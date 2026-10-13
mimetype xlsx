--- v4 (2026-09-01)
+++ v5 (2026-10-13)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_07\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_08\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8F2DBACC-1633-42E7-B022-0998E439CD95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{766D1533-3B36-44E4-A2F6-097BA2A2E179}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="780" windowWidth="11520" windowHeight="8325" xr2:uid="{D9C6DBDC-6DCF-4F09-AF69-86AFB80C3244}"/>
+    <workbookView xWindow="2730" yWindow="2730" windowWidth="11520" windowHeight="8325" xr2:uid="{1109D046-2CA6-4066-876A-0BF63B57DF53}"/>
   </bookViews>
   <sheets>
-    <sheet name="July" sheetId="1" r:id="rId1"/>
+    <sheet name="August" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2516" uniqueCount="887">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2596" uniqueCount="911">
   <si>
     <t>GMO International Equity Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -145,50 +145,71 @@
   <si>
     <t>USD TAX RECLAIMS</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
+    <t>CASH_USD_CSHFJPMU0</t>
+  </si>
+  <si>
+    <t>CASH COLL USD F_JPM</t>
+  </si>
+  <si>
+    <t>Collateral Cash</t>
+  </si>
+  <si>
+    <t>XOTC</t>
+  </si>
+  <si>
+    <t>CASH_USD_MARJPNUS3</t>
+  </si>
+  <si>
+    <t>ETD USD MARGIN BALANCE</t>
+  </si>
+  <si>
+    <t>Futures Margin</t>
+  </si>
+  <si>
     <t>AUDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (AUD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>CADTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (CAD)</t>
   </si>
   <si>
     <t>Canada</t>
@@ -283,86 +304,119 @@
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>ILS</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>JPYTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (JPY)</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
+    <t>NOKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (NOK)</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
     <t>SEKTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (SEK)</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SGDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (SGD)</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>USDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (USD)</t>
   </si>
   <si>
+    <t>FMFSU26</t>
+  </si>
+  <si>
+    <t>MSCI EAFE</t>
+  </si>
+  <si>
+    <t>Derivative</t>
+  </si>
+  <si>
+    <t>Futures</t>
+  </si>
+  <si>
+    <t>MFSU6</t>
+  </si>
+  <si>
+    <t>IFUS</t>
+  </si>
+  <si>
     <t>0454492</t>
   </si>
   <si>
     <t>Imperial Brands Plc</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Common Stock</t>
   </si>
   <si>
     <t>IMB</t>
   </si>
   <si>
     <t>Consumer Staples</t>
   </si>
   <si>
     <t>GB0004544929</t>
   </si>
   <si>
     <t>XLON</t>
   </si>
   <si>
     <t>0808561</t>
@@ -412,50 +466,65 @@
   <si>
     <t>CA1360691010</t>
   </si>
   <si>
     <t>136069101</t>
   </si>
   <si>
     <t>2172286</t>
   </si>
   <si>
     <t>Canadian Tire Corp-Class A</t>
   </si>
   <si>
     <t>CTC/A</t>
   </si>
   <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>CA1366812024</t>
   </si>
   <si>
     <t>136681202</t>
   </si>
   <si>
+    <t>2180632</t>
+  </si>
+  <si>
+    <t>Canadian Natl Railway Co</t>
+  </si>
+  <si>
+    <t>CNR</t>
+  </si>
+  <si>
+    <t>CA1363751027</t>
+  </si>
+  <si>
+    <t>136375102</t>
+  </si>
+  <si>
     <t>2339177</t>
   </si>
   <si>
     <t>Finning International Inc</t>
   </si>
   <si>
     <t>FTT</t>
   </si>
   <si>
     <t>CA3180714048</t>
   </si>
   <si>
     <t>318071404</t>
   </si>
   <si>
     <t>2384951</t>
   </si>
   <si>
     <t>Great-West Lifeco Inc</t>
   </si>
   <si>
     <t>GWO</t>
   </si>
   <si>
     <t>CA39138C1068</t>
@@ -517,120 +586,117 @@
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>CA8667961053</t>
   </si>
   <si>
     <t>866796105</t>
   </si>
   <si>
     <t>2697701</t>
   </si>
   <si>
     <t>Power Corp Of Canada</t>
   </si>
   <si>
     <t>POW</t>
   </si>
   <si>
     <t>CA7392391016</t>
   </si>
   <si>
     <t>739239101</t>
   </si>
   <si>
-    <t>2715777</t>
-[...5 lines deleted...]
-    <t>QBR/B</t>
+    <t>2897222</t>
+  </si>
+  <si>
+    <t>Toronto-Dominion Bank</t>
+  </si>
+  <si>
+    <t>TD</t>
+  </si>
+  <si>
+    <t>CA8911605092</t>
+  </si>
+  <si>
+    <t>891160509</t>
+  </si>
+  <si>
+    <t>3091357</t>
+  </si>
+  <si>
+    <t>Bt Group Plc</t>
+  </si>
+  <si>
+    <t>BT/A</t>
   </si>
   <si>
     <t>Communication Services</t>
   </si>
   <si>
-    <t>CA7481932084</t>
-[...28 lines deleted...]
-  <si>
     <t>GB0030913577</t>
   </si>
   <si>
+    <t>4380429</t>
+  </si>
+  <si>
+    <t>Publicis Groupe</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>PUB</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>XPAR</t>
+  </si>
+  <si>
     <t>4457088</t>
   </si>
   <si>
     <t>Derichebourg</t>
   </si>
   <si>
-    <t>France</t>
-[...4 lines deleted...]
-  <si>
     <t>DBG</t>
   </si>
   <si>
     <t>FR0000053381</t>
   </si>
   <si>
-    <t>XPAR</t>
-[...1 lines deleted...]
-  <si>
     <t>4617859</t>
   </si>
   <si>
-    <t>Dhl Group</t>
+    <t>Dhl Ag</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>DHL</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>XETR</t>
   </si>
   <si>
     <t>4943510</t>
   </si>
   <si>
     <t>Indus Holding Ag</t>
   </si>
   <si>
     <t>INH</t>
   </si>
@@ -868,65 +934,50 @@
   <si>
     <t>Television Francaise (t.f.1)</t>
   </si>
   <si>
     <t>TFI</t>
   </si>
   <si>
     <t>FR0000054900</t>
   </si>
   <si>
     <t>6045759</t>
   </si>
   <si>
     <t>Aoki Holdings Inc</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
     <t>JP3105400000</t>
   </si>
   <si>
     <t>XTKS</t>
   </si>
   <si>
-    <t>6075808</t>
-[...13 lines deleted...]
-  <si>
     <t>6086253</t>
   </si>
   <si>
     <t>Fortescue Ltd</t>
   </si>
   <si>
     <t>FMG</t>
   </si>
   <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
     <t>XASX</t>
   </si>
   <si>
     <t>6144690</t>
   </si>
   <si>
     <t>Bhp Group Ltd</t>
   </si>
   <si>
     <t>BHP</t>
   </si>
   <si>
     <t>AU000000BHP4</t>
@@ -1033,122 +1084,137 @@
   <si>
     <t>6302700</t>
   </si>
   <si>
     <t>Ebara Corp</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>JP3166000004</t>
   </si>
   <si>
     <t>6356365</t>
   </si>
   <si>
     <t>Fuji Electric Co Ltd</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
     <t>JP3820000002</t>
   </si>
   <si>
+    <t>6356525</t>
+  </si>
+  <si>
+    <t>Fujifilm Holdings Corp</t>
+  </si>
+  <si>
+    <t>4901</t>
+  </si>
+  <si>
+    <t>JP3814000000</t>
+  </si>
+  <si>
     <t>6398709</t>
   </si>
   <si>
     <t>Gunze Ltd</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>JP3275200008</t>
   </si>
   <si>
     <t>6414809</t>
   </si>
   <si>
     <t>Seiko Group Corp</t>
   </si>
   <si>
     <t>8050</t>
   </si>
   <si>
     <t>JP3414700009</t>
   </si>
   <si>
     <t>6437947</t>
   </si>
   <si>
     <t>Horiba Ltd</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>JP3853000002</t>
   </si>
   <si>
     <t>6480758</t>
   </si>
   <si>
     <t>Kaga Electronics Co Ltd</t>
   </si>
   <si>
     <t>8154</t>
   </si>
   <si>
     <t>JP3206200002</t>
   </si>
   <si>
-    <t>6481320</t>
-[...10 lines deleted...]
-  <si>
     <t>6483467</t>
   </si>
   <si>
     <t>Kanematsu Corp</t>
   </si>
   <si>
     <t>8020</t>
   </si>
   <si>
     <t>JP3217100001</t>
   </si>
   <si>
+    <t>6493745</t>
+  </si>
+  <si>
+    <t>Kirin Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>2503</t>
+  </si>
+  <si>
+    <t>JP3258000003</t>
+  </si>
+  <si>
+    <t>497350108</t>
+  </si>
+  <si>
     <t>6496250</t>
   </si>
   <si>
     <t>Komeri Co Ltd</t>
   </si>
   <si>
     <t>8218</t>
   </si>
   <si>
     <t>JP3305600003</t>
   </si>
   <si>
     <t>6496584</t>
   </si>
   <si>
     <t>Komatsu Ltd</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>JP3304200003</t>
   </si>
   <si>
     <t>6497509</t>
@@ -1189,62 +1255,50 @@
   <si>
     <t>6536112</t>
   </si>
   <si>
     <t>Boc Hong Kong Holdings Ltd</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>HK2388011192</t>
   </si>
   <si>
     <t>6536156</t>
   </si>
   <si>
     <t>Luk Fook Holdings Intl Ltd</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>BMG5695X1258</t>
   </si>
   <si>
-    <t>6563024</t>
-[...10 lines deleted...]
-  <si>
     <t>6569464</t>
   </si>
   <si>
     <t>Marubeni Corp</t>
   </si>
   <si>
     <t>8002</t>
   </si>
   <si>
     <t>JP3877600001</t>
   </si>
   <si>
     <t>6572707</t>
   </si>
   <si>
     <t>Panasonic Holdings Corp</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>JP3866800000</t>
   </si>
   <si>
     <t>6594143</t>
@@ -1273,62 +1327,50 @@
   <si>
     <t>6597045</t>
   </si>
   <si>
     <t>Mitsubishi Electric Corp</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>JP3902400005</t>
   </si>
   <si>
     <t>6597302</t>
   </si>
   <si>
     <t>Mitsui &amp; Co Ltd</t>
   </si>
   <si>
     <t>8031</t>
   </si>
   <si>
     <t>JP3893600001</t>
   </si>
   <si>
-    <t>6610403</t>
-[...10 lines deleted...]
-  <si>
     <t>6616508</t>
   </si>
   <si>
     <t>Seiko Epson Corp</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>JP3414750004</t>
   </si>
   <si>
     <t>6619507</t>
   </si>
   <si>
     <t>Ngk Corp</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>JP3695200000</t>
   </si>
   <si>
     <t>6619604</t>
@@ -1357,122 +1399,98 @@
   <si>
     <t>6641146</t>
   </si>
   <si>
     <t>Nichias Corp</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>JP3660400007</t>
   </si>
   <si>
     <t>6641588</t>
   </si>
   <si>
     <t>Nissan Chemical Corp</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>JP3670800006</t>
   </si>
   <si>
-    <t>6641801</t>
-[...10 lines deleted...]
-  <si>
     <t>6661144</t>
   </si>
   <si>
     <t>Orix Corp</t>
   </si>
   <si>
     <t>8591</t>
   </si>
   <si>
     <t>JP3200450009</t>
   </si>
   <si>
     <t>6689351</t>
   </si>
   <si>
     <t>Tokyu Construction Co Ltd</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>JP3567410000</t>
   </si>
   <si>
     <t>6701006</t>
   </si>
   <si>
     <t>Press Kogyo Co Ltd</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
     <t>JP3833600004</t>
   </si>
   <si>
     <t>6793821</t>
   </si>
   <si>
     <t>Sekisui Chemical Co Ltd</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>JP3419400001</t>
   </si>
   <si>
-    <t>6858708</t>
-[...10 lines deleted...]
-  <si>
     <t>6858861</t>
   </si>
   <si>
     <t>Sumitomo Forestry Co Ltd</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>JP3409800004</t>
   </si>
   <si>
     <t>6858946</t>
   </si>
   <si>
     <t>Sumitomo Corp</t>
   </si>
   <si>
     <t>8053</t>
   </si>
   <si>
     <t>JP3404600003</t>
   </si>
   <si>
     <t>6869302</t>
@@ -1627,89 +1645,92 @@
   <si>
     <t>6961888</t>
   </si>
   <si>
     <t>Warabeya Nichiyo Holdings Co</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>JP3994400004</t>
   </si>
   <si>
     <t>7018556</t>
   </si>
   <si>
     <t>Navigator Co Sa/The</t>
   </si>
   <si>
     <t>NVG</t>
   </si>
   <si>
     <t>PTPTI0AM0006</t>
   </si>
   <si>
+    <t>7103065</t>
+  </si>
+  <si>
+    <t>Novartis Ag-Reg</t>
+  </si>
+  <si>
+    <t>NOVN</t>
+  </si>
+  <si>
+    <t>CH0012005267</t>
+  </si>
+  <si>
     <t>7108899</t>
   </si>
   <si>
     <t>Abb Ltd-Reg</t>
   </si>
   <si>
     <t>ABBN</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>7110720</t>
   </si>
   <si>
     <t>Adecco Group Ag-Reg</t>
   </si>
   <si>
     <t>ADEN</t>
   </si>
   <si>
     <t>CH0012138605</t>
   </si>
   <si>
     <t>7133608</t>
   </si>
   <si>
     <t>Equinor Asa</t>
   </si>
   <si>
-    <t>Norway</t>
-[...7 lines deleted...]
-  <si>
     <t>EQNR</t>
   </si>
   <si>
     <t>NO0010096985</t>
   </si>
   <si>
     <t>XOSL</t>
   </si>
   <si>
     <t>7242087</t>
   </si>
   <si>
     <t>Banca Ifis Spa</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>IT0003188064</t>
@@ -1837,62 +1858,50 @@
   <si>
     <t>B0R7JF1</t>
   </si>
   <si>
     <t>Ipsen</t>
   </si>
   <si>
     <t>IPN</t>
   </si>
   <si>
     <t>FR0010259150</t>
   </si>
   <si>
     <t>B10RB15</t>
   </si>
   <si>
     <t>Inpex Corp</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>JP3294460005</t>
   </si>
   <si>
-    <t>B11HK39</t>
-[...10 lines deleted...]
-  <si>
     <t>B13X013</t>
   </si>
   <si>
     <t>Eiffage</t>
   </si>
   <si>
     <t>FGR</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>B156T57</t>
   </si>
   <si>
     <t>Sbm Offshore Nv</t>
   </si>
   <si>
     <t>SBMO</t>
   </si>
   <si>
     <t>NL0000360618</t>
   </si>
   <si>
     <t>B15C557</t>
@@ -1984,62 +1993,50 @@
   <si>
     <t>B1VSK54</t>
   </si>
   <si>
     <t>Industrivarden Ab-C Shs</t>
   </si>
   <si>
     <t>INDUC</t>
   </si>
   <si>
     <t>SE0000107203</t>
   </si>
   <si>
     <t>B1VT035</t>
   </si>
   <si>
     <t>Yangzijiang Shipbuilding</t>
   </si>
   <si>
     <t>YZJSGD</t>
   </si>
   <si>
     <t>SG1U76934819</t>
   </si>
   <si>
-    <t>B1WMLF2</t>
-[...10 lines deleted...]
-  <si>
     <t>B1XH2C0</t>
   </si>
   <si>
     <t>Ferrexpo Plc</t>
   </si>
   <si>
     <t>FXPO</t>
   </si>
   <si>
     <t>GB00B1XH2C03</t>
   </si>
   <si>
     <t>B1YW440</t>
   </si>
   <si>
     <t>3i Group Plc</t>
   </si>
   <si>
     <t>III</t>
   </si>
   <si>
     <t>GB00B1YW4409</t>
   </si>
   <si>
     <t>B233HR5</t>
@@ -2092,86 +2089,122 @@
   <si>
     <t>B61X7R5</t>
   </si>
   <si>
     <t>Sitc International Holdings</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>KYG8187G1055</t>
   </si>
   <si>
     <t>B657MH8</t>
   </si>
   <si>
     <t>Sheng Siong Group Ltd</t>
   </si>
   <si>
     <t>SSG</t>
   </si>
   <si>
     <t>SG2D54973185</t>
   </si>
   <si>
+    <t>B71QPM2</t>
+  </si>
+  <si>
+    <t>Dksh Holding Ag</t>
+  </si>
+  <si>
+    <t>DKSH</t>
+  </si>
+  <si>
+    <t>CH0126673539</t>
+  </si>
+  <si>
     <t>B7SF135</t>
   </si>
   <si>
     <t>Unipol Assicurazioni Spa</t>
   </si>
   <si>
     <t>UNI</t>
   </si>
   <si>
     <t>IT0004810054</t>
   </si>
   <si>
     <t>B82YXW8</t>
   </si>
   <si>
     <t>Vesuvius Plc</t>
   </si>
   <si>
     <t>VSVS</t>
   </si>
   <si>
     <t>GB00B82YXW83</t>
   </si>
   <si>
     <t>B86S2N0</t>
   </si>
   <si>
     <t>Ageas</t>
   </si>
   <si>
     <t>AGS</t>
   </si>
   <si>
     <t>BE0974264930</t>
   </si>
   <si>
+    <t>B9895B7</t>
+  </si>
+  <si>
+    <t>Coca-Cola Hbc Ag-Di</t>
+  </si>
+  <si>
+    <t>CCH</t>
+  </si>
+  <si>
+    <t>CH0198251305</t>
+  </si>
+  <si>
+    <t>BD0Q398</t>
+  </si>
+  <si>
+    <t>Koninklijke Ahold Delhaize N</t>
+  </si>
+  <si>
+    <t>AD</t>
+  </si>
+  <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
     <t>BDT88L2</t>
   </si>
   <si>
     <t>Rubis</t>
   </si>
   <si>
     <t>RUI</t>
   </si>
   <si>
     <t>FR0013269123</t>
   </si>
   <si>
     <t>BFMHVQ6</t>
   </si>
   <si>
     <t>Dws Group Gmbh &amp; Co Kgaa</t>
   </si>
   <si>
     <t>DWS</t>
   </si>
   <si>
     <t>DE000DWS1007</t>
   </si>
   <si>
     <t>BFRB2W6</t>
@@ -2200,101 +2233,98 @@
   <si>
     <t>BH0W286</t>
   </si>
   <si>
     <t>Kln Logistics Group Ltd</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>BMG524181036</t>
   </si>
   <si>
     <t>BJ1DLW9</t>
   </si>
   <si>
     <t>Man Group Plc/Jersey</t>
   </si>
   <si>
     <t>EMG</t>
   </si>
   <si>
     <t>JE00BJ1DLW90</t>
   </si>
   <si>
-    <t>BJ2ZH37</t>
-[...13 lines deleted...]
-  <si>
     <t>BKY40Q3</t>
   </si>
   <si>
     <t>Galliford Try Holdings Plc</t>
   </si>
   <si>
     <t>GFRD</t>
   </si>
   <si>
     <t>GB00BKY40Q38</t>
   </si>
   <si>
     <t>BLLHKZ1</t>
   </si>
   <si>
     <t>Wh Group Ltd</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>KYG960071028</t>
   </si>
   <si>
     <t>BLLJ381</t>
   </si>
   <si>
     <t>Anima Holding Spa</t>
   </si>
   <si>
     <t>ANIM</t>
   </si>
   <si>
     <t>IT0004998065</t>
   </si>
   <si>
+    <t>BMBQHZ4</t>
+  </si>
+  <si>
+    <t>Sgs Sa-Reg</t>
+  </si>
+  <si>
+    <t>SGSN</t>
+  </si>
+  <si>
+    <t>CH1256740924</t>
+  </si>
+  <si>
     <t>BMFDP24</t>
   </si>
   <si>
     <t>Hoegh Autoliners Asa</t>
   </si>
   <si>
     <t>HAUTO</t>
   </si>
   <si>
     <t>NO0011082075</t>
   </si>
   <si>
     <t>BN7SWP6</t>
   </si>
   <si>
     <t>GSK PLC</t>
   </si>
   <si>
     <t>GSK</t>
   </si>
   <si>
     <t>GB00BN7SWP63</t>
   </si>
   <si>
     <t>BNFWV75</t>
@@ -2326,74 +2356,98 @@
   <si>
     <t>Yangzijiang Financial Holdin</t>
   </si>
   <si>
     <t>YZJFH</t>
   </si>
   <si>
     <t>SGXE77102635</t>
   </si>
   <si>
     <t>BPCR7W4</t>
   </si>
   <si>
     <t>Dpm Metals Inc</t>
   </si>
   <si>
     <t>DPM</t>
   </si>
   <si>
     <t>CA26139R1091</t>
   </si>
   <si>
     <t>26139R109</t>
   </si>
   <si>
+    <t>BQRRZ00</t>
+  </si>
+  <si>
+    <t>Recruit Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>6098</t>
+  </si>
+  <si>
+    <t>JP3970300004</t>
+  </si>
+  <si>
     <t>BQWSKZ8</t>
   </si>
   <si>
     <t>Dof Group Asa</t>
   </si>
   <si>
     <t>DOFG</t>
   </si>
   <si>
     <t>NO0012851874</t>
   </si>
   <si>
     <t>BRJL176</t>
   </si>
   <si>
     <t>Ubs Group Ag-Reg</t>
   </si>
   <si>
     <t>UBSG</t>
   </si>
   <si>
     <t>CH0244767585</t>
   </si>
   <si>
+    <t>BV9FP30</t>
+  </si>
+  <si>
+    <t>Computacenter Plc</t>
+  </si>
+  <si>
+    <t>CCC</t>
+  </si>
+  <si>
+    <t>GB00BV9FP302</t>
+  </si>
+  <si>
     <t>BVSYC71</t>
   </si>
   <si>
     <t>Yangzijiang Maritime Develop</t>
   </si>
   <si>
     <t>8YZ</t>
   </si>
   <si>
     <t>SGXE35825913</t>
   </si>
   <si>
     <t>BW9P816</t>
   </si>
   <si>
     <t>Ck Hutchison Holdings Ltd</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>KYG217651051</t>
   </si>
   <si>
     <t>BWX5Y69</t>
@@ -2422,62 +2476,50 @@
   <si>
     <t>BYT8154</t>
   </si>
   <si>
     <t>Japan Post Insurance Co Ltd</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>JP3233250004</t>
   </si>
   <si>
     <t>BYY7VY5</t>
   </si>
   <si>
     <t>Signify Nv</t>
   </si>
   <si>
     <t>LIGHT</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
-    <t>BYYN701</t>
-[...10 lines deleted...]
-  <si>
     <t>BYZQ077</t>
   </si>
   <si>
     <t>Ck Asset Holdings Ltd</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>KYG2177B1014</t>
   </si>
   <si>
     <t>BYZR014</t>
   </si>
   <si>
     <t>Amundi Sa</t>
   </si>
   <si>
     <t>AMUN</t>
   </si>
   <si>
     <t>FR0004125920</t>
@@ -2503,62 +2545,89 @@
   <si>
     <t>INGA</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>110448107</t>
   </si>
   <si>
     <t>British American Tob-Sp Adr</t>
   </si>
   <si>
     <t>Depository Receipt/Share</t>
   </si>
   <si>
     <t>2290791</t>
   </si>
   <si>
     <t>BTI</t>
   </si>
   <si>
     <t>US1104481072</t>
   </si>
   <si>
+    <t>29446M102</t>
+  </si>
+  <si>
+    <t>Equinor Asa-Spon Adr</t>
+  </si>
+  <si>
+    <t>BF4K3J0</t>
+  </si>
+  <si>
+    <t>US29446M1027</t>
+  </si>
+  <si>
     <t>37733W204</t>
   </si>
   <si>
     <t>Gsk Plc-Spon Adr</t>
   </si>
   <si>
     <t>BMTZ571</t>
   </si>
   <si>
     <t>US37733W2044</t>
   </si>
   <si>
+    <t>404280406</t>
+  </si>
+  <si>
+    <t>Hsbc Holdings Plc-Spons Adr</t>
+  </si>
+  <si>
+    <t>2400341</t>
+  </si>
+  <si>
+    <t>HSBC</t>
+  </si>
+  <si>
+    <t>US4042804066</t>
+  </si>
+  <si>
     <t>767204100</t>
   </si>
   <si>
     <t>Rio Tinto Plc-Spon Adr</t>
   </si>
   <si>
     <t>2740434</t>
   </si>
   <si>
     <t>US7672041008</t>
   </si>
   <si>
     <t>880890108</t>
   </si>
   <si>
     <t>Ternium Sa-Sponsored Adr</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>B0XGGY0</t>
@@ -2650,78 +2719,81 @@
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>362013369</t>
   </si>
   <si>
     <t>GMO US TREASURY FUND CLASS VI</t>
   </si>
   <si>
     <t>Pooled Investment</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>BYZYHN6</t>
   </si>
   <si>
     <t>GUSTX</t>
   </si>
   <si>
     <t>US3620133690</t>
   </si>
   <si>
-    <t>XOTC</t>
-[...1 lines deleted...]
-  <si>
     <t>90139K886</t>
   </si>
   <si>
     <t>Gmo Ultra-Short Income Etf</t>
   </si>
   <si>
     <t>BPYV2Q3</t>
   </si>
   <si>
     <t>GMOC</t>
   </si>
   <si>
     <t>US90139K8861</t>
   </si>
   <si>
     <t>ARCX</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>TRIXX</t>
+  </si>
+  <si>
+    <t>CONTRA_DERIV_Future</t>
+  </si>
+  <si>
+    <t>Contra Derivatives - Futures</t>
   </si>
   <si>
     <t>Base Currency - USD</t>
   </si>
   <si>
     <t>Based on GMO data. Not book of record.</t>
   </si>
   <si>
     <t>*Value includes derivative notional exposure for swaps and futures.</t>
   </si>
   <si>
     <t>**Weights are calculated as a percentage of the total Base Market Value with Notional. Base Market Value with Notional represents the total value of the security, in addition to any notional exposure gained through derivatives contracts. Security weights shown in this file may differ from weights shown in other materials to the extent the other weights exclude cash or do not account for notional exposures.</t>
   </si>
   <si>
     <t>***May include Cash &amp; Cash Equivalents, Fixed Income Instruments, Pooled Investments, Accrued Expenses, or Derivative Contracts</t>
   </si>
   <si>
     <t>Further information related to holdings is available on GMO.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
@@ -3091,92 +3163,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC959573-81A6-471E-B9C6-CEC44FB0664B}">
-  <dimension ref="A1:Z201"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C92E536-9DC4-4E33-8F61-EDAC40FCA588}">
+  <dimension ref="A1:Z208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="5"/>
     <col min="11" max="11" width="7.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46234</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -3226,14219 +3298,14680 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>3620823.09</v>
+        <v>3657694.7</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>3620823.09</v>
+        <v>3657694.7</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>3620823.09</v>
+        <v>3657694.7</v>
       </c>
       <c r="N4" s="4">
-        <v>3620823.09</v>
+        <v>3657694.7</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>2.6570000000000001E-3</v>
+        <v>2.591E-3</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>78.239999999999995</v>
+        <v>450000</v>
       </c>
       <c r="E5" s="5">
-        <v>0.70235000000000003</v>
+        <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>54.951864</v>
+        <v>450000</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="5">
+        <v>1</v>
+      </c>
+      <c r="K5" s="5">
+        <v>1</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M5" s="4">
+        <v>450000</v>
+      </c>
+      <c r="N5" s="4">
+        <v>450000</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S5" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="3" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>0</v>
+        <v>3.1799999999999998E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>352804.4</v>
+        <v>0.06</v>
       </c>
       <c r="E6" s="5">
-        <v>0.712835</v>
+        <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>251491.17867199</v>
+        <v>0.06</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>1.4028499935728427</v>
+        <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>352804.39838299999</v>
+        <v>0.06</v>
       </c>
       <c r="N6" s="4">
-        <v>251491.17867199</v>
+        <v>0.06</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>1.84E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>0.02</v>
+        <v>1479.63</v>
       </c>
       <c r="E7" s="5">
-        <v>1.2360180000000001</v>
+        <v>0.71665000000000001</v>
       </c>
       <c r="F7" s="4">
-        <v>2.4720349999999999E-2</v>
+        <v>1060.3768395</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.80905000094861113</v>
+        <v>1.3953812879369287</v>
       </c>
       <c r="L7" s="3" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>1.9998999999999999E-2</v>
+        <v>1479.63</v>
       </c>
       <c r="N7" s="4">
-        <v>2.4720349999999999E-2</v>
+        <v>1060.3768395</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>9651.7000000000007</v>
+        <v>180699.96</v>
       </c>
       <c r="E8" s="5">
-        <v>0.153923</v>
+        <v>0.72134500000000001</v>
       </c>
       <c r="F8" s="4">
-        <v>1485.6197329399999</v>
+        <v>130346.93789222999</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>6.4967498060070499</v>
+        <v>1.3862999929063029</v>
       </c>
       <c r="L8" s="3" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4">
-        <v>9651.6997109999993</v>
+        <v>180699.95907499999</v>
       </c>
       <c r="N8" s="4">
-        <v>1485.6197329399999</v>
+        <v>130346.93789222999</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>9.9999999999999995E-7</v>
+        <v>9.2E-5</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>73570.37</v>
+        <v>0.02</v>
       </c>
       <c r="E9" s="5">
-        <v>1.15055</v>
+        <v>1.2377009999999999</v>
       </c>
       <c r="F9" s="4">
-        <v>84646.389203500003</v>
+        <v>2.475401E-2</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>0.86914953717787147</v>
+        <v>0.80795000179162912</v>
       </c>
       <c r="L9" s="3" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4">
-        <v>73570.37</v>
+        <v>0.02</v>
       </c>
       <c r="N9" s="4">
-        <v>84646.389203500003</v>
+        <v>2.475401E-2</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>6.2000000000000003E-5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>0.02</v>
+        <v>9651.7000000000007</v>
       </c>
       <c r="E10" s="5">
-        <v>1.34575</v>
+        <v>0.155393</v>
       </c>
       <c r="F10" s="4">
-        <v>2.6915000000000001E-2</v>
+        <v>1499.80575886</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>0.74308006687720607</v>
+        <v>6.4353000403943783</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4">
-        <v>0.02</v>
+        <v>9651.7000599999992</v>
       </c>
       <c r="N10" s="4">
-        <v>2.6915000000000001E-2</v>
+        <v>1499.80575886</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>0</v>
+        <v>9.9999999999999995E-7</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>205235.76</v>
+        <v>33387.5</v>
       </c>
       <c r="E11" s="5">
-        <v>0.127525</v>
+        <v>1.1616</v>
       </c>
       <c r="F11" s="4">
-        <v>26172.689247089998</v>
+        <v>38782.92</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>7.8416003012429165</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L11" s="3" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4">
-        <v>205235.767884</v>
+        <v>33387.5</v>
       </c>
       <c r="N11" s="4">
-        <v>26172.689247089998</v>
+        <v>38782.92</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>1.9000000000000001E-5</v>
+        <v>2.6999999999999999E-5</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="4">
-        <v>0.01</v>
+        <v>623150.36</v>
       </c>
       <c r="E12" s="5">
-        <v>0.32656800000000002</v>
+        <v>1.3557999999999999</v>
       </c>
       <c r="F12" s="4">
-        <v>3.26568E-3</v>
+        <v>844867.258088</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="J12" s="5">
         <v>1</v>
       </c>
       <c r="K12" s="5">
-        <v>3.0621500402688042</v>
+        <v>0.73757191326154303</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4">
-        <v>0.01</v>
+        <v>623150.36</v>
       </c>
       <c r="N12" s="4">
-        <v>3.26568E-3</v>
+        <v>844867.258088</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>0</v>
+        <v>5.9800000000000001E-4</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="4">
-        <v>78134940</v>
+        <v>300812.63</v>
       </c>
       <c r="E13" s="5">
-        <v>6.28E-3</v>
+        <v>0.12756200000000001</v>
       </c>
       <c r="F13" s="4">
-        <v>490720.30146019999</v>
+        <v>38372.384013880001</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
-        <v>159.22501998274001</v>
+        <v>7.8392999944105783</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="M13" s="4">
-        <v>78134949.805935994</v>
+        <v>300812.629785</v>
       </c>
       <c r="N13" s="4">
-        <v>490720.30146019999</v>
+        <v>38372.384013880001</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>3.6000000000000002E-4</v>
+        <v>2.6999999999999999E-5</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="4">
-        <v>1554192</v>
+        <v>0.01</v>
       </c>
       <c r="E14" s="5">
-        <v>0.104822</v>
+        <v>0.33358399999999999</v>
       </c>
       <c r="F14" s="4">
-        <v>162913.20754716999</v>
+        <v>3.3358400000000001E-3</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J14" s="5">
         <v>1</v>
       </c>
       <c r="K14" s="5">
-        <v>9.540000267120007</v>
+        <v>2.9977500087534303</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="M14" s="4">
-        <v>1554192.043517</v>
+        <v>0.01</v>
       </c>
       <c r="N14" s="4">
-        <v>162913.20754716999</v>
+        <v>3.3358400000000001E-3</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>1.1900000000000001E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="4">
-        <v>0.08</v>
+        <v>80780904</v>
       </c>
       <c r="E15" s="5">
-        <v>0.77893800000000002</v>
+        <v>6.2620000000000002E-3</v>
       </c>
       <c r="F15" s="4">
-        <v>6.2315000000000002E-2</v>
+        <v>505844.91687279003</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="J15" s="5">
         <v>1</v>
       </c>
       <c r="K15" s="5">
-        <v>1.2837999986982269</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4">
-        <v>7.9999000000000001E-2</v>
+        <v>80780862.939087003</v>
       </c>
       <c r="N15" s="4">
-        <v>6.2315000000000002E-2</v>
+        <v>505844.91687279003</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>0</v>
+        <v>3.5799999999999997E-4</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="4">
-        <v>-1703521.91</v>
+        <v>2764947.22</v>
       </c>
       <c r="E16" s="5">
-        <v>1</v>
+        <v>0.106956</v>
       </c>
       <c r="F16" s="4">
-        <v>-1703521.91</v>
+        <v>295728.93171899999</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="J16" s="5">
         <v>1</v>
       </c>
       <c r="K16" s="5">
-        <v>1</v>
+        <v>9.3495997670079749</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="M16" s="4">
-        <v>-1703521.91</v>
+        <v>2764947.1510970001</v>
       </c>
       <c r="N16" s="4">
-        <v>-1703521.91</v>
+        <v>295728.93171899999</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>-1.25E-3</v>
+        <v>2.0900000000000001E-4</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="4">
+        <v>1554192</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0.104287</v>
+      </c>
+      <c r="F17" s="4">
+        <v>162082.40778400001</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H17" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="D17" s="4">
-[...8 lines deleted...]
-      <c r="G17" s="3" t="s">
+      <c r="I17" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="H17" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J17" s="5">
-        <v>28.25</v>
+        <v>1</v>
       </c>
       <c r="K17" s="5">
-        <v>0.74308006687720607</v>
+        <v>9.58889988948793</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="M17" s="4">
-        <v>5097966.75</v>
+        <v>1554191.982087</v>
       </c>
       <c r="N17" s="4">
-        <v>6860588.7538125003</v>
+        <v>162082.40778400001</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>94</v>
+        <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>100</v>
+        <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>101</v>
+        <v>35</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>5.0350000000000004E-3</v>
+        <v>1.1400000000000001E-4</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="4">
+        <v>463735.58</v>
+      </c>
+      <c r="E18" s="5">
+        <v>0.78619399999999995</v>
+      </c>
+      <c r="F18" s="4">
+        <v>364586.32807892998</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="I18" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="B18" s="3" t="s">
+      <c r="J18" s="5">
+        <v>1</v>
+      </c>
+      <c r="K18" s="5">
+        <v>1.2719499933368899</v>
+      </c>
+      <c r="L18" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C18" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="4">
-        <v>457530.4</v>
+        <v>463735.57756900002</v>
       </c>
       <c r="N18" s="4">
-        <v>615721.53579999995</v>
+        <v>364586.32807892998</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>101</v>
+        <v>35</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>4.5100000000000001E-4</v>
+        <v>2.5799999999999998E-4</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
       <c r="D19" s="4">
-        <v>266800</v>
+        <v>852078.19</v>
       </c>
       <c r="E19" s="5">
-        <v>87.657269999999997</v>
+        <v>1</v>
       </c>
       <c r="F19" s="4">
-        <v>23386959.404070199</v>
+        <v>852157.19</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>122.97</v>
+        <v>1</v>
       </c>
       <c r="K19" s="5">
-        <v>1.4028499935728427</v>
+        <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>32808395.849688001</v>
+        <v>852157.19</v>
       </c>
       <c r="N19" s="4">
-        <v>23386959.404070199</v>
+        <v>852157.19</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>107</v>
+        <v>34</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>111</v>
+        <v>34</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.7163999999999999E-2</v>
+        <v>6.0300000000000002E-4</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="D20" s="4">
-        <v>38300</v>
+        <v>79</v>
       </c>
       <c r="E20" s="5">
-        <v>118.359055</v>
+        <v>3228.8</v>
       </c>
       <c r="F20" s="4">
-        <v>4533151.79812524</v>
+        <v>12753760</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>166.04</v>
+        <v>3228.8</v>
       </c>
       <c r="K20" s="5">
-        <v>1.4028499935728427</v>
+        <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="M20" s="4">
-        <v>6359331.9708639998</v>
+        <v>0</v>
       </c>
       <c r="N20" s="4">
-        <v>4533151.79812524</v>
+        <v>0</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>114</v>
+        <v>34</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>117</v>
+        <v>34</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="T20" s="4">
-        <v>1</v>
+        <v>50</v>
+      </c>
+      <c r="U20" s="2">
+        <v>46283</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>118</v>
+        <v>34</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>3.3270000000000001E-3</v>
+        <v>9.0340000000000004E-3</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D21" s="4">
+        <v>180459</v>
+      </c>
+      <c r="E21" s="5">
+        <v>34.261066</v>
+      </c>
+      <c r="F21" s="4">
+        <v>6182717.7092939997</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J21" s="5">
+        <v>25.27</v>
+      </c>
+      <c r="K21" s="5">
+        <v>0.73757191326154303</v>
+      </c>
+      <c r="L21" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M21" s="4">
+        <v>4560198.93</v>
+      </c>
+      <c r="N21" s="4">
+        <v>6182717.7092939997</v>
+      </c>
+      <c r="O21" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="P21" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q21" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="R21" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="S21" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="B21" s="3" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>2.9970000000000001E-3</v>
+        <v>4.3790000000000001E-3</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D22" s="4">
-        <v>74016</v>
+        <v>10328</v>
       </c>
       <c r="E22" s="5">
-        <v>66.222333000000006</v>
+        <v>59.655200000000001</v>
       </c>
       <c r="F22" s="4">
-        <v>4901512.2072922997</v>
+        <v>616118.90560000006</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H22" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J22" s="5">
         <v>44</v>
       </c>
-      <c r="I22" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K22" s="5">
-        <v>1.4028499935728427</v>
+        <v>0.73757191326154303</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="M22" s="4">
-        <v>6876086.3684970001</v>
+        <v>454432</v>
       </c>
       <c r="N22" s="4">
-        <v>4901512.2072922997</v>
+        <v>616118.90560000006</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>129</v>
+        <v>34</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>3.5969999999999999E-3</v>
+        <v>4.3600000000000003E-4</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D23" s="4">
+        <v>253600</v>
+      </c>
+      <c r="E23" s="5">
+        <v>91.516987999999998</v>
+      </c>
+      <c r="F23" s="4">
+        <v>23208708.0718459</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J23" s="5">
+        <v>126.87</v>
+      </c>
+      <c r="K23" s="5">
+        <v>1.3862999929063029</v>
+      </c>
+      <c r="L23" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M23" s="4">
+        <v>32174231.835363999</v>
+      </c>
+      <c r="N23" s="4">
+        <v>23208708.0718459</v>
+      </c>
+      <c r="O23" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="P23" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q23" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R23" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="S23" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="T23" s="4">
+        <v>1</v>
+      </c>
+      <c r="W23" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="C23" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>4.4580000000000002E-3</v>
+        <v>1.644E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D24" s="4">
+        <v>8900</v>
+      </c>
+      <c r="E24" s="5">
+        <v>113.474717</v>
+      </c>
+      <c r="F24" s="4">
+        <v>1009924.98016302</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J24" s="5">
+        <v>157.31</v>
+      </c>
+      <c r="K24" s="5">
+        <v>1.3862999929063029</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M24" s="4">
+        <v>1400058.9928349999</v>
+      </c>
+      <c r="N24" s="4">
+        <v>1009924.98016302</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R24" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B24" s="3" t="s">
+      <c r="S24" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="T24" s="4">
+        <v>1</v>
+      </c>
+      <c r="W24" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="C24" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>6.7349999999999997E-3</v>
+        <v>7.1500000000000003E-4</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D25" s="4">
+        <v>28000</v>
+      </c>
+      <c r="E25" s="5">
+        <v>135.48294100000001</v>
+      </c>
+      <c r="F25" s="4">
+        <v>3793522.3256149502</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J25" s="5">
+        <v>187.82</v>
+      </c>
+      <c r="K25" s="5">
+        <v>1.3862999929063029</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M25" s="4">
+        <v>5258959.9730890002</v>
+      </c>
+      <c r="N25" s="4">
+        <v>3793522.3256149502</v>
+      </c>
+      <c r="O25" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="P25" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q25" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="R25" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="C25" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P25" s="3" t="s">
+      <c r="S25" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="T25" s="4">
+        <v>1</v>
+      </c>
+      <c r="W25" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="Q25" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>2.4290000000000002E-3</v>
+        <v>2.6870000000000002E-3</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" s="4">
+        <v>36800</v>
+      </c>
+      <c r="E26" s="5">
+        <v>124.828681</v>
+      </c>
+      <c r="F26" s="4">
+        <v>4593695.4483156595</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J26" s="5">
+        <v>173.05</v>
+      </c>
+      <c r="K26" s="5">
+        <v>1.3862999929063029</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M26" s="4">
+        <v>6368239.9674129998</v>
+      </c>
+      <c r="N26" s="4">
+        <v>4593695.4483156595</v>
+      </c>
+      <c r="O26" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="P26" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="B26" s="3" t="s">
+      <c r="Q26" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R26" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="C26" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P26" s="3" t="s">
+      <c r="S26" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="T26" s="4">
+        <v>1</v>
+      </c>
+      <c r="W26" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="Q26" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>1.2396000000000001E-2</v>
+        <v>3.2539999999999999E-3</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D27" s="4">
+        <v>74016</v>
+      </c>
+      <c r="E27" s="5">
+        <v>65.591864000000001</v>
+      </c>
+      <c r="F27" s="4">
+        <v>4854847.3490586402</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J27" s="5">
+        <v>90.93</v>
+      </c>
+      <c r="K27" s="5">
+        <v>1.3862999929063029</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M27" s="4">
+        <v>6730274.8455609996</v>
+      </c>
+      <c r="N27" s="4">
+        <v>4854847.3490586402</v>
+      </c>
+      <c r="O27" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="P27" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="B27" s="3" t="s">
+      <c r="Q27" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R27" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="C27" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P27" s="3" t="s">
+      <c r="S27" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="T27" s="4">
+        <v>1</v>
+      </c>
+      <c r="W27" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="Q27" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>4.7520000000000001E-3</v>
+        <v>3.4390000000000002E-3</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D28" s="4">
+        <v>80300</v>
+      </c>
+      <c r="E28" s="5">
+        <v>64.279015999999999</v>
+      </c>
+      <c r="F28" s="4">
+        <v>5161604.9917045403</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J28" s="5">
+        <v>89.11</v>
+      </c>
+      <c r="K28" s="5">
+        <v>1.3862999929063029</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M28" s="4">
+        <v>7155532.9633849999</v>
+      </c>
+      <c r="N28" s="4">
+        <v>5161604.9917045403</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="P28" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="Q28" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R28" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="C28" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P28" s="3" t="s">
+      <c r="S28" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="T28" s="4">
+        <v>1</v>
+      </c>
+      <c r="W28" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="Q28" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>1.5852999999999999E-2</v>
+        <v>3.656E-3</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D29" s="4">
+        <v>180908</v>
+      </c>
+      <c r="E29" s="5">
+        <v>62.244824999999999</v>
+      </c>
+      <c r="F29" s="4">
+        <v>11260586.6839789</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J29" s="5">
+        <v>86.29</v>
+      </c>
+      <c r="K29" s="5">
+        <v>1.3862999929063029</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M29" s="4">
+        <v>15610551.240119999</v>
+      </c>
+      <c r="N29" s="4">
+        <v>11260586.6839789</v>
+      </c>
+      <c r="O29" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="P29" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="B29" s="3" t="s">
+      <c r="Q29" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R29" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="C29" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P29" s="3" t="s">
+      <c r="S29" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="T29" s="4">
+        <v>1</v>
+      </c>
+      <c r="W29" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="Q29" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>4.3399999999999998E-4</v>
+        <v>7.9760000000000005E-3</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D30" s="4">
+        <v>74600</v>
+      </c>
+      <c r="E30" s="5">
+        <v>42.407848000000001</v>
+      </c>
+      <c r="F30" s="4">
+        <v>3163625.47789079</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J30" s="5">
+        <v>58.79</v>
+      </c>
+      <c r="K30" s="5">
+        <v>1.3862999929063029</v>
+      </c>
+      <c r="L30" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M30" s="4">
+        <v>4385733.977558</v>
+      </c>
+      <c r="N30" s="4">
+        <v>3163625.47789079</v>
+      </c>
+      <c r="O30" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="P30" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q30" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R30" s="3" t="s">
         <v>166</v>
       </c>
-      <c r="B30" s="3" t="s">
+      <c r="S30" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="T30" s="4">
+        <v>1</v>
+      </c>
+      <c r="W30" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="C30" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>2.7085999999999999E-2</v>
+        <v>2.2409999999999999E-3</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D31" s="4">
+        <v>246465</v>
+      </c>
+      <c r="E31" s="5">
+        <v>65.642358000000002</v>
+      </c>
+      <c r="F31" s="4">
+        <v>16178543.6052802</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J31" s="5">
+        <v>91</v>
+      </c>
+      <c r="K31" s="5">
+        <v>1.3862999929063029</v>
+      </c>
+      <c r="L31" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M31" s="4">
+        <v>22428314.885233998</v>
+      </c>
+      <c r="N31" s="4">
+        <v>16178543.6052802</v>
+      </c>
+      <c r="O31" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="P31" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q31" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R31" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="B31" s="3" t="s">
+      <c r="S31" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="T31" s="4">
+        <v>1</v>
+      </c>
+      <c r="W31" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="C31" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.5744000000000001E-2</v>
+        <v>1.146E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D32" s="4">
+        <v>106200</v>
+      </c>
+      <c r="E32" s="5">
+        <v>78.518359000000004</v>
+      </c>
+      <c r="F32" s="4">
+        <v>8338649.6429344304</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J32" s="5">
+        <v>108.85</v>
+      </c>
+      <c r="K32" s="5">
+        <v>1.3862999929063029</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M32" s="4">
+        <v>11559869.940848</v>
+      </c>
+      <c r="N32" s="4">
+        <v>8338649.6429344304</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="P32" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="B32" s="3" t="s">
+      <c r="Q32" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R32" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H32" s="3" t="s">
+      <c r="S32" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="T32" s="4">
+        <v>1</v>
+      </c>
+      <c r="W32" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="I32" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>7.4399999999999998E-4</v>
+        <v>5.9059999999999998E-3</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D33" s="4">
+        <v>434200</v>
+      </c>
+      <c r="E33" s="5">
+        <v>66.248287000000005</v>
+      </c>
+      <c r="F33" s="4">
+        <v>28765006.131428901</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J33" s="5">
+        <v>91.84</v>
+      </c>
+      <c r="K33" s="5">
+        <v>1.3862999929063029</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M33" s="4">
+        <v>39876927.795948997</v>
+      </c>
+      <c r="N33" s="4">
+        <v>28765006.131428901</v>
+      </c>
+      <c r="O33" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="P33" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="Q33" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R33" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="S33" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="T33" s="4">
+        <v>1</v>
+      </c>
+      <c r="W33" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="B33" s="3" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>2.0024E-2</v>
+        <v>2.0375999999999998E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D34" s="4">
-        <v>5326</v>
+        <v>316800</v>
       </c>
       <c r="E34" s="5">
-        <v>36.414907999999997</v>
+        <v>120.947847</v>
       </c>
       <c r="F34" s="4">
-        <v>193945.797345</v>
+        <v>38316277.861934602</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>184</v>
+        <v>51</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="J34" s="5">
-        <v>31.65</v>
+        <v>167.67</v>
       </c>
       <c r="K34" s="5">
-        <v>0.86914953717787147</v>
+        <v>1.3862999929063029</v>
       </c>
       <c r="L34" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M34" s="4">
+        <v>53117855.728194997</v>
+      </c>
+      <c r="N34" s="4">
+        <v>38316277.861934602</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="P34" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="M34" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="Q34" s="3" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>188</v>
+        <v>130</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>34</v>
+        <v>187</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>1.4200000000000001E-4</v>
+        <v>2.7141999999999999E-2</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D35" s="4">
-        <v>12144</v>
+        <v>6826360</v>
       </c>
       <c r="E35" s="5">
-        <v>921.82065999999998</v>
+        <v>2.7834569999999998</v>
       </c>
       <c r="F35" s="4">
-        <v>11194590.095039999</v>
+        <v>19000882.257064</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>195</v>
+        <v>71</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="J35" s="5">
-        <v>801.2</v>
+        <v>2.0529999999999999</v>
       </c>
       <c r="K35" s="5">
-        <v>0.86914953717787147</v>
+        <v>0.73757191326154303</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>196</v>
+        <v>73</v>
       </c>
       <c r="M35" s="4">
-        <v>9729772.8000000007</v>
+        <v>14014517.08</v>
       </c>
       <c r="N35" s="4">
-        <v>11194590.095039999</v>
+        <v>19000882.257064</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>200</v>
+        <v>119</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>8.2159999999999993E-3</v>
+        <v>1.3459E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D36" s="4">
-        <v>14681</v>
+        <v>10288</v>
       </c>
       <c r="E36" s="5">
-        <v>78.122344999999996</v>
+        <v>117.26352</v>
       </c>
       <c r="F36" s="4">
-        <v>1146914.1469449999</v>
+        <v>1206407.0937600001</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J36" s="5">
-        <v>67.900000000000006</v>
+        <v>100.95</v>
       </c>
       <c r="K36" s="5">
-        <v>0.86914953717787147</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="M36" s="4">
-        <v>996839.9</v>
+        <v>1038573.6</v>
       </c>
       <c r="N36" s="4">
-        <v>1146914.1469449999</v>
+        <v>1206407.0937600001</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>105</v>
+        <v>191</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>8.4099999999999995E-4</v>
+        <v>8.5400000000000005E-4</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D37" s="4">
-        <v>1483394</v>
+        <v>94864</v>
       </c>
       <c r="E37" s="5">
-        <v>27.843309999999999</v>
+        <v>10.71576</v>
       </c>
       <c r="F37" s="4">
-        <v>41302598.994139999</v>
+        <v>1016539.85664</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J37" s="5">
-        <v>24.2</v>
+        <v>9.2249999999999996</v>
       </c>
       <c r="K37" s="5">
-        <v>0.86914953717787147</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="M37" s="4">
-        <v>35898134.799999997</v>
+        <v>875120.4</v>
       </c>
       <c r="N37" s="4">
-        <v>41302598.994139999</v>
+        <v>1016539.85664</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>3.0313E-2</v>
+        <v>7.2000000000000005E-4</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D38" s="4">
-        <v>12154</v>
+        <v>410555</v>
       </c>
       <c r="E38" s="5">
-        <v>768.80291599999998</v>
+        <v>65.212224000000006</v>
       </c>
       <c r="F38" s="4">
-        <v>9344030.6532352809</v>
+        <v>26773204.6243199</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>49</v>
+        <v>206</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="J38" s="5">
-        <v>622</v>
+        <v>56.14</v>
       </c>
       <c r="K38" s="5">
-        <v>0.80905000094861113</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>51</v>
+        <v>207</v>
       </c>
       <c r="M38" s="4">
-        <v>7559788.0088630002</v>
+        <v>23048557.699999001</v>
       </c>
       <c r="N38" s="4">
-        <v>9344030.6532352809</v>
+        <v>26773204.6243199</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>163</v>
+        <v>123</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>6.8570000000000002E-3</v>
+        <v>1.8964999999999999E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>149</v>
+        <v>211</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>146</v>
+        <v>212</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D39" s="4">
-        <v>71080</v>
+        <v>5326</v>
       </c>
       <c r="E39" s="5">
-        <v>68.599999999999994</v>
+        <v>42.921120000000002</v>
       </c>
       <c r="F39" s="4">
-        <v>4876088</v>
+        <v>228597.88511999999</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>44</v>
+        <v>206</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="J39" s="5">
-        <v>68.599999999999994</v>
+        <v>36.950000000000003</v>
       </c>
       <c r="K39" s="5">
-        <v>1</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>46</v>
+        <v>207</v>
       </c>
       <c r="M39" s="4">
-        <v>4876088</v>
+        <v>196795.7</v>
       </c>
       <c r="N39" s="4">
-        <v>4876088</v>
+        <v>228597.88511999999</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>149</v>
+        <v>34</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>3.578E-3</v>
+        <v>1.6100000000000001E-4</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D40" s="4">
+        <v>16750</v>
+      </c>
+      <c r="E40" s="5">
+        <v>938.57280000000003</v>
+      </c>
+      <c r="F40" s="4">
+        <v>15721094.3999999</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J40" s="5">
+        <v>808</v>
+      </c>
+      <c r="K40" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="M40" s="4">
+        <v>13533999.999999</v>
+      </c>
+      <c r="N40" s="4">
+        <v>15721094.3999999</v>
+      </c>
+      <c r="O40" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="P40" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q40" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="B40" s="3" t="s">
+      <c r="R40" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="C40" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P40" s="3" t="s">
+      <c r="S40" s="3" t="s">
         <v>222</v>
       </c>
-      <c r="Q40" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>5.7299999999999999E-3</v>
+        <v>1.1136E-2</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D41" s="4">
+        <v>14681</v>
+      </c>
+      <c r="E41" s="5">
+        <v>79.221119999999999</v>
+      </c>
+      <c r="F41" s="4">
+        <v>1163045.26272</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J41" s="5">
+        <v>68.2</v>
+      </c>
+      <c r="K41" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L41" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="M41" s="4">
+        <v>1001244.2</v>
+      </c>
+      <c r="N41" s="4">
+        <v>1163045.26272</v>
+      </c>
+      <c r="O41" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="P41" s="3" t="s">
         <v>225</v>
       </c>
-      <c r="B41" s="3" t="s">
+      <c r="Q41" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R41" s="3" t="s">
         <v>226</v>
       </c>
-      <c r="C41" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S41" s="3" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>2.2356999999999998E-2</v>
+        <v>8.2299999999999995E-4</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D42" s="4">
+        <v>1483394</v>
+      </c>
+      <c r="E42" s="5">
+        <v>29.074847999999999</v>
+      </c>
+      <c r="F42" s="4">
+        <v>43129455.074111901</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J42" s="5">
+        <v>25.03</v>
+      </c>
+      <c r="K42" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L42" s="3" t="s">
         <v>230</v>
       </c>
-      <c r="B42" s="3" t="s">
+      <c r="M42" s="4">
+        <v>37129351.819999002</v>
+      </c>
+      <c r="N42" s="4">
+        <v>43129455.074111901</v>
+      </c>
+      <c r="O42" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="P42" s="3" t="s">
         <v>231</v>
       </c>
-      <c r="C42" s="3" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="Q42" s="3" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>232</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>211</v>
+        <v>233</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>2.7068999999999999E-2</v>
+        <v>3.0550999999999998E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B43" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D43" s="4">
+        <v>3548</v>
+      </c>
+      <c r="E43" s="5">
+        <v>775.41926899999999</v>
+      </c>
+      <c r="F43" s="4">
+        <v>2751187.5734884599</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J43" s="5">
+        <v>626.5</v>
+      </c>
+      <c r="K43" s="5">
+        <v>0.80795000179162912</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="M43" s="4">
+        <v>2222822.004929</v>
+      </c>
+      <c r="N43" s="4">
+        <v>2751187.5734884599</v>
+      </c>
+      <c r="O43" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="C43" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P43" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>110</v>
+        <v>191</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>188</v>
+        <v>238</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>2.3643000000000001E-2</v>
+        <v>1.9480000000000001E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>237</v>
+        <v>172</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>238</v>
+        <v>169</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D44" s="4">
-        <v>25386</v>
+        <v>100601</v>
       </c>
       <c r="E44" s="5">
-        <v>45.849418</v>
+        <v>65.569999999999993</v>
       </c>
       <c r="F44" s="4">
-        <v>1163933.312655</v>
+        <v>6596407.5700000003</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H44" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J44" s="5">
+        <v>65.569999999999993</v>
+      </c>
+      <c r="K44" s="5">
+        <v>1</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M44" s="4">
+        <v>6596407.5700000003</v>
+      </c>
+      <c r="N44" s="4">
+        <v>6596407.5700000003</v>
+      </c>
+      <c r="O44" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="I44" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L44" s="3" t="s">
+      <c r="P44" s="3" t="s">
         <v>240</v>
       </c>
-      <c r="M44" s="4">
-[...8 lines deleted...]
-      <c r="P44" s="3" t="s">
+      <c r="Q44" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R44" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="S44" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="Q44" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>34</v>
+        <v>172</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>8.5400000000000005E-4</v>
+        <v>4.6719999999999999E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D45" s="4">
+        <v>212807</v>
+      </c>
+      <c r="E45" s="5">
+        <v>31.653600000000001</v>
+      </c>
+      <c r="F45" s="4">
+        <v>6736107.6551999999</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J45" s="5">
+        <v>27.25</v>
+      </c>
+      <c r="K45" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L45" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="M45" s="4">
+        <v>5798990.75</v>
+      </c>
+      <c r="N45" s="4">
+        <v>6736107.6551999999</v>
+      </c>
+      <c r="O45" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="Q45" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="B45" s="3" t="s">
+      <c r="R45" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="C45" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S45" s="3" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>1.3865000000000001E-2</v>
+        <v>4.7710000000000001E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D46" s="4">
-        <v>257315</v>
+        <v>378967</v>
       </c>
       <c r="E46" s="5">
-        <v>52.557124000000002</v>
+        <v>89.222496000000007</v>
       </c>
       <c r="F46" s="4">
-        <v>13523736.362059999</v>
+        <v>33812381.641631901</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J46" s="5">
-        <v>45.68</v>
+        <v>76.81</v>
       </c>
       <c r="K46" s="5">
-        <v>0.86914953717787147</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="M46" s="4">
-        <v>11754149.199999999</v>
+        <v>29108455.269999001</v>
       </c>
       <c r="N46" s="4">
-        <v>13523736.362059999</v>
+        <v>33812381.641631901</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>198</v>
+        <v>250</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>256</v>
+        <v>199</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>9.9249999999999998E-3</v>
+        <v>2.3951E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D47" s="4">
-        <v>757857</v>
+        <v>2602380</v>
       </c>
       <c r="E47" s="5">
-        <v>2.3471220000000002</v>
+        <v>14.710502</v>
       </c>
       <c r="F47" s="4">
-        <v>1778782.8375540001</v>
+        <v>38282317.235711902</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>259</v>
+        <v>229</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J47" s="5">
-        <v>2.04</v>
+        <v>12.664</v>
       </c>
       <c r="K47" s="5">
-        <v>0.86914953717787147</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>260</v>
+        <v>230</v>
       </c>
       <c r="M47" s="4">
-        <v>1546028.28</v>
+        <v>32956540.319998998</v>
       </c>
       <c r="N47" s="4">
-        <v>1778782.8375540001</v>
+        <v>38282317.235711902</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>99</v>
+        <v>128</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>1.305E-3</v>
+        <v>2.7118E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D48" s="4">
-        <v>34139</v>
+        <v>804016</v>
       </c>
       <c r="E48" s="5">
-        <v>13.921654999999999</v>
+        <v>40.261056000000004</v>
       </c>
       <c r="F48" s="4">
-        <v>475271.380045</v>
+        <v>32370533.200895902</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>177</v>
+        <v>206</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J48" s="5">
-        <v>12.1</v>
+        <v>34.659999999999997</v>
       </c>
       <c r="K48" s="5">
-        <v>0.86914953717787147</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>178</v>
+        <v>207</v>
       </c>
       <c r="M48" s="4">
-        <v>413081.9</v>
+        <v>27867194.559999</v>
       </c>
       <c r="N48" s="4">
-        <v>475271.380045</v>
+        <v>32370533.200895902</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>163</v>
+        <v>128</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>181</v>
+        <v>210</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>3.48E-4</v>
+        <v>2.2929999999999999E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D49" s="4">
-        <v>104657</v>
+        <v>25386</v>
       </c>
       <c r="E49" s="5">
-        <v>8.1631520000000002</v>
+        <v>45.360480000000003</v>
       </c>
       <c r="F49" s="4">
-        <v>854331.02502824995</v>
+        <v>1151521.1452800001</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>177</v>
+        <v>261</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J49" s="5">
-        <v>7.0949999999999998</v>
+        <v>39.049999999999997</v>
       </c>
       <c r="K49" s="5">
-        <v>0.86914953717787147</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>178</v>
+        <v>262</v>
       </c>
       <c r="M49" s="4">
-        <v>742541.41500000004</v>
+        <v>991323.3</v>
       </c>
       <c r="N49" s="4">
-        <v>854331.02502824995</v>
+        <v>1151521.1452800001</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>163</v>
+        <v>264</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>181</v>
+        <v>266</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>6.2699999999999995E-4</v>
+        <v>8.1499999999999997E-4</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D50" s="4">
+        <v>2063329</v>
+      </c>
+      <c r="E50" s="5">
+        <v>10.138445000000001</v>
+      </c>
+      <c r="F50" s="4">
+        <v>20918947.170739099</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J50" s="5">
+        <v>8.7279999999999998</v>
+      </c>
+      <c r="K50" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="M50" s="4">
+        <v>18008735.511999</v>
+      </c>
+      <c r="N50" s="4">
+        <v>20918947.170739099</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="P50" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="R50" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="B50" s="3" t="s">
+      <c r="S50" s="3" t="s">
         <v>273</v>
       </c>
-      <c r="C50" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>3.0400000000000002E-4</v>
+        <v>1.4818E-2</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D51" s="4">
+        <v>257315</v>
+      </c>
+      <c r="E51" s="5">
+        <v>49.983648000000002</v>
+      </c>
+      <c r="F51" s="4">
+        <v>12861542.3851199</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J51" s="5">
+        <v>43.03</v>
+      </c>
+      <c r="K51" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="M51" s="4">
+        <v>11072264.449999001</v>
+      </c>
+      <c r="N51" s="4">
+        <v>12861542.3851199</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="R51" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="B51" s="3" t="s">
+      <c r="S51" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="C51" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>2.2520000000000001E-3</v>
+        <v>9.11E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D52" s="4">
+        <v>757857</v>
+      </c>
+      <c r="E52" s="5">
+        <v>2.329008</v>
+      </c>
+      <c r="F52" s="4">
+        <v>1765055.0158559999</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J52" s="5">
+        <v>2.0049999999999999</v>
+      </c>
+      <c r="K52" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L52" s="3" t="s">
         <v>282</v>
       </c>
-      <c r="B52" s="3" t="s">
+      <c r="M52" s="4">
+        <v>1519503.2849999999</v>
+      </c>
+      <c r="N52" s="4">
+        <v>1765055.0158559999</v>
+      </c>
+      <c r="O52" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="P52" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="C52" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P52" s="3" t="s">
+      <c r="Q52" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="R52" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="Q52" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R52" s="3" t="s">
+      <c r="S52" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="S52" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>1.6022999999999999E-2</v>
+        <v>1.25E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="B53" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="B53" s="3" t="s">
+      <c r="C53" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D53" s="4">
+        <v>34139</v>
+      </c>
+      <c r="E53" s="5">
+        <v>13.915967999999999</v>
+      </c>
+      <c r="F53" s="4">
+        <v>475077.23155199998</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J53" s="5">
+        <v>11.98</v>
+      </c>
+      <c r="K53" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="M53" s="4">
+        <v>408985.22</v>
+      </c>
+      <c r="N53" s="4">
+        <v>475077.23155199998</v>
+      </c>
+      <c r="O53" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="P53" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="C53" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P53" s="3" t="s">
+      <c r="Q53" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="R53" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="Q53" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S53" s="3" t="s">
-        <v>286</v>
+        <v>199</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>1.7815000000000001E-2</v>
+        <v>3.3599999999999998E-4</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="B54" s="3" t="s">
         <v>291</v>
       </c>
-      <c r="B54" s="3" t="s">
+      <c r="C54" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D54" s="4">
+        <v>104657</v>
+      </c>
+      <c r="E54" s="5">
+        <v>7.9337280000000003</v>
+      </c>
+      <c r="F54" s="4">
+        <v>830320.17129600001</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J54" s="5">
+        <v>6.83</v>
+      </c>
+      <c r="K54" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="M54" s="4">
+        <v>714807.31</v>
+      </c>
+      <c r="N54" s="4">
+        <v>830320.17129600001</v>
+      </c>
+      <c r="O54" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="P54" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="C54" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P54" s="3" t="s">
+      <c r="Q54" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="R54" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="Q54" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S54" s="3" t="s">
-        <v>276</v>
+        <v>199</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>4.6230000000000004E-3</v>
+        <v>5.8799999999999998E-4</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="B55" s="3" t="s">
         <v>295</v>
       </c>
-      <c r="B55" s="3" t="s">
+      <c r="C55" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D55" s="4">
+        <v>38420</v>
+      </c>
+      <c r="E55" s="5">
+        <v>11.089896</v>
+      </c>
+      <c r="F55" s="4">
+        <v>426073.5777576</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J55" s="5">
+        <v>1771</v>
+      </c>
+      <c r="K55" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M55" s="4">
+        <v>68041785.414360002</v>
+      </c>
+      <c r="N55" s="4">
+        <v>426073.5777576</v>
+      </c>
+      <c r="O55" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="P55" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="C55" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P55" s="3" t="s">
+      <c r="Q55" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R55" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="Q55" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R55" s="3" t="s">
+      <c r="S55" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="S55" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>3.8349999999999999E-3</v>
+        <v>3.01E-4</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>299</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>300</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D56" s="4">
-        <v>27600</v>
+        <v>1272211</v>
       </c>
       <c r="E56" s="5">
-        <v>22.622073</v>
+        <v>12.684704999999999</v>
       </c>
       <c r="F56" s="4">
-        <v>624369.28874234995</v>
+        <v>16137621.232754899</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="J56" s="5">
-        <v>3602</v>
+        <v>17.7</v>
       </c>
       <c r="K56" s="5">
-        <v>159.22501998274001</v>
+        <v>1.3953812879369287</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="M56" s="4">
-        <v>99415212.476609007</v>
+        <v>22518134.699999001</v>
       </c>
       <c r="N56" s="4">
-        <v>624369.28874234995</v>
+        <v>16137621.232754899</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>299</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>301</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>198</v>
+        <v>264</v>
       </c>
       <c r="R56" s="3" t="s">
         <v>302</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>276</v>
+        <v>303</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>4.5800000000000002E-4</v>
+        <v>1.1431E-2</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D57" s="4">
+        <v>521675</v>
+      </c>
+      <c r="E57" s="5">
+        <v>47.463729999999998</v>
+      </c>
+      <c r="F57" s="4">
+        <v>24760641.086912401</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J57" s="5">
+        <v>66.23</v>
+      </c>
+      <c r="K57" s="5">
+        <v>1.3953812879369287</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="M57" s="4">
+        <v>34550535.249999002</v>
+      </c>
+      <c r="N57" s="4">
+        <v>24760641.086912401</v>
+      </c>
+      <c r="O57" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="P57" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q57" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="R57" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="S57" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="B57" s="3" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>2.568E-3</v>
+        <v>1.7538999999999999E-2</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B58" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D58" s="4">
+        <v>250096</v>
+      </c>
+      <c r="E58" s="5">
+        <v>30.721077999999999</v>
+      </c>
+      <c r="F58" s="4">
+        <v>7683214.7280753898</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J58" s="5">
+        <v>4906</v>
+      </c>
+      <c r="K58" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M58" s="4">
+        <v>1226970352.33096</v>
+      </c>
+      <c r="N58" s="4">
+        <v>7683214.7280753898</v>
+      </c>
+      <c r="O58" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="C58" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P58" s="3" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>110</v>
+        <v>220</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>1.25E-4</v>
+        <v>5.4419999999999998E-3</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>313</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D59" s="4">
-        <v>102000</v>
+        <v>292100</v>
       </c>
       <c r="E59" s="5">
-        <v>14.284815</v>
+        <v>29.274570000000001</v>
       </c>
       <c r="F59" s="4">
-        <v>1457051.34243994</v>
+        <v>8551097.4044271894</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J59" s="5">
-        <v>2274.5</v>
+        <v>4675</v>
       </c>
       <c r="K59" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M59" s="4">
-        <v>231999029.115877</v>
+        <v>1365566805.88239</v>
       </c>
       <c r="N59" s="4">
-        <v>1457051.34243994</v>
+        <v>8551097.4044271894</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>312</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>314</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>242</v>
+        <v>220</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>315</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>1.0690000000000001E-3</v>
+        <v>6.0569999999999999E-3</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
         <v>316</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>317</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D60" s="4">
-        <v>81100</v>
+        <v>27600</v>
       </c>
       <c r="E60" s="5">
-        <v>79.133291999999997</v>
+        <v>23.413394</v>
       </c>
       <c r="F60" s="4">
-        <v>6417710.7866227003</v>
+        <v>646209.33654778998</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J60" s="5">
-        <v>12600</v>
+        <v>3739</v>
       </c>
       <c r="K60" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L60" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M60" s="4">
-        <v>1021860128.24344</v>
+        <v>103196347.545295</v>
       </c>
       <c r="N60" s="4">
-        <v>6417710.7866227003</v>
+        <v>646209.33654778998</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>316</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>318</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>198</v>
+        <v>220</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>319</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T60" s="4">
         <v>1</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
         <v>0</v>
       </c>
       <c r="Y60" s="4">
         <v>0</v>
       </c>
       <c r="Z60" s="6">
-        <v>4.7099999999999998E-3</v>
+        <v>4.57E-4</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
         <v>320</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>321</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D61" s="4">
-        <v>66290</v>
+        <v>13272</v>
       </c>
       <c r="E61" s="5">
-        <v>22.458781999999999</v>
+        <v>125.277587</v>
       </c>
       <c r="F61" s="4">
-        <v>1488792.8403203001</v>
+        <v>1662684.128028</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="J61" s="5">
-        <v>3576</v>
+        <v>174.81</v>
       </c>
       <c r="K61" s="5">
-        <v>159.22501998274001</v>
+        <v>1.3953812879369287</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="M61" s="4">
-        <v>237053069.75016001</v>
+        <v>2320078.3199999998</v>
       </c>
       <c r="N61" s="4">
-        <v>1488792.8403203001</v>
+        <v>1662684.128028</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>320</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>322</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>198</v>
+        <v>264</v>
       </c>
       <c r="R61" s="3" t="s">
         <v>323</v>
       </c>
       <c r="S61" s="3" t="s">
-        <v>276</v>
+        <v>303</v>
       </c>
       <c r="T61" s="4">
         <v>1</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X61" s="4">
         <v>0</v>
       </c>
       <c r="Y61" s="4">
         <v>0</v>
       </c>
       <c r="Z61" s="6">
-        <v>1.0920000000000001E-3</v>
+        <v>1.1770000000000001E-3</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
         <v>324</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>325</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D62" s="4">
-        <v>55000</v>
+        <v>26869</v>
       </c>
       <c r="E62" s="5">
-        <v>34.906573999999999</v>
+        <v>5.7989870000000003</v>
       </c>
       <c r="F62" s="4">
-        <v>1919861.83074266</v>
+        <v>155812.98585333</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="J62" s="5">
-        <v>5558</v>
+        <v>45.46</v>
       </c>
       <c r="K62" s="5">
-        <v>159.22501998274001</v>
+        <v>7.8392999944105783</v>
       </c>
       <c r="L62" s="3" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="M62" s="4">
-        <v>305690038.36409903</v>
+        <v>1221464.7391290001</v>
       </c>
       <c r="N62" s="4">
-        <v>1919861.83074266</v>
+        <v>155812.98585333</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>324</v>
       </c>
       <c r="P62" s="3" t="s">
         <v>326</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="R62" s="3" t="s">
         <v>327</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>276</v>
+        <v>328</v>
       </c>
       <c r="T62" s="4">
         <v>1</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X62" s="4">
         <v>0</v>
       </c>
       <c r="Y62" s="4">
         <v>0</v>
       </c>
       <c r="Z62" s="6">
-        <v>1.4090000000000001E-3</v>
+        <v>1.1E-4</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B63" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D63" s="4">
+        <v>102000</v>
+      </c>
+      <c r="E63" s="5">
+        <v>14.321057</v>
+      </c>
+      <c r="F63" s="4">
+        <v>1460747.04906228</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J63" s="5">
+        <v>2287</v>
+      </c>
+      <c r="K63" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L63" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M63" s="4">
+        <v>233273881.42688599</v>
+      </c>
+      <c r="N63" s="4">
+        <v>1460747.04906228</v>
+      </c>
+      <c r="O63" s="3" t="s">
         <v>329</v>
       </c>
-      <c r="C63" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P63" s="3" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>105</v>
+        <v>264</v>
       </c>
       <c r="R63" s="3" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T63" s="4">
         <v>1</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X63" s="4">
         <v>0</v>
       </c>
       <c r="Y63" s="4">
         <v>0</v>
       </c>
       <c r="Z63" s="6">
-        <v>2.1259999999999999E-3</v>
+        <v>1.034E-3</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B64" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D64" s="4">
+        <v>67000</v>
+      </c>
+      <c r="E64" s="5">
+        <v>85.162384000000003</v>
+      </c>
+      <c r="F64" s="4">
+        <v>5705876.8277028101</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J64" s="5">
+        <v>13600</v>
+      </c>
+      <c r="K64" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L64" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M64" s="4">
+        <v>911199536.83727503</v>
+      </c>
+      <c r="N64" s="4">
+        <v>5705876.8277028101</v>
+      </c>
+      <c r="O64" s="3" t="s">
         <v>333</v>
       </c>
-      <c r="C64" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P64" s="3" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>122</v>
+        <v>220</v>
       </c>
       <c r="R64" s="3" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T64" s="4">
         <v>1</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X64" s="4">
         <v>0</v>
       </c>
       <c r="Y64" s="4">
         <v>0</v>
       </c>
       <c r="Z64" s="6">
-        <v>5.7200000000000003E-4</v>
+        <v>4.0410000000000003E-3</v>
       </c>
     </row>
     <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B65" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D65" s="4">
+        <v>66290</v>
+      </c>
+      <c r="E65" s="5">
+        <v>23.826682000000002</v>
+      </c>
+      <c r="F65" s="4">
+        <v>1579469.9270484401</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J65" s="5">
+        <v>3805</v>
+      </c>
+      <c r="K65" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L65" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M65" s="4">
+        <v>252233321.789803</v>
+      </c>
+      <c r="N65" s="4">
+        <v>1579469.9270484401</v>
+      </c>
+      <c r="O65" s="3" t="s">
         <v>337</v>
       </c>
-      <c r="C65" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P65" s="3" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>122</v>
+        <v>220</v>
       </c>
       <c r="R65" s="3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="S65" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T65" s="4">
         <v>1</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X65" s="4">
         <v>0</v>
       </c>
       <c r="Y65" s="4">
         <v>0</v>
       </c>
       <c r="Z65" s="6">
-        <v>2.0409999999999998E-3</v>
+        <v>1.1180000000000001E-3</v>
       </c>
     </row>
     <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B66" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D66" s="4">
+        <v>55000</v>
+      </c>
+      <c r="E66" s="5">
+        <v>29.312141</v>
+      </c>
+      <c r="F66" s="4">
+        <v>1612166.9432355401</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J66" s="5">
+        <v>4681</v>
+      </c>
+      <c r="K66" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L66" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M66" s="4">
+        <v>257454869.13568899</v>
+      </c>
+      <c r="N66" s="4">
+        <v>1612166.9432355401</v>
+      </c>
+      <c r="O66" s="3" t="s">
         <v>341</v>
       </c>
-      <c r="C66" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P66" s="3" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>198</v>
+        <v>123</v>
       </c>
       <c r="R66" s="3" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T66" s="4">
         <v>1</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X66" s="4">
         <v>0</v>
       </c>
       <c r="Y66" s="4">
         <v>0</v>
       </c>
       <c r="Z66" s="6">
-        <v>3.29E-3</v>
+        <v>1.142E-3</v>
       </c>
     </row>
     <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B67" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D67" s="4">
+        <v>32300</v>
+      </c>
+      <c r="E67" s="5">
+        <v>86.727868999999998</v>
+      </c>
+      <c r="F67" s="4">
+        <v>2801308.7447947701</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J67" s="5">
+        <v>13850</v>
+      </c>
+      <c r="K67" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L67" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M67" s="4">
+        <v>447354772.60956901</v>
+      </c>
+      <c r="N67" s="4">
+        <v>2801308.7447947701</v>
+      </c>
+      <c r="O67" s="3" t="s">
         <v>345</v>
       </c>
-      <c r="C67" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P67" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>198</v>
+        <v>123</v>
       </c>
       <c r="R67" s="3" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="S67" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T67" s="4">
         <v>1</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X67" s="4">
         <v>0</v>
       </c>
       <c r="Y67" s="4">
         <v>0</v>
       </c>
       <c r="Z67" s="6">
-        <v>8.8699999999999998E-4</v>
+        <v>1.9840000000000001E-3</v>
       </c>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B68" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D68" s="4">
+        <v>53900</v>
+      </c>
+      <c r="E68" s="5">
+        <v>21.227976999999999</v>
+      </c>
+      <c r="F68" s="4">
+        <v>1144187.35714957</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J68" s="5">
+        <v>3390</v>
+      </c>
+      <c r="K68" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L68" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M68" s="4">
+        <v>182720907.12296301</v>
+      </c>
+      <c r="N68" s="4">
+        <v>1144187.35714957</v>
+      </c>
+      <c r="O68" s="3" t="s">
         <v>349</v>
       </c>
-      <c r="C68" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P68" s="3" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>105</v>
+        <v>220</v>
       </c>
       <c r="R68" s="3" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T68" s="4">
         <v>1</v>
       </c>
       <c r="W68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X68" s="4">
         <v>0</v>
       </c>
       <c r="Y68" s="4">
         <v>0</v>
       </c>
       <c r="Z68" s="6">
-        <v>2.3670000000000002E-3</v>
+        <v>8.0999999999999996E-4</v>
       </c>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B69" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D69" s="4">
+        <v>30906</v>
+      </c>
+      <c r="E69" s="5">
+        <v>26.08098</v>
+      </c>
+      <c r="F69" s="4">
+        <v>806058.36125114001</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J69" s="5">
+        <v>4165</v>
+      </c>
+      <c r="K69" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L69" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M69" s="4">
+        <v>128723424.569884</v>
+      </c>
+      <c r="N69" s="4">
+        <v>806058.36125114001</v>
+      </c>
+      <c r="O69" s="3" t="s">
         <v>353</v>
       </c>
-      <c r="C69" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P69" s="3" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="R69" s="3" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="S69" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T69" s="4">
         <v>1</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X69" s="4">
         <v>0</v>
       </c>
       <c r="Y69" s="4">
         <v>0</v>
       </c>
       <c r="Z69" s="6">
-        <v>1.1999999999999999E-3</v>
+        <v>5.6999999999999998E-4</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B70" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D70" s="4">
+        <v>35690</v>
+      </c>
+      <c r="E70" s="5">
+        <v>73.953511000000006</v>
+      </c>
+      <c r="F70" s="4">
+        <v>2639399.4802592401</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J70" s="5">
+        <v>11810</v>
+      </c>
+      <c r="K70" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L70" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M70" s="4">
+        <v>421498685.75221699</v>
+      </c>
+      <c r="N70" s="4">
+        <v>2639399.4802592401</v>
+      </c>
+      <c r="O70" s="3" t="s">
         <v>357</v>
       </c>
-      <c r="C70" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P70" s="3" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="R70" s="3" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T70" s="4">
         <v>1</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X70" s="4">
         <v>0</v>
       </c>
       <c r="Y70" s="4">
         <v>0</v>
       </c>
       <c r="Z70" s="6">
-        <v>4.1199999999999999E-4</v>
+        <v>1.869E-3</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B71" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D71" s="4">
+        <v>27800</v>
+      </c>
+      <c r="E71" s="5">
+        <v>146.93642199999999</v>
+      </c>
+      <c r="F71" s="4">
+        <v>4084830.45806068</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J71" s="5">
+        <v>23465</v>
+      </c>
+      <c r="K71" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L71" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M71" s="4">
+        <v>652326668.42235398</v>
+      </c>
+      <c r="N71" s="4">
+        <v>4084830.45806068</v>
+      </c>
+      <c r="O71" s="3" t="s">
         <v>361</v>
       </c>
-      <c r="C71" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P71" s="3" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>105</v>
+        <v>220</v>
       </c>
       <c r="R71" s="3" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="S71" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T71" s="4">
         <v>1</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X71" s="4">
         <v>0</v>
       </c>
       <c r="Y71" s="4">
         <v>0</v>
       </c>
       <c r="Z71" s="6">
-        <v>1.6902E-2</v>
+        <v>2.8930000000000002E-3</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B72" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D72" s="4">
+        <v>41000</v>
+      </c>
+      <c r="E72" s="5">
+        <v>31.748035999999999</v>
+      </c>
+      <c r="F72" s="4">
+        <v>1301668.8061617501</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J72" s="5">
+        <v>5070</v>
+      </c>
+      <c r="K72" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L72" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M72" s="4">
+        <v>207869894.339733</v>
+      </c>
+      <c r="N72" s="4">
+        <v>1301668.8061617501</v>
+      </c>
+      <c r="O72" s="3" t="s">
         <v>365</v>
       </c>
-      <c r="C72" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P72" s="3" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>105</v>
+        <v>220</v>
       </c>
       <c r="R72" s="3" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="S72" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T72" s="4">
         <v>1</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X72" s="4">
         <v>0</v>
       </c>
       <c r="Y72" s="4">
         <v>0</v>
       </c>
       <c r="Z72" s="6">
-        <v>2.0379999999999999E-3</v>
+        <v>9.2199999999999997E-4</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B73" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D73" s="4">
+        <v>124088</v>
+      </c>
+      <c r="E73" s="5">
+        <v>14.133198999999999</v>
+      </c>
+      <c r="F73" s="4">
+        <v>1753759.45395911</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J73" s="5">
+        <v>2257</v>
+      </c>
+      <c r="K73" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L73" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M73" s="4">
+        <v>280066473.64221102</v>
+      </c>
+      <c r="N73" s="4">
+        <v>1753759.45395911</v>
+      </c>
+      <c r="O73" s="3" t="s">
         <v>369</v>
       </c>
-      <c r="C73" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P73" s="3" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>198</v>
+        <v>123</v>
       </c>
       <c r="R73" s="3" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T73" s="4">
         <v>1</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X73" s="4">
         <v>0</v>
       </c>
       <c r="Y73" s="4">
         <v>0</v>
       </c>
       <c r="Z73" s="6">
-        <v>9.1629999999999993E-3</v>
+        <v>1.242E-3</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B74" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D74" s="4">
+        <v>85800</v>
+      </c>
+      <c r="E74" s="5">
+        <v>19.123964999999998</v>
+      </c>
+      <c r="F74" s="4">
+        <v>1640835.3423714</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J74" s="5">
+        <v>3054</v>
+      </c>
+      <c r="K74" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L74" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M74" s="4">
+        <v>262033066.80859199</v>
+      </c>
+      <c r="N74" s="4">
+        <v>1640835.3423714</v>
+      </c>
+      <c r="O74" s="3" t="s">
         <v>373</v>
       </c>
-      <c r="C74" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P74" s="3" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>198</v>
+        <v>117</v>
       </c>
       <c r="R74" s="3" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="T74" s="4">
         <v>1</v>
       </c>
       <c r="W74" s="3" t="s">
-        <v>34</v>
+        <v>377</v>
       </c>
       <c r="X74" s="4">
         <v>0</v>
       </c>
       <c r="Y74" s="4">
         <v>0</v>
       </c>
       <c r="Z74" s="6">
-        <v>6.4199999999999999E-4</v>
+        <v>1.1620000000000001E-3</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D75" s="4">
-        <v>1422000</v>
+        <v>23193</v>
       </c>
       <c r="E75" s="5">
-        <v>6.6568040000000002</v>
+        <v>24.171088000000001</v>
       </c>
       <c r="F75" s="4">
-        <v>9465976.3313609492</v>
+        <v>560599.76830833999</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="J75" s="5">
-        <v>52.2</v>
+        <v>3860</v>
       </c>
       <c r="K75" s="5">
-        <v>7.8416003012429165</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="M75" s="4">
-        <v>74228402.851558</v>
+        <v>89524934.494476005</v>
       </c>
       <c r="N75" s="4">
-        <v>9465976.3313609492</v>
+        <v>560599.76830833999</v>
       </c>
       <c r="O75" s="3" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="P75" s="3" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>110</v>
+        <v>140</v>
       </c>
       <c r="R75" s="3" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="S75" s="3" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="T75" s="4">
         <v>1</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X75" s="4">
         <v>0</v>
       </c>
       <c r="Y75" s="4">
         <v>0</v>
       </c>
       <c r="Z75" s="6">
-        <v>6.9470000000000001E-3</v>
+        <v>3.97E-4</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D76" s="4">
-        <v>144326</v>
+        <v>524300</v>
       </c>
       <c r="E76" s="5">
-        <v>3.1422159999999999</v>
+        <v>46.576309999999999</v>
       </c>
       <c r="F76" s="4">
-        <v>453503.44827585999</v>
+        <v>24419946.773536999</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="J76" s="5">
-        <v>24.64</v>
+        <v>7438</v>
       </c>
       <c r="K76" s="5">
-        <v>7.8416003012429165</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="M76" s="4">
-        <v>3556192.7766140001</v>
+        <v>3899741417.7614298</v>
       </c>
       <c r="N76" s="4">
-        <v>453503.44827585999</v>
+        <v>24419946.773536999</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="P76" s="3" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="R76" s="3" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="S76" s="3" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="T76" s="4">
         <v>1</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X76" s="4">
         <v>0</v>
       </c>
       <c r="Y76" s="4">
         <v>0</v>
       </c>
       <c r="Z76" s="6">
-        <v>3.3199999999999999E-4</v>
+        <v>1.7298000000000001E-2</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D77" s="4">
-        <v>36200</v>
+        <v>269200</v>
       </c>
       <c r="E77" s="5">
-        <v>42.794781999999998</v>
+        <v>18.363139</v>
       </c>
       <c r="F77" s="4">
-        <v>1549171.2984770001</v>
+        <v>4943354.5195529005</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J77" s="5">
-        <v>6814</v>
+        <v>2932.5</v>
       </c>
       <c r="K77" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M77" s="4">
-        <v>246666830.956687</v>
+        <v>789428598.73344302</v>
       </c>
       <c r="N77" s="4">
-        <v>1549171.2984770001</v>
+        <v>4943354.5195529005</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="P77" s="3" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="R77" s="3" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T77" s="4">
         <v>1</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X77" s="4">
         <v>0</v>
       </c>
       <c r="Y77" s="4">
         <v>0</v>
       </c>
       <c r="Z77" s="6">
-        <v>1.1360000000000001E-3</v>
+        <v>3.5010000000000002E-3</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D78" s="4">
-        <v>592500</v>
+        <v>618900</v>
       </c>
       <c r="E78" s="5">
-        <v>32.664464000000002</v>
+        <v>22.899915</v>
       </c>
       <c r="F78" s="4">
-        <v>19353697.597739</v>
+        <v>14172749.9295532</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J78" s="5">
-        <v>5201</v>
+        <v>3657</v>
       </c>
       <c r="K78" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L78" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M78" s="4">
-        <v>3081592886.7399001</v>
+        <v>2263316149.5563998</v>
       </c>
       <c r="N78" s="4">
-        <v>19353697.597739</v>
+        <v>14172749.9295532</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="P78" s="3" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>105</v>
+        <v>220</v>
       </c>
       <c r="R78" s="3" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="S78" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T78" s="4">
         <v>1</v>
       </c>
       <c r="W78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X78" s="4">
         <v>0</v>
       </c>
       <c r="Y78" s="4">
         <v>0</v>
       </c>
       <c r="Z78" s="6">
-        <v>1.4204E-2</v>
+        <v>1.0038999999999999E-2</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D79" s="4">
-        <v>1339000</v>
+        <v>730000</v>
       </c>
       <c r="E79" s="5">
-        <v>26.905318999999999</v>
+        <v>1.2609539999999999</v>
       </c>
       <c r="F79" s="4">
-        <v>36026227.037211403</v>
+        <v>920496.72802418994</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="J79" s="5">
-        <v>4284</v>
+        <v>9.8849999999999998</v>
       </c>
       <c r="K79" s="5">
-        <v>159.22501998274001</v>
+        <v>7.8392999944105783</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="M79" s="4">
-        <v>5736276719.9027205</v>
+        <v>7216049.9948540004</v>
       </c>
       <c r="N79" s="4">
-        <v>36026227.037211403</v>
+        <v>920496.72802418994</v>
       </c>
       <c r="O79" s="3" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="P79" s="3" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>122</v>
+        <v>220</v>
       </c>
       <c r="R79" s="3" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>276</v>
+        <v>328</v>
       </c>
       <c r="T79" s="4">
         <v>1</v>
       </c>
       <c r="W79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X79" s="4">
         <v>0</v>
       </c>
       <c r="Y79" s="4">
         <v>0</v>
       </c>
       <c r="Z79" s="6">
-        <v>2.6440000000000002E-2</v>
+        <v>6.5200000000000002E-4</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D80" s="4">
-        <v>131500</v>
+        <v>1422000</v>
       </c>
       <c r="E80" s="5">
-        <v>33.794939999999997</v>
+        <v>6.7225390000000003</v>
       </c>
       <c r="F80" s="4">
-        <v>4444035.1703564096</v>
+        <v>9559450.4611381106</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="J80" s="5">
-        <v>5381</v>
+        <v>52.7</v>
       </c>
       <c r="K80" s="5">
-        <v>159.22501998274001</v>
+        <v>7.8392999944105783</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="M80" s="4">
-        <v>707601588.80399799</v>
+        <v>74939399.946567997</v>
       </c>
       <c r="N80" s="4">
-        <v>4444035.1703564096</v>
+        <v>9559450.4611381106</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="R80" s="3" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>276</v>
+        <v>328</v>
       </c>
       <c r="T80" s="4">
         <v>1</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X80" s="4">
         <v>0</v>
       </c>
       <c r="Y80" s="4">
         <v>0</v>
       </c>
       <c r="Z80" s="6">
-        <v>3.261E-3</v>
+        <v>6.7710000000000001E-3</v>
       </c>
     </row>
     <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D81" s="4">
-        <v>48100</v>
+        <v>144326</v>
       </c>
       <c r="E81" s="5">
-        <v>24.248702000000002</v>
+        <v>2.7681040000000001</v>
       </c>
       <c r="F81" s="4">
-        <v>1166362.69430052</v>
+        <v>399509.42048397003</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="J81" s="5">
-        <v>3861</v>
+        <v>21.7</v>
       </c>
       <c r="K81" s="5">
-        <v>159.22501998274001</v>
+        <v>7.8392999944105783</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="M81" s="4">
-        <v>185714123.30712199</v>
+        <v>3131874.1977659999</v>
       </c>
       <c r="N81" s="4">
-        <v>1166362.69430052</v>
+        <v>399509.42048397003</v>
       </c>
       <c r="O81" s="3" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="R81" s="3" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>276</v>
+        <v>328</v>
       </c>
       <c r="T81" s="4">
         <v>1</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X81" s="4">
         <v>0</v>
       </c>
       <c r="Y81" s="4">
         <v>0</v>
       </c>
       <c r="Z81" s="6">
-        <v>8.5599999999999999E-4</v>
+        <v>2.8299999999999999E-4</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D82" s="4">
-        <v>304800</v>
+        <v>665200</v>
       </c>
       <c r="E82" s="5">
-        <v>37.129843000000001</v>
+        <v>30.858840000000001</v>
       </c>
       <c r="F82" s="4">
-        <v>11317177.5788977</v>
+        <v>20527290.146842401</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J82" s="5">
-        <v>5912</v>
+        <v>4928</v>
       </c>
       <c r="K82" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M82" s="4">
-        <v>1801977826.14821</v>
+        <v>3278103933.7397699</v>
       </c>
       <c r="N82" s="4">
-        <v>11317177.5788977</v>
+        <v>20527290.146842401</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T82" s="4">
         <v>1</v>
       </c>
       <c r="W82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X82" s="4">
         <v>0</v>
       </c>
       <c r="Y82" s="4">
         <v>0</v>
       </c>
       <c r="Z82" s="6">
-        <v>8.3059999999999991E-3</v>
+        <v>1.4540000000000001E-2</v>
       </c>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D83" s="4">
-        <v>725100</v>
+        <v>1339000</v>
       </c>
       <c r="E83" s="5">
-        <v>31.006433999999999</v>
+        <v>28.166205999999999</v>
       </c>
       <c r="F83" s="4">
-        <v>22482767.781441301</v>
+        <v>37714530.8243839</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I83" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J83" s="5">
-        <v>4937</v>
+        <v>4498</v>
       </c>
       <c r="K83" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M83" s="4">
-        <v>3579819149.2673001</v>
+        <v>6022818938.6011295</v>
       </c>
       <c r="N83" s="4">
-        <v>22482767.781441301</v>
+        <v>37714530.8243839</v>
       </c>
       <c r="O83" s="3" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="S83" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T83" s="4">
         <v>1</v>
       </c>
       <c r="W83" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X83" s="4">
         <v>0</v>
       </c>
       <c r="Y83" s="4">
         <v>0</v>
       </c>
       <c r="Z83" s="6">
-        <v>1.6500000000000001E-2</v>
+        <v>2.6714999999999999E-2</v>
       </c>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D84" s="4">
-        <v>118600</v>
+        <v>131500</v>
       </c>
       <c r="E84" s="5">
-        <v>46.575595</v>
+        <v>35.091912000000001</v>
       </c>
       <c r="F84" s="4">
-        <v>5523866.22703721</v>
+        <v>4614584.0508469297</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J84" s="5">
-        <v>7416</v>
+        <v>5604</v>
       </c>
       <c r="K84" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M84" s="4">
-        <v>879537710.38198197</v>
+        <v>736925625.42070496</v>
       </c>
       <c r="N84" s="4">
-        <v>5523866.22703721</v>
+        <v>4614584.0508469297</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>198</v>
+        <v>123</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="S84" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T84" s="4">
         <v>1</v>
       </c>
       <c r="W84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X84" s="4">
         <v>0</v>
       </c>
       <c r="Y84" s="4">
         <v>0</v>
       </c>
       <c r="Z84" s="6">
-        <v>4.0540000000000003E-3</v>
+        <v>3.2680000000000001E-3</v>
       </c>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D85" s="4">
-        <v>72100</v>
+        <v>48100</v>
       </c>
       <c r="E85" s="5">
-        <v>18.527239000000002</v>
+        <v>23.544893999999999</v>
       </c>
       <c r="F85" s="4">
-        <v>1335814.09954467</v>
+        <v>1132508.84498575</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J85" s="5">
-        <v>2950</v>
+        <v>3760</v>
       </c>
       <c r="K85" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M85" s="4">
-        <v>212695026.693225</v>
+        <v>180855908.070941</v>
       </c>
       <c r="N85" s="4">
-        <v>1335814.09954467</v>
+        <v>1132508.84498575</v>
       </c>
       <c r="O85" s="3" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>198</v>
+        <v>123</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="S85" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T85" s="4">
         <v>1</v>
       </c>
       <c r="W85" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X85" s="4">
         <v>0</v>
       </c>
       <c r="Y85" s="4">
         <v>0</v>
       </c>
       <c r="Z85" s="6">
-        <v>9.7999999999999997E-4</v>
+        <v>8.0199999999999998E-4</v>
       </c>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D86" s="4">
-        <v>61500</v>
+        <v>223500</v>
       </c>
       <c r="E86" s="5">
-        <v>35.132669</v>
+        <v>34.972935</v>
       </c>
       <c r="F86" s="4">
-        <v>2160659.4441827601</v>
+        <v>7816446.9770499999</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J86" s="5">
-        <v>5594</v>
+        <v>5585</v>
       </c>
       <c r="K86" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M86" s="4">
-        <v>344031043.17589498</v>
+        <v>1248246865.5161099</v>
       </c>
       <c r="N86" s="4">
-        <v>2160659.4441827601</v>
+        <v>7816446.9770499999</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="S86" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T86" s="4">
         <v>1</v>
       </c>
       <c r="W86" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X86" s="4">
         <v>0</v>
       </c>
       <c r="Y86" s="4">
         <v>0</v>
       </c>
       <c r="Z86" s="6">
-        <v>1.585E-3</v>
+        <v>5.5360000000000001E-3</v>
       </c>
     </row>
     <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D87" s="4">
-        <v>158100</v>
+        <v>758700</v>
       </c>
       <c r="E87" s="5">
-        <v>59.130153999999997</v>
+        <v>31.366057000000001</v>
       </c>
       <c r="F87" s="4">
-        <v>9348478.5680640601</v>
+        <v>23797415.698675599</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I87" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J87" s="5">
-        <v>9415</v>
+        <v>5009</v>
       </c>
       <c r="K87" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L87" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M87" s="4">
-        <v>1488511686.8082099</v>
+        <v>3800326368.2940998</v>
       </c>
       <c r="N87" s="4">
-        <v>9348478.5680640601</v>
+        <v>23797415.698675599</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T87" s="4">
         <v>1</v>
       </c>
       <c r="W87" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X87" s="4">
         <v>0</v>
       </c>
       <c r="Y87" s="4">
         <v>0</v>
       </c>
       <c r="Z87" s="6">
-        <v>6.8609999999999999E-3</v>
+        <v>1.6857E-2</v>
       </c>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D88" s="4">
-        <v>192100</v>
+        <v>151300</v>
       </c>
       <c r="E88" s="5">
-        <v>21.617205999999999</v>
+        <v>20.219804</v>
       </c>
       <c r="F88" s="4">
-        <v>4152665.72460355</v>
+        <v>3059254.8295187699</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H88" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J88" s="5">
-        <v>3442</v>
+        <v>3229</v>
       </c>
       <c r="K88" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M88" s="4">
-        <v>661208282.98163903</v>
+        <v>488547451.67132998</v>
       </c>
       <c r="N88" s="4">
-        <v>4152665.72460355</v>
+        <v>3059254.8295187699</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>198</v>
+        <v>220</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T88" s="4">
         <v>1</v>
       </c>
       <c r="W88" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X88" s="4">
         <v>0</v>
       </c>
       <c r="Y88" s="4">
         <v>0</v>
       </c>
       <c r="Z88" s="6">
-        <v>3.0469999999999998E-3</v>
+        <v>2.1670000000000001E-3</v>
       </c>
     </row>
     <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D89" s="4">
-        <v>148278</v>
+        <v>30600</v>
       </c>
       <c r="E89" s="5">
-        <v>21.095931</v>
+        <v>33.332307</v>
       </c>
       <c r="F89" s="4">
-        <v>3128062.8167687198</v>
+        <v>1019968.06412223</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H89" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I89" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J89" s="5">
-        <v>3359</v>
+        <v>5323</v>
       </c>
       <c r="K89" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L89" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M89" s="4">
-        <v>498065864.50726497</v>
+        <v>162883717.20620599</v>
       </c>
       <c r="N89" s="4">
-        <v>3128062.8167687198</v>
+        <v>1019968.06412223</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="S89" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T89" s="4">
         <v>1</v>
       </c>
       <c r="W89" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X89" s="4">
         <v>0</v>
       </c>
       <c r="Y89" s="4">
         <v>0</v>
       </c>
       <c r="Z89" s="6">
-        <v>2.2950000000000002E-3</v>
+        <v>7.2199999999999999E-4</v>
       </c>
     </row>
     <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D90" s="4">
-        <v>23700</v>
+        <v>158100</v>
       </c>
       <c r="E90" s="5">
-        <v>47.121991000000001</v>
+        <v>52.280937000000002</v>
       </c>
       <c r="F90" s="4">
-        <v>1116791.3330193099</v>
+        <v>8265611.9477754496</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H90" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I90" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J90" s="5">
-        <v>7503</v>
+        <v>8349</v>
       </c>
       <c r="K90" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L90" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M90" s="4">
-        <v>177821122.31654999</v>
+        <v>1319976229.0560801</v>
       </c>
       <c r="N90" s="4">
-        <v>1116791.3330193099</v>
+        <v>8265611.9477754496</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>242</v>
+        <v>140</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="S90" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T90" s="4">
         <v>1</v>
       </c>
       <c r="W90" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X90" s="4">
         <v>0</v>
       </c>
       <c r="Y90" s="4">
         <v>0</v>
       </c>
       <c r="Z90" s="6">
-        <v>8.1899999999999996E-4</v>
+        <v>5.855E-3</v>
       </c>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D91" s="4">
-        <v>48300</v>
+        <v>192100</v>
       </c>
       <c r="E91" s="5">
-        <v>20.882397000000001</v>
+        <v>21.240500000000001</v>
       </c>
       <c r="F91" s="4">
-        <v>1008619.8775317901</v>
+        <v>4080298.0681924899</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H91" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I91" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J91" s="5">
-        <v>3325</v>
+        <v>3392</v>
       </c>
       <c r="K91" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L91" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M91" s="4">
-        <v>160597520.15498799</v>
+        <v>651602868.79026103</v>
       </c>
       <c r="N91" s="4">
-        <v>1008619.8775317901</v>
+        <v>4080298.0681924899</v>
       </c>
       <c r="O91" s="3" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>242</v>
+        <v>220</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="S91" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T91" s="4">
         <v>1</v>
       </c>
       <c r="W91" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X91" s="4">
         <v>0</v>
       </c>
       <c r="Y91" s="4">
         <v>0</v>
       </c>
       <c r="Z91" s="6">
-        <v>7.3999999999999999E-4</v>
+        <v>2.8900000000000002E-3</v>
       </c>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D92" s="4">
-        <v>222800</v>
+        <v>148278</v>
       </c>
       <c r="E92" s="5">
-        <v>40.257491999999999</v>
+        <v>21.779026999999999</v>
       </c>
       <c r="F92" s="4">
-        <v>8969370.3878159802</v>
+        <v>3229348.9714768799</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H92" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I92" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J92" s="5">
-        <v>6410</v>
+        <v>3478</v>
       </c>
       <c r="K92" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L92" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M92" s="4">
-        <v>1428148179.23259</v>
+        <v>515710621.86429101</v>
       </c>
       <c r="N92" s="4">
-        <v>8969370.3878159802</v>
+        <v>3229348.9714768799</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T92" s="4">
         <v>1</v>
       </c>
       <c r="W92" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X92" s="4">
         <v>0</v>
       </c>
       <c r="Y92" s="4">
         <v>0</v>
       </c>
       <c r="Z92" s="6">
-        <v>6.5820000000000002E-3</v>
+        <v>2.287E-3</v>
       </c>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D93" s="4">
-        <v>101975</v>
+        <v>23700</v>
       </c>
       <c r="E93" s="5">
-        <v>7.3229699999999998</v>
+        <v>51.466884999999998</v>
       </c>
       <c r="F93" s="4">
-        <v>746759.93091537</v>
+        <v>1219764.55117568</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H93" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I93" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J93" s="5">
-        <v>1166</v>
+        <v>8219</v>
       </c>
       <c r="K93" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L93" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M93" s="4">
-        <v>118902864.922309</v>
+        <v>194790200.988141</v>
       </c>
       <c r="N93" s="4">
-        <v>746759.93091537</v>
+        <v>1219764.55117568</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>105</v>
+        <v>264</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="S93" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T93" s="4">
         <v>1</v>
       </c>
       <c r="W93" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X93" s="4">
         <v>0</v>
       </c>
       <c r="Y93" s="4">
         <v>0</v>
       </c>
       <c r="Z93" s="6">
-        <v>5.4799999999999998E-4</v>
+        <v>8.6399999999999997E-4</v>
       </c>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D94" s="4">
-        <v>82324</v>
+        <v>343300</v>
       </c>
       <c r="E94" s="5">
-        <v>5.4200020000000002</v>
+        <v>39.350031000000001</v>
       </c>
       <c r="F94" s="4">
-        <v>446196.33851467998</v>
+        <v>13508858.762015</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H94" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I94" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J94" s="5">
-        <v>863</v>
+        <v>6284</v>
       </c>
       <c r="K94" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L94" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M94" s="4">
-        <v>71045620.916225001</v>
+        <v>2157296103.4463902</v>
       </c>
       <c r="N94" s="4">
-        <v>446196.33851467998</v>
+        <v>13508858.762015</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="S94" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T94" s="4">
         <v>1</v>
       </c>
       <c r="W94" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X94" s="4">
         <v>0</v>
       </c>
       <c r="Y94" s="4">
         <v>0</v>
       </c>
       <c r="Z94" s="6">
-        <v>3.2699999999999998E-4</v>
+        <v>9.5689999999999994E-3</v>
       </c>
     </row>
     <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D95" s="4">
-        <v>728712</v>
+        <v>101975</v>
       </c>
       <c r="E95" s="5">
-        <v>16.737318999999999</v>
+        <v>7.4141370000000002</v>
       </c>
       <c r="F95" s="4">
-        <v>12196686.9524258</v>
+        <v>756056.23219262005</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H95" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I95" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J95" s="5">
-        <v>2665</v>
+        <v>1184</v>
       </c>
       <c r="K95" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L95" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M95" s="4">
-        <v>1942017723.7232201</v>
+        <v>120738338.628702</v>
       </c>
       <c r="N95" s="4">
-        <v>12196686.9524258</v>
+        <v>756056.23219262005</v>
       </c>
       <c r="O95" s="3" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T95" s="4">
         <v>1</v>
       </c>
       <c r="W95" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X95" s="4">
         <v>0</v>
       </c>
       <c r="Y95" s="4">
         <v>0</v>
       </c>
       <c r="Z95" s="6">
-        <v>8.9510000000000006E-3</v>
+        <v>5.3499999999999999E-4</v>
       </c>
     </row>
     <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D96" s="4">
-        <v>179800</v>
+        <v>82324</v>
       </c>
       <c r="E96" s="5">
-        <v>13.716437000000001</v>
+        <v>6.3245589999999998</v>
       </c>
       <c r="F96" s="4">
-        <v>2466215.7324540699</v>
+        <v>520662.76339272002</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H96" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I96" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J96" s="5">
-        <v>2184</v>
+        <v>1010</v>
       </c>
       <c r="K96" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L96" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M96" s="4">
-        <v>392683249.28174698</v>
+        <v>83147197.736278996</v>
       </c>
       <c r="N96" s="4">
-        <v>2466215.7324540699</v>
+        <v>520662.76339272002</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="S96" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T96" s="4">
         <v>1</v>
       </c>
       <c r="W96" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X96" s="4">
         <v>0</v>
       </c>
       <c r="Y96" s="4">
         <v>0</v>
       </c>
       <c r="Z96" s="6">
-        <v>1.81E-3</v>
+        <v>3.68E-4</v>
       </c>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D97" s="4">
-        <v>375200</v>
+        <v>778112</v>
       </c>
       <c r="E97" s="5">
-        <v>8.462866</v>
+        <v>16.625451000000002</v>
       </c>
       <c r="F97" s="4">
-        <v>3175267.7029360998</v>
+        <v>12936456.1194777</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H97" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I97" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J97" s="5">
-        <v>1347.5</v>
+        <v>2655</v>
       </c>
       <c r="K97" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L97" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M97" s="4">
-        <v>505582063.45054901</v>
+        <v>2065886309.9099801</v>
       </c>
       <c r="N97" s="4">
-        <v>3175267.7029360998</v>
+        <v>12936456.1194777</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T97" s="4">
         <v>1</v>
       </c>
       <c r="W97" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X97" s="4">
         <v>0</v>
       </c>
       <c r="Y97" s="4">
         <v>0</v>
       </c>
       <c r="Z97" s="6">
-        <v>2.33E-3</v>
+        <v>9.1629999999999993E-3</v>
       </c>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D98" s="4">
-        <v>1498300</v>
+        <v>161800</v>
       </c>
       <c r="E98" s="5">
-        <v>10.488301</v>
+        <v>8.42544</v>
       </c>
       <c r="F98" s="4">
-        <v>15714623.9598053</v>
+        <v>1363235.54275337</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H98" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I98" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J98" s="5">
-        <v>1670</v>
+        <v>1345.5</v>
       </c>
       <c r="K98" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L98" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M98" s="4">
-        <v>2502161314.0212402</v>
+        <v>217701789.342179</v>
       </c>
       <c r="N98" s="4">
-        <v>15714623.9598053</v>
+        <v>1363235.54275337</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="S98" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T98" s="4">
         <v>1</v>
       </c>
       <c r="W98" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X98" s="4">
         <v>0</v>
       </c>
       <c r="Y98" s="4">
         <v>0</v>
       </c>
       <c r="Z98" s="6">
-        <v>1.1533E-2</v>
+        <v>9.6500000000000004E-4</v>
       </c>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D99" s="4">
-        <v>269700</v>
+        <v>1632100</v>
       </c>
       <c r="E99" s="5">
-        <v>18.891503</v>
+        <v>11.218266</v>
       </c>
       <c r="F99" s="4">
-        <v>5095039.0956194103</v>
+        <v>18309321.832242701</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H99" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I99" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J99" s="5">
-        <v>3008</v>
+        <v>1791.5</v>
       </c>
       <c r="K99" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L99" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M99" s="4">
-        <v>811257701.81284201</v>
+        <v>2923905663.7787499</v>
       </c>
       <c r="N99" s="4">
-        <v>5095039.0956194103</v>
+        <v>18309321.832242701</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>198</v>
+        <v>123</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="S99" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T99" s="4">
         <v>1</v>
       </c>
       <c r="W99" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X99" s="4">
         <v>0</v>
       </c>
       <c r="Y99" s="4">
         <v>0</v>
       </c>
       <c r="Z99" s="6">
-        <v>3.7390000000000001E-3</v>
+        <v>1.2969E-2</v>
       </c>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D100" s="4">
-        <v>33938</v>
+        <v>202700</v>
       </c>
       <c r="E100" s="5">
-        <v>9.3955079999999995</v>
+        <v>19.274251</v>
       </c>
       <c r="F100" s="4">
-        <v>318864.80138169002</v>
+        <v>3906888.75669245</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H100" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I100" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J100" s="5">
-        <v>1496</v>
+        <v>3078</v>
       </c>
       <c r="K100" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L100" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M100" s="4">
-        <v>50771254.371792004</v>
+        <v>623910282.86640406</v>
       </c>
       <c r="N100" s="4">
-        <v>318864.80138169002</v>
+        <v>3906888.75669245</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>122</v>
+        <v>220</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="S100" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T100" s="4">
         <v>1</v>
       </c>
       <c r="W100" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X100" s="4">
         <v>0</v>
       </c>
       <c r="Y100" s="4">
         <v>0</v>
       </c>
       <c r="Z100" s="6">
-        <v>2.34E-4</v>
+        <v>2.7669999999999999E-3</v>
       </c>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D101" s="4">
-        <v>12900</v>
+        <v>33938</v>
       </c>
       <c r="E101" s="5">
-        <v>107.772007</v>
+        <v>10.125557000000001</v>
       </c>
       <c r="F101" s="4">
-        <v>1390259.0673575101</v>
+        <v>343640.97811452998</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H101" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I101" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J101" s="5">
-        <v>17160</v>
+        <v>1617</v>
       </c>
       <c r="K101" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L101" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M101" s="4">
-        <v>221364027.781185</v>
+        <v>54877718.105655</v>
       </c>
       <c r="N101" s="4">
-        <v>1390259.0673575101</v>
+        <v>343640.97811452998</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>198</v>
+        <v>140</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="S101" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T101" s="4">
         <v>1</v>
       </c>
       <c r="W101" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X101" s="4">
         <v>0</v>
       </c>
       <c r="Y101" s="4">
         <v>0</v>
       </c>
       <c r="Z101" s="6">
-        <v>1.0200000000000001E-3</v>
+        <v>2.43E-4</v>
       </c>
     </row>
     <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D102" s="4">
-        <v>90100</v>
+        <v>23200</v>
       </c>
       <c r="E102" s="5">
-        <v>39.057932000000001</v>
+        <v>111.180745</v>
       </c>
       <c r="F102" s="4">
-        <v>3519120.11304757</v>
+        <v>2579391.9659350598</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H102" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I102" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J102" s="5">
-        <v>6219</v>
+        <v>17755</v>
       </c>
       <c r="K102" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L102" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M102" s="4">
-        <v>560331970.321661</v>
+        <v>411915790.62320298</v>
       </c>
       <c r="N102" s="4">
-        <v>3519120.11304757</v>
+        <v>2579391.9659350598</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>487</v>
+        <v>220</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="S102" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T102" s="4">
         <v>1</v>
       </c>
       <c r="W102" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X102" s="4">
         <v>0</v>
       </c>
       <c r="Y102" s="4">
         <v>0</v>
       </c>
       <c r="Z102" s="6">
-        <v>2.5820000000000001E-3</v>
+        <v>1.8270000000000001E-3</v>
       </c>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B103" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D103" s="4">
+        <v>4900</v>
+      </c>
+      <c r="E103" s="5">
+        <v>38.736361000000002</v>
+      </c>
+      <c r="F103" s="4">
+        <v>189808.07163655999</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J103" s="5">
+        <v>6186</v>
+      </c>
+      <c r="K103" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L103" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M103" s="4">
+        <v>30311384.592723001</v>
+      </c>
+      <c r="N103" s="4">
+        <v>189808.07163655999</v>
+      </c>
+      <c r="O103" s="3" t="s">
         <v>490</v>
       </c>
-      <c r="C103" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P103" s="3" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>198</v>
+        <v>493</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T103" s="4">
         <v>1</v>
       </c>
       <c r="W103" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X103" s="4">
         <v>0</v>
       </c>
       <c r="Y103" s="4">
         <v>0</v>
       </c>
       <c r="Z103" s="6">
-        <v>6.0879999999999997E-3</v>
+        <v>1.34E-4</v>
       </c>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D104" s="4">
-        <v>12428</v>
+        <v>32300</v>
       </c>
       <c r="E104" s="5">
-        <v>25.153082000000001</v>
+        <v>353.42389400000002</v>
       </c>
       <c r="F104" s="4">
-        <v>312602.54357042001</v>
+        <v>11415585.960737601</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H104" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I104" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J104" s="5">
-        <v>4005</v>
+        <v>56440</v>
       </c>
       <c r="K104" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L104" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M104" s="4">
-        <v>49774146.246655002</v>
+        <v>1823011073.3634701</v>
       </c>
       <c r="N104" s="4">
-        <v>312602.54357042001</v>
+        <v>11415585.960737601</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="S104" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T104" s="4">
         <v>1</v>
       </c>
       <c r="W104" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X104" s="4">
         <v>0</v>
       </c>
       <c r="Y104" s="4">
         <v>0</v>
       </c>
       <c r="Z104" s="6">
-        <v>2.2900000000000001E-4</v>
+        <v>8.0859999999999994E-3</v>
       </c>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D105" s="4">
-        <v>299900</v>
+        <v>12428</v>
       </c>
       <c r="E105" s="5">
-        <v>26.880198</v>
+        <v>24.358947000000001</v>
       </c>
       <c r="F105" s="4">
-        <v>8061372.2719422197</v>
+        <v>302732.83446570003</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H105" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I105" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J105" s="5">
-        <v>4280</v>
+        <v>3890</v>
       </c>
       <c r="K105" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L105" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M105" s="4">
-        <v>1283572161.0883</v>
+        <v>48344895.426289</v>
       </c>
       <c r="N105" s="4">
-        <v>8061372.2719422197</v>
+        <v>302732.83446570003</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>122</v>
+        <v>250</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="S105" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T105" s="4">
         <v>1</v>
       </c>
       <c r="W105" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X105" s="4">
         <v>0</v>
       </c>
       <c r="Y105" s="4">
         <v>0</v>
       </c>
       <c r="Z105" s="6">
-        <v>5.9160000000000003E-3</v>
+        <v>2.14E-4</v>
       </c>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D106" s="4">
-        <v>45700</v>
+        <v>299900</v>
       </c>
       <c r="E106" s="5">
-        <v>34.931696000000002</v>
+        <v>23.588728</v>
       </c>
       <c r="F106" s="4">
-        <v>1596378.70937353</v>
+        <v>7074255.9253577096</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H106" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I106" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J106" s="5">
-        <v>5562</v>
+        <v>3767</v>
       </c>
       <c r="K106" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M106" s="4">
-        <v>254183431.90002099</v>
+        <v>1129722725.76193</v>
       </c>
       <c r="N106" s="4">
-        <v>1596378.70937353</v>
+        <v>7074255.9253577096</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T106" s="4">
         <v>1</v>
       </c>
       <c r="W106" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X106" s="4">
         <v>0</v>
       </c>
       <c r="Y106" s="4">
         <v>0</v>
       </c>
       <c r="Z106" s="6">
-        <v>1.1709999999999999E-3</v>
+        <v>5.0109999999999998E-3</v>
       </c>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D107" s="4">
-        <v>680465</v>
+        <v>45700</v>
       </c>
       <c r="E107" s="5">
-        <v>42.216982999999999</v>
+        <v>34.40936</v>
       </c>
       <c r="F107" s="4">
-        <v>28727183.105668001</v>
+        <v>1572506.96640471</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H107" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I107" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J107" s="5">
-        <v>6722</v>
+        <v>5495</v>
       </c>
       <c r="K107" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L107" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M107" s="4">
-        <v>4574086304.0478296</v>
+        <v>251121372.35500601</v>
       </c>
       <c r="N107" s="4">
-        <v>28727183.105668001</v>
+        <v>1572506.96640471</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="S107" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T107" s="4">
         <v>1</v>
       </c>
       <c r="W107" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X107" s="4">
         <v>0</v>
       </c>
       <c r="Y107" s="4">
         <v>0</v>
       </c>
       <c r="Z107" s="6">
-        <v>2.1083000000000001E-2</v>
+        <v>1.1130000000000001E-3</v>
       </c>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D108" s="4">
-        <v>24369</v>
+        <v>680465</v>
       </c>
       <c r="E108" s="5">
-        <v>20.505571</v>
+        <v>46.826787000000003</v>
       </c>
       <c r="F108" s="4">
-        <v>499700.32972208998</v>
+        <v>31863973.637246002</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H108" s="3" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I108" s="3" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J108" s="5">
-        <v>3265</v>
+        <v>7478</v>
       </c>
       <c r="K108" s="5">
-        <v>159.22501998274001</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L108" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M108" s="4">
-        <v>79564794.985381007</v>
+        <v>5088514683.5079803</v>
       </c>
       <c r="N108" s="4">
-        <v>499700.32972208998</v>
+        <v>31863973.637246002</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="T108" s="4">
         <v>1</v>
       </c>
       <c r="W108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X108" s="4">
         <v>0</v>
       </c>
       <c r="Y108" s="4">
         <v>0</v>
       </c>
       <c r="Z108" s="6">
-        <v>3.6600000000000001E-4</v>
+        <v>2.2571000000000001E-2</v>
       </c>
     </row>
     <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D109" s="4">
-        <v>87700</v>
+        <v>24369</v>
       </c>
       <c r="E109" s="5">
-        <v>12.455211</v>
+        <v>20.507853999999998</v>
       </c>
       <c r="F109" s="4">
-        <v>1092322.0127745799</v>
+        <v>499755.62791570998</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="I109" s="3" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="J109" s="5">
-        <v>15.99</v>
+        <v>3275</v>
       </c>
       <c r="K109" s="5">
-        <v>1.2837999986982269</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L109" s="3" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="M109" s="4">
-        <v>1402322.9985780001</v>
+        <v>79808434.433372006</v>
       </c>
       <c r="N109" s="4">
-        <v>1092322.0127745799</v>
+        <v>499755.62791570998</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>198</v>
+        <v>117</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="S109" s="3" t="s">
-        <v>517</v>
+        <v>298</v>
       </c>
       <c r="T109" s="4">
         <v>1</v>
       </c>
       <c r="W109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X109" s="4">
         <v>0</v>
       </c>
       <c r="Y109" s="4">
         <v>0</v>
       </c>
       <c r="Z109" s="6">
-        <v>8.0099999999999995E-4</v>
+        <v>3.5399999999999999E-4</v>
       </c>
     </row>
     <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B110" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D110" s="4">
+        <v>26200</v>
+      </c>
+      <c r="E110" s="5">
+        <v>13.270962000000001</v>
+      </c>
+      <c r="F110" s="4">
+        <v>347699.20201265998</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="J110" s="5">
+        <v>16.88</v>
+      </c>
+      <c r="K110" s="5">
+        <v>1.2719499933368899</v>
+      </c>
+      <c r="L110" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="M110" s="4">
+        <v>442255.99768299999</v>
+      </c>
+      <c r="N110" s="4">
+        <v>347699.20201265998</v>
+      </c>
+      <c r="O110" s="3" t="s">
         <v>519</v>
       </c>
-      <c r="C110" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P110" s="3" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>198</v>
+        <v>220</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="T110" s="4">
         <v>1</v>
       </c>
       <c r="W110" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X110" s="4">
         <v>0</v>
       </c>
       <c r="Y110" s="4">
         <v>0</v>
       </c>
       <c r="Z110" s="6">
-        <v>3.5100000000000002E-4</v>
+        <v>2.4600000000000002E-4</v>
       </c>
     </row>
     <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D111" s="4">
-        <v>20256</v>
+        <v>72700</v>
       </c>
       <c r="E111" s="5">
-        <v>17.490970000000001</v>
+        <v>6.5248169999999996</v>
       </c>
       <c r="F111" s="4">
-        <v>354297.12670749001</v>
+        <v>474354.21529984003</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H111" s="3" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I111" s="3" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="J111" s="5">
-        <v>2785</v>
+        <v>51.15</v>
       </c>
       <c r="K111" s="5">
-        <v>159.22501998274001</v>
+        <v>7.8392999944105783</v>
       </c>
       <c r="L111" s="3" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="M111" s="4">
-        <v>56412967.079827003</v>
+        <v>3718604.9973479998</v>
       </c>
       <c r="N111" s="4">
-        <v>354297.12670749001</v>
+        <v>474354.21529984003</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>99</v>
+        <v>220</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="S111" s="3" t="s">
-        <v>276</v>
+        <v>328</v>
       </c>
       <c r="T111" s="4">
         <v>1</v>
       </c>
       <c r="W111" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X111" s="4">
         <v>0</v>
       </c>
       <c r="Y111" s="4">
         <v>0</v>
       </c>
       <c r="Z111" s="6">
-        <v>2.5999999999999998E-4</v>
+        <v>3.3599999999999998E-4</v>
       </c>
     </row>
     <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D112" s="4">
-        <v>253973</v>
+        <v>20256</v>
       </c>
       <c r="E112" s="5">
-        <v>3.7507929999999998</v>
+        <v>17.558479999999999</v>
       </c>
       <c r="F112" s="4">
-        <v>952600.15058899997</v>
+        <v>355664.38523434999</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H112" s="3" t="s">
-        <v>259</v>
+        <v>86</v>
       </c>
       <c r="I112" s="3" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="J112" s="5">
-        <v>3.26</v>
+        <v>2804</v>
       </c>
       <c r="K112" s="5">
-        <v>0.86914953717787147</v>
+        <v>159.69491882707277</v>
       </c>
       <c r="L112" s="3" t="s">
-        <v>260</v>
+        <v>88</v>
       </c>
       <c r="M112" s="4">
-        <v>827951.98</v>
+        <v>56797795.12968</v>
       </c>
       <c r="N112" s="4">
-        <v>952600.15058899997</v>
+        <v>355664.38523434999</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>242</v>
+        <v>117</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>263</v>
+        <v>298</v>
       </c>
       <c r="T112" s="4">
         <v>1</v>
       </c>
       <c r="W112" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X112" s="4">
         <v>0</v>
       </c>
       <c r="Y112" s="4">
         <v>0</v>
       </c>
       <c r="Z112" s="6">
-        <v>6.9899999999999997E-4</v>
+        <v>2.5099999999999998E-4</v>
       </c>
     </row>
     <row r="113" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D113" s="4">
-        <v>281989</v>
+        <v>253973</v>
       </c>
       <c r="E113" s="5">
-        <v>98.288116000000002</v>
+        <v>3.7728769999999998</v>
       </c>
       <c r="F113" s="4">
-        <v>27716167.455657799</v>
+        <v>958208.83952639997</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H113" s="3" t="s">
-        <v>49</v>
+        <v>281</v>
       </c>
       <c r="I113" s="3" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="J113" s="5">
-        <v>79.52</v>
+        <v>3.2480000000000002</v>
       </c>
       <c r="K113" s="5">
-        <v>0.80905000094861113</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L113" s="3" t="s">
-        <v>51</v>
+        <v>282</v>
       </c>
       <c r="M113" s="4">
-        <v>22423765.306290999</v>
+        <v>824904.304</v>
       </c>
       <c r="N113" s="4">
-        <v>27716167.455657799</v>
+        <v>958208.83952639997</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>105</v>
+        <v>264</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="S113" s="3" t="s">
-        <v>216</v>
+        <v>285</v>
       </c>
       <c r="T113" s="4">
         <v>1</v>
       </c>
       <c r="W113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X113" s="4">
         <v>0</v>
       </c>
       <c r="Y113" s="4">
         <v>0</v>
       </c>
       <c r="Z113" s="6">
-        <v>2.0341000000000001E-2</v>
+        <v>6.78E-4</v>
       </c>
     </row>
     <row r="114" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D114" s="4">
-        <v>135681</v>
+        <v>72542</v>
       </c>
       <c r="E114" s="5">
-        <v>27.810395</v>
+        <v>152.55894499999999</v>
       </c>
       <c r="F114" s="4">
-        <v>3773342.1914591198</v>
+        <v>11066931.022959299</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="J114" s="5">
-        <v>22.5</v>
+        <v>123.26</v>
       </c>
       <c r="K114" s="5">
-        <v>0.80905000094861113</v>
+        <v>0.80795000179162912</v>
       </c>
       <c r="L114" s="3" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="M114" s="4">
-        <v>3052822.503579</v>
+        <v>8941526.9398270007</v>
       </c>
       <c r="N114" s="4">
-        <v>3773342.1914591198</v>
+        <v>11066931.022959299</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>105</v>
+        <v>250</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="S114" s="3" t="s">
-        <v>216</v>
+        <v>238</v>
       </c>
       <c r="T114" s="4">
         <v>1</v>
       </c>
       <c r="W114" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X114" s="4">
         <v>0</v>
       </c>
       <c r="Y114" s="4">
         <v>0</v>
       </c>
       <c r="Z114" s="6">
-        <v>2.7690000000000002E-3</v>
+        <v>7.8390000000000005E-3</v>
       </c>
     </row>
     <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D115" s="4">
-        <v>448509</v>
+        <v>156553</v>
       </c>
       <c r="E115" s="5">
-        <v>40.741444000000001</v>
+        <v>97.778328000000002</v>
       </c>
       <c r="F115" s="4">
-        <v>18272904.156386402</v>
+        <v>15307490.5625348</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H115" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J115" s="5">
+        <v>79</v>
+      </c>
+      <c r="K115" s="5">
+        <v>0.80795000179162912</v>
+      </c>
+      <c r="L115" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="M115" s="4">
+        <v>12367687.027425</v>
+      </c>
+      <c r="N115" s="4">
+        <v>15307490.5625348</v>
+      </c>
+      <c r="O115" s="3" t="s">
         <v>540</v>
       </c>
-      <c r="I115" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L115" s="3" t="s">
+      <c r="P115" s="3" t="s">
         <v>542</v>
       </c>
-      <c r="M115" s="4">
-[...8 lines deleted...]
-      <c r="P115" s="3" t="s">
+      <c r="Q115" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R115" s="3" t="s">
         <v>543</v>
       </c>
-      <c r="Q115" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S115" s="3" t="s">
-        <v>545</v>
+        <v>238</v>
       </c>
       <c r="T115" s="4">
         <v>1</v>
       </c>
       <c r="W115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X115" s="4">
         <v>0</v>
       </c>
       <c r="Y115" s="4">
         <v>0</v>
       </c>
       <c r="Z115" s="6">
-        <v>1.3410999999999999E-2</v>
+        <v>1.0843E-2</v>
       </c>
     </row>
     <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D116" s="4">
+        <v>255308</v>
+      </c>
+      <c r="E116" s="5">
+        <v>29.779070000000001</v>
+      </c>
+      <c r="F116" s="4">
+        <v>7602834.9279039502</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J116" s="5">
+        <v>24.06</v>
+      </c>
+      <c r="K116" s="5">
+        <v>0.80795000179162912</v>
+      </c>
+      <c r="L116" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="M116" s="4">
+        <v>6142710.4936210001</v>
+      </c>
+      <c r="N116" s="4">
+        <v>7602834.9279039502</v>
+      </c>
+      <c r="O116" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="P116" s="3" t="s">
         <v>546</v>
       </c>
-      <c r="B116" s="3" t="s">
+      <c r="Q116" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R116" s="3" t="s">
         <v>547</v>
       </c>
-      <c r="C116" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S116" s="3" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="T116" s="4">
         <v>1</v>
       </c>
       <c r="W116" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X116" s="4">
         <v>0</v>
       </c>
       <c r="Y116" s="4">
         <v>0</v>
       </c>
       <c r="Z116" s="6">
-        <v>6.9200000000000002E-4</v>
+        <v>5.385E-3</v>
       </c>
     </row>
     <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D117" s="4">
+        <v>448509</v>
+      </c>
+      <c r="E117" s="5">
+        <v>42.718406000000002</v>
+      </c>
+      <c r="F117" s="4">
+        <v>19159589.137503199</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I117" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="J117" s="5">
+        <v>399.4</v>
+      </c>
+      <c r="K117" s="5">
+        <v>9.3495997670079749</v>
+      </c>
+      <c r="L117" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="M117" s="4">
+        <v>179134490.135968</v>
+      </c>
+      <c r="N117" s="4">
+        <v>19159589.137503199</v>
+      </c>
+      <c r="O117" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="P117" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="Q117" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="R117" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="S117" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="B117" s="3" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="T117" s="4">
         <v>1</v>
       </c>
       <c r="W117" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X117" s="4">
         <v>0</v>
       </c>
       <c r="Y117" s="4">
         <v>0</v>
       </c>
       <c r="Z117" s="6">
-        <v>1.6233000000000001E-2</v>
+        <v>1.3572000000000001E-2</v>
       </c>
     </row>
     <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D118" s="4">
+        <v>55598</v>
+      </c>
+      <c r="E118" s="5">
+        <v>17.331071999999999</v>
+      </c>
+      <c r="F118" s="4">
+        <v>963572.94105599995</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J118" s="5">
+        <v>14.92</v>
+      </c>
+      <c r="K118" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L118" s="3" t="s">
         <v>556</v>
       </c>
-      <c r="B118" s="3" t="s">
+      <c r="M118" s="4">
+        <v>829522.16</v>
+      </c>
+      <c r="N118" s="4">
+        <v>963572.94105599995</v>
+      </c>
+      <c r="O118" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="P118" s="3" t="s">
         <v>557</v>
       </c>
-      <c r="C118" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P118" s="3" t="s">
+      <c r="Q118" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R118" s="3" t="s">
         <v>558</v>
       </c>
-      <c r="Q118" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S118" s="3" t="s">
-        <v>244</v>
+        <v>278</v>
       </c>
       <c r="T118" s="4">
         <v>1</v>
       </c>
       <c r="W118" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X118" s="4">
         <v>0</v>
       </c>
       <c r="Y118" s="4">
         <v>0</v>
       </c>
       <c r="Z118" s="6">
-        <v>1.0399999999999999E-3</v>
+        <v>6.8199999999999999E-4</v>
       </c>
     </row>
     <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="B119" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="B119" s="3" t="s">
+      <c r="C119" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D119" s="4">
+        <v>175302</v>
+      </c>
+      <c r="E119" s="5">
+        <v>119.38924799999999</v>
+      </c>
+      <c r="F119" s="4">
+        <v>20929173.952895898</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J119" s="5">
+        <v>102.78</v>
+      </c>
+      <c r="K119" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L119" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="M119" s="4">
+        <v>18017539.559999</v>
+      </c>
+      <c r="N119" s="4">
+        <v>20929173.952895898</v>
+      </c>
+      <c r="O119" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="P119" s="3" t="s">
         <v>561</v>
       </c>
-      <c r="C119" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P119" s="3" t="s">
+      <c r="Q119" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R119" s="3" t="s">
         <v>562</v>
       </c>
-      <c r="Q119" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S119" s="3" t="s">
-        <v>101</v>
+        <v>199</v>
       </c>
       <c r="T119" s="4">
         <v>1</v>
       </c>
       <c r="W119" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X119" s="4">
         <v>0</v>
       </c>
       <c r="Y119" s="4">
         <v>0</v>
       </c>
       <c r="Z119" s="6">
-        <v>2.4699999999999999E-4</v>
+        <v>1.4825E-2</v>
       </c>
     </row>
     <row r="120" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="B120" s="3" t="s">
         <v>564</v>
       </c>
-      <c r="B120" s="3" t="s">
+      <c r="C120" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D120" s="4">
+        <v>18036</v>
+      </c>
+      <c r="E120" s="5">
+        <v>76.665599999999998</v>
+      </c>
+      <c r="F120" s="4">
+        <v>1382740.7616000001</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J120" s="5">
+        <v>66</v>
+      </c>
+      <c r="K120" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L120" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="M120" s="4">
+        <v>1190376</v>
+      </c>
+      <c r="N120" s="4">
+        <v>1382740.7616000001</v>
+      </c>
+      <c r="O120" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="P120" s="3" t="s">
         <v>565</v>
       </c>
-      <c r="C120" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P120" s="3" t="s">
+      <c r="Q120" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="R120" s="3" t="s">
         <v>566</v>
       </c>
-      <c r="Q120" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S120" s="3" t="s">
-        <v>311</v>
+        <v>266</v>
       </c>
       <c r="T120" s="4">
         <v>1</v>
       </c>
       <c r="W120" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X120" s="4">
         <v>0</v>
       </c>
       <c r="Y120" s="4">
         <v>0</v>
       </c>
       <c r="Z120" s="6">
-        <v>3.434E-3</v>
+        <v>9.7900000000000005E-4</v>
       </c>
     </row>
     <row r="121" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="B121" s="3" t="s">
         <v>568</v>
       </c>
-      <c r="B121" s="3" t="s">
+      <c r="C121" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D121" s="4">
+        <v>103137</v>
+      </c>
+      <c r="E121" s="5">
+        <v>3.708113</v>
+      </c>
+      <c r="F121" s="4">
+        <v>382443.65048100002</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J121" s="5">
+        <v>2.7349999999999999</v>
+      </c>
+      <c r="K121" s="5">
+        <v>0.73757191326154303</v>
+      </c>
+      <c r="L121" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M121" s="4">
+        <v>282079.69500000001</v>
+      </c>
+      <c r="N121" s="4">
+        <v>382443.65048100002</v>
+      </c>
+      <c r="O121" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="P121" s="3" t="s">
         <v>569</v>
       </c>
-      <c r="C121" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P121" s="3" t="s">
+      <c r="Q121" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R121" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="Q121" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S121" s="3" t="s">
-        <v>286</v>
+        <v>119</v>
       </c>
       <c r="T121" s="4">
         <v>1</v>
       </c>
       <c r="W121" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X121" s="4">
         <v>0</v>
       </c>
       <c r="Y121" s="4">
         <v>0</v>
       </c>
       <c r="Z121" s="6">
-        <v>9.2900000000000003E-4</v>
+        <v>2.7E-4</v>
       </c>
     </row>
     <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B122" s="3" t="s">
         <v>572</v>
       </c>
-      <c r="B122" s="3" t="s">
+      <c r="C122" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D122" s="4">
+        <v>278000</v>
+      </c>
+      <c r="E122" s="5">
+        <v>17.284707000000001</v>
+      </c>
+      <c r="F122" s="4">
+        <v>4805148.4188639298</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J122" s="5">
+        <v>135.5</v>
+      </c>
+      <c r="K122" s="5">
+        <v>7.8392999944105783</v>
+      </c>
+      <c r="L122" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M122" s="4">
+        <v>37668999.973141998</v>
+      </c>
+      <c r="N122" s="4">
+        <v>4805148.4188639298</v>
+      </c>
+      <c r="O122" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="P122" s="3" t="s">
         <v>573</v>
       </c>
-      <c r="C122" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P122" s="3" t="s">
+      <c r="Q122" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R122" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="Q122" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S122" s="3" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="T122" s="4">
         <v>1</v>
       </c>
       <c r="W122" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X122" s="4">
         <v>0</v>
       </c>
       <c r="Y122" s="4">
         <v>0</v>
       </c>
       <c r="Z122" s="6">
-        <v>2.8600000000000001E-4</v>
+        <v>3.4030000000000002E-3</v>
       </c>
     </row>
     <row r="123" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="B123" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="B123" s="3" t="s">
+      <c r="C123" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D123" s="4">
+        <v>135546</v>
+      </c>
+      <c r="E123" s="5">
+        <v>9.6389429999999994</v>
+      </c>
+      <c r="F123" s="4">
+        <v>1306520.100105</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J123" s="5">
+        <v>13.45</v>
+      </c>
+      <c r="K123" s="5">
+        <v>1.3953812879369287</v>
+      </c>
+      <c r="L123" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="M123" s="4">
+        <v>1823093.7</v>
+      </c>
+      <c r="N123" s="4">
+        <v>1306520.100105</v>
+      </c>
+      <c r="O123" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="P123" s="3" t="s">
         <v>577</v>
       </c>
-      <c r="C123" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P123" s="3" t="s">
+      <c r="Q123" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R123" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="Q123" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S123" s="3" t="s">
-        <v>286</v>
+        <v>303</v>
       </c>
       <c r="T123" s="4">
         <v>1</v>
       </c>
       <c r="W123" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X123" s="4">
         <v>0</v>
       </c>
       <c r="Y123" s="4">
         <v>0</v>
       </c>
       <c r="Z123" s="6">
-        <v>8.7600000000000004E-4</v>
+        <v>9.2500000000000004E-4</v>
       </c>
     </row>
     <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="B124" s="3" t="s">
         <v>580</v>
       </c>
-      <c r="B124" s="3" t="s">
+      <c r="C124" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D124" s="4">
+        <v>202800</v>
+      </c>
+      <c r="E124" s="5">
+        <v>1.835623</v>
+      </c>
+      <c r="F124" s="4">
+        <v>372264.3603383</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J124" s="5">
+        <v>14.39</v>
+      </c>
+      <c r="K124" s="5">
+        <v>7.8392999944105783</v>
+      </c>
+      <c r="L124" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M124" s="4">
+        <v>2918291.9979190002</v>
+      </c>
+      <c r="N124" s="4">
+        <v>372264.3603383</v>
+      </c>
+      <c r="O124" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="P124" s="3" t="s">
         <v>581</v>
       </c>
-      <c r="C124" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P124" s="3" t="s">
+      <c r="Q124" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R124" s="3" t="s">
         <v>582</v>
       </c>
-      <c r="Q124" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S124" s="3" t="s">
-        <v>276</v>
+        <v>328</v>
       </c>
       <c r="T124" s="4">
         <v>1</v>
       </c>
       <c r="W124" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X124" s="4">
         <v>0</v>
       </c>
       <c r="Y124" s="4">
         <v>0</v>
       </c>
       <c r="Z124" s="6">
-        <v>6.0899999999999995E-4</v>
+        <v>2.63E-4</v>
       </c>
     </row>
     <row r="125" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="B125" s="3" t="s">
         <v>584</v>
       </c>
-      <c r="B125" s="3" t="s">
+      <c r="C125" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D125" s="4">
+        <v>111455</v>
+      </c>
+      <c r="E125" s="5">
+        <v>4.6438920000000001</v>
+      </c>
+      <c r="F125" s="4">
+        <v>517584.98285999999</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J125" s="5">
+        <v>6.48</v>
+      </c>
+      <c r="K125" s="5">
+        <v>1.3953812879369287</v>
+      </c>
+      <c r="L125" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="M125" s="4">
+        <v>722228.4</v>
+      </c>
+      <c r="N125" s="4">
+        <v>517584.98285999999</v>
+      </c>
+      <c r="O125" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="P125" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="C125" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P125" s="3" t="s">
+      <c r="Q125" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="R125" s="3" t="s">
         <v>586</v>
       </c>
-      <c r="Q125" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S125" s="3" t="s">
-        <v>256</v>
+        <v>303</v>
       </c>
       <c r="T125" s="4">
         <v>1</v>
       </c>
       <c r="W125" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X125" s="4">
         <v>0</v>
       </c>
       <c r="Y125" s="4">
         <v>0</v>
       </c>
       <c r="Z125" s="6">
-        <v>3.9800000000000002E-4</v>
+        <v>3.6600000000000001E-4</v>
       </c>
     </row>
     <row r="126" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="B126" s="3" t="s">
         <v>588</v>
       </c>
-      <c r="B126" s="3" t="s">
+      <c r="C126" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D126" s="4">
+        <v>29118</v>
+      </c>
+      <c r="E126" s="5">
+        <v>27.690299</v>
+      </c>
+      <c r="F126" s="4">
+        <v>806285.70712922001</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J126" s="5">
+        <v>4422</v>
+      </c>
+      <c r="K126" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L126" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M126" s="4">
+        <v>128759730.551429</v>
+      </c>
+      <c r="N126" s="4">
+        <v>806285.70712922001</v>
+      </c>
+      <c r="O126" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="P126" s="3" t="s">
         <v>589</v>
       </c>
-      <c r="C126" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P126" s="3" t="s">
+      <c r="Q126" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R126" s="3" t="s">
         <v>590</v>
       </c>
-      <c r="Q126" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S126" s="3" t="s">
-        <v>517</v>
+        <v>298</v>
       </c>
       <c r="T126" s="4">
         <v>1</v>
       </c>
       <c r="W126" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X126" s="4">
         <v>0</v>
       </c>
       <c r="Y126" s="4">
         <v>0</v>
       </c>
       <c r="Z126" s="6">
-        <v>1.3269E-2</v>
+        <v>5.71E-4</v>
       </c>
     </row>
     <row r="127" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="B127" s="3" t="s">
         <v>592</v>
       </c>
-      <c r="B127" s="3" t="s">
+      <c r="C127" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D127" s="4">
+        <v>66604</v>
+      </c>
+      <c r="E127" s="5">
+        <v>8.1079679999999996</v>
+      </c>
+      <c r="F127" s="4">
+        <v>540023.10067199997</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J127" s="5">
+        <v>6.98</v>
+      </c>
+      <c r="K127" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L127" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="M127" s="4">
+        <v>464895.92</v>
+      </c>
+      <c r="N127" s="4">
+        <v>540023.10067199997</v>
+      </c>
+      <c r="O127" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="P127" s="3" t="s">
         <v>593</v>
       </c>
-      <c r="C127" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P127" s="3" t="s">
+      <c r="Q127" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="R127" s="3" t="s">
         <v>594</v>
       </c>
-      <c r="Q127" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S127" s="3" t="s">
-        <v>181</v>
+        <v>278</v>
       </c>
       <c r="T127" s="4">
         <v>1</v>
       </c>
       <c r="W127" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X127" s="4">
         <v>0</v>
       </c>
       <c r="Y127" s="4">
         <v>0</v>
       </c>
       <c r="Z127" s="6">
-        <v>5.5999999999999999E-3</v>
+        <v>3.8200000000000002E-4</v>
       </c>
     </row>
     <row r="128" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="B128" s="3" t="s">
         <v>596</v>
       </c>
-      <c r="B128" s="3" t="s">
+      <c r="C128" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D128" s="4">
+        <v>875000</v>
+      </c>
+      <c r="E128" s="5">
+        <v>24.780847999999999</v>
+      </c>
+      <c r="F128" s="4">
+        <v>21683242.2658123</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="J128" s="5">
+        <v>31.52</v>
+      </c>
+      <c r="K128" s="5">
+        <v>1.2719499933368899</v>
+      </c>
+      <c r="L128" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="M128" s="4">
+        <v>27579999.855521999</v>
+      </c>
+      <c r="N128" s="4">
+        <v>21683242.2658123</v>
+      </c>
+      <c r="O128" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="P128" s="3" t="s">
         <v>597</v>
       </c>
-      <c r="C128" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P128" s="3" t="s">
+      <c r="Q128" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R128" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="Q128" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S128" s="3" t="s">
-        <v>276</v>
+        <v>523</v>
       </c>
       <c r="T128" s="4">
         <v>1</v>
       </c>
       <c r="W128" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X128" s="4">
         <v>0</v>
       </c>
       <c r="Y128" s="4">
         <v>0</v>
       </c>
       <c r="Z128" s="6">
-        <v>1.3306E-2</v>
+        <v>1.5358999999999999E-2</v>
       </c>
     </row>
     <row r="129" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="B129" s="3" t="s">
         <v>600</v>
       </c>
-      <c r="B129" s="3" t="s">
+      <c r="C129" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D129" s="4">
+        <v>46561</v>
+      </c>
+      <c r="E129" s="5">
+        <v>189.45696000000001</v>
+      </c>
+      <c r="F129" s="4">
+        <v>8821305.5145599898</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J129" s="5">
+        <v>163.1</v>
+      </c>
+      <c r="K129" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L129" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="M129" s="4">
+        <v>7594099.0999990003</v>
+      </c>
+      <c r="N129" s="4">
+        <v>8821305.5145599898</v>
+      </c>
+      <c r="O129" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="P129" s="3" t="s">
         <v>601</v>
       </c>
-      <c r="C129" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P129" s="3" t="s">
+      <c r="Q129" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="R129" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="Q129" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S129" s="3" t="s">
-        <v>545</v>
+        <v>199</v>
       </c>
       <c r="T129" s="4">
         <v>1</v>
       </c>
       <c r="W129" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X129" s="4">
         <v>0</v>
       </c>
       <c r="Y129" s="4">
         <v>0</v>
       </c>
       <c r="Z129" s="6">
-        <v>2.2780000000000001E-3</v>
+        <v>6.2480000000000001E-3</v>
       </c>
     </row>
     <row r="130" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="B130" s="3" t="s">
         <v>604</v>
       </c>
-      <c r="B130" s="3" t="s">
+      <c r="C130" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D130" s="4">
+        <v>648900</v>
+      </c>
+      <c r="E130" s="5">
+        <v>24.778497000000002</v>
+      </c>
+      <c r="F130" s="4">
+        <v>16078758.2579291</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J130" s="5">
+        <v>3957</v>
+      </c>
+      <c r="K130" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L130" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M130" s="4">
+        <v>2567695994.8401198</v>
+      </c>
+      <c r="N130" s="4">
+        <v>16078758.2579291</v>
+      </c>
+      <c r="O130" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="P130" s="3" t="s">
         <v>605</v>
       </c>
-      <c r="C130" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P130" s="3" t="s">
+      <c r="Q130" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="R130" s="3" t="s">
         <v>606</v>
       </c>
-      <c r="Q130" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S130" s="3" t="s">
-        <v>181</v>
+        <v>298</v>
       </c>
       <c r="T130" s="4">
         <v>1</v>
       </c>
       <c r="W130" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X130" s="4">
         <v>0</v>
       </c>
       <c r="Y130" s="4">
         <v>0</v>
       </c>
       <c r="Z130" s="6">
-        <v>4.4600000000000004E-3</v>
+        <v>1.1389E-2</v>
       </c>
     </row>
     <row r="131" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="B131" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="B131" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C131" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D131" s="4">
-        <v>114582</v>
+        <v>28819</v>
       </c>
       <c r="E131" s="5">
-        <v>37.208787000000001</v>
+        <v>126.6144</v>
       </c>
       <c r="F131" s="4">
-        <v>4263457.2320339996</v>
+        <v>3648900.3936000001</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H131" s="3" t="s">
         <v>195</v>
       </c>
       <c r="I131" s="3" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J131" s="5">
-        <v>32.340000000000003</v>
+        <v>109</v>
       </c>
       <c r="K131" s="5">
-        <v>0.86914953717787147</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L131" s="3" t="s">
         <v>196</v>
       </c>
       <c r="M131" s="4">
-        <v>3705581.88</v>
+        <v>3141271</v>
       </c>
       <c r="N131" s="4">
-        <v>4263457.2320339996</v>
+        <v>3648900.3936000001</v>
       </c>
       <c r="O131" s="3" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="P131" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="Q131" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R131" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="Q131" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S131" s="3" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="T131" s="4">
         <v>1</v>
       </c>
       <c r="W131" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X131" s="4">
         <v>0</v>
       </c>
       <c r="Y131" s="4">
         <v>0</v>
       </c>
       <c r="Z131" s="6">
-        <v>3.1289999999999998E-3</v>
+        <v>2.5839999999999999E-3</v>
       </c>
     </row>
     <row r="132" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="B132" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="B132" s="3" t="s">
+      <c r="C132" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D132" s="4">
+        <v>48798</v>
+      </c>
+      <c r="E132" s="5">
+        <v>40.748927999999999</v>
+      </c>
+      <c r="F132" s="4">
+        <v>1988466.188544</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J132" s="5">
+        <v>35.08</v>
+      </c>
+      <c r="K132" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L132" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="M132" s="4">
+        <v>1711833.84</v>
+      </c>
+      <c r="N132" s="4">
+        <v>1988466.188544</v>
+      </c>
+      <c r="O132" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="P132" s="3" t="s">
         <v>613</v>
       </c>
-      <c r="C132" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P132" s="3" t="s">
+      <c r="Q132" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="R132" s="3" t="s">
         <v>614</v>
       </c>
-      <c r="Q132" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S132" s="3" t="s">
-        <v>181</v>
+        <v>222</v>
       </c>
       <c r="T132" s="4">
         <v>1</v>
       </c>
       <c r="W132" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X132" s="4">
         <v>0</v>
       </c>
       <c r="Y132" s="4">
         <v>0</v>
       </c>
       <c r="Z132" s="6">
-        <v>7.0910000000000001E-3</v>
+        <v>1.408E-3</v>
       </c>
     </row>
     <row r="133" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="B133" s="3" t="s">
         <v>616</v>
       </c>
-      <c r="B133" s="3" t="s">
+      <c r="C133" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D133" s="4">
+        <v>175952</v>
+      </c>
+      <c r="E133" s="5">
+        <v>87.735647999999998</v>
+      </c>
+      <c r="F133" s="4">
+        <v>15437262.7368959</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J133" s="5">
+        <v>75.53</v>
+      </c>
+      <c r="K133" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L133" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="M133" s="4">
+        <v>13289654.559999</v>
+      </c>
+      <c r="N133" s="4">
+        <v>15437262.7368959</v>
+      </c>
+      <c r="O133" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="P133" s="3" t="s">
         <v>617</v>
       </c>
-      <c r="C133" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P133" s="3" t="s">
+      <c r="Q133" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="R133" s="3" t="s">
         <v>618</v>
       </c>
-      <c r="Q133" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S133" s="3" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="T133" s="4">
         <v>1</v>
       </c>
       <c r="W133" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X133" s="4">
         <v>0</v>
       </c>
       <c r="Y133" s="4">
         <v>0</v>
       </c>
       <c r="Z133" s="6">
-        <v>7.8299999999999995E-4</v>
+        <v>1.0935E-2</v>
       </c>
     </row>
     <row r="134" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="B134" s="3" t="s">
         <v>620</v>
       </c>
-      <c r="B134" s="3" t="s">
+      <c r="C134" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D134" s="4">
+        <v>25959</v>
+      </c>
+      <c r="E134" s="5">
+        <v>44.837760000000003</v>
+      </c>
+      <c r="F134" s="4">
+        <v>1163943.41184</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J134" s="5">
+        <v>38.6</v>
+      </c>
+      <c r="K134" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L134" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="M134" s="4">
+        <v>1002017.4</v>
+      </c>
+      <c r="N134" s="4">
+        <v>1163943.41184</v>
+      </c>
+      <c r="O134" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="P134" s="3" t="s">
         <v>621</v>
       </c>
-      <c r="C134" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P134" s="3" t="s">
+      <c r="Q134" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="R134" s="3" t="s">
         <v>622</v>
       </c>
-      <c r="Q134" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S134" s="3" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="T134" s="4">
         <v>1</v>
       </c>
       <c r="W134" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X134" s="4">
         <v>0</v>
       </c>
       <c r="Y134" s="4">
         <v>0</v>
       </c>
       <c r="Z134" s="6">
-        <v>1.8879999999999999E-3</v>
+        <v>8.2399999999999997E-4</v>
       </c>
     </row>
     <row r="135" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="B135" s="3" t="s">
         <v>624</v>
       </c>
-      <c r="B135" s="3" t="s">
+      <c r="C135" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D135" s="4">
+        <v>47932</v>
+      </c>
+      <c r="E135" s="5">
+        <v>98.273408000000003</v>
+      </c>
+      <c r="F135" s="4">
+        <v>4710440.9926356804</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J135" s="5">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="K135" s="5">
+        <v>0.80795000179162912</v>
+      </c>
+      <c r="L135" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="M135" s="4">
+        <v>3805800.808439</v>
+      </c>
+      <c r="N135" s="4">
+        <v>4710440.9926356804</v>
+      </c>
+      <c r="O135" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="P135" s="3" t="s">
         <v>625</v>
       </c>
-      <c r="C135" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P135" s="3" t="s">
+      <c r="Q135" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="R135" s="3" t="s">
         <v>626</v>
       </c>
-      <c r="Q135" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S135" s="3" t="s">
-        <v>188</v>
+        <v>238</v>
       </c>
       <c r="T135" s="4">
         <v>1</v>
       </c>
       <c r="W135" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X135" s="4">
         <v>0</v>
       </c>
       <c r="Y135" s="4">
         <v>0</v>
       </c>
       <c r="Z135" s="6">
-        <v>6.5799999999999995E-4</v>
+        <v>3.336E-3</v>
       </c>
     </row>
     <row r="136" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="B136" s="3" t="s">
         <v>628</v>
       </c>
-      <c r="B136" s="3" t="s">
+      <c r="C136" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D136" s="4">
+        <v>24046</v>
+      </c>
+      <c r="E136" s="5">
+        <v>37.229280000000003</v>
+      </c>
+      <c r="F136" s="4">
+        <v>895215.26688000001</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J136" s="5">
+        <v>32.049999999999997</v>
+      </c>
+      <c r="K136" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L136" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="M136" s="4">
+        <v>770674.3</v>
+      </c>
+      <c r="N136" s="4">
+        <v>895215.26688000001</v>
+      </c>
+      <c r="O136" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="P136" s="3" t="s">
         <v>629</v>
       </c>
-      <c r="C136" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P136" s="3" t="s">
+      <c r="Q136" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="R136" s="3" t="s">
         <v>630</v>
       </c>
-      <c r="Q136" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S136" s="3" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T136" s="4">
         <v>1</v>
       </c>
       <c r="W136" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X136" s="4">
         <v>0</v>
       </c>
       <c r="Y136" s="4">
         <v>0</v>
       </c>
       <c r="Z136" s="6">
-        <v>7.9080000000000001E-3</v>
+        <v>6.3400000000000001E-4</v>
       </c>
     </row>
     <row r="137" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="B137" s="3" t="s">
         <v>632</v>
       </c>
-      <c r="B137" s="3" t="s">
+      <c r="C137" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D137" s="4">
+        <v>2112101</v>
+      </c>
+      <c r="E137" s="5">
+        <v>5.1923519999999996</v>
+      </c>
+      <c r="F137" s="4">
+        <v>10966771.8515519</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J137" s="5">
+        <v>4.47</v>
+      </c>
+      <c r="K137" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L137" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="M137" s="4">
+        <v>9441091.4699990004</v>
+      </c>
+      <c r="N137" s="4">
+        <v>10966771.8515519</v>
+      </c>
+      <c r="O137" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="P137" s="3" t="s">
         <v>633</v>
       </c>
-      <c r="C137" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P137" s="3" t="s">
+      <c r="Q137" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R137" s="3" t="s">
         <v>634</v>
       </c>
-      <c r="Q137" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S137" s="3" t="s">
-        <v>545</v>
+        <v>233</v>
       </c>
       <c r="T137" s="4">
         <v>1</v>
       </c>
       <c r="W137" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X137" s="4">
         <v>0</v>
       </c>
       <c r="Y137" s="4">
         <v>0</v>
       </c>
       <c r="Z137" s="6">
-        <v>4.1679999999999998E-3</v>
+        <v>7.7679999999999997E-3</v>
       </c>
     </row>
     <row r="138" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="B138" s="3" t="s">
         <v>636</v>
       </c>
-      <c r="B138" s="3" t="s">
+      <c r="C138" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D138" s="4">
+        <v>511055</v>
+      </c>
+      <c r="E138" s="5">
+        <v>10.208993</v>
+      </c>
+      <c r="F138" s="4">
+        <v>5217356.8655343503</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="J138" s="5">
+        <v>95.45</v>
+      </c>
+      <c r="K138" s="5">
+        <v>9.3495997670079749</v>
+      </c>
+      <c r="L138" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="M138" s="4">
+        <v>48780198.534396999</v>
+      </c>
+      <c r="N138" s="4">
+        <v>5217356.8655343503</v>
+      </c>
+      <c r="O138" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="P138" s="3" t="s">
         <v>637</v>
       </c>
-      <c r="C138" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P138" s="3" t="s">
+      <c r="Q138" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="R138" s="3" t="s">
         <v>638</v>
       </c>
-      <c r="Q138" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S138" s="3" t="s">
-        <v>640</v>
+        <v>552</v>
       </c>
       <c r="T138" s="4">
         <v>1</v>
       </c>
       <c r="W138" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X138" s="4">
         <v>0</v>
       </c>
       <c r="Y138" s="4">
         <v>0</v>
       </c>
       <c r="Z138" s="6">
-        <v>8.6300000000000005E-4</v>
+        <v>3.6949999999999999E-3</v>
       </c>
     </row>
     <row r="139" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D139" s="4">
+        <v>20443</v>
+      </c>
+      <c r="E139" s="5">
+        <v>56.680120000000002</v>
+      </c>
+      <c r="F139" s="4">
+        <v>1158711.68747197</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J139" s="5">
+        <v>543.5</v>
+      </c>
+      <c r="K139" s="5">
+        <v>9.58889988948793</v>
+      </c>
+      <c r="L139" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="M139" s="4">
+        <v>11110770.371948</v>
+      </c>
+      <c r="N139" s="4">
+        <v>1158711.68747197</v>
+      </c>
+      <c r="O139" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="P139" s="3" t="s">
         <v>641</v>
       </c>
-      <c r="B139" s="3" t="s">
+      <c r="Q139" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R139" s="3" t="s">
         <v>642</v>
       </c>
-      <c r="C139" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P139" s="3" t="s">
+      <c r="S139" s="3" t="s">
         <v>643</v>
       </c>
-      <c r="Q139" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T139" s="4">
         <v>1</v>
       </c>
       <c r="W139" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X139" s="4">
         <v>0</v>
       </c>
       <c r="Y139" s="4">
         <v>0</v>
       </c>
       <c r="Z139" s="6">
-        <v>2.63E-4</v>
+        <v>8.1999999999999998E-4</v>
       </c>
     </row>
     <row r="140" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="B140" s="3" t="s">
         <v>645</v>
       </c>
-      <c r="B140" s="3" t="s">
+      <c r="C140" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D140" s="4">
+        <v>40475</v>
+      </c>
+      <c r="E140" s="5">
+        <v>56.106541</v>
+      </c>
+      <c r="F140" s="4">
+        <v>2270912.2005652399</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J140" s="5">
+        <v>538</v>
+      </c>
+      <c r="K140" s="5">
+        <v>9.58889988948793</v>
+      </c>
+      <c r="L140" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="M140" s="4">
+        <v>21775549.749035999</v>
+      </c>
+      <c r="N140" s="4">
+        <v>2270912.2005652399</v>
+      </c>
+      <c r="O140" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="P140" s="3" t="s">
         <v>646</v>
       </c>
-      <c r="C140" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P140" s="3" t="s">
+      <c r="Q140" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R140" s="3" t="s">
         <v>647</v>
       </c>
-      <c r="Q140" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S140" s="3" t="s">
-        <v>517</v>
+        <v>643</v>
       </c>
       <c r="T140" s="4">
         <v>1</v>
       </c>
       <c r="W140" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X140" s="4">
         <v>0</v>
       </c>
       <c r="Y140" s="4">
         <v>0</v>
       </c>
       <c r="Z140" s="6">
-        <v>1.1587999999999999E-2</v>
+        <v>1.6080000000000001E-3</v>
       </c>
     </row>
     <row r="141" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="B141" s="3" t="s">
         <v>649</v>
       </c>
-      <c r="B141" s="3" t="s">
+      <c r="C141" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D141" s="4">
+        <v>5171022</v>
+      </c>
+      <c r="E141" s="5">
+        <v>3.8051810000000001</v>
+      </c>
+      <c r="F141" s="4">
+        <v>19676674.774951801</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="J141" s="5">
+        <v>4.84</v>
+      </c>
+      <c r="K141" s="5">
+        <v>1.2719499933368899</v>
+      </c>
+      <c r="L141" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="M141" s="4">
+        <v>25027746.348892</v>
+      </c>
+      <c r="N141" s="4">
+        <v>19676674.774951801</v>
+      </c>
+      <c r="O141" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="P141" s="3" t="s">
         <v>650</v>
       </c>
-      <c r="C141" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P141" s="3" t="s">
+      <c r="Q141" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R141" s="3" t="s">
         <v>651</v>
       </c>
-      <c r="Q141" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S141" s="3" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="T141" s="4">
         <v>1</v>
       </c>
       <c r="W141" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X141" s="4">
         <v>0</v>
       </c>
       <c r="Y141" s="4">
         <v>0</v>
       </c>
       <c r="Z141" s="6">
-        <v>6.8999999999999997E-5</v>
+        <v>1.3938000000000001E-2</v>
       </c>
     </row>
     <row r="142" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A142" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="B142" s="3" t="s">
         <v>653</v>
       </c>
-      <c r="B142" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C142" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D142" s="4">
         <v>488845</v>
       </c>
       <c r="E142" s="5">
-        <v>0.38461499999999998</v>
+        <v>0.387488</v>
       </c>
       <c r="F142" s="4">
-        <v>188017.29077075</v>
+        <v>189421.3953758</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H142" s="3" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="I142" s="3" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="J142" s="5">
         <v>0.2858</v>
       </c>
       <c r="K142" s="5">
-        <v>0.74308006687720607</v>
+        <v>0.73757191326154303</v>
       </c>
       <c r="L142" s="3" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="M142" s="4">
         <v>139711.90100000001</v>
       </c>
       <c r="N142" s="4">
-        <v>188017.29077075</v>
+        <v>189421.3953758</v>
       </c>
       <c r="O142" s="3" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="P142" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="Q142" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="R142" s="3" t="s">
         <v>655</v>
       </c>
-      <c r="Q142" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S142" s="3" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="T142" s="4">
         <v>1</v>
       </c>
       <c r="W142" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X142" s="4">
         <v>0</v>
       </c>
       <c r="Y142" s="4">
         <v>0</v>
       </c>
       <c r="Z142" s="6">
-        <v>1.37E-4</v>
+        <v>1.34E-4</v>
       </c>
     </row>
     <row r="143" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="B143" s="3" t="s">
         <v>657</v>
       </c>
-      <c r="B143" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C143" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D143" s="4">
         <v>231696</v>
       </c>
       <c r="E143" s="5">
-        <v>38.542279999999998</v>
+        <v>38.342024000000002</v>
       </c>
       <c r="F143" s="4">
-        <v>8930092.1068799999</v>
+        <v>8883693.592704</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H143" s="3" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="I143" s="3" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="J143" s="5">
-        <v>28.64</v>
+        <v>28.28</v>
       </c>
       <c r="K143" s="5">
-        <v>0.74308006687720607</v>
+        <v>0.73757191326154303</v>
       </c>
       <c r="L143" s="3" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="M143" s="4">
-        <v>6635773.4400000004</v>
+        <v>6552362.8799999999</v>
       </c>
       <c r="N143" s="4">
-        <v>8930092.1068799999</v>
+        <v>8883693.592704</v>
       </c>
       <c r="O143" s="3" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="P143" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="Q143" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R143" s="3" t="s">
         <v>659</v>
       </c>
-      <c r="Q143" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S143" s="3" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="T143" s="4">
         <v>1</v>
       </c>
       <c r="W143" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X143" s="4">
         <v>0</v>
       </c>
       <c r="Y143" s="4">
         <v>0</v>
       </c>
       <c r="Z143" s="6">
-        <v>6.5539999999999999E-3</v>
+        <v>6.2919999999999998E-3</v>
       </c>
     </row>
     <row r="144" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A144" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="B144" s="3" t="s">
         <v>661</v>
       </c>
-      <c r="B144" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D144" s="4">
         <v>156820</v>
       </c>
       <c r="E144" s="5">
-        <v>3.9751500000000002</v>
+        <v>4.0714079999999999</v>
       </c>
       <c r="F144" s="4">
-        <v>623383.06220499997</v>
+        <v>638478.20256000001</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H144" s="3" t="s">
-        <v>259</v>
+        <v>281</v>
       </c>
       <c r="I144" s="3" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J144" s="5">
-        <v>3.4550000000000001</v>
+        <v>3.5049999999999999</v>
       </c>
       <c r="K144" s="5">
-        <v>0.86914953717787147</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L144" s="3" t="s">
-        <v>260</v>
+        <v>282</v>
       </c>
       <c r="M144" s="4">
-        <v>541813.1</v>
+        <v>549654.1</v>
       </c>
       <c r="N144" s="4">
-        <v>623383.06220499997</v>
+        <v>638478.20256000001</v>
       </c>
       <c r="O144" s="3" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="P144" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="Q144" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="R144" s="3" t="s">
         <v>663</v>
       </c>
-      <c r="Q144" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S144" s="3" t="s">
-        <v>263</v>
+        <v>285</v>
       </c>
       <c r="T144" s="4">
         <v>1</v>
       </c>
       <c r="W144" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X144" s="4">
         <v>0</v>
       </c>
       <c r="Y144" s="4">
         <v>0</v>
       </c>
       <c r="Z144" s="6">
-        <v>4.57E-4</v>
+        <v>4.5199999999999998E-4</v>
       </c>
     </row>
     <row r="145" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="B145" s="3" t="s">
         <v>665</v>
       </c>
-      <c r="B145" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C145" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D145" s="4">
         <v>381100</v>
       </c>
       <c r="E145" s="5">
-        <v>2.6405979999999998</v>
+        <v>3.5929090000000001</v>
       </c>
       <c r="F145" s="4">
-        <v>1006331.98317495</v>
+        <v>1369257.4393647599</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H145" s="3" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="I145" s="3" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="J145" s="5">
-        <v>3.39</v>
+        <v>4.57</v>
       </c>
       <c r="K145" s="5">
-        <v>1.2837999986982269</v>
+        <v>1.2719499933368899</v>
       </c>
       <c r="L145" s="3" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="M145" s="4">
-        <v>1291928.998689</v>
+        <v>1741626.9908759999</v>
       </c>
       <c r="N145" s="4">
-        <v>1006331.98317495</v>
+        <v>1369257.4393647599</v>
       </c>
       <c r="O145" s="3" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="P145" s="3" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="Q145" s="3" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="R145" s="3" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="S145" s="3" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="T145" s="4">
         <v>1</v>
       </c>
       <c r="W145" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X145" s="4">
         <v>0</v>
       </c>
       <c r="Y145" s="4">
         <v>0</v>
       </c>
       <c r="Z145" s="6">
-        <v>7.3800000000000005E-4</v>
+        <v>9.6900000000000003E-4</v>
       </c>
     </row>
     <row r="146" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A146" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="B146" s="3" t="s">
         <v>668</v>
       </c>
-      <c r="B146" s="3" t="s">
+      <c r="C146" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D146" s="4">
+        <v>286187</v>
+      </c>
+      <c r="E146" s="5">
+        <v>17.391119</v>
+      </c>
+      <c r="F146" s="4">
+        <v>4977111.9834003597</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="J146" s="5">
+        <v>162.6</v>
+      </c>
+      <c r="K146" s="5">
+        <v>9.3495997670079749</v>
+      </c>
+      <c r="L146" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="M146" s="4">
+        <v>46534005.040371999</v>
+      </c>
+      <c r="N146" s="4">
+        <v>4977111.9834003597</v>
+      </c>
+      <c r="O146" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="P146" s="3" t="s">
         <v>669</v>
       </c>
-      <c r="C146" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P146" s="3" t="s">
+      <c r="Q146" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R146" s="3" t="s">
         <v>670</v>
       </c>
-      <c r="Q146" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S146" s="3" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="T146" s="4">
         <v>1</v>
       </c>
       <c r="W146" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X146" s="4">
         <v>0</v>
       </c>
       <c r="Y146" s="4">
         <v>0</v>
       </c>
       <c r="Z146" s="6">
-        <v>3.673E-3</v>
+        <v>3.5249999999999999E-3</v>
       </c>
     </row>
     <row r="147" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="B147" s="3" t="s">
         <v>672</v>
       </c>
-      <c r="B147" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C147" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D147" s="4">
         <v>80300</v>
       </c>
       <c r="E147" s="5">
-        <v>17.307624000000001</v>
+        <v>20.572748000000001</v>
       </c>
       <c r="F147" s="4">
-        <v>1389802.1884021801</v>
+        <v>1651991.6324028</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H147" s="3" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="I147" s="3" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="J147" s="5">
-        <v>24.28</v>
+        <v>28.52</v>
       </c>
       <c r="K147" s="5">
-        <v>1.4028499935728427</v>
+        <v>1.3862999929063029</v>
       </c>
       <c r="L147" s="3" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="M147" s="4">
-        <v>1949683.991067</v>
+        <v>2290155.9882809999</v>
       </c>
       <c r="N147" s="4">
-        <v>1389802.1884021801</v>
+        <v>1651991.6324028</v>
       </c>
       <c r="O147" s="3" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="P147" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="Q147" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="R147" s="3" t="s">
         <v>674</v>
       </c>
-      <c r="Q147" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R147" s="3" t="s">
+      <c r="S147" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="T147" s="4">
+        <v>1</v>
+      </c>
+      <c r="W147" s="3" t="s">
         <v>675</v>
       </c>
-      <c r="S147" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X147" s="4">
         <v>0</v>
       </c>
       <c r="Y147" s="4">
         <v>0</v>
       </c>
       <c r="Z147" s="6">
-        <v>1.0200000000000001E-3</v>
+        <v>1.17E-3</v>
       </c>
     </row>
     <row r="148" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="B148" s="3" t="s">
         <v>677</v>
       </c>
-      <c r="B148" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C148" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D148" s="4">
         <v>1206000</v>
       </c>
       <c r="E148" s="5">
-        <v>5.0346869999999999</v>
+        <v>6.0898289999999999</v>
       </c>
       <c r="F148" s="4">
-        <v>6071832.2791267103</v>
+        <v>7344334.3155638902</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H148" s="3" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="I148" s="3" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="J148" s="5">
-        <v>39.479999999999997</v>
+        <v>47.74</v>
       </c>
       <c r="K148" s="5">
-        <v>7.8416003012429165</v>
+        <v>7.8392999944105783</v>
       </c>
       <c r="L148" s="3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M148" s="4">
-        <v>47612881.829095997</v>
+        <v>57574439.958949</v>
       </c>
       <c r="N148" s="4">
-        <v>6071832.2791267103</v>
+        <v>7344334.3155638902</v>
       </c>
       <c r="O148" s="3" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="P148" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="Q148" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R148" s="3" t="s">
         <v>679</v>
       </c>
-      <c r="Q148" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S148" s="3" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="T148" s="4">
         <v>1</v>
       </c>
       <c r="W148" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X148" s="4">
         <v>0</v>
       </c>
       <c r="Y148" s="4">
         <v>0</v>
       </c>
       <c r="Z148" s="6">
-        <v>4.4559999999999999E-3</v>
+        <v>5.202E-3</v>
       </c>
     </row>
     <row r="149" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="B149" s="3" t="s">
         <v>681</v>
       </c>
-      <c r="B149" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C149" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D149" s="4">
         <v>377000</v>
       </c>
       <c r="E149" s="5">
-        <v>2.6016509999999999</v>
+        <v>2.5315460000000001</v>
       </c>
       <c r="F149" s="4">
-        <v>980822.55803085002</v>
+        <v>954392.86135460995</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H149" s="3" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="I149" s="3" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="J149" s="5">
-        <v>3.34</v>
+        <v>3.22</v>
       </c>
       <c r="K149" s="5">
-        <v>1.2837999986982269</v>
+        <v>1.2719499933368899</v>
       </c>
       <c r="L149" s="3" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="M149" s="4">
-        <v>1259179.9987230001</v>
+        <v>1213939.99364</v>
       </c>
       <c r="N149" s="4">
-        <v>980822.55803085002</v>
+        <v>954392.86135460995</v>
       </c>
       <c r="O149" s="3" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="P149" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="Q149" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="R149" s="3" t="s">
         <v>683</v>
       </c>
-      <c r="Q149" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S149" s="3" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="T149" s="4">
         <v>1</v>
       </c>
       <c r="W149" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X149" s="4">
         <v>0</v>
       </c>
       <c r="Y149" s="4">
         <v>0</v>
       </c>
       <c r="Z149" s="6">
-        <v>7.1900000000000002E-4</v>
+        <v>6.7599999999999995E-4</v>
       </c>
     </row>
     <row r="150" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="B150" s="3" t="s">
         <v>685</v>
       </c>
-      <c r="B150" s="3" t="s">
+      <c r="C150" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D150" s="4">
+        <v>9100</v>
+      </c>
+      <c r="E150" s="5">
+        <v>81.564453</v>
+      </c>
+      <c r="F150" s="4">
+        <v>742236.52453741</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J150" s="5">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="K150" s="5">
+        <v>0.80795000179162912</v>
+      </c>
+      <c r="L150" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="M150" s="4">
+        <v>599690.00132899999</v>
+      </c>
+      <c r="N150" s="4">
+        <v>742236.52453741</v>
+      </c>
+      <c r="O150" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="P150" s="3" t="s">
         <v>686</v>
       </c>
-      <c r="C150" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P150" s="3" t="s">
+      <c r="Q150" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R150" s="3" t="s">
         <v>687</v>
       </c>
-      <c r="Q150" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S150" s="3" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="T150" s="4">
         <v>1</v>
       </c>
       <c r="W150" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X150" s="4">
         <v>0</v>
       </c>
       <c r="Y150" s="4">
         <v>0</v>
       </c>
       <c r="Z150" s="6">
-        <v>2.2397E-2</v>
+        <v>5.2499999999999997E-4</v>
       </c>
     </row>
     <row r="151" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="B151" s="3" t="s">
         <v>689</v>
       </c>
-      <c r="B151" s="3" t="s">
+      <c r="C151" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D151" s="4">
+        <v>979833</v>
+      </c>
+      <c r="E151" s="5">
+        <v>32.780352000000001</v>
+      </c>
+      <c r="F151" s="4">
+        <v>32119270.641215902</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J151" s="5">
+        <v>28.22</v>
+      </c>
+      <c r="K151" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L151" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="M151" s="4">
+        <v>27650887.259999</v>
+      </c>
+      <c r="N151" s="4">
+        <v>32119270.641215902</v>
+      </c>
+      <c r="O151" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="P151" s="3" t="s">
         <v>690</v>
       </c>
-      <c r="C151" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P151" s="3" t="s">
+      <c r="Q151" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R151" s="3" t="s">
         <v>691</v>
       </c>
-      <c r="Q151" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S151" s="3" t="s">
-        <v>101</v>
+        <v>278</v>
       </c>
       <c r="T151" s="4">
         <v>1</v>
       </c>
       <c r="W151" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X151" s="4">
         <v>0</v>
       </c>
       <c r="Y151" s="4">
         <v>0</v>
       </c>
       <c r="Z151" s="6">
-        <v>4.0000000000000002E-4</v>
+        <v>2.2752000000000001E-2</v>
       </c>
     </row>
     <row r="152" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="B152" s="3" t="s">
         <v>693</v>
       </c>
-      <c r="B152" s="3" t="s">
+      <c r="C152" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D152" s="4">
+        <v>109244</v>
+      </c>
+      <c r="E152" s="5">
+        <v>5.2686390000000003</v>
+      </c>
+      <c r="F152" s="4">
+        <v>575567.17706719995</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J152" s="5">
+        <v>3.8860000000000001</v>
+      </c>
+      <c r="K152" s="5">
+        <v>0.73757191326154303</v>
+      </c>
+      <c r="L152" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M152" s="4">
+        <v>424522.18400000001</v>
+      </c>
+      <c r="N152" s="4">
+        <v>575567.17706719995</v>
+      </c>
+      <c r="O152" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="P152" s="3" t="s">
         <v>694</v>
       </c>
-      <c r="C152" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P152" s="3" t="s">
+      <c r="Q152" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R152" s="3" t="s">
         <v>695</v>
       </c>
-      <c r="Q152" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S152" s="3" t="s">
-        <v>244</v>
+        <v>119</v>
       </c>
       <c r="T152" s="4">
         <v>1</v>
       </c>
       <c r="W152" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X152" s="4">
         <v>0</v>
       </c>
       <c r="Y152" s="4">
         <v>0</v>
       </c>
       <c r="Z152" s="6">
-        <v>2.784E-3</v>
+        <v>4.0700000000000003E-4</v>
       </c>
     </row>
     <row r="153" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="B153" s="3" t="s">
         <v>697</v>
       </c>
-      <c r="B153" s="3" t="s">
+      <c r="C153" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D153" s="4">
+        <v>71934</v>
+      </c>
+      <c r="E153" s="5">
+        <v>87.700800000000001</v>
+      </c>
+      <c r="F153" s="4">
+        <v>6308669.3471999997</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J153" s="5">
+        <v>75.5</v>
+      </c>
+      <c r="K153" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L153" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="M153" s="4">
+        <v>5431017</v>
+      </c>
+      <c r="N153" s="4">
+        <v>6308669.3471999997</v>
+      </c>
+      <c r="O153" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="P153" s="3" t="s">
         <v>698</v>
       </c>
-      <c r="C153" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P153" s="3" t="s">
+      <c r="Q153" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R153" s="3" t="s">
         <v>699</v>
       </c>
-      <c r="Q153" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S153" s="3" t="s">
-        <v>181</v>
+        <v>266</v>
       </c>
       <c r="T153" s="4">
         <v>1</v>
       </c>
       <c r="W153" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X153" s="4">
         <v>0</v>
       </c>
       <c r="Y153" s="4">
         <v>0</v>
       </c>
       <c r="Z153" s="6">
-        <v>2.882E-3</v>
+        <v>4.4679999999999997E-3</v>
       </c>
     </row>
     <row r="154" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="B154" s="3" t="s">
         <v>701</v>
       </c>
-      <c r="B154" s="3" t="s">
+      <c r="C154" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D154" s="4">
+        <v>13847</v>
+      </c>
+      <c r="E154" s="5">
+        <v>61.960059999999999</v>
+      </c>
+      <c r="F154" s="4">
+        <v>857960.95082000003</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J154" s="5">
+        <v>45.7</v>
+      </c>
+      <c r="K154" s="5">
+        <v>0.73757191326154303</v>
+      </c>
+      <c r="L154" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M154" s="4">
+        <v>632807.9</v>
+      </c>
+      <c r="N154" s="4">
+        <v>857960.95082000003</v>
+      </c>
+      <c r="O154" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="P154" s="3" t="s">
         <v>702</v>
       </c>
-      <c r="C154" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P154" s="3" t="s">
+      <c r="Q154" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="R154" s="3" t="s">
         <v>703</v>
       </c>
-      <c r="Q154" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S154" s="3" t="s">
-        <v>188</v>
+        <v>119</v>
       </c>
       <c r="T154" s="4">
         <v>1</v>
       </c>
       <c r="W154" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X154" s="4">
         <v>0</v>
       </c>
       <c r="Y154" s="4">
         <v>0</v>
       </c>
       <c r="Z154" s="6">
-        <v>1.2819999999999999E-3</v>
+        <v>6.0700000000000001E-4</v>
       </c>
     </row>
     <row r="155" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="B155" s="3" t="s">
         <v>705</v>
       </c>
-      <c r="B155" s="3" t="s">
+      <c r="C155" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D155" s="4">
+        <v>41678</v>
+      </c>
+      <c r="E155" s="5">
+        <v>35.60304</v>
+      </c>
+      <c r="F155" s="4">
+        <v>1483863.5011199999</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J155" s="5">
+        <v>30.65</v>
+      </c>
+      <c r="K155" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L155" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="M155" s="4">
+        <v>1277430.7</v>
+      </c>
+      <c r="N155" s="4">
+        <v>1483863.5011199999</v>
+      </c>
+      <c r="O155" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="P155" s="3" t="s">
         <v>706</v>
       </c>
-      <c r="C155" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P155" s="3" t="s">
+      <c r="Q155" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="R155" s="3" t="s">
         <v>707</v>
       </c>
-      <c r="Q155" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S155" s="3" t="s">
-        <v>311</v>
+        <v>222</v>
       </c>
       <c r="T155" s="4">
         <v>1</v>
       </c>
       <c r="W155" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X155" s="4">
         <v>0</v>
       </c>
       <c r="Y155" s="4">
         <v>0</v>
       </c>
       <c r="Z155" s="6">
-        <v>2.92E-4</v>
+        <v>1.0510000000000001E-3</v>
       </c>
     </row>
     <row r="156" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="B156" s="3" t="s">
         <v>709</v>
       </c>
-      <c r="B156" s="3" t="s">
+      <c r="C156" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D156" s="4">
+        <v>101973</v>
+      </c>
+      <c r="E156" s="5">
+        <v>39.029760000000003</v>
+      </c>
+      <c r="F156" s="4">
+        <v>3979981.7164799999</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J156" s="5">
+        <v>33.6</v>
+      </c>
+      <c r="K156" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L156" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="M156" s="4">
+        <v>3426292.8</v>
+      </c>
+      <c r="N156" s="4">
+        <v>3979981.7164799999</v>
+      </c>
+      <c r="O156" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="P156" s="3" t="s">
         <v>710</v>
       </c>
-      <c r="C156" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P156" s="3" t="s">
+      <c r="Q156" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="R156" s="3" t="s">
         <v>711</v>
       </c>
-      <c r="Q156" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S156" s="3" t="s">
-        <v>545</v>
+        <v>199</v>
       </c>
       <c r="T156" s="4">
         <v>1</v>
       </c>
       <c r="W156" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X156" s="4">
         <v>0</v>
       </c>
       <c r="Y156" s="4">
         <v>0</v>
       </c>
       <c r="Z156" s="6">
-        <v>1.085E-3</v>
+        <v>2.8189999999999999E-3</v>
       </c>
     </row>
     <row r="157" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="B157" s="3" t="s">
         <v>713</v>
       </c>
-      <c r="B157" s="3" t="s">
+      <c r="C157" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D157" s="4">
+        <v>32664</v>
+      </c>
+      <c r="E157" s="5">
+        <v>87.991200000000006</v>
+      </c>
+      <c r="F157" s="4">
+        <v>2874144.5567999999</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J157" s="5">
+        <v>75.75</v>
+      </c>
+      <c r="K157" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L157" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="M157" s="4">
+        <v>2474298</v>
+      </c>
+      <c r="N157" s="4">
+        <v>2874144.5567999999</v>
+      </c>
+      <c r="O157" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="P157" s="3" t="s">
         <v>714</v>
       </c>
-      <c r="C157" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P157" s="3" t="s">
+      <c r="Q157" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R157" s="3" t="s">
         <v>715</v>
       </c>
-      <c r="Q157" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S157" s="3" t="s">
-        <v>311</v>
+        <v>210</v>
       </c>
       <c r="T157" s="4">
         <v>1</v>
       </c>
       <c r="W157" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X157" s="4">
         <v>0</v>
       </c>
       <c r="Y157" s="4">
         <v>0</v>
       </c>
       <c r="Z157" s="6">
-        <v>1.1E-4</v>
+        <v>2.0349999999999999E-3</v>
       </c>
     </row>
     <row r="158" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B158" s="3" t="s">
         <v>717</v>
       </c>
-      <c r="B158" s="3" t="s">
+      <c r="C158" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D158" s="4">
+        <v>936585</v>
+      </c>
+      <c r="E158" s="5">
+        <v>0.39034099999999999</v>
+      </c>
+      <c r="F158" s="4">
+        <v>365587.50143508002</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J158" s="5">
+        <v>3.06</v>
+      </c>
+      <c r="K158" s="5">
+        <v>7.8392999944105783</v>
+      </c>
+      <c r="L158" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M158" s="4">
+        <v>2865950.0979559999</v>
+      </c>
+      <c r="N158" s="4">
+        <v>365587.50143508002</v>
+      </c>
+      <c r="O158" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="P158" s="3" t="s">
         <v>718</v>
       </c>
-      <c r="C158" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P158" s="3" t="s">
+      <c r="Q158" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="R158" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="Q158" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S158" s="3" t="s">
-        <v>101</v>
+        <v>328</v>
       </c>
       <c r="T158" s="4">
         <v>1</v>
       </c>
       <c r="W158" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X158" s="4">
         <v>0</v>
       </c>
       <c r="Y158" s="4">
         <v>0</v>
       </c>
       <c r="Z158" s="6">
-        <v>2.5270000000000002E-3</v>
+        <v>2.5799999999999998E-4</v>
       </c>
     </row>
     <row r="159" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="B159" s="3" t="s">
         <v>721</v>
       </c>
-      <c r="B159" s="3" t="s">
+      <c r="C159" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D159" s="4">
+        <v>452486</v>
+      </c>
+      <c r="E159" s="5">
+        <v>3.514589</v>
+      </c>
+      <c r="F159" s="4">
+        <v>1590302.2546419101</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="J159" s="5">
+        <v>32.86</v>
+      </c>
+      <c r="K159" s="5">
+        <v>9.3495997670079749</v>
+      </c>
+      <c r="L159" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="M159" s="4">
+        <v>14868689.589472</v>
+      </c>
+      <c r="N159" s="4">
+        <v>1590302.2546419101</v>
+      </c>
+      <c r="O159" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="P159" s="3" t="s">
         <v>722</v>
       </c>
-      <c r="C159" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P159" s="3" t="s">
+      <c r="Q159" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="R159" s="3" t="s">
         <v>723</v>
       </c>
-      <c r="Q159" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S159" s="3" t="s">
-        <v>112</v>
+        <v>552</v>
       </c>
       <c r="T159" s="4">
         <v>1</v>
       </c>
       <c r="W159" s="3" t="s">
-        <v>725</v>
+        <v>34</v>
       </c>
       <c r="X159" s="4">
         <v>0</v>
       </c>
       <c r="Y159" s="4">
         <v>0</v>
       </c>
       <c r="Z159" s="6">
-        <v>1.127E-3</v>
+        <v>1.126E-3</v>
       </c>
     </row>
     <row r="160" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D160" s="4">
+        <v>197640</v>
+      </c>
+      <c r="E160" s="5">
+        <v>0.70733400000000002</v>
+      </c>
+      <c r="F160" s="4">
+        <v>139797.40538057999</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J160" s="5">
+        <v>5.5449999999999999</v>
+      </c>
+      <c r="K160" s="5">
+        <v>7.8392999944105783</v>
+      </c>
+      <c r="L160" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M160" s="4">
+        <v>1095913.7992179999</v>
+      </c>
+      <c r="N160" s="4">
+        <v>139797.40538057999</v>
+      </c>
+      <c r="O160" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="P160" s="3" t="s">
         <v>726</v>
       </c>
-      <c r="B160" s="3" t="s">
+      <c r="Q160" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R160" s="3" t="s">
         <v>727</v>
       </c>
-      <c r="C160" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S160" s="3" t="s">
-        <v>101</v>
+        <v>328</v>
       </c>
       <c r="T160" s="4">
         <v>1</v>
       </c>
       <c r="W160" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X160" s="4">
         <v>0</v>
       </c>
       <c r="Y160" s="4">
         <v>0</v>
       </c>
       <c r="Z160" s="6">
-        <v>2.8499999999999999E-4</v>
+        <v>9.8999999999999994E-5</v>
       </c>
     </row>
     <row r="161" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D161" s="4">
+        <v>1130043</v>
+      </c>
+      <c r="E161" s="5">
+        <v>4.1894220000000004</v>
+      </c>
+      <c r="F161" s="4">
+        <v>4734227.0051459996</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J161" s="5">
+        <v>3.09</v>
+      </c>
+      <c r="K161" s="5">
+        <v>0.73757191326154303</v>
+      </c>
+      <c r="L161" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M161" s="4">
+        <v>3491832.87</v>
+      </c>
+      <c r="N161" s="4">
+        <v>4734227.0051459996</v>
+      </c>
+      <c r="O161" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="P161" s="3" t="s">
         <v>730</v>
       </c>
-      <c r="B161" s="3" t="s">
+      <c r="Q161" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R161" s="3" t="s">
         <v>731</v>
       </c>
-      <c r="C161" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S161" s="3" t="s">
-        <v>311</v>
+        <v>119</v>
       </c>
       <c r="T161" s="4">
         <v>1</v>
       </c>
       <c r="W161" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X161" s="4">
         <v>0</v>
       </c>
       <c r="Y161" s="4">
         <v>0</v>
       </c>
       <c r="Z161" s="6">
-        <v>1.0144E-2</v>
+        <v>3.3530000000000001E-3</v>
       </c>
     </row>
     <row r="162" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D162" s="4">
+        <v>49060</v>
+      </c>
+      <c r="E162" s="5">
+        <v>8.2432639999999999</v>
+      </c>
+      <c r="F162" s="4">
+        <v>404414.53184000001</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J162" s="5">
+        <v>6.08</v>
+      </c>
+      <c r="K162" s="5">
+        <v>0.73757191326154303</v>
+      </c>
+      <c r="L162" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M162" s="4">
+        <v>298284.79999999999</v>
+      </c>
+      <c r="N162" s="4">
+        <v>404414.53184000001</v>
+      </c>
+      <c r="O162" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="P162" s="3" t="s">
         <v>734</v>
       </c>
-      <c r="B162" s="3" t="s">
+      <c r="Q162" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R162" s="3" t="s">
         <v>735</v>
       </c>
-      <c r="C162" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S162" s="3" t="s">
-        <v>256</v>
+        <v>119</v>
       </c>
       <c r="T162" s="4">
         <v>1</v>
       </c>
       <c r="W162" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X162" s="4">
         <v>0</v>
       </c>
       <c r="Y162" s="4">
         <v>0</v>
       </c>
       <c r="Z162" s="6">
-        <v>5.1900000000000004E-4</v>
+        <v>2.8600000000000001E-4</v>
       </c>
     </row>
     <row r="163" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D163" s="4">
+        <v>12826515</v>
+      </c>
+      <c r="E163" s="5">
+        <v>0.94587500000000002</v>
+      </c>
+      <c r="F163" s="4">
+        <v>12132283.3320577</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J163" s="5">
+        <v>7.415</v>
+      </c>
+      <c r="K163" s="5">
+        <v>7.8392999944105783</v>
+      </c>
+      <c r="L163" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M163" s="4">
+        <v>95108608.657187</v>
+      </c>
+      <c r="N163" s="4">
+        <v>12132283.3320577</v>
+      </c>
+      <c r="O163" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="P163" s="3" t="s">
         <v>738</v>
       </c>
-      <c r="B163" s="3" t="s">
+      <c r="Q163" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="R163" s="3" t="s">
         <v>739</v>
       </c>
-      <c r="C163" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S163" s="3" t="s">
-        <v>545</v>
+        <v>328</v>
       </c>
       <c r="T163" s="4">
         <v>1</v>
       </c>
       <c r="W163" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X163" s="4">
         <v>0</v>
       </c>
       <c r="Y163" s="4">
         <v>0</v>
       </c>
       <c r="Z163" s="6">
-        <v>3.7299999999999998E-3</v>
+        <v>8.5939999999999992E-3</v>
       </c>
     </row>
     <row r="164" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D164" s="4">
+        <v>89405</v>
+      </c>
+      <c r="E164" s="5">
+        <v>8.1428159999999998</v>
+      </c>
+      <c r="F164" s="4">
+        <v>728008.46447999997</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J164" s="5">
+        <v>7.01</v>
+      </c>
+      <c r="K164" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L164" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="M164" s="4">
+        <v>626729.05000000005</v>
+      </c>
+      <c r="N164" s="4">
+        <v>728008.46447999997</v>
+      </c>
+      <c r="O164" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="P164" s="3" t="s">
         <v>742</v>
       </c>
-      <c r="B164" s="3" t="s">
+      <c r="Q164" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R164" s="3" t="s">
         <v>743</v>
       </c>
-      <c r="C164" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S164" s="3" t="s">
-        <v>101</v>
+        <v>278</v>
       </c>
       <c r="T164" s="4">
         <v>1</v>
       </c>
       <c r="W164" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X164" s="4">
         <v>0</v>
       </c>
       <c r="Y164" s="4">
         <v>0</v>
       </c>
       <c r="Z164" s="6">
-        <v>4.646E-3</v>
+        <v>5.1500000000000005E-4</v>
       </c>
     </row>
     <row r="165" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D165" s="4">
+        <v>10238</v>
+      </c>
+      <c r="E165" s="5">
+        <v>114.809084</v>
+      </c>
+      <c r="F165" s="4">
+        <v>1175415.40936939</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J165" s="5">
+        <v>92.76</v>
+      </c>
+      <c r="K165" s="5">
+        <v>0.80795000179162912</v>
+      </c>
+      <c r="L165" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="M165" s="4">
+        <v>949676.88210499997</v>
+      </c>
+      <c r="N165" s="4">
+        <v>1175415.40936939</v>
+      </c>
+      <c r="O165" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="P165" s="3" t="s">
         <v>746</v>
       </c>
-      <c r="B165" s="3" t="s">
+      <c r="Q165" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R165" s="3" t="s">
         <v>747</v>
       </c>
-      <c r="C165" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S165" s="3" t="s">
-        <v>181</v>
+        <v>238</v>
       </c>
       <c r="T165" s="4">
         <v>1</v>
       </c>
       <c r="W165" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X165" s="4">
         <v>0</v>
       </c>
       <c r="Y165" s="4">
         <v>0</v>
       </c>
       <c r="Z165" s="6">
-        <v>1.3550000000000001E-3</v>
+        <v>8.3199999999999995E-4</v>
       </c>
     </row>
     <row r="166" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D166" s="4">
+        <v>286056</v>
+      </c>
+      <c r="E166" s="5">
+        <v>18.385814</v>
+      </c>
+      <c r="F166" s="4">
+        <v>5259372.2084367201</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="J166" s="5">
+        <v>171.9</v>
+      </c>
+      <c r="K166" s="5">
+        <v>9.3495997670079749</v>
+      </c>
+      <c r="L166" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="M166" s="4">
+        <v>49173025.174608</v>
+      </c>
+      <c r="N166" s="4">
+        <v>5259372.2084367201</v>
+      </c>
+      <c r="O166" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="P166" s="3" t="s">
         <v>750</v>
       </c>
-      <c r="B166" s="3" t="s">
+      <c r="Q166" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R166" s="3" t="s">
         <v>751</v>
       </c>
-      <c r="C166" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S166" s="3" t="s">
-        <v>200</v>
+        <v>552</v>
       </c>
       <c r="T166" s="4">
         <v>1</v>
       </c>
       <c r="W166" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X166" s="4">
         <v>0</v>
       </c>
       <c r="Y166" s="4">
         <v>0</v>
       </c>
       <c r="Z166" s="6">
-        <v>2.1391E-2</v>
+        <v>3.725E-3</v>
       </c>
     </row>
     <row r="167" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D167" s="4">
+        <v>243568</v>
+      </c>
+      <c r="E167" s="5">
+        <v>25.129753000000001</v>
+      </c>
+      <c r="F167" s="4">
+        <v>6120803.6787040001</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J167" s="5">
+        <v>18.535</v>
+      </c>
+      <c r="K167" s="5">
+        <v>0.73757191326154303</v>
+      </c>
+      <c r="L167" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M167" s="4">
+        <v>4514532.88</v>
+      </c>
+      <c r="N167" s="4">
+        <v>6120803.6787040001</v>
+      </c>
+      <c r="O167" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="P167" s="3" t="s">
         <v>754</v>
       </c>
-      <c r="B167" s="3" t="s">
+      <c r="Q167" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="R167" s="3" t="s">
         <v>755</v>
       </c>
-      <c r="C167" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S167" s="3" t="s">
-        <v>517</v>
+        <v>119</v>
       </c>
       <c r="T167" s="4">
         <v>1</v>
       </c>
       <c r="W167" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X167" s="4">
         <v>0</v>
       </c>
       <c r="Y167" s="4">
         <v>0</v>
       </c>
       <c r="Z167" s="6">
-        <v>1.05E-4</v>
+        <v>4.3350000000000003E-3</v>
       </c>
     </row>
     <row r="168" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D168" s="4">
+        <v>101591</v>
+      </c>
+      <c r="E168" s="5">
+        <v>18.411359999999998</v>
+      </c>
+      <c r="F168" s="4">
+        <v>1870428.47376</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I168" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J168" s="5">
+        <v>15.85</v>
+      </c>
+      <c r="K168" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L168" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="M168" s="4">
+        <v>1610217.35</v>
+      </c>
+      <c r="N168" s="4">
+        <v>1870428.47376</v>
+      </c>
+      <c r="O168" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="P168" s="3" t="s">
         <v>758</v>
       </c>
-      <c r="B168" s="3" t="s">
+      <c r="Q168" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R168" s="3" t="s">
         <v>759</v>
       </c>
-      <c r="C168" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S168" s="3" t="s">
-        <v>112</v>
+        <v>199</v>
       </c>
       <c r="T168" s="4">
         <v>1</v>
       </c>
       <c r="W168" s="3" t="s">
-        <v>762</v>
+        <v>34</v>
       </c>
       <c r="X168" s="4">
         <v>0</v>
       </c>
       <c r="Y168" s="4">
         <v>0</v>
       </c>
       <c r="Z168" s="6">
-        <v>5.2379999999999996E-3</v>
+        <v>1.3240000000000001E-3</v>
       </c>
     </row>
     <row r="169" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D169" s="4">
+        <v>310449</v>
+      </c>
+      <c r="E169" s="5">
+        <v>90.372479999999996</v>
+      </c>
+      <c r="F169" s="4">
+        <v>28056046.043519899</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="I169" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J169" s="5">
+        <v>77.8</v>
+      </c>
+      <c r="K169" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L169" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="M169" s="4">
+        <v>24152932.199999001</v>
+      </c>
+      <c r="N169" s="4">
+        <v>28056046.043519899</v>
+      </c>
+      <c r="O169" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="P169" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="Q169" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R169" s="3" t="s">
         <v>763</v>
       </c>
-      <c r="B169" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S169" s="3" t="s">
-        <v>545</v>
+        <v>222</v>
       </c>
       <c r="T169" s="4">
         <v>1</v>
       </c>
       <c r="W169" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X169" s="4">
         <v>0</v>
       </c>
       <c r="Y169" s="4">
         <v>0</v>
       </c>
       <c r="Z169" s="6">
-        <v>4.8500000000000003E-4</v>
+        <v>1.9873999999999999E-2</v>
       </c>
     </row>
     <row r="170" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D170" s="4">
+        <v>882722</v>
+      </c>
+      <c r="E170" s="5">
+        <v>0.15723899999999999</v>
+      </c>
+      <c r="F170" s="4">
+        <v>138798.22320060001</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="J170" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="K170" s="5">
+        <v>1.2719499933368899</v>
+      </c>
+      <c r="L170" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="M170" s="4">
+        <v>176544.39907499999</v>
+      </c>
+      <c r="N170" s="4">
+        <v>138798.22320060001</v>
+      </c>
+      <c r="O170" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="P170" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="Q170" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R170" s="3" t="s">
         <v>767</v>
       </c>
-      <c r="B170" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S170" s="3" t="s">
-        <v>216</v>
+        <v>523</v>
       </c>
       <c r="T170" s="4">
         <v>1</v>
       </c>
       <c r="W170" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X170" s="4">
         <v>0</v>
       </c>
       <c r="Y170" s="4">
         <v>0</v>
       </c>
       <c r="Z170" s="6">
-        <v>1.4567999999999999E-2</v>
+        <v>9.7999999999999997E-5</v>
       </c>
     </row>
     <row r="171" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A171" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D171" s="4">
+        <v>126478</v>
+      </c>
+      <c r="E171" s="5">
+        <v>45.249946000000001</v>
+      </c>
+      <c r="F171" s="4">
+        <v>5723122.6574334502</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I171" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J171" s="5">
+        <v>62.73</v>
+      </c>
+      <c r="K171" s="5">
+        <v>1.3862999929063029</v>
+      </c>
+      <c r="L171" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M171" s="4">
+        <v>7933964.8994009998</v>
+      </c>
+      <c r="N171" s="4">
+        <v>5723122.6574334502</v>
+      </c>
+      <c r="O171" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="P171" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="Q171" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="R171" s="3" t="s">
         <v>771</v>
       </c>
-      <c r="B171" s="3" t="s">
+      <c r="S171" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="T171" s="4">
+        <v>1</v>
+      </c>
+      <c r="W171" s="3" t="s">
         <v>772</v>
       </c>
-      <c r="C171" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X171" s="4">
         <v>0</v>
       </c>
       <c r="Y171" s="4">
         <v>0</v>
       </c>
       <c r="Z171" s="6">
-        <v>2.9500000000000001E-4</v>
+        <v>4.0540000000000003E-3</v>
       </c>
     </row>
     <row r="172" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A172" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D172" s="4">
+        <v>56900</v>
+      </c>
+      <c r="E172" s="5">
+        <v>114.06123700000001</v>
+      </c>
+      <c r="F172" s="4">
+        <v>6490081.0920817796</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I172" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J172" s="5">
+        <v>18215</v>
+      </c>
+      <c r="K172" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L172" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M172" s="4">
+        <v>1036432973.18111</v>
+      </c>
+      <c r="N172" s="4">
+        <v>6490081.0920817796</v>
+      </c>
+      <c r="O172" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="P172" s="3" t="s">
         <v>775</v>
       </c>
-      <c r="B172" s="3" t="s">
+      <c r="Q172" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R172" s="3" t="s">
         <v>776</v>
       </c>
-      <c r="C172" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S172" s="3" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="T172" s="4">
         <v>1</v>
       </c>
       <c r="W172" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X172" s="4">
         <v>0</v>
       </c>
       <c r="Y172" s="4">
         <v>0</v>
       </c>
       <c r="Z172" s="6">
-        <v>2.1044E-2</v>
+        <v>4.5970000000000004E-3</v>
       </c>
     </row>
     <row r="173" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D173" s="4">
+        <v>50418</v>
+      </c>
+      <c r="E173" s="5">
+        <v>14.225208</v>
+      </c>
+      <c r="F173" s="4">
+        <v>717206.51150850998</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I173" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="J173" s="5">
+        <v>133</v>
+      </c>
+      <c r="K173" s="5">
+        <v>9.3495997670079749</v>
+      </c>
+      <c r="L173" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="M173" s="4">
+        <v>6705593.8328959998</v>
+      </c>
+      <c r="N173" s="4">
+        <v>717206.51150850998</v>
+      </c>
+      <c r="O173" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="P173" s="3" t="s">
         <v>779</v>
       </c>
-      <c r="B173" s="3" t="s">
+      <c r="Q173" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="R173" s="3" t="s">
         <v>780</v>
       </c>
-      <c r="C173" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S173" s="3" t="s">
-        <v>216</v>
+        <v>552</v>
       </c>
       <c r="T173" s="4">
         <v>1</v>
       </c>
       <c r="W173" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X173" s="4">
         <v>0</v>
       </c>
       <c r="Y173" s="4">
         <v>0</v>
       </c>
       <c r="Z173" s="6">
-        <v>2.4499999999999999E-4</v>
+        <v>5.0799999999999999E-4</v>
       </c>
     </row>
     <row r="174" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D174" s="4">
+        <v>377415</v>
+      </c>
+      <c r="E174" s="5">
+        <v>54.805371000000001</v>
+      </c>
+      <c r="F174" s="4">
+        <v>20684369.329785202</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I174" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J174" s="5">
+        <v>44.28</v>
+      </c>
+      <c r="K174" s="5">
+        <v>0.80795000179162912</v>
+      </c>
+      <c r="L174" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="M174" s="4">
+        <v>16711936.237058001</v>
+      </c>
+      <c r="N174" s="4">
+        <v>20684369.329785202</v>
+      </c>
+      <c r="O174" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="P174" s="3" t="s">
         <v>783</v>
       </c>
-      <c r="B174" s="3" t="s">
+      <c r="Q174" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R174" s="3" t="s">
         <v>784</v>
       </c>
-      <c r="C174" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S174" s="3" t="s">
-        <v>276</v>
+        <v>238</v>
       </c>
       <c r="T174" s="4">
         <v>1</v>
       </c>
       <c r="W174" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X174" s="4">
         <v>0</v>
       </c>
       <c r="Y174" s="4">
         <v>0</v>
       </c>
       <c r="Z174" s="6">
-        <v>2.3999999999999998E-3</v>
+        <v>1.4652E-2</v>
       </c>
     </row>
     <row r="175" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D175" s="4">
+        <v>21448</v>
+      </c>
+      <c r="E175" s="5">
+        <v>76.873859999999993</v>
+      </c>
+      <c r="F175" s="4">
+        <v>1648790.5492799999</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I175" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J175" s="5">
+        <v>56.7</v>
+      </c>
+      <c r="K175" s="5">
+        <v>0.73757191326154303</v>
+      </c>
+      <c r="L175" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M175" s="4">
+        <v>1216101.6000000001</v>
+      </c>
+      <c r="N175" s="4">
+        <v>1648790.5492799999</v>
+      </c>
+      <c r="O175" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="P175" s="3" t="s">
         <v>787</v>
       </c>
-      <c r="B175" s="3" t="s">
+      <c r="Q175" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="R175" s="3" t="s">
         <v>788</v>
       </c>
-      <c r="C175" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S175" s="3" t="s">
-        <v>276</v>
+        <v>119</v>
       </c>
       <c r="T175" s="4">
         <v>1</v>
       </c>
       <c r="W175" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X175" s="4">
         <v>0</v>
       </c>
       <c r="Y175" s="4">
         <v>0</v>
       </c>
       <c r="Z175" s="6">
-        <v>9.2800000000000001E-4</v>
+        <v>1.1670000000000001E-3</v>
       </c>
     </row>
     <row r="176" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D176" s="4">
+        <v>882722</v>
+      </c>
+      <c r="E176" s="5">
+        <v>0.459924</v>
+      </c>
+      <c r="F176" s="4">
+        <v>405984.80286175001</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="J176" s="5">
+        <v>0.58499999999999996</v>
+      </c>
+      <c r="K176" s="5">
+        <v>1.2719499933368899</v>
+      </c>
+      <c r="L176" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="M176" s="4">
+        <v>516392.367294</v>
+      </c>
+      <c r="N176" s="4">
+        <v>405984.80286175001</v>
+      </c>
+      <c r="O176" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="P176" s="3" t="s">
         <v>791</v>
       </c>
-      <c r="B176" s="3" t="s">
+      <c r="Q176" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R176" s="3" t="s">
         <v>792</v>
       </c>
-      <c r="C176" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S176" s="3" t="s">
-        <v>200</v>
+        <v>523</v>
       </c>
       <c r="T176" s="4">
         <v>1</v>
       </c>
       <c r="W176" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X176" s="4">
         <v>0</v>
       </c>
       <c r="Y176" s="4">
         <v>0</v>
       </c>
       <c r="Z176" s="6">
-        <v>7.5900000000000002E-4</v>
+        <v>2.8699999999999998E-4</v>
       </c>
     </row>
     <row r="177" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D177" s="4">
+        <v>3055000</v>
+      </c>
+      <c r="E177" s="5">
+        <v>8.99315</v>
+      </c>
+      <c r="F177" s="4">
+        <v>27474072.940185901</v>
+      </c>
+      <c r="G177" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I177" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J177" s="5">
+        <v>70.5</v>
+      </c>
+      <c r="K177" s="5">
+        <v>7.8392999944105783</v>
+      </c>
+      <c r="L177" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M177" s="4">
+        <v>215377499.84643501</v>
+      </c>
+      <c r="N177" s="4">
+        <v>27474072.940185901</v>
+      </c>
+      <c r="O177" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="P177" s="3" t="s">
         <v>795</v>
       </c>
-      <c r="B177" s="3" t="s">
+      <c r="Q177" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="R177" s="3" t="s">
         <v>796</v>
       </c>
-      <c r="C177" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S177" s="3" t="s">
-        <v>256</v>
+        <v>328</v>
       </c>
       <c r="T177" s="4">
         <v>1</v>
       </c>
       <c r="W177" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X177" s="4">
         <v>0</v>
       </c>
       <c r="Y177" s="4">
         <v>0</v>
       </c>
       <c r="Z177" s="6">
-        <v>1.2049999999999999E-3</v>
+        <v>1.9460999999999999E-2</v>
       </c>
     </row>
     <row r="178" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D178" s="4">
+        <v>3995</v>
+      </c>
+      <c r="E178" s="5">
+        <v>89.857044999999999</v>
+      </c>
+      <c r="F178" s="4">
+        <v>358978.89720899001</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J178" s="5">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="K178" s="5">
+        <v>0.80795000179162912</v>
+      </c>
+      <c r="L178" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="M178" s="4">
+        <v>290037.00064300001</v>
+      </c>
+      <c r="N178" s="4">
+        <v>358978.89720899001</v>
+      </c>
+      <c r="O178" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="P178" s="3" t="s">
         <v>799</v>
       </c>
-      <c r="B178" s="3" t="s">
+      <c r="Q178" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R178" s="3" t="s">
         <v>800</v>
       </c>
-      <c r="C178" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S178" s="3" t="s">
-        <v>311</v>
+        <v>238</v>
       </c>
       <c r="T178" s="4">
         <v>1</v>
       </c>
       <c r="W178" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X178" s="4">
         <v>0</v>
       </c>
       <c r="Y178" s="4">
         <v>0</v>
       </c>
       <c r="Z178" s="6">
-        <v>3.284E-3</v>
+        <v>2.5399999999999999E-4</v>
       </c>
     </row>
     <row r="179" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D179" s="4">
+        <v>270700</v>
+      </c>
+      <c r="E179" s="5">
+        <v>15.570314</v>
+      </c>
+      <c r="F179" s="4">
+        <v>4214881.8059425801</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I179" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J179" s="5">
+        <v>2486.5</v>
+      </c>
+      <c r="K179" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L179" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M179" s="4">
+        <v>673095207.86570597</v>
+      </c>
+      <c r="N179" s="4">
+        <v>4214881.8059425801</v>
+      </c>
+      <c r="O179" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="P179" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="Q179" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R179" s="3" t="s">
         <v>804</v>
       </c>
-      <c r="B179" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S179" s="3" t="s">
-        <v>181</v>
+        <v>298</v>
       </c>
       <c r="T179" s="4">
         <v>1</v>
       </c>
       <c r="W179" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X179" s="4">
         <v>0</v>
       </c>
       <c r="Y179" s="4">
         <v>0</v>
       </c>
       <c r="Z179" s="6">
-        <v>4.0099999999999999E-4</v>
+        <v>2.9849999999999998E-3</v>
       </c>
     </row>
     <row r="180" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D180" s="4">
+        <v>113700</v>
+      </c>
+      <c r="E180" s="5">
+        <v>10.613988000000001</v>
+      </c>
+      <c r="F180" s="4">
+        <v>1206809.85628855</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J180" s="5">
+        <v>1695</v>
+      </c>
+      <c r="K180" s="5">
+        <v>159.69491882707277</v>
+      </c>
+      <c r="L180" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M180" s="4">
+        <v>192721402.039711</v>
+      </c>
+      <c r="N180" s="4">
+        <v>1206809.85628855</v>
+      </c>
+      <c r="O180" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="P180" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="Q180" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="R180" s="3" t="s">
         <v>808</v>
       </c>
-      <c r="B180" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S180" s="3" t="s">
-        <v>545</v>
+        <v>298</v>
       </c>
       <c r="T180" s="4">
         <v>1</v>
       </c>
       <c r="W180" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X180" s="4">
         <v>0</v>
       </c>
       <c r="Y180" s="4">
         <v>0</v>
       </c>
       <c r="Z180" s="6">
-        <v>2.33E-4</v>
+        <v>8.5400000000000005E-4</v>
       </c>
     </row>
     <row r="181" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D181" s="4">
+        <v>60923</v>
+      </c>
+      <c r="E181" s="5">
+        <v>17.877023999999999</v>
+      </c>
+      <c r="F181" s="4">
+        <v>1089121.933152</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J181" s="5">
+        <v>15.39</v>
+      </c>
+      <c r="K181" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L181" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="M181" s="4">
+        <v>937604.97</v>
+      </c>
+      <c r="N181" s="4">
+        <v>1089121.933152</v>
+      </c>
+      <c r="O181" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="P181" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="Q181" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="R181" s="3" t="s">
         <v>812</v>
       </c>
-      <c r="B181" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S181" s="3" t="s">
-        <v>200</v>
+        <v>222</v>
       </c>
       <c r="T181" s="4">
         <v>1</v>
       </c>
       <c r="W181" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X181" s="4">
         <v>0</v>
       </c>
       <c r="Y181" s="4">
         <v>0</v>
       </c>
       <c r="Z181" s="6">
-        <v>1.2734000000000001E-2</v>
+        <v>7.7099999999999998E-4</v>
       </c>
     </row>
     <row r="182" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D182" s="4">
+        <v>733500</v>
+      </c>
+      <c r="E182" s="5">
+        <v>5.7785770000000003</v>
+      </c>
+      <c r="F182" s="4">
+        <v>4238586.3533733897</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I182" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J182" s="5">
+        <v>45.3</v>
+      </c>
+      <c r="K182" s="5">
+        <v>7.8392999944105783</v>
+      </c>
+      <c r="L182" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M182" s="4">
+        <v>33227549.976307999</v>
+      </c>
+      <c r="N182" s="4">
+        <v>4238586.3533733897</v>
+      </c>
+      <c r="O182" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="P182" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="Q182" s="3" t="s">
         <v>816</v>
       </c>
-      <c r="B182" s="3" t="s">
+      <c r="R182" s="3" t="s">
         <v>817</v>
       </c>
-      <c r="C182" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S182" s="3" t="s">
-        <v>219</v>
+        <v>328</v>
       </c>
       <c r="T182" s="4">
         <v>1</v>
       </c>
       <c r="W182" s="3" t="s">
-        <v>816</v>
+        <v>34</v>
       </c>
       <c r="X182" s="4">
         <v>0</v>
       </c>
       <c r="Y182" s="4">
         <v>0</v>
       </c>
       <c r="Z182" s="6">
-        <v>5.9690000000000003E-3</v>
+        <v>3.0019999999999999E-3</v>
       </c>
     </row>
     <row r="183" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D183" s="4">
-        <v>503483</v>
+        <v>5041</v>
       </c>
       <c r="E183" s="5">
-        <v>51.69</v>
+        <v>109.65504</v>
       </c>
       <c r="F183" s="4">
-        <v>26025036.27</v>
+        <v>552771.05663999997</v>
       </c>
       <c r="G183" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I183" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J183" s="5">
+        <v>94.4</v>
+      </c>
+      <c r="K183" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L183" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="M183" s="4">
+        <v>475870.4</v>
+      </c>
+      <c r="N183" s="4">
+        <v>552771.05663999997</v>
+      </c>
+      <c r="O183" s="3" t="s">
         <v>818</v>
       </c>
-      <c r="H183" s="3" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="P183" s="3" t="s">
-        <v>744</v>
+        <v>820</v>
       </c>
       <c r="Q183" s="3" t="s">
-        <v>228</v>
+        <v>128</v>
       </c>
       <c r="R183" s="3" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="S183" s="3" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="T183" s="4">
         <v>1</v>
       </c>
       <c r="W183" s="3" t="s">
-        <v>822</v>
+        <v>34</v>
       </c>
       <c r="X183" s="4">
         <v>0</v>
       </c>
       <c r="Y183" s="4">
         <v>0</v>
       </c>
       <c r="Z183" s="6">
-        <v>1.9099999999999999E-2</v>
+        <v>3.9100000000000002E-4</v>
       </c>
     </row>
     <row r="184" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D184" s="4">
-        <v>344293</v>
+        <v>35331</v>
       </c>
       <c r="E184" s="5">
-        <v>96.85</v>
+        <v>9.4335590000000007</v>
       </c>
       <c r="F184" s="4">
-        <v>33344777.050000001</v>
+        <v>333297.06083683</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>818</v>
+        <v>115</v>
       </c>
       <c r="H184" s="3" t="s">
-        <v>64</v>
+        <v>91</v>
       </c>
       <c r="I184" s="3" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="J184" s="5">
-        <v>96.85</v>
+        <v>88.2</v>
       </c>
       <c r="K184" s="5">
-        <v>1</v>
+        <v>9.3495997670079749</v>
       </c>
       <c r="L184" s="3" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="M184" s="4">
-        <v>33344777.050000001</v>
+        <v>3116194.1223439998</v>
       </c>
       <c r="N184" s="4">
-        <v>33344777.050000001</v>
+        <v>333297.06083683</v>
       </c>
       <c r="O184" s="3" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="P184" s="3" t="s">
-        <v>305</v>
+        <v>824</v>
       </c>
       <c r="Q184" s="3" t="s">
-        <v>242</v>
+        <v>140</v>
       </c>
       <c r="R184" s="3" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="S184" s="3" t="s">
-        <v>219</v>
+        <v>552</v>
       </c>
       <c r="T184" s="4">
         <v>1</v>
       </c>
       <c r="W184" s="3" t="s">
-        <v>826</v>
+        <v>34</v>
       </c>
       <c r="X184" s="4">
         <v>0</v>
       </c>
       <c r="Y184" s="4">
         <v>0</v>
       </c>
       <c r="Z184" s="6">
-        <v>2.4472000000000001E-2</v>
+        <v>2.3599999999999999E-4</v>
       </c>
     </row>
     <row r="185" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D185" s="4">
-        <v>33795</v>
+        <v>422237</v>
       </c>
       <c r="E185" s="5">
-        <v>49.24</v>
+        <v>35.411375999999997</v>
       </c>
       <c r="F185" s="4">
-        <v>1664065.8</v>
+        <v>14951993.1681119</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>818</v>
+        <v>115</v>
       </c>
       <c r="H185" s="3" t="s">
-        <v>832</v>
+        <v>217</v>
       </c>
       <c r="I185" s="3" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="J185" s="5">
-        <v>49.24</v>
+        <v>30.484999999999999</v>
       </c>
       <c r="K185" s="5">
-        <v>1</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L185" s="3" t="s">
-        <v>833</v>
+        <v>218</v>
       </c>
       <c r="M185" s="4">
-        <v>1664065.8</v>
+        <v>12871894.944999</v>
       </c>
       <c r="N185" s="4">
-        <v>1664065.8</v>
+        <v>14951993.1681119</v>
       </c>
       <c r="O185" s="3" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
       <c r="P185" s="3" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="Q185" s="3" t="s">
-        <v>242</v>
+        <v>128</v>
       </c>
       <c r="R185" s="3" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="S185" s="3" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="T185" s="4">
         <v>1</v>
       </c>
       <c r="W185" s="3" t="s">
-        <v>830</v>
+        <v>34</v>
       </c>
       <c r="X185" s="4">
         <v>0</v>
       </c>
       <c r="Y185" s="4">
         <v>0</v>
       </c>
       <c r="Z185" s="6">
-        <v>1.2210000000000001E-3</v>
+        <v>1.0591E-2</v>
       </c>
     </row>
     <row r="186" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D186" s="4">
-        <v>2141837</v>
+        <v>134112</v>
       </c>
       <c r="E186" s="5">
-        <v>15.78</v>
+        <v>55.57</v>
       </c>
       <c r="F186" s="4">
-        <v>33798187.859999999</v>
+        <v>7452603.8399999999</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>818</v>
+        <v>832</v>
       </c>
       <c r="H186" s="3" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J186" s="5">
-        <v>15.78</v>
+        <v>55.57</v>
       </c>
       <c r="K186" s="5">
         <v>1</v>
       </c>
       <c r="L186" s="3" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="M186" s="4">
-        <v>33798187.859999999</v>
+        <v>7452603.8399999999</v>
       </c>
       <c r="N186" s="4">
-        <v>33798187.859999999</v>
+        <v>7452603.8399999999</v>
       </c>
       <c r="O186" s="3" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="P186" s="3" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="Q186" s="3" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="R186" s="3" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="S186" s="3" t="s">
-        <v>842</v>
+        <v>241</v>
       </c>
       <c r="T186" s="4">
         <v>1</v>
       </c>
       <c r="W186" s="3" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="X186" s="4">
         <v>0</v>
       </c>
       <c r="Y186" s="4">
         <v>0</v>
       </c>
       <c r="Z186" s="6">
-        <v>2.4805000000000001E-2</v>
+        <v>5.2789999999999998E-3</v>
       </c>
     </row>
     <row r="187" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>843</v>
+        <v>836</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>844</v>
+        <v>837</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D187" s="4">
-        <v>3755</v>
+        <v>44650</v>
       </c>
       <c r="E187" s="5">
-        <v>125.87017</v>
+        <v>42.8</v>
       </c>
       <c r="F187" s="4">
-        <v>472642.48835</v>
+        <v>1911020</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
       <c r="H187" s="3" t="s">
-        <v>184</v>
+        <v>91</v>
       </c>
       <c r="I187" s="3" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="J187" s="5">
-        <v>109.4</v>
+        <v>42.8</v>
       </c>
       <c r="K187" s="5">
-        <v>0.86914953717787147</v>
+        <v>1</v>
       </c>
       <c r="L187" s="3" t="s">
-        <v>185</v>
+        <v>93</v>
       </c>
       <c r="M187" s="4">
-        <v>410797</v>
+        <v>1911020</v>
       </c>
       <c r="N187" s="4">
-        <v>472642.48835</v>
+        <v>1911020</v>
       </c>
       <c r="O187" s="3" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="P187" s="3" t="s">
-        <v>846</v>
+        <v>550</v>
       </c>
       <c r="Q187" s="3" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="R187" s="3" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="S187" s="3" t="s">
-        <v>188</v>
+        <v>241</v>
       </c>
       <c r="T187" s="4">
         <v>1</v>
       </c>
       <c r="W187" s="3" t="s">
-        <v>34</v>
+        <v>836</v>
       </c>
       <c r="X187" s="4">
         <v>0</v>
       </c>
       <c r="Y187" s="4">
         <v>0</v>
       </c>
       <c r="Z187" s="6">
-        <v>3.4600000000000001E-4</v>
+        <v>1.353E-3</v>
       </c>
     </row>
     <row r="188" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D188" s="4">
-        <v>135180</v>
+        <v>522965</v>
       </c>
       <c r="E188" s="5">
-        <v>52.39</v>
+        <v>50.25</v>
       </c>
       <c r="F188" s="4">
-        <v>7082080.2000000002</v>
+        <v>26278991.25</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>850</v>
+        <v>832</v>
       </c>
       <c r="H188" s="3" t="s">
-        <v>177</v>
+        <v>71</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J188" s="5">
-        <v>52.39</v>
+        <v>50.25</v>
       </c>
       <c r="K188" s="5">
         <v>1</v>
       </c>
       <c r="L188" s="3" t="s">
-        <v>178</v>
+        <v>73</v>
       </c>
       <c r="M188" s="4">
-        <v>7082080.2000000002</v>
+        <v>26278991.25</v>
       </c>
       <c r="N188" s="4">
-        <v>7082080.2000000002</v>
+        <v>26278991.25</v>
       </c>
       <c r="O188" s="3" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
       <c r="P188" s="3" t="s">
-        <v>852</v>
+        <v>754</v>
       </c>
       <c r="Q188" s="3" t="s">
-        <v>198</v>
+        <v>250</v>
       </c>
       <c r="R188" s="3" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
       <c r="S188" s="3" t="s">
-        <v>219</v>
+        <v>241</v>
       </c>
       <c r="T188" s="4">
         <v>1</v>
       </c>
       <c r="W188" s="3" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="X188" s="4">
         <v>0</v>
       </c>
       <c r="Y188" s="4">
         <v>0</v>
       </c>
       <c r="Z188" s="6">
-        <v>5.1970000000000002E-3</v>
+        <v>1.8615E-2</v>
       </c>
     </row>
     <row r="189" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="D189" s="4">
-        <v>34311</v>
+        <v>10782</v>
       </c>
       <c r="E189" s="5">
-        <v>1629</v>
+        <v>103.14</v>
       </c>
       <c r="F189" s="4">
-        <v>55892619</v>
+        <v>1112055.48</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>850</v>
+        <v>832</v>
       </c>
       <c r="H189" s="3" t="s">
-        <v>195</v>
+        <v>71</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J189" s="5">
-        <v>1629</v>
+        <v>103.14</v>
       </c>
       <c r="K189" s="5">
         <v>1</v>
       </c>
       <c r="L189" s="3" t="s">
-        <v>196</v>
+        <v>73</v>
       </c>
       <c r="M189" s="4">
-        <v>55892619</v>
+        <v>1112055.48</v>
       </c>
       <c r="N189" s="4">
-        <v>55892619</v>
+        <v>1112055.48</v>
       </c>
       <c r="O189" s="3" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="P189" s="3" t="s">
-        <v>856</v>
+        <v>847</v>
       </c>
       <c r="Q189" s="3" t="s">
-        <v>198</v>
+        <v>128</v>
       </c>
       <c r="R189" s="3" t="s">
-        <v>857</v>
+        <v>848</v>
       </c>
       <c r="S189" s="3" t="s">
-        <v>842</v>
+        <v>241</v>
       </c>
       <c r="T189" s="4">
         <v>1</v>
       </c>
       <c r="W189" s="3" t="s">
-        <v>34</v>
+        <v>844</v>
       </c>
       <c r="X189" s="4">
         <v>0</v>
       </c>
       <c r="Y189" s="4">
         <v>0</v>
       </c>
       <c r="Z189" s="6">
-        <v>4.1021000000000002E-2</v>
+        <v>7.8700000000000005E-4</v>
       </c>
     </row>
     <row r="190" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>858</v>
+        <v>849</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>859</v>
+        <v>850</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>860</v>
+        <v>114</v>
       </c>
       <c r="D190" s="4">
-        <v>-2808748.85</v>
+        <v>300370</v>
       </c>
       <c r="E190" s="5">
-        <v>1</v>
+        <v>102.5</v>
       </c>
       <c r="F190" s="4">
-        <v>-2808748.85</v>
+        <v>30787925</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>861</v>
+        <v>832</v>
       </c>
       <c r="H190" s="3" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J190" s="5">
-        <v>1</v>
+        <v>102.5</v>
       </c>
       <c r="K190" s="5">
         <v>1</v>
       </c>
       <c r="L190" s="3" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="M190" s="4">
-        <v>-2808748.85</v>
+        <v>30787925</v>
       </c>
       <c r="N190" s="4">
-        <v>-2808748.85</v>
+        <v>30787925</v>
       </c>
       <c r="O190" s="3" t="s">
-        <v>34</v>
+        <v>851</v>
       </c>
       <c r="P190" s="3" t="s">
-        <v>858</v>
+        <v>322</v>
       </c>
       <c r="Q190" s="3" t="s">
-        <v>34</v>
+        <v>264</v>
       </c>
       <c r="R190" s="3" t="s">
-        <v>34</v>
+        <v>852</v>
       </c>
       <c r="S190" s="3" t="s">
-        <v>35</v>
+        <v>241</v>
       </c>
       <c r="T190" s="4">
         <v>1</v>
       </c>
       <c r="W190" s="3" t="s">
-        <v>34</v>
+        <v>849</v>
       </c>
       <c r="X190" s="4">
         <v>0</v>
       </c>
       <c r="Y190" s="4">
         <v>0</v>
       </c>
       <c r="Z190" s="6">
-        <v>-2.0609999999999999E-3</v>
+        <v>2.1808999999999999E-2</v>
       </c>
     </row>
     <row r="191" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>862</v>
+        <v>853</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>863</v>
+        <v>854</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>860</v>
+        <v>114</v>
       </c>
       <c r="D191" s="4">
-        <v>-1234234.05</v>
+        <v>33795</v>
       </c>
       <c r="E191" s="5">
-        <v>1</v>
+        <v>54.82</v>
       </c>
       <c r="F191" s="4">
-        <v>-1234234.0500000401</v>
+        <v>1852641.9</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>861</v>
+        <v>832</v>
       </c>
       <c r="H191" s="3" t="s">
-        <v>31</v>
+        <v>855</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J191" s="5">
-        <v>1</v>
+        <v>54.82</v>
       </c>
       <c r="K191" s="5">
         <v>1</v>
       </c>
       <c r="L191" s="3" t="s">
-        <v>33</v>
+        <v>856</v>
       </c>
       <c r="M191" s="4">
-        <v>-1234234.05</v>
+        <v>1852641.9</v>
       </c>
       <c r="N191" s="4">
-        <v>-1234234.0500000401</v>
+        <v>1852641.9</v>
       </c>
       <c r="O191" s="3" t="s">
-        <v>34</v>
+        <v>857</v>
       </c>
       <c r="P191" s="3" t="s">
-        <v>34</v>
+        <v>858</v>
       </c>
       <c r="Q191" s="3" t="s">
-        <v>34</v>
+        <v>264</v>
       </c>
       <c r="R191" s="3" t="s">
-        <v>34</v>
+        <v>859</v>
       </c>
       <c r="S191" s="3" t="s">
-        <v>35</v>
+        <v>241</v>
       </c>
       <c r="T191" s="4">
         <v>1</v>
       </c>
       <c r="W191" s="3" t="s">
-        <v>34</v>
+        <v>853</v>
       </c>
       <c r="X191" s="4">
         <v>0</v>
       </c>
       <c r="Y191" s="4">
         <v>0</v>
       </c>
       <c r="Z191" s="6">
-        <v>-9.0499999999999999E-4</v>
+        <v>1.312E-3</v>
       </c>
     </row>
     <row r="192" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>866</v>
+        <v>114</v>
       </c>
       <c r="D192" s="4">
-        <v>1940913.9010000001</v>
+        <v>2141837</v>
       </c>
       <c r="E192" s="5">
-        <v>5</v>
+        <v>16.04</v>
       </c>
       <c r="F192" s="4">
-        <v>9704569.5050000008</v>
+        <v>34355065.479999997</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>867</v>
+        <v>832</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J192" s="5">
-        <v>5</v>
+        <v>16.04</v>
       </c>
       <c r="K192" s="5">
         <v>1</v>
       </c>
       <c r="L192" s="3" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="M192" s="4">
-        <v>9704569.5050000008</v>
+        <v>34355065.479999997</v>
       </c>
       <c r="N192" s="4">
-        <v>9704569.5050000008</v>
+        <v>34355065.479999997</v>
       </c>
       <c r="O192" s="3" t="s">
-        <v>868</v>
+        <v>862</v>
       </c>
       <c r="P192" s="3" t="s">
-        <v>869</v>
+        <v>863</v>
       </c>
       <c r="Q192" s="3" t="s">
-        <v>34</v>
+        <v>191</v>
       </c>
       <c r="R192" s="3" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="S192" s="3" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
       <c r="T192" s="4">
         <v>1</v>
       </c>
       <c r="W192" s="3" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="X192" s="4">
         <v>0</v>
       </c>
       <c r="Y192" s="4">
         <v>0</v>
       </c>
       <c r="Z192" s="6">
-        <v>7.1219999999999999E-3</v>
+        <v>2.4336E-2</v>
       </c>
     </row>
     <row r="193" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="C193" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D193" s="4">
+        <v>3755</v>
+      </c>
+      <c r="E193" s="5">
+        <v>130.56384</v>
+      </c>
+      <c r="F193" s="4">
+        <v>490267.21919999999</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="I193" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J193" s="5">
+        <v>112.4</v>
+      </c>
+      <c r="K193" s="5">
+        <v>0.8608815426997245</v>
+      </c>
+      <c r="L193" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="M193" s="4">
+        <v>422062</v>
+      </c>
+      <c r="N193" s="4">
+        <v>490267.21919999999</v>
+      </c>
+      <c r="O193" s="3" t="s">
         <v>866</v>
       </c>
-      <c r="D193" s="4">
-[...34 lines deleted...]
-      </c>
       <c r="P193" s="3" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="Q193" s="3" t="s">
-        <v>34</v>
+        <v>250</v>
       </c>
       <c r="R193" s="3" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="S193" s="3" t="s">
-        <v>877</v>
+        <v>210</v>
       </c>
       <c r="T193" s="4">
         <v>1</v>
       </c>
       <c r="W193" s="3" t="s">
-        <v>872</v>
+        <v>34</v>
       </c>
       <c r="X193" s="4">
         <v>0</v>
       </c>
       <c r="Y193" s="4">
         <v>0</v>
       </c>
       <c r="Z193" s="6">
-        <v>1.157E-3</v>
+        <v>3.4699999999999998E-4</v>
       </c>
     </row>
     <row r="194" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A194" s="3" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>866</v>
+        <v>114</v>
       </c>
       <c r="D194" s="4">
-        <v>1761805.37</v>
+        <v>135180</v>
       </c>
       <c r="E194" s="5">
-        <v>1</v>
+        <v>50.14</v>
       </c>
       <c r="F194" s="4">
-        <v>1761805.37</v>
+        <v>6777925.2000000002</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>31</v>
+        <v>195</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J194" s="5">
-        <v>1</v>
+        <v>50.14</v>
       </c>
       <c r="K194" s="5">
         <v>1</v>
       </c>
       <c r="L194" s="3" t="s">
-        <v>33</v>
+        <v>196</v>
       </c>
       <c r="M194" s="4">
-        <v>1761805.37</v>
+        <v>6777925.2000000002</v>
       </c>
       <c r="N194" s="4">
-        <v>1761805.37</v>
+        <v>6777925.2000000002</v>
       </c>
       <c r="O194" s="3" t="s">
-        <v>34</v>
+        <v>874</v>
       </c>
       <c r="P194" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="Q194" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="R194" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="S194" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="T194" s="4">
+        <v>1</v>
+      </c>
+      <c r="W194" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="X194" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y194" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z194" s="6">
+        <v>4.8009999999999997E-3</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A195" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D195" s="4">
+        <v>34311</v>
+      </c>
+      <c r="E195" s="5">
+        <v>1696.01</v>
+      </c>
+      <c r="F195" s="4">
+        <v>58191799.109999999</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="I195" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J195" s="5">
+        <v>1696.01</v>
+      </c>
+      <c r="K195" s="5">
+        <v>1</v>
+      </c>
+      <c r="L195" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="M195" s="4">
+        <v>58191799.109999999</v>
+      </c>
+      <c r="N195" s="4">
+        <v>58191799.109999999</v>
+      </c>
+      <c r="O195" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="P195" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="Q195" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="R195" s="3" t="s">
         <v>880</v>
       </c>
-      <c r="Q194" s="3" t="s">
-[...21 lines deleted...]
-        <v>1.2930000000000001E-3</v>
+      <c r="S195" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="T195" s="4">
+        <v>1</v>
+      </c>
+      <c r="W195" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X195" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y195" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z195" s="6">
+        <v>4.1221000000000001E-2</v>
       </c>
     </row>
     <row r="196" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
         <v>881</v>
       </c>
+      <c r="B196" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="D196" s="4">
+        <v>-2811163</v>
+      </c>
+      <c r="E196" s="5">
+        <v>1</v>
+      </c>
+      <c r="F196" s="4">
+        <v>-2811163</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J196" s="5">
+        <v>1</v>
+      </c>
+      <c r="K196" s="5">
+        <v>1</v>
+      </c>
+      <c r="L196" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M196" s="4">
+        <v>-2811163</v>
+      </c>
+      <c r="N196" s="4">
+        <v>-2811163</v>
+      </c>
+      <c r="O196" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P196" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="Q196" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R196" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S196" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T196" s="4">
+        <v>1</v>
+      </c>
+      <c r="W196" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X196" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y196" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z196" s="6">
+        <v>-1.9910000000000001E-3</v>
+      </c>
     </row>
     <row r="197" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
-        <v>882</v>
+        <v>885</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="D197" s="4">
+        <v>-1249302.99</v>
+      </c>
+      <c r="E197" s="5">
+        <v>1</v>
+      </c>
+      <c r="F197" s="4">
+        <v>-1249302.99000004</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J197" s="5">
+        <v>1</v>
+      </c>
+      <c r="K197" s="5">
+        <v>1</v>
+      </c>
+      <c r="L197" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M197" s="4">
+        <v>-1249302.99</v>
+      </c>
+      <c r="N197" s="4">
+        <v>-1249302.99000004</v>
+      </c>
+      <c r="O197" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P197" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q197" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R197" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S197" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T197" s="4">
+        <v>1</v>
+      </c>
+      <c r="W197" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X197" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y197" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z197" s="6">
+        <v>-8.8400000000000002E-4</v>
       </c>
     </row>
     <row r="198" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
-        <v>883</v>
+        <v>887</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="D198" s="4">
+        <v>4002909.909</v>
+      </c>
+      <c r="E198" s="5">
+        <v>5</v>
+      </c>
+      <c r="F198" s="4">
+        <v>20014549.545000002</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J198" s="5">
+        <v>5</v>
+      </c>
+      <c r="K198" s="5">
+        <v>1</v>
+      </c>
+      <c r="L198" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M198" s="4">
+        <v>20014549.545000002</v>
+      </c>
+      <c r="N198" s="4">
+        <v>20014549.545000002</v>
+      </c>
+      <c r="O198" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="P198" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="Q198" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R198" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="S198" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="T198" s="4">
+        <v>1</v>
+      </c>
+      <c r="W198" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="X198" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y198" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z198" s="6">
+        <v>1.4177E-2</v>
       </c>
     </row>
     <row r="199" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
-        <v>884</v>
+        <v>894</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="D199" s="4">
+        <v>31500</v>
+      </c>
+      <c r="E199" s="5">
+        <v>50.075000000000003</v>
+      </c>
+      <c r="F199" s="4">
+        <v>1577362.5</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J199" s="5">
+        <v>50.075000000000003</v>
+      </c>
+      <c r="K199" s="5">
+        <v>1</v>
+      </c>
+      <c r="L199" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M199" s="4">
+        <v>1577362.5</v>
+      </c>
+      <c r="N199" s="4">
+        <v>1577362.5</v>
+      </c>
+      <c r="O199" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="P199" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="Q199" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R199" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="S199" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="T199" s="4">
+        <v>1</v>
+      </c>
+      <c r="W199" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="X199" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y199" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z199" s="6">
+        <v>1.1169999999999999E-3</v>
       </c>
     </row>
     <row r="200" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
-        <v>885</v>
+        <v>900</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="D200" s="4">
+        <v>1469253.59</v>
+      </c>
+      <c r="E200" s="5">
+        <v>1</v>
+      </c>
+      <c r="F200" s="4">
+        <v>1469253.59</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J200" s="5">
+        <v>1</v>
+      </c>
+      <c r="K200" s="5">
+        <v>1</v>
+      </c>
+      <c r="L200" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M200" s="4">
+        <v>1469253.59</v>
+      </c>
+      <c r="N200" s="4">
+        <v>1469253.59</v>
+      </c>
+      <c r="O200" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P200" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="Q200" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R200" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S200" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="T200" s="4">
+        <v>1</v>
+      </c>
+      <c r="W200" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X200" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y200" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z200" s="6">
+        <v>1.0399999999999999E-3</v>
       </c>
     </row>
     <row r="201" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>886</v>
+        <v>903</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="F201" s="4">
+        <v>-12753760</v>
+      </c>
+      <c r="Z201" s="6">
+        <v>-9.0343861628152892E-3</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A203" s="3" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A204" s="3" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A205" s="3" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A206" s="3" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A207" s="3" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A208" s="3" t="s">
+        <v>910</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>July</vt:lpstr>
+      <vt:lpstr>August</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>