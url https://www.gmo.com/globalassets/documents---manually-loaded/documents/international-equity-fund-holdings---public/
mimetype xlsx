--- v5 (2026-10-13)
+++ v6 (2026-11-02)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_08\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_09\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{766D1533-3B36-44E4-A2F6-097BA2A2E179}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3EBFFBFD-D836-480C-B0C1-800DA4C88EC5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2730" yWindow="2730" windowWidth="11520" windowHeight="8325" xr2:uid="{1109D046-2CA6-4066-876A-0BF63B57DF53}"/>
+    <workbookView xWindow="2730" yWindow="2730" windowWidth="11520" windowHeight="8325" xr2:uid="{351A21F2-9C97-4CEE-9813-FF5B04E3667A}"/>
   </bookViews>
   <sheets>
-    <sheet name="August" sheetId="1" r:id="rId1"/>
+    <sheet name="September" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2596" uniqueCount="911">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2609" uniqueCount="919">
   <si>
     <t>GMO International Equity Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -304,1811 +304,1781 @@
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>ILS</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>JPYTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (JPY)</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
-    <t>NOKTCash</t>
-[...2 lines deleted...]
-    <t>Trade Date Cash (NOK)</t>
+    <t>SEKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (SEK)</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>FMFSZ26</t>
+  </si>
+  <si>
+    <t>MSCI EAFE</t>
+  </si>
+  <si>
+    <t>Derivative</t>
+  </si>
+  <si>
+    <t>Futures</t>
+  </si>
+  <si>
+    <t>MFSZ6</t>
+  </si>
+  <si>
+    <t>IFUS</t>
+  </si>
+  <si>
+    <t>0454492</t>
+  </si>
+  <si>
+    <t>Imperial Brands Plc</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>IMB</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>GB0004544929</t>
+  </si>
+  <si>
+    <t>XLON</t>
+  </si>
+  <si>
+    <t>0808561</t>
+  </si>
+  <si>
+    <t>Morgan Sindall Group Plc</t>
+  </si>
+  <si>
+    <t>MGNS</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>GB0008085614</t>
+  </si>
+  <si>
+    <t>136375102</t>
+  </si>
+  <si>
+    <t>Canadian Natl Railway Co</t>
+  </si>
+  <si>
+    <t>2210959</t>
+  </si>
+  <si>
+    <t>CNI</t>
+  </si>
+  <si>
+    <t>CA1363751027</t>
+  </si>
+  <si>
+    <t>XNYS</t>
+  </si>
+  <si>
+    <t>2076281</t>
+  </si>
+  <si>
+    <t>Bank Of Nova Scotia</t>
+  </si>
+  <si>
+    <t>BNS</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>CA0641491075</t>
+  </si>
+  <si>
+    <t>XTSE</t>
+  </si>
+  <si>
+    <t>064149107</t>
+  </si>
+  <si>
+    <t>2172286</t>
+  </si>
+  <si>
+    <t>Canadian Tire Corp-Class A</t>
+  </si>
+  <si>
+    <t>CTC/A</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>CA1366812024</t>
+  </si>
+  <si>
+    <t>136681202</t>
+  </si>
+  <si>
+    <t>2180632</t>
+  </si>
+  <si>
+    <t>CNR</t>
+  </si>
+  <si>
+    <t>2260824</t>
+  </si>
+  <si>
+    <t>Open Text Corp</t>
+  </si>
+  <si>
+    <t>OTEX</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>CA6837151068</t>
+  </si>
+  <si>
+    <t>683715106</t>
+  </si>
+  <si>
+    <t>2339177</t>
+  </si>
+  <si>
+    <t>Finning International Inc</t>
+  </si>
+  <si>
+    <t>FTT</t>
+  </si>
+  <si>
+    <t>CA3180714048</t>
+  </si>
+  <si>
+    <t>318071404</t>
+  </si>
+  <si>
+    <t>2384951</t>
+  </si>
+  <si>
+    <t>Great-West Lifeco Inc</t>
+  </si>
+  <si>
+    <t>GWO</t>
+  </si>
+  <si>
+    <t>CA39138C1068</t>
+  </si>
+  <si>
+    <t>39138C106</t>
+  </si>
+  <si>
+    <t>2469375</t>
+  </si>
+  <si>
+    <t>Igm Financial Inc</t>
+  </si>
+  <si>
+    <t>IGM</t>
+  </si>
+  <si>
+    <t>CA4495861060</t>
+  </si>
+  <si>
+    <t>449586106</t>
+  </si>
+  <si>
+    <t>2492519</t>
+  </si>
+  <si>
+    <t>Manulife Financial Corp</t>
+  </si>
+  <si>
+    <t>MFC</t>
+  </si>
+  <si>
+    <t>CA56501R1064</t>
+  </si>
+  <si>
+    <t>56501R106</t>
+  </si>
+  <si>
+    <t>2554475</t>
+  </si>
+  <si>
+    <t>Magna International Inc</t>
+  </si>
+  <si>
+    <t>MG</t>
+  </si>
+  <si>
+    <t>CA5592224011</t>
+  </si>
+  <si>
+    <t>559222401</t>
+  </si>
+  <si>
+    <t>2566124</t>
+  </si>
+  <si>
+    <t>Sun Life Financial Inc</t>
+  </si>
+  <si>
+    <t>SLF</t>
+  </si>
+  <si>
+    <t>CA8667961053</t>
+  </si>
+  <si>
+    <t>866796105</t>
+  </si>
+  <si>
+    <t>2697701</t>
+  </si>
+  <si>
+    <t>Power Corp Of Canada</t>
+  </si>
+  <si>
+    <t>POW</t>
+  </si>
+  <si>
+    <t>CA7392391016</t>
+  </si>
+  <si>
+    <t>739239101</t>
+  </si>
+  <si>
+    <t>2897222</t>
+  </si>
+  <si>
+    <t>Toronto-Dominion Bank</t>
+  </si>
+  <si>
+    <t>TD</t>
+  </si>
+  <si>
+    <t>CA8911605092</t>
+  </si>
+  <si>
+    <t>891160509</t>
+  </si>
+  <si>
+    <t>3091357</t>
+  </si>
+  <si>
+    <t>Bt Group Plc</t>
+  </si>
+  <si>
+    <t>BT/A</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>GB0030913577</t>
+  </si>
+  <si>
+    <t>4380429</t>
+  </si>
+  <si>
+    <t>Publicis Groupe</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>PUB</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>XPAR</t>
+  </si>
+  <si>
+    <t>4457088</t>
+  </si>
+  <si>
+    <t>Derichebourg</t>
+  </si>
+  <si>
+    <t>DBG</t>
+  </si>
+  <si>
+    <t>FR0000053381</t>
+  </si>
+  <si>
+    <t>4617859</t>
+  </si>
+  <si>
+    <t>Dhl Ag</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>DHL</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>XETR</t>
+  </si>
+  <si>
+    <t>5165294</t>
+  </si>
+  <si>
+    <t>Asm International Nv</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>NL</t>
+  </si>
+  <si>
+    <t>ASM</t>
+  </si>
+  <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>XAMS</t>
+  </si>
+  <si>
+    <t>5228658</t>
+  </si>
+  <si>
+    <t>Randstad Nv</t>
+  </si>
+  <si>
+    <t>RAND</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>5298781</t>
+  </si>
+  <si>
+    <t>Societe Bic Sa</t>
+  </si>
+  <si>
+    <t>BB</t>
+  </si>
+  <si>
+    <t>FR0000120966</t>
+  </si>
+  <si>
+    <t>5501906</t>
+  </si>
+  <si>
+    <t>Banco Bilbao Vizcaya Argenta</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>BBVA</t>
+  </si>
+  <si>
+    <t>ES0113211835</t>
+  </si>
+  <si>
+    <t>XMAD</t>
+  </si>
+  <si>
+    <t>2554549</t>
+  </si>
+  <si>
+    <t>MGA</t>
+  </si>
+  <si>
+    <t>5669354</t>
+  </si>
+  <si>
+    <t>Repsol Sa</t>
+  </si>
+  <si>
+    <t>REP</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>5671519</t>
+  </si>
+  <si>
+    <t>Wolters Kluwer</t>
+  </si>
+  <si>
+    <t>WKL</t>
+  </si>
+  <si>
+    <t>NL0000395903</t>
+  </si>
+  <si>
+    <t>5671735</t>
+  </si>
+  <si>
+    <t>Sanofi</t>
+  </si>
+  <si>
+    <t>SAN</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>5705946</t>
+  </si>
+  <si>
+    <t>Banco Santander Sa</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>5750355</t>
+  </si>
+  <si>
+    <t>Deutsche Bank Ag-Registered</t>
+  </si>
+  <si>
+    <t>DBK</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>5827431</t>
+  </si>
+  <si>
+    <t>Bekaert Nv</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>BEKB</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>BE0974258874</t>
+  </si>
+  <si>
+    <t>XBRU</t>
+  </si>
+  <si>
+    <t>5902941</t>
+  </si>
+  <si>
+    <t>Nokia Oyj</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>XHEL</t>
+  </si>
+  <si>
+    <t>5962343</t>
+  </si>
+  <si>
+    <t>Stmicroelectronics Nv</t>
+  </si>
+  <si>
+    <t>STMMI</t>
+  </si>
+  <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>MTAA</t>
+  </si>
+  <si>
+    <t>5973992</t>
+  </si>
+  <si>
+    <t>Sonae</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>SON</t>
+  </si>
+  <si>
+    <t>PTSON0AM0001</t>
+  </si>
+  <si>
+    <t>XLIS</t>
+  </si>
+  <si>
+    <t>5986622</t>
+  </si>
+  <si>
+    <t>Koninklijke Philips Nv</t>
+  </si>
+  <si>
+    <t>PHIA</t>
+  </si>
+  <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>5993901</t>
+  </si>
+  <si>
+    <t>M6-Metropole Television</t>
+  </si>
+  <si>
+    <t>MMT</t>
+  </si>
+  <si>
+    <t>FR0000053225</t>
+  </si>
+  <si>
+    <t>5997118</t>
+  </si>
+  <si>
+    <t>Television Francaise (t.f.1)</t>
+  </si>
+  <si>
+    <t>TFI</t>
+  </si>
+  <si>
+    <t>FR0000054900</t>
+  </si>
+  <si>
+    <t>5999330</t>
+  </si>
+  <si>
+    <t>Teleperformance</t>
+  </si>
+  <si>
+    <t>TEP</t>
+  </si>
+  <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>6045759</t>
+  </si>
+  <si>
+    <t>Aoki Holdings Inc</t>
+  </si>
+  <si>
+    <t>8214</t>
+  </si>
+  <si>
+    <t>JP3105400000</t>
+  </si>
+  <si>
+    <t>XTKS</t>
+  </si>
+  <si>
+    <t>6086253</t>
+  </si>
+  <si>
+    <t>Fortescue Ltd</t>
+  </si>
+  <si>
+    <t>FMG</t>
+  </si>
+  <si>
+    <t>AU000000FMG4</t>
+  </si>
+  <si>
+    <t>XASX</t>
+  </si>
+  <si>
+    <t>6144690</t>
+  </si>
+  <si>
+    <t>Bhp Group Ltd</t>
+  </si>
+  <si>
+    <t>BHP</t>
+  </si>
+  <si>
+    <t>AU000000BHP4</t>
+  </si>
+  <si>
+    <t>6146500</t>
+  </si>
+  <si>
+    <t>Brother Industries Ltd</t>
+  </si>
+  <si>
+    <t>6448</t>
+  </si>
+  <si>
+    <t>JP3830000000</t>
+  </si>
+  <si>
+    <t>6172323</t>
+  </si>
+  <si>
+    <t>Canon Inc</t>
+  </si>
+  <si>
+    <t>7751</t>
+  </si>
+  <si>
+    <t>JP3242800005</t>
+  </si>
+  <si>
+    <t>6220103</t>
+  </si>
+  <si>
+    <t>Rio Tinto Ltd</t>
+  </si>
+  <si>
+    <t>RIO</t>
+  </si>
+  <si>
+    <t>AU000000RIO1</t>
+  </si>
+  <si>
+    <t>6249799</t>
+  </si>
+  <si>
+    <t>Dah Sing Financial Holdings</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>HK0440001847</t>
+  </si>
+  <si>
+    <t>XHKG</t>
+  </si>
+  <si>
+    <t>6250627</t>
+  </si>
+  <si>
+    <t>Daido Steel Co Ltd</t>
+  </si>
+  <si>
+    <t>5471</t>
+  </si>
+  <si>
+    <t>JP3491000000</t>
+  </si>
+  <si>
+    <t>6251028</t>
+  </si>
+  <si>
+    <t>Screen Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>7735</t>
+  </si>
+  <si>
+    <t>JP3494600004</t>
+  </si>
+  <si>
+    <t>6251426</t>
+  </si>
+  <si>
+    <t>Daiwabo Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>JP3505400006</t>
+  </si>
+  <si>
+    <t>6267058</t>
+  </si>
+  <si>
+    <t>Otsuka Corp</t>
+  </si>
+  <si>
+    <t>4768</t>
+  </si>
+  <si>
+    <t>JP3188200004</t>
+  </si>
+  <si>
+    <t>6356365</t>
+  </si>
+  <si>
+    <t>Fuji Electric Co Ltd</t>
+  </si>
+  <si>
+    <t>6504</t>
+  </si>
+  <si>
+    <t>JP3820000002</t>
+  </si>
+  <si>
+    <t>6356525</t>
+  </si>
+  <si>
+    <t>Fujifilm Holdings Corp</t>
+  </si>
+  <si>
+    <t>4901</t>
+  </si>
+  <si>
+    <t>JP3814000000</t>
+  </si>
+  <si>
+    <t>6356945</t>
+  </si>
+  <si>
+    <t>Fujitsu Limited</t>
+  </si>
+  <si>
+    <t>6702</t>
+  </si>
+  <si>
+    <t>JP3818000006</t>
+  </si>
+  <si>
+    <t>6398709</t>
+  </si>
+  <si>
+    <t>Gunze Ltd</t>
+  </si>
+  <si>
+    <t>3002</t>
+  </si>
+  <si>
+    <t>JP3275200008</t>
+  </si>
+  <si>
+    <t>6414809</t>
+  </si>
+  <si>
+    <t>Seiko Group Corp</t>
+  </si>
+  <si>
+    <t>8050</t>
+  </si>
+  <si>
+    <t>JP3414700009</t>
+  </si>
+  <si>
+    <t>6437947</t>
+  </si>
+  <si>
+    <t>Horiba Ltd</t>
+  </si>
+  <si>
+    <t>6856</t>
+  </si>
+  <si>
+    <t>JP3853000002</t>
+  </si>
+  <si>
+    <t>6480758</t>
+  </si>
+  <si>
+    <t>Kaga Electronics Co Ltd</t>
+  </si>
+  <si>
+    <t>8154</t>
+  </si>
+  <si>
+    <t>JP3206200002</t>
+  </si>
+  <si>
+    <t>6483467</t>
+  </si>
+  <si>
+    <t>Kanematsu Corp</t>
+  </si>
+  <si>
+    <t>8020</t>
+  </si>
+  <si>
+    <t>JP3217100001</t>
+  </si>
+  <si>
+    <t>6493745</t>
+  </si>
+  <si>
+    <t>Kirin Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>2503</t>
+  </si>
+  <si>
+    <t>JP3258000003</t>
+  </si>
+  <si>
+    <t>497350108</t>
+  </si>
+  <si>
+    <t>6496250</t>
+  </si>
+  <si>
+    <t>Komeri Co Ltd</t>
+  </si>
+  <si>
+    <t>8218</t>
+  </si>
+  <si>
+    <t>JP3305600003</t>
+  </si>
+  <si>
+    <t>6496584</t>
+  </si>
+  <si>
+    <t>Komatsu Ltd</t>
+  </si>
+  <si>
+    <t>6301</t>
+  </si>
+  <si>
+    <t>JP3304200003</t>
+  </si>
+  <si>
+    <t>6497509</t>
+  </si>
+  <si>
+    <t>Kubota Corp</t>
+  </si>
+  <si>
+    <t>6326</t>
+  </si>
+  <si>
+    <t>JP3266400005</t>
+  </si>
+  <si>
+    <t>6499260</t>
+  </si>
+  <si>
+    <t>Kyocera Corp</t>
+  </si>
+  <si>
+    <t>6971</t>
+  </si>
+  <si>
+    <t>JP3249600002</t>
+  </si>
+  <si>
+    <t>6527031</t>
+  </si>
+  <si>
+    <t>Vstecs Holdings Ltd</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>KYG9400C1116</t>
+  </si>
+  <si>
+    <t>6536112</t>
+  </si>
+  <si>
+    <t>Boc Hong Kong Holdings Ltd</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>HK2388011192</t>
+  </si>
+  <si>
+    <t>6536156</t>
+  </si>
+  <si>
+    <t>Luk Fook Holdings Intl Ltd</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>BMG5695X1258</t>
+  </si>
+  <si>
+    <t>6569464</t>
+  </si>
+  <si>
+    <t>Marubeni Corp</t>
+  </si>
+  <si>
+    <t>8002</t>
+  </si>
+  <si>
+    <t>JP3877600001</t>
+  </si>
+  <si>
+    <t>6572707</t>
+  </si>
+  <si>
+    <t>Panasonic Holdings Corp</t>
+  </si>
+  <si>
+    <t>6752</t>
+  </si>
+  <si>
+    <t>JP3866800000</t>
+  </si>
+  <si>
+    <t>6594143</t>
+  </si>
+  <si>
+    <t>Sojitz Corp</t>
+  </si>
+  <si>
+    <t>2768</t>
+  </si>
+  <si>
+    <t>JP3663900003</t>
+  </si>
+  <si>
+    <t>6595179</t>
+  </si>
+  <si>
+    <t>Misumi Group Inc</t>
+  </si>
+  <si>
+    <t>9962</t>
+  </si>
+  <si>
+    <t>JP3885400006</t>
+  </si>
+  <si>
+    <t>6597302</t>
+  </si>
+  <si>
+    <t>Mitsui &amp; Co Ltd</t>
+  </si>
+  <si>
+    <t>8031</t>
+  </si>
+  <si>
+    <t>JP3893600001</t>
+  </si>
+  <si>
+    <t>6616508</t>
+  </si>
+  <si>
+    <t>Seiko Epson Corp</t>
+  </si>
+  <si>
+    <t>6724</t>
+  </si>
+  <si>
+    <t>JP3414750004</t>
+  </si>
+  <si>
+    <t>6619604</t>
+  </si>
+  <si>
+    <t>Niterra Co Ltd</t>
+  </si>
+  <si>
+    <t>5334</t>
+  </si>
+  <si>
+    <t>JP3738600000</t>
+  </si>
+  <si>
+    <t>6635677</t>
+  </si>
+  <si>
+    <t>Renesas Electronics Corp</t>
+  </si>
+  <si>
+    <t>6723</t>
+  </si>
+  <si>
+    <t>JP3164720009</t>
+  </si>
+  <si>
+    <t>6641146</t>
+  </si>
+  <si>
+    <t>Nichias Corp</t>
+  </si>
+  <si>
+    <t>5393</t>
+  </si>
+  <si>
+    <t>JP3660400007</t>
+  </si>
+  <si>
+    <t>6641588</t>
+  </si>
+  <si>
+    <t>Nissan Chemical Corp</t>
+  </si>
+  <si>
+    <t>4021</t>
+  </si>
+  <si>
+    <t>JP3670800006</t>
+  </si>
+  <si>
+    <t>6643960</t>
+  </si>
+  <si>
+    <t>Nippon Yusen Kk</t>
+  </si>
+  <si>
+    <t>9101</t>
+  </si>
+  <si>
+    <t>JP3753000003</t>
+  </si>
+  <si>
+    <t>6661144</t>
+  </si>
+  <si>
+    <t>Orix Corp</t>
+  </si>
+  <si>
+    <t>8591</t>
+  </si>
+  <si>
+    <t>JP3200450009</t>
+  </si>
+  <si>
+    <t>6689351</t>
+  </si>
+  <si>
+    <t>Tokyu Construction Co Ltd</t>
+  </si>
+  <si>
+    <t>1720</t>
+  </si>
+  <si>
+    <t>JP3567410000</t>
+  </si>
+  <si>
+    <t>6701006</t>
+  </si>
+  <si>
+    <t>Press Kogyo Co Ltd</t>
+  </si>
+  <si>
+    <t>7246</t>
+  </si>
+  <si>
+    <t>JP3833600004</t>
+  </si>
+  <si>
+    <t>6793821</t>
+  </si>
+  <si>
+    <t>Sekisui Chemical Co Ltd</t>
+  </si>
+  <si>
+    <t>4204</t>
+  </si>
+  <si>
+    <t>JP3419400001</t>
+  </si>
+  <si>
+    <t>6858946</t>
+  </si>
+  <si>
+    <t>Sumitomo Corp</t>
+  </si>
+  <si>
+    <t>8053</t>
+  </si>
+  <si>
+    <t>JP3404600003</t>
+  </si>
+  <si>
+    <t>6869302</t>
+  </si>
+  <si>
+    <t>Tdk Corp</t>
+  </si>
+  <si>
+    <t>6762</t>
+  </si>
+  <si>
+    <t>JP3538800008</t>
+  </si>
+  <si>
+    <t>6880927</t>
+  </si>
+  <si>
+    <t>Tpr Co Ltd</t>
+  </si>
+  <si>
+    <t>6463</t>
+  </si>
+  <si>
+    <t>JP3542400001</t>
+  </si>
+  <si>
+    <t>6894304</t>
+  </si>
+  <si>
+    <t>Tokyo Seimitsu Co Ltd</t>
+  </si>
+  <si>
+    <t>7729</t>
+  </si>
+  <si>
+    <t>JP3580200008</t>
+  </si>
+  <si>
+    <t>6895675</t>
+  </si>
+  <si>
+    <t>Tokyo Electron Ltd</t>
+  </si>
+  <si>
+    <t>8035</t>
+  </si>
+  <si>
+    <t>JP3571400005</t>
+  </si>
+  <si>
+    <t>6899581</t>
+  </si>
+  <si>
+    <t>Towa Pharmaceutical Co Ltd</t>
+  </si>
+  <si>
+    <t>4553</t>
+  </si>
+  <si>
+    <t>JP3623150004</t>
+  </si>
+  <si>
+    <t>6900182</t>
+  </si>
+  <si>
+    <t>Toyo Tire Corp</t>
+  </si>
+  <si>
+    <t>5105</t>
+  </si>
+  <si>
+    <t>JP3610600003</t>
+  </si>
+  <si>
+    <t>6900557</t>
+  </si>
+  <si>
+    <t>Toyoda Gosei Co Ltd</t>
+  </si>
+  <si>
+    <t>7282</t>
+  </si>
+  <si>
+    <t>JP3634200004</t>
+  </si>
+  <si>
+    <t>6900580</t>
+  </si>
+  <si>
+    <t>Toyota Tsusho Corp</t>
+  </si>
+  <si>
+    <t>8015</t>
+  </si>
+  <si>
+    <t>JP3635000007</t>
+  </si>
+  <si>
+    <t>6926553</t>
+  </si>
+  <si>
+    <t>Valor Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>9956</t>
+  </si>
+  <si>
+    <t>JP3778400006</t>
+  </si>
+  <si>
+    <t>6928560</t>
+  </si>
+  <si>
+    <t>Vtech Holdings Ltd</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>BMG9400S1329</t>
+  </si>
+  <si>
+    <t>6961888</t>
+  </si>
+  <si>
+    <t>Warabeya Nichiyo Holdings Co</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>JP3994400004</t>
+  </si>
+  <si>
+    <t>7018556</t>
+  </si>
+  <si>
+    <t>Navigator Co Sa/The</t>
+  </si>
+  <si>
+    <t>NVG</t>
+  </si>
+  <si>
+    <t>PTPTI0AM0006</t>
+  </si>
+  <si>
+    <t>7103065</t>
+  </si>
+  <si>
+    <t>Novartis Ag-Reg</t>
+  </si>
+  <si>
+    <t>NOVN</t>
+  </si>
+  <si>
+    <t>CH0012005267</t>
+  </si>
+  <si>
+    <t>XSWX</t>
+  </si>
+  <si>
+    <t>7110720</t>
+  </si>
+  <si>
+    <t>Adecco Group Ag-Reg</t>
+  </si>
+  <si>
+    <t>ADEN</t>
+  </si>
+  <si>
+    <t>CH0012138605</t>
+  </si>
+  <si>
+    <t>7133608</t>
+  </si>
+  <si>
+    <t>Equinor Asa</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
-    <t>SEKTCash</t>
-[...17 lines deleted...]
-    <t>Trade Date Cash (SGD)</t>
+    <t>EQNR</t>
+  </si>
+  <si>
+    <t>NO0010096985</t>
+  </si>
+  <si>
+    <t>XOSL</t>
+  </si>
+  <si>
+    <t>7242087</t>
+  </si>
+  <si>
+    <t>Banca Ifis Spa</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>IF</t>
+  </si>
+  <si>
+    <t>IT0003188064</t>
+  </si>
+  <si>
+    <t>7309681</t>
+  </si>
+  <si>
+    <t>Bnp Paribas</t>
+  </si>
+  <si>
+    <t>BNP</t>
+  </si>
+  <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>7370063</t>
+  </si>
+  <si>
+    <t>Melexis Nv</t>
+  </si>
+  <si>
+    <t>MELE</t>
+  </si>
+  <si>
+    <t>BE0165385973</t>
+  </si>
+  <si>
+    <t>B012TP2</t>
+  </si>
+  <si>
+    <t>Halfords Group Plc</t>
+  </si>
+  <si>
+    <t>HFD</t>
+  </si>
+  <si>
+    <t>GB00B012TP20</t>
+  </si>
+  <si>
+    <t>B0190C7</t>
+  </si>
+  <si>
+    <t>Techtronic Industries Co Ltd</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>HK0669013440</t>
+  </si>
+  <si>
+    <t>B01C7R0</t>
+  </si>
+  <si>
+    <t>Super Retail Group Ltd</t>
+  </si>
+  <si>
+    <t>SUL</t>
+  </si>
+  <si>
+    <t>AU000000SUL0</t>
+  </si>
+  <si>
+    <t>B01G0P1</t>
+  </si>
+  <si>
+    <t>Dah Sing Banking Group Ltd</t>
+  </si>
+  <si>
+    <t>2356</t>
+  </si>
+  <si>
+    <t>HK2356013600</t>
+  </si>
+  <si>
+    <t>B02FBC1</t>
+  </si>
+  <si>
+    <t>Perseus Mining Ltd</t>
+  </si>
+  <si>
+    <t>PRU</t>
+  </si>
+  <si>
+    <t>AU000000PRU3</t>
+  </si>
+  <si>
+    <t>B03P2F0</t>
+  </si>
+  <si>
+    <t>Fuyo General Lease Co Ltd</t>
+  </si>
+  <si>
+    <t>8424</t>
+  </si>
+  <si>
+    <t>JP3826270005</t>
+  </si>
+  <si>
+    <t>B06QFB7</t>
+  </si>
+  <si>
+    <t>Ig Group Holdings Plc</t>
+  </si>
+  <si>
+    <t>IGG</t>
+  </si>
+  <si>
+    <t>GB00B06QFB75</t>
+  </si>
+  <si>
+    <t>B08QZ48</t>
+  </si>
+  <si>
+    <t>Esprinet Spa</t>
+  </si>
+  <si>
+    <t>PRT</t>
+  </si>
+  <si>
+    <t>IT0003850929</t>
+  </si>
+  <si>
+    <t>B0F9V20</t>
+  </si>
+  <si>
+    <t>Oversea-Chinese Banking Corp</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
-    <t>USDTCash</t>
-[...1163 lines deleted...]
-    <t>9531</t>
+    <t>OCBC</t>
+  </si>
+  <si>
+    <t>SG1S04926220</t>
+  </si>
+  <si>
+    <t>XSES</t>
+  </si>
+  <si>
+    <t>B0JDQD4</t>
+  </si>
+  <si>
+    <t>Bandai Namco Holdings Inc</t>
+  </si>
+  <si>
+    <t>7832</t>
+  </si>
+  <si>
+    <t>JP3778630008</t>
+  </si>
+  <si>
+    <t>B0R7JF1</t>
+  </si>
+  <si>
+    <t>Ipsen</t>
+  </si>
+  <si>
+    <t>IPN</t>
+  </si>
+  <si>
+    <t>FR0010259150</t>
+  </si>
+  <si>
+    <t>B10RB15</t>
+  </si>
+  <si>
+    <t>Inpex Corp</t>
+  </si>
+  <si>
+    <t>1605</t>
+  </si>
+  <si>
+    <t>JP3294460005</t>
+  </si>
+  <si>
+    <t>B15C557</t>
+  </si>
+  <si>
+    <t>Totalenergies Se</t>
+  </si>
+  <si>
+    <t>TTE</t>
+  </si>
+  <si>
+    <t>FR0000120271</t>
+  </si>
+  <si>
+    <t>B188NJ2</t>
+  </si>
+  <si>
+    <t>Ipsos</t>
+  </si>
+  <si>
+    <t>IPS</t>
+  </si>
+  <si>
+    <t>FR0000073298</t>
+  </si>
+  <si>
+    <t>B18ZRK2</t>
+  </si>
+  <si>
+    <t>Logitech International-Reg</t>
+  </si>
+  <si>
+    <t>LOGN</t>
+  </si>
+  <si>
+    <t>CH0025751329</t>
+  </si>
+  <si>
+    <t>B1BK209</t>
+  </si>
+  <si>
+    <t>Rtl Group</t>
+  </si>
+  <si>
+    <t>RRTL</t>
+  </si>
+  <si>
+    <t>LU0061462528</t>
+  </si>
+  <si>
+    <t>B1G40S0</t>
+  </si>
+  <si>
+    <t>Mapfre Sa</t>
+  </si>
+  <si>
+    <t>MAP</t>
+  </si>
+  <si>
+    <t>ES0124244E34</t>
+  </si>
+  <si>
+    <t>B1VQF42</t>
+  </si>
+  <si>
+    <t>Orkla Asa</t>
+  </si>
+  <si>
+    <t>ORK</t>
+  </si>
+  <si>
+    <t>NO0003733800</t>
+  </si>
+  <si>
+    <t>B1VSK10</t>
+  </si>
+  <si>
+    <t>Industrivarden Ab-A Shs</t>
+  </si>
+  <si>
+    <t>INDUA</t>
+  </si>
+  <si>
+    <t>SE0000190126</t>
+  </si>
+  <si>
+    <t>XSTO</t>
+  </si>
+  <si>
+    <t>B1VSK54</t>
+  </si>
+  <si>
+    <t>Industrivarden Ab-C Shs</t>
+  </si>
+  <si>
+    <t>INDUC</t>
+  </si>
+  <si>
+    <t>SE0000107203</t>
+  </si>
+  <si>
+    <t>B1VT035</t>
+  </si>
+  <si>
+    <t>Yangzijiang Shipbuilding</t>
+  </si>
+  <si>
+    <t>YZJSGD</t>
+  </si>
+  <si>
+    <t>SG1U76934819</t>
+  </si>
+  <si>
+    <t>B1YW440</t>
+  </si>
+  <si>
+    <t>3i Group Plc</t>
+  </si>
+  <si>
+    <t>III</t>
+  </si>
+  <si>
+    <t>GB00B1YW4409</t>
+  </si>
+  <si>
+    <t>B233HR5</t>
+  </si>
+  <si>
+    <t>Redes Energeticas Nacionais</t>
+  </si>
+  <si>
+    <t>RENE</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
-    <t>JP3573000001</t>
-[...505 lines deleted...]
-  <si>
     <t>PTREL0AM0008</t>
   </si>
   <si>
     <t>B2927P4</t>
   </si>
   <si>
     <t>First Resources Ltd</t>
   </si>
   <si>
     <t>SG1W35938974</t>
   </si>
   <si>
+    <t>B3CY709</t>
+  </si>
+  <si>
+    <t>Persol Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>2181</t>
+  </si>
+  <si>
+    <t>JP3547670004</t>
+  </si>
+  <si>
     <t>B55WMQ5</t>
   </si>
   <si>
     <t>Wallenius Wilhelmsen Asa</t>
   </si>
   <si>
     <t>WAWI</t>
   </si>
   <si>
     <t>NO0010571680</t>
   </si>
   <si>
     <t>B575D14</t>
   </si>
   <si>
     <t>Parex Resources Inc</t>
   </si>
   <si>
     <t>PXT</t>
   </si>
   <si>
     <t>CA69946Q1046</t>
   </si>
   <si>
     <t>69946Q104</t>
   </si>
   <si>
+    <t>B5LTM93</t>
+  </si>
+  <si>
+    <t>Otsuka Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>4578</t>
+  </si>
+  <si>
+    <t>JP3188220002</t>
+  </si>
+  <si>
     <t>B61X7R5</t>
   </si>
   <si>
     <t>Sitc International Holdings</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>KYG8187G1055</t>
   </si>
   <si>
     <t>B657MH8</t>
   </si>
   <si>
     <t>Sheng Siong Group Ltd</t>
   </si>
   <si>
     <t>SSG</t>
   </si>
   <si>
     <t>SG2D54973185</t>
   </si>
   <si>
     <t>B71QPM2</t>
@@ -2233,50 +2203,77 @@
   <si>
     <t>BH0W286</t>
   </si>
   <si>
     <t>Kln Logistics Group Ltd</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>BMG524181036</t>
   </si>
   <si>
     <t>BJ1DLW9</t>
   </si>
   <si>
     <t>Man Group Plc/Jersey</t>
   </si>
   <si>
     <t>EMG</t>
   </si>
   <si>
     <t>JE00BJ1DLW90</t>
   </si>
   <si>
+    <t>BJ2L575</t>
+  </si>
+  <si>
+    <t>Cgi Inc</t>
+  </si>
+  <si>
+    <t>GIB/A</t>
+  </si>
+  <si>
+    <t>CA12532H1047</t>
+  </si>
+  <si>
+    <t>12532H104</t>
+  </si>
+  <si>
+    <t>BJXBP41</t>
+  </si>
+  <si>
+    <t>Alcon Inc</t>
+  </si>
+  <si>
+    <t>ALC</t>
+  </si>
+  <si>
+    <t>CH0432492467</t>
+  </si>
+  <si>
     <t>BKY40Q3</t>
   </si>
   <si>
     <t>Galliford Try Holdings Plc</t>
   </si>
   <si>
     <t>GFRD</t>
   </si>
   <si>
     <t>GB00BKY40Q38</t>
   </si>
   <si>
     <t>BLLHKZ1</t>
   </si>
   <si>
     <t>Wh Group Ltd</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>KYG960071028</t>
   </si>
   <si>
     <t>BLLJ381</t>
@@ -2452,62 +2449,50 @@
   <si>
     <t>BWX5Y69</t>
   </si>
   <si>
     <t>Zehnder Group Ag-Rg</t>
   </si>
   <si>
     <t>ZEHN</t>
   </si>
   <si>
     <t>CH0276534614</t>
   </si>
   <si>
     <t>BYT8143</t>
   </si>
   <si>
     <t>Japan Post Holdings Co Ltd</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>JP3752900005</t>
   </si>
   <si>
-    <t>BYT8154</t>
-[...10 lines deleted...]
-  <si>
     <t>BYY7VY5</t>
   </si>
   <si>
     <t>Signify Nv</t>
   </si>
   <si>
     <t>LIGHT</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>BYZQ077</t>
   </si>
   <si>
     <t>Ck Asset Holdings Ltd</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>KYG2177B1014</t>
@@ -2527,165 +2512,204 @@
   <si>
     <t>BZ07696</t>
   </si>
   <si>
     <t>Europris Asa</t>
   </si>
   <si>
     <t>EPR</t>
   </si>
   <si>
     <t>NO0010735343</t>
   </si>
   <si>
     <t>BZ57390</t>
   </si>
   <si>
     <t>Ing Groep Nv</t>
   </si>
   <si>
     <t>INGA</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
-    <t>110448107</t>
-[...2 lines deleted...]
-    <t>British American Tob-Sp Adr</t>
+    <t>29446M102</t>
+  </si>
+  <si>
+    <t>Equinor Asa-Spon Adr</t>
   </si>
   <si>
     <t>Depository Receipt/Share</t>
   </si>
   <si>
-    <t>2290791</t>
-[...13 lines deleted...]
-  <si>
     <t>BF4K3J0</t>
   </si>
   <si>
     <t>US29446M1027</t>
   </si>
   <si>
     <t>37733W204</t>
   </si>
   <si>
     <t>Gsk Plc-Spon Adr</t>
   </si>
   <si>
     <t>BMTZ571</t>
   </si>
   <si>
     <t>US37733W2044</t>
   </si>
   <si>
     <t>404280406</t>
   </si>
   <si>
     <t>Hsbc Holdings Plc-Spons Adr</t>
   </si>
   <si>
     <t>2400341</t>
   </si>
   <si>
     <t>HSBC</t>
   </si>
   <si>
     <t>US4042804066</t>
   </si>
   <si>
+    <t>653656108</t>
+  </si>
+  <si>
+    <t>Nice Ltd - Spon Adr</t>
+  </si>
+  <si>
+    <t>2639736</t>
+  </si>
+  <si>
+    <t>NICE</t>
+  </si>
+  <si>
+    <t>US6536561086</t>
+  </si>
+  <si>
+    <t>XNGS</t>
+  </si>
+  <si>
+    <t>654902204</t>
+  </si>
+  <si>
+    <t>Nokia Corp-Spon Adr</t>
+  </si>
+  <si>
+    <t>2640891</t>
+  </si>
+  <si>
+    <t>US6549022043</t>
+  </si>
+  <si>
     <t>767204100</t>
   </si>
   <si>
     <t>Rio Tinto Plc-Spon Adr</t>
   </si>
   <si>
     <t>2740434</t>
   </si>
   <si>
     <t>US7672041008</t>
   </si>
   <si>
     <t>880890108</t>
   </si>
   <si>
     <t>Ternium Sa-Sponsored Adr</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>B0XGGY0</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>US8808901081</t>
   </si>
   <si>
+    <t>904767803</t>
+  </si>
+  <si>
+    <t>Unilever Plc-Sponsored Adr</t>
+  </si>
+  <si>
+    <t>BP9M904</t>
+  </si>
+  <si>
+    <t>UL</t>
+  </si>
+  <si>
+    <t>US9047678035</t>
+  </si>
+  <si>
     <t>92857W308</t>
   </si>
   <si>
     <t>Vodafone Group Plc-Sp Adr</t>
   </si>
   <si>
     <t>BK019T4</t>
   </si>
   <si>
     <t>VOD</t>
   </si>
   <si>
     <t>US92857W3088</t>
   </si>
   <si>
-    <t>XNGS</t>
+    <t>5076705</t>
+  </si>
+  <si>
+    <t>Henkel Ag &amp; Co Kgaa Vor-Pref</t>
+  </si>
+  <si>
+    <t>Preferred/Preference Share</t>
+  </si>
+  <si>
+    <t>HEN3</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
   </si>
   <si>
     <t>5169218</t>
   </si>
   <si>
     <t>Draegerwerk Ag - Pref</t>
-  </si>
-[...1 lines deleted...]
-    <t>Preferred/Preference Share</t>
   </si>
   <si>
     <t>DRW3</t>
   </si>
   <si>
     <t>DE0005550636</t>
   </si>
   <si>
     <t>861012102</t>
   </si>
   <si>
     <t>Stmicroelectronics Nv-Ny Shs</t>
   </si>
   <si>
     <t>Registered Share</t>
   </si>
   <si>
     <t>2430025</t>
   </si>
   <si>
     <t>STM</t>
   </si>
   <si>
     <t>US8610121027</t>
   </si>
@@ -3163,92 +3187,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C92E536-9DC4-4E33-8F61-EDAC40FCA588}">
-  <dimension ref="A1:Z208"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C0EAE3F-3287-4048-995C-8F2D2EB57592}">
+  <dimension ref="A1:Z209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="5"/>
     <col min="11" max="11" width="7.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46265</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -3298,14680 +3322,14754 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>3657694.7</v>
+        <v>3555084.49</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>3657694.7</v>
+        <v>3555084.49</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>3657694.7</v>
+        <v>3555084.49</v>
       </c>
       <c r="N4" s="4">
-        <v>3657694.7</v>
+        <v>3555084.49</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>2.591E-3</v>
+        <v>2.5119999999999999E-3</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>450000</v>
+        <v>667000</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>450000</v>
+        <v>667000</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>450000</v>
+        <v>667000</v>
       </c>
       <c r="N5" s="4">
-        <v>450000</v>
+        <v>667000</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>3.1799999999999998E-4</v>
+        <v>4.7100000000000001E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>0.06</v>
+        <v>7.4</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>0.06</v>
+        <v>7.4</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>0.06</v>
+        <v>7.4</v>
       </c>
       <c r="N6" s="4">
-        <v>0.06</v>
+        <v>7.4</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>1479.63</v>
+        <v>1400650.06</v>
       </c>
       <c r="E7" s="5">
-        <v>0.71665000000000001</v>
+        <v>0.69569999999999999</v>
       </c>
       <c r="F7" s="4">
-        <v>1060.3768395</v>
+        <v>974432.24674199999</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>1.3953812879369287</v>
+        <v>1.4374011786689664</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>1479.63</v>
+        <v>1400650.06</v>
       </c>
       <c r="N7" s="4">
-        <v>1060.3768395</v>
+        <v>974432.24674199999</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>0</v>
+        <v>6.8800000000000003E-4</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>180699.96</v>
+        <v>533604.18999999994</v>
       </c>
       <c r="E8" s="5">
-        <v>0.72134500000000001</v>
+        <v>0.704349</v>
       </c>
       <c r="F8" s="4">
-        <v>130346.93789222999</v>
+        <v>375843.76826906</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>1.3862999929063029</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4">
-        <v>180699.95907499999</v>
+        <v>533604.18793999997</v>
       </c>
       <c r="N8" s="4">
-        <v>130346.93789222999</v>
+        <v>375843.76826906</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>9.2E-5</v>
+        <v>2.6499999999999999E-4</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>0.02</v>
+        <v>42371.91</v>
       </c>
       <c r="E9" s="5">
-        <v>1.2377009999999999</v>
+        <v>1.1976770000000001</v>
       </c>
       <c r="F9" s="4">
-        <v>2.475401E-2</v>
+        <v>50747.841188099999</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>0.80795000179162912</v>
+        <v>0.83494999830964378</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4">
-        <v>0.02</v>
+        <v>42371.909914000003</v>
       </c>
       <c r="N9" s="4">
-        <v>2.475401E-2</v>
+        <v>50747.841188099999</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>0</v>
+        <v>3.4999999999999997E-5</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>9651.7000000000007</v>
+        <v>19106.25</v>
       </c>
       <c r="E10" s="5">
-        <v>0.155393</v>
+        <v>0.15194199999999999</v>
       </c>
       <c r="F10" s="4">
-        <v>1499.80575886</v>
+        <v>2903.0456814200002</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>6.4353000403943783</v>
+        <v>6.5814500514011254</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4">
-        <v>9651.7000599999992</v>
+        <v>19106.250149</v>
       </c>
       <c r="N10" s="4">
-        <v>1499.80575886</v>
+        <v>2903.0456814200002</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>9.9999999999999995E-7</v>
+        <v>1.9999999999999999E-6</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>33387.5</v>
+        <v>760284.35</v>
       </c>
       <c r="E11" s="5">
-        <v>1.1616</v>
+        <v>1.13585</v>
       </c>
       <c r="F11" s="4">
-        <v>38782.92</v>
+        <v>863568.9789475</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4">
-        <v>33387.5</v>
+        <v>760284.35</v>
       </c>
       <c r="N11" s="4">
-        <v>38782.92</v>
+        <v>863568.9789475</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>2.6999999999999999E-5</v>
+        <v>6.0999999999999997E-4</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="4">
-        <v>623150.36</v>
+        <v>136153.15</v>
       </c>
       <c r="E12" s="5">
-        <v>1.3557999999999999</v>
+        <v>1.3284499999999999</v>
       </c>
       <c r="F12" s="4">
-        <v>844867.258088</v>
+        <v>180872.65211749999</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>71</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="J12" s="5">
         <v>1</v>
       </c>
       <c r="K12" s="5">
-        <v>0.73757191326154303</v>
+        <v>0.75275697241145689</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4">
-        <v>623150.36</v>
+        <v>136153.15</v>
       </c>
       <c r="N12" s="4">
-        <v>844867.258088</v>
+        <v>180872.65211749999</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>5.9800000000000001E-4</v>
+        <v>1.27E-4</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="4">
-        <v>300812.63</v>
+        <v>5929568.71</v>
       </c>
       <c r="E13" s="5">
-        <v>0.12756200000000001</v>
+        <v>0.127441</v>
       </c>
       <c r="F13" s="4">
-        <v>38372.384013880001</v>
+        <v>755671.92914263997</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>77</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
-        <v>7.8392999944105783</v>
+        <v>7.8467498369837729</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4">
-        <v>300812.629785</v>
+        <v>5929568.586813</v>
       </c>
       <c r="N13" s="4">
-        <v>38372.384013880001</v>
+        <v>755671.92914263997</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>2.6999999999999999E-5</v>
+        <v>5.3399999999999997E-4</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="4">
         <v>0.01</v>
       </c>
       <c r="E14" s="5">
-        <v>0.33358399999999999</v>
+        <v>0.32526100000000002</v>
       </c>
       <c r="F14" s="4">
-        <v>3.3358400000000001E-3</v>
+        <v>3.25261E-3</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J14" s="5">
         <v>1</v>
       </c>
       <c r="K14" s="5">
-        <v>2.9977500087534303</v>
+        <v>3.0744499893516424</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4">
-        <v>0.01</v>
+        <v>9.9989999999999992E-3</v>
       </c>
       <c r="N14" s="4">
-        <v>3.3358400000000001E-3</v>
+        <v>3.25261E-3</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="4">
-        <v>80780904</v>
+        <v>435076049</v>
       </c>
       <c r="E15" s="5">
-        <v>6.2620000000000002E-3</v>
+        <v>6.3639999999999999E-3</v>
       </c>
       <c r="F15" s="4">
-        <v>505844.91687279003</v>
+        <v>2768804.2065739702</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J15" s="5">
         <v>1</v>
       </c>
       <c r="K15" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4">
-        <v>80780862.939087003</v>
+        <v>435076360.84098202</v>
       </c>
       <c r="N15" s="4">
-        <v>505844.91687279003</v>
+        <v>2768804.2065739702</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>3.5799999999999997E-4</v>
+        <v>1.9559999999999998E-3</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="4">
-        <v>2764947.22</v>
+        <v>1554192</v>
       </c>
       <c r="E16" s="5">
-        <v>0.106956</v>
+        <v>0.100214</v>
       </c>
       <c r="F16" s="4">
-        <v>295728.93171899999</v>
+        <v>155752.51037219999</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>92</v>
       </c>
       <c r="J16" s="5">
         <v>1</v>
       </c>
       <c r="K16" s="5">
-        <v>9.3495997670079749</v>
+        <v>9.9785998946658996</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4">
-        <v>2764947.1510970001</v>
+        <v>1554191.9835930001</v>
       </c>
       <c r="N16" s="4">
-        <v>295728.93171899999</v>
+        <v>155752.51037219999</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>2.0900000000000001E-4</v>
+        <v>1.1E-4</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="4">
-        <v>1554192</v>
+        <v>1213127.73</v>
       </c>
       <c r="E17" s="5">
-        <v>0.104287</v>
+        <v>1</v>
       </c>
       <c r="F17" s="4">
-        <v>162082.40778400001</v>
+        <v>1213257.73</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>96</v>
+        <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="J17" s="5">
         <v>1</v>
       </c>
       <c r="K17" s="5">
-        <v>9.58889988948793</v>
+        <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>1554191.982087</v>
+        <v>1213257.73</v>
       </c>
       <c r="N17" s="4">
-        <v>162082.40778400001</v>
+        <v>1213257.73</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>1.1400000000000001E-4</v>
+        <v>8.5700000000000001E-4</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="D18" s="4">
+        <v>130</v>
+      </c>
+      <c r="E18" s="5">
+        <v>3136.6</v>
+      </c>
+      <c r="F18" s="4">
+        <v>20387900</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="B18" s="3" t="s">
+      <c r="H18" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="5">
+        <v>3136.6</v>
+      </c>
+      <c r="K18" s="5">
+        <v>1</v>
+      </c>
+      <c r="L18" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="4">
+        <v>0</v>
+      </c>
+      <c r="N18" s="4">
+        <v>0</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P18" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="C18" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H18" s="3" t="s">
+      <c r="Q18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S18" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="I18" s="3" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="T18" s="4">
-        <v>1</v>
+        <v>50</v>
+      </c>
+      <c r="U18" s="2">
+        <v>46374</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>2.5799999999999998E-4</v>
+        <v>1.4407E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C19" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="B19" s="3" t="s">
+      <c r="D19" s="4">
+        <v>180459</v>
+      </c>
+      <c r="E19" s="5">
+        <v>32.480603000000002</v>
+      </c>
+      <c r="F19" s="4">
+        <v>5861417.0465475004</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="C19" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H19" s="3" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="J19" s="5">
-        <v>1</v>
+        <v>24.45</v>
       </c>
       <c r="K19" s="5">
-        <v>1</v>
+        <v>0.75275697241145689</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="M19" s="4">
-        <v>852157.19</v>
+        <v>4412222.55</v>
       </c>
       <c r="N19" s="4">
-        <v>852157.19</v>
+        <v>5861417.0465475004</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>34</v>
+        <v>102</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>34</v>
+        <v>108</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>35</v>
+        <v>109</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>6.0300000000000002E-4</v>
+        <v>4.1419999999999998E-3</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D20" s="4">
-        <v>79</v>
+        <v>10328</v>
       </c>
       <c r="E20" s="5">
-        <v>3228.8</v>
+        <v>57.548454</v>
       </c>
       <c r="F20" s="4">
-        <v>12753760</v>
+        <v>594360.43291199999</v>
       </c>
       <c r="G20" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J20" s="5">
+        <v>43.32</v>
+      </c>
+      <c r="K20" s="5">
+        <v>0.75275697241145689</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M20" s="4">
+        <v>447408.96</v>
+      </c>
+      <c r="N20" s="4">
+        <v>594360.43291199999</v>
+      </c>
+      <c r="O20" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="P20" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q20" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="R20" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="S20" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="H20" s="3" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="T20" s="4">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>46283</v>
+        <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>9.0340000000000004E-3</v>
+        <v>4.2000000000000002E-4</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B21" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D21" s="4">
+        <v>27577</v>
+      </c>
+      <c r="E21" s="5">
+        <v>118.9</v>
+      </c>
+      <c r="F21" s="4">
+        <v>3278905.3</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J21" s="5">
+        <v>118.9</v>
+      </c>
+      <c r="K21" s="5">
+        <v>1</v>
+      </c>
+      <c r="L21" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M21" s="4">
+        <v>3278905.3</v>
+      </c>
+      <c r="N21" s="4">
+        <v>3278905.3</v>
+      </c>
+      <c r="O21" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="P21" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q21" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="C21" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G21" s="3" t="s">
+      <c r="R21" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="S21" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="T21" s="4">
+        <v>1</v>
+      </c>
+      <c r="W21" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="H21" s="3" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>4.3790000000000001E-3</v>
+        <v>2.317E-3</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D22" s="4">
+        <v>253600</v>
+      </c>
+      <c r="E22" s="5">
+        <v>91.149850999999998</v>
+      </c>
+      <c r="F22" s="4">
+        <v>23115602.0426131</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J22" s="5">
+        <v>129.41</v>
+      </c>
+      <c r="K22" s="5">
+        <v>1.4197499945197649</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M22" s="4">
+        <v>32818375.873321</v>
+      </c>
+      <c r="N22" s="4">
+        <v>23115602.0426131</v>
+      </c>
+      <c r="O22" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="C22" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P22" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>4.3600000000000003E-4</v>
+        <v>1.6334999999999999E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D23" s="4">
-        <v>253600</v>
+        <v>28000</v>
       </c>
       <c r="E23" s="5">
-        <v>91.516987999999998</v>
+        <v>135.918296</v>
       </c>
       <c r="F23" s="4">
-        <v>23208708.0718459</v>
+        <v>3805712.2732875501</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J23" s="5">
-        <v>126.87</v>
+        <v>192.97</v>
       </c>
       <c r="K23" s="5">
-        <v>1.3862999929063029</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M23" s="4">
-        <v>32174231.835363999</v>
+        <v>5403159.9791430002</v>
       </c>
       <c r="N23" s="4">
-        <v>23208708.0718459</v>
+        <v>3805712.2732875501</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.644E-2</v>
+        <v>2.689E-3</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D24" s="4">
-        <v>8900</v>
+        <v>36800</v>
       </c>
       <c r="E24" s="5">
-        <v>113.474717</v>
+        <v>119.316782</v>
       </c>
       <c r="F24" s="4">
-        <v>1009924.98016302</v>
+        <v>4390857.5453424901</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J24" s="5">
-        <v>157.31</v>
+        <v>169.4</v>
       </c>
       <c r="K24" s="5">
-        <v>1.3862999929063029</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M24" s="4">
-        <v>1400058.9928349999</v>
+        <v>6233919.9759369995</v>
       </c>
       <c r="N24" s="4">
-        <v>1009924.98016302</v>
+        <v>4390857.5453424901</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>7.1500000000000003E-4</v>
+        <v>3.1020000000000002E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D25" s="4">
-        <v>28000</v>
+        <v>51400</v>
       </c>
       <c r="E25" s="5">
-        <v>135.48294100000001</v>
+        <v>22.475788000000001</v>
       </c>
       <c r="F25" s="4">
-        <v>3793522.3256149502</v>
+        <v>1155255.50272935</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J25" s="5">
-        <v>187.82</v>
+        <v>31.91</v>
       </c>
       <c r="K25" s="5">
-        <v>1.3862999929063029</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M25" s="4">
-        <v>5258959.9730890002</v>
+        <v>1640173.993668</v>
       </c>
       <c r="N25" s="4">
-        <v>3793522.3256149502</v>
+        <v>1155255.50272935</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="P25" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q25" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="Q25" s="3" t="s">
+      <c r="R25" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="R25" s="3" t="s">
+      <c r="S25" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="T25" s="4">
+        <v>1</v>
+      </c>
+      <c r="W25" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="S25" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>2.6870000000000002E-3</v>
+        <v>8.1599999999999999E-4</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D26" s="4">
-        <v>36800</v>
+        <v>36016</v>
       </c>
       <c r="E26" s="5">
-        <v>124.828681</v>
+        <v>76.802254000000005</v>
       </c>
       <c r="F26" s="4">
-        <v>4593695.4483156595</v>
+        <v>2766109.9771086499</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J26" s="5">
-        <v>173.05</v>
+        <v>109.04</v>
       </c>
       <c r="K26" s="5">
-        <v>1.3862999929063029</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M26" s="4">
-        <v>6368239.9674129998</v>
+        <v>3927184.624841</v>
       </c>
       <c r="N26" s="4">
-        <v>4593695.4483156595</v>
+        <v>2766109.9771086499</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="P26" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="Q26" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="R26" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="Q26" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R26" s="3" t="s">
+      <c r="S26" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="T26" s="4">
+        <v>1</v>
+      </c>
+      <c r="W26" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="S26" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>3.2539999999999999E-3</v>
+        <v>1.954E-3</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="B27" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D27" s="4">
-        <v>74016</v>
+        <v>102300</v>
       </c>
       <c r="E27" s="5">
-        <v>65.591864000000001</v>
+        <v>63.299877000000002</v>
       </c>
       <c r="F27" s="4">
-        <v>4854847.3490586402</v>
+        <v>6475577.3903856296</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J27" s="5">
-        <v>90.93</v>
+        <v>89.87</v>
       </c>
       <c r="K27" s="5">
-        <v>1.3862999929063029</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M27" s="4">
-        <v>6730274.8455609996</v>
+        <v>9193700.9645119999</v>
       </c>
       <c r="N27" s="4">
-        <v>4854847.3490586402</v>
+        <v>6475577.3903856296</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="P27" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q27" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R27" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="Q27" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="3" t="s">
+      <c r="S27" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="T27" s="4">
+        <v>1</v>
+      </c>
+      <c r="W27" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="S27" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>3.4390000000000002E-3</v>
+        <v>4.5760000000000002E-3</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="B28" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D28" s="4">
-        <v>80300</v>
+        <v>213908</v>
       </c>
       <c r="E28" s="5">
-        <v>64.279015999999999</v>
+        <v>58.601866999999999</v>
       </c>
       <c r="F28" s="4">
-        <v>5161604.9917045403</v>
+        <v>12535408.0648001</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J28" s="5">
-        <v>89.11</v>
+        <v>83.2</v>
       </c>
       <c r="K28" s="5">
-        <v>1.3862999929063029</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M28" s="4">
-        <v>7155532.9633849999</v>
+        <v>17797145.531303</v>
       </c>
       <c r="N28" s="4">
-        <v>5161604.9917045403</v>
+        <v>12535408.0648001</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="P28" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q28" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R28" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="Q28" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="3" t="s">
+      <c r="S28" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="T28" s="4">
+        <v>1</v>
+      </c>
+      <c r="W28" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="S28" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>3.656E-3</v>
+        <v>8.8579999999999996E-3</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="B29" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D29" s="4">
-        <v>180908</v>
+        <v>74600</v>
       </c>
       <c r="E29" s="5">
-        <v>62.244824999999999</v>
+        <v>42.711745000000001</v>
       </c>
       <c r="F29" s="4">
-        <v>11260586.6839789</v>
+        <v>3186296.1789047401</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J29" s="5">
-        <v>86.29</v>
+        <v>60.64</v>
       </c>
       <c r="K29" s="5">
-        <v>1.3862999929063029</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M29" s="4">
-        <v>15610551.240119999</v>
+        <v>4523743.9825379997</v>
       </c>
       <c r="N29" s="4">
-        <v>11260586.6839789</v>
+        <v>3186296.1789047401</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="P29" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q29" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R29" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="Q29" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R29" s="3" t="s">
+      <c r="S29" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="T29" s="4">
+        <v>1</v>
+      </c>
+      <c r="W29" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="S29" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>7.9760000000000005E-3</v>
+        <v>2.251E-3</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B30" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="B30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D30" s="4">
-        <v>74600</v>
+        <v>246465</v>
       </c>
       <c r="E30" s="5">
-        <v>42.407848000000001</v>
+        <v>63.856313</v>
       </c>
       <c r="F30" s="4">
-        <v>3163625.47789079</v>
+        <v>15738346.1172741</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J30" s="5">
-        <v>58.79</v>
+        <v>90.66</v>
       </c>
       <c r="K30" s="5">
-        <v>1.3862999929063029</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M30" s="4">
-        <v>4385733.977558</v>
+        <v>22344516.813749999</v>
       </c>
       <c r="N30" s="4">
-        <v>3163625.47789079</v>
+        <v>15738346.1172741</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="P30" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q30" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="R30" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="Q30" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R30" s="3" t="s">
+      <c r="S30" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="T30" s="4">
+        <v>1</v>
+      </c>
+      <c r="W30" s="3" t="s">
         <v>166</v>
       </c>
-      <c r="S30" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>2.2409999999999999E-3</v>
+        <v>1.1122E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B31" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="B31" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D31" s="4">
-        <v>246465</v>
+        <v>152600</v>
       </c>
       <c r="E31" s="5">
-        <v>65.642358000000002</v>
+        <v>78.126430999999997</v>
       </c>
       <c r="F31" s="4">
-        <v>16178543.6052802</v>
+        <v>11922093.326289801</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J31" s="5">
-        <v>91</v>
+        <v>110.92</v>
       </c>
       <c r="K31" s="5">
-        <v>1.3862999929063029</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M31" s="4">
-        <v>22428314.885233998</v>
+        <v>16926391.934664</v>
       </c>
       <c r="N31" s="4">
-        <v>16178543.6052802</v>
+        <v>11922093.326289801</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="P31" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="Q31" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R31" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="Q31" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R31" s="3" t="s">
+      <c r="S31" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="T31" s="4">
+        <v>1</v>
+      </c>
+      <c r="W31" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="S31" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.146E-2</v>
+        <v>8.4250000000000002E-3</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="B32" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D32" s="4">
-        <v>106200</v>
+        <v>450700</v>
       </c>
       <c r="E32" s="5">
-        <v>78.518359000000004</v>
+        <v>63.412573000000002</v>
       </c>
       <c r="F32" s="4">
-        <v>8338649.6429344304</v>
+        <v>28580046.4870575</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J32" s="5">
-        <v>108.85</v>
+        <v>90.03</v>
       </c>
       <c r="K32" s="5">
-        <v>1.3862999929063029</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M32" s="4">
-        <v>11559869.940848</v>
+        <v>40576520.843373999</v>
       </c>
       <c r="N32" s="4">
-        <v>8338649.6429344304</v>
+        <v>28580046.4870575</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="P32" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="Q32" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R32" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="Q32" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R32" s="3" t="s">
+      <c r="S32" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="T32" s="4">
+        <v>1</v>
+      </c>
+      <c r="W32" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="S32" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>5.9059999999999998E-3</v>
+        <v>2.0197E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="B33" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D33" s="4">
-        <v>434200</v>
+        <v>331800</v>
       </c>
       <c r="E33" s="5">
-        <v>66.248287000000005</v>
+        <v>117.858778</v>
       </c>
       <c r="F33" s="4">
-        <v>28765006.131428901</v>
+        <v>39105542.525092401</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J33" s="5">
-        <v>91.84</v>
+        <v>167.33</v>
       </c>
       <c r="K33" s="5">
-        <v>1.3862999929063029</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M33" s="4">
-        <v>39876927.795948997</v>
+        <v>55520093.785691999</v>
       </c>
       <c r="N33" s="4">
-        <v>28765006.131428901</v>
+        <v>39105542.525092401</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="P33" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q33" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R33" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="Q33" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R33" s="3" t="s">
+      <c r="S33" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="T33" s="4">
+        <v>1</v>
+      </c>
+      <c r="W33" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="S33" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>2.0375999999999998E-2</v>
+        <v>2.7635E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B34" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="B34" s="3" t="s">
+      <c r="C34" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D34" s="4">
+        <v>5270191</v>
+      </c>
+      <c r="E34" s="5">
+        <v>2.550624</v>
+      </c>
+      <c r="F34" s="4">
+        <v>13442275.649184</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J34" s="5">
+        <v>1.92</v>
+      </c>
+      <c r="K34" s="5">
+        <v>0.75275697241145689</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M34" s="4">
+        <v>10118766.720000001</v>
+      </c>
+      <c r="N34" s="4">
+        <v>13442275.649184</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="P34" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="C34" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P34" s="3" t="s">
+      <c r="Q34" s="3" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>186</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>130</v>
+        <v>109</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>187</v>
+        <v>34</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>2.7141999999999999E-2</v>
+        <v>9.4990000000000005E-3</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B35" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="B35" s="3" t="s">
+      <c r="C35" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D35" s="4">
+        <v>42676</v>
+      </c>
+      <c r="E35" s="5">
+        <v>107.360542</v>
+      </c>
+      <c r="F35" s="4">
+        <v>4581718.4903920004</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H35" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="C35" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I35" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="J35" s="5">
-        <v>2.0529999999999999</v>
+        <v>94.52</v>
       </c>
       <c r="K35" s="5">
-        <v>0.73757191326154303</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>73</v>
+        <v>190</v>
       </c>
       <c r="M35" s="4">
-        <v>14014517.08</v>
+        <v>4033735.52</v>
       </c>
       <c r="N35" s="4">
-        <v>19000882.257064</v>
+        <v>4581718.4903920004</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>192</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>119</v>
+        <v>193</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.3459E-2</v>
+        <v>3.2369999999999999E-3</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D36" s="4">
-        <v>10288</v>
+        <v>94864</v>
       </c>
       <c r="E36" s="5">
-        <v>117.26352</v>
+        <v>9.3707630000000002</v>
       </c>
       <c r="F36" s="4">
-        <v>1206407.0937600001</v>
+        <v>888948.01379999996</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J36" s="5">
-        <v>100.95</v>
+        <v>8.25</v>
       </c>
       <c r="K36" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L36" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M36" s="4">
+        <v>782628</v>
+      </c>
+      <c r="N36" s="4">
+        <v>888948.01379999996</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="P36" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="M36" s="4">
-[...5 lines deleted...]
-      <c r="O36" s="3" t="s">
+      <c r="Q36" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="R36" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="S36" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="P36" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>8.5400000000000005E-4</v>
+        <v>6.2799999999999998E-4</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D37" s="4">
+        <v>439461</v>
+      </c>
+      <c r="E37" s="5">
+        <v>64.743449999999996</v>
+      </c>
+      <c r="F37" s="4">
+        <v>28452221.280449901</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H37" s="3" t="s">
         <v>200</v>
-      </c>
-[...19 lines deleted...]
-        <v>195</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J37" s="5">
-        <v>9.2249999999999996</v>
+        <v>57</v>
       </c>
       <c r="K37" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="M37" s="4">
-        <v>875120.4</v>
+        <v>25049276.999999002</v>
       </c>
       <c r="N37" s="4">
-        <v>1016539.85664</v>
+        <v>28452221.280449901</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>202</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>203</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>7.2000000000000005E-4</v>
+        <v>2.0105999999999999E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D38" s="4">
-        <v>410555</v>
+        <v>16750</v>
       </c>
       <c r="E38" s="5">
-        <v>65.212224000000006</v>
+        <v>1008.6348</v>
       </c>
       <c r="F38" s="4">
-        <v>26773204.6243199</v>
+        <v>16894632.899999902</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J38" s="5">
-        <v>56.14</v>
+        <v>888</v>
       </c>
       <c r="K38" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M38" s="4">
-        <v>23048557.699999001</v>
+        <v>14873999.999999</v>
       </c>
       <c r="N38" s="4">
-        <v>26773204.6243199</v>
+        <v>16894632.899999902</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>1.8964999999999999E-2</v>
+        <v>1.1939E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D39" s="4">
-        <v>5326</v>
+        <v>48482</v>
       </c>
       <c r="E39" s="5">
-        <v>42.921120000000002</v>
+        <v>39.800184000000002</v>
       </c>
       <c r="F39" s="4">
-        <v>228597.88511999999</v>
+        <v>1929592.5206879999</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J39" s="5">
-        <v>36.950000000000003</v>
+        <v>35.04</v>
       </c>
       <c r="K39" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M39" s="4">
-        <v>196795.7</v>
+        <v>1698809.28</v>
       </c>
       <c r="N39" s="4">
-        <v>228597.88511999999</v>
+        <v>1929592.5206879999</v>
       </c>
       <c r="O39" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="P39" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q39" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="R39" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="S39" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="P39" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>1.6100000000000001E-4</v>
+        <v>1.3630000000000001E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D40" s="4">
-        <v>16750</v>
+        <v>14681</v>
       </c>
       <c r="E40" s="5">
-        <v>938.57280000000003</v>
+        <v>74.511759999999995</v>
       </c>
       <c r="F40" s="4">
-        <v>15721094.3999999</v>
+        <v>1093907.1485599999</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>217</v>
+        <v>189</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J40" s="5">
-        <v>808</v>
+        <v>65.599999999999994</v>
       </c>
       <c r="K40" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L40" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M40" s="4">
+        <v>963073.6</v>
+      </c>
+      <c r="N40" s="4">
+        <v>1093907.1485599999</v>
+      </c>
+      <c r="O40" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="P40" s="3" t="s">
         <v>218</v>
       </c>
-      <c r="M40" s="4">
-[...8 lines deleted...]
-      <c r="P40" s="3" t="s">
+      <c r="Q40" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="R40" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="Q40" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S40" s="3" t="s">
-        <v>222</v>
+        <v>193</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>1.1136E-2</v>
+        <v>7.7300000000000003E-4</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D41" s="4">
-        <v>14681</v>
+        <v>1527659</v>
       </c>
       <c r="E41" s="5">
-        <v>79.221119999999999</v>
+        <v>28.180439</v>
       </c>
       <c r="F41" s="4">
-        <v>1163045.26272</v>
+        <v>43050100.498471402</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J41" s="5">
-        <v>68.2</v>
+        <v>24.81</v>
       </c>
       <c r="K41" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="M41" s="4">
-        <v>1001244.2</v>
+        <v>37901219.789999001</v>
       </c>
       <c r="N41" s="4">
-        <v>1163045.26272</v>
+        <v>43050100.498471402</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="P41" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="Q41" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R41" s="3" t="s">
         <v>225</v>
       </c>
-      <c r="Q41" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R41" s="3" t="s">
+      <c r="S41" s="3" t="s">
         <v>226</v>
       </c>
-      <c r="S41" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>8.2299999999999995E-4</v>
+        <v>3.0422000000000001E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>227</v>
+        <v>166</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>228</v>
+        <v>163</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D42" s="4">
-        <v>1483394</v>
+        <v>100601</v>
       </c>
       <c r="E42" s="5">
-        <v>29.074847999999999</v>
+        <v>63.67</v>
       </c>
       <c r="F42" s="4">
-        <v>43129455.074111901</v>
+        <v>6405265.6699999999</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>229</v>
+        <v>51</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>25.03</v>
+        <v>63.67</v>
       </c>
       <c r="K42" s="5">
-        <v>0.8608815426997245</v>
+        <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>230</v>
+        <v>53</v>
       </c>
       <c r="M42" s="4">
-        <v>37129351.819999002</v>
+        <v>6405265.6699999999</v>
       </c>
       <c r="N42" s="4">
-        <v>43129455.074111901</v>
+        <v>6405265.6699999999</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>227</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>232</v>
+        <v>165</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>233</v>
+        <v>120</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>3.0550999999999998E-2</v>
+        <v>4.5259999999999996E-3</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D43" s="4">
-        <v>3548</v>
+        <v>212807</v>
       </c>
       <c r="E43" s="5">
-        <v>775.41926899999999</v>
+        <v>33.995990999999997</v>
       </c>
       <c r="F43" s="4">
-        <v>2751187.5734884599</v>
+        <v>7234584.7503335001</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>56</v>
+        <v>222</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="J43" s="5">
-        <v>626.5</v>
+        <v>29.93</v>
       </c>
       <c r="K43" s="5">
-        <v>0.80795000179162912</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>58</v>
+        <v>223</v>
       </c>
       <c r="M43" s="4">
-        <v>2222822.004929</v>
+        <v>6369313.5099999998</v>
       </c>
       <c r="N43" s="4">
-        <v>2751187.5734884599</v>
+        <v>7234584.7503335001</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>191</v>
+        <v>232</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>1.9480000000000001E-3</v>
+        <v>5.1120000000000002E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>172</v>
+        <v>234</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>169</v>
+        <v>235</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D44" s="4">
-        <v>100601</v>
+        <v>135729</v>
       </c>
       <c r="E44" s="5">
-        <v>65.569999999999993</v>
+        <v>76.919762000000006</v>
       </c>
       <c r="F44" s="4">
-        <v>6596407.5700000003</v>
+        <v>10440242.376498001</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>51</v>
+        <v>207</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="J44" s="5">
-        <v>65.569999999999993</v>
+        <v>67.72</v>
       </c>
       <c r="K44" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>53</v>
+        <v>208</v>
       </c>
       <c r="M44" s="4">
-        <v>6596407.5700000003</v>
+        <v>9191567.8800000008</v>
       </c>
       <c r="N44" s="4">
-        <v>6596407.5700000003</v>
+        <v>10440242.376498001</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="R44" s="3" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>241</v>
+        <v>211</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>172</v>
+        <v>34</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>4.6719999999999999E-3</v>
+        <v>7.3769999999999999E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D45" s="4">
-        <v>212807</v>
+        <v>378967</v>
       </c>
       <c r="E45" s="5">
-        <v>31.653600000000001</v>
+        <v>82.508144000000001</v>
       </c>
       <c r="F45" s="4">
-        <v>6736107.6551999999</v>
+        <v>31267863.807247899</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J45" s="5">
-        <v>27.25</v>
+        <v>72.64</v>
       </c>
       <c r="K45" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="M45" s="4">
-        <v>5798990.75</v>
+        <v>27528162.879999001</v>
       </c>
       <c r="N45" s="4">
-        <v>6736107.6551999999</v>
+        <v>31267863.807247899</v>
       </c>
       <c r="O45" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="Q45" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="R45" s="3" t="s">
         <v>242</v>
       </c>
-      <c r="P45" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S45" s="3" t="s">
-        <v>233</v>
+        <v>193</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>4.7710000000000001E-3</v>
+        <v>2.2096000000000001E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D46" s="4">
-        <v>378967</v>
+        <v>2602380</v>
       </c>
       <c r="E46" s="5">
-        <v>89.222496000000007</v>
+        <v>14.002758999999999</v>
       </c>
       <c r="F46" s="4">
-        <v>33812381.641631901</v>
+        <v>36440499.445943899</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J46" s="5">
-        <v>76.81</v>
+        <v>12.327999999999999</v>
       </c>
       <c r="K46" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="M46" s="4">
-        <v>29108455.269999001</v>
+        <v>32082140.639998998</v>
       </c>
       <c r="N46" s="4">
-        <v>33812381.641631901</v>
+        <v>36440499.445943899</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>250</v>
+        <v>124</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>199</v>
+        <v>226</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>2.3951E-2</v>
+        <v>2.5752000000000001E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D47" s="4">
-        <v>2602380</v>
+        <v>611960</v>
       </c>
       <c r="E47" s="5">
-        <v>14.710502</v>
+        <v>36.193860000000001</v>
       </c>
       <c r="F47" s="4">
-        <v>38282317.235711902</v>
+        <v>22149194.718589898</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>229</v>
+        <v>200</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J47" s="5">
-        <v>12.664</v>
+        <v>31.864999999999998</v>
       </c>
       <c r="K47" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>230</v>
+        <v>201</v>
       </c>
       <c r="M47" s="4">
-        <v>32956540.319998998</v>
+        <v>19500105.399999</v>
       </c>
       <c r="N47" s="4">
-        <v>38282317.235711902</v>
+        <v>22149194.718589898</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="P47" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R47" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="Q47" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S47" s="3" t="s">
-        <v>233</v>
+        <v>204</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.7118E-2</v>
+        <v>1.5651999999999999E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D48" s="4">
-        <v>804016</v>
+        <v>25386</v>
       </c>
       <c r="E48" s="5">
-        <v>40.261056000000004</v>
+        <v>44.014187999999997</v>
       </c>
       <c r="F48" s="4">
-        <v>32370533.200895902</v>
+        <v>1117344.1638750001</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>206</v>
+        <v>252</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J48" s="5">
-        <v>34.659999999999997</v>
+        <v>38.75</v>
       </c>
       <c r="K48" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>207</v>
+        <v>253</v>
       </c>
       <c r="M48" s="4">
-        <v>27867194.559999</v>
+        <v>983707.5</v>
       </c>
       <c r="N48" s="4">
-        <v>32370533.200895902</v>
+        <v>1117344.1638750001</v>
       </c>
       <c r="O48" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="Q48" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="P48" s="3" t="s">
+      <c r="R48" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="S48" s="3" t="s">
         <v>257</v>
       </c>
-      <c r="Q48" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.2929999999999999E-2</v>
+        <v>7.8899999999999999E-4</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="B49" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="B49" s="3" t="s">
+      <c r="C49" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D49" s="4">
+        <v>2063329</v>
+      </c>
+      <c r="E49" s="5">
+        <v>10.245367</v>
+      </c>
+      <c r="F49" s="4">
+        <v>21139562.846742898</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H49" s="3" t="s">
         <v>260</v>
-      </c>
-[...16 lines deleted...]
-        <v>261</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J49" s="5">
-        <v>39.049999999999997</v>
+        <v>9.02</v>
       </c>
       <c r="K49" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L49" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="M49" s="4">
+        <v>18611227.579999</v>
+      </c>
+      <c r="N49" s="4">
+        <v>21139562.846742898</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="P49" s="3" t="s">
         <v>262</v>
       </c>
-      <c r="M49" s="4">
-[...8 lines deleted...]
-      <c r="P49" s="3" t="s">
+      <c r="Q49" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="R49" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="Q49" s="3" t="s">
+      <c r="S49" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="R49" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>8.1499999999999997E-4</v>
+        <v>1.4938999999999999E-2</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D50" s="4">
-        <v>2063329</v>
+        <v>213079</v>
       </c>
       <c r="E50" s="5">
-        <v>10.138445000000001</v>
+        <v>53.225931000000003</v>
       </c>
       <c r="F50" s="4">
-        <v>20918947.170739099</v>
+        <v>11341328.1515489</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>269</v>
+        <v>189</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J50" s="5">
-        <v>8.7279999999999998</v>
+        <v>46.86</v>
       </c>
       <c r="K50" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>270</v>
+        <v>190</v>
       </c>
       <c r="M50" s="4">
-        <v>18008735.511999</v>
+        <v>9984881.9399989992</v>
       </c>
       <c r="N50" s="4">
-        <v>20918947.170739099</v>
+        <v>11341328.1515489</v>
       </c>
       <c r="O50" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="P50" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="P50" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q50" s="3" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>1.4818E-2</v>
+        <v>8.0140000000000003E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D51" s="4">
-        <v>257315</v>
+        <v>757857</v>
       </c>
       <c r="E51" s="5">
-        <v>49.983648000000002</v>
+        <v>2.3909639999999999</v>
       </c>
       <c r="F51" s="4">
-        <v>12861542.3851199</v>
+        <v>1812008.9936122501</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>195</v>
+        <v>272</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J51" s="5">
-        <v>43.03</v>
+        <v>2.105</v>
       </c>
       <c r="K51" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>196</v>
+        <v>273</v>
       </c>
       <c r="M51" s="4">
-        <v>11072264.449999001</v>
+        <v>1595288.9850000001</v>
       </c>
       <c r="N51" s="4">
-        <v>12861542.3851199</v>
+        <v>1812008.9936122501</v>
       </c>
       <c r="O51" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="P51" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="P51" s="3" t="s">
+      <c r="Q51" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="R51" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="S51" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="Q51" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>9.11E-3</v>
+        <v>1.2800000000000001E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D52" s="4">
-        <v>757857</v>
+        <v>63475</v>
       </c>
       <c r="E52" s="5">
-        <v>2.329008</v>
+        <v>24.557077</v>
       </c>
       <c r="F52" s="4">
-        <v>1765055.0158559999</v>
+        <v>1558760.462575</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>281</v>
+        <v>207</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J52" s="5">
-        <v>2.0049999999999999</v>
+        <v>21.62</v>
       </c>
       <c r="K52" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>282</v>
+        <v>208</v>
       </c>
       <c r="M52" s="4">
-        <v>1519503.2849999999</v>
+        <v>1372329.5</v>
       </c>
       <c r="N52" s="4">
-        <v>1765055.0158559999</v>
+        <v>1558760.462575</v>
       </c>
       <c r="O52" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="P52" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="P52" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q52" s="3" t="s">
-        <v>117</v>
+        <v>241</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>285</v>
+        <v>211</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>1.25E-3</v>
+        <v>1.101E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D53" s="4">
         <v>34139</v>
       </c>
       <c r="E53" s="5">
-        <v>13.915967999999999</v>
+        <v>12.221746</v>
       </c>
       <c r="F53" s="4">
-        <v>475077.23155199998</v>
+        <v>417238.18669399997</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J53" s="5">
-        <v>11.98</v>
+        <v>10.76</v>
       </c>
       <c r="K53" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="M53" s="4">
-        <v>408985.22</v>
+        <v>367335.64</v>
       </c>
       <c r="N53" s="4">
-        <v>475077.23155199998</v>
+        <v>417238.18669399997</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>3.3599999999999998E-4</v>
+        <v>2.9399999999999999E-4</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D54" s="4">
         <v>104657</v>
       </c>
       <c r="E54" s="5">
-        <v>7.9337280000000003</v>
+        <v>6.9570809999999996</v>
       </c>
       <c r="F54" s="4">
-        <v>830320.17129600001</v>
+        <v>728107.25238125003</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J54" s="5">
-        <v>6.83</v>
+        <v>6.125</v>
       </c>
       <c r="K54" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="M54" s="4">
-        <v>714807.31</v>
+        <v>641024.125</v>
       </c>
       <c r="N54" s="4">
-        <v>830320.17129600001</v>
+        <v>728107.25238125003</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>5.8799999999999998E-4</v>
+        <v>5.1400000000000003E-4</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D55" s="4">
-        <v>38420</v>
+        <v>23470</v>
       </c>
       <c r="E55" s="5">
-        <v>11.089896</v>
+        <v>79.759387000000004</v>
       </c>
       <c r="F55" s="4">
-        <v>426073.5777576</v>
+        <v>1871952.8128899999</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>86</v>
+        <v>189</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="J55" s="5">
-        <v>1771</v>
+        <v>70.22</v>
       </c>
       <c r="K55" s="5">
-        <v>159.69491882707277</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>88</v>
+        <v>190</v>
       </c>
       <c r="M55" s="4">
-        <v>68041785.414360002</v>
+        <v>1648063.4</v>
       </c>
       <c r="N55" s="4">
-        <v>426073.5777576</v>
+        <v>1871952.8128899999</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>298</v>
+        <v>193</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>3.01E-4</v>
+        <v>1.322E-3</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D56" s="4">
-        <v>1272211</v>
+        <v>38420</v>
       </c>
       <c r="E56" s="5">
-        <v>12.684704999999999</v>
+        <v>10.659616</v>
       </c>
       <c r="F56" s="4">
-        <v>16137621.232754899</v>
+        <v>409542.74986476998</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="J56" s="5">
-        <v>17.7</v>
+        <v>1675</v>
       </c>
       <c r="K56" s="5">
-        <v>1.3953812879369287</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>48</v>
+        <v>88</v>
       </c>
       <c r="M56" s="4">
-        <v>22518134.699999001</v>
+        <v>64353546.125404</v>
       </c>
       <c r="N56" s="4">
-        <v>16137621.232754899</v>
+        <v>409542.74986476998</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>264</v>
+        <v>131</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>1.1431E-2</v>
+        <v>2.8899999999999998E-4</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D57" s="4">
-        <v>521675</v>
+        <v>1065969</v>
       </c>
       <c r="E57" s="5">
-        <v>47.463729999999998</v>
+        <v>11.437308</v>
       </c>
       <c r="F57" s="4">
-        <v>24760641.086912401</v>
+        <v>12191815.7714519</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="5">
-        <v>66.23</v>
+        <v>16.440000000000001</v>
       </c>
       <c r="K57" s="5">
-        <v>1.3953812879369287</v>
+        <v>1.4374011786689664</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M57" s="4">
-        <v>34550535.249999002</v>
+        <v>17524530.359999001</v>
       </c>
       <c r="N57" s="4">
-        <v>24760641.086912401</v>
+        <v>12191815.7714519</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>1.7538999999999999E-2</v>
+        <v>8.6149999999999994E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D58" s="4">
-        <v>250096</v>
+        <v>365370</v>
       </c>
       <c r="E58" s="5">
-        <v>30.721077999999999</v>
+        <v>42.312474000000002</v>
       </c>
       <c r="F58" s="4">
-        <v>7683214.7280753898</v>
+        <v>15459708.6253799</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="J58" s="5">
-        <v>4906</v>
+        <v>60.82</v>
       </c>
       <c r="K58" s="5">
-        <v>159.69491882707277</v>
+        <v>1.4374011786689664</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="M58" s="4">
-        <v>1226970352.33096</v>
+        <v>22221803.399999</v>
       </c>
       <c r="N58" s="4">
-        <v>7683214.7280753898</v>
+        <v>15459708.6253799</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>220</v>
+        <v>255</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>5.4419999999999998E-3</v>
+        <v>1.0925000000000001E-2</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D59" s="4">
-        <v>292100</v>
+        <v>280796</v>
       </c>
       <c r="E59" s="5">
-        <v>29.274570000000001</v>
+        <v>29.216894</v>
       </c>
       <c r="F59" s="4">
-        <v>8551097.4044271894</v>
+        <v>8203992.9741941597</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J59" s="5">
-        <v>4675</v>
+        <v>4591</v>
       </c>
       <c r="K59" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M59" s="4">
-        <v>1365566805.88239</v>
+        <v>1289135359.9877601</v>
       </c>
       <c r="N59" s="4">
-        <v>8551097.4044271894</v>
+        <v>8203992.9741941597</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>6.0569999999999999E-3</v>
+        <v>5.7970000000000001E-3</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D60" s="4">
-        <v>27600</v>
+        <v>333300</v>
       </c>
       <c r="E60" s="5">
-        <v>23.413394</v>
+        <v>29.305990000000001</v>
       </c>
       <c r="F60" s="4">
-        <v>646209.33654778998</v>
+        <v>9767693.3846692294</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J60" s="5">
-        <v>3739</v>
+        <v>4605</v>
       </c>
       <c r="K60" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M60" s="4">
-        <v>103196347.545295</v>
+        <v>1534847600.10201</v>
       </c>
       <c r="N60" s="4">
-        <v>646209.33654778998</v>
+        <v>9767693.3846692294</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="R60" s="3" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T60" s="4">
         <v>1</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
         <v>0</v>
       </c>
       <c r="Y60" s="4">
         <v>0</v>
       </c>
       <c r="Z60" s="6">
-        <v>4.57E-4</v>
+        <v>6.9020000000000001E-3</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D61" s="4">
-        <v>13272</v>
+        <v>543</v>
       </c>
       <c r="E61" s="5">
-        <v>125.277587</v>
+        <v>116.133201</v>
       </c>
       <c r="F61" s="4">
-        <v>1662684.128028</v>
+        <v>63060.328142999999</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J61" s="5">
-        <v>174.81</v>
+        <v>166.93</v>
       </c>
       <c r="K61" s="5">
-        <v>1.3953812879369287</v>
+        <v>1.4374011786689664</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M61" s="4">
-        <v>2320078.3199999998</v>
+        <v>90642.99</v>
       </c>
       <c r="N61" s="4">
-        <v>1662684.128028</v>
+        <v>63060.328142999999</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="R61" s="3" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="S61" s="3" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="T61" s="4">
         <v>1</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X61" s="4">
         <v>0</v>
       </c>
       <c r="Y61" s="4">
         <v>0</v>
       </c>
       <c r="Z61" s="6">
-        <v>1.1770000000000001E-3</v>
+        <v>4.3999999999999999E-5</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D62" s="4">
         <v>26869</v>
       </c>
       <c r="E62" s="5">
-        <v>5.7989870000000003</v>
+        <v>5.897983</v>
       </c>
       <c r="F62" s="4">
-        <v>155812.98585333</v>
+        <v>158472.91171504001</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>76</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>77</v>
       </c>
       <c r="J62" s="5">
-        <v>45.46</v>
+        <v>46.28</v>
       </c>
       <c r="K62" s="5">
-        <v>7.8392999944105783</v>
+        <v>7.8467498369837729</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M62" s="4">
-        <v>1221464.7391290001</v>
+        <v>1243497.2941660001</v>
       </c>
       <c r="N62" s="4">
-        <v>155812.98585333</v>
+        <v>158472.91171504001</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="P62" s="3" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="R62" s="3" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="T62" s="4">
         <v>1</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X62" s="4">
         <v>0</v>
       </c>
       <c r="Y62" s="4">
         <v>0</v>
       </c>
       <c r="Z62" s="6">
-        <v>1.1E-4</v>
+        <v>1.11E-4</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D63" s="4">
-        <v>102000</v>
+        <v>22000</v>
       </c>
       <c r="E63" s="5">
-        <v>14.321057</v>
+        <v>15.922603000000001</v>
       </c>
       <c r="F63" s="4">
-        <v>1460747.04906228</v>
+        <v>350297.51487573999</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J63" s="5">
-        <v>2287</v>
+        <v>2502</v>
       </c>
       <c r="K63" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M63" s="4">
-        <v>233273881.42688599</v>
+        <v>55044039.452813998</v>
       </c>
       <c r="N63" s="4">
-        <v>1460747.04906228</v>
+        <v>350297.51487573999</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="P63" s="3" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="R63" s="3" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T63" s="4">
         <v>1</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X63" s="4">
         <v>0</v>
       </c>
       <c r="Y63" s="4">
         <v>0</v>
       </c>
       <c r="Z63" s="6">
-        <v>1.034E-3</v>
+        <v>2.4699999999999999E-4</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D64" s="4">
-        <v>67000</v>
+        <v>44400</v>
       </c>
       <c r="E64" s="5">
-        <v>85.162384000000003</v>
+        <v>92.531833000000006</v>
       </c>
       <c r="F64" s="4">
-        <v>5705876.8277028101</v>
+        <v>4108416.3299074001</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J64" s="5">
-        <v>13600</v>
+        <v>14540</v>
       </c>
       <c r="K64" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M64" s="4">
-        <v>911199536.83727503</v>
+        <v>645576462.71692801</v>
       </c>
       <c r="N64" s="4">
-        <v>5705876.8277028101</v>
+        <v>4108416.3299074001</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="P64" s="3" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="R64" s="3" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T64" s="4">
         <v>1</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X64" s="4">
         <v>0</v>
       </c>
       <c r="Y64" s="4">
         <v>0</v>
       </c>
       <c r="Z64" s="6">
-        <v>4.0410000000000003E-3</v>
+        <v>2.9030000000000002E-3</v>
       </c>
     </row>
     <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D65" s="4">
         <v>66290</v>
       </c>
       <c r="E65" s="5">
-        <v>23.826682000000002</v>
+        <v>23.673894000000001</v>
       </c>
       <c r="F65" s="4">
-        <v>1579469.9270484401</v>
+        <v>1569343.5580869999</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J65" s="5">
-        <v>3805</v>
+        <v>3720</v>
       </c>
       <c r="K65" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M65" s="4">
-        <v>252233321.789803</v>
+        <v>246598976.74981701</v>
       </c>
       <c r="N65" s="4">
-        <v>1579469.9270484401</v>
+        <v>1569343.5580869999</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="P65" s="3" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="R65" s="3" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="S65" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T65" s="4">
         <v>1</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X65" s="4">
         <v>0</v>
       </c>
       <c r="Y65" s="4">
         <v>0</v>
       </c>
       <c r="Z65" s="6">
-        <v>1.1180000000000001E-3</v>
+        <v>1.109E-3</v>
       </c>
     </row>
     <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D66" s="4">
-        <v>55000</v>
+        <v>77300</v>
       </c>
       <c r="E66" s="5">
-        <v>29.312141</v>
+        <v>23.209326000000001</v>
       </c>
       <c r="F66" s="4">
-        <v>1612166.9432355401</v>
+        <v>1794082.1586533899</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J66" s="5">
-        <v>4681</v>
+        <v>3647</v>
       </c>
       <c r="K66" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M66" s="4">
-        <v>257454869.13568899</v>
+        <v>281913302.06135899</v>
       </c>
       <c r="N66" s="4">
-        <v>1612166.9432355401</v>
+        <v>1794082.1586533899</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="P66" s="3" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="R66" s="3" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T66" s="4">
         <v>1</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X66" s="4">
         <v>0</v>
       </c>
       <c r="Y66" s="4">
         <v>0</v>
       </c>
       <c r="Z66" s="6">
-        <v>1.142E-3</v>
+        <v>1.2669999999999999E-3</v>
       </c>
     </row>
     <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D67" s="4">
         <v>32300</v>
       </c>
       <c r="E67" s="5">
-        <v>86.727868999999998</v>
+        <v>88.840742000000006</v>
       </c>
       <c r="F67" s="4">
-        <v>2801308.7447947701</v>
+        <v>2869558.0233557099</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J67" s="5">
-        <v>13850</v>
+        <v>13960</v>
       </c>
       <c r="K67" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M67" s="4">
-        <v>447354772.60956901</v>
+        <v>450908323.18853998</v>
       </c>
       <c r="N67" s="4">
-        <v>2801308.7447947701</v>
+        <v>2869558.0233557099</v>
       </c>
       <c r="O67" s="3" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="P67" s="3" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="R67" s="3" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="S67" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T67" s="4">
         <v>1</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X67" s="4">
         <v>0</v>
       </c>
       <c r="Y67" s="4">
         <v>0</v>
       </c>
       <c r="Z67" s="6">
-        <v>1.9840000000000001E-3</v>
+        <v>2.0270000000000002E-3</v>
       </c>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D68" s="4">
         <v>53900</v>
       </c>
       <c r="E68" s="5">
-        <v>21.227976999999999</v>
+        <v>21.306505000000001</v>
       </c>
       <c r="F68" s="4">
-        <v>1144187.35714957</v>
+        <v>1148421.42107105</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J68" s="5">
-        <v>3390</v>
+        <v>3348</v>
       </c>
       <c r="K68" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M68" s="4">
-        <v>182720907.12296301</v>
+        <v>180457329.34279001</v>
       </c>
       <c r="N68" s="4">
-        <v>1144187.35714957</v>
+        <v>1148421.42107105</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="P68" s="3" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="R68" s="3" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T68" s="4">
         <v>1</v>
       </c>
       <c r="W68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X68" s="4">
         <v>0</v>
       </c>
       <c r="Y68" s="4">
         <v>0</v>
       </c>
       <c r="Z68" s="6">
-        <v>8.0999999999999996E-4</v>
+        <v>8.1099999999999998E-4</v>
       </c>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D69" s="4">
-        <v>30906</v>
+        <v>217000</v>
       </c>
       <c r="E69" s="5">
-        <v>26.08098</v>
+        <v>25.18215</v>
       </c>
       <c r="F69" s="4">
-        <v>806058.36125114001</v>
+        <v>5464530.4992522402</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J69" s="5">
-        <v>4165</v>
+        <v>3957</v>
       </c>
       <c r="K69" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M69" s="4">
-        <v>128723424.569884</v>
+        <v>858669615.45144701</v>
       </c>
       <c r="N69" s="4">
-        <v>806058.36125114001</v>
+        <v>5464530.4992522402</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="P69" s="3" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="R69" s="3" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="S69" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T69" s="4">
         <v>1</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X69" s="4">
         <v>0</v>
       </c>
       <c r="Y69" s="4">
         <v>0</v>
       </c>
       <c r="Z69" s="6">
-        <v>5.6999999999999998E-4</v>
+        <v>3.8609999999999998E-3</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D70" s="4">
-        <v>35690</v>
+        <v>30906</v>
       </c>
       <c r="E70" s="5">
-        <v>73.953511000000006</v>
+        <v>25.773997999999999</v>
       </c>
       <c r="F70" s="4">
-        <v>2639399.4802592401</v>
+        <v>796571.73767778999</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J70" s="5">
-        <v>11810</v>
+        <v>4050</v>
       </c>
       <c r="K70" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M70" s="4">
-        <v>421498685.75221699</v>
+        <v>125169389.715159</v>
       </c>
       <c r="N70" s="4">
-        <v>2639399.4802592401</v>
+        <v>796571.73767778999</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="P70" s="3" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="R70" s="3" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T70" s="4">
         <v>1</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X70" s="4">
         <v>0</v>
       </c>
       <c r="Y70" s="4">
         <v>0</v>
       </c>
       <c r="Z70" s="6">
-        <v>1.869E-3</v>
+        <v>5.62E-4</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D71" s="4">
-        <v>27800</v>
+        <v>15490</v>
       </c>
       <c r="E71" s="5">
-        <v>146.93642199999999</v>
+        <v>62.621268000000001</v>
       </c>
       <c r="F71" s="4">
-        <v>4084830.45806068</v>
+        <v>970004.13657046005</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J71" s="5">
-        <v>23465</v>
+        <v>9840</v>
       </c>
       <c r="K71" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M71" s="4">
-        <v>652326668.42235398</v>
+        <v>152421709.24825901</v>
       </c>
       <c r="N71" s="4">
-        <v>4084830.45806068</v>
+        <v>970004.13657046005</v>
       </c>
       <c r="O71" s="3" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="P71" s="3" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
       <c r="R71" s="3" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="S71" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T71" s="4">
         <v>1</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X71" s="4">
         <v>0</v>
       </c>
       <c r="Y71" s="4">
         <v>0</v>
       </c>
       <c r="Z71" s="6">
-        <v>2.8930000000000002E-3</v>
+        <v>6.8499999999999995E-4</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D72" s="4">
-        <v>41000</v>
+        <v>27800</v>
       </c>
       <c r="E72" s="5">
-        <v>31.748035999999999</v>
+        <v>155.56675799999999</v>
       </c>
       <c r="F72" s="4">
-        <v>1301668.8061617501</v>
+        <v>4324758.9652209897</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J72" s="5">
-        <v>5070</v>
+        <v>24445</v>
       </c>
       <c r="K72" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M72" s="4">
-        <v>207869894.339733</v>
+        <v>679571487.08286297</v>
       </c>
       <c r="N72" s="4">
-        <v>1301668.8061617501</v>
+        <v>4324758.9652209897</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="P72" s="3" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="R72" s="3" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="S72" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T72" s="4">
         <v>1</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X72" s="4">
         <v>0</v>
       </c>
       <c r="Y72" s="4">
         <v>0</v>
       </c>
       <c r="Z72" s="6">
-        <v>9.2199999999999997E-4</v>
+        <v>3.0560000000000001E-3</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D73" s="4">
-        <v>124088</v>
+        <v>41000</v>
       </c>
       <c r="E73" s="5">
-        <v>14.133198999999999</v>
+        <v>35.256283000000003</v>
       </c>
       <c r="F73" s="4">
-        <v>1753759.45395911</v>
+        <v>1445508.6390683199</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J73" s="5">
-        <v>2257</v>
+        <v>5540</v>
       </c>
       <c r="K73" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M73" s="4">
-        <v>280066473.64221102</v>
+        <v>227140162.80271199</v>
       </c>
       <c r="N73" s="4">
-        <v>1753759.45395911</v>
+        <v>1445508.6390683199</v>
       </c>
       <c r="O73" s="3" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="P73" s="3" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="R73" s="3" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T73" s="4">
         <v>1</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X73" s="4">
         <v>0</v>
       </c>
       <c r="Y73" s="4">
         <v>0</v>
       </c>
       <c r="Z73" s="6">
-        <v>1.242E-3</v>
+        <v>1.021E-3</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D74" s="4">
-        <v>85800</v>
+        <v>124088</v>
       </c>
       <c r="E74" s="5">
-        <v>19.123964999999998</v>
+        <v>14.271158</v>
       </c>
       <c r="F74" s="4">
-        <v>1640835.3423714</v>
+        <v>1770880.7076717501</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J74" s="5">
-        <v>3054</v>
+        <v>2242.5</v>
       </c>
       <c r="K74" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M74" s="4">
-        <v>262033066.80859199</v>
+        <v>278267539.448259</v>
       </c>
       <c r="N74" s="4">
-        <v>1640835.3423714</v>
+        <v>1770880.7076717501</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="P74" s="3" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="R74" s="3" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T74" s="4">
         <v>1</v>
       </c>
       <c r="W74" s="3" t="s">
-        <v>377</v>
+        <v>34</v>
       </c>
       <c r="X74" s="4">
         <v>0</v>
       </c>
       <c r="Y74" s="4">
         <v>0</v>
       </c>
       <c r="Z74" s="6">
-        <v>1.1620000000000001E-3</v>
+        <v>1.2509999999999999E-3</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D75" s="4">
-        <v>23193</v>
+        <v>136000</v>
       </c>
       <c r="E75" s="5">
-        <v>24.171088000000001</v>
+        <v>18.162713</v>
       </c>
       <c r="F75" s="4">
-        <v>560599.76830833999</v>
+        <v>2470130.7792662401</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J75" s="5">
-        <v>3860</v>
+        <v>2854</v>
       </c>
       <c r="K75" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M75" s="4">
-        <v>89524934.494476005</v>
+        <v>388144278.20241201</v>
       </c>
       <c r="N75" s="4">
-        <v>560599.76830833999</v>
+        <v>2470130.7792662401</v>
       </c>
       <c r="O75" s="3" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="P75" s="3" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>140</v>
+        <v>107</v>
       </c>
       <c r="R75" s="3" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="S75" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T75" s="4">
         <v>1</v>
       </c>
       <c r="W75" s="3" t="s">
-        <v>34</v>
+        <v>376</v>
       </c>
       <c r="X75" s="4">
         <v>0</v>
       </c>
       <c r="Y75" s="4">
         <v>0</v>
       </c>
       <c r="Z75" s="6">
-        <v>3.97E-4</v>
+        <v>1.745E-3</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D76" s="4">
-        <v>524300</v>
+        <v>23193</v>
       </c>
       <c r="E76" s="5">
-        <v>46.576309999999999</v>
+        <v>23.673894000000001</v>
       </c>
       <c r="F76" s="4">
-        <v>24419946.773536999</v>
+        <v>549069.01708721998</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J76" s="5">
-        <v>7438</v>
+        <v>3720</v>
       </c>
       <c r="K76" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M76" s="4">
-        <v>3899741417.7614298</v>
+        <v>86278021.839772001</v>
       </c>
       <c r="N76" s="4">
-        <v>24419946.773536999</v>
+        <v>549069.01708721998</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="P76" s="3" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="R76" s="3" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="S76" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T76" s="4">
         <v>1</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X76" s="4">
         <v>0</v>
       </c>
       <c r="Y76" s="4">
         <v>0</v>
       </c>
       <c r="Z76" s="6">
-        <v>1.7298000000000001E-2</v>
+        <v>3.88E-4</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D77" s="4">
-        <v>269200</v>
+        <v>501000</v>
       </c>
       <c r="E77" s="5">
-        <v>18.363139</v>
+        <v>48.576030000000003</v>
       </c>
       <c r="F77" s="4">
-        <v>4943354.5195529005</v>
+        <v>24336608.648614202</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J77" s="5">
-        <v>2932.5</v>
+        <v>7633</v>
       </c>
       <c r="K77" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M77" s="4">
-        <v>789428598.73344302</v>
+        <v>3824135740.9492898</v>
       </c>
       <c r="N77" s="4">
-        <v>4943354.5195529005</v>
+        <v>24336608.648614202</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="P77" s="3" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="R77" s="3" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T77" s="4">
         <v>1</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X77" s="4">
         <v>0</v>
       </c>
       <c r="Y77" s="4">
         <v>0</v>
       </c>
       <c r="Z77" s="6">
-        <v>3.5010000000000002E-3</v>
+        <v>1.7198000000000001E-2</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D78" s="4">
-        <v>618900</v>
+        <v>269200</v>
       </c>
       <c r="E78" s="5">
-        <v>22.899915</v>
+        <v>17.586776</v>
       </c>
       <c r="F78" s="4">
-        <v>14172749.9295532</v>
+        <v>4734363.4454450002</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J78" s="5">
-        <v>3657</v>
+        <v>2763.5</v>
       </c>
       <c r="K78" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M78" s="4">
-        <v>2263316149.5563998</v>
+        <v>743934733.21521997</v>
       </c>
       <c r="N78" s="4">
-        <v>14172749.9295532</v>
+        <v>4734363.4454450002</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="P78" s="3" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>220</v>
+        <v>113</v>
       </c>
       <c r="R78" s="3" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="S78" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T78" s="4">
         <v>1</v>
       </c>
       <c r="W78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X78" s="4">
         <v>0</v>
       </c>
       <c r="Y78" s="4">
         <v>0</v>
       </c>
       <c r="Z78" s="6">
-        <v>1.0038999999999999E-2</v>
+        <v>3.3449999999999999E-3</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D79" s="4">
-        <v>730000</v>
+        <v>618900</v>
       </c>
       <c r="E79" s="5">
-        <v>1.2609539999999999</v>
+        <v>23.202961999999999</v>
       </c>
       <c r="F79" s="4">
-        <v>920496.72802418994</v>
+        <v>14360323.288891699</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="J79" s="5">
-        <v>9.8849999999999998</v>
+        <v>3646</v>
       </c>
       <c r="K79" s="5">
-        <v>7.8392999944105783</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="M79" s="4">
-        <v>7216049.9948540004</v>
+        <v>2256511017.35427</v>
       </c>
       <c r="N79" s="4">
-        <v>920496.72802418994</v>
+        <v>14360323.288891699</v>
       </c>
       <c r="O79" s="3" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="P79" s="3" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="R79" s="3" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>328</v>
+        <v>297</v>
       </c>
       <c r="T79" s="4">
         <v>1</v>
       </c>
       <c r="W79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X79" s="4">
         <v>0</v>
       </c>
       <c r="Y79" s="4">
         <v>0</v>
       </c>
       <c r="Z79" s="6">
-        <v>6.5200000000000002E-4</v>
+        <v>1.0148000000000001E-2</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D80" s="4">
-        <v>1422000</v>
+        <v>730000</v>
       </c>
       <c r="E80" s="5">
-        <v>6.7225390000000003</v>
+        <v>1.1265810000000001</v>
       </c>
       <c r="F80" s="4">
-        <v>9559450.4611381106</v>
+        <v>822404.18007454998</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>76</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>77</v>
       </c>
       <c r="J80" s="5">
-        <v>52.7</v>
+        <v>8.84</v>
       </c>
       <c r="K80" s="5">
-        <v>7.8392999944105783</v>
+        <v>7.8467498369837729</v>
       </c>
       <c r="L80" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M80" s="4">
-        <v>74939399.946567997</v>
+        <v>6453199.8659340004</v>
       </c>
       <c r="N80" s="4">
-        <v>9559450.4611381106</v>
+        <v>822404.18007454998</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="R80" s="3" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="T80" s="4">
         <v>1</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X80" s="4">
         <v>0</v>
       </c>
       <c r="Y80" s="4">
         <v>0</v>
       </c>
       <c r="Z80" s="6">
-        <v>6.7710000000000001E-3</v>
+        <v>5.8100000000000003E-4</v>
       </c>
     </row>
     <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D81" s="4">
-        <v>144326</v>
+        <v>1422000</v>
       </c>
       <c r="E81" s="5">
-        <v>2.7681040000000001</v>
+        <v>6.6588079999999996</v>
       </c>
       <c r="F81" s="4">
-        <v>399509.42048397003</v>
+        <v>9468824.6726351697</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>76</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>77</v>
       </c>
       <c r="J81" s="5">
-        <v>21.7</v>
+        <v>52.25</v>
       </c>
       <c r="K81" s="5">
-        <v>7.8392999944105783</v>
+        <v>7.8467498369837729</v>
       </c>
       <c r="L81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M81" s="4">
-        <v>3131874.1977659999</v>
+        <v>74299498.456426993</v>
       </c>
       <c r="N81" s="4">
-        <v>399509.42048397003</v>
+        <v>9468824.6726351697</v>
       </c>
       <c r="O81" s="3" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="R81" s="3" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="T81" s="4">
         <v>1</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X81" s="4">
         <v>0</v>
       </c>
       <c r="Y81" s="4">
         <v>0</v>
       </c>
       <c r="Z81" s="6">
-        <v>2.8299999999999999E-4</v>
+        <v>6.6909999999999999E-3</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D82" s="4">
-        <v>665200</v>
+        <v>144326</v>
       </c>
       <c r="E82" s="5">
-        <v>30.858840000000001</v>
+        <v>2.6992069999999999</v>
       </c>
       <c r="F82" s="4">
-        <v>20527290.146842401</v>
+        <v>389565.70299805998</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="J82" s="5">
-        <v>4928</v>
+        <v>21.18</v>
       </c>
       <c r="K82" s="5">
-        <v>159.69491882707277</v>
+        <v>7.8467498369837729</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="M82" s="4">
-        <v>3278103933.7397699</v>
+        <v>3056824.616494</v>
       </c>
       <c r="N82" s="4">
-        <v>20527290.146842401</v>
+        <v>389565.70299805998</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="T82" s="4">
         <v>1</v>
       </c>
       <c r="W82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X82" s="4">
         <v>0</v>
       </c>
       <c r="Y82" s="4">
         <v>0</v>
       </c>
       <c r="Z82" s="6">
-        <v>1.4540000000000001E-2</v>
+        <v>2.7500000000000002E-4</v>
       </c>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D83" s="4">
-        <v>1339000</v>
+        <v>636700</v>
       </c>
       <c r="E83" s="5">
-        <v>28.166205999999999</v>
+        <v>30.699694999999998</v>
       </c>
       <c r="F83" s="4">
-        <v>37714530.8243839</v>
+        <v>19546509.689120799</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J83" s="5">
-        <v>4498</v>
+        <v>4824</v>
       </c>
       <c r="K83" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L83" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M83" s="4">
-        <v>6022818938.6011295</v>
+        <v>3071443001.4567699</v>
       </c>
       <c r="N83" s="4">
-        <v>37714530.8243839</v>
+        <v>19546509.689120799</v>
       </c>
       <c r="O83" s="3" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="S83" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T83" s="4">
         <v>1</v>
       </c>
       <c r="W83" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X83" s="4">
         <v>0</v>
       </c>
       <c r="Y83" s="4">
         <v>0</v>
       </c>
       <c r="Z83" s="6">
-        <v>2.6714999999999999E-2</v>
+        <v>1.3813000000000001E-2</v>
       </c>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D84" s="4">
-        <v>131500</v>
+        <v>1339000</v>
       </c>
       <c r="E84" s="5">
-        <v>35.091912000000001</v>
+        <v>28.574135999999999</v>
       </c>
       <c r="F84" s="4">
-        <v>4614584.0508469297</v>
+        <v>38260794.8579247</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J84" s="5">
-        <v>5604</v>
+        <v>4490</v>
       </c>
       <c r="K84" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L84" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M84" s="4">
-        <v>736925625.42070496</v>
+        <v>6012114309.18293</v>
       </c>
       <c r="N84" s="4">
-        <v>4614584.0508469297</v>
+        <v>38260794.8579247</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="S84" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T84" s="4">
         <v>1</v>
       </c>
       <c r="W84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X84" s="4">
         <v>0</v>
       </c>
       <c r="Y84" s="4">
         <v>0</v>
       </c>
       <c r="Z84" s="6">
-        <v>3.2680000000000001E-3</v>
+        <v>2.7038E-2</v>
       </c>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D85" s="4">
-        <v>48100</v>
+        <v>86800</v>
       </c>
       <c r="E85" s="5">
-        <v>23.544893999999999</v>
+        <v>36.096324000000003</v>
       </c>
       <c r="F85" s="4">
-        <v>1132508.84498575</v>
+        <v>3133163.2036147299</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J85" s="5">
-        <v>3760</v>
+        <v>5672</v>
       </c>
       <c r="K85" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L85" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M85" s="4">
-        <v>180855908.070941</v>
+        <v>492329952.87749398</v>
       </c>
       <c r="N85" s="4">
-        <v>1132508.84498575</v>
+        <v>3133163.2036147299</v>
       </c>
       <c r="O85" s="3" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="S85" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T85" s="4">
         <v>1</v>
       </c>
       <c r="W85" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X85" s="4">
         <v>0</v>
       </c>
       <c r="Y85" s="4">
         <v>0</v>
       </c>
       <c r="Z85" s="6">
-        <v>8.0199999999999998E-4</v>
+        <v>2.2139999999999998E-3</v>
       </c>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D86" s="4">
-        <v>223500</v>
+        <v>48100</v>
       </c>
       <c r="E86" s="5">
-        <v>34.972935</v>
+        <v>24.558482999999999</v>
       </c>
       <c r="F86" s="4">
-        <v>7816446.9770499999</v>
+        <v>1181263.88137589</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J86" s="5">
-        <v>5585</v>
+        <v>3859</v>
       </c>
       <c r="K86" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L86" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M86" s="4">
-        <v>1248246865.5161099</v>
+        <v>185618033.04172501</v>
       </c>
       <c r="N86" s="4">
-        <v>7816446.9770499999</v>
+        <v>1181263.88137589</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="S86" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T86" s="4">
         <v>1</v>
       </c>
       <c r="W86" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X86" s="4">
         <v>0</v>
       </c>
       <c r="Y86" s="4">
         <v>0</v>
       </c>
       <c r="Z86" s="6">
-        <v>5.5360000000000001E-3</v>
+        <v>8.34E-4</v>
       </c>
     </row>
     <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D87" s="4">
-        <v>758700</v>
+        <v>688700</v>
       </c>
       <c r="E87" s="5">
-        <v>31.366057000000001</v>
+        <v>31.374274</v>
       </c>
       <c r="F87" s="4">
-        <v>23797415.698675599</v>
+        <v>21607477.646609601</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J87" s="5">
-        <v>5009</v>
+        <v>4930</v>
       </c>
       <c r="K87" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M87" s="4">
-        <v>3800326368.2940998</v>
+        <v>3395293433.57656</v>
       </c>
       <c r="N87" s="4">
-        <v>23797415.698675599</v>
+        <v>21607477.646609601</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T87" s="4">
         <v>1</v>
       </c>
       <c r="W87" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X87" s="4">
         <v>0</v>
       </c>
       <c r="Y87" s="4">
         <v>0</v>
       </c>
       <c r="Z87" s="6">
-        <v>1.6857E-2</v>
+        <v>1.5269E-2</v>
       </c>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D88" s="4">
-        <v>151300</v>
+        <v>232900</v>
       </c>
       <c r="E88" s="5">
-        <v>20.219804</v>
+        <v>20.835571999999999</v>
       </c>
       <c r="F88" s="4">
-        <v>3059254.8295187699</v>
+        <v>4852608.2667769799</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J88" s="5">
-        <v>3229</v>
+        <v>3274</v>
       </c>
       <c r="K88" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M88" s="4">
-        <v>488547451.67132998</v>
+        <v>762515146.53273201</v>
       </c>
       <c r="N88" s="4">
-        <v>3059254.8295187699</v>
+        <v>4852608.2667769799</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T88" s="4">
         <v>1</v>
       </c>
       <c r="W88" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X88" s="4">
         <v>0</v>
       </c>
       <c r="Y88" s="4">
         <v>0</v>
       </c>
       <c r="Z88" s="6">
-        <v>2.1670000000000001E-3</v>
+        <v>3.4290000000000002E-3</v>
       </c>
     </row>
     <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D89" s="4">
-        <v>30600</v>
+        <v>316200</v>
       </c>
       <c r="E89" s="5">
-        <v>33.332307</v>
+        <v>24.183009999999999</v>
       </c>
       <c r="F89" s="4">
-        <v>1019968.06412223</v>
+        <v>7646673.2427530503</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J89" s="5">
-        <v>5323</v>
+        <v>3800</v>
       </c>
       <c r="K89" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M89" s="4">
-        <v>162883717.20620599</v>
+        <v>1201560861.21874</v>
       </c>
       <c r="N89" s="4">
-        <v>1019968.06412223</v>
+        <v>7646673.2427530503</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="S89" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T89" s="4">
         <v>1</v>
       </c>
       <c r="W89" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X89" s="4">
         <v>0</v>
       </c>
       <c r="Y89" s="4">
         <v>0</v>
       </c>
       <c r="Z89" s="6">
-        <v>7.2199999999999999E-4</v>
+        <v>5.4029999999999998E-3</v>
       </c>
     </row>
     <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D90" s="4">
-        <v>158100</v>
+        <v>155300</v>
       </c>
       <c r="E90" s="5">
-        <v>52.280937000000002</v>
+        <v>22.127454</v>
       </c>
       <c r="F90" s="4">
-        <v>8265611.9477754496</v>
+        <v>3436396.0925318999</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J90" s="5">
-        <v>8349</v>
+        <v>3477</v>
       </c>
       <c r="K90" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M90" s="4">
-        <v>1319976229.0560801</v>
+        <v>539978487.02958</v>
       </c>
       <c r="N90" s="4">
-        <v>8265611.9477754496</v>
+        <v>3436396.0925318999</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="S90" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T90" s="4">
         <v>1</v>
       </c>
       <c r="W90" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X90" s="4">
         <v>0</v>
       </c>
       <c r="Y90" s="4">
         <v>0</v>
       </c>
       <c r="Z90" s="6">
-        <v>5.855E-3</v>
+        <v>2.428E-3</v>
       </c>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D91" s="4">
-        <v>192100</v>
+        <v>148278</v>
       </c>
       <c r="E91" s="5">
-        <v>21.240500000000001</v>
+        <v>22.140181999999999</v>
       </c>
       <c r="F91" s="4">
-        <v>4080298.0681924899</v>
+        <v>3282904.2670315299</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J91" s="5">
-        <v>3392</v>
+        <v>3479</v>
       </c>
       <c r="K91" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M91" s="4">
-        <v>651602868.79026103</v>
+        <v>515859531.74231797</v>
       </c>
       <c r="N91" s="4">
-        <v>4080298.0681924899</v>
+        <v>3282904.2670315299</v>
       </c>
       <c r="O91" s="3" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>220</v>
+        <v>113</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="S91" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T91" s="4">
         <v>1</v>
       </c>
       <c r="W91" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X91" s="4">
         <v>0</v>
       </c>
       <c r="Y91" s="4">
         <v>0</v>
       </c>
       <c r="Z91" s="6">
-        <v>2.8900000000000002E-3</v>
+        <v>2.3189999999999999E-3</v>
       </c>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D92" s="4">
-        <v>148278</v>
+        <v>23700</v>
       </c>
       <c r="E92" s="5">
-        <v>21.779026999999999</v>
+        <v>53.049886999999998</v>
       </c>
       <c r="F92" s="4">
-        <v>3229348.9714768799</v>
+        <v>1257283.2277977499</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J92" s="5">
-        <v>3478</v>
+        <v>8336</v>
       </c>
       <c r="K92" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M92" s="4">
-        <v>515710621.86429101</v>
+        <v>197563341.603524</v>
       </c>
       <c r="N92" s="4">
-        <v>3229348.9714768799</v>
+        <v>1257283.2277977499</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>123</v>
+        <v>255</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T92" s="4">
         <v>1</v>
       </c>
       <c r="W92" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X92" s="4">
         <v>0</v>
       </c>
       <c r="Y92" s="4">
         <v>0</v>
       </c>
       <c r="Z92" s="6">
-        <v>2.287E-3</v>
+        <v>8.8800000000000001E-4</v>
       </c>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D93" s="4">
-        <v>23700</v>
+        <v>40600</v>
       </c>
       <c r="E93" s="5">
-        <v>51.466884999999998</v>
+        <v>45.896807000000003</v>
       </c>
       <c r="F93" s="4">
-        <v>1219764.55117568</v>
+        <v>1863411.71604035</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J93" s="5">
-        <v>8219</v>
+        <v>7212</v>
       </c>
       <c r="K93" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M93" s="4">
-        <v>194790200.988141</v>
+        <v>292807409.86971098</v>
       </c>
       <c r="N93" s="4">
-        <v>1219764.55117568</v>
+        <v>1863411.71604035</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>264</v>
+        <v>113</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="S93" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T93" s="4">
         <v>1</v>
       </c>
       <c r="W93" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X93" s="4">
         <v>0</v>
       </c>
       <c r="Y93" s="4">
         <v>0</v>
       </c>
       <c r="Z93" s="6">
-        <v>8.6399999999999997E-4</v>
+        <v>1.3159999999999999E-3</v>
       </c>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D94" s="4">
-        <v>343300</v>
+        <v>482700</v>
       </c>
       <c r="E94" s="5">
-        <v>39.350031000000001</v>
+        <v>37.999144999999999</v>
       </c>
       <c r="F94" s="4">
-        <v>13508858.762015</v>
+        <v>18342200.655487299</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J94" s="5">
-        <v>6284</v>
+        <v>5971</v>
       </c>
       <c r="K94" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M94" s="4">
-        <v>2157296103.4463902</v>
+        <v>2882203765.81954</v>
       </c>
       <c r="N94" s="4">
-        <v>13508858.762015</v>
+        <v>18342200.655487299</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="S94" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T94" s="4">
         <v>1</v>
       </c>
       <c r="W94" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X94" s="4">
         <v>0</v>
       </c>
       <c r="Y94" s="4">
         <v>0</v>
       </c>
       <c r="Z94" s="6">
-        <v>9.5689999999999994E-3</v>
+        <v>1.2962E-2</v>
       </c>
     </row>
     <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D95" s="4">
         <v>101975</v>
       </c>
       <c r="E95" s="5">
-        <v>7.4141370000000002</v>
+        <v>7.6685600000000003</v>
       </c>
       <c r="F95" s="4">
-        <v>756056.23219262005</v>
+        <v>782001.94100613997</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J95" s="5">
-        <v>1184</v>
+        <v>1205</v>
       </c>
       <c r="K95" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M95" s="4">
-        <v>120738338.628702</v>
+        <v>122879963.074213</v>
       </c>
       <c r="N95" s="4">
-        <v>756056.23219262005</v>
+        <v>782001.94100613997</v>
       </c>
       <c r="O95" s="3" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T95" s="4">
         <v>1</v>
       </c>
       <c r="W95" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X95" s="4">
         <v>0</v>
       </c>
       <c r="Y95" s="4">
         <v>0</v>
       </c>
       <c r="Z95" s="6">
-        <v>5.3499999999999999E-4</v>
+        <v>5.5199999999999997E-4</v>
       </c>
     </row>
     <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D96" s="4">
         <v>82324</v>
       </c>
       <c r="E96" s="5">
-        <v>6.3245589999999998</v>
+        <v>6.3384939999999999</v>
       </c>
       <c r="F96" s="4">
-        <v>520662.76339272002</v>
+        <v>521810.57052852999</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J96" s="5">
-        <v>1010</v>
+        <v>996</v>
       </c>
       <c r="K96" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M96" s="4">
-        <v>83147197.736278996</v>
+        <v>81994762.769746006</v>
       </c>
       <c r="N96" s="4">
-        <v>520662.76339272002</v>
+        <v>521810.57052852999</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="S96" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T96" s="4">
         <v>1</v>
       </c>
       <c r="W96" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X96" s="4">
         <v>0</v>
       </c>
       <c r="Y96" s="4">
         <v>0</v>
       </c>
       <c r="Z96" s="6">
         <v>3.68E-4</v>
       </c>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D97" s="4">
         <v>778112</v>
       </c>
       <c r="E97" s="5">
-        <v>16.625451000000002</v>
+        <v>15.989424</v>
       </c>
       <c r="F97" s="4">
-        <v>12936456.1194777</v>
+        <v>12441571.8967766</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J97" s="5">
-        <v>2655</v>
+        <v>2512.5</v>
       </c>
       <c r="K97" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M97" s="4">
-        <v>2065886309.9099801</v>
+        <v>1955007801.2518401</v>
       </c>
       <c r="N97" s="4">
-        <v>12936456.1194777</v>
+        <v>12441571.8967766</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T97" s="4">
         <v>1</v>
       </c>
       <c r="W97" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X97" s="4">
         <v>0</v>
       </c>
       <c r="Y97" s="4">
         <v>0</v>
       </c>
       <c r="Z97" s="6">
-        <v>9.1629999999999993E-3</v>
+        <v>8.7919999999999995E-3</v>
       </c>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D98" s="4">
-        <v>161800</v>
+        <v>1632100</v>
       </c>
       <c r="E98" s="5">
-        <v>8.42544</v>
+        <v>11.264192</v>
       </c>
       <c r="F98" s="4">
-        <v>1363235.54275337</v>
+        <v>18384300.124097101</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J98" s="5">
-        <v>1345.5</v>
+        <v>1770</v>
       </c>
       <c r="K98" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M98" s="4">
-        <v>217701789.342179</v>
+        <v>2888819070.56106</v>
       </c>
       <c r="N98" s="4">
-        <v>1363235.54275337</v>
+        <v>18384300.124097101</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="S98" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T98" s="4">
         <v>1</v>
       </c>
       <c r="W98" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X98" s="4">
         <v>0</v>
       </c>
       <c r="Y98" s="4">
         <v>0</v>
       </c>
       <c r="Z98" s="6">
-        <v>9.6500000000000004E-4</v>
+        <v>1.2991000000000001E-2</v>
       </c>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D99" s="4">
-        <v>1632100</v>
+        <v>94300</v>
       </c>
       <c r="E99" s="5">
-        <v>11.218266</v>
+        <v>18.970935000000001</v>
       </c>
       <c r="F99" s="4">
-        <v>18309321.832242701</v>
+        <v>1788960.4480224</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J99" s="5">
-        <v>1791.5</v>
+        <v>2981</v>
       </c>
       <c r="K99" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M99" s="4">
-        <v>2923905663.7787499</v>
+        <v>281108501.48451799</v>
       </c>
       <c r="N99" s="4">
-        <v>18309321.832242701</v>
+        <v>1788960.4480224</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="S99" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T99" s="4">
         <v>1</v>
       </c>
       <c r="W99" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X99" s="4">
         <v>0</v>
       </c>
       <c r="Y99" s="4">
         <v>0</v>
       </c>
       <c r="Z99" s="6">
-        <v>1.2969E-2</v>
+        <v>1.2639999999999999E-3</v>
       </c>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D100" s="4">
-        <v>202700</v>
+        <v>33938</v>
       </c>
       <c r="E100" s="5">
-        <v>19.274251</v>
+        <v>9.7750269999999997</v>
       </c>
       <c r="F100" s="4">
-        <v>3906888.75669245</v>
+        <v>331745.11089190998</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J100" s="5">
-        <v>3078</v>
+        <v>1536</v>
       </c>
       <c r="K100" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M100" s="4">
-        <v>623910282.86640406</v>
+        <v>52128805.363320999</v>
       </c>
       <c r="N100" s="4">
-        <v>3906888.75669245</v>
+        <v>331745.11089190998</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="S100" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T100" s="4">
         <v>1</v>
       </c>
       <c r="W100" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X100" s="4">
         <v>0</v>
       </c>
       <c r="Y100" s="4">
         <v>0</v>
       </c>
       <c r="Z100" s="6">
-        <v>2.7669999999999999E-3</v>
+        <v>2.34E-4</v>
       </c>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D101" s="4">
-        <v>33938</v>
+        <v>23200</v>
       </c>
       <c r="E101" s="5">
-        <v>10.125557000000001</v>
+        <v>118.65584800000001</v>
       </c>
       <c r="F101" s="4">
-        <v>343640.97811452998</v>
+        <v>2752817.6408820399</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J101" s="5">
-        <v>1617</v>
+        <v>18645</v>
       </c>
       <c r="K101" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M101" s="4">
-        <v>54877718.105655</v>
+        <v>432564310.04046798</v>
       </c>
       <c r="N101" s="4">
-        <v>343640.97811452998</v>
+        <v>2752817.6408820399</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="S101" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T101" s="4">
         <v>1</v>
       </c>
       <c r="W101" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X101" s="4">
         <v>0</v>
       </c>
       <c r="Y101" s="4">
         <v>0</v>
       </c>
       <c r="Z101" s="6">
-        <v>2.43E-4</v>
+        <v>1.9449999999999999E-3</v>
       </c>
     </row>
     <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D102" s="4">
-        <v>23200</v>
+        <v>210500</v>
       </c>
       <c r="E102" s="5">
-        <v>111.180745</v>
+        <v>75.190068999999994</v>
       </c>
       <c r="F102" s="4">
-        <v>2579391.9659350598</v>
+        <v>15827520.921500601</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J102" s="5">
-        <v>17755</v>
+        <v>11815</v>
       </c>
       <c r="K102" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M102" s="4">
-        <v>411915790.62320298</v>
+        <v>2487059282.59974</v>
       </c>
       <c r="N102" s="4">
-        <v>2579391.9659350598</v>
+        <v>15827520.921500601</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="S102" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T102" s="4">
         <v>1</v>
       </c>
       <c r="W102" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X102" s="4">
         <v>0</v>
       </c>
       <c r="Y102" s="4">
         <v>0</v>
       </c>
       <c r="Z102" s="6">
-        <v>1.8270000000000001E-3</v>
+        <v>1.1185E-2</v>
       </c>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D103" s="4">
-        <v>4900</v>
+        <v>12428</v>
       </c>
       <c r="E103" s="5">
-        <v>38.736361000000002</v>
+        <v>23.069319</v>
       </c>
       <c r="F103" s="4">
-        <v>189808.07163655999</v>
+        <v>286705.69892131002</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J103" s="5">
-        <v>6186</v>
+        <v>3625</v>
       </c>
       <c r="K103" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M103" s="4">
-        <v>30311384.592723001</v>
+        <v>45051532.290684998</v>
       </c>
       <c r="N103" s="4">
-        <v>189808.07163655999</v>
+        <v>286705.69892131002</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>493</v>
+        <v>241</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T103" s="4">
         <v>1</v>
       </c>
       <c r="W103" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X103" s="4">
         <v>0</v>
       </c>
       <c r="Y103" s="4">
         <v>0</v>
       </c>
       <c r="Z103" s="6">
-        <v>1.34E-4</v>
+        <v>2.02E-4</v>
       </c>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D104" s="4">
-        <v>32300</v>
+        <v>299900</v>
       </c>
       <c r="E104" s="5">
-        <v>353.42389400000002</v>
+        <v>24.628487</v>
       </c>
       <c r="F104" s="4">
-        <v>11415585.960737601</v>
+        <v>7386088.3953288598</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J104" s="5">
-        <v>56440</v>
+        <v>3870</v>
       </c>
       <c r="K104" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M104" s="4">
-        <v>1823011073.3634701</v>
+        <v>1160613831.8699601</v>
       </c>
       <c r="N104" s="4">
-        <v>11415585.960737601</v>
+        <v>7386088.3953288598</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="S104" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T104" s="4">
         <v>1</v>
       </c>
       <c r="W104" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X104" s="4">
         <v>0</v>
       </c>
       <c r="Y104" s="4">
         <v>0</v>
       </c>
       <c r="Z104" s="6">
-        <v>8.0859999999999994E-3</v>
+        <v>5.2189999999999997E-3</v>
       </c>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D105" s="4">
-        <v>12428</v>
+        <v>228500</v>
       </c>
       <c r="E105" s="5">
-        <v>24.358947000000001</v>
+        <v>6.608962</v>
       </c>
       <c r="F105" s="4">
-        <v>302732.83446570003</v>
+        <v>1510148.91653674</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J105" s="5">
-        <v>3890</v>
+        <v>1038.5</v>
       </c>
       <c r="K105" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M105" s="4">
-        <v>48344895.426289</v>
+        <v>237297420.08292601</v>
       </c>
       <c r="N105" s="4">
-        <v>302732.83446570003</v>
+        <v>1510148.91653674</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>250</v>
+        <v>131</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="S105" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T105" s="4">
         <v>1</v>
       </c>
       <c r="W105" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X105" s="4">
         <v>0</v>
       </c>
       <c r="Y105" s="4">
         <v>0</v>
       </c>
       <c r="Z105" s="6">
-        <v>2.14E-4</v>
+        <v>1.067E-3</v>
       </c>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D106" s="4">
-        <v>299900</v>
+        <v>680465</v>
       </c>
       <c r="E106" s="5">
-        <v>23.588728</v>
+        <v>45.985903</v>
       </c>
       <c r="F106" s="4">
-        <v>7074255.9253577096</v>
+        <v>31291819.709167201</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J106" s="5">
-        <v>3767</v>
+        <v>7226</v>
       </c>
       <c r="K106" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M106" s="4">
-        <v>1129722725.76193</v>
+        <v>4917043614.2910099</v>
       </c>
       <c r="N106" s="4">
-        <v>7074255.9253577096</v>
+        <v>31291819.709167201</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T106" s="4">
         <v>1</v>
       </c>
       <c r="W106" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X106" s="4">
         <v>0</v>
       </c>
       <c r="Y106" s="4">
         <v>0</v>
       </c>
       <c r="Z106" s="6">
-        <v>5.0109999999999998E-3</v>
+        <v>2.2113000000000001E-2</v>
       </c>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D107" s="4">
-        <v>45700</v>
+        <v>48738</v>
       </c>
       <c r="E107" s="5">
-        <v>34.40936</v>
+        <v>10.360511000000001</v>
       </c>
       <c r="F107" s="4">
-        <v>1572506.96640471</v>
+        <v>504950.92754637997</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J107" s="5">
-        <v>5495</v>
+        <v>1628</v>
       </c>
       <c r="K107" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L107" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M107" s="4">
-        <v>251121372.35500601</v>
+        <v>79345520.870902002</v>
       </c>
       <c r="N107" s="4">
-        <v>1572506.96640471</v>
+        <v>504950.92754637997</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>140</v>
+        <v>107</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="S107" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T107" s="4">
         <v>1</v>
       </c>
       <c r="W107" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X107" s="4">
         <v>0</v>
       </c>
       <c r="Y107" s="4">
         <v>0</v>
       </c>
       <c r="Z107" s="6">
-        <v>1.1130000000000001E-3</v>
+        <v>3.5599999999999998E-4</v>
       </c>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D108" s="4">
-        <v>680465</v>
+        <v>72700</v>
       </c>
       <c r="E108" s="5">
-        <v>46.826787000000003</v>
+        <v>6.6588079999999996</v>
       </c>
       <c r="F108" s="4">
-        <v>31863973.637246002</v>
+        <v>484095.32609042001</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H108" s="3" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="I108" s="3" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="J108" s="5">
-        <v>7478</v>
+        <v>52.25</v>
       </c>
       <c r="K108" s="5">
-        <v>159.69491882707277</v>
+        <v>7.8467498369837729</v>
       </c>
       <c r="L108" s="3" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="M108" s="4">
-        <v>5088514683.5079803</v>
+        <v>3798574.9210839998</v>
       </c>
       <c r="N108" s="4">
-        <v>31863973.637246002</v>
+        <v>484095.32609042001</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="T108" s="4">
         <v>1</v>
       </c>
       <c r="W108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X108" s="4">
         <v>0</v>
       </c>
       <c r="Y108" s="4">
         <v>0</v>
       </c>
       <c r="Z108" s="6">
-        <v>2.2571000000000001E-2</v>
+        <v>3.4200000000000002E-4</v>
       </c>
     </row>
     <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D109" s="4">
-        <v>24369</v>
+        <v>20256</v>
       </c>
       <c r="E109" s="5">
-        <v>20.507853999999998</v>
+        <v>17.195392999999999</v>
       </c>
       <c r="F109" s="4">
-        <v>499755.62791570998</v>
+        <v>348310.12823367998</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J109" s="5">
-        <v>3275</v>
+        <v>2702</v>
       </c>
       <c r="K109" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M109" s="4">
-        <v>79808434.433372006</v>
+        <v>54731751.228982002</v>
       </c>
       <c r="N109" s="4">
-        <v>499755.62791570998</v>
+        <v>348310.12823367998</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="S109" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T109" s="4">
         <v>1</v>
       </c>
       <c r="W109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X109" s="4">
         <v>0</v>
       </c>
       <c r="Y109" s="4">
         <v>0</v>
       </c>
       <c r="Z109" s="6">
-        <v>3.5399999999999999E-4</v>
+        <v>2.4600000000000002E-4</v>
       </c>
     </row>
     <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D110" s="4">
-        <v>26200</v>
+        <v>253973</v>
       </c>
       <c r="E110" s="5">
-        <v>13.270962000000001</v>
+        <v>3.6460789999999998</v>
       </c>
       <c r="F110" s="4">
-        <v>347699.20201265998</v>
+        <v>926005.49488050002</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H110" s="3" t="s">
-        <v>101</v>
+        <v>272</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="J110" s="5">
-        <v>16.88</v>
+        <v>3.21</v>
       </c>
       <c r="K110" s="5">
-        <v>1.2719499933368899</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>103</v>
+        <v>273</v>
       </c>
       <c r="M110" s="4">
-        <v>442255.99768299999</v>
+        <v>815253.33</v>
       </c>
       <c r="N110" s="4">
-        <v>347699.20201265998</v>
+        <v>926005.49488050002</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>220</v>
+        <v>255</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>523</v>
+        <v>276</v>
       </c>
       <c r="T110" s="4">
         <v>1</v>
       </c>
       <c r="W110" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X110" s="4">
         <v>0</v>
       </c>
       <c r="Y110" s="4">
         <v>0</v>
       </c>
       <c r="Z110" s="6">
-        <v>2.4600000000000002E-4</v>
+        <v>6.5399999999999996E-4</v>
       </c>
     </row>
     <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D111" s="4">
-        <v>72700</v>
+        <v>154881</v>
       </c>
       <c r="E111" s="5">
-        <v>6.5248169999999996</v>
+        <v>143.67327399999999</v>
       </c>
       <c r="F111" s="4">
-        <v>474354.21529984003</v>
+        <v>22252260.3269656</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H111" s="3" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="I111" s="3" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="J111" s="5">
-        <v>51.15</v>
+        <v>119.96</v>
       </c>
       <c r="K111" s="5">
-        <v>7.8392999944105783</v>
+        <v>0.83494999830964378</v>
       </c>
       <c r="L111" s="3" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="M111" s="4">
-        <v>3718604.9973479998</v>
+        <v>18579524.722385</v>
       </c>
       <c r="N111" s="4">
-        <v>474354.21529984003</v>
+        <v>22252260.3269656</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>220</v>
+        <v>241</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="S111" s="3" t="s">
-        <v>328</v>
+        <v>521</v>
       </c>
       <c r="T111" s="4">
         <v>1</v>
       </c>
       <c r="W111" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X111" s="4">
         <v>0</v>
       </c>
       <c r="Y111" s="4">
         <v>0</v>
       </c>
       <c r="Z111" s="6">
-        <v>3.3599999999999998E-4</v>
+        <v>1.5724999999999999E-2</v>
       </c>
     </row>
     <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D112" s="4">
-        <v>20256</v>
+        <v>335307</v>
       </c>
       <c r="E112" s="5">
-        <v>17.558479999999999</v>
+        <v>28.552607999999999</v>
       </c>
       <c r="F112" s="4">
-        <v>355664.38523434999</v>
+        <v>9573889.3107371703</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H112" s="3" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="I112" s="3" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="J112" s="5">
-        <v>2804</v>
+        <v>23.84</v>
       </c>
       <c r="K112" s="5">
-        <v>159.69491882707277</v>
+        <v>0.83494999830964378</v>
       </c>
       <c r="L112" s="3" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="M112" s="4">
-        <v>56797795.12968</v>
+        <v>7993718.8638159996</v>
       </c>
       <c r="N112" s="4">
-        <v>355664.38523434999</v>
+        <v>9573889.3107371703</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>298</v>
+        <v>521</v>
       </c>
       <c r="T112" s="4">
         <v>1</v>
       </c>
       <c r="W112" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X112" s="4">
         <v>0</v>
       </c>
       <c r="Y112" s="4">
         <v>0</v>
       </c>
       <c r="Z112" s="6">
-        <v>2.5099999999999998E-4</v>
+        <v>6.7650000000000002E-3</v>
       </c>
     </row>
     <row r="113" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D113" s="4">
+        <v>664667</v>
+      </c>
+      <c r="E113" s="5">
+        <v>41.669491999999998</v>
+      </c>
+      <c r="F113" s="4">
+        <v>27696335.953104801</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="J113" s="5">
+        <v>399.5</v>
+      </c>
+      <c r="K113" s="5">
+        <v>9.5873499136323588</v>
+      </c>
+      <c r="L113" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="M113" s="4">
+        <v>265534464.107932</v>
+      </c>
+      <c r="N113" s="4">
+        <v>27696335.953104801</v>
+      </c>
+      <c r="O113" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="P113" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="Q113" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="R113" s="3" t="s">
         <v>532</v>
       </c>
-      <c r="B113" s="3" t="s">
+      <c r="S113" s="3" t="s">
         <v>533</v>
       </c>
-      <c r="C113" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="T113" s="4">
         <v>1</v>
       </c>
       <c r="W113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X113" s="4">
         <v>0</v>
       </c>
       <c r="Y113" s="4">
         <v>0</v>
       </c>
       <c r="Z113" s="6">
-        <v>6.78E-4</v>
+        <v>1.9571999999999999E-2</v>
       </c>
     </row>
     <row r="114" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D114" s="4">
+        <v>55598</v>
+      </c>
+      <c r="E114" s="5">
+        <v>13.209936000000001</v>
+      </c>
+      <c r="F114" s="4">
+        <v>734445.99392899999</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H114" s="3" t="s">
         <v>536</v>
       </c>
-      <c r="B114" s="3" t="s">
+      <c r="I114" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J114" s="5">
+        <v>11.63</v>
+      </c>
+      <c r="K114" s="5">
+        <v>0.88039793986882064</v>
+      </c>
+      <c r="L114" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="C114" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="4">
-        <v>8941526.9398270007</v>
+        <v>646604.74</v>
       </c>
       <c r="N114" s="4">
-        <v>11066931.022959299</v>
+        <v>734445.99392899999</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="P114" s="3" t="s">
         <v>538</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>250</v>
+        <v>124</v>
       </c>
       <c r="R114" s="3" t="s">
         <v>539</v>
       </c>
       <c r="S114" s="3" t="s">
-        <v>238</v>
+        <v>269</v>
       </c>
       <c r="T114" s="4">
         <v>1</v>
       </c>
       <c r="W114" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X114" s="4">
         <v>0</v>
       </c>
       <c r="Y114" s="4">
         <v>0</v>
       </c>
       <c r="Z114" s="6">
-        <v>7.8390000000000005E-3</v>
+        <v>5.1900000000000004E-4</v>
       </c>
     </row>
     <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
         <v>540</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>541</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D115" s="4">
-        <v>156553</v>
+        <v>175302</v>
       </c>
       <c r="E115" s="5">
-        <v>97.778328000000002</v>
+        <v>107.90575</v>
       </c>
       <c r="F115" s="4">
-        <v>15307490.5625348</v>
+        <v>18916093.786499899</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H115" s="3" t="s">
-        <v>56</v>
+        <v>189</v>
       </c>
       <c r="I115" s="3" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="J115" s="5">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="K115" s="5">
-        <v>0.80795000179162912</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L115" s="3" t="s">
-        <v>58</v>
+        <v>190</v>
       </c>
       <c r="M115" s="4">
-        <v>12367687.027425</v>
+        <v>16653689.999999</v>
       </c>
       <c r="N115" s="4">
-        <v>15307490.5625348</v>
+        <v>18916093.786499899</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>540</v>
       </c>
       <c r="P115" s="3" t="s">
         <v>542</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="R115" s="3" t="s">
         <v>543</v>
       </c>
       <c r="S115" s="3" t="s">
-        <v>238</v>
+        <v>193</v>
       </c>
       <c r="T115" s="4">
         <v>1</v>
       </c>
       <c r="W115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X115" s="4">
         <v>0</v>
       </c>
       <c r="Y115" s="4">
         <v>0</v>
       </c>
       <c r="Z115" s="6">
-        <v>1.0843E-2</v>
+        <v>1.3367E-2</v>
       </c>
     </row>
     <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
         <v>544</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>545</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D116" s="4">
-        <v>255308</v>
+        <v>18036</v>
       </c>
       <c r="E116" s="5">
-        <v>29.779070000000001</v>
+        <v>78.430442999999997</v>
       </c>
       <c r="F116" s="4">
-        <v>7602834.9279039502</v>
+        <v>1414571.4609300001</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>56</v>
+        <v>252</v>
       </c>
       <c r="I116" s="3" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="J116" s="5">
-        <v>24.06</v>
+        <v>69.05</v>
       </c>
       <c r="K116" s="5">
-        <v>0.80795000179162912</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L116" s="3" t="s">
-        <v>58</v>
+        <v>253</v>
       </c>
       <c r="M116" s="4">
-        <v>6142710.4936210001</v>
+        <v>1245385.8</v>
       </c>
       <c r="N116" s="4">
-        <v>7602834.9279039502</v>
+        <v>1414571.4609300001</v>
       </c>
       <c r="O116" s="3" t="s">
         <v>544</v>
       </c>
       <c r="P116" s="3" t="s">
         <v>546</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="R116" s="3" t="s">
         <v>547</v>
       </c>
       <c r="S116" s="3" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="T116" s="4">
         <v>1</v>
       </c>
       <c r="W116" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X116" s="4">
         <v>0</v>
       </c>
       <c r="Y116" s="4">
         <v>0</v>
       </c>
       <c r="Z116" s="6">
-        <v>5.385E-3</v>
+        <v>9.990000000000001E-4</v>
       </c>
     </row>
     <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
         <v>548</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>549</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D117" s="4">
-        <v>448509</v>
+        <v>103137</v>
       </c>
       <c r="E117" s="5">
-        <v>42.718406000000002</v>
+        <v>3.553604</v>
       </c>
       <c r="F117" s="4">
-        <v>19159589.137503199</v>
+        <v>366508.02996374998</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H117" s="3" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="I117" s="3" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="J117" s="5">
-        <v>399.4</v>
+        <v>2.6749999999999998</v>
       </c>
       <c r="K117" s="5">
-        <v>9.3495997670079749</v>
+        <v>0.75275697241145689</v>
       </c>
       <c r="L117" s="3" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="M117" s="4">
-        <v>179134490.135968</v>
+        <v>275891.47499999998</v>
       </c>
       <c r="N117" s="4">
-        <v>19159589.137503199</v>
+        <v>366508.02996374998</v>
       </c>
       <c r="O117" s="3" t="s">
         <v>548</v>
       </c>
       <c r="P117" s="3" t="s">
         <v>550</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>245</v>
+        <v>131</v>
       </c>
       <c r="R117" s="3" t="s">
         <v>551</v>
       </c>
       <c r="S117" s="3" t="s">
-        <v>552</v>
+        <v>109</v>
       </c>
       <c r="T117" s="4">
         <v>1</v>
       </c>
       <c r="W117" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X117" s="4">
         <v>0</v>
       </c>
       <c r="Y117" s="4">
         <v>0</v>
       </c>
       <c r="Z117" s="6">
-        <v>1.3572000000000001E-2</v>
+        <v>2.5900000000000001E-4</v>
       </c>
     </row>
     <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="B118" s="3" t="s">
         <v>553</v>
       </c>
-      <c r="B118" s="3" t="s">
+      <c r="C118" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D118" s="4">
+        <v>278000</v>
+      </c>
+      <c r="E118" s="5">
+        <v>16.439927999999998</v>
+      </c>
+      <c r="F118" s="4">
+        <v>4570299.8056520196</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J118" s="5">
+        <v>129</v>
+      </c>
+      <c r="K118" s="5">
+        <v>7.8467498369837729</v>
+      </c>
+      <c r="L118" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M118" s="4">
+        <v>35861999.254965998</v>
+      </c>
+      <c r="N118" s="4">
+        <v>4570299.8056520196</v>
+      </c>
+      <c r="O118" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="P118" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="C118" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H118" s="3" t="s">
+      <c r="Q118" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="R118" s="3" t="s">
         <v>555</v>
       </c>
-      <c r="I118" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="S118" s="3" t="s">
-        <v>278</v>
+        <v>323</v>
       </c>
       <c r="T118" s="4">
         <v>1</v>
       </c>
       <c r="W118" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X118" s="4">
         <v>0</v>
       </c>
       <c r="Y118" s="4">
         <v>0</v>
       </c>
       <c r="Z118" s="6">
-        <v>6.8199999999999999E-4</v>
+        <v>3.2290000000000001E-3</v>
       </c>
     </row>
     <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D119" s="4">
+        <v>135546</v>
+      </c>
+      <c r="E119" s="5">
+        <v>8.9397450000000003</v>
+      </c>
+      <c r="F119" s="4">
+        <v>1211746.6757700001</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J119" s="5">
+        <v>12.85</v>
+      </c>
+      <c r="K119" s="5">
+        <v>1.4374011786689664</v>
+      </c>
+      <c r="L119" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="M119" s="4">
+        <v>1741766.1</v>
+      </c>
+      <c r="N119" s="4">
+        <v>1211746.6757700001</v>
+      </c>
+      <c r="O119" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="P119" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="Q119" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="R119" s="3" t="s">
         <v>559</v>
       </c>
-      <c r="B119" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S119" s="3" t="s">
-        <v>199</v>
+        <v>302</v>
       </c>
       <c r="T119" s="4">
         <v>1</v>
       </c>
       <c r="W119" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X119" s="4">
         <v>0</v>
       </c>
       <c r="Y119" s="4">
         <v>0</v>
       </c>
       <c r="Z119" s="6">
-        <v>1.4825E-2</v>
+        <v>8.5599999999999999E-4</v>
       </c>
     </row>
     <row r="120" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D120" s="4">
+        <v>202800</v>
+      </c>
+      <c r="E120" s="5">
+        <v>1.916717</v>
+      </c>
+      <c r="F120" s="4">
+        <v>388710.23035014002</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J120" s="5">
+        <v>15.04</v>
+      </c>
+      <c r="K120" s="5">
+        <v>7.8467498369837729</v>
+      </c>
+      <c r="L120" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M120" s="4">
+        <v>3050111.9366330002</v>
+      </c>
+      <c r="N120" s="4">
+        <v>388710.23035014002</v>
+      </c>
+      <c r="O120" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="P120" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="Q120" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R120" s="3" t="s">
         <v>563</v>
       </c>
-      <c r="B120" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S120" s="3" t="s">
-        <v>266</v>
+        <v>323</v>
       </c>
       <c r="T120" s="4">
         <v>1</v>
       </c>
       <c r="W120" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X120" s="4">
         <v>0</v>
       </c>
       <c r="Y120" s="4">
         <v>0</v>
       </c>
       <c r="Z120" s="6">
-        <v>9.7900000000000005E-4</v>
+        <v>2.7399999999999999E-4</v>
       </c>
     </row>
     <row r="121" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D121" s="4">
+        <v>111455</v>
+      </c>
+      <c r="E121" s="5">
+        <v>4.5011789999999996</v>
+      </c>
+      <c r="F121" s="4">
+        <v>501678.90544499998</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J121" s="5">
+        <v>6.47</v>
+      </c>
+      <c r="K121" s="5">
+        <v>1.4374011786689664</v>
+      </c>
+      <c r="L121" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="M121" s="4">
+        <v>721113.85</v>
+      </c>
+      <c r="N121" s="4">
+        <v>501678.90544499998</v>
+      </c>
+      <c r="O121" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="P121" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="Q121" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="R121" s="3" t="s">
         <v>567</v>
       </c>
-      <c r="B121" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S121" s="3" t="s">
-        <v>119</v>
+        <v>302</v>
       </c>
       <c r="T121" s="4">
         <v>1</v>
       </c>
       <c r="W121" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X121" s="4">
         <v>0</v>
       </c>
       <c r="Y121" s="4">
         <v>0</v>
       </c>
       <c r="Z121" s="6">
-        <v>2.7E-4</v>
+        <v>3.5399999999999999E-4</v>
       </c>
     </row>
     <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D122" s="4">
+        <v>29118</v>
+      </c>
+      <c r="E122" s="5">
+        <v>28.300485999999999</v>
+      </c>
+      <c r="F122" s="4">
+        <v>824054.13179749995</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J122" s="5">
+        <v>4447</v>
+      </c>
+      <c r="K122" s="5">
+        <v>157.13511262659196</v>
+      </c>
+      <c r="L122" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M122" s="4">
+        <v>129487838.810408</v>
+      </c>
+      <c r="N122" s="4">
+        <v>824054.13179749995</v>
+      </c>
+      <c r="O122" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="P122" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="Q122" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R122" s="3" t="s">
         <v>571</v>
       </c>
-      <c r="B122" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S122" s="3" t="s">
-        <v>328</v>
+        <v>297</v>
       </c>
       <c r="T122" s="4">
         <v>1</v>
       </c>
       <c r="W122" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X122" s="4">
         <v>0</v>
       </c>
       <c r="Y122" s="4">
         <v>0</v>
       </c>
       <c r="Z122" s="6">
-        <v>3.4030000000000002E-3</v>
+        <v>5.8200000000000005E-4</v>
       </c>
     </row>
     <row r="123" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D123" s="4">
+        <v>41698</v>
+      </c>
+      <c r="E123" s="5">
+        <v>17.601963000000001</v>
+      </c>
+      <c r="F123" s="4">
+        <v>733966.63232500001</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J123" s="5">
+        <v>13.25</v>
+      </c>
+      <c r="K123" s="5">
+        <v>0.75275697241145689</v>
+      </c>
+      <c r="L123" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M123" s="4">
+        <v>552498.5</v>
+      </c>
+      <c r="N123" s="4">
+        <v>733966.63232500001</v>
+      </c>
+      <c r="O123" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="P123" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="Q123" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R123" s="3" t="s">
         <v>575</v>
       </c>
-      <c r="B123" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S123" s="3" t="s">
-        <v>303</v>
+        <v>109</v>
       </c>
       <c r="T123" s="4">
         <v>1</v>
       </c>
       <c r="W123" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X123" s="4">
         <v>0</v>
       </c>
       <c r="Y123" s="4">
         <v>0</v>
       </c>
       <c r="Z123" s="6">
-        <v>9.2500000000000004E-4</v>
+        <v>5.1800000000000001E-4</v>
       </c>
     </row>
     <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D124" s="4">
+        <v>66604</v>
+      </c>
+      <c r="E124" s="5">
+        <v>8.9732149999999997</v>
+      </c>
+      <c r="F124" s="4">
+        <v>597652.01185999997</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J124" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="K124" s="5">
+        <v>0.88039793986882064</v>
+      </c>
+      <c r="L124" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="M124" s="4">
+        <v>526171.6</v>
+      </c>
+      <c r="N124" s="4">
+        <v>597652.01185999997</v>
+      </c>
+      <c r="O124" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="P124" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="Q124" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="R124" s="3" t="s">
         <v>579</v>
       </c>
-      <c r="B124" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S124" s="3" t="s">
-        <v>328</v>
+        <v>269</v>
       </c>
       <c r="T124" s="4">
         <v>1</v>
       </c>
       <c r="W124" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X124" s="4">
         <v>0</v>
       </c>
       <c r="Y124" s="4">
         <v>0</v>
       </c>
       <c r="Z124" s="6">
-        <v>2.63E-4</v>
+        <v>4.2200000000000001E-4</v>
       </c>
     </row>
     <row r="125" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D125" s="4">
+        <v>987200</v>
+      </c>
+      <c r="E125" s="5">
+        <v>25.045997</v>
+      </c>
+      <c r="F125" s="4">
+        <v>24725408.494812999</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="I125" s="3" t="s">
         <v>583</v>
       </c>
-      <c r="B125" s="3" t="s">
+      <c r="J125" s="5">
+        <v>31.99</v>
+      </c>
+      <c r="K125" s="5">
+        <v>1.2772500010473451</v>
+      </c>
+      <c r="L125" s="3" t="s">
         <v>584</v>
       </c>
-      <c r="C125" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M125" s="4">
-        <v>722228.4</v>
+        <v>31580528.025896002</v>
       </c>
       <c r="N125" s="4">
-        <v>517584.98285999999</v>
+        <v>24725408.494812999</v>
       </c>
       <c r="O125" s="3" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="P125" s="3" t="s">
         <v>585</v>
       </c>
       <c r="Q125" s="3" t="s">
-        <v>264</v>
+        <v>124</v>
       </c>
       <c r="R125" s="3" t="s">
         <v>586</v>
       </c>
       <c r="S125" s="3" t="s">
-        <v>303</v>
+        <v>587</v>
       </c>
       <c r="T125" s="4">
         <v>1</v>
       </c>
       <c r="W125" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X125" s="4">
         <v>0</v>
       </c>
       <c r="Y125" s="4">
         <v>0</v>
       </c>
       <c r="Z125" s="6">
-        <v>3.6600000000000001E-4</v>
+        <v>1.7472999999999999E-2</v>
       </c>
     </row>
     <row r="126" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D126" s="4">
-        <v>29118</v>
+        <v>51900</v>
       </c>
       <c r="E126" s="5">
-        <v>27.690299</v>
+        <v>36.395429999999998</v>
       </c>
       <c r="F126" s="4">
-        <v>806285.70712922001</v>
+        <v>1888924.1734813999</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J126" s="5">
-        <v>4422</v>
+        <v>5719</v>
       </c>
       <c r="K126" s="5">
-        <v>159.69491882707277</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M126" s="4">
-        <v>128759730.551429</v>
+        <v>296816312.74309099</v>
       </c>
       <c r="N126" s="4">
-        <v>806285.70712922001</v>
+        <v>1888924.1734813999</v>
       </c>
       <c r="O126" s="3" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="P126" s="3" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="Q126" s="3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="R126" s="3" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="S126" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="T126" s="4">
         <v>1</v>
       </c>
       <c r="W126" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X126" s="4">
         <v>0</v>
       </c>
       <c r="Y126" s="4">
         <v>0</v>
       </c>
       <c r="Z126" s="6">
-        <v>5.71E-4</v>
+        <v>1.3339999999999999E-3</v>
       </c>
     </row>
     <row r="127" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D127" s="4">
-        <v>66604</v>
+        <v>60854</v>
       </c>
       <c r="E127" s="5">
-        <v>8.1079679999999996</v>
+        <v>161.40428499999999</v>
       </c>
       <c r="F127" s="4">
-        <v>540023.10067199997</v>
+        <v>9822096.3593899999</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H127" s="3" t="s">
-        <v>555</v>
+        <v>189</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J127" s="5">
-        <v>6.98</v>
+        <v>142.1</v>
       </c>
       <c r="K127" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L127" s="3" t="s">
-        <v>556</v>
+        <v>190</v>
       </c>
       <c r="M127" s="4">
-        <v>464895.92</v>
+        <v>8647353.4000000004</v>
       </c>
       <c r="N127" s="4">
-        <v>540023.10067199997</v>
+        <v>9822096.3593899999</v>
       </c>
       <c r="O127" s="3" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="P127" s="3" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="Q127" s="3" t="s">
-        <v>220</v>
+        <v>241</v>
       </c>
       <c r="R127" s="3" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="S127" s="3" t="s">
-        <v>278</v>
+        <v>193</v>
       </c>
       <c r="T127" s="4">
         <v>1</v>
       </c>
       <c r="W127" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X127" s="4">
         <v>0</v>
       </c>
       <c r="Y127" s="4">
         <v>0</v>
       </c>
       <c r="Z127" s="6">
-        <v>3.8200000000000002E-4</v>
+        <v>6.9410000000000001E-3</v>
       </c>
     </row>
     <row r="128" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B128" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D128" s="4">
+        <v>407300</v>
+      </c>
+      <c r="E128" s="5">
+        <v>23.336604999999999</v>
+      </c>
+      <c r="F128" s="4">
+        <v>9505005.88665797</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J128" s="5">
+        <v>3667</v>
+      </c>
+      <c r="K128" s="5">
+        <v>157.13511262659196</v>
+      </c>
+      <c r="L128" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M128" s="4">
+        <v>1493570170.5164101</v>
+      </c>
+      <c r="N128" s="4">
+        <v>9505005.88665797</v>
+      </c>
+      <c r="O128" s="3" t="s">
         <v>596</v>
       </c>
-      <c r="C128" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P128" s="3" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="Q128" s="3" t="s">
-        <v>128</v>
+        <v>232</v>
       </c>
       <c r="R128" s="3" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="S128" s="3" t="s">
-        <v>523</v>
+        <v>297</v>
       </c>
       <c r="T128" s="4">
         <v>1</v>
       </c>
       <c r="W128" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X128" s="4">
         <v>0</v>
       </c>
       <c r="Y128" s="4">
         <v>0</v>
       </c>
       <c r="Z128" s="6">
-        <v>1.5358999999999999E-2</v>
+        <v>6.7169999999999999E-3</v>
       </c>
     </row>
     <row r="129" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D129" s="4">
-        <v>46561</v>
+        <v>215621</v>
       </c>
       <c r="E129" s="5">
-        <v>189.45696000000001</v>
+        <v>85.983845000000002</v>
       </c>
       <c r="F129" s="4">
-        <v>8821305.5145599898</v>
+        <v>18539922.642744999</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H129" s="3" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J129" s="5">
-        <v>163.1</v>
+        <v>75.7</v>
       </c>
       <c r="K129" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L129" s="3" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="M129" s="4">
-        <v>7594099.0999990003</v>
+        <v>16322509.699999999</v>
       </c>
       <c r="N129" s="4">
-        <v>8821305.5145599898</v>
+        <v>18539922.642744999</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="P129" s="3" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="Q129" s="3" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="R129" s="3" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="S129" s="3" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="T129" s="4">
         <v>1</v>
       </c>
       <c r="W129" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X129" s="4">
         <v>0</v>
       </c>
       <c r="Y129" s="4">
         <v>0</v>
       </c>
       <c r="Z129" s="6">
-        <v>6.2480000000000001E-3</v>
+        <v>1.3101E-2</v>
       </c>
     </row>
     <row r="130" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B130" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D130" s="4">
+        <v>25959</v>
+      </c>
+      <c r="E130" s="5">
+        <v>40.231807000000003</v>
+      </c>
+      <c r="F130" s="4">
+        <v>1044377.477913</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J130" s="5">
+        <v>35.42</v>
+      </c>
+      <c r="K130" s="5">
+        <v>0.88039793986882064</v>
+      </c>
+      <c r="L130" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M130" s="4">
+        <v>919467.78</v>
+      </c>
+      <c r="N130" s="4">
+        <v>1044377.477913</v>
+      </c>
+      <c r="O130" s="3" t="s">
         <v>604</v>
       </c>
-      <c r="C130" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P130" s="3" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>245</v>
+        <v>185</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="S130" s="3" t="s">
-        <v>298</v>
+        <v>193</v>
       </c>
       <c r="T130" s="4">
         <v>1</v>
       </c>
       <c r="W130" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X130" s="4">
         <v>0</v>
       </c>
       <c r="Y130" s="4">
         <v>0</v>
       </c>
       <c r="Z130" s="6">
-        <v>1.1389E-2</v>
+        <v>7.3800000000000005E-4</v>
       </c>
     </row>
     <row r="131" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B131" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D131" s="4">
+        <v>47932</v>
+      </c>
+      <c r="E131" s="5">
+        <v>101.107851</v>
+      </c>
+      <c r="F131" s="4">
+        <v>4846301.5030840198</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J131" s="5">
+        <v>84.42</v>
+      </c>
+      <c r="K131" s="5">
+        <v>0.83494999830964378</v>
+      </c>
+      <c r="L131" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="M131" s="4">
+        <v>4046419.431808</v>
+      </c>
+      <c r="N131" s="4">
+        <v>4846301.5030840198</v>
+      </c>
+      <c r="O131" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="C131" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P131" s="3" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="Q131" s="3" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="R131" s="3" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="S131" s="3" t="s">
-        <v>199</v>
+        <v>521</v>
       </c>
       <c r="T131" s="4">
         <v>1</v>
       </c>
       <c r="W131" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X131" s="4">
         <v>0</v>
       </c>
       <c r="Y131" s="4">
         <v>0</v>
       </c>
       <c r="Z131" s="6">
-        <v>2.5839999999999999E-3</v>
+        <v>3.424E-3</v>
       </c>
     </row>
     <row r="132" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D132" s="4">
-        <v>48798</v>
+        <v>24046</v>
       </c>
       <c r="E132" s="5">
-        <v>40.748927999999999</v>
+        <v>32.826065</v>
       </c>
       <c r="F132" s="4">
-        <v>1988466.188544</v>
+        <v>789335.55899000005</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H132" s="3" t="s">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J132" s="5">
-        <v>35.08</v>
+        <v>28.9</v>
       </c>
       <c r="K132" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L132" s="3" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
       <c r="M132" s="4">
-        <v>1711833.84</v>
+        <v>694929.4</v>
       </c>
       <c r="N132" s="4">
-        <v>1988466.188544</v>
+        <v>789335.55899000005</v>
       </c>
       <c r="O132" s="3" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="P132" s="3" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="Q132" s="3" t="s">
-        <v>245</v>
+        <v>185</v>
       </c>
       <c r="R132" s="3" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="S132" s="3" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
       <c r="T132" s="4">
         <v>1</v>
       </c>
       <c r="W132" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X132" s="4">
         <v>0</v>
       </c>
       <c r="Y132" s="4">
         <v>0</v>
       </c>
       <c r="Z132" s="6">
-        <v>1.408E-3</v>
+        <v>5.5699999999999999E-4</v>
       </c>
     </row>
     <row r="133" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D133" s="4">
-        <v>175952</v>
+        <v>2112101</v>
       </c>
       <c r="E133" s="5">
-        <v>87.735647999999998</v>
+        <v>4.7978300000000003</v>
       </c>
       <c r="F133" s="4">
-        <v>15437262.7368959</v>
+        <v>10133502.385670399</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H133" s="3" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J133" s="5">
-        <v>75.53</v>
+        <v>4.2240000000000002</v>
       </c>
       <c r="K133" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L133" s="3" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="M133" s="4">
-        <v>13289654.559999</v>
+        <v>8921514.6239999998</v>
       </c>
       <c r="N133" s="4">
-        <v>15437262.7368959</v>
+        <v>10133502.385670399</v>
       </c>
       <c r="O133" s="3" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="P133" s="3" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="Q133" s="3" t="s">
-        <v>245</v>
+        <v>124</v>
       </c>
       <c r="R133" s="3" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="S133" s="3" t="s">
-        <v>199</v>
+        <v>226</v>
       </c>
       <c r="T133" s="4">
         <v>1</v>
       </c>
       <c r="W133" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X133" s="4">
         <v>0</v>
       </c>
       <c r="Y133" s="4">
         <v>0</v>
       </c>
       <c r="Z133" s="6">
-        <v>1.0935E-2</v>
+        <v>7.1609999999999998E-3</v>
       </c>
     </row>
     <row r="134" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B134" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D134" s="4">
+        <v>511055</v>
+      </c>
+      <c r="E134" s="5">
+        <v>9.6794209999999996</v>
+      </c>
+      <c r="F134" s="4">
+        <v>4946716.6631029397</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="J134" s="5">
+        <v>92.8</v>
+      </c>
+      <c r="K134" s="5">
+        <v>9.5873499136323588</v>
+      </c>
+      <c r="L134" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="M134" s="4">
+        <v>47425903.572763003</v>
+      </c>
+      <c r="N134" s="4">
+        <v>4946716.6631029397</v>
+      </c>
+      <c r="O134" s="3" t="s">
         <v>620</v>
       </c>
-      <c r="C134" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P134" s="3" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="Q134" s="3" t="s">
-        <v>191</v>
+        <v>107</v>
       </c>
       <c r="R134" s="3" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="S134" s="3" t="s">
-        <v>199</v>
+        <v>533</v>
       </c>
       <c r="T134" s="4">
         <v>1</v>
       </c>
       <c r="W134" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X134" s="4">
         <v>0</v>
       </c>
       <c r="Y134" s="4">
         <v>0</v>
       </c>
       <c r="Z134" s="6">
-        <v>8.2399999999999997E-4</v>
+        <v>3.4949999999999998E-3</v>
       </c>
     </row>
     <row r="135" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B135" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D135" s="4">
+        <v>20443</v>
+      </c>
+      <c r="E135" s="5">
+        <v>53.614736000000001</v>
+      </c>
+      <c r="F135" s="4">
+        <v>1096046.03852244</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="J135" s="5">
+        <v>535</v>
+      </c>
+      <c r="K135" s="5">
+        <v>9.9785998946658996</v>
+      </c>
+      <c r="L135" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="M135" s="4">
+        <v>10937004.884547999</v>
+      </c>
+      <c r="N135" s="4">
+        <v>1096046.03852244</v>
+      </c>
+      <c r="O135" s="3" t="s">
         <v>624</v>
       </c>
-      <c r="C135" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P135" s="3" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="Q135" s="3" t="s">
-        <v>220</v>
+        <v>124</v>
       </c>
       <c r="R135" s="3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="S135" s="3" t="s">
-        <v>238</v>
+        <v>628</v>
       </c>
       <c r="T135" s="4">
         <v>1</v>
       </c>
       <c r="W135" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X135" s="4">
         <v>0</v>
       </c>
       <c r="Y135" s="4">
         <v>0</v>
       </c>
       <c r="Z135" s="6">
-        <v>3.336E-3</v>
+        <v>7.7399999999999995E-4</v>
       </c>
     </row>
     <row r="136" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B136" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D136" s="4">
+        <v>70791</v>
+      </c>
+      <c r="E136" s="5">
+        <v>52.993406</v>
+      </c>
+      <c r="F136" s="4">
+        <v>3751456.1962600001</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="J136" s="5">
+        <v>528.79999999999995</v>
+      </c>
+      <c r="K136" s="5">
+        <v>9.9785998946658996</v>
+      </c>
+      <c r="L136" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="M136" s="4">
+        <v>37434280.404843003</v>
+      </c>
+      <c r="N136" s="4">
+        <v>3751456.1962600001</v>
+      </c>
+      <c r="O136" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="P136" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="Q136" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R136" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="S136" s="3" t="s">
         <v>628</v>
       </c>
-      <c r="C136" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="T136" s="4">
         <v>1</v>
       </c>
       <c r="W136" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X136" s="4">
         <v>0</v>
       </c>
       <c r="Y136" s="4">
         <v>0</v>
       </c>
       <c r="Z136" s="6">
-        <v>6.3400000000000001E-4</v>
+        <v>2.6510000000000001E-3</v>
       </c>
     </row>
     <row r="137" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D137" s="4">
-        <v>2112101</v>
+        <v>5171022</v>
       </c>
       <c r="E137" s="5">
-        <v>5.1923519999999996</v>
+        <v>4.0164419999999996</v>
       </c>
       <c r="F137" s="4">
-        <v>10966771.8515519</v>
+        <v>20769107.739283599</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H137" s="3" t="s">
-        <v>229</v>
+        <v>582</v>
       </c>
       <c r="I137" s="3" t="s">
-        <v>67</v>
+        <v>583</v>
       </c>
       <c r="J137" s="5">
-        <v>4.47</v>
+        <v>5.13</v>
       </c>
       <c r="K137" s="5">
-        <v>0.8608815426997245</v>
+        <v>1.2772500010473451</v>
       </c>
       <c r="L137" s="3" t="s">
-        <v>230</v>
+        <v>584</v>
       </c>
       <c r="M137" s="4">
-        <v>9441091.4699990004</v>
+        <v>26527342.881751999</v>
       </c>
       <c r="N137" s="4">
-        <v>10966771.8515519</v>
+        <v>20769107.739283599</v>
       </c>
       <c r="O137" s="3" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="P137" s="3" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="Q137" s="3" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="R137" s="3" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="S137" s="3" t="s">
-        <v>233</v>
+        <v>587</v>
       </c>
       <c r="T137" s="4">
         <v>1</v>
       </c>
       <c r="W137" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X137" s="4">
         <v>0</v>
       </c>
       <c r="Y137" s="4">
         <v>0</v>
       </c>
       <c r="Z137" s="6">
-        <v>7.7679999999999997E-3</v>
+        <v>1.4677000000000001E-2</v>
       </c>
     </row>
     <row r="138" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D138" s="4">
-        <v>511055</v>
+        <v>231696</v>
       </c>
       <c r="E138" s="5">
-        <v>10.208993</v>
+        <v>34.858528</v>
       </c>
       <c r="F138" s="4">
-        <v>5217356.8655343503</v>
+        <v>8076581.5034879996</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H138" s="3" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="I138" s="3" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="J138" s="5">
-        <v>95.45</v>
+        <v>26.24</v>
       </c>
       <c r="K138" s="5">
-        <v>9.3495997670079749</v>
+        <v>0.75275697241145689</v>
       </c>
       <c r="L138" s="3" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="M138" s="4">
-        <v>48780198.534396999</v>
+        <v>6079703.04</v>
       </c>
       <c r="N138" s="4">
-        <v>5217356.8655343503</v>
+        <v>8076581.5034879996</v>
       </c>
       <c r="O138" s="3" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="P138" s="3" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="Q138" s="3" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="R138" s="3" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="S138" s="3" t="s">
-        <v>552</v>
+        <v>109</v>
       </c>
       <c r="T138" s="4">
         <v>1</v>
       </c>
       <c r="W138" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X138" s="4">
         <v>0</v>
       </c>
       <c r="Y138" s="4">
         <v>0</v>
       </c>
       <c r="Z138" s="6">
-        <v>3.6949999999999999E-3</v>
+        <v>5.7070000000000003E-3</v>
       </c>
     </row>
     <row r="139" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D139" s="4">
-        <v>20443</v>
+        <v>156820</v>
       </c>
       <c r="E139" s="5">
-        <v>56.680120000000002</v>
+        <v>4.037947</v>
       </c>
       <c r="F139" s="4">
-        <v>1158711.68747197</v>
+        <v>633230.809335</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H139" s="3" t="s">
-        <v>96</v>
+        <v>272</v>
       </c>
       <c r="I139" s="3" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="J139" s="5">
-        <v>543.5</v>
+        <v>3.5550000000000002</v>
       </c>
       <c r="K139" s="5">
-        <v>9.58889988948793</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L139" s="3" t="s">
-        <v>98</v>
+        <v>273</v>
       </c>
       <c r="M139" s="4">
-        <v>11110770.371948</v>
+        <v>557495.1</v>
       </c>
       <c r="N139" s="4">
-        <v>1158711.68747197</v>
+        <v>633230.809335</v>
       </c>
       <c r="O139" s="3" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="P139" s="3" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="Q139" s="3" t="s">
-        <v>128</v>
+        <v>644</v>
       </c>
       <c r="R139" s="3" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="S139" s="3" t="s">
-        <v>643</v>
+        <v>276</v>
       </c>
       <c r="T139" s="4">
         <v>1</v>
       </c>
       <c r="W139" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X139" s="4">
         <v>0</v>
       </c>
       <c r="Y139" s="4">
         <v>0</v>
       </c>
       <c r="Z139" s="6">
-        <v>8.1999999999999998E-4</v>
+        <v>4.4700000000000002E-4</v>
       </c>
     </row>
     <row r="140" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D140" s="4">
-        <v>40475</v>
+        <v>381100</v>
       </c>
       <c r="E140" s="5">
-        <v>56.106541</v>
+        <v>3.4370720000000001</v>
       </c>
       <c r="F140" s="4">
-        <v>2270912.2005652399</v>
+        <v>1309868.0759444099</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H140" s="3" t="s">
-        <v>96</v>
+        <v>582</v>
       </c>
       <c r="I140" s="3" t="s">
-        <v>97</v>
+        <v>583</v>
       </c>
       <c r="J140" s="5">
-        <v>538</v>
+        <v>4.3899999999999997</v>
       </c>
       <c r="K140" s="5">
-        <v>9.58889988948793</v>
+        <v>1.2772500010473451</v>
       </c>
       <c r="L140" s="3" t="s">
-        <v>98</v>
+        <v>584</v>
       </c>
       <c r="M140" s="4">
-        <v>21775549.749035999</v>
+        <v>1673029.001371</v>
       </c>
       <c r="N140" s="4">
-        <v>2270912.2005652399</v>
+        <v>1309868.0759444099</v>
       </c>
       <c r="O140" s="3" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="P140" s="3" t="s">
-        <v>646</v>
+        <v>190</v>
       </c>
       <c r="Q140" s="3" t="s">
-        <v>128</v>
+        <v>107</v>
       </c>
       <c r="R140" s="3" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="S140" s="3" t="s">
-        <v>643</v>
+        <v>587</v>
       </c>
       <c r="T140" s="4">
         <v>1</v>
       </c>
       <c r="W140" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X140" s="4">
         <v>0</v>
       </c>
       <c r="Y140" s="4">
         <v>0</v>
       </c>
       <c r="Z140" s="6">
-        <v>1.6080000000000001E-3</v>
+        <v>9.2500000000000004E-4</v>
       </c>
     </row>
     <row r="141" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B141" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D141" s="4">
+        <v>500900</v>
+      </c>
+      <c r="E141" s="5">
+        <v>1.801634</v>
+      </c>
+      <c r="F141" s="4">
+        <v>902439.24014382996</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J141" s="5">
+        <v>283.10000000000002</v>
+      </c>
+      <c r="K141" s="5">
+        <v>157.13511262659196</v>
+      </c>
+      <c r="L141" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M141" s="4">
+        <v>141804891.63865599</v>
+      </c>
+      <c r="N141" s="4">
+        <v>902439.24014382996</v>
+      </c>
+      <c r="O141" s="3" t="s">
         <v>649</v>
       </c>
-      <c r="C141" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P141" s="3" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="Q141" s="3" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="S141" s="3" t="s">
-        <v>523</v>
+        <v>297</v>
       </c>
       <c r="T141" s="4">
         <v>1</v>
       </c>
       <c r="W141" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X141" s="4">
         <v>0</v>
       </c>
       <c r="Y141" s="4">
         <v>0</v>
       </c>
       <c r="Z141" s="6">
-        <v>1.3938000000000001E-2</v>
+        <v>6.3699999999999998E-4</v>
       </c>
     </row>
     <row r="142" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A142" s="3" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B142" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D142" s="4">
+        <v>235360</v>
+      </c>
+      <c r="E142" s="5">
+        <v>19.056360999999999</v>
+      </c>
+      <c r="F142" s="4">
+        <v>4485105.0603138497</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="J142" s="5">
+        <v>182.7</v>
+      </c>
+      <c r="K142" s="5">
+        <v>9.5873499136323588</v>
+      </c>
+      <c r="L142" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="M142" s="4">
+        <v>43000271.612631999</v>
+      </c>
+      <c r="N142" s="4">
+        <v>4485105.0603138497</v>
+      </c>
+      <c r="O142" s="3" t="s">
         <v>653</v>
       </c>
-      <c r="C142" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P142" s="3" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="Q142" s="3" t="s">
-        <v>264</v>
+        <v>113</v>
       </c>
       <c r="R142" s="3" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="S142" s="3" t="s">
-        <v>119</v>
+        <v>533</v>
       </c>
       <c r="T142" s="4">
         <v>1</v>
       </c>
       <c r="W142" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X142" s="4">
         <v>0</v>
       </c>
       <c r="Y142" s="4">
         <v>0</v>
       </c>
       <c r="Z142" s="6">
-        <v>1.34E-4</v>
+        <v>3.1689999999999999E-3</v>
       </c>
     </row>
     <row r="143" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B143" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D143" s="4">
+        <v>29400</v>
+      </c>
+      <c r="E143" s="5">
+        <v>18.792041000000001</v>
+      </c>
+      <c r="F143" s="4">
+        <v>552486.00105652004</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J143" s="5">
+        <v>26.68</v>
+      </c>
+      <c r="K143" s="5">
+        <v>1.4197499945197649</v>
+      </c>
+      <c r="L143" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M143" s="4">
+        <v>784391.99697199999</v>
+      </c>
+      <c r="N143" s="4">
+        <v>552486.00105652004</v>
+      </c>
+      <c r="O143" s="3" t="s">
         <v>657</v>
       </c>
-      <c r="C143" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P143" s="3" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="Q143" s="3" t="s">
-        <v>128</v>
+        <v>232</v>
       </c>
       <c r="R143" s="3" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="S143" s="3" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="T143" s="4">
         <v>1</v>
       </c>
       <c r="W143" s="3" t="s">
-        <v>34</v>
+        <v>661</v>
       </c>
       <c r="X143" s="4">
         <v>0</v>
       </c>
       <c r="Y143" s="4">
         <v>0</v>
       </c>
       <c r="Z143" s="6">
-        <v>6.2919999999999998E-3</v>
+        <v>3.8999999999999999E-4</v>
       </c>
     </row>
     <row r="144" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A144" s="3" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D144" s="4">
-        <v>156820</v>
+        <v>35100</v>
       </c>
       <c r="E144" s="5">
-        <v>4.0714079999999999</v>
+        <v>73.726360999999997</v>
       </c>
       <c r="F144" s="4">
-        <v>638478.20256000001</v>
+        <v>2587797.1171285799</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H144" s="3" t="s">
-        <v>281</v>
+        <v>86</v>
       </c>
       <c r="I144" s="3" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="J144" s="5">
-        <v>3.5049999999999999</v>
+        <v>11585</v>
       </c>
       <c r="K144" s="5">
-        <v>0.8608815426997245</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L144" s="3" t="s">
-        <v>282</v>
+        <v>88</v>
       </c>
       <c r="M144" s="4">
-        <v>549654.1</v>
+        <v>406633791.45476902</v>
       </c>
       <c r="N144" s="4">
-        <v>638478.20256000001</v>
+        <v>2587797.1171285799</v>
       </c>
       <c r="O144" s="3" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="P144" s="3" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>493</v>
+        <v>241</v>
       </c>
       <c r="R144" s="3" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="S144" s="3" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="T144" s="4">
         <v>1</v>
       </c>
       <c r="W144" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X144" s="4">
         <v>0</v>
       </c>
       <c r="Y144" s="4">
         <v>0</v>
       </c>
       <c r="Z144" s="6">
-        <v>4.5199999999999998E-4</v>
+        <v>1.828E-3</v>
       </c>
     </row>
     <row r="145" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D145" s="4">
-        <v>381100</v>
+        <v>1206000</v>
       </c>
       <c r="E145" s="5">
-        <v>3.5929090000000001</v>
+        <v>6.1222799999999999</v>
       </c>
       <c r="F145" s="4">
-        <v>1369257.4393647599</v>
+        <v>7383469.5893204203</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H145" s="3" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="I145" s="3" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="J145" s="5">
-        <v>4.57</v>
+        <v>48.04</v>
       </c>
       <c r="K145" s="5">
-        <v>1.2719499933368899</v>
+        <v>7.8467498369837729</v>
       </c>
       <c r="L145" s="3" t="s">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="M145" s="4">
-        <v>1741626.9908759999</v>
+        <v>57936238.796374001</v>
       </c>
       <c r="N145" s="4">
-        <v>1369257.4393647599</v>
+        <v>7383469.5893204203</v>
       </c>
       <c r="O145" s="3" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="P145" s="3" t="s">
-        <v>196</v>
+        <v>668</v>
       </c>
       <c r="Q145" s="3" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="R145" s="3" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="S145" s="3" t="s">
-        <v>523</v>
+        <v>323</v>
       </c>
       <c r="T145" s="4">
         <v>1</v>
       </c>
       <c r="W145" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X145" s="4">
         <v>0</v>
       </c>
       <c r="Y145" s="4">
         <v>0</v>
       </c>
       <c r="Z145" s="6">
-        <v>9.6900000000000003E-4</v>
+        <v>5.2170000000000003E-3</v>
       </c>
     </row>
     <row r="146" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A146" s="3" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D146" s="4">
-        <v>286187</v>
+        <v>377000</v>
       </c>
       <c r="E146" s="5">
-        <v>17.391119</v>
+        <v>2.5288710000000001</v>
       </c>
       <c r="F146" s="4">
-        <v>4977111.9834003597</v>
+        <v>953384.22391856997</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H146" s="3" t="s">
-        <v>91</v>
+        <v>582</v>
       </c>
       <c r="I146" s="3" t="s">
-        <v>92</v>
+        <v>583</v>
       </c>
       <c r="J146" s="5">
-        <v>162.6</v>
+        <v>3.23</v>
       </c>
       <c r="K146" s="5">
-        <v>9.3495997670079749</v>
+        <v>1.2772500010473451</v>
       </c>
       <c r="L146" s="3" t="s">
-        <v>93</v>
+        <v>584</v>
       </c>
       <c r="M146" s="4">
-        <v>46534005.040371999</v>
+        <v>1217710.0009979999</v>
       </c>
       <c r="N146" s="4">
-        <v>4977111.9834003597</v>
+        <v>953384.22391856997</v>
       </c>
       <c r="O146" s="3" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="P146" s="3" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="Q146" s="3" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="R146" s="3" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="S146" s="3" t="s">
-        <v>552</v>
+        <v>587</v>
       </c>
       <c r="T146" s="4">
         <v>1</v>
       </c>
       <c r="W146" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X146" s="4">
         <v>0</v>
       </c>
       <c r="Y146" s="4">
         <v>0</v>
       </c>
       <c r="Z146" s="6">
-        <v>3.5249999999999999E-3</v>
+        <v>6.7299999999999999E-4</v>
       </c>
     </row>
     <row r="147" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D147" s="4">
-        <v>80300</v>
+        <v>9100</v>
       </c>
       <c r="E147" s="5">
-        <v>20.572748000000001</v>
+        <v>83.478053000000003</v>
       </c>
       <c r="F147" s="4">
-        <v>1651991.6324028</v>
+        <v>759650.27845979005</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H147" s="3" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I147" s="3" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="J147" s="5">
-        <v>28.52</v>
+        <v>69.7</v>
       </c>
       <c r="K147" s="5">
-        <v>1.3862999929063029</v>
+        <v>0.83494999830964378</v>
       </c>
       <c r="L147" s="3" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M147" s="4">
-        <v>2290155.9882809999</v>
+        <v>634269.99871499999</v>
       </c>
       <c r="N147" s="4">
-        <v>1651991.6324028</v>
+        <v>759650.27845979005</v>
       </c>
       <c r="O147" s="3" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="P147" s="3" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="Q147" s="3" t="s">
-        <v>245</v>
+        <v>113</v>
       </c>
       <c r="R147" s="3" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="S147" s="3" t="s">
-        <v>130</v>
+        <v>521</v>
       </c>
       <c r="T147" s="4">
         <v>1</v>
       </c>
       <c r="W147" s="3" t="s">
-        <v>675</v>
+        <v>34</v>
       </c>
       <c r="X147" s="4">
         <v>0</v>
       </c>
       <c r="Y147" s="4">
         <v>0</v>
       </c>
       <c r="Z147" s="6">
-        <v>1.17E-3</v>
+        <v>5.3600000000000002E-4</v>
       </c>
     </row>
     <row r="148" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D148" s="4">
-        <v>1206000</v>
+        <v>979833</v>
       </c>
       <c r="E148" s="5">
-        <v>6.0898289999999999</v>
+        <v>30.486214</v>
       </c>
       <c r="F148" s="4">
-        <v>7344334.3155638902</v>
+        <v>29871398.522261899</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H148" s="3" t="s">
-        <v>76</v>
+        <v>536</v>
       </c>
       <c r="I148" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J148" s="5">
-        <v>47.74</v>
+        <v>26.84</v>
       </c>
       <c r="K148" s="5">
-        <v>7.8392999944105783</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L148" s="3" t="s">
-        <v>78</v>
+        <v>537</v>
       </c>
       <c r="M148" s="4">
-        <v>57574439.958949</v>
+        <v>26298717.719999</v>
       </c>
       <c r="N148" s="4">
-        <v>7344334.3155638902</v>
+        <v>29871398.522261899</v>
       </c>
       <c r="O148" s="3" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="P148" s="3" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="S148" s="3" t="s">
-        <v>328</v>
+        <v>269</v>
       </c>
       <c r="T148" s="4">
         <v>1</v>
       </c>
       <c r="W148" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X148" s="4">
         <v>0</v>
       </c>
       <c r="Y148" s="4">
         <v>0</v>
       </c>
       <c r="Z148" s="6">
-        <v>5.202E-3</v>
+        <v>2.1108999999999999E-2</v>
       </c>
     </row>
     <row r="149" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D149" s="4">
-        <v>377000</v>
+        <v>109244</v>
       </c>
       <c r="E149" s="5">
-        <v>2.5315460000000001</v>
+        <v>6.2809119999999998</v>
       </c>
       <c r="F149" s="4">
-        <v>954392.86135460995</v>
+        <v>686151.9068304</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H149" s="3" t="s">
-        <v>101</v>
+        <v>71</v>
       </c>
       <c r="I149" s="3" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="J149" s="5">
-        <v>3.22</v>
+        <v>4.7279999999999998</v>
       </c>
       <c r="K149" s="5">
-        <v>1.2719499933368899</v>
+        <v>0.75275697241145689</v>
       </c>
       <c r="L149" s="3" t="s">
-        <v>103</v>
+        <v>73</v>
       </c>
       <c r="M149" s="4">
-        <v>1213939.99364</v>
+        <v>516505.63199999998</v>
       </c>
       <c r="N149" s="4">
-        <v>954392.86135460995</v>
+        <v>686151.9068304</v>
       </c>
       <c r="O149" s="3" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="P149" s="3" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="Q149" s="3" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="R149" s="3" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="S149" s="3" t="s">
-        <v>523</v>
+        <v>109</v>
       </c>
       <c r="T149" s="4">
         <v>1</v>
       </c>
       <c r="W149" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X149" s="4">
         <v>0</v>
       </c>
       <c r="Y149" s="4">
         <v>0</v>
       </c>
       <c r="Z149" s="6">
-        <v>6.7599999999999995E-4</v>
+        <v>4.84E-4</v>
       </c>
     </row>
     <row r="150" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D150" s="4">
-        <v>9100</v>
+        <v>71934</v>
       </c>
       <c r="E150" s="5">
-        <v>81.564453</v>
+        <v>83.825729999999993</v>
       </c>
       <c r="F150" s="4">
-        <v>742236.52453741</v>
+        <v>6029920.0618200004</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H150" s="3" t="s">
-        <v>56</v>
+        <v>252</v>
       </c>
       <c r="I150" s="3" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="J150" s="5">
-        <v>65.900000000000006</v>
+        <v>73.8</v>
       </c>
       <c r="K150" s="5">
-        <v>0.80795000179162912</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L150" s="3" t="s">
-        <v>58</v>
+        <v>253</v>
       </c>
       <c r="M150" s="4">
-        <v>599690.00132899999</v>
+        <v>5308729.2</v>
       </c>
       <c r="N150" s="4">
-        <v>742236.52453741</v>
+        <v>6029920.0618200004</v>
       </c>
       <c r="O150" s="3" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="P150" s="3" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="R150" s="3" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="S150" s="3" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="T150" s="4">
         <v>1</v>
       </c>
       <c r="W150" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X150" s="4">
         <v>0</v>
       </c>
       <c r="Y150" s="4">
         <v>0</v>
       </c>
       <c r="Z150" s="6">
-        <v>5.2499999999999997E-4</v>
+        <v>4.261E-3</v>
       </c>
     </row>
     <row r="151" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D151" s="4">
-        <v>979833</v>
+        <v>13847</v>
       </c>
       <c r="E151" s="5">
-        <v>32.780352000000001</v>
+        <v>57.840713000000001</v>
       </c>
       <c r="F151" s="4">
-        <v>32119270.641215902</v>
+        <v>800920.35291100002</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H151" s="3" t="s">
-        <v>555</v>
+        <v>71</v>
       </c>
       <c r="I151" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="J151" s="5">
-        <v>28.22</v>
+        <v>43.54</v>
       </c>
       <c r="K151" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.75275697241145689</v>
       </c>
       <c r="L151" s="3" t="s">
-        <v>556</v>
+        <v>73</v>
       </c>
       <c r="M151" s="4">
-        <v>27650887.259999</v>
+        <v>602898.38</v>
       </c>
       <c r="N151" s="4">
-        <v>32119270.641215902</v>
+        <v>800920.35291100002</v>
       </c>
       <c r="O151" s="3" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="P151" s="3" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="Q151" s="3" t="s">
-        <v>128</v>
+        <v>107</v>
       </c>
       <c r="R151" s="3" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="S151" s="3" t="s">
-        <v>278</v>
+        <v>109</v>
       </c>
       <c r="T151" s="4">
         <v>1</v>
       </c>
       <c r="W151" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X151" s="4">
         <v>0</v>
       </c>
       <c r="Y151" s="4">
         <v>0</v>
       </c>
       <c r="Z151" s="6">
-        <v>2.2752000000000001E-2</v>
+        <v>5.6599999999999999E-4</v>
       </c>
     </row>
     <row r="152" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D152" s="4">
-        <v>109244</v>
+        <v>65476</v>
       </c>
       <c r="E152" s="5">
-        <v>5.2686390000000003</v>
+        <v>36.176822999999999</v>
       </c>
       <c r="F152" s="4">
-        <v>575567.17706719995</v>
+        <v>2368713.63001</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H152" s="3" t="s">
-        <v>71</v>
+        <v>207</v>
       </c>
       <c r="I152" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="J152" s="5">
-        <v>3.8860000000000001</v>
+        <v>31.85</v>
       </c>
       <c r="K152" s="5">
-        <v>0.73757191326154303</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L152" s="3" t="s">
-        <v>73</v>
+        <v>208</v>
       </c>
       <c r="M152" s="4">
-        <v>424522.18400000001</v>
+        <v>2085410.6</v>
       </c>
       <c r="N152" s="4">
-        <v>575567.17706719995</v>
+        <v>2368713.63001</v>
       </c>
       <c r="O152" s="3" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="P152" s="3" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="Q152" s="3" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="R152" s="3" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="S152" s="3" t="s">
-        <v>119</v>
+        <v>211</v>
       </c>
       <c r="T152" s="4">
         <v>1</v>
       </c>
       <c r="W152" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X152" s="4">
         <v>0</v>
       </c>
       <c r="Y152" s="4">
         <v>0</v>
       </c>
       <c r="Z152" s="6">
-        <v>4.0700000000000003E-4</v>
+        <v>1.673E-3</v>
       </c>
     </row>
     <row r="153" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D153" s="4">
-        <v>71934</v>
+        <v>101973</v>
       </c>
       <c r="E153" s="5">
-        <v>87.700800000000001</v>
+        <v>40.004637000000002</v>
       </c>
       <c r="F153" s="4">
-        <v>6308669.3471999997</v>
+        <v>4079392.848801</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H153" s="3" t="s">
-        <v>261</v>
+        <v>189</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J153" s="5">
-        <v>75.5</v>
+        <v>35.22</v>
       </c>
       <c r="K153" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L153" s="3" t="s">
-        <v>262</v>
+        <v>190</v>
       </c>
       <c r="M153" s="4">
-        <v>5431017</v>
+        <v>3591489.06</v>
       </c>
       <c r="N153" s="4">
-        <v>6308669.3471999997</v>
+        <v>4079392.848801</v>
       </c>
       <c r="O153" s="3" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="P153" s="3" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="Q153" s="3" t="s">
-        <v>128</v>
+        <v>644</v>
       </c>
       <c r="R153" s="3" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="S153" s="3" t="s">
-        <v>266</v>
+        <v>193</v>
       </c>
       <c r="T153" s="4">
         <v>1</v>
       </c>
       <c r="W153" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X153" s="4">
         <v>0</v>
       </c>
       <c r="Y153" s="4">
         <v>0</v>
       </c>
       <c r="Z153" s="6">
-        <v>4.4679999999999997E-3</v>
+        <v>2.882E-3</v>
       </c>
     </row>
     <row r="154" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D154" s="4">
-        <v>13847</v>
+        <v>44761</v>
       </c>
       <c r="E154" s="5">
-        <v>61.960059999999999</v>
+        <v>80.531764999999993</v>
       </c>
       <c r="F154" s="4">
-        <v>857960.95082000003</v>
+        <v>3604682.3331650002</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H154" s="3" t="s">
-        <v>71</v>
+        <v>200</v>
       </c>
       <c r="I154" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="J154" s="5">
-        <v>45.7</v>
+        <v>70.900000000000006</v>
       </c>
       <c r="K154" s="5">
-        <v>0.73757191326154303</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L154" s="3" t="s">
-        <v>73</v>
+        <v>201</v>
       </c>
       <c r="M154" s="4">
-        <v>632807.9</v>
+        <v>3173554.9</v>
       </c>
       <c r="N154" s="4">
-        <v>857960.95082000003</v>
+        <v>3604682.3331650002</v>
       </c>
       <c r="O154" s="3" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="P154" s="3" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="Q154" s="3" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="R154" s="3" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="S154" s="3" t="s">
-        <v>119</v>
+        <v>204</v>
       </c>
       <c r="T154" s="4">
         <v>1</v>
       </c>
       <c r="W154" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X154" s="4">
         <v>0</v>
       </c>
       <c r="Y154" s="4">
         <v>0</v>
       </c>
       <c r="Z154" s="6">
-        <v>6.0700000000000001E-4</v>
+        <v>2.5469999999999998E-3</v>
       </c>
     </row>
     <row r="155" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D155" s="4">
-        <v>41678</v>
+        <v>936585</v>
       </c>
       <c r="E155" s="5">
-        <v>35.60304</v>
+        <v>0.39315600000000001</v>
       </c>
       <c r="F155" s="4">
-        <v>1483863.5011199999</v>
+        <v>368224.38907828002</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H155" s="3" t="s">
-        <v>217</v>
+        <v>76</v>
       </c>
       <c r="I155" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J155" s="5">
-        <v>30.65</v>
+        <v>3.085</v>
       </c>
       <c r="K155" s="5">
-        <v>0.8608815426997245</v>
+        <v>7.8467498369837729</v>
       </c>
       <c r="L155" s="3" t="s">
-        <v>218</v>
+        <v>78</v>
       </c>
       <c r="M155" s="4">
-        <v>1277430.7</v>
+        <v>2889364.6649730001</v>
       </c>
       <c r="N155" s="4">
-        <v>1483863.5011199999</v>
+        <v>368224.38907828002</v>
       </c>
       <c r="O155" s="3" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="P155" s="3" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="Q155" s="3" t="s">
-        <v>117</v>
+        <v>185</v>
       </c>
       <c r="R155" s="3" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="S155" s="3" t="s">
-        <v>222</v>
+        <v>323</v>
       </c>
       <c r="T155" s="4">
         <v>1</v>
       </c>
       <c r="W155" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X155" s="4">
         <v>0</v>
       </c>
       <c r="Y155" s="4">
         <v>0</v>
       </c>
       <c r="Z155" s="6">
-        <v>1.0510000000000001E-3</v>
+        <v>2.5999999999999998E-4</v>
       </c>
     </row>
     <row r="156" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D156" s="4">
-        <v>101973</v>
+        <v>452486</v>
       </c>
       <c r="E156" s="5">
-        <v>39.029760000000003</v>
+        <v>3.5463399999999998</v>
       </c>
       <c r="F156" s="4">
-        <v>3979981.7164799999</v>
+        <v>1604669.06913798</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>195</v>
+        <v>528</v>
       </c>
       <c r="I156" s="3" t="s">
-        <v>67</v>
+        <v>529</v>
       </c>
       <c r="J156" s="5">
-        <v>33.6</v>
+        <v>34</v>
       </c>
       <c r="K156" s="5">
-        <v>0.8608815426997245</v>
+        <v>9.5873499136323588</v>
       </c>
       <c r="L156" s="3" t="s">
-        <v>196</v>
+        <v>530</v>
       </c>
       <c r="M156" s="4">
-        <v>3426292.8</v>
+        <v>15384523.861408001</v>
       </c>
       <c r="N156" s="4">
-        <v>3979981.7164799999</v>
+        <v>1604669.06913798</v>
       </c>
       <c r="O156" s="3" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="P156" s="3" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="Q156" s="3" t="s">
-        <v>493</v>
+        <v>255</v>
       </c>
       <c r="R156" s="3" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="S156" s="3" t="s">
-        <v>199</v>
+        <v>533</v>
       </c>
       <c r="T156" s="4">
         <v>1</v>
       </c>
       <c r="W156" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X156" s="4">
         <v>0</v>
       </c>
       <c r="Y156" s="4">
         <v>0</v>
       </c>
       <c r="Z156" s="6">
-        <v>2.8189999999999999E-3</v>
+        <v>1.1329999999999999E-3</v>
       </c>
     </row>
     <row r="157" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D157" s="4">
-        <v>32664</v>
+        <v>197640</v>
       </c>
       <c r="E157" s="5">
-        <v>87.991200000000006</v>
+        <v>0.75827599999999995</v>
       </c>
       <c r="F157" s="4">
-        <v>2874144.5567999999</v>
+        <v>149865.61315193999</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H157" s="3" t="s">
-        <v>206</v>
+        <v>76</v>
       </c>
       <c r="I157" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J157" s="5">
-        <v>75.75</v>
+        <v>5.95</v>
       </c>
       <c r="K157" s="5">
-        <v>0.8608815426997245</v>
+        <v>7.8467498369837729</v>
       </c>
       <c r="L157" s="3" t="s">
-        <v>207</v>
+        <v>78</v>
       </c>
       <c r="M157" s="4">
-        <v>2474298</v>
+        <v>1175957.975569</v>
       </c>
       <c r="N157" s="4">
-        <v>2874144.5567999999</v>
+        <v>149865.61315193999</v>
       </c>
       <c r="O157" s="3" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="P157" s="3" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="Q157" s="3" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="R157" s="3" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="S157" s="3" t="s">
-        <v>210</v>
+        <v>323</v>
       </c>
       <c r="T157" s="4">
         <v>1</v>
       </c>
       <c r="W157" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X157" s="4">
         <v>0</v>
       </c>
       <c r="Y157" s="4">
         <v>0</v>
       </c>
       <c r="Z157" s="6">
-        <v>2.0349999999999999E-3</v>
+        <v>1.05E-4</v>
       </c>
     </row>
     <row r="158" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D158" s="4">
-        <v>936585</v>
+        <v>1448137</v>
       </c>
       <c r="E158" s="5">
-        <v>0.39034099999999999</v>
+        <v>4.3838850000000003</v>
       </c>
       <c r="F158" s="4">
-        <v>365587.50143508002</v>
+        <v>6348466.0722449999</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H158" s="3" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="I158" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="J158" s="5">
-        <v>3.06</v>
+        <v>3.3</v>
       </c>
       <c r="K158" s="5">
-        <v>7.8392999944105783</v>
+        <v>0.75275697241145689</v>
       </c>
       <c r="L158" s="3" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="M158" s="4">
-        <v>2865950.0979559999</v>
+        <v>4778852.0999999996</v>
       </c>
       <c r="N158" s="4">
-        <v>365587.50143508002</v>
+        <v>6348466.0722449999</v>
       </c>
       <c r="O158" s="3" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="P158" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>191</v>
+        <v>124</v>
       </c>
       <c r="R158" s="3" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="S158" s="3" t="s">
-        <v>328</v>
+        <v>109</v>
       </c>
       <c r="T158" s="4">
         <v>1</v>
       </c>
       <c r="W158" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X158" s="4">
         <v>0</v>
       </c>
       <c r="Y158" s="4">
         <v>0</v>
       </c>
       <c r="Z158" s="6">
-        <v>2.5799999999999998E-4</v>
+        <v>4.4860000000000004E-3</v>
       </c>
     </row>
     <row r="159" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D159" s="4">
-        <v>452486</v>
+        <v>40500</v>
       </c>
       <c r="E159" s="5">
-        <v>3.514589</v>
+        <v>68.145801000000006</v>
       </c>
       <c r="F159" s="4">
-        <v>1590302.2546419101</v>
+        <v>2759904.9128367701</v>
       </c>
       <c r="G159" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H159" s="3" t="s">
-        <v>91</v>
+        <v>51</v>
       </c>
       <c r="I159" s="3" t="s">
-        <v>92</v>
+        <v>52</v>
       </c>
       <c r="J159" s="5">
-        <v>32.86</v>
+        <v>96.75</v>
       </c>
       <c r="K159" s="5">
-        <v>9.3495997670079749</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L159" s="3" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="M159" s="4">
-        <v>14868689.589472</v>
+        <v>3918374.9848750001</v>
       </c>
       <c r="N159" s="4">
-        <v>1590302.2546419101</v>
+        <v>2759904.9128367701</v>
       </c>
       <c r="O159" s="3" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="P159" s="3" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="Q159" s="3" t="s">
-        <v>264</v>
+        <v>139</v>
       </c>
       <c r="R159" s="3" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="S159" s="3" t="s">
-        <v>552</v>
+        <v>126</v>
       </c>
       <c r="T159" s="4">
         <v>1</v>
       </c>
       <c r="W159" s="3" t="s">
-        <v>34</v>
+        <v>726</v>
       </c>
       <c r="X159" s="4">
         <v>0</v>
       </c>
       <c r="Y159" s="4">
         <v>0</v>
       </c>
       <c r="Z159" s="6">
-        <v>1.126E-3</v>
+        <v>1.9499999999999999E-3</v>
       </c>
     </row>
     <row r="160" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D160" s="4">
-        <v>197640</v>
+        <v>27886</v>
       </c>
       <c r="E160" s="5">
-        <v>0.70733400000000002</v>
+        <v>64.75</v>
       </c>
       <c r="F160" s="4">
-        <v>139797.40538057999</v>
+        <v>1805618.5</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H160" s="3" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="I160" s="3" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="J160" s="5">
-        <v>5.5449999999999999</v>
+        <v>64.75</v>
       </c>
       <c r="K160" s="5">
-        <v>7.8392999944105783</v>
+        <v>1</v>
       </c>
       <c r="L160" s="3" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="M160" s="4">
-        <v>1095913.7992179999</v>
+        <v>1805618.5</v>
       </c>
       <c r="N160" s="4">
-        <v>139797.40538057999</v>
+        <v>1805618.5</v>
       </c>
       <c r="O160" s="3" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="P160" s="3" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="Q160" s="3" t="s">
-        <v>123</v>
+        <v>241</v>
       </c>
       <c r="R160" s="3" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="S160" s="3" t="s">
-        <v>328</v>
+        <v>120</v>
       </c>
       <c r="T160" s="4">
         <v>1</v>
       </c>
       <c r="W160" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X160" s="4">
         <v>0</v>
       </c>
       <c r="Y160" s="4">
         <v>0</v>
       </c>
       <c r="Z160" s="6">
-        <v>9.8999999999999994E-5</v>
+        <v>1.276E-3</v>
       </c>
     </row>
     <row r="161" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D161" s="4">
-        <v>1130043</v>
+        <v>49060</v>
       </c>
       <c r="E161" s="5">
-        <v>4.1894220000000004</v>
+        <v>9.378857</v>
       </c>
       <c r="F161" s="4">
-        <v>4734227.0051459996</v>
+        <v>460126.72441999998</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H161" s="3" t="s">
         <v>71</v>
       </c>
       <c r="I161" s="3" t="s">
         <v>72</v>
       </c>
       <c r="J161" s="5">
-        <v>3.09</v>
+        <v>7.06</v>
       </c>
       <c r="K161" s="5">
-        <v>0.73757191326154303</v>
+        <v>0.75275697241145689</v>
       </c>
       <c r="L161" s="3" t="s">
         <v>73</v>
       </c>
       <c r="M161" s="4">
-        <v>3491832.87</v>
+        <v>346363.6</v>
       </c>
       <c r="N161" s="4">
-        <v>4734227.0051459996</v>
+        <v>460126.72441999998</v>
       </c>
       <c r="O161" s="3" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="P161" s="3" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="Q161" s="3" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="R161" s="3" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="S161" s="3" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="T161" s="4">
         <v>1</v>
       </c>
       <c r="W161" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X161" s="4">
         <v>0</v>
       </c>
       <c r="Y161" s="4">
         <v>0</v>
       </c>
       <c r="Z161" s="6">
-        <v>3.3530000000000001E-3</v>
+        <v>3.2499999999999999E-4</v>
       </c>
     </row>
     <row r="162" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D162" s="4">
-        <v>49060</v>
+        <v>12826515</v>
       </c>
       <c r="E162" s="5">
-        <v>8.2432639999999999</v>
+        <v>0.84366099999999999</v>
       </c>
       <c r="F162" s="4">
-        <v>404414.53184000001</v>
+        <v>10821235.454168901</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H162" s="3" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="I162" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="J162" s="5">
-        <v>6.08</v>
+        <v>6.62</v>
       </c>
       <c r="K162" s="5">
-        <v>0.73757191326154303</v>
+        <v>7.8467498369837729</v>
       </c>
       <c r="L162" s="3" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="M162" s="4">
-        <v>298284.79999999999</v>
+        <v>84911527.535962</v>
       </c>
       <c r="N162" s="4">
-        <v>404414.53184000001</v>
+        <v>10821235.454168901</v>
       </c>
       <c r="O162" s="3" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="P162" s="3" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="Q162" s="3" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="R162" s="3" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="S162" s="3" t="s">
-        <v>119</v>
+        <v>323</v>
       </c>
       <c r="T162" s="4">
         <v>1</v>
       </c>
       <c r="W162" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X162" s="4">
         <v>0</v>
       </c>
       <c r="Y162" s="4">
         <v>0</v>
       </c>
       <c r="Z162" s="6">
-        <v>2.8600000000000001E-4</v>
+        <v>7.6470000000000002E-3</v>
       </c>
     </row>
     <row r="163" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D163" s="4">
-        <v>12826515</v>
+        <v>89405</v>
       </c>
       <c r="E163" s="5">
-        <v>0.94587500000000002</v>
+        <v>8.1099689999999995</v>
       </c>
       <c r="F163" s="4">
-        <v>12132283.3320577</v>
+        <v>725071.77844499995</v>
       </c>
       <c r="G163" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H163" s="3" t="s">
-        <v>76</v>
+        <v>536</v>
       </c>
       <c r="I163" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J163" s="5">
-        <v>7.415</v>
+        <v>7.14</v>
       </c>
       <c r="K163" s="5">
-        <v>7.8392999944105783</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L163" s="3" t="s">
-        <v>78</v>
+        <v>537</v>
       </c>
       <c r="M163" s="4">
-        <v>95108608.657187</v>
+        <v>638351.69999999995</v>
       </c>
       <c r="N163" s="4">
-        <v>12132283.3320577</v>
+        <v>725071.77844499995</v>
       </c>
       <c r="O163" s="3" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="P163" s="3" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="Q163" s="3" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="R163" s="3" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="S163" s="3" t="s">
-        <v>328</v>
+        <v>269</v>
       </c>
       <c r="T163" s="4">
         <v>1</v>
       </c>
       <c r="W163" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X163" s="4">
         <v>0</v>
       </c>
       <c r="Y163" s="4">
         <v>0</v>
       </c>
       <c r="Z163" s="6">
-        <v>8.5939999999999992E-3</v>
+        <v>5.1199999999999998E-4</v>
       </c>
     </row>
     <row r="164" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D164" s="4">
-        <v>89405</v>
+        <v>10238</v>
       </c>
       <c r="E164" s="5">
-        <v>8.1428159999999998</v>
+        <v>114.162525</v>
       </c>
       <c r="F164" s="4">
-        <v>728008.46447999997</v>
+        <v>1168795.9278998701</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H164" s="3" t="s">
-        <v>555</v>
+        <v>56</v>
       </c>
       <c r="I164" s="3" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="J164" s="5">
-        <v>7.01</v>
+        <v>95.32</v>
       </c>
       <c r="K164" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.83494999830964378</v>
       </c>
       <c r="L164" s="3" t="s">
-        <v>556</v>
+        <v>58</v>
       </c>
       <c r="M164" s="4">
-        <v>626729.05000000005</v>
+        <v>975886.158024</v>
       </c>
       <c r="N164" s="4">
-        <v>728008.46447999997</v>
+        <v>1168795.9278998701</v>
       </c>
       <c r="O164" s="3" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="P164" s="3" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="Q164" s="3" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="R164" s="3" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="S164" s="3" t="s">
-        <v>278</v>
+        <v>521</v>
       </c>
       <c r="T164" s="4">
         <v>1</v>
       </c>
       <c r="W164" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X164" s="4">
         <v>0</v>
       </c>
       <c r="Y164" s="4">
         <v>0</v>
       </c>
       <c r="Z164" s="6">
-        <v>5.1500000000000005E-4</v>
+        <v>8.25E-4</v>
       </c>
     </row>
     <row r="165" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D165" s="4">
-        <v>10238</v>
+        <v>234172</v>
       </c>
       <c r="E165" s="5">
-        <v>114.809084</v>
+        <v>19.79692</v>
       </c>
       <c r="F165" s="4">
-        <v>1175415.40936939</v>
+        <v>4635884.3267430495</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H165" s="3" t="s">
-        <v>56</v>
+        <v>528</v>
       </c>
       <c r="I165" s="3" t="s">
-        <v>57</v>
+        <v>529</v>
       </c>
       <c r="J165" s="5">
-        <v>92.76</v>
+        <v>189.8</v>
       </c>
       <c r="K165" s="5">
-        <v>0.80795000179162912</v>
+        <v>9.5873499136323588</v>
       </c>
       <c r="L165" s="3" t="s">
-        <v>58</v>
+        <v>530</v>
       </c>
       <c r="M165" s="4">
-        <v>949676.88210499997</v>
+        <v>44445845.199608997</v>
       </c>
       <c r="N165" s="4">
-        <v>1175415.40936939</v>
+        <v>4635884.3267430495</v>
       </c>
       <c r="O165" s="3" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="P165" s="3" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="Q165" s="3" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="R165" s="3" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="S165" s="3" t="s">
-        <v>238</v>
+        <v>533</v>
       </c>
       <c r="T165" s="4">
         <v>1</v>
       </c>
       <c r="W165" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X165" s="4">
         <v>0</v>
       </c>
       <c r="Y165" s="4">
         <v>0</v>
       </c>
       <c r="Z165" s="6">
-        <v>8.3199999999999995E-4</v>
+        <v>3.2759999999999998E-3</v>
       </c>
     </row>
     <row r="166" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D166" s="4">
-        <v>286056</v>
+        <v>243568</v>
       </c>
       <c r="E166" s="5">
-        <v>18.385814</v>
+        <v>24.337204</v>
       </c>
       <c r="F166" s="4">
-        <v>5259372.2084367201</v>
+        <v>5927764.1038720002</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H166" s="3" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="I166" s="3" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="J166" s="5">
-        <v>171.9</v>
+        <v>18.32</v>
       </c>
       <c r="K166" s="5">
-        <v>9.3495997670079749</v>
+        <v>0.75275697241145689</v>
       </c>
       <c r="L166" s="3" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="M166" s="4">
-        <v>49173025.174608</v>
+        <v>4462165.76</v>
       </c>
       <c r="N166" s="4">
-        <v>5259372.2084367201</v>
+        <v>5927764.1038720002</v>
       </c>
       <c r="O166" s="3" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="P166" s="3" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="Q166" s="3" t="s">
-        <v>123</v>
+        <v>241</v>
       </c>
       <c r="R166" s="3" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="S166" s="3" t="s">
-        <v>552</v>
+        <v>109</v>
       </c>
       <c r="T166" s="4">
         <v>1</v>
       </c>
       <c r="W166" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X166" s="4">
         <v>0</v>
       </c>
       <c r="Y166" s="4">
         <v>0</v>
       </c>
       <c r="Z166" s="6">
-        <v>3.725E-3</v>
+        <v>4.189E-3</v>
       </c>
     </row>
     <row r="167" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D167" s="4">
-        <v>243568</v>
+        <v>101591</v>
       </c>
       <c r="E167" s="5">
-        <v>25.129753000000001</v>
+        <v>18.514354999999998</v>
       </c>
       <c r="F167" s="4">
-        <v>6120803.6787040001</v>
+        <v>1880891.8388050001</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H167" s="3" t="s">
-        <v>71</v>
+        <v>189</v>
       </c>
       <c r="I167" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="J167" s="5">
-        <v>18.535</v>
+        <v>16.3</v>
       </c>
       <c r="K167" s="5">
-        <v>0.73757191326154303</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L167" s="3" t="s">
-        <v>73</v>
+        <v>190</v>
       </c>
       <c r="M167" s="4">
-        <v>4514532.88</v>
+        <v>1655933.3</v>
       </c>
       <c r="N167" s="4">
-        <v>6120803.6787040001</v>
+        <v>1880891.8388050001</v>
       </c>
       <c r="O167" s="3" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="P167" s="3" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="Q167" s="3" t="s">
-        <v>250</v>
+        <v>124</v>
       </c>
       <c r="R167" s="3" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="S167" s="3" t="s">
-        <v>119</v>
+        <v>193</v>
       </c>
       <c r="T167" s="4">
         <v>1</v>
       </c>
       <c r="W167" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X167" s="4">
         <v>0</v>
       </c>
       <c r="Y167" s="4">
         <v>0</v>
       </c>
       <c r="Z167" s="6">
-        <v>4.3350000000000003E-3</v>
+        <v>1.3290000000000001E-3</v>
       </c>
     </row>
     <row r="168" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D168" s="4">
-        <v>101591</v>
+        <v>273897</v>
       </c>
       <c r="E168" s="5">
-        <v>18.411359999999998</v>
+        <v>88.619016999999999</v>
       </c>
       <c r="F168" s="4">
-        <v>1870428.47376</v>
+        <v>24272482.899248902</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H168" s="3" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J168" s="5">
-        <v>15.85</v>
+        <v>78.02</v>
       </c>
       <c r="K168" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L168" s="3" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="M168" s="4">
-        <v>1610217.35</v>
+        <v>21369443.939998999</v>
       </c>
       <c r="N168" s="4">
-        <v>1870428.47376</v>
+        <v>24272482.899248902</v>
       </c>
       <c r="O168" s="3" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="P168" s="3" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="Q168" s="3" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="R168" s="3" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="S168" s="3" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="T168" s="4">
         <v>1</v>
       </c>
       <c r="W168" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X168" s="4">
         <v>0</v>
       </c>
       <c r="Y168" s="4">
         <v>0</v>
       </c>
       <c r="Z168" s="6">
-        <v>1.3240000000000001E-3</v>
+        <v>1.7153000000000002E-2</v>
       </c>
     </row>
     <row r="169" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D169" s="4">
-        <v>310449</v>
+        <v>882722</v>
       </c>
       <c r="E169" s="5">
-        <v>90.372479999999996</v>
+        <v>0.15110599999999999</v>
       </c>
       <c r="F169" s="4">
-        <v>28056046.043519899</v>
+        <v>133384.49481306999</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H169" s="3" t="s">
-        <v>217</v>
+        <v>582</v>
       </c>
       <c r="I169" s="3" t="s">
-        <v>67</v>
+        <v>583</v>
       </c>
       <c r="J169" s="5">
-        <v>77.8</v>
+        <v>0.193</v>
       </c>
       <c r="K169" s="5">
-        <v>0.8608815426997245</v>
+        <v>1.2772500010473451</v>
       </c>
       <c r="L169" s="3" t="s">
-        <v>218</v>
+        <v>584</v>
       </c>
       <c r="M169" s="4">
-        <v>24152932.199999001</v>
+        <v>170365.346139</v>
       </c>
       <c r="N169" s="4">
-        <v>28056046.043519899</v>
+        <v>133384.49481306999</v>
       </c>
       <c r="O169" s="3" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="P169" s="3" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="Q169" s="3" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="R169" s="3" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="S169" s="3" t="s">
-        <v>222</v>
+        <v>587</v>
       </c>
       <c r="T169" s="4">
         <v>1</v>
       </c>
       <c r="W169" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X169" s="4">
         <v>0</v>
       </c>
       <c r="Y169" s="4">
         <v>0</v>
       </c>
       <c r="Z169" s="6">
-        <v>1.9873999999999999E-2</v>
+        <v>9.3999999999999994E-5</v>
       </c>
     </row>
     <row r="170" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D170" s="4">
-        <v>882722</v>
+        <v>85978</v>
       </c>
       <c r="E170" s="5">
-        <v>0.15723899999999999</v>
+        <v>44.197921999999998</v>
       </c>
       <c r="F170" s="4">
-        <v>138798.22320060001</v>
+        <v>3800048.95228033</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="I170" s="3" t="s">
-        <v>102</v>
+        <v>52</v>
       </c>
       <c r="J170" s="5">
-        <v>0.2</v>
+        <v>62.75</v>
       </c>
       <c r="K170" s="5">
-        <v>1.2719499933368899</v>
+        <v>1.4197499945197649</v>
       </c>
       <c r="L170" s="3" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="M170" s="4">
-        <v>176544.39907499999</v>
+        <v>5395119.4791740002</v>
       </c>
       <c r="N170" s="4">
-        <v>138798.22320060001</v>
+        <v>3800048.95228033</v>
       </c>
       <c r="O170" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="P170" s="3" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="Q170" s="3" t="s">
-        <v>128</v>
+        <v>255</v>
       </c>
       <c r="R170" s="3" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="S170" s="3" t="s">
-        <v>523</v>
+        <v>126</v>
       </c>
       <c r="T170" s="4">
         <v>1</v>
       </c>
       <c r="W170" s="3" t="s">
-        <v>34</v>
+        <v>771</v>
       </c>
       <c r="X170" s="4">
         <v>0</v>
       </c>
       <c r="Y170" s="4">
         <v>0</v>
       </c>
       <c r="Z170" s="6">
-        <v>9.7999999999999997E-5</v>
+        <v>2.6849999999999999E-3</v>
       </c>
     </row>
     <row r="171" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A171" s="3" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D171" s="4">
-        <v>126478</v>
+        <v>174000</v>
       </c>
       <c r="E171" s="5">
-        <v>45.249946000000001</v>
+        <v>106.88254000000001</v>
       </c>
       <c r="F171" s="4">
-        <v>5723122.6574334502</v>
+        <v>18597575.333312102</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H171" s="3" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="I171" s="3" t="s">
-        <v>52</v>
+        <v>87</v>
       </c>
       <c r="J171" s="5">
-        <v>62.73</v>
+        <v>16795</v>
       </c>
       <c r="K171" s="5">
-        <v>1.3862999929063029</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L171" s="3" t="s">
-        <v>53</v>
+        <v>88</v>
       </c>
       <c r="M171" s="4">
-        <v>7933964.8994009998</v>
+        <v>2922332094.5815201</v>
       </c>
       <c r="N171" s="4">
-        <v>5723122.6574334502</v>
+        <v>18597575.333312102</v>
       </c>
       <c r="O171" s="3" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="P171" s="3" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="Q171" s="3" t="s">
-        <v>264</v>
+        <v>113</v>
       </c>
       <c r="R171" s="3" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="S171" s="3" t="s">
-        <v>130</v>
+        <v>297</v>
       </c>
       <c r="T171" s="4">
         <v>1</v>
       </c>
       <c r="W171" s="3" t="s">
-        <v>772</v>
+        <v>34</v>
       </c>
       <c r="X171" s="4">
         <v>0</v>
       </c>
       <c r="Y171" s="4">
         <v>0</v>
       </c>
       <c r="Z171" s="6">
-        <v>4.0540000000000003E-3</v>
+        <v>1.3141999999999999E-2</v>
       </c>
     </row>
     <row r="172" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A172" s="3" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D172" s="4">
-        <v>56900</v>
+        <v>50418</v>
       </c>
       <c r="E172" s="5">
-        <v>114.06123700000001</v>
+        <v>13.257052</v>
       </c>
       <c r="F172" s="4">
-        <v>6490081.0920817796</v>
+        <v>668394.06092403003</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H172" s="3" t="s">
-        <v>86</v>
+        <v>528</v>
       </c>
       <c r="I172" s="3" t="s">
-        <v>87</v>
+        <v>529</v>
       </c>
       <c r="J172" s="5">
-        <v>18215</v>
+        <v>127.1</v>
       </c>
       <c r="K172" s="5">
-        <v>159.69491882707277</v>
+        <v>9.5873499136323588</v>
       </c>
       <c r="L172" s="3" t="s">
-        <v>88</v>
+        <v>530</v>
       </c>
       <c r="M172" s="4">
-        <v>1036432973.18111</v>
+        <v>6408127.7422719998</v>
       </c>
       <c r="N172" s="4">
-        <v>6490081.0920817796</v>
+        <v>668394.06092403003</v>
       </c>
       <c r="O172" s="3" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="P172" s="3" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="Q172" s="3" t="s">
-        <v>123</v>
+        <v>232</v>
       </c>
       <c r="R172" s="3" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="S172" s="3" t="s">
-        <v>298</v>
+        <v>533</v>
       </c>
       <c r="T172" s="4">
         <v>1</v>
       </c>
       <c r="W172" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X172" s="4">
         <v>0</v>
       </c>
       <c r="Y172" s="4">
         <v>0</v>
       </c>
       <c r="Z172" s="6">
-        <v>4.5970000000000004E-3</v>
+        <v>4.7199999999999998E-4</v>
       </c>
     </row>
     <row r="173" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D173" s="4">
-        <v>50418</v>
+        <v>377415</v>
       </c>
       <c r="E173" s="5">
-        <v>14.225208</v>
+        <v>48.254387000000001</v>
       </c>
       <c r="F173" s="4">
-        <v>717206.51150850998</v>
+        <v>18211929.2772022</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H173" s="3" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="I173" s="3" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="J173" s="5">
-        <v>133</v>
+        <v>40.29</v>
       </c>
       <c r="K173" s="5">
-        <v>9.3495997670079749</v>
+        <v>0.83494999830964378</v>
       </c>
       <c r="L173" s="3" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="M173" s="4">
-        <v>6705593.8328959998</v>
+        <v>15206050.319215</v>
       </c>
       <c r="N173" s="4">
-        <v>717206.51150850998</v>
+        <v>18211929.2772022</v>
       </c>
       <c r="O173" s="3" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="P173" s="3" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="Q173" s="3" t="s">
-        <v>245</v>
+        <v>124</v>
       </c>
       <c r="R173" s="3" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="S173" s="3" t="s">
-        <v>552</v>
+        <v>521</v>
       </c>
       <c r="T173" s="4">
         <v>1</v>
       </c>
       <c r="W173" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X173" s="4">
         <v>0</v>
       </c>
       <c r="Y173" s="4">
         <v>0</v>
       </c>
       <c r="Z173" s="6">
-        <v>5.0799999999999999E-4</v>
+        <v>1.2869999999999999E-2</v>
       </c>
     </row>
     <row r="174" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D174" s="4">
-        <v>377415</v>
+        <v>43450</v>
       </c>
       <c r="E174" s="5">
-        <v>54.805371000000001</v>
+        <v>71.802723</v>
       </c>
       <c r="F174" s="4">
-        <v>20684369.329785202</v>
+        <v>3119828.2926249998</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H174" s="3" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="I174" s="3" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="J174" s="5">
-        <v>44.28</v>
+        <v>54.05</v>
       </c>
       <c r="K174" s="5">
-        <v>0.80795000179162912</v>
+        <v>0.75275697241145689</v>
       </c>
       <c r="L174" s="3" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="M174" s="4">
-        <v>16711936.237058001</v>
+        <v>2348472.5</v>
       </c>
       <c r="N174" s="4">
-        <v>20684369.329785202</v>
+        <v>3119828.2926249998</v>
       </c>
       <c r="O174" s="3" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="P174" s="3" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="Q174" s="3" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="R174" s="3" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="S174" s="3" t="s">
-        <v>238</v>
+        <v>109</v>
       </c>
       <c r="T174" s="4">
         <v>1</v>
       </c>
       <c r="W174" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X174" s="4">
         <v>0</v>
       </c>
       <c r="Y174" s="4">
         <v>0</v>
       </c>
       <c r="Z174" s="6">
-        <v>1.4652E-2</v>
+        <v>2.2039999999999998E-3</v>
       </c>
     </row>
     <row r="175" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D175" s="4">
-        <v>21448</v>
+        <v>882722</v>
       </c>
       <c r="E175" s="5">
-        <v>76.873859999999993</v>
+        <v>0.46584500000000001</v>
       </c>
       <c r="F175" s="4">
-        <v>1648790.5492799999</v>
+        <v>411211.26639264001</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H175" s="3" t="s">
-        <v>71</v>
+        <v>582</v>
       </c>
       <c r="I175" s="3" t="s">
-        <v>72</v>
+        <v>583</v>
       </c>
       <c r="J175" s="5">
-        <v>56.7</v>
+        <v>0.59499999999999997</v>
       </c>
       <c r="K175" s="5">
-        <v>0.73757191326154303</v>
+        <v>1.2772500010473451</v>
       </c>
       <c r="L175" s="3" t="s">
-        <v>73</v>
+        <v>584</v>
       </c>
       <c r="M175" s="4">
-        <v>1216101.6000000001</v>
+        <v>525219.59042999998</v>
       </c>
       <c r="N175" s="4">
-        <v>1648790.5492799999</v>
+        <v>411211.26639264001</v>
       </c>
       <c r="O175" s="3" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="P175" s="3" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="Q175" s="3" t="s">
-        <v>220</v>
+        <v>113</v>
       </c>
       <c r="R175" s="3" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="S175" s="3" t="s">
-        <v>119</v>
+        <v>587</v>
       </c>
       <c r="T175" s="4">
         <v>1</v>
       </c>
       <c r="W175" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X175" s="4">
         <v>0</v>
       </c>
       <c r="Y175" s="4">
         <v>0</v>
       </c>
       <c r="Z175" s="6">
-        <v>1.1670000000000001E-3</v>
+        <v>2.9E-4</v>
       </c>
     </row>
     <row r="176" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D176" s="4">
-        <v>882722</v>
+        <v>3055000</v>
       </c>
       <c r="E176" s="5">
-        <v>0.459924</v>
+        <v>8.7488449999999993</v>
       </c>
       <c r="F176" s="4">
-        <v>405984.80286175001</v>
+        <v>26727721.668206502</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H176" s="3" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="I176" s="3" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="J176" s="5">
-        <v>0.58499999999999996</v>
+        <v>68.650000000000006</v>
       </c>
       <c r="K176" s="5">
-        <v>1.2719499933368899</v>
+        <v>7.8467498369837729</v>
       </c>
       <c r="L176" s="3" t="s">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="M176" s="4">
-        <v>516392.367294</v>
+        <v>209725745.64294699</v>
       </c>
       <c r="N176" s="4">
-        <v>405984.80286175001</v>
+        <v>26727721.668206502</v>
       </c>
       <c r="O176" s="3" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="P176" s="3" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="Q176" s="3" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="R176" s="3" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="S176" s="3" t="s">
-        <v>523</v>
+        <v>323</v>
       </c>
       <c r="T176" s="4">
         <v>1</v>
       </c>
       <c r="W176" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X176" s="4">
         <v>0</v>
       </c>
       <c r="Y176" s="4">
         <v>0</v>
       </c>
       <c r="Z176" s="6">
-        <v>2.8699999999999998E-4</v>
+        <v>1.8887999999999999E-2</v>
       </c>
     </row>
     <row r="177" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D177" s="4">
-        <v>3055000</v>
+        <v>3995</v>
       </c>
       <c r="E177" s="5">
-        <v>8.99315</v>
+        <v>86.472244000000003</v>
       </c>
       <c r="F177" s="4">
-        <v>27474072.940185901</v>
+        <v>345456.61416851002</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H177" s="3" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="I177" s="3" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="J177" s="5">
-        <v>70.5</v>
+        <v>72.2</v>
       </c>
       <c r="K177" s="5">
-        <v>7.8392999944105783</v>
+        <v>0.83494999830964378</v>
       </c>
       <c r="L177" s="3" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="M177" s="4">
-        <v>215377499.84643501</v>
+        <v>288438.99941599998</v>
       </c>
       <c r="N177" s="4">
-        <v>27474072.940185901</v>
+        <v>345456.61416851002</v>
       </c>
       <c r="O177" s="3" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="P177" s="3" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="Q177" s="3" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="R177" s="3" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="S177" s="3" t="s">
-        <v>328</v>
+        <v>521</v>
       </c>
       <c r="T177" s="4">
         <v>1</v>
       </c>
       <c r="W177" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X177" s="4">
         <v>0</v>
       </c>
       <c r="Y177" s="4">
         <v>0</v>
       </c>
       <c r="Z177" s="6">
-        <v>1.9460999999999999E-2</v>
+        <v>2.4399999999999999E-4</v>
       </c>
     </row>
     <row r="178" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D178" s="4">
-        <v>3995</v>
+        <v>270700</v>
       </c>
       <c r="E178" s="5">
-        <v>89.857044999999999</v>
+        <v>16.148523000000001</v>
       </c>
       <c r="F178" s="4">
-        <v>358978.89720899001</v>
+        <v>4371408.3431444298</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H178" s="3" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="I178" s="3" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="J178" s="5">
-        <v>72.599999999999994</v>
+        <v>2537.5</v>
       </c>
       <c r="K178" s="5">
-        <v>0.80795000179162912</v>
+        <v>157.13511262659196</v>
       </c>
       <c r="L178" s="3" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="M178" s="4">
-        <v>290037.00064300001</v>
+        <v>686901742.33682299</v>
       </c>
       <c r="N178" s="4">
-        <v>358978.89720899001</v>
+        <v>4371408.3431444298</v>
       </c>
       <c r="O178" s="3" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="P178" s="3" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="Q178" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="R178" s="3" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="S178" s="3" t="s">
-        <v>238</v>
+        <v>297</v>
       </c>
       <c r="T178" s="4">
         <v>1</v>
       </c>
       <c r="W178" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X178" s="4">
         <v>0</v>
       </c>
       <c r="Y178" s="4">
         <v>0</v>
       </c>
       <c r="Z178" s="6">
-        <v>2.5399999999999999E-4</v>
+        <v>3.0890000000000002E-3</v>
       </c>
     </row>
     <row r="179" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D179" s="4">
-        <v>270700</v>
+        <v>60923</v>
       </c>
       <c r="E179" s="5">
-        <v>15.570314</v>
+        <v>17.628392000000002</v>
       </c>
       <c r="F179" s="4">
-        <v>4214881.8059425801</v>
+        <v>1073974.5258160001</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H179" s="3" t="s">
-        <v>86</v>
+        <v>207</v>
       </c>
       <c r="I179" s="3" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="J179" s="5">
-        <v>2486.5</v>
+        <v>15.52</v>
       </c>
       <c r="K179" s="5">
-        <v>159.69491882707277</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L179" s="3" t="s">
-        <v>88</v>
+        <v>208</v>
       </c>
       <c r="M179" s="4">
-        <v>673095207.86570597</v>
+        <v>945524.96</v>
       </c>
       <c r="N179" s="4">
-        <v>4214881.8059425801</v>
+        <v>1073974.5258160001</v>
       </c>
       <c r="O179" s="3" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="P179" s="3" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="Q179" s="3" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="R179" s="3" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="S179" s="3" t="s">
-        <v>298</v>
+        <v>211</v>
       </c>
       <c r="T179" s="4">
         <v>1</v>
       </c>
       <c r="W179" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X179" s="4">
         <v>0</v>
       </c>
       <c r="Y179" s="4">
         <v>0</v>
       </c>
       <c r="Z179" s="6">
-        <v>2.9849999999999998E-3</v>
+        <v>7.5799999999999999E-4</v>
       </c>
     </row>
     <row r="180" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D180" s="4">
-        <v>113700</v>
+        <v>507000</v>
       </c>
       <c r="E180" s="5">
-        <v>10.613988000000001</v>
+        <v>5.9566059999999998</v>
       </c>
       <c r="F180" s="4">
-        <v>1206809.85628855</v>
+        <v>3019999.3627935098</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H180" s="3" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="I180" s="3" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="J180" s="5">
-        <v>1695</v>
+        <v>46.74</v>
       </c>
       <c r="K180" s="5">
-        <v>159.69491882707277</v>
+        <v>7.8467498369837729</v>
       </c>
       <c r="L180" s="3" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="M180" s="4">
-        <v>192721402.039711</v>
+        <v>23697179.507691</v>
       </c>
       <c r="N180" s="4">
-        <v>1206809.85628855</v>
+        <v>3019999.3627935098</v>
       </c>
       <c r="O180" s="3" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="P180" s="3" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="Q180" s="3" t="s">
-        <v>128</v>
+        <v>811</v>
       </c>
       <c r="R180" s="3" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="S180" s="3" t="s">
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="T180" s="4">
         <v>1</v>
       </c>
       <c r="W180" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X180" s="4">
         <v>0</v>
       </c>
       <c r="Y180" s="4">
         <v>0</v>
       </c>
       <c r="Z180" s="6">
-        <v>8.5400000000000005E-4</v>
+        <v>2.134E-3</v>
       </c>
     </row>
     <row r="181" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D181" s="4">
-        <v>60923</v>
+        <v>22558</v>
       </c>
       <c r="E181" s="5">
-        <v>17.877023999999999</v>
+        <v>103.75989800000001</v>
       </c>
       <c r="F181" s="4">
-        <v>1089121.933152</v>
+        <v>2340615.7678049998</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H181" s="3" t="s">
-        <v>217</v>
+        <v>189</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J181" s="5">
-        <v>15.39</v>
+        <v>91.35</v>
       </c>
       <c r="K181" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L181" s="3" t="s">
-        <v>218</v>
+        <v>190</v>
       </c>
       <c r="M181" s="4">
-        <v>937604.97</v>
+        <v>2060673.3</v>
       </c>
       <c r="N181" s="4">
-        <v>1089121.933152</v>
+        <v>2340615.7678049998</v>
       </c>
       <c r="O181" s="3" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="P181" s="3" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="Q181" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="R181" s="3" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="S181" s="3" t="s">
-        <v>222</v>
+        <v>193</v>
       </c>
       <c r="T181" s="4">
         <v>1</v>
       </c>
       <c r="W181" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X181" s="4">
         <v>0</v>
       </c>
       <c r="Y181" s="4">
         <v>0</v>
       </c>
       <c r="Z181" s="6">
-        <v>7.7099999999999998E-4</v>
+        <v>1.6540000000000001E-3</v>
       </c>
     </row>
     <row r="182" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D182" s="4">
-        <v>733500</v>
+        <v>35331</v>
       </c>
       <c r="E182" s="5">
-        <v>5.7785770000000003</v>
+        <v>8.552937</v>
       </c>
       <c r="F182" s="4">
-        <v>4238586.3533733897</v>
+        <v>302183.81513140001</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H182" s="3" t="s">
-        <v>76</v>
+        <v>528</v>
       </c>
       <c r="I182" s="3" t="s">
-        <v>77</v>
+        <v>529</v>
       </c>
       <c r="J182" s="5">
-        <v>45.3</v>
+        <v>82</v>
       </c>
       <c r="K182" s="5">
-        <v>7.8392999944105783</v>
+        <v>9.5873499136323588</v>
       </c>
       <c r="L182" s="3" t="s">
-        <v>78</v>
+        <v>530</v>
       </c>
       <c r="M182" s="4">
-        <v>33227549.976307999</v>
+        <v>2897141.9739009999</v>
       </c>
       <c r="N182" s="4">
-        <v>4238586.3533733897</v>
+        <v>302183.81513140001</v>
       </c>
       <c r="O182" s="3" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="P182" s="3" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="Q182" s="3" t="s">
-        <v>816</v>
+        <v>131</v>
       </c>
       <c r="R182" s="3" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="S182" s="3" t="s">
-        <v>328</v>
+        <v>533</v>
       </c>
       <c r="T182" s="4">
         <v>1</v>
       </c>
       <c r="W182" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X182" s="4">
         <v>0</v>
       </c>
       <c r="Y182" s="4">
         <v>0</v>
       </c>
       <c r="Z182" s="6">
-        <v>3.0019999999999999E-3</v>
+        <v>2.13E-4</v>
       </c>
     </row>
     <row r="183" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D183" s="4">
-        <v>5041</v>
+        <v>357168</v>
       </c>
       <c r="E183" s="5">
-        <v>109.65504</v>
+        <v>35.762236999999999</v>
       </c>
       <c r="F183" s="4">
-        <v>552771.05663999997</v>
+        <v>12773126.7541079</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="H183" s="3" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J183" s="5">
-        <v>94.4</v>
+        <v>31.484999999999999</v>
       </c>
       <c r="K183" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L183" s="3" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="M183" s="4">
-        <v>475870.4</v>
+        <v>11245434.479999</v>
       </c>
       <c r="N183" s="4">
-        <v>552771.05663999997</v>
+        <v>12773126.7541079</v>
       </c>
       <c r="O183" s="3" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="P183" s="3" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="Q183" s="3" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="R183" s="3" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="S183" s="3" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="T183" s="4">
         <v>1</v>
       </c>
       <c r="W183" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X183" s="4">
         <v>0</v>
       </c>
       <c r="Y183" s="4">
         <v>0</v>
       </c>
       <c r="Z183" s="6">
-        <v>3.9100000000000002E-4</v>
+        <v>9.0259999999999993E-3</v>
       </c>
     </row>
     <row r="184" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D184" s="4">
-        <v>35331</v>
+        <v>44650</v>
       </c>
       <c r="E184" s="5">
-        <v>9.4335590000000007</v>
+        <v>41.6</v>
       </c>
       <c r="F184" s="4">
-        <v>333297.06083683</v>
+        <v>1857440</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>115</v>
+        <v>827</v>
       </c>
       <c r="H184" s="3" t="s">
-        <v>91</v>
+        <v>528</v>
       </c>
       <c r="I184" s="3" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="J184" s="5">
-        <v>88.2</v>
+        <v>41.6</v>
       </c>
       <c r="K184" s="5">
-        <v>9.3495997670079749</v>
+        <v>1</v>
       </c>
       <c r="L184" s="3" t="s">
-        <v>93</v>
+        <v>530</v>
       </c>
       <c r="M184" s="4">
-        <v>3116194.1223439998</v>
+        <v>1857440</v>
       </c>
       <c r="N184" s="4">
-        <v>333297.06083683</v>
+        <v>1857440</v>
       </c>
       <c r="O184" s="3" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="P184" s="3" t="s">
-        <v>824</v>
+        <v>531</v>
       </c>
       <c r="Q184" s="3" t="s">
-        <v>140</v>
+        <v>232</v>
       </c>
       <c r="R184" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="S184" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="T184" s="4">
+        <v>1</v>
+      </c>
+      <c r="W184" s="3" t="s">
         <v>825</v>
       </c>
-      <c r="S184" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X184" s="4">
         <v>0</v>
       </c>
       <c r="Y184" s="4">
         <v>0</v>
       </c>
       <c r="Z184" s="6">
-        <v>2.3599999999999999E-4</v>
+        <v>1.312E-3</v>
       </c>
     </row>
     <row r="185" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="B185" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D185" s="4">
+        <v>572629</v>
+      </c>
+      <c r="E185" s="5">
+        <v>48.17</v>
+      </c>
+      <c r="F185" s="4">
+        <v>27583538.93</v>
+      </c>
+      <c r="G185" s="3" t="s">
         <v>827</v>
       </c>
-      <c r="C185" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H185" s="3" t="s">
-        <v>217</v>
+        <v>71</v>
       </c>
       <c r="I185" s="3" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="J185" s="5">
-        <v>30.484999999999999</v>
+        <v>48.17</v>
       </c>
       <c r="K185" s="5">
-        <v>0.8608815426997245</v>
+        <v>1</v>
       </c>
       <c r="L185" s="3" t="s">
-        <v>218</v>
+        <v>73</v>
       </c>
       <c r="M185" s="4">
-        <v>12871894.944999</v>
+        <v>27583538.93</v>
       </c>
       <c r="N185" s="4">
-        <v>14951993.1681119</v>
+        <v>27583538.93</v>
       </c>
       <c r="O185" s="3" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="P185" s="3" t="s">
-        <v>828</v>
+        <v>753</v>
       </c>
       <c r="Q185" s="3" t="s">
-        <v>128</v>
+        <v>241</v>
       </c>
       <c r="R185" s="3" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="S185" s="3" t="s">
-        <v>222</v>
+        <v>120</v>
       </c>
       <c r="T185" s="4">
         <v>1</v>
       </c>
       <c r="W185" s="3" t="s">
-        <v>34</v>
+        <v>830</v>
       </c>
       <c r="X185" s="4">
         <v>0</v>
       </c>
       <c r="Y185" s="4">
         <v>0</v>
       </c>
       <c r="Z185" s="6">
-        <v>1.0591E-2</v>
+        <v>1.9491999999999999E-2</v>
       </c>
     </row>
     <row r="186" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D186" s="4">
-        <v>134112</v>
+        <v>10782</v>
       </c>
       <c r="E186" s="5">
-        <v>55.57</v>
+        <v>99.31</v>
       </c>
       <c r="F186" s="4">
-        <v>7452603.8399999999</v>
+        <v>1070760.42</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>71</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J186" s="5">
-        <v>55.57</v>
+        <v>99.31</v>
       </c>
       <c r="K186" s="5">
         <v>1</v>
       </c>
       <c r="L186" s="3" t="s">
         <v>73</v>
       </c>
       <c r="M186" s="4">
-        <v>7452603.8399999999</v>
+        <v>1070760.42</v>
       </c>
       <c r="N186" s="4">
-        <v>7452603.8399999999</v>
+        <v>1070760.42</v>
       </c>
       <c r="O186" s="3" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="P186" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="Q186" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="R186" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="S186" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="T186" s="4">
+        <v>1</v>
+      </c>
+      <c r="W186" s="3" t="s">
         <v>834</v>
       </c>
-      <c r="Q186" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X186" s="4">
         <v>0</v>
       </c>
       <c r="Y186" s="4">
         <v>0</v>
       </c>
       <c r="Z186" s="6">
-        <v>5.2789999999999998E-3</v>
+        <v>7.5600000000000005E-4</v>
       </c>
     </row>
     <row r="187" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D187" s="4">
-        <v>44650</v>
+        <v>13896</v>
       </c>
       <c r="E187" s="5">
-        <v>42.8</v>
+        <v>111.27</v>
       </c>
       <c r="F187" s="4">
-        <v>1911020</v>
+        <v>1546207.92</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="H187" s="3" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J187" s="5">
-        <v>42.8</v>
+        <v>111.27</v>
       </c>
       <c r="K187" s="5">
         <v>1</v>
       </c>
       <c r="L187" s="3" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="M187" s="4">
-        <v>1911020</v>
+        <v>1546207.92</v>
       </c>
       <c r="N187" s="4">
-        <v>1911020</v>
+        <v>1546207.92</v>
       </c>
       <c r="O187" s="3" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="P187" s="3" t="s">
-        <v>550</v>
+        <v>842</v>
       </c>
       <c r="Q187" s="3" t="s">
-        <v>245</v>
+        <v>139</v>
       </c>
       <c r="R187" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="S187" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="T187" s="4">
+        <v>1</v>
+      </c>
+      <c r="W187" s="3" t="s">
         <v>839</v>
       </c>
-      <c r="S187" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X187" s="4">
         <v>0</v>
       </c>
       <c r="Y187" s="4">
         <v>0</v>
       </c>
       <c r="Z187" s="6">
-        <v>1.353E-3</v>
+        <v>1.0920000000000001E-3</v>
       </c>
     </row>
     <row r="188" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D188" s="4">
-        <v>522965</v>
+        <v>112568</v>
       </c>
       <c r="E188" s="5">
-        <v>50.25</v>
+        <v>10.14</v>
       </c>
       <c r="F188" s="4">
-        <v>26278991.25</v>
+        <v>1141439.52</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="H188" s="3" t="s">
-        <v>71</v>
+        <v>260</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J188" s="5">
-        <v>50.25</v>
+        <v>10.14</v>
       </c>
       <c r="K188" s="5">
         <v>1</v>
       </c>
       <c r="L188" s="3" t="s">
-        <v>73</v>
+        <v>261</v>
       </c>
       <c r="M188" s="4">
-        <v>26278991.25</v>
+        <v>1141439.52</v>
       </c>
       <c r="N188" s="4">
-        <v>26278991.25</v>
+        <v>1141439.52</v>
       </c>
       <c r="O188" s="3" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="P188" s="3" t="s">
-        <v>754</v>
+        <v>529</v>
       </c>
       <c r="Q188" s="3" t="s">
-        <v>250</v>
+        <v>139</v>
       </c>
       <c r="R188" s="3" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="S188" s="3" t="s">
-        <v>241</v>
+        <v>120</v>
       </c>
       <c r="T188" s="4">
         <v>1</v>
       </c>
       <c r="W188" s="3" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="X188" s="4">
         <v>0</v>
       </c>
       <c r="Y188" s="4">
         <v>0</v>
       </c>
       <c r="Z188" s="6">
-        <v>1.8615E-2</v>
+        <v>8.0599999999999997E-4</v>
       </c>
     </row>
     <row r="189" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D189" s="4">
-        <v>10782</v>
+        <v>259119</v>
       </c>
       <c r="E189" s="5">
-        <v>103.14</v>
+        <v>94.17</v>
       </c>
       <c r="F189" s="4">
-        <v>1112055.48</v>
+        <v>24401236.23</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="H189" s="3" t="s">
         <v>71</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J189" s="5">
-        <v>103.14</v>
+        <v>94.17</v>
       </c>
       <c r="K189" s="5">
         <v>1</v>
       </c>
       <c r="L189" s="3" t="s">
         <v>73</v>
       </c>
       <c r="M189" s="4">
-        <v>1112055.48</v>
+        <v>24401236.23</v>
       </c>
       <c r="N189" s="4">
-        <v>1112055.48</v>
+        <v>24401236.23</v>
       </c>
       <c r="O189" s="3" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="P189" s="3" t="s">
-        <v>847</v>
+        <v>317</v>
       </c>
       <c r="Q189" s="3" t="s">
-        <v>128</v>
+        <v>255</v>
       </c>
       <c r="R189" s="3" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="S189" s="3" t="s">
-        <v>241</v>
+        <v>120</v>
       </c>
       <c r="T189" s="4">
         <v>1</v>
       </c>
       <c r="W189" s="3" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="X189" s="4">
         <v>0</v>
       </c>
       <c r="Y189" s="4">
         <v>0</v>
       </c>
       <c r="Z189" s="6">
-        <v>7.8700000000000005E-4</v>
+        <v>1.7243999999999999E-2</v>
       </c>
     </row>
     <row r="190" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D190" s="4">
-        <v>300370</v>
+        <v>33795</v>
       </c>
       <c r="E190" s="5">
-        <v>102.5</v>
+        <v>54.3</v>
       </c>
       <c r="F190" s="4">
-        <v>30787925</v>
+        <v>1835068.5</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="H190" s="3" t="s">
-        <v>71</v>
+        <v>855</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J190" s="5">
-        <v>102.5</v>
+        <v>54.3</v>
       </c>
       <c r="K190" s="5">
         <v>1</v>
       </c>
       <c r="L190" s="3" t="s">
-        <v>73</v>
+        <v>856</v>
       </c>
       <c r="M190" s="4">
-        <v>30787925</v>
+        <v>1835068.5</v>
       </c>
       <c r="N190" s="4">
-        <v>30787925</v>
+        <v>1835068.5</v>
       </c>
       <c r="O190" s="3" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="P190" s="3" t="s">
-        <v>322</v>
+        <v>858</v>
       </c>
       <c r="Q190" s="3" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="R190" s="3" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="S190" s="3" t="s">
-        <v>241</v>
+        <v>120</v>
       </c>
       <c r="T190" s="4">
         <v>1</v>
       </c>
       <c r="W190" s="3" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="X190" s="4">
         <v>0</v>
       </c>
       <c r="Y190" s="4">
         <v>0</v>
       </c>
       <c r="Z190" s="6">
-        <v>2.1808999999999999E-2</v>
+        <v>1.2960000000000001E-3</v>
       </c>
     </row>
     <row r="191" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>854</v>
+        <v>861</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D191" s="4">
-        <v>33795</v>
+        <v>143605</v>
       </c>
       <c r="E191" s="5">
-        <v>54.82</v>
+        <v>60.73</v>
       </c>
       <c r="F191" s="4">
-        <v>1852641.9</v>
+        <v>8721131.6500000004</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="H191" s="3" t="s">
-        <v>855</v>
+        <v>71</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J191" s="5">
-        <v>54.82</v>
+        <v>60.73</v>
       </c>
       <c r="K191" s="5">
         <v>1</v>
       </c>
       <c r="L191" s="3" t="s">
-        <v>856</v>
+        <v>73</v>
       </c>
       <c r="M191" s="4">
-        <v>1852641.9</v>
+        <v>8721131.6500000004</v>
       </c>
       <c r="N191" s="4">
-        <v>1852641.9</v>
+        <v>8721131.6500000004</v>
       </c>
       <c r="O191" s="3" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="P191" s="3" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="Q191" s="3" t="s">
-        <v>264</v>
+        <v>107</v>
       </c>
       <c r="R191" s="3" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="S191" s="3" t="s">
-        <v>241</v>
+        <v>120</v>
       </c>
       <c r="T191" s="4">
         <v>1</v>
       </c>
       <c r="W191" s="3" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="X191" s="4">
         <v>0</v>
       </c>
       <c r="Y191" s="4">
         <v>0</v>
       </c>
       <c r="Z191" s="6">
-        <v>1.312E-3</v>
+        <v>6.1630000000000001E-3</v>
       </c>
     </row>
     <row r="192" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D192" s="4">
         <v>2141837</v>
       </c>
       <c r="E192" s="5">
-        <v>16.04</v>
+        <v>16.149999999999999</v>
       </c>
       <c r="F192" s="4">
-        <v>34355065.479999997</v>
+        <v>34590667.549999997</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>71</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J192" s="5">
-        <v>16.04</v>
+        <v>16.149999999999999</v>
       </c>
       <c r="K192" s="5">
         <v>1</v>
       </c>
       <c r="L192" s="3" t="s">
         <v>73</v>
       </c>
       <c r="M192" s="4">
-        <v>34355065.479999997</v>
+        <v>34590667.549999997</v>
       </c>
       <c r="N192" s="4">
-        <v>34355065.479999997</v>
+        <v>34590667.549999997</v>
       </c>
       <c r="O192" s="3" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="P192" s="3" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="Q192" s="3" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="R192" s="3" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="S192" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="T192" s="4">
+        <v>1</v>
+      </c>
+      <c r="W192" s="3" t="s">
         <v>865</v>
       </c>
-      <c r="T192" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="X192" s="4">
         <v>0</v>
       </c>
       <c r="Y192" s="4">
         <v>0</v>
       </c>
       <c r="Z192" s="6">
-        <v>2.4336E-2</v>
+        <v>2.4444E-2</v>
       </c>
     </row>
     <row r="193" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D193" s="4">
-        <v>3755</v>
+        <v>11784</v>
       </c>
       <c r="E193" s="5">
-        <v>130.56384</v>
+        <v>82.939767000000003</v>
       </c>
       <c r="F193" s="4">
-        <v>490267.21919999999</v>
+        <v>977362.21432799997</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J193" s="5">
-        <v>112.4</v>
+        <v>73.02</v>
       </c>
       <c r="K193" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L193" s="3" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="M193" s="4">
-        <v>422062</v>
+        <v>860467.68</v>
       </c>
       <c r="N193" s="4">
-        <v>490267.21919999999</v>
+        <v>977362.21432799997</v>
       </c>
       <c r="O193" s="3" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="P193" s="3" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="Q193" s="3" t="s">
-        <v>250</v>
+        <v>107</v>
       </c>
       <c r="R193" s="3" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="S193" s="3" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="T193" s="4">
         <v>1</v>
       </c>
       <c r="W193" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X193" s="4">
         <v>0</v>
       </c>
       <c r="Y193" s="4">
         <v>0</v>
       </c>
       <c r="Z193" s="6">
-        <v>3.4699999999999998E-4</v>
+        <v>6.8999999999999997E-4</v>
       </c>
     </row>
     <row r="194" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A194" s="3" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="B194" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D194" s="4">
+        <v>3755</v>
+      </c>
+      <c r="E194" s="5">
+        <v>137.21068</v>
+      </c>
+      <c r="F194" s="4">
+        <v>515226.10340000002</v>
+      </c>
+      <c r="G194" s="3" t="s">
         <v>872</v>
       </c>
-      <c r="C194" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H194" s="3" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="I194" s="3" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="J194" s="5">
-        <v>50.14</v>
+        <v>120.8</v>
       </c>
       <c r="K194" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L194" s="3" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="M194" s="4">
-        <v>6777925.2000000002</v>
+        <v>453604</v>
       </c>
       <c r="N194" s="4">
-        <v>6777925.2000000002</v>
+        <v>515226.10340000002</v>
       </c>
       <c r="O194" s="3" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="P194" s="3" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="Q194" s="3" t="s">
-        <v>220</v>
+        <v>241</v>
       </c>
       <c r="R194" s="3" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="S194" s="3" t="s">
-        <v>241</v>
+        <v>204</v>
       </c>
       <c r="T194" s="4">
         <v>1</v>
       </c>
       <c r="W194" s="3" t="s">
-        <v>871</v>
+        <v>34</v>
       </c>
       <c r="X194" s="4">
         <v>0</v>
       </c>
       <c r="Y194" s="4">
         <v>0</v>
       </c>
       <c r="Z194" s="6">
-        <v>4.8009999999999997E-3</v>
+        <v>3.6400000000000001E-4</v>
       </c>
     </row>
     <row r="195" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D195" s="4">
-        <v>34311</v>
+        <v>67849</v>
       </c>
       <c r="E195" s="5">
-        <v>1696.01</v>
+        <v>53.36</v>
       </c>
       <c r="F195" s="4">
-        <v>58191799.109999999</v>
+        <v>3620422.64</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="H195" s="3" t="s">
-        <v>217</v>
+        <v>189</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J195" s="5">
-        <v>1696.01</v>
+        <v>53.36</v>
       </c>
       <c r="K195" s="5">
         <v>1</v>
       </c>
       <c r="L195" s="3" t="s">
-        <v>218</v>
+        <v>190</v>
       </c>
       <c r="M195" s="4">
-        <v>58191799.109999999</v>
+        <v>3620422.64</v>
       </c>
       <c r="N195" s="4">
-        <v>58191799.109999999</v>
+        <v>3620422.64</v>
       </c>
       <c r="O195" s="3" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="P195" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="Q195" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="R195" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="S195" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="T195" s="4">
+        <v>1</v>
+      </c>
+      <c r="W195" s="3" t="s">
         <v>879</v>
       </c>
-      <c r="Q195" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X195" s="4">
         <v>0</v>
       </c>
       <c r="Y195" s="4">
         <v>0</v>
       </c>
       <c r="Z195" s="6">
-        <v>4.1221000000000001E-2</v>
+        <v>2.5579999999999999E-3</v>
       </c>
     </row>
     <row r="196" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D196" s="4">
+        <v>32020</v>
+      </c>
+      <c r="E196" s="5">
+        <v>1811.67</v>
+      </c>
+      <c r="F196" s="4">
+        <v>58009673.399999999</v>
+      </c>
+      <c r="G196" s="3" t="s">
         <v>881</v>
       </c>
-      <c r="B196" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H196" s="3" t="s">
-        <v>31</v>
+        <v>207</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J196" s="5">
-        <v>1</v>
+        <v>1811.67</v>
       </c>
       <c r="K196" s="5">
         <v>1</v>
       </c>
       <c r="L196" s="3" t="s">
-        <v>33</v>
+        <v>208</v>
       </c>
       <c r="M196" s="4">
-        <v>-2811163</v>
+        <v>58009673.399999999</v>
       </c>
       <c r="N196" s="4">
-        <v>-2811163</v>
+        <v>58009673.399999999</v>
       </c>
       <c r="O196" s="3" t="s">
-        <v>34</v>
+        <v>885</v>
       </c>
       <c r="P196" s="3" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="Q196" s="3" t="s">
-        <v>34</v>
+        <v>139</v>
       </c>
       <c r="R196" s="3" t="s">
-        <v>34</v>
+        <v>888</v>
       </c>
       <c r="S196" s="3" t="s">
-        <v>35</v>
+        <v>844</v>
       </c>
       <c r="T196" s="4">
         <v>1</v>
       </c>
       <c r="W196" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X196" s="4">
         <v>0</v>
       </c>
       <c r="Y196" s="4">
         <v>0</v>
       </c>
       <c r="Z196" s="6">
-        <v>-1.9910000000000001E-3</v>
+        <v>4.0994000000000003E-2</v>
       </c>
     </row>
     <row r="197" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
       <c r="D197" s="4">
-        <v>-1249302.99</v>
+        <v>-2756267.63</v>
       </c>
       <c r="E197" s="5">
         <v>1</v>
       </c>
       <c r="F197" s="4">
-        <v>-1249302.99000004</v>
+        <v>-2756267.63</v>
       </c>
       <c r="G197" s="3" t="s">
-        <v>884</v>
+        <v>892</v>
       </c>
       <c r="H197" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J197" s="5">
         <v>1</v>
       </c>
       <c r="K197" s="5">
         <v>1</v>
       </c>
       <c r="L197" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M197" s="4">
-        <v>-1249302.99</v>
+        <v>-2756267.63</v>
       </c>
       <c r="N197" s="4">
-        <v>-1249302.99000004</v>
+        <v>-2756267.63</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P197" s="3" t="s">
-        <v>34</v>
+        <v>889</v>
       </c>
       <c r="Q197" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R197" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S197" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T197" s="4">
         <v>1</v>
       </c>
       <c r="W197" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X197" s="4">
         <v>0</v>
       </c>
       <c r="Y197" s="4">
         <v>0</v>
       </c>
       <c r="Z197" s="6">
-        <v>-8.8400000000000002E-4</v>
+        <v>-1.9469999999999999E-3</v>
       </c>
     </row>
     <row r="198" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="D198" s="4">
-        <v>4002909.909</v>
+        <v>-1236842.1499999999</v>
       </c>
       <c r="E198" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F198" s="4">
-        <v>20014549.545000002</v>
+        <v>-1236842.1499999999</v>
       </c>
       <c r="G198" s="3" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="H198" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J198" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K198" s="5">
         <v>1</v>
       </c>
       <c r="L198" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M198" s="4">
-        <v>20014549.545000002</v>
+        <v>-1236842.1499999999</v>
       </c>
       <c r="N198" s="4">
-        <v>20014549.545000002</v>
+        <v>-1236842.1499999999</v>
       </c>
       <c r="O198" s="3" t="s">
-        <v>891</v>
+        <v>34</v>
       </c>
       <c r="P198" s="3" t="s">
-        <v>892</v>
+        <v>34</v>
       </c>
       <c r="Q198" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R198" s="3" t="s">
-        <v>893</v>
+        <v>34</v>
       </c>
       <c r="S198" s="3" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="T198" s="4">
         <v>1</v>
       </c>
       <c r="W198" s="3" t="s">
-        <v>887</v>
+        <v>34</v>
       </c>
       <c r="X198" s="4">
         <v>0</v>
       </c>
       <c r="Y198" s="4">
         <v>0</v>
       </c>
       <c r="Z198" s="6">
-        <v>1.4177E-2</v>
+        <v>-8.7399999999999999E-4</v>
       </c>
     </row>
     <row r="199" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="D199" s="4">
-        <v>31500</v>
+        <v>4282909.909</v>
       </c>
       <c r="E199" s="5">
-        <v>50.075000000000003</v>
+        <v>5</v>
       </c>
       <c r="F199" s="4">
-        <v>1577362.5</v>
+        <v>21414549.545000002</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
       <c r="H199" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J199" s="5">
-        <v>50.075000000000003</v>
+        <v>5</v>
       </c>
       <c r="K199" s="5">
         <v>1</v>
       </c>
       <c r="L199" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M199" s="4">
-        <v>1577362.5</v>
+        <v>21414549.545000002</v>
       </c>
       <c r="N199" s="4">
-        <v>1577362.5</v>
+        <v>21414549.545000002</v>
       </c>
       <c r="O199" s="3" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="P199" s="3" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="Q199" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R199" s="3" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="S199" s="3" t="s">
-        <v>899</v>
+        <v>39</v>
       </c>
       <c r="T199" s="4">
         <v>1</v>
       </c>
       <c r="W199" s="3" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="X199" s="4">
         <v>0</v>
       </c>
       <c r="Y199" s="4">
         <v>0</v>
       </c>
       <c r="Z199" s="6">
-        <v>1.1169999999999999E-3</v>
+        <v>1.5133000000000001E-2</v>
       </c>
     </row>
     <row r="200" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="D200" s="4">
-        <v>1469253.59</v>
+        <v>139500</v>
       </c>
       <c r="E200" s="5">
-        <v>1</v>
+        <v>50.024999999999999</v>
       </c>
       <c r="F200" s="4">
-        <v>1469253.59</v>
+        <v>6978487.5</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
       <c r="H200" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J200" s="5">
-        <v>1</v>
+        <v>50.024999999999999</v>
       </c>
       <c r="K200" s="5">
         <v>1</v>
       </c>
       <c r="L200" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M200" s="4">
-        <v>1469253.59</v>
+        <v>6978487.5</v>
       </c>
       <c r="N200" s="4">
-        <v>1469253.59</v>
+        <v>6978487.5</v>
       </c>
       <c r="O200" s="3" t="s">
-        <v>34</v>
+        <v>904</v>
       </c>
       <c r="P200" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="Q200" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R200" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="S200" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="T200" s="4">
+        <v>1</v>
+      </c>
+      <c r="W200" s="3" t="s">
         <v>902</v>
       </c>
-      <c r="Q200" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X200" s="4">
         <v>0</v>
       </c>
       <c r="Y200" s="4">
         <v>0</v>
       </c>
       <c r="Z200" s="6">
-        <v>1.0399999999999999E-3</v>
+        <v>4.9309999999999996E-3</v>
       </c>
     </row>
     <row r="201" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>904</v>
+        <v>909</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="D201" s="4">
+        <v>921141.65</v>
+      </c>
+      <c r="E201" s="5">
+        <v>1</v>
       </c>
       <c r="F201" s="4">
-        <v>-12753760</v>
+        <v>921141.65</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J201" s="5">
+        <v>1</v>
+      </c>
+      <c r="K201" s="5">
+        <v>1</v>
+      </c>
+      <c r="L201" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M201" s="4">
+        <v>921141.65</v>
+      </c>
+      <c r="N201" s="4">
+        <v>921141.65</v>
+      </c>
+      <c r="O201" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P201" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="Q201" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R201" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S201" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="T201" s="4">
+        <v>1</v>
+      </c>
+      <c r="W201" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X201" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y201" s="4">
+        <v>0</v>
       </c>
       <c r="Z201" s="6">
-        <v>-9.0343861628152892E-3</v>
-[...4 lines deleted...]
-        <v>905</v>
+        <v>6.4999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A202" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="F202" s="4">
+        <v>-20387900</v>
+      </c>
+      <c r="Z202" s="6">
+        <v>-1.44078699564283E-2</v>
       </c>
     </row>
     <row r="204" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>906</v>
+        <v>913</v>
       </c>
     </row>
     <row r="205" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>907</v>
+        <v>914</v>
       </c>
     </row>
     <row r="206" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>908</v>
+        <v>915</v>
       </c>
     </row>
     <row r="207" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>909</v>
+        <v>916</v>
       </c>
     </row>
     <row r="208" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>910</v>
+        <v>917</v>
+      </c>
+    </row>
+    <row r="209" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A209" s="3" t="s">
+        <v>918</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>August</vt:lpstr>
+      <vt:lpstr>September</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>