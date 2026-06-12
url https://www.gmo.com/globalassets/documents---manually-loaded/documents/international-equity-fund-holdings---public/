--- v0 (2026-05-02)
+++ v1 (2026-06-12)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{994614CA-843C-486A-BFE6-7949527A9AD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1B60B295-DDF1-4D1E-BF9F-AA26F0D6C040}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{8EA3FA0E-5F6D-4918-B696-2EE0C53B185E}"/>
+    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{36934D34-53A8-494A-83BF-CBB307B8FD17}"/>
   </bookViews>
   <sheets>
-    <sheet name="March" sheetId="1" r:id="rId1"/>
+    <sheet name="April" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2789" uniqueCount="960">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2765" uniqueCount="956">
   <si>
     <t>GMO International Equity Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -145,68 +145,104 @@
   <si>
     <t>USD TAX RECLAIMS</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
+    <t>CASH_USD_CSHFJPMU0</t>
+  </si>
+  <si>
+    <t>CASH COLL USD F_JPM</t>
+  </si>
+  <si>
+    <t>Collateral Cash</t>
+  </si>
+  <si>
+    <t>XOTC</t>
+  </si>
+  <si>
+    <t>CASH_USD_MARJPNUS3</t>
+  </si>
+  <si>
+    <t>ETD USD MARGIN BALANCE</t>
+  </si>
+  <si>
+    <t>Futures Margin</t>
+  </si>
+  <si>
     <t>AUDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (AUD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
+    <t>CADTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (CAD)</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
     <t>CHFTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (CHF)</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>DKKTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (DKK)</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>DKK</t>
@@ -304,374 +340,374 @@
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SGDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (SGD)</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>USDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (USD)</t>
   </si>
   <si>
+    <t>FMFSM26</t>
+  </si>
+  <si>
+    <t>MSCI EAFE</t>
+  </si>
+  <si>
+    <t>Derivative</t>
+  </si>
+  <si>
+    <t>Futures</t>
+  </si>
+  <si>
+    <t>MFSM6</t>
+  </si>
+  <si>
+    <t>IFUS</t>
+  </si>
+  <si>
     <t>0454492</t>
   </si>
   <si>
     <t>Imperial Brands Plc</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Common Stock</t>
   </si>
   <si>
     <t>IMB</t>
   </si>
   <si>
     <t>Consumer Staples</t>
   </si>
   <si>
     <t>GB0004544929</t>
   </si>
   <si>
     <t>XLON</t>
   </si>
   <si>
     <t>0540528</t>
   </si>
   <si>
     <t>Hsbc Holdings Plc</t>
   </si>
   <si>
     <t>HSBA</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
-    <t>0798059</t>
-[...5 lines deleted...]
-    <t>BP/</t>
+    <t>2076281</t>
+  </si>
+  <si>
+    <t>Bank Of Nova Scotia</t>
+  </si>
+  <si>
+    <t>BNS</t>
+  </si>
+  <si>
+    <t>CA0641491075</t>
+  </si>
+  <si>
+    <t>XTSE</t>
+  </si>
+  <si>
+    <t>064149107</t>
+  </si>
+  <si>
+    <t>2554475</t>
+  </si>
+  <si>
+    <t>Magna International Inc</t>
+  </si>
+  <si>
+    <t>MG</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>CA5592224011</t>
+  </si>
+  <si>
+    <t>559222401</t>
+  </si>
+  <si>
+    <t>2897222</t>
+  </si>
+  <si>
+    <t>Toronto-Dominion Bank</t>
+  </si>
+  <si>
+    <t>TD</t>
+  </si>
+  <si>
+    <t>CA8911605092</t>
+  </si>
+  <si>
+    <t>891160509</t>
+  </si>
+  <si>
+    <t>3091357</t>
+  </si>
+  <si>
+    <t>Bt Group Plc</t>
+  </si>
+  <si>
+    <t>BT/A</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>GB0030913577</t>
+  </si>
+  <si>
+    <t>3319521</t>
+  </si>
+  <si>
+    <t>Kingfisher Plc</t>
+  </si>
+  <si>
+    <t>KGF</t>
+  </si>
+  <si>
+    <t>GB0033195214</t>
+  </si>
+  <si>
+    <t>4116099</t>
+  </si>
+  <si>
+    <t>Bper Banca Spa</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>BPE</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>MTAA</t>
+  </si>
+  <si>
+    <t>4253048</t>
+  </si>
+  <si>
+    <t>Ap Moller-Maersk A/S-B</t>
+  </si>
+  <si>
+    <t>MAERSKB</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>DK0010244508</t>
+  </si>
+  <si>
+    <t>XCSE</t>
+  </si>
+  <si>
+    <t>4457088</t>
+  </si>
+  <si>
+    <t>Derichebourg</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>DBG</t>
+  </si>
+  <si>
+    <t>FR0000053381</t>
+  </si>
+  <si>
+    <t>XPAR</t>
+  </si>
+  <si>
+    <t>4476210</t>
+  </si>
+  <si>
+    <t>Indra Sistemas Sa</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>IDR</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>ES0118594417</t>
+  </si>
+  <si>
+    <t>XMAD</t>
+  </si>
+  <si>
+    <t>4497749</t>
+  </si>
+  <si>
+    <t>Kbc Group Nv</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>KBC</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>XBRU</t>
+  </si>
+  <si>
+    <t>4617859</t>
+  </si>
+  <si>
+    <t>Dhl Group</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>DHL</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>XETR</t>
+  </si>
+  <si>
+    <t>4943510</t>
+  </si>
+  <si>
+    <t>Indus Holding Ag</t>
+  </si>
+  <si>
+    <t>INH</t>
+  </si>
+  <si>
+    <t>DE0006200108</t>
+  </si>
+  <si>
+    <t>5298781</t>
+  </si>
+  <si>
+    <t>Societe Bic Sa</t>
+  </si>
+  <si>
+    <t>BB</t>
+  </si>
+  <si>
+    <t>FR0000120966</t>
+  </si>
+  <si>
+    <t>5501906</t>
+  </si>
+  <si>
+    <t>Banco Bilbao Vizcaya Argenta</t>
+  </si>
+  <si>
+    <t>BBVA</t>
+  </si>
+  <si>
+    <t>ES0113211835</t>
+  </si>
+  <si>
+    <t>5533976</t>
+  </si>
+  <si>
+    <t>Swisscom Ag-Reg</t>
+  </si>
+  <si>
+    <t>SCMN</t>
+  </si>
+  <si>
+    <t>CH0008742519</t>
+  </si>
+  <si>
+    <t>XSWX</t>
+  </si>
+  <si>
+    <t>5669354</t>
+  </si>
+  <si>
+    <t>Repsol Sa</t>
+  </si>
+  <si>
+    <t>REP</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
-    <t>GB0007980591</t>
-[...271 lines deleted...]
-  <si>
     <t>ES0173516115</t>
   </si>
   <si>
     <t>5671735</t>
   </si>
   <si>
     <t>Sanofi</t>
   </si>
   <si>
     <t>SAN</t>
   </si>
   <si>
     <t>Health Care</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>5705946</t>
   </si>
   <si>
     <t>Banco Santander Sa</t>
   </si>
   <si>
     <t>ES0113900J37</t>
@@ -694,71 +730,119 @@
   <si>
     <t>Deutsche Bank Ag-Registered</t>
   </si>
   <si>
     <t>DBK</t>
   </si>
   <si>
     <t>DE0005140008</t>
   </si>
   <si>
     <t>5827431</t>
   </si>
   <si>
     <t>Bekaert Nv</t>
   </si>
   <si>
     <t>BEKB</t>
   </si>
   <si>
     <t>Materials</t>
   </si>
   <si>
     <t>BE0974258874</t>
   </si>
   <si>
+    <t>5842359</t>
+  </si>
+  <si>
+    <t>Deutsche Telekom Ag-Reg</t>
+  </si>
+  <si>
+    <t>DTE</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
     <t>5902941</t>
   </si>
   <si>
     <t>Nokia Oyj</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>XHEL</t>
   </si>
   <si>
+    <t>5956078</t>
+  </si>
+  <si>
+    <t>Koninklijke Kpn Nv</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>NL</t>
+  </si>
+  <si>
+    <t>KPN</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>XAMS</t>
+  </si>
+  <si>
+    <t>5959378</t>
+  </si>
+  <si>
+    <t>Ericsson Lm-B Shs</t>
+  </si>
+  <si>
+    <t>ERICB</t>
+  </si>
+  <si>
+    <t>SE0000108656</t>
+  </si>
+  <si>
+    <t>XSTO</t>
+  </si>
+  <si>
     <t>5962343</t>
   </si>
   <si>
     <t>Stmicroelectronics Nv</t>
   </si>
   <si>
     <t>STMMI</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>5966516</t>
   </si>
   <si>
     <t>Societe Generale Sa</t>
   </si>
   <si>
     <t>GLE</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>5973992</t>
@@ -850,476 +934,428 @@
   <si>
     <t>Fortescue Ltd</t>
   </si>
   <si>
     <t>FMG</t>
   </si>
   <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
     <t>XASX</t>
   </si>
   <si>
     <t>6102331</t>
   </si>
   <si>
     <t>Graincorp Ltd-A</t>
   </si>
   <si>
     <t>GNC</t>
   </si>
   <si>
     <t>AU000000GNC9</t>
   </si>
   <si>
-    <t>6132101</t>
-[...10 lines deleted...]
-  <si>
     <t>6144690</t>
   </si>
   <si>
     <t>Bhp Group Ltd</t>
   </si>
   <si>
     <t>BHP</t>
   </si>
   <si>
     <t>AU000000BHP4</t>
   </si>
   <si>
     <t>6146500</t>
   </si>
   <si>
     <t>Brother Industries Ltd</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>JP3830000000</t>
   </si>
   <si>
     <t>6172453</t>
   </si>
   <si>
     <t>Canon Marketing Japan Inc</t>
   </si>
   <si>
     <t>8060</t>
   </si>
   <si>
     <t>JP3243600008</t>
   </si>
   <si>
-    <t>6175203</t>
-[...8 lines deleted...]
-    <t>SG1L01001701</t>
+    <t>6220103</t>
+  </si>
+  <si>
+    <t>Rio Tinto Ltd</t>
+  </si>
+  <si>
+    <t>RIO</t>
+  </si>
+  <si>
+    <t>AU000000RIO1</t>
+  </si>
+  <si>
+    <t>6249799</t>
+  </si>
+  <si>
+    <t>Dah Sing Financial Holdings</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>HK0440001847</t>
+  </si>
+  <si>
+    <t>XHKG</t>
+  </si>
+  <si>
+    <t>6250627</t>
+  </si>
+  <si>
+    <t>Daido Steel Co Ltd</t>
+  </si>
+  <si>
+    <t>5471</t>
+  </si>
+  <si>
+    <t>JP3491000000</t>
+  </si>
+  <si>
+    <t>6251028</t>
+  </si>
+  <si>
+    <t>Screen Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>7735</t>
+  </si>
+  <si>
+    <t>JP3494600004</t>
+  </si>
+  <si>
+    <t>6251426</t>
+  </si>
+  <si>
+    <t>Daiwabo Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>JP3505400006</t>
+  </si>
+  <si>
+    <t>6302700</t>
+  </si>
+  <si>
+    <t>Ebara Corp</t>
+  </si>
+  <si>
+    <t>6361</t>
+  </si>
+  <si>
+    <t>JP3166000004</t>
+  </si>
+  <si>
+    <t>6356365</t>
+  </si>
+  <si>
+    <t>Fuji Electric Co Ltd</t>
+  </si>
+  <si>
+    <t>6504</t>
+  </si>
+  <si>
+    <t>JP3820000002</t>
+  </si>
+  <si>
+    <t>6398709</t>
+  </si>
+  <si>
+    <t>Gunze Ltd</t>
+  </si>
+  <si>
+    <t>3002</t>
+  </si>
+  <si>
+    <t>JP3275200008</t>
+  </si>
+  <si>
+    <t>6414809</t>
+  </si>
+  <si>
+    <t>Seiko Group Corp</t>
+  </si>
+  <si>
+    <t>8050</t>
+  </si>
+  <si>
+    <t>JP3414700009</t>
+  </si>
+  <si>
+    <t>6437947</t>
+  </si>
+  <si>
+    <t>Horiba Ltd</t>
+  </si>
+  <si>
+    <t>6856</t>
+  </si>
+  <si>
+    <t>JP3853000002</t>
+  </si>
+  <si>
+    <t>6467803</t>
+  </si>
+  <si>
+    <t>Itochu Corp</t>
+  </si>
+  <si>
+    <t>8001</t>
+  </si>
+  <si>
+    <t>JP3143600009</t>
+  </si>
+  <si>
+    <t>6480758</t>
+  </si>
+  <si>
+    <t>Kaga Electronics Co Ltd</t>
+  </si>
+  <si>
+    <t>8154</t>
+  </si>
+  <si>
+    <t>JP3206200002</t>
+  </si>
+  <si>
+    <t>6481320</t>
+  </si>
+  <si>
+    <t>Kajima Corp</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>JP3210200006</t>
+  </si>
+  <si>
+    <t>6483467</t>
+  </si>
+  <si>
+    <t>Kanematsu Corp</t>
+  </si>
+  <si>
+    <t>8020</t>
+  </si>
+  <si>
+    <t>JP3217100001</t>
+  </si>
+  <si>
+    <t>6496250</t>
+  </si>
+  <si>
+    <t>Komeri Co Ltd</t>
+  </si>
+  <si>
+    <t>8218</t>
+  </si>
+  <si>
+    <t>JP3305600003</t>
+  </si>
+  <si>
+    <t>6496584</t>
+  </si>
+  <si>
+    <t>Komatsu Ltd</t>
+  </si>
+  <si>
+    <t>6301</t>
+  </si>
+  <si>
+    <t>JP3304200003</t>
+  </si>
+  <si>
+    <t>6497509</t>
+  </si>
+  <si>
+    <t>Kubota Corp</t>
+  </si>
+  <si>
+    <t>6326</t>
+  </si>
+  <si>
+    <t>JP3266400005</t>
+  </si>
+  <si>
+    <t>6499260</t>
+  </si>
+  <si>
+    <t>Kyocera Corp</t>
+  </si>
+  <si>
+    <t>6971</t>
+  </si>
+  <si>
+    <t>JP3249600002</t>
+  </si>
+  <si>
+    <t>6527031</t>
+  </si>
+  <si>
+    <t>Vstecs Holdings Ltd</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>KYG9400C1116</t>
+  </si>
+  <si>
+    <t>6536112</t>
+  </si>
+  <si>
+    <t>Boc Hong Kong Holdings Ltd</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>HK2388011192</t>
+  </si>
+  <si>
+    <t>6536156</t>
+  </si>
+  <si>
+    <t>Luk Fook Holdings Intl Ltd</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>BMG5695X1258</t>
+  </si>
+  <si>
+    <t>6569464</t>
+  </si>
+  <si>
+    <t>Marubeni Corp</t>
+  </si>
+  <si>
+    <t>8002</t>
+  </si>
+  <si>
+    <t>JP3877600001</t>
+  </si>
+  <si>
+    <t>6572707</t>
+  </si>
+  <si>
+    <t>Panasonic Holdings Corp</t>
+  </si>
+  <si>
+    <t>6752</t>
+  </si>
+  <si>
+    <t>JP3866800000</t>
+  </si>
+  <si>
+    <t>6591809</t>
+  </si>
+  <si>
+    <t>Credit Saison Co Ltd</t>
+  </si>
+  <si>
+    <t>8253</t>
+  </si>
+  <si>
+    <t>JP3271400008</t>
+  </si>
+  <si>
+    <t>6594143</t>
+  </si>
+  <si>
+    <t>Sojitz Corp</t>
+  </si>
+  <si>
+    <t>2768</t>
+  </si>
+  <si>
+    <t>JP3663900003</t>
+  </si>
+  <si>
+    <t>6597045</t>
+  </si>
+  <si>
+    <t>Mitsubishi Electric Corp</t>
+  </si>
+  <si>
+    <t>6503</t>
+  </si>
+  <si>
+    <t>JP3902400005</t>
+  </si>
+  <si>
+    <t>6597302</t>
+  </si>
+  <si>
+    <t>Mitsui &amp; Co Ltd</t>
+  </si>
+  <si>
+    <t>8031</t>
+  </si>
+  <si>
+    <t>JP3893600001</t>
+  </si>
+  <si>
+    <t>6603737</t>
+  </si>
+  <si>
+    <t>Comfortdelgro Corp Ltd</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>SG1N31909426</t>
   </si>
   <si>
     <t>XSES</t>
   </si>
   <si>
-    <t>6220103</t>
-[...361 lines deleted...]
-  <si>
     <t>6610403</t>
   </si>
   <si>
     <t>Murata Manufacturing Co Ltd</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>JP3914400001</t>
   </si>
   <si>
     <t>6616508</t>
   </si>
   <si>
     <t>Seiko Epson Corp</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>JP3414750004</t>
   </si>
   <si>
     <t>6619507</t>
@@ -1336,98 +1372,86 @@
   <si>
     <t>6619604</t>
   </si>
   <si>
     <t>Niterra Co Ltd</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>JP3738600000</t>
   </si>
   <si>
     <t>6635677</t>
   </si>
   <si>
     <t>Renesas Electronics Corp</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>JP3164720009</t>
   </si>
   <si>
-    <t>6640381</t>
-[...22 lines deleted...]
-  <si>
     <t>6641146</t>
   </si>
   <si>
     <t>Nichias Corp</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>JP3660400007</t>
   </si>
   <si>
     <t>6641801</t>
   </si>
   <si>
     <t>Nitto Denko Corp</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>JP3684000007</t>
   </si>
   <si>
+    <t>6660107</t>
+  </si>
+  <si>
+    <t>Ono Pharmaceutical Co Ltd</t>
+  </si>
+  <si>
+    <t>4528</t>
+  </si>
+  <si>
+    <t>JP3197600004</t>
+  </si>
+  <si>
     <t>6661144</t>
   </si>
   <si>
     <t>Orix Corp</t>
   </si>
   <si>
     <t>8591</t>
   </si>
   <si>
     <t>JP3200450009</t>
   </si>
   <si>
     <t>6661768</t>
   </si>
   <si>
     <t>Osaka Gas Co Ltd</t>
   </si>
   <si>
     <t>9532</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
     <t>JP3180400008</t>
@@ -1714,101 +1738,86 @@
   <si>
     <t>6928560</t>
   </si>
   <si>
     <t>Vtech Holdings Ltd</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>BMG9400S1329</t>
   </si>
   <si>
     <t>6961888</t>
   </si>
   <si>
     <t>Warabeya Nichiyo Holdings Co</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>JP3994400004</t>
   </si>
   <si>
-    <t>6985264</t>
-[...10 lines deleted...]
-  <si>
     <t>6986427</t>
   </si>
   <si>
     <t>Yokogawa Electric Corp</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
     <t>JP3955000009</t>
   </si>
   <si>
     <t>7018556</t>
   </si>
   <si>
     <t>Navigator Co Sa/The</t>
   </si>
   <si>
     <t>NVG</t>
   </si>
   <si>
     <t>PTPTI0AM0006</t>
   </si>
   <si>
     <t>7103065</t>
   </si>
   <si>
     <t>Novartis Ag-Reg</t>
   </si>
   <si>
     <t>NOVN</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>XSWX</t>
-[...1 lines deleted...]
-  <si>
     <t>7108899</t>
   </si>
   <si>
     <t>Abb Ltd-Reg</t>
   </si>
   <si>
     <t>ABBN</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>7133608</t>
   </si>
   <si>
     <t>Equinor Asa</t>
   </si>
   <si>
     <t>EQNR</t>
   </si>
   <si>
     <t>NO0010096985</t>
   </si>
   <si>
     <t>XOSL</t>
@@ -1852,62 +1861,50 @@
   <si>
     <t>7380482</t>
   </si>
   <si>
     <t>Compagnie De Saint Gobain</t>
   </si>
   <si>
     <t>SGO</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>B00D9P6</t>
   </si>
   <si>
     <t>Proximus</t>
   </si>
   <si>
     <t>PROX</t>
   </si>
   <si>
     <t>BE0003810273</t>
   </si>
   <si>
-    <t>B00TL47</t>
-[...10 lines deleted...]
-  <si>
     <t>B012TP2</t>
   </si>
   <si>
     <t>Halfords Group Plc</t>
   </si>
   <si>
     <t>HFD</t>
   </si>
   <si>
     <t>GB00B012TP20</t>
   </si>
   <si>
     <t>B0190C7</t>
   </si>
   <si>
     <t>Techtronic Industries Co Ltd</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>HK0669013440</t>
   </si>
   <si>
     <t>B01C7R0</t>
@@ -1936,62 +1933,50 @@
   <si>
     <t>B02FBC1</t>
   </si>
   <si>
     <t>Perseus Mining Ltd</t>
   </si>
   <si>
     <t>PRU</t>
   </si>
   <si>
     <t>AU000000PRU3</t>
   </si>
   <si>
     <t>B03P2F0</t>
   </si>
   <si>
     <t>Fuyo General Lease Co Ltd</t>
   </si>
   <si>
     <t>8424</t>
   </si>
   <si>
     <t>JP3826270005</t>
   </si>
   <si>
-    <t>B06QFB7</t>
-[...10 lines deleted...]
-  <si>
     <t>B08QZ48</t>
   </si>
   <si>
     <t>Esprinet Spa</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>IT0003850929</t>
   </si>
   <si>
     <t>B0F9V20</t>
   </si>
   <si>
     <t>Oversea-Chinese Banking Corp</t>
   </si>
   <si>
     <t>OCBC</t>
   </si>
   <si>
     <t>SG1S04926220</t>
   </si>
   <si>
     <t>B0R7JF1</t>
@@ -2026,135 +2011,114 @@
   <si>
     <t>NHY</t>
   </si>
   <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>B13X013</t>
   </si>
   <si>
     <t>Eiffage</t>
   </si>
   <si>
     <t>FGR</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>B156T57</t>
   </si>
   <si>
     <t>Sbm Offshore Nv</t>
   </si>
   <si>
-    <t>Netherlands</t>
-[...4 lines deleted...]
-  <si>
     <t>SBMO</t>
   </si>
   <si>
     <t>NL0000360618</t>
   </si>
   <si>
-    <t>XAMS</t>
-[...1 lines deleted...]
-  <si>
     <t>B15C557</t>
   </si>
   <si>
     <t>Totalenergies Se</t>
   </si>
   <si>
     <t>TTE</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
-    <t>B170DQ6</t>
-[...10 lines deleted...]
-  <si>
     <t>B188NJ2</t>
   </si>
   <si>
     <t>Ipsos</t>
   </si>
   <si>
     <t>IPS</t>
   </si>
   <si>
     <t>FR0000073298</t>
   </si>
   <si>
     <t>B1BK209</t>
   </si>
   <si>
     <t>Rtl Group</t>
   </si>
   <si>
     <t>RRTL</t>
   </si>
   <si>
     <t>LU0061462528</t>
   </si>
   <si>
     <t>B1G40S0</t>
   </si>
   <si>
     <t>Mapfre Sa</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>ES0124244E34</t>
   </si>
   <si>
-    <t>B1P70H9</t>
-[...8 lines deleted...]
-    <t>KYG8813K1085</t>
+    <t>B1L95G3</t>
+  </si>
+  <si>
+    <t>Aker Bp Asa</t>
+  </si>
+  <si>
+    <t>AKRBP</t>
+  </si>
+  <si>
+    <t>NO0010345853</t>
   </si>
   <si>
     <t>B1VQF42</t>
   </si>
   <si>
     <t>Orkla Asa</t>
   </si>
   <si>
     <t>ORK</t>
   </si>
   <si>
     <t>NO0003733800</t>
   </si>
   <si>
     <t>B1VT035</t>
   </si>
   <si>
     <t>Yangzijiang Shipbuilding</t>
   </si>
   <si>
     <t>YZJSGD</t>
   </si>
   <si>
     <t>SG1U76934819</t>
   </si>
@@ -2218,122 +2182,113 @@
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>B2927P4</t>
   </si>
   <si>
     <t>First Resources Ltd</t>
   </si>
   <si>
     <t>SG1W35938974</t>
   </si>
   <si>
     <t>B55WMQ5</t>
   </si>
   <si>
     <t>Wallenius Wilhelmsen Asa</t>
   </si>
   <si>
     <t>WAWI</t>
   </si>
   <si>
     <t>NO0010571680</t>
   </si>
   <si>
+    <t>B575D14</t>
+  </si>
+  <si>
+    <t>Parex Resources Inc</t>
+  </si>
+  <si>
+    <t>PXT</t>
+  </si>
+  <si>
+    <t>CA69946Q1046</t>
+  </si>
+  <si>
+    <t>69946Q104</t>
+  </si>
+  <si>
     <t>B61X7R5</t>
   </si>
   <si>
     <t>Sitc International Holdings</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>KYG8187G1055</t>
   </si>
   <si>
     <t>B657MH8</t>
   </si>
   <si>
     <t>Sheng Siong Group Ltd</t>
   </si>
   <si>
     <t>SSG</t>
   </si>
   <si>
     <t>SG2D54973185</t>
   </si>
   <si>
     <t>B7SF135</t>
   </si>
   <si>
     <t>Unipol Assicurazioni Spa</t>
   </si>
   <si>
     <t>UNI</t>
   </si>
   <si>
     <t>IT0004810054</t>
   </si>
   <si>
     <t>B82YXW8</t>
   </si>
   <si>
     <t>Vesuvius Plc</t>
   </si>
   <si>
     <t>VSVS</t>
   </si>
   <si>
     <t>GB00B82YXW83</t>
   </si>
   <si>
-    <t>B86S2N0</t>
-[...22 lines deleted...]
-  <si>
     <t>BD0Q398</t>
   </si>
   <si>
     <t>Koninklijke Ahold Delhaize N</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>NL0011794037</t>
   </si>
   <si>
     <t>BDC5ST8</t>
   </si>
   <si>
     <t>Valeo</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>BDT88L2</t>
   </si>
   <si>
     <t>Rubis</t>
@@ -2515,149 +2470,146 @@
   <si>
     <t>BP4JH17</t>
   </si>
   <si>
     <t>Johnson Electric Holdings</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>BMG5150J1577</t>
   </si>
   <si>
     <t>BP6MXD8</t>
   </si>
   <si>
     <t>Shell Plc</t>
   </si>
   <si>
     <t>SHEL</t>
   </si>
   <si>
     <t>GB00BP6MXD84</t>
   </si>
   <si>
-    <t>BPBPJ01</t>
-[...10 lines deleted...]
-  <si>
     <t>BPYTZ57</t>
   </si>
   <si>
     <t>Boliden Ab</t>
   </si>
   <si>
     <t>BOL</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
-    <t>XSTO</t>
+    <t>BQWSKZ8</t>
+  </si>
+  <si>
+    <t>Dof Group Asa</t>
+  </si>
+  <si>
+    <t>DOFG</t>
+  </si>
+  <si>
+    <t>NO0012851874</t>
   </si>
   <si>
     <t>BRJL176</t>
   </si>
   <si>
     <t>Ubs Group Ag-Reg</t>
   </si>
   <si>
     <t>UBSG</t>
   </si>
   <si>
     <t>CH0244767585</t>
   </si>
   <si>
+    <t>BS6SHX5</t>
+  </si>
+  <si>
+    <t>Kloeckner &amp; Co Npv</t>
+  </si>
+  <si>
+    <t>KCO0</t>
+  </si>
+  <si>
+    <t>DE000KC01V24</t>
+  </si>
+  <si>
     <t>BTMJD19</t>
   </si>
   <si>
     <t>Roche Holding Ag</t>
   </si>
   <si>
     <t>ROP</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>BVSYC71</t>
   </si>
   <si>
     <t>Yangzijiang Maritime Develop</t>
   </si>
   <si>
     <t>8YZ</t>
   </si>
   <si>
     <t>SGXE35825913</t>
   </si>
   <si>
     <t>BW9P816</t>
   </si>
   <si>
     <t>Ck Hutchison Holdings Ltd</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>KYG217651051</t>
   </si>
   <si>
     <t>BWX5Y69</t>
   </si>
   <si>
     <t>Zehnder Group Ag-Rg</t>
   </si>
   <si>
     <t>ZEHN</t>
   </si>
   <si>
     <t>CH0276534614</t>
   </si>
   <si>
-    <t>BYMD5K9</t>
-[...10 lines deleted...]
-  <si>
     <t>BYPBS67</t>
   </si>
   <si>
     <t>Arcelormittal</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>LU1598757687</t>
   </si>
   <si>
     <t>BYY7VY5</t>
   </si>
   <si>
     <t>Signify Nv</t>
   </si>
   <si>
     <t>LIGHT</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>BYZQ077</t>
@@ -2761,50 +2713,65 @@
   <si>
     <t>2740434</t>
   </si>
   <si>
     <t>US7672041008</t>
   </si>
   <si>
     <t>799926100</t>
   </si>
   <si>
     <t>Sandoz Group Ag-Adr</t>
   </si>
   <si>
     <t>BS1L687</t>
   </si>
   <si>
     <t>SDZNY</t>
   </si>
   <si>
     <t>US7999261008</t>
   </si>
   <si>
     <t>OOTC</t>
   </si>
   <si>
+    <t>88031M109</t>
+  </si>
+  <si>
+    <t>Tenaris Sa-Adr</t>
+  </si>
+  <si>
+    <t>2167367</t>
+  </si>
+  <si>
+    <t>TS</t>
+  </si>
+  <si>
+    <t>US88031M1099</t>
+  </si>
+  <si>
     <t>92857W308</t>
   </si>
   <si>
     <t>Vodafone Group Plc-Sp Adr</t>
   </si>
   <si>
     <t>BK019T4</t>
   </si>
   <si>
     <t>VOD</t>
   </si>
   <si>
     <t>US92857W3088</t>
   </si>
   <si>
     <t>XNGS</t>
   </si>
   <si>
     <t>BYQP136</t>
   </si>
   <si>
     <t>Abn Amro Group Nv-Cva</t>
   </si>
   <si>
     <t>ABN</t>
@@ -2887,60 +2854,81 @@
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>362013369</t>
   </si>
   <si>
     <t>GMO US TREASURY FUND CLASS VI</t>
   </si>
   <si>
     <t>Pooled Investment</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>BYZYHN6</t>
   </si>
   <si>
     <t>GUSTX</t>
   </si>
   <si>
     <t>US3620133690</t>
   </si>
   <si>
-    <t>XOTC</t>
+    <t>90139K886</t>
+  </si>
+  <si>
+    <t>Gmo Ultra-Short Income Etf</t>
+  </si>
+  <si>
+    <t>BPYV2Q3</t>
+  </si>
+  <si>
+    <t>GMOC</t>
+  </si>
+  <si>
+    <t>US90139K8861</t>
+  </si>
+  <si>
+    <t>ARCX</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>TRIXX</t>
+  </si>
+  <si>
+    <t>CONTRA_DERIV_Future</t>
+  </si>
+  <si>
+    <t>Contra Derivatives - Futures</t>
   </si>
   <si>
     <t>Base Currency - USD</t>
   </si>
   <si>
     <t>Based on GMO data. Not book of record.</t>
   </si>
   <si>
     <t>*Value includes derivative notional exposure for swaps and futures.</t>
   </si>
   <si>
     <t>**Weights are calculated as a percentage of the total Base Market Value with Notional. Base Market Value with Notional represents the total value of the security, in addition to any notional exposure gained through derivatives contracts. Security weights shown in this file may differ from weights shown in other materials to the extent the other weights exclude cash or do not account for notional exposures.</t>
   </si>
   <si>
     <t>***May include Cash &amp; Cash Equivalents, Fixed Income Instruments, Pooled Investments, Accrued Expenses, or Derivative Contracts</t>
   </si>
   <si>
     <t>Further information related to holdings is available on GMO.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
@@ -3310,92 +3298,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFEE1DB0-C9D8-43D6-9803-80F66DF05440}">
-  <dimension ref="A1:Z222"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DD8F351-2276-4C37-9C19-2442A07F12FD}">
+  <dimension ref="A1:Z221"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="5"/>
     <col min="11" max="11" width="7.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46112</v>
+        <v>46142</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -3445,15773 +3433,15642 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>3518668.91</v>
+        <v>3717528.72</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>3518668.91</v>
+        <v>3717528.72</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>3518668.91</v>
+        <v>3717528.72</v>
       </c>
       <c r="N4" s="4">
-        <v>3518668.91</v>
+        <v>3717528.72</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>3.261E-3</v>
+        <v>2.8739999999999998E-3</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>1473110.17</v>
+        <v>2000000</v>
       </c>
       <c r="E5" s="5">
-        <v>0.68489999999999995</v>
+        <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>1008933.1554329999</v>
+        <v>2000000</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="5">
+        <v>1</v>
+      </c>
+      <c r="K5" s="5">
+        <v>1</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M5" s="4">
+        <v>2000000</v>
+      </c>
+      <c r="N5" s="4">
+        <v>2000000</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S5" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="3" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>9.3499999999999996E-4</v>
+        <v>1.5460000000000001E-3</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>0.02</v>
+        <v>-38.5</v>
       </c>
       <c r="E6" s="5">
-        <v>1.244478</v>
+        <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>2.488955E-2</v>
+        <v>-38.5</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.80355000033226798</v>
+        <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>1.9998999999999999E-2</v>
+        <v>-38.5</v>
       </c>
       <c r="N6" s="4">
-        <v>2.488955E-2</v>
+        <v>-38.5</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>130927.67999999999</v>
+        <v>0.01</v>
       </c>
       <c r="E7" s="5">
-        <v>0.154192</v>
+        <v>0.71894999999999998</v>
       </c>
       <c r="F7" s="4">
-        <v>20188.065500969999</v>
+        <v>7.1894999999999997E-3</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>6.4854001644308354</v>
+        <v>1.3909173099659224</v>
       </c>
       <c r="L7" s="3" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>130927.683319</v>
+        <v>0.01</v>
       </c>
       <c r="N7" s="4">
-        <v>20188.065500969999</v>
+        <v>7.1894999999999997E-3</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>1.8E-5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>41539.75</v>
+        <v>160374.6</v>
       </c>
       <c r="E8" s="5">
-        <v>1.1521999999999999</v>
+        <v>0.73470000000000002</v>
       </c>
       <c r="F8" s="4">
-        <v>47862.099950000003</v>
+        <v>117827.19858938</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>0.86790487762541235</v>
+        <v>1.3610999909241852</v>
       </c>
       <c r="L8" s="3" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4">
-        <v>41539.75</v>
+        <v>160374.59893000001</v>
       </c>
       <c r="N8" s="4">
-        <v>47862.099950000003</v>
+        <v>117827.19858938</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>4.3999999999999999E-5</v>
+        <v>9.1000000000000003E-5</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>190245.54</v>
+        <v>0.02</v>
       </c>
       <c r="E9" s="5">
-        <v>1.3187</v>
+        <v>1.278691</v>
       </c>
       <c r="F9" s="4">
-        <v>250876.79359799999</v>
+        <v>2.5573809999999999E-2</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>0.75832259042996886</v>
+        <v>0.78205000049190943</v>
       </c>
       <c r="L9" s="3" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4">
-        <v>190245.54</v>
+        <v>1.9998999999999999E-2</v>
       </c>
       <c r="N9" s="4">
-        <v>250876.79359799999</v>
+        <v>2.5573809999999999E-2</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>2.32E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>0.17</v>
+        <v>9651.7000000000007</v>
       </c>
       <c r="E10" s="5">
-        <v>0.12754799999999999</v>
+        <v>0.15698300000000001</v>
       </c>
       <c r="F10" s="4">
-        <v>2.168312E-2</v>
+        <v>1515.1567479299999</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>7.8401997933793739</v>
+        <v>6.3700998723368292</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4">
-        <v>0.16999900000000001</v>
+        <v>9651.6998060000005</v>
       </c>
       <c r="N10" s="4">
-        <v>2.168312E-2</v>
+        <v>1515.1567479299999</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>0</v>
+        <v>9.9999999999999995E-7</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>426414199</v>
+        <v>1237953.3500000001</v>
       </c>
       <c r="E11" s="5">
-        <v>6.2859999999999999E-3</v>
+        <v>1.1730499999999999</v>
       </c>
       <c r="F11" s="4">
-        <v>2680333.13847508</v>
+        <v>1452181.1772175001</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>159.09000517042517</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L11" s="3" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4">
-        <v>426414212.85846198</v>
+        <v>1237953.3500000001</v>
       </c>
       <c r="N11" s="4">
-        <v>2680333.13847508</v>
+        <v>1452181.1772175001</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>2.4840000000000001E-3</v>
+        <v>1.122E-3</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="4">
-        <v>-0.02</v>
+        <v>1509.55</v>
       </c>
       <c r="E12" s="5">
-        <v>0.10266</v>
+        <v>1.3588499999999999</v>
       </c>
       <c r="F12" s="4">
-        <v>-2.0531899999999999E-3</v>
+        <v>2051.2520175</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="J12" s="5">
         <v>1</v>
       </c>
       <c r="K12" s="5">
-        <v>9.740950145914562</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4">
-        <v>-0.02</v>
+        <v>1509.55</v>
       </c>
       <c r="N12" s="4">
-        <v>-2.0531899999999999E-3</v>
+        <v>2051.2520175</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>0</v>
+        <v>9.9999999999999995E-7</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="4">
-        <v>1568974.11</v>
+        <v>1723502.42</v>
       </c>
       <c r="E13" s="5">
-        <v>0.104973</v>
+        <v>0.12765299999999999</v>
       </c>
       <c r="F13" s="4">
-        <v>164700.07715523001</v>
+        <v>220009.88287857</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
-        <v>9.5262500583482819</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="M13" s="4">
-        <v>1568974.1196089999</v>
+        <v>1723502.479761</v>
       </c>
       <c r="N13" s="4">
-        <v>164700.07715523001</v>
+        <v>220009.88287857</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>1.5200000000000001E-4</v>
+        <v>1.7000000000000001E-4</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="4">
-        <v>0.08</v>
+        <v>392494000</v>
       </c>
       <c r="E14" s="5">
-        <v>0.77510400000000002</v>
+        <v>6.3810000000000004E-3</v>
       </c>
       <c r="F14" s="4">
-        <v>6.2008290000000001E-2</v>
+        <v>2504668.0067643002</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J14" s="5">
         <v>1</v>
       </c>
       <c r="K14" s="5">
-        <v>1.2901500001928774</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="M14" s="4">
-        <v>7.9999000000000001E-2</v>
+        <v>392493834.72084498</v>
       </c>
       <c r="N14" s="4">
-        <v>6.2008290000000001E-2</v>
+        <v>2504668.0067643002</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>0</v>
+        <v>1.936E-3</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="4">
-        <v>9857330.1400000006</v>
+        <v>4547888.42</v>
       </c>
       <c r="E15" s="5">
-        <v>1</v>
+        <v>0.107497</v>
       </c>
       <c r="F15" s="4">
-        <v>9857330.1400000006</v>
+        <v>488883.58308429999</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="J15" s="5">
         <v>1</v>
       </c>
       <c r="K15" s="5">
-        <v>1</v>
+        <v>9.3025998999226296</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>33</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4">
-        <v>9857330.1400000006</v>
+        <v>4547888.3710730001</v>
       </c>
       <c r="N15" s="4">
-        <v>9857330.1400000006</v>
+        <v>488883.58308429999</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>9.136E-3</v>
+        <v>3.77E-4</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C16" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" s="4">
+        <v>2637940.91</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0.108086</v>
+      </c>
+      <c r="F16" s="4">
+        <v>285124.23502199003</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H16" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="D16" s="4">
-[...8 lines deleted...]
-      <c r="G16" s="3" t="s">
+      <c r="I16" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="H16" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J16" s="5">
-        <v>30.57</v>
+        <v>1</v>
       </c>
       <c r="K16" s="5">
-        <v>0.75832259042996886</v>
+        <v>9.2518997156983733</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>61</v>
+        <v>93</v>
       </c>
       <c r="M16" s="4">
-        <v>9518886.5999999996</v>
+        <v>2637940.8289370001</v>
       </c>
       <c r="N16" s="4">
-        <v>12552555.75942</v>
+        <v>285124.23502199003</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>94</v>
+        <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.1634E-2</v>
+        <v>2.2000000000000001E-4</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="4">
+        <v>543460.07999999996</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0.78520699999999999</v>
+      </c>
+      <c r="F17" s="4">
+        <v>426728.49907739001</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I17" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="J17" s="5">
+        <v>1</v>
+      </c>
+      <c r="K17" s="5">
+        <v>1.2735499929693672</v>
+      </c>
+      <c r="L17" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="C17" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="4">
-        <v>1610594.088</v>
+        <v>543460.07699900004</v>
       </c>
       <c r="N17" s="4">
-        <v>2123890.4238455999</v>
+        <v>426728.49907739001</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>100</v>
+        <v>34</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>101</v>
+        <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>1.9680000000000001E-3</v>
+        <v>3.2899999999999997E-4</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>91</v>
+        <v>29</v>
       </c>
       <c r="D18" s="4">
-        <v>428071</v>
+        <v>26259662.789999999</v>
       </c>
       <c r="E18" s="5">
-        <v>7.9952779999999999</v>
+        <v>1</v>
       </c>
       <c r="F18" s="4">
-        <v>3422546.6915451</v>
+        <v>26260012.789999999</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>92</v>
+        <v>45</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>6.0629999999999997</v>
+        <v>1</v>
       </c>
       <c r="K18" s="5">
-        <v>0.75832259042996886</v>
+        <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>2595394.4730000002</v>
+        <v>26260012.789999999</v>
       </c>
       <c r="N18" s="4">
-        <v>3422546.6915451</v>
+        <v>26260012.789999999</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>3.1719999999999999E-3</v>
+        <v>2.0303000000000002E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="D19" s="4">
-        <v>38000</v>
+        <v>350</v>
       </c>
       <c r="E19" s="5">
-        <v>69.126867000000004</v>
+        <v>3046.1</v>
       </c>
       <c r="F19" s="4">
-        <v>2626820.9666439798</v>
+        <v>53306750</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>110</v>
+        <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>96.47</v>
+        <v>3046.1</v>
       </c>
       <c r="K19" s="5">
-        <v>1.3955500041196636</v>
+        <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>111</v>
+        <v>68</v>
       </c>
       <c r="M19" s="4">
-        <v>3665860.0108210002</v>
+        <v>0</v>
       </c>
       <c r="N19" s="4">
-        <v>2626820.9666439798</v>
+        <v>0</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>107</v>
+        <v>34</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>100</v>
+        <v>34</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="T19" s="4">
-        <v>1</v>
+        <v>50</v>
+      </c>
+      <c r="U19" s="2">
+        <v>46192</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>2.434E-3</v>
+        <v>4.1215000000000002E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D20" s="4">
-        <v>29500</v>
+        <v>311380</v>
       </c>
       <c r="E20" s="5">
-        <v>55.669806999999999</v>
+        <v>38.061388999999998</v>
       </c>
       <c r="F20" s="4">
-        <v>1642259.32428075</v>
+        <v>11851555.15113</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>109</v>
+        <v>71</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="J20" s="5">
-        <v>77.69</v>
+        <v>28.01</v>
       </c>
       <c r="K20" s="5">
-        <v>1.3955500041196636</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L20" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M20" s="4">
+        <v>8721753.8000000007</v>
+      </c>
+      <c r="N20" s="4">
+        <v>11851555.15113</v>
+      </c>
+      <c r="O20" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="P20" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="M20" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="Q20" s="3" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>114</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.5219999999999999E-3</v>
+        <v>9.1629999999999993E-3</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D21" s="4">
-        <v>174700</v>
+        <v>131843</v>
       </c>
       <c r="E21" s="5">
-        <v>93.095911999999998</v>
+        <v>18.330887000000001</v>
       </c>
       <c r="F21" s="4">
-        <v>16263855.827451499</v>
+        <v>2416799.0688195</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>109</v>
+        <v>71</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="J21" s="5">
-        <v>129.91999999999999</v>
+        <v>13.49</v>
       </c>
       <c r="K21" s="5">
-        <v>1.3955500041196636</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>111</v>
+        <v>73</v>
       </c>
       <c r="M21" s="4">
-        <v>22697024.067001</v>
+        <v>1778562.07</v>
       </c>
       <c r="N21" s="4">
-        <v>16263855.827451499</v>
+        <v>2416799.0688195</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>114</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.5074000000000001E-2</v>
+        <v>1.8680000000000001E-3</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D22" s="4">
-        <v>5125126</v>
+        <v>26400</v>
       </c>
       <c r="E22" s="5">
-        <v>2.7758639999999999</v>
+        <v>77.643083000000004</v>
       </c>
       <c r="F22" s="4">
-        <v>14226650.196301</v>
+        <v>2049777.38593784</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="J22" s="5">
-        <v>2.105</v>
+        <v>105.68</v>
       </c>
       <c r="K22" s="5">
-        <v>0.75832259042996886</v>
+        <v>1.3610999909241852</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="M22" s="4">
-        <v>10788390.23</v>
+        <v>2789951.9813959999</v>
       </c>
       <c r="N22" s="4">
-        <v>14226650.196301</v>
+        <v>2049777.38593784</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>1.3186E-2</v>
+        <v>1.5839999999999999E-3</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D23" s="4">
-        <v>36276</v>
+        <v>81500</v>
       </c>
       <c r="E23" s="5">
-        <v>3.7424710000000001</v>
+        <v>63.514805000000003</v>
       </c>
       <c r="F23" s="4">
-        <v>135761.86348560001</v>
+        <v>5176456.5425023902</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="J23" s="5">
-        <v>2.8380000000000001</v>
+        <v>86.45</v>
       </c>
       <c r="K23" s="5">
-        <v>0.75832259042996886</v>
+        <v>1.3610999909241852</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="M23" s="4">
-        <v>102951.288</v>
+        <v>7045674.9530189997</v>
       </c>
       <c r="N23" s="4">
-        <v>135761.86348560001</v>
+        <v>5176456.5425023902</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.25E-4</v>
+        <v>4.0020000000000003E-3</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D24" s="4">
+        <v>174700</v>
+      </c>
+      <c r="E24" s="5">
+        <v>107.508633</v>
+      </c>
+      <c r="F24" s="4">
+        <v>18781758.136801101</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J24" s="5">
+        <v>146.33000000000001</v>
+      </c>
+      <c r="K24" s="5">
+        <v>1.3610999909241852</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M24" s="4">
+        <v>25563850.829539999</v>
+      </c>
+      <c r="N24" s="4">
+        <v>18781758.136801101</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="S24" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T24" s="4">
+        <v>1</v>
+      </c>
+      <c r="W24" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B24" s="3" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>2.6589999999999999E-3</v>
+        <v>1.4520999999999999E-2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D25" s="4">
-        <v>279</v>
+        <v>5125126</v>
       </c>
       <c r="E25" s="5">
-        <v>2475.5604269999999</v>
+        <v>2.94259</v>
       </c>
       <c r="F25" s="4">
-        <v>690681.37663058995</v>
+        <v>15081142.850674</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="J25" s="5">
-        <v>16055</v>
+        <v>2.1655000000000002</v>
       </c>
       <c r="K25" s="5">
-        <v>6.4854001644308354</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="M25" s="4">
-        <v>4479345.1135689998</v>
+        <v>11098460.352999</v>
       </c>
       <c r="N25" s="4">
-        <v>690681.37663058995</v>
+        <v>15081142.850674</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>6.4000000000000005E-4</v>
+        <v>1.166E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D26" s="4">
-        <v>94864</v>
+        <v>36276</v>
       </c>
       <c r="E26" s="5">
-        <v>9.396191</v>
+        <v>3.8917459999999999</v>
       </c>
       <c r="F26" s="4">
-        <v>891360.26302399999</v>
+        <v>141176.99240640001</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>151</v>
+        <v>71</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="J26" s="5">
-        <v>8.1549999999999994</v>
+        <v>2.8639999999999999</v>
       </c>
       <c r="K26" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>152</v>
+        <v>73</v>
       </c>
       <c r="M26" s="4">
-        <v>773615.92</v>
+        <v>103894.46400000001</v>
       </c>
       <c r="N26" s="4">
-        <v>891360.26302399999</v>
+        <v>141176.99240640001</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>155</v>
+        <v>114</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>8.2600000000000002E-4</v>
+        <v>1.0900000000000001E-4</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D27" s="4">
-        <v>233405</v>
+        <v>223671</v>
       </c>
       <c r="E27" s="5">
-        <v>54.429927999999997</v>
+        <v>14.703009</v>
       </c>
       <c r="F27" s="4">
-        <v>12704217.344839999</v>
+        <v>3288636.6589377001</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J27" s="5">
-        <v>47.24</v>
+        <v>12.534000000000001</v>
       </c>
       <c r="K27" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L27" s="3" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="M27" s="4">
-        <v>11026052.199999999</v>
+        <v>2803492.3139999998</v>
       </c>
       <c r="N27" s="4">
-        <v>12704217.344839999</v>
+        <v>3288636.6589377001</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>161</v>
+        <v>118</v>
       </c>
       <c r="R27" s="3" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>1.1775000000000001E-2</v>
+        <v>2.542E-3</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D28" s="4">
-        <v>59734</v>
+        <v>279</v>
       </c>
       <c r="E28" s="5">
-        <v>120.4049</v>
+        <v>2368.09474</v>
       </c>
       <c r="F28" s="4">
-        <v>7192266.2966</v>
+        <v>660698.41917709005</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>166</v>
+        <v>61</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="J28" s="5">
-        <v>104.5</v>
+        <v>15085</v>
       </c>
       <c r="K28" s="5">
-        <v>0.86790487762541235</v>
+        <v>6.3700998723368292</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>167</v>
+        <v>63</v>
       </c>
       <c r="M28" s="4">
-        <v>6242203</v>
+        <v>4208714.9156529997</v>
       </c>
       <c r="N28" s="4">
-        <v>7192266.2966</v>
+        <v>660698.41917709005</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>100</v>
+        <v>156</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>6.6660000000000001E-3</v>
+        <v>5.1000000000000004E-4</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D29" s="4">
-        <v>245111</v>
+        <v>94864</v>
       </c>
       <c r="E29" s="5">
-        <v>51.560949999999998</v>
+        <v>10.621968000000001</v>
       </c>
       <c r="F29" s="4">
-        <v>12638156.015450001</v>
+        <v>1007642.348636</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J29" s="5">
-        <v>44.75</v>
+        <v>9.0549999999999997</v>
       </c>
       <c r="K29" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L29" s="3" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="M29" s="4">
-        <v>10968717.25</v>
+        <v>858993.52</v>
       </c>
       <c r="N29" s="4">
-        <v>12638156.015450001</v>
+        <v>1007642.348636</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>1.1712999999999999E-2</v>
+        <v>7.7899999999999996E-4</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D30" s="4">
-        <v>2503</v>
+        <v>211161</v>
       </c>
       <c r="E30" s="5">
-        <v>263.96902</v>
+        <v>57.256571000000001</v>
       </c>
       <c r="F30" s="4">
-        <v>660714.45706000004</v>
+        <v>12090354.6833505</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J30" s="5">
-        <v>229.1</v>
+        <v>48.81</v>
       </c>
       <c r="K30" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L30" s="3" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="M30" s="4">
-        <v>573437.30000000005</v>
+        <v>10306768.41</v>
       </c>
       <c r="N30" s="4">
-        <v>660714.45706000004</v>
+        <v>12090354.6833505</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>6.1200000000000002E-4</v>
+        <v>9.3469999999999994E-3</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D31" s="4">
-        <v>5326</v>
+        <v>27685</v>
       </c>
       <c r="E31" s="5">
-        <v>30.533300000000001</v>
+        <v>132.84791300000001</v>
       </c>
       <c r="F31" s="4">
-        <v>162620.35579999999</v>
+        <v>3677894.4575625001</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J31" s="5">
-        <v>26.5</v>
+        <v>113.25</v>
       </c>
       <c r="K31" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L31" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="M31" s="4">
+        <v>3135326.25</v>
+      </c>
+      <c r="N31" s="4">
+        <v>3677894.4575625001</v>
+      </c>
+      <c r="O31" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="M31" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="P31" s="3" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.4999999999999999E-4</v>
+        <v>2.843E-3</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D32" s="4">
+        <v>417035</v>
+      </c>
+      <c r="E32" s="5">
+        <v>59.098258999999999</v>
+      </c>
+      <c r="F32" s="4">
+        <v>24646042.442065001</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J32" s="5">
+        <v>50.38</v>
+      </c>
+      <c r="K32" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="M32" s="4">
+        <v>21010223.300000001</v>
+      </c>
+      <c r="N32" s="4">
+        <v>24646042.442065001</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="P32" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q32" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R32" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="B32" s="3" t="s">
+      <c r="S32" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>8.4099999999999995E-4</v>
+        <v>1.9054999999999999E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D33" s="4">
+        <v>5326</v>
+      </c>
+      <c r="E33" s="5">
+        <v>35.074195000000003</v>
+      </c>
+      <c r="F33" s="4">
+        <v>186805.16256999999</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J33" s="5">
+        <v>29.9</v>
+      </c>
+      <c r="K33" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="M33" s="4">
+        <v>159247.4</v>
+      </c>
+      <c r="N33" s="4">
+        <v>186805.16256999999</v>
+      </c>
+      <c r="O33" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="P33" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="B33" s="3" t="s">
+      <c r="Q33" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R33" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="C33" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S33" s="3" t="s">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>2.7071999999999999E-2</v>
+        <v>1.44E-4</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D34" s="4">
+        <v>14681</v>
+      </c>
+      <c r="E34" s="5">
+        <v>68.623424999999997</v>
+      </c>
+      <c r="F34" s="4">
+        <v>1007460.502425</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J34" s="5">
+        <v>58.5</v>
+      </c>
+      <c r="K34" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="M34" s="4">
+        <v>858838.5</v>
+      </c>
+      <c r="N34" s="4">
+        <v>1007460.502425</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="P34" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="B34" s="3" t="s">
+      <c r="Q34" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R34" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="C34" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S34" s="3" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>4.7569999999999999E-3</v>
+        <v>7.7800000000000005E-4</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D35" s="4">
+        <v>1483394</v>
+      </c>
+      <c r="E35" s="5">
+        <v>22.065071</v>
+      </c>
+      <c r="F35" s="4">
+        <v>32731193.189277001</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J35" s="5">
+        <v>18.809999999999999</v>
+      </c>
+      <c r="K35" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="M35" s="4">
+        <v>27902641.140000001</v>
+      </c>
+      <c r="N35" s="4">
+        <v>32731193.189277001</v>
+      </c>
+      <c r="O35" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="P35" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="B35" s="3" t="s">
+      <c r="Q35" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R35" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="C35" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S35" s="3" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>2.5964000000000001E-2</v>
+        <v>2.5305999999999999E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D36" s="4">
+        <v>5253</v>
+      </c>
+      <c r="E36" s="5">
+        <v>845.85384499999998</v>
+      </c>
+      <c r="F36" s="4">
+        <v>4443270.2512627104</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J36" s="5">
+        <v>661.5</v>
+      </c>
+      <c r="K36" s="5">
+        <v>0.78205000049190943</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="M36" s="4">
+        <v>3474859.5021850001</v>
+      </c>
+      <c r="N36" s="4">
+        <v>4443270.2512627104</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="P36" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="Q36" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R36" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="B36" s="3" t="s">
+      <c r="S36" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="C36" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>1.6403000000000001E-2</v>
+        <v>3.4350000000000001E-3</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B37" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="B37" s="3" t="s">
+      <c r="C37" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D37" s="4">
+        <v>323292</v>
+      </c>
+      <c r="E37" s="5">
+        <v>26.722079000000001</v>
+      </c>
+      <c r="F37" s="4">
+        <v>8639034.3640680108</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J37" s="5">
+        <v>22.78</v>
+      </c>
+      <c r="K37" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="M37" s="4">
+        <v>7364591.7599999998</v>
+      </c>
+      <c r="N37" s="4">
+        <v>8639034.3640680108</v>
+      </c>
+      <c r="O37" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="P37" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="C37" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P37" s="3" t="s">
+      <c r="Q37" s="3" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>209</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>3.6749999999999999E-3</v>
+        <v>6.679E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>211</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D38" s="4">
-        <v>774467</v>
+        <v>309791</v>
       </c>
       <c r="E38" s="5">
-        <v>28.937503</v>
+        <v>93.632851000000002</v>
       </c>
       <c r="F38" s="4">
-        <v>22411141.135901</v>
+        <v>29006614.544140998</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J38" s="5">
-        <v>25.114999999999998</v>
+        <v>79.819999999999993</v>
       </c>
       <c r="K38" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="M38" s="4">
-        <v>19450738.704999998</v>
+        <v>24727517.620000001</v>
       </c>
       <c r="N38" s="4">
-        <v>22411141.135901</v>
+        <v>29006614.544140998</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>210</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>212</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>100</v>
+        <v>213</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>2.0771999999999999E-2</v>
+        <v>2.2426999999999999E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B39" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D39" s="4">
+        <v>1740229</v>
+      </c>
+      <c r="E39" s="5">
+        <v>12.176259</v>
+      </c>
+      <c r="F39" s="4">
+        <v>21189479.023311</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J39" s="5">
+        <v>10.38</v>
+      </c>
+      <c r="K39" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L39" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="M39" s="4">
+        <v>18063577.02</v>
+      </c>
+      <c r="N39" s="4">
+        <v>21189479.023311</v>
+      </c>
+      <c r="O39" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="C39" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P39" s="3" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="Q39" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R39" s="3" t="s">
         <v>217</v>
       </c>
-      <c r="R39" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S39" s="3" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>1.0839999999999999E-3</v>
+        <v>1.6383000000000002E-2</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B40" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="B40" s="3" t="s">
+      <c r="C40" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D40" s="4">
+        <v>2864</v>
+      </c>
+      <c r="E40" s="5">
+        <v>296.25377800000001</v>
+      </c>
+      <c r="F40" s="4">
+        <v>848470.81876000005</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J40" s="5">
+        <v>252.55</v>
+      </c>
+      <c r="K40" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="M40" s="4">
+        <v>723303.2</v>
+      </c>
+      <c r="N40" s="4">
+        <v>848470.81876000005</v>
+      </c>
+      <c r="O40" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="P40" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="C40" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H40" s="3" t="s">
+      <c r="Q40" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R40" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="I40" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="S40" s="3" t="s">
-        <v>225</v>
+        <v>187</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>2.5066999999999999E-2</v>
+        <v>6.5600000000000001E-4</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D41" s="4">
-        <v>220703</v>
+        <v>774467</v>
       </c>
       <c r="E41" s="5">
-        <v>32.952919999999999</v>
+        <v>31.085825</v>
       </c>
       <c r="F41" s="4">
-        <v>7272808.3027600003</v>
+        <v>24074945.630275</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>151</v>
+        <v>183</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J41" s="5">
-        <v>28.6</v>
+        <v>26.5</v>
       </c>
       <c r="K41" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
       <c r="M41" s="4">
-        <v>6312105.7999999998</v>
+        <v>20523375.5</v>
       </c>
       <c r="N41" s="4">
-        <v>7272808.3027600003</v>
+        <v>24074945.630275</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>161</v>
+        <v>118</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>6.7400000000000003E-3</v>
+        <v>1.8613999999999999E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D42" s="4">
+        <v>25386</v>
+      </c>
+      <c r="E42" s="5">
+        <v>49.209448000000002</v>
+      </c>
+      <c r="F42" s="4">
+        <v>1249231.0342349999</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J42" s="5">
+        <v>41.95</v>
+      </c>
+      <c r="K42" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L42" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="M42" s="4">
+        <v>1064942.7</v>
+      </c>
+      <c r="N42" s="4">
+        <v>1249231.0342349999</v>
+      </c>
+      <c r="O42" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="P42" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q42" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="R42" s="3" t="s">
         <v>230</v>
       </c>
-      <c r="B42" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S42" s="3" t="s">
-        <v>155</v>
+        <v>180</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>4.1999999999999997E-3</v>
+        <v>9.6500000000000004E-4</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D43" s="4">
+        <v>56279</v>
+      </c>
+      <c r="E43" s="5">
+        <v>32.340989</v>
+      </c>
+      <c r="F43" s="4">
+        <v>1820118.4917915</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J43" s="5">
+        <v>27.57</v>
+      </c>
+      <c r="K43" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="M43" s="4">
+        <v>1551612.03</v>
+      </c>
+      <c r="N43" s="4">
+        <v>1820118.4917915</v>
+      </c>
+      <c r="O43" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="P43" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q43" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R43" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="B43" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S43" s="3" t="s">
-        <v>240</v>
+        <v>187</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>1.549E-3</v>
+        <v>1.407E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D44" s="4">
+        <v>3635035</v>
+      </c>
+      <c r="E44" s="5">
+        <v>12.440194999999999</v>
+      </c>
+      <c r="F44" s="4">
+        <v>45220545.140583701</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J44" s="5">
+        <v>10.605</v>
+      </c>
+      <c r="K44" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="M44" s="4">
+        <v>38549546.174999997</v>
+      </c>
+      <c r="N44" s="4">
+        <v>45220545.140583701</v>
+      </c>
+      <c r="O44" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="R44" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="S44" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="B44" s="3" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>4.1899999999999999E-4</v>
+        <v>3.4963000000000001E-2</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D45" s="4">
+        <v>195328</v>
+      </c>
+      <c r="E45" s="5">
+        <v>5.3537999999999997</v>
+      </c>
+      <c r="F45" s="4">
+        <v>1045747.0854656</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J45" s="5">
+        <v>4.5640000000000001</v>
+      </c>
+      <c r="K45" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L45" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="B45" s="3" t="s">
+      <c r="M45" s="4">
+        <v>891476.99199999997</v>
+      </c>
+      <c r="N45" s="4">
+        <v>1045747.0854656</v>
+      </c>
+      <c r="O45" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="P45" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="C45" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P45" s="3" t="s">
+      <c r="Q45" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R45" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="Q45" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R45" s="3" t="s">
+      <c r="S45" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="S45" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>7.7499999999999997E-4</v>
+        <v>8.0800000000000002E-4</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>249</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>250</v>
       </c>
       <c r="C46" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D46" s="4">
+        <v>116164</v>
+      </c>
+      <c r="E46" s="5">
+        <v>11.711107999999999</v>
+      </c>
+      <c r="F46" s="4">
+        <v>1360409.1483911399</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H46" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="D46" s="4">
-[...8 lines deleted...]
-      <c r="G46" s="3" t="s">
+      <c r="I46" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="H46" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J46" s="5">
-        <v>1612</v>
+        <v>108.35</v>
       </c>
       <c r="K46" s="5">
-        <v>159.09000517042517</v>
+        <v>9.2518997156983733</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="M46" s="4">
-        <v>61933042.012823999</v>
+        <v>12586369.013233</v>
       </c>
       <c r="N46" s="4">
-        <v>389295.61883211002</v>
+        <v>1360409.1483911399</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>249</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>251</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>252</v>
       </c>
       <c r="S46" s="3" t="s">
         <v>253</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>3.6000000000000002E-4</v>
+        <v>1.0510000000000001E-3</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>254</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>255</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D47" s="4">
-        <v>315831</v>
+        <v>257315</v>
       </c>
       <c r="E47" s="5">
-        <v>23.220901999999999</v>
+        <v>53.954434999999997</v>
       </c>
       <c r="F47" s="4">
-        <v>7333880.8931116397</v>
+        <v>13883285.377696199</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>256</v>
+        <v>161</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>257</v>
+        <v>67</v>
       </c>
       <c r="J47" s="5">
-        <v>73.319999999999993</v>
+        <v>45.994999999999997</v>
       </c>
       <c r="K47" s="5">
-        <v>3.1575000493359382</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>258</v>
+        <v>162</v>
       </c>
       <c r="M47" s="4">
-        <v>23156729.281823002</v>
+        <v>11835203.425000001</v>
       </c>
       <c r="N47" s="4">
-        <v>7333880.8931116397</v>
+        <v>13883285.377696199</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>254</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>261</v>
+        <v>152</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>6.7970000000000001E-3</v>
+        <v>1.0734E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D48" s="4">
-        <v>1595938</v>
+        <v>63687</v>
       </c>
       <c r="E48" s="5">
-        <v>13.910318999999999</v>
+        <v>80.283541999999997</v>
       </c>
       <c r="F48" s="4">
-        <v>22200006.684222002</v>
+        <v>5113017.9393539997</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>39</v>
+        <v>161</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="J48" s="5">
-        <v>20.309999999999999</v>
+        <v>68.44</v>
       </c>
       <c r="K48" s="5">
-        <v>1.4600671630895021</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="M48" s="4">
-        <v>32413500.780000001</v>
+        <v>4358738.28</v>
       </c>
       <c r="N48" s="4">
-        <v>22200006.684222002</v>
+        <v>5113017.9393539997</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>217</v>
+        <v>118</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>266</v>
+        <v>165</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.0576000000000001E-2</v>
+        <v>3.9529999999999999E-3</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D49" s="4">
+        <v>757857</v>
+      </c>
+      <c r="E49" s="5">
+        <v>2.285101</v>
+      </c>
+      <c r="F49" s="4">
+        <v>1731780.0916998</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J49" s="5">
+        <v>1.948</v>
+      </c>
+      <c r="K49" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="M49" s="4">
+        <v>1476305.436</v>
+      </c>
+      <c r="N49" s="4">
+        <v>1731780.0916998</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="R49" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="B49" s="3" t="s">
+      <c r="S49" s="3" t="s">
         <v>268</v>
       </c>
-      <c r="C49" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>7.2999999999999996E-4</v>
+        <v>1.338E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D50" s="4">
+        <v>34139</v>
+      </c>
+      <c r="E50" s="5">
+        <v>15.226189</v>
+      </c>
+      <c r="F50" s="4">
+        <v>519806.86627100001</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J50" s="5">
+        <v>12.98</v>
+      </c>
+      <c r="K50" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="M50" s="4">
+        <v>443124.22</v>
+      </c>
+      <c r="N50" s="4">
+        <v>519806.86627100001</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="P50" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="B50" s="3" t="s">
+      <c r="Q50" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R50" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="C50" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S50" s="3" t="s">
-        <v>253</v>
+        <v>165</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>6.4700000000000001E-4</v>
+        <v>4.0099999999999999E-4</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D51" s="4">
+        <v>104657</v>
+      </c>
+      <c r="E51" s="5">
+        <v>7.929818</v>
+      </c>
+      <c r="F51" s="4">
+        <v>829910.96242600004</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J51" s="5">
+        <v>6.76</v>
+      </c>
+      <c r="K51" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="M51" s="4">
+        <v>707481.32</v>
+      </c>
+      <c r="N51" s="4">
+        <v>829910.96242600004</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="P51" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="B51" s="3" t="s">
+      <c r="Q51" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R51" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="C51" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S51" s="3" t="s">
-        <v>266</v>
+        <v>165</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>1.4489999999999999E-2</v>
+        <v>6.4099999999999997E-4</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D52" s="4">
+        <v>38420</v>
+      </c>
+      <c r="E52" s="5">
+        <v>9.9103449999999995</v>
+      </c>
+      <c r="F52" s="4">
+        <v>380755.30455314001</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="J52" s="5">
+        <v>1553</v>
+      </c>
+      <c r="K52" s="5">
+        <v>156.7049340115523</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="M52" s="4">
+        <v>59666234.874548003</v>
+      </c>
+      <c r="N52" s="4">
+        <v>380755.30455314001</v>
+      </c>
+      <c r="O52" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="P52" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="B52" s="3" t="s">
+      <c r="Q52" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="R52" s="3" t="s">
         <v>280</v>
       </c>
-      <c r="C52" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P52" s="3" t="s">
+      <c r="S52" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="Q52" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>2.8240000000000001E-3</v>
+        <v>2.9399999999999999E-4</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B53" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="B53" s="3" t="s">
+      <c r="C53" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D53" s="4">
+        <v>315831</v>
+      </c>
+      <c r="E53" s="5">
+        <v>26.763546000000002</v>
+      </c>
+      <c r="F53" s="4">
+        <v>8452757.2481073104</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H53" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="C53" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I53" s="3" t="s">
-        <v>70</v>
+        <v>285</v>
       </c>
       <c r="J53" s="5">
-        <v>3450</v>
+        <v>79.010000000000005</v>
       </c>
       <c r="K53" s="5">
-        <v>159.09000517042517</v>
+        <v>2.9521499592987084</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>71</v>
+        <v>286</v>
       </c>
       <c r="M53" s="4">
-        <v>95220003.09465</v>
+        <v>24953806.965961002</v>
       </c>
       <c r="N53" s="4">
-        <v>598529.13445220003</v>
+        <v>8452757.2481073104</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>161</v>
+        <v>118</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>253</v>
+        <v>289</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>5.5400000000000002E-4</v>
+        <v>6.535E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D54" s="4">
-        <v>5800</v>
+        <v>1808665</v>
       </c>
       <c r="E54" s="5">
-        <v>44.103399000000003</v>
+        <v>14.127368000000001</v>
       </c>
       <c r="F54" s="4">
-        <v>255799.71321163999</v>
+        <v>25551675.1393875</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="J54" s="5">
-        <v>56.9</v>
+        <v>19.649999999999999</v>
       </c>
       <c r="K54" s="5">
-        <v>1.2901500001928774</v>
+        <v>1.3909173099659224</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="M54" s="4">
-        <v>330020.00004900002</v>
+        <v>35540267.25</v>
       </c>
       <c r="N54" s="4">
-        <v>255799.71321163999</v>
+        <v>25551675.1393875</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>100</v>
+        <v>229</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>2.3699999999999999E-4</v>
+        <v>1.9755000000000002E-2</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D55" s="4">
-        <v>29210</v>
+        <v>173489</v>
       </c>
       <c r="E55" s="5">
-        <v>110.563407</v>
+        <v>4.443111</v>
       </c>
       <c r="F55" s="4">
-        <v>3229557.1184700001</v>
+        <v>770830.88427899999</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="J55" s="5">
-        <v>161.43</v>
+        <v>6.18</v>
       </c>
       <c r="K55" s="5">
-        <v>1.4600671630895021</v>
+        <v>1.3909173099659224</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="M55" s="4">
-        <v>4715370.3</v>
+        <v>1072162.02</v>
       </c>
       <c r="N55" s="4">
-        <v>3229557.1184700001</v>
+        <v>770830.88427899999</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="P55" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q55" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="R55" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="S55" s="3" t="s">
         <v>294</v>
       </c>
-      <c r="Q55" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>2.993E-3</v>
+        <v>5.9500000000000004E-4</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D56" s="4">
-        <v>199692</v>
+        <v>655928</v>
       </c>
       <c r="E56" s="5">
-        <v>17.119240000000001</v>
+        <v>38.621994000000001</v>
       </c>
       <c r="F56" s="4">
-        <v>3418575.4101451999</v>
+        <v>25333247.280432001</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="J56" s="5">
-        <v>2723.5</v>
+        <v>53.72</v>
       </c>
       <c r="K56" s="5">
-        <v>159.09000517042517</v>
+        <v>1.3909173099659224</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="M56" s="4">
-        <v>543861179.675488</v>
+        <v>35236452.159999996</v>
       </c>
       <c r="N56" s="4">
-        <v>3418575.4101451999</v>
+        <v>25333247.280432001</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>130</v>
+        <v>229</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>253</v>
+        <v>294</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>3.1679999999999998E-3</v>
+        <v>1.9585999999999999E-2</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D57" s="4">
-        <v>26869</v>
+        <v>168796</v>
       </c>
       <c r="E57" s="5">
-        <v>5.1376239999999997</v>
+        <v>19.042157</v>
       </c>
       <c r="F57" s="4">
-        <v>138042.82033622</v>
+        <v>3214238.62671899</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="J57" s="5">
-        <v>40.28</v>
+        <v>2984</v>
       </c>
       <c r="K57" s="5">
-        <v>7.8401997933793739</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="M57" s="4">
-        <v>1082283.2914770001</v>
+        <v>503687051.89738101</v>
       </c>
       <c r="N57" s="4">
-        <v>138042.82033622</v>
+        <v>3214238.62671899</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>1.27E-4</v>
+        <v>2.4849999999999998E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D58" s="4">
-        <v>102000</v>
+        <v>27600</v>
       </c>
       <c r="E58" s="5">
-        <v>11.392922</v>
+        <v>22.813576999999999</v>
       </c>
       <c r="F58" s="4">
-        <v>1162078.06901754</v>
+        <v>629654.44625250995</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J58" s="5">
-        <v>1812.5</v>
+        <v>3575</v>
       </c>
       <c r="K58" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M58" s="4">
-        <v>184875006.00843799</v>
+        <v>98669958.450080007</v>
       </c>
       <c r="N58" s="4">
-        <v>1162078.06901754</v>
+        <v>629654.44625250995</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>217</v>
+        <v>171</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>1.077E-3</v>
+        <v>4.86E-4</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D59" s="4">
-        <v>33000</v>
+        <v>29210</v>
       </c>
       <c r="E59" s="5">
-        <v>56.194605000000003</v>
+        <v>120.35223000000001</v>
       </c>
       <c r="F59" s="4">
-        <v>1854422.02526872</v>
+        <v>3515488.63830001</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="J59" s="5">
-        <v>8940</v>
+        <v>167.4</v>
       </c>
       <c r="K59" s="5">
-        <v>159.09000517042517</v>
+        <v>1.3909173099659224</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="M59" s="4">
-        <v>295020009.58815002</v>
+        <v>4889754</v>
       </c>
       <c r="N59" s="4">
-        <v>1854422.02526872</v>
+        <v>3515488.63830001</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>161</v>
+        <v>229</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>253</v>
+        <v>294</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>1.7179999999999999E-3</v>
+        <v>2.7179999999999999E-3</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D60" s="4">
-        <v>66290</v>
+        <v>26869</v>
       </c>
       <c r="E60" s="5">
-        <v>19.265823999999999</v>
+        <v>5.2618479999999996</v>
       </c>
       <c r="F60" s="4">
-        <v>1277131.4978942701</v>
+        <v>141380.58784107</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="J60" s="5">
-        <v>3065</v>
+        <v>41.22</v>
       </c>
       <c r="K60" s="5">
-        <v>159.09000517042517</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L60" s="3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M60" s="4">
-        <v>203178856.60331199</v>
+        <v>1107540.2184029999</v>
       </c>
       <c r="N60" s="4">
-        <v>1277131.4978942701</v>
+        <v>141380.58784107</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>161</v>
+        <v>118</v>
       </c>
       <c r="R60" s="3" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>253</v>
+        <v>319</v>
       </c>
       <c r="T60" s="4">
         <v>1</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
         <v>0</v>
       </c>
       <c r="Y60" s="4">
         <v>0</v>
       </c>
       <c r="Z60" s="6">
-        <v>1.183E-3</v>
+        <v>1.0900000000000001E-4</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D61" s="4">
-        <v>11966</v>
+        <v>102000</v>
       </c>
       <c r="E61" s="5">
-        <v>19.171538000000002</v>
+        <v>11.633329</v>
       </c>
       <c r="F61" s="4">
-        <v>229406.62518072</v>
+        <v>1186599.02364315</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J61" s="5">
-        <v>3050</v>
+        <v>1823</v>
       </c>
       <c r="K61" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M61" s="4">
-        <v>36496301.186130002</v>
+        <v>185945921.698172</v>
       </c>
       <c r="N61" s="4">
-        <v>229406.62518072</v>
+        <v>1186599.02364315</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>94</v>
+        <v>229</v>
       </c>
       <c r="R61" s="3" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="S61" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T61" s="4">
         <v>1</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X61" s="4">
         <v>0</v>
       </c>
       <c r="Y61" s="4">
         <v>0</v>
       </c>
       <c r="Z61" s="6">
-        <v>2.12E-4</v>
+        <v>9.1699999999999995E-4</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D62" s="4">
-        <v>55000</v>
+        <v>33000</v>
       </c>
       <c r="E62" s="5">
-        <v>26.739581000000001</v>
+        <v>65.281926999999996</v>
       </c>
       <c r="F62" s="4">
-        <v>1470676.975297</v>
+        <v>2154302.6706231502</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J62" s="5">
-        <v>4254</v>
+        <v>10230</v>
       </c>
       <c r="K62" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L62" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M62" s="4">
-        <v>233970007.60402399</v>
+        <v>337589857.84091097</v>
       </c>
       <c r="N62" s="4">
-        <v>1470676.975297</v>
+        <v>2154302.6706231502</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="P62" s="3" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="R62" s="3" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T62" s="4">
         <v>1</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X62" s="4">
         <v>0</v>
       </c>
       <c r="Y62" s="4">
         <v>0</v>
       </c>
       <c r="Z62" s="6">
-        <v>1.3630000000000001E-3</v>
+        <v>1.665E-3</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D63" s="4">
-        <v>17100</v>
+        <v>66290</v>
       </c>
       <c r="E63" s="5">
-        <v>66.503235000000004</v>
+        <v>20.465214</v>
       </c>
       <c r="F63" s="4">
-        <v>1137205.35545917</v>
+        <v>1356638.4608021399</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J63" s="5">
-        <v>10580</v>
+        <v>3207</v>
       </c>
       <c r="K63" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L63" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M63" s="4">
-        <v>180918005.879834</v>
+        <v>212591940.47753301</v>
       </c>
       <c r="N63" s="4">
-        <v>1137205.35545917</v>
+        <v>1356638.4608021399</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="P63" s="3" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="R63" s="3" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T63" s="4">
         <v>1</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X63" s="4">
         <v>0</v>
       </c>
       <c r="Y63" s="4">
         <v>0</v>
       </c>
       <c r="Z63" s="6">
-        <v>1.054E-3</v>
+        <v>1.0480000000000001E-3</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D64" s="4">
-        <v>30906</v>
+        <v>55000</v>
       </c>
       <c r="E64" s="5">
-        <v>23.257275</v>
+        <v>33.993823999999996</v>
       </c>
       <c r="F64" s="4">
-        <v>718789.36451065005</v>
+        <v>1869659.5513863601</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J64" s="5">
-        <v>3700</v>
+        <v>5327</v>
       </c>
       <c r="K64" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L64" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M64" s="4">
-        <v>114352203.716445</v>
+        <v>292984876.62406701</v>
       </c>
       <c r="N64" s="4">
-        <v>718789.36451065005</v>
+        <v>1869659.5513863601</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="P64" s="3" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="R64" s="3" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T64" s="4">
         <v>1</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X64" s="4">
         <v>0</v>
       </c>
       <c r="Y64" s="4">
         <v>0</v>
       </c>
       <c r="Z64" s="6">
-        <v>6.6600000000000003E-4</v>
+        <v>1.4450000000000001E-3</v>
       </c>
     </row>
     <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D65" s="4">
-        <v>75390</v>
+        <v>17100</v>
       </c>
       <c r="E65" s="5">
-        <v>34.383052999999997</v>
+        <v>83.500881000000007</v>
       </c>
       <c r="F65" s="4">
-        <v>2592138.4122195002</v>
+        <v>1427864.4586962799</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H65" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J65" s="5">
-        <v>5470</v>
+        <v>13085</v>
       </c>
       <c r="K65" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L65" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M65" s="4">
-        <v>412383313.402457</v>
+        <v>223753405.77744099</v>
       </c>
       <c r="N65" s="4">
-        <v>2592138.4122195002</v>
+        <v>1427864.4586962799</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="P65" s="3" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="R65" s="3" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="S65" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T65" s="4">
         <v>1</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X65" s="4">
         <v>0</v>
       </c>
       <c r="Y65" s="4">
         <v>0</v>
       </c>
       <c r="Z65" s="6">
-        <v>2.4020000000000001E-3</v>
+        <v>1.103E-3</v>
       </c>
     </row>
     <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D66" s="4">
-        <v>27800</v>
+        <v>30906</v>
       </c>
       <c r="E66" s="5">
-        <v>112.29492399999999</v>
+        <v>23.036926000000001</v>
       </c>
       <c r="F66" s="4">
-        <v>3121798.9817084698</v>
+        <v>711978.94132286997</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J66" s="5">
-        <v>17865</v>
+        <v>3610</v>
       </c>
       <c r="K66" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L66" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M66" s="4">
-        <v>496647016.14102799</v>
+        <v>111570613.01761501</v>
       </c>
       <c r="N66" s="4">
-        <v>3121798.9817084698</v>
+        <v>711978.94132286997</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="P66" s="3" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>161</v>
+        <v>129</v>
       </c>
       <c r="R66" s="3" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T66" s="4">
         <v>1</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X66" s="4">
         <v>0</v>
       </c>
       <c r="Y66" s="4">
         <v>0</v>
       </c>
       <c r="Z66" s="6">
-        <v>2.8930000000000002E-3</v>
+        <v>5.5000000000000003E-4</v>
       </c>
     </row>
     <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D67" s="4">
-        <v>491370</v>
+        <v>75390</v>
       </c>
       <c r="E67" s="5">
-        <v>12.411213</v>
+        <v>37.203679000000001</v>
       </c>
       <c r="F67" s="4">
-        <v>6098498.1142749405</v>
+        <v>2804784.1485593901</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J67" s="5">
-        <v>1974.5</v>
+        <v>5830</v>
       </c>
       <c r="K67" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L67" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M67" s="4">
-        <v>970210096.53182805</v>
+        <v>439523514.91664702</v>
       </c>
       <c r="N67" s="4">
-        <v>6098498.1142749405</v>
+        <v>2804784.1485593901</v>
       </c>
       <c r="O67" s="3" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="P67" s="3" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="R67" s="3" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="S67" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T67" s="4">
         <v>1</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X67" s="4">
         <v>0</v>
       </c>
       <c r="Y67" s="4">
         <v>0</v>
       </c>
       <c r="Z67" s="6">
-        <v>5.6519999999999999E-3</v>
+        <v>2.1679999999999998E-3</v>
       </c>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D68" s="4">
-        <v>41000</v>
+        <v>27800</v>
       </c>
       <c r="E68" s="5">
-        <v>23.194417999999999</v>
+        <v>138.47681399999999</v>
       </c>
       <c r="F68" s="4">
-        <v>950971.14840655995</v>
+        <v>3849653.8081107801</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J68" s="5">
-        <v>3690</v>
+        <v>21700</v>
       </c>
       <c r="K68" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L68" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M68" s="4">
-        <v>151290004.916924</v>
+        <v>603259745.96731997</v>
       </c>
       <c r="N68" s="4">
-        <v>950971.14840655995</v>
+        <v>3849653.8081107801</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="P68" s="3" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="R68" s="3" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T68" s="4">
         <v>1</v>
       </c>
       <c r="W68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X68" s="4">
         <v>0</v>
       </c>
       <c r="Y68" s="4">
         <v>0</v>
       </c>
       <c r="Z68" s="6">
-        <v>8.8099999999999995E-4</v>
+        <v>2.9759999999999999E-3</v>
       </c>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D69" s="4">
-        <v>134500</v>
+        <v>383670</v>
       </c>
       <c r="E69" s="5">
-        <v>37.129925</v>
+        <v>12.367191999999999</v>
       </c>
       <c r="F69" s="4">
-        <v>4993975.1084291898</v>
+        <v>4744918.5412079999</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J69" s="5">
-        <v>5907</v>
+        <v>1938</v>
       </c>
       <c r="K69" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L69" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M69" s="4">
-        <v>794491525.82097399</v>
+        <v>743552146.89019001</v>
       </c>
       <c r="N69" s="4">
-        <v>4993975.1084291898</v>
+        <v>4744918.5412079999</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="P69" s="3" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="R69" s="3" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="S69" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T69" s="4">
         <v>1</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X69" s="4">
         <v>0</v>
       </c>
       <c r="Y69" s="4">
         <v>0</v>
       </c>
       <c r="Z69" s="6">
-        <v>4.6280000000000002E-3</v>
+        <v>3.6679999999999998E-3</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D70" s="4">
-        <v>124088</v>
+        <v>41000</v>
       </c>
       <c r="E70" s="5">
-        <v>13.863222</v>
+        <v>26.865777999999999</v>
       </c>
       <c r="F70" s="4">
-        <v>1720259.50091143</v>
+        <v>1101496.44235985</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J70" s="5">
-        <v>2205.5</v>
+        <v>4210</v>
       </c>
       <c r="K70" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L70" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M70" s="4">
-        <v>273676092.894472</v>
+        <v>172609927.313959</v>
       </c>
       <c r="N70" s="4">
-        <v>1720259.50091143</v>
+        <v>1101496.44235985</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="P70" s="3" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="R70" s="3" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T70" s="4">
         <v>1</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X70" s="4">
         <v>0</v>
       </c>
       <c r="Y70" s="4">
         <v>0</v>
       </c>
       <c r="Z70" s="6">
-        <v>1.5939999999999999E-3</v>
+        <v>8.5099999999999998E-4</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D71" s="4">
-        <v>23193</v>
+        <v>134500</v>
       </c>
       <c r="E71" s="5">
-        <v>22.000125000000001</v>
+        <v>39.035145999999997</v>
       </c>
       <c r="F71" s="4">
-        <v>510248.91570809</v>
+        <v>5250224.9449602701</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J71" s="5">
-        <v>3500</v>
+        <v>6117</v>
       </c>
       <c r="K71" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L71" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M71" s="4">
-        <v>81175502.638202995</v>
+        <v>822736153.54580402</v>
       </c>
       <c r="N71" s="4">
-        <v>510248.91570809</v>
+        <v>5250224.9449602701</v>
       </c>
       <c r="O71" s="3" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="P71" s="3" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="R71" s="3" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="S71" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T71" s="4">
         <v>1</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X71" s="4">
         <v>0</v>
       </c>
       <c r="Y71" s="4">
         <v>0</v>
       </c>
       <c r="Z71" s="6">
-        <v>4.7199999999999998E-4</v>
+        <v>4.0590000000000001E-3</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D72" s="4">
-        <v>450400</v>
+        <v>124088</v>
       </c>
       <c r="E72" s="5">
-        <v>37.796214999999997</v>
+        <v>13.732816</v>
       </c>
       <c r="F72" s="4">
-        <v>17023415.676661</v>
+        <v>1704076.93436712</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J72" s="5">
-        <v>6013</v>
+        <v>2152</v>
       </c>
       <c r="K72" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L72" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M72" s="4">
-        <v>2708255288.01829</v>
+        <v>267037263.550607</v>
       </c>
       <c r="N72" s="4">
-        <v>17023415.676661</v>
+        <v>1704076.93436712</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="P72" s="3" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="R72" s="3" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="S72" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T72" s="4">
         <v>1</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X72" s="4">
         <v>0</v>
       </c>
       <c r="Y72" s="4">
         <v>0</v>
       </c>
       <c r="Z72" s="6">
-        <v>1.5778E-2</v>
+        <v>1.317E-3</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D73" s="4">
-        <v>34700</v>
+        <v>23193</v>
       </c>
       <c r="E73" s="5">
-        <v>15.444088000000001</v>
+        <v>21.282036000000002</v>
       </c>
       <c r="F73" s="4">
-        <v>535909.86234206997</v>
+        <v>493594.04613764997</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J73" s="5">
-        <v>2457</v>
+        <v>3335</v>
       </c>
       <c r="K73" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L73" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M73" s="4">
-        <v>85257902.770880997</v>
+        <v>77348622.428495005</v>
       </c>
       <c r="N73" s="4">
-        <v>535909.86234206997</v>
+        <v>493594.04613764997</v>
       </c>
       <c r="O73" s="3" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="P73" s="3" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="R73" s="3" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T73" s="4">
         <v>1</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X73" s="4">
         <v>0</v>
       </c>
       <c r="Y73" s="4">
         <v>0</v>
       </c>
       <c r="Z73" s="6">
-        <v>4.9600000000000002E-4</v>
+        <v>3.8099999999999999E-4</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D74" s="4">
-        <v>226600</v>
+        <v>475300</v>
       </c>
       <c r="E74" s="5">
-        <v>14.947514</v>
+        <v>41.842970999999999</v>
       </c>
       <c r="F74" s="4">
-        <v>3387106.6691809702</v>
+        <v>19887955.712963801</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J74" s="5">
-        <v>2378</v>
+        <v>6557</v>
       </c>
       <c r="K74" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M74" s="4">
-        <v>538854817.51278198</v>
+        <v>3116540787.62467</v>
       </c>
       <c r="N74" s="4">
-        <v>3387106.6691809702</v>
+        <v>19887955.712963801</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="P74" s="3" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="R74" s="3" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T74" s="4">
         <v>1</v>
       </c>
       <c r="W74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X74" s="4">
         <v>0</v>
       </c>
       <c r="Y74" s="4">
         <v>0</v>
       </c>
       <c r="Z74" s="6">
-        <v>3.1389999999999999E-3</v>
+        <v>1.5376000000000001E-2</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D75" s="4">
-        <v>730000</v>
+        <v>34700</v>
       </c>
       <c r="E75" s="5">
-        <v>1.085432</v>
+        <v>16.291765000000002</v>
       </c>
       <c r="F75" s="4">
-        <v>792364.99068901001</v>
+        <v>565324.01646406006</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="J75" s="5">
-        <v>8.51</v>
+        <v>2553</v>
       </c>
       <c r="K75" s="5">
-        <v>7.8401997933793739</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="M75" s="4">
-        <v>6212299.8362809997</v>
+        <v>88589062.695145994</v>
       </c>
       <c r="N75" s="4">
-        <v>792364.99068901001</v>
+        <v>565324.01646406006</v>
       </c>
       <c r="O75" s="3" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="P75" s="3" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="R75" s="3" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="S75" s="3" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="T75" s="4">
         <v>1</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X75" s="4">
         <v>0</v>
       </c>
       <c r="Y75" s="4">
         <v>0</v>
       </c>
       <c r="Z75" s="6">
-        <v>7.3399999999999995E-4</v>
+        <v>4.37E-4</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D76" s="4">
-        <v>2156500</v>
+        <v>226600</v>
       </c>
       <c r="E76" s="5">
-        <v>5.4590449999999997</v>
+        <v>17.296838999999999</v>
       </c>
       <c r="F76" s="4">
-        <v>11772429.2747634</v>
+        <v>3919462.0465205298</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="J76" s="5">
-        <v>42.8</v>
+        <v>2710.5</v>
       </c>
       <c r="K76" s="5">
-        <v>7.8401997933793739</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="M76" s="4">
-        <v>92298197.567572996</v>
+        <v>614199041.36078298</v>
       </c>
       <c r="N76" s="4">
-        <v>11772429.2747634</v>
+        <v>3919462.0465205298</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="P76" s="3" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="R76" s="3" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="S76" s="3" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="T76" s="4">
         <v>1</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X76" s="4">
         <v>0</v>
       </c>
       <c r="Y76" s="4">
         <v>0</v>
       </c>
       <c r="Z76" s="6">
-        <v>1.0911000000000001E-2</v>
+        <v>3.0300000000000001E-3</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D77" s="4">
-        <v>144326</v>
+        <v>730000</v>
       </c>
       <c r="E77" s="5">
-        <v>2.96421</v>
+        <v>1.307164</v>
       </c>
       <c r="F77" s="4">
-        <v>427812.58641361003</v>
+        <v>954230.09414393001</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="J77" s="5">
-        <v>23.24</v>
+        <v>10.24</v>
       </c>
       <c r="K77" s="5">
-        <v>7.8401997933793739</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="M77" s="4">
-        <v>3354136.1516049998</v>
+        <v>7475200.2592019998</v>
       </c>
       <c r="N77" s="4">
-        <v>427812.58641361003</v>
+        <v>954230.09414393001</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="P77" s="3" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="R77" s="3" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>304</v>
+        <v>319</v>
       </c>
       <c r="T77" s="4">
         <v>1</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X77" s="4">
         <v>0</v>
       </c>
       <c r="Y77" s="4">
         <v>0</v>
       </c>
       <c r="Z77" s="6">
-        <v>3.9599999999999998E-4</v>
+        <v>7.3700000000000002E-4</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D78" s="4">
-        <v>637500</v>
+        <v>2156500</v>
       </c>
       <c r="E78" s="5">
-        <v>35.313344000000001</v>
+        <v>5.7086319999999997</v>
       </c>
       <c r="F78" s="4">
-        <v>22512257.212898299</v>
+        <v>12310666.028402699</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="J78" s="5">
-        <v>5618</v>
+        <v>44.72</v>
       </c>
       <c r="K78" s="5">
-        <v>159.09000517042517</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L78" s="3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M78" s="4">
-        <v>3581475116.3979402</v>
+        <v>96438683.344010994</v>
       </c>
       <c r="N78" s="4">
-        <v>22512257.212898299</v>
+        <v>12310666.028402699</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="P78" s="3" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="R78" s="3" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="S78" s="3" t="s">
-        <v>253</v>
+        <v>319</v>
       </c>
       <c r="T78" s="4">
         <v>1</v>
       </c>
       <c r="W78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X78" s="4">
         <v>0</v>
       </c>
       <c r="Y78" s="4">
         <v>0</v>
       </c>
       <c r="Z78" s="6">
-        <v>2.0865000000000002E-2</v>
+        <v>9.5180000000000004E-3</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D79" s="4">
-        <v>1731300</v>
+        <v>144326</v>
       </c>
       <c r="E79" s="5">
-        <v>16.251806999999999</v>
+        <v>2.8492099999999998</v>
       </c>
       <c r="F79" s="4">
-        <v>28136753.7243069</v>
+        <v>411215.10387744999</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="J79" s="5">
-        <v>2585.5</v>
+        <v>22.32</v>
       </c>
       <c r="K79" s="5">
-        <v>159.09000517042517</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M79" s="4">
-        <v>4476276295.4789696</v>
+        <v>3221356.4317000001</v>
       </c>
       <c r="N79" s="4">
-        <v>28136753.7243069</v>
+        <v>411215.10387744999</v>
       </c>
       <c r="O79" s="3" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="P79" s="3" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="R79" s="3" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>253</v>
+        <v>319</v>
       </c>
       <c r="T79" s="4">
         <v>1</v>
       </c>
       <c r="W79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X79" s="4">
         <v>0</v>
       </c>
       <c r="Y79" s="4">
         <v>0</v>
       </c>
       <c r="Z79" s="6">
-        <v>2.6078E-2</v>
+        <v>3.1700000000000001E-4</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D80" s="4">
-        <v>52300</v>
+        <v>665300</v>
       </c>
       <c r="E80" s="5">
-        <v>25.218429</v>
+        <v>38.747982</v>
       </c>
       <c r="F80" s="4">
-        <v>1318923.8795650301</v>
+        <v>25779021.728725899</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J80" s="5">
-        <v>4012</v>
+        <v>6072</v>
       </c>
       <c r="K80" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M80" s="4">
-        <v>209827606.819397</v>
+        <v>4039699898.88237</v>
       </c>
       <c r="N80" s="4">
-        <v>1318923.8795650301</v>
+        <v>25779021.728725899</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>100</v>
+        <v>156</v>
       </c>
       <c r="R80" s="3" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T80" s="4">
         <v>1</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X80" s="4">
         <v>0</v>
       </c>
       <c r="Y80" s="4">
         <v>0</v>
       </c>
       <c r="Z80" s="6">
-        <v>1.222E-3</v>
+        <v>1.9931000000000001E-2</v>
       </c>
     </row>
     <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D81" s="4">
-        <v>75800</v>
+        <v>1731300</v>
       </c>
       <c r="E81" s="5">
-        <v>38.500219000000001</v>
+        <v>20.439688</v>
       </c>
       <c r="F81" s="4">
-        <v>2918316.6760952901</v>
+        <v>35387217.382980697</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J81" s="5">
-        <v>6125</v>
+        <v>3203</v>
       </c>
       <c r="K81" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M81" s="4">
-        <v>464275015.08893698</v>
+        <v>5545351564.8524504</v>
       </c>
       <c r="N81" s="4">
-        <v>2918316.6760952901</v>
+        <v>35387217.382980697</v>
       </c>
       <c r="O81" s="3" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="R81" s="3" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T81" s="4">
         <v>1</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X81" s="4">
         <v>0</v>
       </c>
       <c r="Y81" s="4">
         <v>0</v>
       </c>
       <c r="Z81" s="6">
-        <v>2.7039999999999998E-3</v>
+        <v>2.7359999999999999E-2</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D82" s="4">
-        <v>203400</v>
+        <v>52300</v>
       </c>
       <c r="E82" s="5">
-        <v>31.353321000000001</v>
+        <v>27.816610000000001</v>
       </c>
       <c r="F82" s="4">
-        <v>6377265.6986611299</v>
+        <v>1454808.07887432</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J82" s="5">
-        <v>4988</v>
+        <v>4359</v>
       </c>
       <c r="K82" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M82" s="4">
-        <v>1014559232.97317</v>
+        <v>227975603.99947301</v>
       </c>
       <c r="N82" s="4">
-        <v>6377265.6986611299</v>
+        <v>1454808.07887432</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T82" s="4">
         <v>1</v>
       </c>
       <c r="W82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X82" s="4">
         <v>0</v>
       </c>
       <c r="Y82" s="4">
         <v>0</v>
       </c>
       <c r="Z82" s="6">
-        <v>5.9100000000000003E-3</v>
+        <v>1.124E-3</v>
       </c>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D83" s="4">
-        <v>286100</v>
+        <v>139000</v>
       </c>
       <c r="E83" s="5">
-        <v>37.456783999999999</v>
+        <v>37.395121000000003</v>
       </c>
       <c r="F83" s="4">
-        <v>10716386.322207499</v>
+        <v>5197919.6579560302</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I83" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J83" s="5">
-        <v>5959</v>
+        <v>5860</v>
       </c>
       <c r="K83" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M83" s="4">
-        <v>1704869955.4082699</v>
+        <v>814539656.99734998</v>
       </c>
       <c r="N83" s="4">
-        <v>10716386.322207499</v>
+        <v>5197919.6579560302</v>
       </c>
       <c r="O83" s="3" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="S83" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T83" s="4">
         <v>1</v>
       </c>
       <c r="W83" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X83" s="4">
         <v>0</v>
       </c>
       <c r="Y83" s="4">
         <v>0</v>
       </c>
       <c r="Z83" s="6">
-        <v>9.9319999999999999E-3</v>
+        <v>4.0179999999999999E-3</v>
       </c>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D84" s="4">
-        <v>245300</v>
+        <v>226600</v>
       </c>
       <c r="E84" s="5">
-        <v>1.1161490000000001</v>
+        <v>39.762627999999999</v>
       </c>
       <c r="F84" s="4">
-        <v>273791.41960237001</v>
+        <v>9010207.7151335292</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J84" s="5">
-        <v>1.44</v>
+        <v>6231</v>
       </c>
       <c r="K84" s="5">
-        <v>1.2901500001928774</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="M84" s="4">
-        <v>353232.00005199999</v>
+        <v>1411944005.4303701</v>
       </c>
       <c r="N84" s="4">
-        <v>273791.41960237001</v>
+        <v>9010207.7151335292</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="S84" s="3" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="T84" s="4">
         <v>1</v>
       </c>
       <c r="W84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X84" s="4">
         <v>0</v>
       </c>
       <c r="Y84" s="4">
         <v>0</v>
       </c>
       <c r="Z84" s="6">
-        <v>2.5300000000000002E-4</v>
+        <v>6.966E-3</v>
       </c>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D85" s="4">
-        <v>292100</v>
+        <v>554200</v>
       </c>
       <c r="E85" s="5">
-        <v>21.428121999999998</v>
+        <v>37.624851999999997</v>
       </c>
       <c r="F85" s="4">
-        <v>6259154.5665975204</v>
+        <v>20851684.3750997</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J85" s="5">
-        <v>3409</v>
+        <v>5896</v>
       </c>
       <c r="K85" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M85" s="4">
-        <v>995768932.36248899</v>
+        <v>3267561824.0297098</v>
       </c>
       <c r="N85" s="4">
-        <v>6259154.5665975204</v>
+        <v>20851684.3750997</v>
       </c>
       <c r="O85" s="3" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="S85" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T85" s="4">
         <v>1</v>
       </c>
       <c r="W85" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X85" s="4">
         <v>0</v>
       </c>
       <c r="Y85" s="4">
         <v>0</v>
       </c>
       <c r="Z85" s="6">
-        <v>5.8009999999999997E-3</v>
+        <v>1.6121E-2</v>
       </c>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D86" s="4">
-        <v>72100</v>
+        <v>245300</v>
       </c>
       <c r="E86" s="5">
-        <v>12.056069000000001</v>
+        <v>1.1621060000000001</v>
       </c>
       <c r="F86" s="4">
-        <v>869242.56710037997</v>
+        <v>285064.58325154003</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="J86" s="5">
-        <v>1918</v>
+        <v>1.48</v>
       </c>
       <c r="K86" s="5">
-        <v>159.09000517042517</v>
+        <v>1.2735499929693672</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>71</v>
+        <v>98</v>
       </c>
       <c r="M86" s="4">
-        <v>138287804.494353</v>
+        <v>363043.99799499998</v>
       </c>
       <c r="N86" s="4">
-        <v>869242.56710037997</v>
+        <v>285064.58325154003</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="S86" s="3" t="s">
-        <v>253</v>
+        <v>424</v>
       </c>
       <c r="T86" s="4">
         <v>1</v>
       </c>
       <c r="W86" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X86" s="4">
         <v>0</v>
       </c>
       <c r="Y86" s="4">
         <v>0</v>
       </c>
       <c r="Z86" s="6">
-        <v>8.0500000000000005E-4</v>
+        <v>2.2000000000000001E-4</v>
       </c>
     </row>
     <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D87" s="4">
-        <v>61500</v>
+        <v>392200</v>
       </c>
       <c r="E87" s="5">
-        <v>24.998428000000001</v>
+        <v>32.902602000000002</v>
       </c>
       <c r="F87" s="4">
-        <v>1537403.35659061</v>
+        <v>12904394.8821033</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I87" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J87" s="5">
-        <v>3977</v>
+        <v>5156</v>
       </c>
       <c r="K87" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L87" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M87" s="4">
-        <v>244585507.949029</v>
+        <v>2022182348.4590099</v>
       </c>
       <c r="N87" s="4">
-        <v>1537403.35659061</v>
+        <v>12904394.8821033</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T87" s="4">
         <v>1</v>
       </c>
       <c r="W87" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X87" s="4">
         <v>0</v>
       </c>
       <c r="Y87" s="4">
         <v>0</v>
       </c>
       <c r="Z87" s="6">
-        <v>1.4239999999999999E-3</v>
+        <v>9.9769999999999998E-3</v>
       </c>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D88" s="4">
-        <v>88400</v>
+        <v>72100</v>
       </c>
       <c r="E88" s="5">
-        <v>45.427115000000001</v>
+        <v>13.378647000000001</v>
       </c>
       <c r="F88" s="4">
-        <v>4015757.1186121101</v>
+        <v>964600.04466992</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H88" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J88" s="5">
-        <v>7227</v>
+        <v>2096.5</v>
       </c>
       <c r="K88" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M88" s="4">
-        <v>638866820.76317203</v>
+        <v>151157586.34753999</v>
       </c>
       <c r="N88" s="4">
-        <v>4015757.1186121101</v>
+        <v>964600.04466992</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T88" s="4">
         <v>1</v>
       </c>
       <c r="W88" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X88" s="4">
         <v>0</v>
       </c>
       <c r="Y88" s="4">
         <v>0</v>
       </c>
       <c r="Z88" s="6">
-        <v>3.722E-3</v>
+        <v>7.45E-4</v>
       </c>
     </row>
     <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D89" s="4">
-        <v>119800</v>
+        <v>61500</v>
       </c>
       <c r="E89" s="5">
-        <v>13.523790999999999</v>
+        <v>31.658225000000002</v>
       </c>
       <c r="F89" s="4">
-        <v>1620150.2294298799</v>
+        <v>1946979.9942567199</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H89" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I89" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J89" s="5">
-        <v>2151.5</v>
+        <v>4961</v>
       </c>
       <c r="K89" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L89" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M89" s="4">
-        <v>257749708.376865</v>
+        <v>305101371.52181101</v>
       </c>
       <c r="N89" s="4">
-        <v>1620150.2294298799</v>
+        <v>1946979.9942567199</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="S89" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T89" s="4">
         <v>1</v>
       </c>
       <c r="W89" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X89" s="4">
         <v>0</v>
       </c>
       <c r="Y89" s="4">
         <v>0</v>
       </c>
       <c r="Z89" s="6">
-        <v>1.5009999999999999E-3</v>
+        <v>1.505E-3</v>
       </c>
     </row>
     <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D90" s="4">
-        <v>86200</v>
+        <v>103900</v>
       </c>
       <c r="E90" s="5">
-        <v>12.241498</v>
+        <v>53.674123999999999</v>
       </c>
       <c r="F90" s="4">
-        <v>1055217.17266956</v>
+        <v>5576739.0957531696</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H90" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I90" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J90" s="5">
-        <v>1947.5</v>
+        <v>8411</v>
       </c>
       <c r="K90" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L90" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M90" s="4">
-        <v>167874505.45592099</v>
+        <v>873902531.99964404</v>
       </c>
       <c r="N90" s="4">
-        <v>1055217.17266956</v>
+        <v>5576739.0957531696</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="S90" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T90" s="4">
         <v>1</v>
       </c>
       <c r="W90" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X90" s="4">
         <v>0</v>
       </c>
       <c r="Y90" s="4">
         <v>0</v>
       </c>
       <c r="Z90" s="6">
-        <v>9.7799999999999992E-4</v>
+        <v>4.3109999999999997E-3</v>
       </c>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D91" s="4">
-        <v>40100</v>
+        <v>119800</v>
       </c>
       <c r="E91" s="5">
-        <v>24.174994999999999</v>
+        <v>20.497121</v>
       </c>
       <c r="F91" s="4">
-        <v>969417.31095605996</v>
+        <v>2455554.0665581799</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H91" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I91" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J91" s="5">
-        <v>3846</v>
+        <v>3212</v>
       </c>
       <c r="K91" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L91" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M91" s="4">
-        <v>154224605.012299</v>
+        <v>384797437.96179801</v>
       </c>
       <c r="N91" s="4">
-        <v>969417.31095605996</v>
+        <v>2455554.0665581799</v>
       </c>
       <c r="O91" s="3" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="S91" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T91" s="4">
         <v>1</v>
       </c>
       <c r="W91" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X91" s="4">
         <v>0</v>
       </c>
       <c r="Y91" s="4">
         <v>0</v>
       </c>
       <c r="Z91" s="6">
-        <v>8.9800000000000004E-4</v>
+        <v>1.8979999999999999E-3</v>
       </c>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D92" s="4">
         <v>148278</v>
       </c>
       <c r="E92" s="5">
-        <v>18.143816999999999</v>
+        <v>19.763258</v>
       </c>
       <c r="F92" s="4">
-        <v>2690329.0401659398</v>
+        <v>2930455.0971570802</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H92" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I92" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J92" s="5">
-        <v>2886.5</v>
+        <v>3097</v>
       </c>
       <c r="K92" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L92" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M92" s="4">
-        <v>428004460.91014397</v>
+        <v>459216772.62381703</v>
       </c>
       <c r="N92" s="4">
-        <v>2690329.0401659398</v>
+        <v>2930455.0971570802</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T92" s="4">
         <v>1</v>
       </c>
       <c r="W92" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X92" s="4">
         <v>0</v>
       </c>
       <c r="Y92" s="4">
         <v>0</v>
       </c>
       <c r="Z92" s="6">
-        <v>2.493E-3</v>
+        <v>2.2650000000000001E-3</v>
       </c>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D93" s="4">
         <v>48300</v>
       </c>
       <c r="E93" s="5">
-        <v>19.259537999999999</v>
+        <v>19.128305999999998</v>
       </c>
       <c r="F93" s="4">
-        <v>930235.71563265997</v>
+        <v>923896.81248205004</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H93" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I93" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J93" s="5">
-        <v>3064</v>
+        <v>2997.5</v>
       </c>
       <c r="K93" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L93" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M93" s="4">
-        <v>147991204.80971399</v>
+        <v>144779189.033483</v>
       </c>
       <c r="N93" s="4">
-        <v>930235.71563265997</v>
+        <v>923896.81248205004</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="S93" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T93" s="4">
         <v>1</v>
       </c>
       <c r="W93" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X93" s="4">
         <v>0</v>
       </c>
       <c r="Y93" s="4">
         <v>0</v>
       </c>
       <c r="Z93" s="6">
-        <v>8.6200000000000003E-4</v>
+        <v>7.1400000000000001E-4</v>
       </c>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D94" s="4">
-        <v>56800</v>
+        <v>41200</v>
       </c>
       <c r="E94" s="5">
-        <v>28.958449999999999</v>
+        <v>14.715555</v>
       </c>
       <c r="F94" s="4">
-        <v>1644840.0276573</v>
+        <v>606280.59091924003</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H94" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I94" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J94" s="5">
-        <v>4607</v>
+        <v>2306</v>
       </c>
       <c r="K94" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L94" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M94" s="4">
-        <v>261677608.504522</v>
+        <v>95007159.992484003</v>
       </c>
       <c r="N94" s="4">
-        <v>1644840.0276573</v>
+        <v>606280.59091924003</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>100</v>
+        <v>213</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="S94" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T94" s="4">
         <v>1</v>
       </c>
       <c r="W94" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X94" s="4">
         <v>0</v>
       </c>
       <c r="Y94" s="4">
         <v>0</v>
       </c>
       <c r="Z94" s="6">
-        <v>1.524E-3</v>
+        <v>4.6799999999999999E-4</v>
       </c>
     </row>
     <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D95" s="4">
-        <v>18400</v>
+        <v>56800</v>
       </c>
       <c r="E95" s="5">
-        <v>40.109371000000003</v>
+        <v>33.661991</v>
       </c>
       <c r="F95" s="4">
-        <v>738012.44578539999</v>
+        <v>1912000.2552566901</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H95" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I95" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J95" s="5">
-        <v>6381</v>
+        <v>5275</v>
       </c>
       <c r="K95" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L95" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M95" s="4">
-        <v>117410403.815837</v>
+        <v>299619873.83007002</v>
       </c>
       <c r="N95" s="4">
-        <v>738012.44578539999</v>
+        <v>1912000.2552566901</v>
       </c>
       <c r="O95" s="3" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>456</v>
+        <v>118</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T95" s="4">
         <v>1</v>
       </c>
       <c r="W95" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X95" s="4">
         <v>0</v>
       </c>
       <c r="Y95" s="4">
         <v>0</v>
       </c>
       <c r="Z95" s="6">
-        <v>6.8400000000000004E-4</v>
+        <v>1.4779999999999999E-3</v>
       </c>
     </row>
     <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D96" s="4">
-        <v>101975</v>
+        <v>36700</v>
       </c>
       <c r="E96" s="5">
-        <v>8.8251930000000005</v>
+        <v>36.259228</v>
       </c>
       <c r="F96" s="4">
-        <v>899949.08542334998</v>
+        <v>1330713.1233846999</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H96" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I96" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J96" s="5">
-        <v>1404</v>
+        <v>5682</v>
       </c>
       <c r="K96" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L96" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M96" s="4">
-        <v>143172904.65312001</v>
+        <v>208529312.188306</v>
       </c>
       <c r="N96" s="4">
-        <v>899949.08542334998</v>
+        <v>1330713.1233846999</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>146</v>
+        <v>464</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="S96" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T96" s="4">
         <v>1</v>
       </c>
       <c r="W96" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X96" s="4">
         <v>0</v>
       </c>
       <c r="Y96" s="4">
         <v>0</v>
       </c>
       <c r="Z96" s="6">
-        <v>8.34E-4</v>
+        <v>1.0280000000000001E-3</v>
       </c>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D97" s="4">
-        <v>82324</v>
+        <v>101975</v>
       </c>
       <c r="E97" s="5">
-        <v>5.0914580000000003</v>
+        <v>9.3934499999999996</v>
       </c>
       <c r="F97" s="4">
-        <v>419149.16085235</v>
+        <v>957896.68485371</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H97" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I97" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J97" s="5">
-        <v>810</v>
+        <v>1472</v>
       </c>
       <c r="K97" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L97" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M97" s="4">
-        <v>66682442.167179003</v>
+        <v>150107136.78988501</v>
       </c>
       <c r="N97" s="4">
-        <v>419149.16085235</v>
+        <v>957896.68485371</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T97" s="4">
         <v>1</v>
       </c>
       <c r="W97" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X97" s="4">
         <v>0</v>
       </c>
       <c r="Y97" s="4">
         <v>0</v>
       </c>
       <c r="Z97" s="6">
-        <v>3.88E-4</v>
+        <v>7.3999999999999999E-4</v>
       </c>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D98" s="4">
-        <v>54600</v>
+        <v>82324</v>
       </c>
       <c r="E98" s="5">
-        <v>22.232697999999999</v>
+        <v>5.0349399999999997</v>
       </c>
       <c r="F98" s="4">
-        <v>1213905.33660192</v>
+        <v>414496.25729874999</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H98" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I98" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J98" s="5">
-        <v>3537</v>
+        <v>789</v>
       </c>
       <c r="K98" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L98" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M98" s="4">
-        <v>193120206.27640599</v>
+        <v>64953608.648036003</v>
       </c>
       <c r="N98" s="4">
-        <v>1213905.33660192</v>
+        <v>414496.25729874999</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="S98" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T98" s="4">
         <v>1</v>
       </c>
       <c r="W98" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X98" s="4">
         <v>0</v>
       </c>
       <c r="Y98" s="4">
         <v>0</v>
       </c>
       <c r="Z98" s="6">
-        <v>1.1249999999999999E-3</v>
+        <v>3.2000000000000003E-4</v>
       </c>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D99" s="4">
-        <v>564812</v>
+        <v>54600</v>
       </c>
       <c r="E99" s="5">
-        <v>16.383807000000001</v>
+        <v>22.775288</v>
       </c>
       <c r="F99" s="4">
-        <v>9253771.3118360694</v>
+        <v>1243530.20005743</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H99" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I99" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J99" s="5">
-        <v>2606.5</v>
+        <v>3569</v>
       </c>
       <c r="K99" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L99" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M99" s="4">
-        <v>1472182525.8459301</v>
+        <v>194867317.94137099</v>
       </c>
       <c r="N99" s="4">
-        <v>9253771.3118360694</v>
+        <v>1243530.20005743</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="S99" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T99" s="4">
         <v>1</v>
       </c>
       <c r="W99" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X99" s="4">
         <v>0</v>
       </c>
       <c r="Y99" s="4">
         <v>0</v>
       </c>
       <c r="Z99" s="6">
-        <v>8.5760000000000003E-3</v>
+        <v>9.6100000000000005E-4</v>
       </c>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D100" s="4">
-        <v>277000</v>
+        <v>564812</v>
       </c>
       <c r="E100" s="5">
-        <v>22.12584</v>
+        <v>15.114393</v>
       </c>
       <c r="F100" s="4">
-        <v>6128857.8791878801</v>
+        <v>8536787.0967741907</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H100" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I100" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J100" s="5">
-        <v>3520</v>
+        <v>2368.5</v>
       </c>
       <c r="K100" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L100" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M100" s="4">
-        <v>975040031.68879998</v>
+        <v>1337756658.67067</v>
       </c>
       <c r="N100" s="4">
-        <v>6128857.8791878801</v>
+        <v>8536787.0967741907</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="S100" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T100" s="4">
         <v>1</v>
       </c>
       <c r="W100" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X100" s="4">
         <v>0</v>
       </c>
       <c r="Y100" s="4">
         <v>0</v>
       </c>
       <c r="Z100" s="6">
-        <v>5.6800000000000002E-3</v>
+        <v>6.6E-3</v>
       </c>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D101" s="4">
-        <v>238700</v>
+        <v>277000</v>
       </c>
       <c r="E101" s="5">
-        <v>21.805267000000001</v>
+        <v>21.760642000000001</v>
       </c>
       <c r="F101" s="4">
-        <v>5204917.3423848096</v>
+        <v>6027695.35113749</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H101" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I101" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J101" s="5">
-        <v>3469</v>
+        <v>3410</v>
       </c>
       <c r="K101" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L101" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M101" s="4">
-        <v>828050326.91163504</v>
+        <v>944569602.24173999</v>
       </c>
       <c r="N101" s="4">
-        <v>5204917.3423848096</v>
+        <v>6027695.35113749</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>201</v>
+        <v>129</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="S101" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T101" s="4">
         <v>1</v>
       </c>
       <c r="W101" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X101" s="4">
         <v>0</v>
       </c>
       <c r="Y101" s="4">
         <v>0</v>
       </c>
       <c r="Z101" s="6">
-        <v>4.8240000000000002E-3</v>
+        <v>4.6600000000000001E-3</v>
       </c>
     </row>
     <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D102" s="4">
-        <v>472300</v>
+        <v>238700</v>
       </c>
       <c r="E102" s="5">
-        <v>52.674585</v>
+        <v>20.229101</v>
       </c>
       <c r="F102" s="4">
-        <v>24878207.304041699</v>
+        <v>4828684.4708209699</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H102" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I102" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J102" s="5">
-        <v>8380</v>
+        <v>3170</v>
       </c>
       <c r="K102" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L102" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M102" s="4">
-        <v>3957874128.6308999</v>
+        <v>756678681.362607</v>
       </c>
       <c r="N102" s="4">
-        <v>24878207.304041699</v>
+        <v>4828684.4708209699</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>119</v>
+        <v>213</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="S102" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T102" s="4">
         <v>1</v>
       </c>
       <c r="W102" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X102" s="4">
         <v>0</v>
       </c>
       <c r="Y102" s="4">
         <v>0</v>
       </c>
       <c r="Z102" s="6">
-        <v>2.3057999999999999E-2</v>
+        <v>3.7330000000000002E-3</v>
       </c>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D103" s="4">
-        <v>727000</v>
+        <v>381900</v>
       </c>
       <c r="E103" s="5">
-        <v>8.8251930000000005</v>
+        <v>65.026669999999996</v>
       </c>
       <c r="F103" s="4">
-        <v>6415915.5195172504</v>
+        <v>24833674.739159498</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H103" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I103" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J103" s="5">
-        <v>1404</v>
+        <v>10190</v>
       </c>
       <c r="K103" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L103" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M103" s="4">
-        <v>1020708033.17301</v>
+        <v>3891559361.2643499</v>
       </c>
       <c r="N103" s="4">
-        <v>6415915.5195172504</v>
+        <v>24833674.739159498</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T103" s="4">
         <v>1</v>
       </c>
       <c r="W103" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X103" s="4">
         <v>0</v>
       </c>
       <c r="Y103" s="4">
         <v>0</v>
       </c>
       <c r="Z103" s="6">
-        <v>5.9459999999999999E-3</v>
+        <v>1.9199999999999998E-2</v>
       </c>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D104" s="4">
-        <v>197100</v>
+        <v>727000</v>
       </c>
       <c r="E104" s="5">
-        <v>36.331634999999999</v>
+        <v>8.8478390000000005</v>
       </c>
       <c r="F104" s="4">
-        <v>7160965.49123138</v>
+        <v>6432376.1207364099</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H104" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I104" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J104" s="5">
-        <v>5780</v>
+        <v>1386.5</v>
       </c>
       <c r="K104" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L104" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M104" s="4">
-        <v>1139238037.0252299</v>
+        <v>1007985075.53748</v>
       </c>
       <c r="N104" s="4">
-        <v>7160965.49123138</v>
+        <v>6432376.1207364099</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="S104" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T104" s="4">
         <v>1</v>
       </c>
       <c r="W104" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X104" s="4">
         <v>0</v>
       </c>
       <c r="Y104" s="4">
         <v>0</v>
       </c>
       <c r="Z104" s="6">
-        <v>6.6369999999999997E-3</v>
+        <v>4.973E-3</v>
       </c>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D105" s="4">
-        <v>136000</v>
+        <v>304600</v>
       </c>
       <c r="E105" s="5">
-        <v>16.479171999999998</v>
+        <v>37.267493000000002</v>
       </c>
       <c r="F105" s="4">
-        <v>2241167.31716028</v>
+        <v>11351673.5266902</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H105" s="3" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="I105" s="3" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="J105" s="5">
-        <v>129.19999999999999</v>
+        <v>5840</v>
       </c>
       <c r="K105" s="5">
-        <v>7.8401997933793739</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L105" s="3" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="M105" s="4">
-        <v>17571199.536928002</v>
+        <v>1778863250.92068</v>
       </c>
       <c r="N105" s="4">
-        <v>2241167.31716028</v>
+        <v>11351673.5266902</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>497</v>
+        <v>156</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="S105" s="3" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="T105" s="4">
         <v>1</v>
       </c>
       <c r="W105" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X105" s="4">
         <v>0</v>
       </c>
       <c r="Y105" s="4">
         <v>0</v>
       </c>
       <c r="Z105" s="6">
-        <v>2.0769999999999999E-3</v>
+        <v>8.7760000000000008E-3</v>
       </c>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D106" s="4">
-        <v>349200</v>
+        <v>136000</v>
       </c>
       <c r="E106" s="5">
-        <v>11.788924</v>
+        <v>17.335248</v>
       </c>
       <c r="F106" s="4">
-        <v>4116692.4382425002</v>
+        <v>2357593.7450135602</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H106" s="3" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="I106" s="3" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="J106" s="5">
-        <v>1875.5</v>
+        <v>135.80000000000001</v>
       </c>
       <c r="K106" s="5">
-        <v>159.09000517042517</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M106" s="4">
-        <v>654924621.28504896</v>
+        <v>18468800.640404999</v>
       </c>
       <c r="N106" s="4">
-        <v>4116692.4382425002</v>
+        <v>2357593.7450135602</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>119</v>
+        <v>505</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>253</v>
+        <v>319</v>
       </c>
       <c r="T106" s="4">
         <v>1</v>
       </c>
       <c r="W106" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X106" s="4">
         <v>0</v>
       </c>
       <c r="Y106" s="4">
         <v>0</v>
       </c>
       <c r="Z106" s="6">
-        <v>3.8149999999999998E-3</v>
+        <v>1.8220000000000001E-3</v>
       </c>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D107" s="4">
-        <v>170000</v>
+        <v>191700</v>
       </c>
       <c r="E107" s="5">
-        <v>10.886202000000001</v>
+        <v>11.157913000000001</v>
       </c>
       <c r="F107" s="4">
-        <v>1850654.32004286</v>
+        <v>2138970.9964583102</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H107" s="3" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="I107" s="3" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="J107" s="5">
-        <v>85.35</v>
+        <v>1748.5</v>
       </c>
       <c r="K107" s="5">
-        <v>7.8401997933793739</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L107" s="3" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="M107" s="4">
-        <v>14509499.617616</v>
+        <v>335187308.85262299</v>
       </c>
       <c r="N107" s="4">
-        <v>1850654.32004286</v>
+        <v>2138970.9964583102</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="S107" s="3" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="T107" s="4">
         <v>1</v>
       </c>
       <c r="W107" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X107" s="4">
         <v>0</v>
       </c>
       <c r="Y107" s="4">
         <v>0</v>
       </c>
       <c r="Z107" s="6">
-        <v>1.7149999999999999E-3</v>
+        <v>1.653E-3</v>
       </c>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D108" s="4">
-        <v>141100</v>
+        <v>103500</v>
       </c>
       <c r="E108" s="5">
-        <v>12.357785</v>
+        <v>10.824956</v>
       </c>
       <c r="F108" s="4">
-        <v>1743683.44961971</v>
+        <v>1120382.9583532801</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H108" s="3" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="I108" s="3" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="J108" s="5">
-        <v>1966</v>
+        <v>84.8</v>
       </c>
       <c r="K108" s="5">
-        <v>159.09000517042517</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L108" s="3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M108" s="4">
-        <v>277402609.01558399</v>
+        <v>8776800.304335</v>
       </c>
       <c r="N108" s="4">
-        <v>1743683.44961971</v>
+        <v>1120382.9583532801</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>253</v>
+        <v>319</v>
       </c>
       <c r="T108" s="4">
         <v>1</v>
       </c>
       <c r="W108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X108" s="4">
         <v>0</v>
       </c>
       <c r="Y108" s="4">
         <v>0</v>
       </c>
       <c r="Z108" s="6">
-        <v>1.616E-3</v>
+        <v>8.6600000000000002E-4</v>
       </c>
     </row>
     <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D109" s="4">
-        <v>33938</v>
+        <v>91700</v>
       </c>
       <c r="E109" s="5">
-        <v>7.725187</v>
+        <v>18.445495000000001</v>
       </c>
       <c r="F109" s="4">
-        <v>262177.39644227002</v>
+        <v>1691451.1342969299</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I109" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J109" s="5">
-        <v>1229</v>
+        <v>2890.5</v>
       </c>
       <c r="K109" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L109" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M109" s="4">
-        <v>41709803.355568998</v>
+        <v>265058738.38376501</v>
       </c>
       <c r="N109" s="4">
-        <v>262177.39644227002</v>
+        <v>1691451.1342969299</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="S109" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T109" s="4">
         <v>1</v>
       </c>
       <c r="W109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X109" s="4">
         <v>0</v>
       </c>
       <c r="Y109" s="4">
         <v>0</v>
       </c>
       <c r="Z109" s="6">
-        <v>2.43E-4</v>
+        <v>1.307E-3</v>
       </c>
     </row>
     <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D110" s="4">
-        <v>5900</v>
+        <v>33938</v>
       </c>
       <c r="E110" s="5">
-        <v>83.034757999999997</v>
+        <v>7.8236210000000002</v>
       </c>
       <c r="F110" s="4">
-        <v>489905.08517192001</v>
+        <v>265517.93497335998</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H110" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J110" s="5">
-        <v>13210</v>
+        <v>1226</v>
       </c>
       <c r="K110" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M110" s="4">
-        <v>77939002.533017993</v>
+        <v>41607970.478883997</v>
       </c>
       <c r="N110" s="4">
-        <v>489905.08517192001</v>
+        <v>265517.93497335998</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>161</v>
+        <v>129</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T110" s="4">
         <v>1</v>
       </c>
       <c r="W110" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X110" s="4">
         <v>0</v>
       </c>
       <c r="Y110" s="4">
         <v>0</v>
       </c>
       <c r="Z110" s="6">
-        <v>4.5399999999999998E-4</v>
+        <v>2.05E-4</v>
       </c>
     </row>
     <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D111" s="4">
-        <v>94700</v>
+        <v>5900</v>
       </c>
       <c r="E111" s="5">
-        <v>46.621408000000002</v>
+        <v>109.31372500000001</v>
       </c>
       <c r="F111" s="4">
-        <v>4415047.4574140403</v>
+        <v>644950.70355126006</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H111" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I111" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J111" s="5">
-        <v>7417</v>
+        <v>17130</v>
       </c>
       <c r="K111" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L111" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M111" s="4">
-        <v>702389922.827672</v>
+        <v>101066957.440704</v>
       </c>
       <c r="N111" s="4">
-        <v>4415047.4574140403</v>
+        <v>644950.70355126006</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>456</v>
+        <v>171</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="S111" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T111" s="4">
         <v>1</v>
       </c>
       <c r="W111" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X111" s="4">
         <v>0</v>
       </c>
       <c r="Y111" s="4">
         <v>0</v>
       </c>
       <c r="Z111" s="6">
-        <v>4.0920000000000002E-3</v>
+        <v>4.9799999999999996E-4</v>
       </c>
     </row>
     <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D112" s="4">
-        <v>4400</v>
+        <v>145600</v>
       </c>
       <c r="E112" s="5">
-        <v>234.018473</v>
+        <v>42.564070999999998</v>
       </c>
       <c r="F112" s="4">
-        <v>1029681.31246464</v>
+        <v>6197326.1861459399</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H112" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I112" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J112" s="5">
-        <v>37230</v>
+        <v>6670</v>
       </c>
       <c r="K112" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L112" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M112" s="4">
-        <v>163812005.32388899</v>
+        <v>971151591.04806399</v>
       </c>
       <c r="N112" s="4">
-        <v>1029681.31246464</v>
+        <v>6197326.1861459399</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>161</v>
+        <v>464</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T112" s="4">
         <v>1</v>
       </c>
       <c r="W112" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X112" s="4">
         <v>0</v>
       </c>
       <c r="Y112" s="4">
         <v>0</v>
       </c>
       <c r="Z112" s="6">
-        <v>9.5399999999999999E-4</v>
+        <v>4.7910000000000001E-3</v>
       </c>
     </row>
     <row r="113" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D113" s="4">
-        <v>12428</v>
+        <v>4400</v>
       </c>
       <c r="E113" s="5">
-        <v>25.174429</v>
+        <v>283.27123399999999</v>
       </c>
       <c r="F113" s="4">
-        <v>312867.8106732</v>
+        <v>1246392.9038639499</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H113" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I113" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J113" s="5">
-        <v>4005</v>
+        <v>44390</v>
       </c>
       <c r="K113" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L113" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M113" s="4">
-        <v>49774141.617657997</v>
+        <v>195315917.75246701</v>
       </c>
       <c r="N113" s="4">
-        <v>312867.8106732</v>
+        <v>1246392.9038639499</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>201</v>
+        <v>171</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="S113" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T113" s="4">
         <v>1</v>
       </c>
       <c r="W113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X113" s="4">
         <v>0</v>
       </c>
       <c r="Y113" s="4">
         <v>0</v>
       </c>
       <c r="Z113" s="6">
-        <v>2.8899999999999998E-4</v>
+        <v>9.6299999999999999E-4</v>
       </c>
     </row>
     <row r="114" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D114" s="4">
-        <v>214200</v>
+        <v>12428</v>
       </c>
       <c r="E114" s="5">
-        <v>22.590986000000001</v>
+        <v>25.270423000000001</v>
       </c>
       <c r="F114" s="4">
-        <v>4838989.2513671499</v>
+        <v>314060.68727863999</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J114" s="5">
-        <v>3594</v>
+        <v>3960</v>
       </c>
       <c r="K114" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L114" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M114" s="4">
-        <v>769834825.01963103</v>
+        <v>49214859.275622003</v>
       </c>
       <c r="N114" s="4">
-        <v>4838989.2513671499</v>
+        <v>314060.68727863999</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>119</v>
+        <v>213</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="S114" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T114" s="4">
         <v>1</v>
       </c>
       <c r="W114" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X114" s="4">
         <v>0</v>
       </c>
       <c r="Y114" s="4">
         <v>0</v>
       </c>
       <c r="Z114" s="6">
-        <v>4.4850000000000003E-3</v>
+        <v>2.42E-4</v>
       </c>
     </row>
     <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D115" s="4">
-        <v>22200</v>
+        <v>256500</v>
       </c>
       <c r="E115" s="5">
-        <v>25.193286000000001</v>
+        <v>24.383406000000001</v>
       </c>
       <c r="F115" s="4">
-        <v>559290.96737695998</v>
+        <v>6254340.9591270201</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H115" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I115" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J115" s="5">
-        <v>4008</v>
+        <v>3821</v>
       </c>
       <c r="K115" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L115" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M115" s="4">
-        <v>88977602.891772002</v>
+        <v>980086087.285748</v>
       </c>
       <c r="N115" s="4">
-        <v>559290.96737695998</v>
+        <v>6254340.9591270201</v>
       </c>
       <c r="O115" s="3" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="P115" s="3" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="R115" s="3" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="S115" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T115" s="4">
         <v>1</v>
       </c>
       <c r="W115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X115" s="4">
         <v>0</v>
       </c>
       <c r="Y115" s="4">
         <v>0</v>
       </c>
       <c r="Z115" s="6">
-        <v>5.1800000000000001E-4</v>
+        <v>4.8349999999999999E-3</v>
       </c>
     </row>
     <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D116" s="4">
-        <v>577465</v>
+        <v>22200</v>
       </c>
       <c r="E116" s="5">
-        <v>37.400213000000001</v>
+        <v>29.52683</v>
       </c>
       <c r="F116" s="4">
-        <v>21597314.4132252</v>
+        <v>655495.35751889995</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I116" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J116" s="5">
-        <v>5950</v>
+        <v>4627</v>
       </c>
       <c r="K116" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L116" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M116" s="4">
-        <v>3435916861.6672902</v>
+        <v>102719356.74487799</v>
       </c>
       <c r="N116" s="4">
-        <v>21597314.4132252</v>
+        <v>655495.35751889995</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="S116" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T116" s="4">
         <v>1</v>
       </c>
       <c r="W116" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X116" s="4">
         <v>0</v>
       </c>
       <c r="Y116" s="4">
         <v>0</v>
       </c>
       <c r="Z116" s="6">
-        <v>2.0017E-2</v>
+        <v>5.0600000000000005E-4</v>
       </c>
     </row>
     <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D117" s="4">
-        <v>24369</v>
+        <v>638365</v>
       </c>
       <c r="E117" s="5">
-        <v>23.005845000000001</v>
+        <v>38.933042999999998</v>
       </c>
       <c r="F117" s="4">
-        <v>560629.45502545999</v>
+        <v>24853481.797007099</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H117" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I117" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J117" s="5">
-        <v>3660</v>
+        <v>6101</v>
       </c>
       <c r="K117" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L117" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M117" s="4">
-        <v>89190542.898692995</v>
+        <v>3894663224.9573102</v>
       </c>
       <c r="N117" s="4">
-        <v>560629.45502545999</v>
+        <v>24853481.797007099</v>
       </c>
       <c r="O117" s="3" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>94</v>
+        <v>156</v>
       </c>
       <c r="R117" s="3" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="S117" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T117" s="4">
         <v>1</v>
       </c>
       <c r="W117" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X117" s="4">
         <v>0</v>
       </c>
       <c r="Y117" s="4">
         <v>0</v>
       </c>
       <c r="Z117" s="6">
-        <v>5.1900000000000004E-4</v>
+        <v>1.9214999999999999E-2</v>
       </c>
     </row>
     <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D118" s="4">
-        <v>87700</v>
+        <v>24369</v>
       </c>
       <c r="E118" s="5">
-        <v>11.936597000000001</v>
+        <v>23.547440000000002</v>
       </c>
       <c r="F118" s="4">
-        <v>1046839.5147851</v>
+        <v>573827.31884752004</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H118" s="3" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I118" s="3" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J118" s="5">
-        <v>15.4</v>
+        <v>3690</v>
       </c>
       <c r="K118" s="5">
-        <v>1.2901500001928774</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L118" s="3" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="M118" s="4">
-        <v>1350580.0002009999</v>
+        <v>89921572.134026006</v>
       </c>
       <c r="N118" s="4">
-        <v>1046839.5147851</v>
+        <v>573827.31884752004</v>
       </c>
       <c r="O118" s="3" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="P118" s="3" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>161</v>
+        <v>112</v>
       </c>
       <c r="R118" s="3" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="S118" s="3" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="T118" s="4">
         <v>1</v>
       </c>
       <c r="W118" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X118" s="4">
         <v>0</v>
       </c>
       <c r="Y118" s="4">
         <v>0</v>
       </c>
       <c r="Z118" s="6">
-        <v>9.7000000000000005E-4</v>
+        <v>4.4299999999999998E-4</v>
       </c>
     </row>
     <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D119" s="4">
-        <v>72700</v>
+        <v>87700</v>
       </c>
       <c r="E119" s="5">
-        <v>7.5380729999999998</v>
+        <v>12.720349000000001</v>
       </c>
       <c r="F119" s="4">
-        <v>548017.90770643996</v>
+        <v>1115574.5750068701</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H119" s="3" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="I119" s="3" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="J119" s="5">
-        <v>59.1</v>
+        <v>16.2</v>
       </c>
       <c r="K119" s="5">
-        <v>7.8401997933793739</v>
+        <v>1.2735499929693672</v>
       </c>
       <c r="L119" s="3" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="M119" s="4">
-        <v>4296569.8867680002</v>
+        <v>1420739.9921560001</v>
       </c>
       <c r="N119" s="4">
-        <v>548017.90770643996</v>
+        <v>1115574.5750068701</v>
       </c>
       <c r="O119" s="3" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="P119" s="3" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="Q119" s="3" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="R119" s="3" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="S119" s="3" t="s">
-        <v>304</v>
+        <v>424</v>
       </c>
       <c r="T119" s="4">
         <v>1</v>
       </c>
       <c r="W119" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X119" s="4">
         <v>0</v>
       </c>
       <c r="Y119" s="4">
         <v>0</v>
       </c>
       <c r="Z119" s="6">
-        <v>5.0699999999999996E-4</v>
+        <v>8.6200000000000003E-4</v>
       </c>
     </row>
     <row r="120" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D120" s="4">
-        <v>20256</v>
+        <v>72700</v>
       </c>
       <c r="E120" s="5">
-        <v>18.775535000000001</v>
+        <v>7.6974629999999999</v>
       </c>
       <c r="F120" s="4">
-        <v>380317.25438430998</v>
+        <v>559605.55289612</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H120" s="3" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="I120" s="3" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="J120" s="5">
-        <v>2987</v>
+        <v>60.3</v>
       </c>
       <c r="K120" s="5">
-        <v>159.09000517042517</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L120" s="3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M120" s="4">
-        <v>60504673.966401003</v>
+        <v>4383810.1520079998</v>
       </c>
       <c r="N120" s="4">
-        <v>380317.25438430998</v>
+        <v>559605.55289612</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>94</v>
+        <v>171</v>
       </c>
       <c r="R120" s="3" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="S120" s="3" t="s">
-        <v>253</v>
+        <v>319</v>
       </c>
       <c r="T120" s="4">
         <v>1</v>
       </c>
       <c r="W120" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X120" s="4">
         <v>0</v>
       </c>
       <c r="Y120" s="4">
         <v>0</v>
       </c>
       <c r="Z120" s="6">
-        <v>3.5199999999999999E-4</v>
+        <v>4.3199999999999998E-4</v>
       </c>
     </row>
     <row r="121" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D121" s="4">
-        <v>116300</v>
+        <v>20256</v>
       </c>
       <c r="E121" s="5">
-        <v>7.0746120000000001</v>
+        <v>17.689295999999999</v>
       </c>
       <c r="F121" s="4">
-        <v>822777.35872776003</v>
+        <v>358314.23375131999</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H121" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I121" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J121" s="5">
-        <v>1125.5</v>
+        <v>2772</v>
       </c>
       <c r="K121" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L121" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M121" s="4">
-        <v>130895654.254108</v>
+        <v>56149608.355400003</v>
       </c>
       <c r="N121" s="4">
-        <v>822777.35872776003</v>
+        <v>358314.23375131999</v>
       </c>
       <c r="O121" s="3" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="P121" s="3" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="Q121" s="3" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="R121" s="3" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="S121" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T121" s="4">
         <v>1</v>
       </c>
       <c r="W121" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X121" s="4">
         <v>0</v>
       </c>
       <c r="Y121" s="4">
         <v>0</v>
       </c>
       <c r="Z121" s="6">
-        <v>7.6199999999999998E-4</v>
+        <v>2.7700000000000001E-4</v>
       </c>
     </row>
     <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D122" s="4">
         <v>19300</v>
       </c>
       <c r="E122" s="5">
-        <v>29.819597999999999</v>
+        <v>34.861696999999999</v>
       </c>
       <c r="F122" s="4">
-        <v>575518.26010434004</v>
+        <v>672830.47764909</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H122" s="3" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I122" s="3" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="J122" s="5">
-        <v>4744</v>
+        <v>5463</v>
       </c>
       <c r="K122" s="5">
-        <v>159.09000517042517</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L122" s="3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="M122" s="4">
-        <v>91559202.975673005</v>
+        <v>105435855.600961</v>
       </c>
       <c r="N122" s="4">
-        <v>575518.26010434004</v>
+        <v>672830.47764909</v>
       </c>
       <c r="O122" s="3" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="P122" s="3" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="Q122" s="3" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="R122" s="3" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="S122" s="3" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="T122" s="4">
         <v>1</v>
       </c>
       <c r="W122" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X122" s="4">
         <v>0</v>
       </c>
       <c r="Y122" s="4">
         <v>0</v>
       </c>
       <c r="Z122" s="6">
-        <v>5.3300000000000005E-4</v>
+        <v>5.1999999999999995E-4</v>
       </c>
     </row>
     <row r="123" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D123" s="4">
         <v>253973</v>
       </c>
       <c r="E123" s="5">
-        <v>3.876001</v>
+        <v>3.9250250000000002</v>
       </c>
       <c r="F123" s="4">
-        <v>984399.55117840006</v>
+        <v>996850.45051690005</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H123" s="3" t="s">
-        <v>236</v>
+        <v>264</v>
       </c>
       <c r="I123" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J123" s="5">
-        <v>3.3639999999999999</v>
+        <v>3.3460000000000001</v>
       </c>
       <c r="K123" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L123" s="3" t="s">
-        <v>237</v>
+        <v>265</v>
       </c>
       <c r="M123" s="4">
-        <v>854365.17200000002</v>
+        <v>849793.65800000005</v>
       </c>
       <c r="N123" s="4">
-        <v>984399.55117840006</v>
+        <v>996850.45051690005</v>
       </c>
       <c r="O123" s="3" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="P123" s="3" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="Q123" s="3" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="R123" s="3" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="S123" s="3" t="s">
-        <v>240</v>
+        <v>268</v>
       </c>
       <c r="T123" s="4">
         <v>1</v>
       </c>
       <c r="W123" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X123" s="4">
         <v>0</v>
       </c>
       <c r="Y123" s="4">
         <v>0</v>
       </c>
       <c r="Z123" s="6">
-        <v>9.1200000000000005E-4</v>
+        <v>7.6999999999999996E-4</v>
       </c>
     </row>
     <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D124" s="4">
         <v>119512</v>
       </c>
       <c r="E124" s="5">
-        <v>150.407566</v>
+        <v>148.200243</v>
       </c>
       <c r="F124" s="4">
-        <v>17975509.078464299</v>
+        <v>17711707.435585901</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H124" s="3" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I124" s="3" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="J124" s="5">
-        <v>120.86</v>
+        <v>115.9</v>
       </c>
       <c r="K124" s="5">
-        <v>0.80355000033226798</v>
+        <v>0.78205000049190943</v>
       </c>
       <c r="L124" s="3" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="M124" s="4">
-        <v>14444220.325972</v>
+        <v>13851440.808712</v>
       </c>
       <c r="N124" s="4">
-        <v>17975509.078464299</v>
+        <v>17711707.435585901</v>
       </c>
       <c r="O124" s="3" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="P124" s="3" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="R124" s="3" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="S124" s="3" t="s">
-        <v>575</v>
+        <v>204</v>
       </c>
       <c r="T124" s="4">
         <v>1</v>
       </c>
       <c r="W124" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X124" s="4">
         <v>0</v>
       </c>
       <c r="Y124" s="4">
         <v>0</v>
       </c>
       <c r="Z124" s="6">
-        <v>1.6660000000000001E-2</v>
+        <v>1.3694E-2</v>
       </c>
     </row>
     <row r="125" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D125" s="4">
-        <v>317166</v>
+        <v>334602</v>
       </c>
       <c r="E125" s="5">
-        <v>78.700765000000004</v>
+        <v>100.30049200000001</v>
       </c>
       <c r="F125" s="4">
-        <v>24961206.9441851</v>
+        <v>33560745.323188998</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H125" s="3" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I125" s="3" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="J125" s="5">
-        <v>63.24</v>
+        <v>78.44</v>
       </c>
       <c r="K125" s="5">
-        <v>0.80355000033226798</v>
+        <v>0.78205000049190943</v>
       </c>
       <c r="L125" s="3" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="M125" s="4">
-        <v>20057577.848292999</v>
+        <v>26246180.896508001</v>
       </c>
       <c r="N125" s="4">
-        <v>24961206.9441851</v>
+        <v>33560745.323188998</v>
       </c>
       <c r="O125" s="3" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="P125" s="3" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="Q125" s="3" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="R125" s="3" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="S125" s="3" t="s">
-        <v>575</v>
+        <v>204</v>
       </c>
       <c r="T125" s="4">
         <v>1</v>
       </c>
       <c r="W125" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X125" s="4">
         <v>0</v>
       </c>
       <c r="Y125" s="4">
         <v>0</v>
       </c>
       <c r="Z125" s="6">
-        <v>2.3134999999999999E-2</v>
+        <v>2.5947999999999999E-2</v>
       </c>
     </row>
     <row r="126" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D126" s="4">
-        <v>96003</v>
+        <v>358957</v>
       </c>
       <c r="E126" s="5">
-        <v>43.158008000000002</v>
+        <v>39.967320999999998</v>
       </c>
       <c r="F126" s="4">
-        <v>4143298.2614632002</v>
+        <v>14346549.6312858</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H126" s="3" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="I126" s="3" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="J126" s="5">
-        <v>420.4</v>
+        <v>371.8</v>
       </c>
       <c r="K126" s="5">
-        <v>9.740950145914562</v>
+        <v>9.3025998999226296</v>
       </c>
       <c r="L126" s="3" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="M126" s="4">
-        <v>40359661.804567002</v>
+        <v>133460211.164235</v>
       </c>
       <c r="N126" s="4">
-        <v>4143298.2614632002</v>
+        <v>14346549.6312858</v>
       </c>
       <c r="O126" s="3" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="P126" s="3" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="Q126" s="3" t="s">
-        <v>105</v>
+        <v>208</v>
       </c>
       <c r="R126" s="3" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="S126" s="3" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="T126" s="4">
         <v>1</v>
       </c>
       <c r="W126" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X126" s="4">
         <v>0</v>
       </c>
       <c r="Y126" s="4">
         <v>0</v>
       </c>
       <c r="Z126" s="6">
-        <v>3.8400000000000001E-3</v>
+        <v>1.1091999999999999E-2</v>
       </c>
     </row>
     <row r="127" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D127" s="4">
         <v>55598</v>
       </c>
       <c r="E127" s="5">
-        <v>24.173155999999999</v>
+        <v>27.214759999999998</v>
       </c>
       <c r="F127" s="4">
-        <v>1343979.127288</v>
+        <v>1513086.22648</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H127" s="3" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="I127" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J127" s="5">
-        <v>20.98</v>
+        <v>23.2</v>
       </c>
       <c r="K127" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L127" s="3" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="M127" s="4">
-        <v>1166446.04</v>
+        <v>1289873.6000000001</v>
       </c>
       <c r="N127" s="4">
-        <v>1343979.127288</v>
+        <v>1513086.22648</v>
       </c>
       <c r="O127" s="3" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="P127" s="3" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="Q127" s="3" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="R127" s="3" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="S127" s="3" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="T127" s="4">
         <v>1</v>
       </c>
       <c r="W127" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X127" s="4">
         <v>0</v>
       </c>
       <c r="Y127" s="4">
         <v>0</v>
       </c>
       <c r="Z127" s="6">
-        <v>1.245E-3</v>
+        <v>1.1689999999999999E-3</v>
       </c>
     </row>
     <row r="128" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D128" s="4">
-        <v>156184</v>
+        <v>176320</v>
       </c>
       <c r="E128" s="5">
-        <v>93.316677999999996</v>
+        <v>104.671252</v>
       </c>
       <c r="F128" s="4">
-        <v>14574572.036752</v>
+        <v>18455635.064479999</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="I128" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J128" s="5">
-        <v>80.989999999999995</v>
+        <v>89.23</v>
       </c>
       <c r="K128" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L128" s="3" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="M128" s="4">
-        <v>12649342.16</v>
+        <v>15733033.6</v>
       </c>
       <c r="N128" s="4">
-        <v>14574572.036752</v>
+        <v>18455635.064479999</v>
       </c>
       <c r="O128" s="3" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="P128" s="3" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="Q128" s="3" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="R128" s="3" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="S128" s="3" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="T128" s="4">
         <v>1</v>
       </c>
       <c r="W128" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X128" s="4">
         <v>0</v>
       </c>
       <c r="Y128" s="4">
         <v>0</v>
       </c>
       <c r="Z128" s="6">
-        <v>1.3507999999999999E-2</v>
+        <v>1.4269E-2</v>
       </c>
     </row>
     <row r="129" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D129" s="4">
         <v>18036</v>
       </c>
       <c r="E129" s="5">
-        <v>60.548110000000001</v>
+        <v>83.697118000000003</v>
       </c>
       <c r="F129" s="4">
-        <v>1092045.71196</v>
+        <v>1509561.21123</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H129" s="3" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="I129" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J129" s="5">
-        <v>52.55</v>
+        <v>71.349999999999994</v>
       </c>
       <c r="K129" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L129" s="3" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="M129" s="4">
-        <v>947791.8</v>
+        <v>1286868.6000000001</v>
       </c>
       <c r="N129" s="4">
-        <v>1092045.71196</v>
+        <v>1509561.21123</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="P129" s="3" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="Q129" s="3" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="R129" s="3" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="S129" s="3" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="T129" s="4">
         <v>1</v>
       </c>
       <c r="W129" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X129" s="4">
         <v>0</v>
       </c>
       <c r="Y129" s="4">
         <v>0</v>
       </c>
       <c r="Z129" s="6">
-        <v>1.0120000000000001E-3</v>
+        <v>1.1670000000000001E-3</v>
       </c>
     </row>
     <row r="130" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D130" s="4">
-        <v>65713</v>
+        <v>46359</v>
       </c>
       <c r="E130" s="5">
-        <v>80.723132000000007</v>
+        <v>91.075602000000003</v>
       </c>
       <c r="F130" s="4">
-        <v>5304559.1731160004</v>
+        <v>4222173.8331180001</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H130" s="3" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="I130" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J130" s="5">
-        <v>70.06</v>
+        <v>77.64</v>
       </c>
       <c r="K130" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L130" s="3" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="M130" s="4">
-        <v>4603852.78</v>
+        <v>3599312.76</v>
       </c>
       <c r="N130" s="4">
-        <v>5304559.1731160004</v>
+        <v>4222173.8331180001</v>
       </c>
       <c r="O130" s="3" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="P130" s="3" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="S130" s="3" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="T130" s="4">
         <v>1</v>
       </c>
       <c r="W130" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X130" s="4">
         <v>0</v>
       </c>
       <c r="Y130" s="4">
         <v>0</v>
       </c>
       <c r="Z130" s="6">
-        <v>4.9160000000000002E-3</v>
+        <v>3.264E-3</v>
       </c>
     </row>
     <row r="131" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D131" s="4">
         <v>29381</v>
       </c>
       <c r="E131" s="5">
-        <v>8.0654000000000003</v>
+        <v>7.6365559999999997</v>
       </c>
       <c r="F131" s="4">
-        <v>236969.51740000001</v>
+        <v>224369.63714549999</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H131" s="3" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="I131" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J131" s="5">
-        <v>7</v>
+        <v>6.51</v>
       </c>
       <c r="K131" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L131" s="3" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="M131" s="4">
-        <v>205667</v>
+        <v>191270.31</v>
       </c>
       <c r="N131" s="4">
-        <v>236969.51740000001</v>
+        <v>224369.63714549999</v>
       </c>
       <c r="O131" s="3" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="P131" s="3" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="Q131" s="3" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="R131" s="3" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="S131" s="3" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="T131" s="4">
         <v>1</v>
       </c>
       <c r="W131" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X131" s="4">
         <v>0</v>
       </c>
       <c r="Y131" s="4">
         <v>0</v>
       </c>
       <c r="Z131" s="6">
-        <v>2.1900000000000001E-4</v>
+        <v>1.73E-4</v>
       </c>
     </row>
     <row r="132" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D132" s="4">
-        <v>49157</v>
+        <v>103137</v>
       </c>
       <c r="E132" s="5">
-        <v>14.400653</v>
+        <v>1.978486</v>
       </c>
       <c r="F132" s="4">
-        <v>707892.93481677002</v>
+        <v>204055.06932720001</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H132" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I132" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="J132" s="5">
-        <v>2291</v>
+        <v>1.456</v>
       </c>
       <c r="K132" s="5">
-        <v>159.09000517042517</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L132" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M132" s="4">
-        <v>112618690.660107</v>
+        <v>150167.47200000001</v>
       </c>
       <c r="N132" s="4">
-        <v>707892.93481677002</v>
+        <v>204055.06932720001</v>
       </c>
       <c r="O132" s="3" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="P132" s="3" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="Q132" s="3" t="s">
-        <v>161</v>
+        <v>129</v>
       </c>
       <c r="R132" s="3" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="S132" s="3" t="s">
-        <v>253</v>
+        <v>114</v>
       </c>
       <c r="T132" s="4">
         <v>1</v>
       </c>
       <c r="W132" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X132" s="4">
         <v>0</v>
       </c>
       <c r="Y132" s="4">
         <v>0</v>
       </c>
       <c r="Z132" s="6">
-        <v>6.5600000000000001E-4</v>
+        <v>1.5699999999999999E-4</v>
       </c>
     </row>
     <row r="133" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D133" s="4">
-        <v>103137</v>
+        <v>278000</v>
       </c>
       <c r="E133" s="5">
-        <v>1.7011229999999999</v>
+        <v>14.284345999999999</v>
       </c>
       <c r="F133" s="4">
-        <v>175448.722851</v>
+        <v>3971048.3484920999</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H133" s="3" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="I133" s="3" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="J133" s="5">
-        <v>1.29</v>
+        <v>111.9</v>
       </c>
       <c r="K133" s="5">
-        <v>0.75832259042996886</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L133" s="3" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="M133" s="4">
-        <v>133046.73000000001</v>
+        <v>31108201.078676</v>
       </c>
       <c r="N133" s="4">
-        <v>175448.722851</v>
+        <v>3971048.3484920999</v>
       </c>
       <c r="O133" s="3" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="P133" s="3" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="Q133" s="3" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="R133" s="3" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="S133" s="3" t="s">
-        <v>96</v>
+        <v>319</v>
       </c>
       <c r="T133" s="4">
         <v>1</v>
       </c>
       <c r="W133" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X133" s="4">
         <v>0</v>
       </c>
       <c r="Y133" s="4">
         <v>0</v>
       </c>
       <c r="Z133" s="6">
-        <v>1.6200000000000001E-4</v>
+        <v>3.0699999999999998E-3</v>
       </c>
     </row>
     <row r="134" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D134" s="4">
-        <v>278000</v>
+        <v>135546</v>
       </c>
       <c r="E134" s="5">
-        <v>13.022627</v>
+        <v>8.505179</v>
       </c>
       <c r="F134" s="4">
-        <v>3620290.2987168701</v>
+        <v>1152842.924961</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H134" s="3" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="I134" s="3" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="J134" s="5">
-        <v>102.1</v>
+        <v>11.83</v>
       </c>
       <c r="K134" s="5">
-        <v>7.8401997933793739</v>
+        <v>1.3909173099659224</v>
       </c>
       <c r="L134" s="3" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="M134" s="4">
-        <v>28383799.251972999</v>
+        <v>1603509.18</v>
       </c>
       <c r="N134" s="4">
-        <v>3620290.2987168701</v>
+        <v>1152842.924961</v>
       </c>
       <c r="O134" s="3" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="P134" s="3" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="Q134" s="3" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="R134" s="3" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="S134" s="3" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="T134" s="4">
         <v>1</v>
       </c>
       <c r="W134" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X134" s="4">
         <v>0</v>
       </c>
       <c r="Y134" s="4">
         <v>0</v>
       </c>
       <c r="Z134" s="6">
-        <v>3.3549999999999999E-3</v>
+        <v>8.9099999999999997E-4</v>
       </c>
     </row>
     <row r="135" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D135" s="4">
-        <v>135546</v>
+        <v>202800</v>
       </c>
       <c r="E135" s="5">
-        <v>8.7804179999999992</v>
+        <v>1.602042</v>
       </c>
       <c r="F135" s="4">
-        <v>1190150.538228</v>
+        <v>324894.20775490999</v>
       </c>
       <c r="G135" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H135" s="3" t="s">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="I135" s="3" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="J135" s="5">
-        <v>12.82</v>
+        <v>12.55</v>
       </c>
       <c r="K135" s="5">
-        <v>1.4600671630895021</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L135" s="3" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="M135" s="4">
-        <v>1737699.72</v>
+        <v>2545140.088252</v>
       </c>
       <c r="N135" s="4">
-        <v>1190150.538228</v>
+        <v>324894.20775490999</v>
       </c>
       <c r="O135" s="3" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="P135" s="3" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="Q135" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="R135" s="3" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="S135" s="3" t="s">
-        <v>266</v>
+        <v>319</v>
       </c>
       <c r="T135" s="4">
         <v>1</v>
       </c>
       <c r="W135" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X135" s="4">
         <v>0</v>
       </c>
       <c r="Y135" s="4">
         <v>0</v>
       </c>
       <c r="Z135" s="6">
-        <v>1.103E-3</v>
+        <v>2.5099999999999998E-4</v>
       </c>
     </row>
     <row r="136" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D136" s="4">
-        <v>202800</v>
+        <v>548429</v>
       </c>
       <c r="E136" s="5">
-        <v>1.5497050000000001</v>
+        <v>3.903899</v>
       </c>
       <c r="F136" s="4">
-        <v>314280.24795286002</v>
+        <v>2141011.1504564998</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H136" s="3" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="I136" s="3" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="J136" s="5">
-        <v>12.15</v>
+        <v>5.43</v>
       </c>
       <c r="K136" s="5">
-        <v>7.8401997933793739</v>
+        <v>1.3909173099659224</v>
       </c>
       <c r="L136" s="3" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="M136" s="4">
-        <v>2464019.9350629998</v>
+        <v>2977969.47</v>
       </c>
       <c r="N136" s="4">
-        <v>314280.24795286002</v>
+        <v>2141011.1504564998</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="P136" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="Q136" s="3" t="s">
-        <v>100</v>
+        <v>229</v>
       </c>
       <c r="R136" s="3" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="S136" s="3" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="T136" s="4">
         <v>1</v>
       </c>
       <c r="W136" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X136" s="4">
         <v>0</v>
       </c>
       <c r="Y136" s="4">
         <v>0</v>
       </c>
       <c r="Z136" s="6">
-        <v>2.9100000000000003E-4</v>
+        <v>1.655E-3</v>
       </c>
     </row>
     <row r="137" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D137" s="4">
-        <v>382137</v>
+        <v>29118</v>
       </c>
       <c r="E137" s="5">
-        <v>3.5272350000000001</v>
+        <v>27.657074000000001</v>
       </c>
       <c r="F137" s="4">
-        <v>1347887.001195</v>
+        <v>805318.34976548003</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H137" s="3" t="s">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="I137" s="3" t="s">
-        <v>40</v>
+        <v>82</v>
       </c>
       <c r="J137" s="5">
-        <v>5.15</v>
+        <v>4334</v>
       </c>
       <c r="K137" s="5">
-        <v>1.4600671630895021</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L137" s="3" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="M137" s="4">
-        <v>1968005.55</v>
+        <v>126197358.858291</v>
       </c>
       <c r="N137" s="4">
-        <v>1347887.001195</v>
+        <v>805318.34976548003</v>
       </c>
       <c r="O137" s="3" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="P137" s="3" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="Q137" s="3" t="s">
-        <v>217</v>
+        <v>118</v>
       </c>
       <c r="R137" s="3" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="S137" s="3" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="T137" s="4">
         <v>1</v>
       </c>
       <c r="W137" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X137" s="4">
         <v>0</v>
       </c>
       <c r="Y137" s="4">
         <v>0</v>
       </c>
       <c r="Z137" s="6">
-        <v>1.2489999999999999E-3</v>
+        <v>6.2200000000000005E-4</v>
       </c>
     </row>
     <row r="138" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D138" s="4">
-        <v>29118</v>
+        <v>66604</v>
       </c>
       <c r="E138" s="5">
-        <v>26.764724000000001</v>
+        <v>6.7391719999999999</v>
       </c>
       <c r="F138" s="4">
-        <v>779335.24420139997</v>
+        <v>448855.82853900001</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H138" s="3" t="s">
-        <v>69</v>
+        <v>148</v>
       </c>
       <c r="I138" s="3" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="J138" s="5">
-        <v>4258</v>
+        <v>5.7450000000000001</v>
       </c>
       <c r="K138" s="5">
-        <v>159.09000517042517</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L138" s="3" t="s">
-        <v>71</v>
+        <v>149</v>
       </c>
       <c r="M138" s="4">
-        <v>123984448.029495</v>
+        <v>382639.98</v>
       </c>
       <c r="N138" s="4">
-        <v>779335.24420139997</v>
+        <v>448855.82853900001</v>
       </c>
       <c r="O138" s="3" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="P138" s="3" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="Q138" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="R138" s="3" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="S138" s="3" t="s">
-        <v>253</v>
+        <v>152</v>
       </c>
       <c r="T138" s="4">
         <v>1</v>
       </c>
       <c r="W138" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X138" s="4">
         <v>0</v>
       </c>
       <c r="Y138" s="4">
         <v>0</v>
       </c>
       <c r="Z138" s="6">
-        <v>7.2199999999999999E-4</v>
+        <v>3.4699999999999998E-4</v>
       </c>
     </row>
     <row r="139" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D139" s="4">
-        <v>49197</v>
+        <v>937000</v>
       </c>
       <c r="E139" s="5">
-        <v>18.883783999999999</v>
+        <v>17.196027000000001</v>
       </c>
       <c r="F139" s="4">
-        <v>929025.52144799998</v>
+        <v>16112677.1622629</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H139" s="3" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="I139" s="3" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="J139" s="5">
-        <v>14.32</v>
+        <v>21.9</v>
       </c>
       <c r="K139" s="5">
-        <v>0.75832259042996886</v>
+        <v>1.2735499929693672</v>
       </c>
       <c r="L139" s="3" t="s">
-        <v>61</v>
+        <v>98</v>
       </c>
       <c r="M139" s="4">
-        <v>704501.04</v>
+        <v>20520299.886716999</v>
       </c>
       <c r="N139" s="4">
-        <v>929025.52144799998</v>
+        <v>16112677.1622629</v>
       </c>
       <c r="O139" s="3" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="P139" s="3" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="Q139" s="3" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="R139" s="3" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="S139" s="3" t="s">
-        <v>96</v>
+        <v>424</v>
       </c>
       <c r="T139" s="4">
         <v>1</v>
       </c>
       <c r="W139" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X139" s="4">
         <v>0</v>
       </c>
       <c r="Y139" s="4">
         <v>0</v>
       </c>
       <c r="Z139" s="6">
-        <v>8.61E-4</v>
+        <v>1.2456999999999999E-2</v>
       </c>
     </row>
     <row r="140" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D140" s="4">
-        <v>66604</v>
+        <v>34872</v>
       </c>
       <c r="E140" s="5">
-        <v>5.6803460000000001</v>
+        <v>195.89935</v>
       </c>
       <c r="F140" s="4">
-        <v>378333.76498400001</v>
+        <v>6831402.1332</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H140" s="3" t="s">
-        <v>138</v>
+        <v>161</v>
       </c>
       <c r="I140" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J140" s="5">
-        <v>4.93</v>
+        <v>167</v>
       </c>
       <c r="K140" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L140" s="3" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="M140" s="4">
-        <v>328357.71999999997</v>
+        <v>5823624</v>
       </c>
       <c r="N140" s="4">
-        <v>378333.76498400001</v>
+        <v>6831402.1332</v>
       </c>
       <c r="O140" s="3" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="P140" s="3" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="Q140" s="3" t="s">
-        <v>161</v>
+        <v>213</v>
       </c>
       <c r="R140" s="3" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="S140" s="3" t="s">
-        <v>142</v>
+        <v>165</v>
       </c>
       <c r="T140" s="4">
         <v>1</v>
       </c>
       <c r="W140" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X140" s="4">
         <v>0</v>
       </c>
       <c r="Y140" s="4">
         <v>0</v>
       </c>
       <c r="Z140" s="6">
-        <v>3.5E-4</v>
+        <v>5.2810000000000001E-3</v>
       </c>
     </row>
     <row r="141" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D141" s="4">
-        <v>937000</v>
+        <v>738500</v>
       </c>
       <c r="E141" s="5">
-        <v>17.029028</v>
+        <v>26.482893000000001</v>
       </c>
       <c r="F141" s="4">
-        <v>15956198.8916017</v>
+        <v>19557608.244791102</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H141" s="3" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I141" s="3" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J141" s="5">
-        <v>21.97</v>
+        <v>4150</v>
       </c>
       <c r="K141" s="5">
-        <v>1.2901500001928774</v>
+        <v>156.7049340115523</v>
       </c>
       <c r="L141" s="3" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="M141" s="4">
-        <v>20585890.003077</v>
+        <v>3064773709.42378</v>
       </c>
       <c r="N141" s="4">
-        <v>15956198.8916017</v>
+        <v>19557608.244791102</v>
       </c>
       <c r="O141" s="3" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="P141" s="3" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="Q141" s="3" t="s">
-        <v>100</v>
+        <v>208</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="S141" s="3" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="T141" s="4">
         <v>1</v>
       </c>
       <c r="W141" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X141" s="4">
         <v>0</v>
       </c>
       <c r="Y141" s="4">
         <v>0</v>
       </c>
       <c r="Z141" s="6">
-        <v>1.4789E-2</v>
+        <v>1.5121000000000001E-2</v>
       </c>
     </row>
     <row r="142" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A142" s="3" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D142" s="4">
-        <v>30373</v>
+        <v>700784</v>
       </c>
       <c r="E142" s="5">
-        <v>184.81288000000001</v>
+        <v>10.991550999999999</v>
       </c>
       <c r="F142" s="4">
-        <v>5613321.6042400002</v>
+        <v>7702702.9002644401</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H142" s="3" t="s">
-        <v>151</v>
+        <v>86</v>
       </c>
       <c r="I142" s="3" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="J142" s="5">
-        <v>160.4</v>
+        <v>102.25</v>
       </c>
       <c r="K142" s="5">
-        <v>0.86790487762541235</v>
+        <v>9.3025998999226296</v>
       </c>
       <c r="L142" s="3" t="s">
-        <v>152</v>
+        <v>88</v>
       </c>
       <c r="M142" s="4">
-        <v>4871829.2</v>
+        <v>71655163.229132995</v>
       </c>
       <c r="N142" s="4">
-        <v>5613321.6042400002</v>
+        <v>7702702.9002644401</v>
       </c>
       <c r="O142" s="3" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="P142" s="3" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="Q142" s="3" t="s">
-        <v>201</v>
+        <v>229</v>
       </c>
       <c r="R142" s="3" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="S142" s="3" t="s">
-        <v>155</v>
+        <v>587</v>
       </c>
       <c r="T142" s="4">
         <v>1</v>
       </c>
       <c r="W142" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X142" s="4">
         <v>0</v>
       </c>
       <c r="Y142" s="4">
         <v>0</v>
       </c>
       <c r="Z142" s="6">
-        <v>5.202E-3</v>
+        <v>5.9550000000000002E-3</v>
       </c>
     </row>
     <row r="143" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D143" s="4">
-        <v>391700</v>
+        <v>42854</v>
       </c>
       <c r="E143" s="5">
-        <v>29.404738999999999</v>
+        <v>160.70785000000001</v>
       </c>
       <c r="F143" s="4">
-        <v>11517836.444779599</v>
+        <v>6886974.2039000001</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H143" s="3" t="s">
-        <v>69</v>
+        <v>161</v>
       </c>
       <c r="I143" s="3" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="J143" s="5">
-        <v>4678</v>
+        <v>137</v>
       </c>
       <c r="K143" s="5">
-        <v>159.09000517042517</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L143" s="3" t="s">
-        <v>71</v>
+        <v>162</v>
       </c>
       <c r="M143" s="4">
-        <v>1832372659.55211</v>
+        <v>5870998</v>
       </c>
       <c r="N143" s="4">
-        <v>11517836.444779599</v>
+        <v>6886974.2039000001</v>
       </c>
       <c r="O143" s="3" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="P143" s="3" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="Q143" s="3" t="s">
-        <v>105</v>
+        <v>156</v>
       </c>
       <c r="R143" s="3" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="S143" s="3" t="s">
-        <v>253</v>
+        <v>165</v>
       </c>
       <c r="T143" s="4">
         <v>1</v>
       </c>
       <c r="W143" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X143" s="4">
         <v>0</v>
       </c>
       <c r="Y143" s="4">
         <v>0</v>
       </c>
       <c r="Z143" s="6">
-        <v>1.0675E-2</v>
+        <v>5.3239999999999997E-3</v>
       </c>
     </row>
     <row r="144" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A144" s="3" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D144" s="4">
-        <v>496761</v>
+        <v>126507</v>
       </c>
       <c r="E144" s="5">
-        <v>10.522587</v>
+        <v>42.745941999999999</v>
       </c>
       <c r="F144" s="4">
-        <v>5227211.1549694799</v>
+        <v>5407660.8845939999</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H144" s="3" t="s">
-        <v>74</v>
+        <v>244</v>
       </c>
       <c r="I144" s="3" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="J144" s="5">
-        <v>102.5</v>
+        <v>36.44</v>
       </c>
       <c r="K144" s="5">
-        <v>9.740950145914562</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L144" s="3" t="s">
-        <v>76</v>
+        <v>245</v>
       </c>
       <c r="M144" s="4">
-        <v>50918003.262726001</v>
+        <v>4609915.08</v>
       </c>
       <c r="N144" s="4">
-        <v>5227211.1549694799</v>
+        <v>5407660.8845939999</v>
       </c>
       <c r="O144" s="3" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="P144" s="3" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="R144" s="3" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="S144" s="3" t="s">
-        <v>584</v>
+        <v>248</v>
       </c>
       <c r="T144" s="4">
         <v>1</v>
       </c>
       <c r="W144" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X144" s="4">
         <v>0</v>
       </c>
       <c r="Y144" s="4">
         <v>0</v>
       </c>
       <c r="Z144" s="6">
-        <v>4.8440000000000002E-3</v>
+        <v>4.1809999999999998E-3</v>
       </c>
     </row>
     <row r="145" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D145" s="4">
-        <v>42854</v>
+        <v>16565</v>
       </c>
       <c r="E145" s="5">
-        <v>151.11103</v>
+        <v>93.011134999999996</v>
       </c>
       <c r="F145" s="4">
-        <v>6475712.07962</v>
+        <v>1540729.4429925</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H145" s="3" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="I145" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J145" s="5">
-        <v>131.15</v>
+        <v>79.290000000000006</v>
       </c>
       <c r="K145" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L145" s="3" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="M145" s="4">
-        <v>5620302.0999999996</v>
+        <v>1313438.8500000001</v>
       </c>
       <c r="N145" s="4">
-        <v>6475712.07962</v>
+        <v>1540729.4429925</v>
       </c>
       <c r="O145" s="3" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="P145" s="3" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="Q145" s="3" t="s">
-        <v>146</v>
+        <v>208</v>
       </c>
       <c r="R145" s="3" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="S145" s="3" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="T145" s="4">
         <v>1</v>
       </c>
       <c r="W145" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X145" s="4">
         <v>0</v>
       </c>
       <c r="Y145" s="4">
         <v>0</v>
       </c>
       <c r="Z145" s="6">
-        <v>6.0020000000000004E-3</v>
+        <v>1.191E-3</v>
       </c>
     </row>
     <row r="146" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A146" s="3" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D146" s="4">
-        <v>82532</v>
+        <v>25959</v>
       </c>
       <c r="E146" s="5">
-        <v>39.889164000000001</v>
+        <v>42.253261000000002</v>
       </c>
       <c r="F146" s="4">
-        <v>3292132.483248</v>
+        <v>1096852.402299</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H146" s="3" t="s">
-        <v>663</v>
+        <v>161</v>
       </c>
       <c r="I146" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J146" s="5">
-        <v>34.619999999999997</v>
+        <v>36.020000000000003</v>
       </c>
       <c r="K146" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L146" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="M146" s="4">
+        <v>935043.18</v>
+      </c>
+      <c r="N146" s="4">
+        <v>1096852.402299</v>
+      </c>
+      <c r="O146" s="3" t="s">
         <v>664</v>
       </c>
-      <c r="M146" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="P146" s="3" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="Q146" s="3" t="s">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="R146" s="3" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="S146" s="3" t="s">
-        <v>667</v>
+        <v>165</v>
       </c>
       <c r="T146" s="4">
         <v>1</v>
       </c>
       <c r="W146" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X146" s="4">
         <v>0</v>
       </c>
       <c r="Y146" s="4">
         <v>0</v>
       </c>
       <c r="Z146" s="6">
-        <v>3.0509999999999999E-3</v>
+        <v>8.4800000000000001E-4</v>
       </c>
     </row>
     <row r="147" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
         <v>668</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>669</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D147" s="4">
-        <v>16565</v>
+        <v>24046</v>
       </c>
       <c r="E147" s="5">
-        <v>93.224502000000001</v>
+        <v>38.417388000000003</v>
       </c>
       <c r="F147" s="4">
-        <v>1544263.8756299999</v>
+        <v>923784.49982499995</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H147" s="3" t="s">
-        <v>151</v>
+        <v>183</v>
       </c>
       <c r="I147" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J147" s="5">
-        <v>80.91</v>
+        <v>32.75</v>
       </c>
       <c r="K147" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L147" s="3" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
       <c r="M147" s="4">
-        <v>1340274.1499999999</v>
+        <v>787506.5</v>
       </c>
       <c r="N147" s="4">
-        <v>1544263.8756299999</v>
+        <v>923784.49982499995</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>668</v>
       </c>
       <c r="P147" s="3" t="s">
         <v>670</v>
       </c>
       <c r="Q147" s="3" t="s">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="R147" s="3" t="s">
         <v>671</v>
       </c>
       <c r="S147" s="3" t="s">
-        <v>155</v>
+        <v>187</v>
       </c>
       <c r="T147" s="4">
         <v>1</v>
       </c>
       <c r="W147" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X147" s="4">
         <v>0</v>
       </c>
       <c r="Y147" s="4">
         <v>0</v>
       </c>
       <c r="Z147" s="6">
-        <v>1.431E-3</v>
+        <v>7.1400000000000001E-4</v>
       </c>
     </row>
     <row r="148" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
         <v>672</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>673</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D148" s="4">
-        <v>40876</v>
+        <v>2112101</v>
       </c>
       <c r="E148" s="5">
-        <v>14.056839999999999</v>
+        <v>4.8869259999999999</v>
       </c>
       <c r="F148" s="4">
-        <v>574587.39184000005</v>
+        <v>10321681.925156301</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H148" s="3" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="I148" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J148" s="5">
-        <v>12.2</v>
+        <v>4.1660000000000004</v>
       </c>
       <c r="K148" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L148" s="3" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="M148" s="4">
-        <v>498687.2</v>
+        <v>8799012.7660000008</v>
       </c>
       <c r="N148" s="4">
-        <v>574587.39184000005</v>
+        <v>10321681.925156301</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>672</v>
       </c>
       <c r="P148" s="3" t="s">
         <v>674</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="R148" s="3" t="s">
         <v>675</v>
       </c>
       <c r="S148" s="3" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="T148" s="4">
         <v>1</v>
       </c>
       <c r="W148" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X148" s="4">
         <v>0</v>
       </c>
       <c r="Y148" s="4">
         <v>0</v>
       </c>
       <c r="Z148" s="6">
-        <v>5.3200000000000003E-4</v>
+        <v>7.9799999999999992E-3</v>
       </c>
     </row>
     <row r="149" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
         <v>676</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>677</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D149" s="4">
-        <v>25959</v>
+        <v>30088</v>
       </c>
       <c r="E149" s="5">
-        <v>38.760007999999999</v>
+        <v>38.763356999999999</v>
       </c>
       <c r="F149" s="4">
-        <v>1006171.047672</v>
+        <v>1166311.86979984</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H149" s="3" t="s">
-        <v>151</v>
+        <v>86</v>
       </c>
       <c r="I149" s="3" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="J149" s="5">
-        <v>33.64</v>
+        <v>360.6</v>
       </c>
       <c r="K149" s="5">
-        <v>0.86790487762541235</v>
+        <v>9.3025998999226296</v>
       </c>
       <c r="L149" s="3" t="s">
-        <v>152</v>
+        <v>88</v>
       </c>
       <c r="M149" s="4">
-        <v>873260.76</v>
+        <v>10849732.683278</v>
       </c>
       <c r="N149" s="4">
-        <v>1006171.047672</v>
+        <v>1166311.86979984</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>676</v>
       </c>
       <c r="P149" s="3" t="s">
         <v>678</v>
       </c>
       <c r="Q149" s="3" t="s">
-        <v>130</v>
+        <v>208</v>
       </c>
       <c r="R149" s="3" t="s">
         <v>679</v>
       </c>
       <c r="S149" s="3" t="s">
-        <v>155</v>
+        <v>587</v>
       </c>
       <c r="T149" s="4">
         <v>1</v>
       </c>
       <c r="W149" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X149" s="4">
         <v>0</v>
       </c>
       <c r="Y149" s="4">
         <v>0</v>
       </c>
       <c r="Z149" s="6">
-        <v>9.3199999999999999E-4</v>
+        <v>9.01E-4</v>
       </c>
     </row>
     <row r="150" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
         <v>680</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>681</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D150" s="4">
-        <v>24046</v>
+        <v>988560</v>
       </c>
       <c r="E150" s="5">
-        <v>41.997689999999999</v>
+        <v>12.276138</v>
       </c>
       <c r="F150" s="4">
-        <v>1009876.45374</v>
+        <v>12135698.836884299</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H150" s="3" t="s">
-        <v>173</v>
+        <v>86</v>
       </c>
       <c r="I150" s="3" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="J150" s="5">
-        <v>36.450000000000003</v>
+        <v>114.2</v>
       </c>
       <c r="K150" s="5">
-        <v>0.86790487762541235</v>
+        <v>9.3025998999226296</v>
       </c>
       <c r="L150" s="3" t="s">
-        <v>174</v>
+        <v>88</v>
       </c>
       <c r="M150" s="4">
-        <v>876476.7</v>
+        <v>112893550.785491</v>
       </c>
       <c r="N150" s="4">
-        <v>1009876.45374</v>
+        <v>12135698.836884299</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>680</v>
       </c>
       <c r="P150" s="3" t="s">
         <v>682</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="R150" s="3" t="s">
         <v>683</v>
       </c>
       <c r="S150" s="3" t="s">
-        <v>177</v>
+        <v>587</v>
       </c>
       <c r="T150" s="4">
         <v>1</v>
       </c>
       <c r="W150" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X150" s="4">
         <v>0</v>
       </c>
       <c r="Y150" s="4">
         <v>0</v>
       </c>
       <c r="Z150" s="6">
-        <v>9.3599999999999998E-4</v>
+        <v>9.3819999999999997E-3</v>
       </c>
     </row>
     <row r="151" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
         <v>684</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>685</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D151" s="4">
-        <v>2112101</v>
+        <v>4448722</v>
       </c>
       <c r="E151" s="5">
-        <v>4.3944910000000004</v>
+        <v>3.3842409999999998</v>
       </c>
       <c r="F151" s="4">
-        <v>9281608.4131707996</v>
+        <v>15055546.951434899</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H151" s="3" t="s">
-        <v>158</v>
+        <v>96</v>
       </c>
       <c r="I151" s="3" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="J151" s="5">
-        <v>3.8140000000000001</v>
+        <v>4.3099999999999996</v>
       </c>
       <c r="K151" s="5">
-        <v>0.86790487762541235</v>
+        <v>1.2735499929693672</v>
       </c>
       <c r="L151" s="3" t="s">
-        <v>159</v>
+        <v>98</v>
       </c>
       <c r="M151" s="4">
-        <v>8055553.2139999997</v>
+        <v>19173991.714148998</v>
       </c>
       <c r="N151" s="4">
-        <v>9281608.4131707996</v>
+        <v>15055546.951434899</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>684</v>
       </c>
       <c r="P151" s="3" t="s">
         <v>686</v>
       </c>
       <c r="Q151" s="3" t="s">
-        <v>100</v>
+        <v>156</v>
       </c>
       <c r="R151" s="3" t="s">
         <v>687</v>
       </c>
       <c r="S151" s="3" t="s">
-        <v>163</v>
+        <v>424</v>
       </c>
       <c r="T151" s="4">
         <v>1</v>
       </c>
       <c r="W151" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X151" s="4">
         <v>0</v>
       </c>
       <c r="Y151" s="4">
         <v>0</v>
       </c>
       <c r="Z151" s="6">
-        <v>8.6020000000000003E-3</v>
+        <v>1.1639999999999999E-2</v>
       </c>
     </row>
     <row r="152" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>689</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D152" s="4">
-        <v>62000</v>
+        <v>730331</v>
       </c>
       <c r="E152" s="5">
-        <v>1.2257340000000001</v>
+        <v>0.14935399999999999</v>
       </c>
       <c r="F152" s="4">
-        <v>75995.510318610002</v>
+        <v>109077.67927238</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H152" s="3" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="I152" s="3" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="J152" s="5">
-        <v>9.61</v>
+        <v>1.17</v>
       </c>
       <c r="K152" s="5">
-        <v>7.8401997933793739</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L152" s="3" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="M152" s="4">
-        <v>595819.98429699999</v>
+        <v>854487.29962900002</v>
       </c>
       <c r="N152" s="4">
-        <v>75995.510318610002</v>
+        <v>109077.67927238</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>688</v>
       </c>
       <c r="P152" s="3" t="s">
         <v>690</v>
       </c>
       <c r="Q152" s="3" t="s">
-        <v>201</v>
+        <v>129</v>
       </c>
       <c r="R152" s="3" t="s">
         <v>691</v>
       </c>
       <c r="S152" s="3" t="s">
-        <v>304</v>
+        <v>319</v>
       </c>
       <c r="T152" s="4">
         <v>1</v>
       </c>
       <c r="W152" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X152" s="4">
         <v>0</v>
       </c>
       <c r="Y152" s="4">
         <v>0</v>
       </c>
       <c r="Z152" s="6">
-        <v>6.9999999999999994E-5</v>
+        <v>8.3999999999999995E-5</v>
       </c>
     </row>
     <row r="153" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
         <v>692</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>693</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D153" s="4">
-        <v>899021</v>
+        <v>488845</v>
       </c>
       <c r="E153" s="5">
-        <v>12.493648</v>
+        <v>0.38835900000000001</v>
       </c>
       <c r="F153" s="4">
-        <v>11232051.873790501</v>
+        <v>189847.51667385001</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H153" s="3" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="I153" s="3" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="J153" s="5">
-        <v>121.7</v>
+        <v>0.2858</v>
       </c>
       <c r="K153" s="5">
-        <v>9.740950145914562</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L153" s="3" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="M153" s="4">
-        <v>109410857.338919</v>
+        <v>139711.90100000001</v>
       </c>
       <c r="N153" s="4">
-        <v>11232051.873790501</v>
+        <v>189847.51667385001</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>692</v>
       </c>
       <c r="P153" s="3" t="s">
         <v>694</v>
       </c>
       <c r="Q153" s="3" t="s">
-        <v>94</v>
+        <v>229</v>
       </c>
       <c r="R153" s="3" t="s">
         <v>695</v>
       </c>
       <c r="S153" s="3" t="s">
-        <v>584</v>
+        <v>114</v>
       </c>
       <c r="T153" s="4">
         <v>1</v>
       </c>
       <c r="W153" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X153" s="4">
         <v>0</v>
       </c>
       <c r="Y153" s="4">
         <v>0</v>
       </c>
       <c r="Z153" s="6">
-        <v>1.0410000000000001E-2</v>
+        <v>1.46E-4</v>
       </c>
     </row>
     <row r="154" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
         <v>696</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>697</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D154" s="4">
-        <v>3634022</v>
+        <v>257916</v>
       </c>
       <c r="E154" s="5">
-        <v>2.9298920000000002</v>
+        <v>34.813737000000003</v>
       </c>
       <c r="F154" s="4">
-        <v>10647291.5242413</v>
+        <v>8979019.7920919992</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H154" s="3" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="I154" s="3" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="J154" s="5">
-        <v>3.78</v>
+        <v>25.62</v>
       </c>
       <c r="K154" s="5">
-        <v>1.2901500001928774</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L154" s="3" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="M154" s="4">
-        <v>13736603.162053</v>
+        <v>6607807.9199999999</v>
       </c>
       <c r="N154" s="4">
-        <v>10647291.5242413</v>
+        <v>8979019.7920919992</v>
       </c>
       <c r="O154" s="3" t="s">
         <v>696</v>
       </c>
       <c r="P154" s="3" t="s">
         <v>698</v>
       </c>
       <c r="Q154" s="3" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="R154" s="3" t="s">
         <v>699</v>
       </c>
       <c r="S154" s="3" t="s">
-        <v>291</v>
+        <v>114</v>
       </c>
       <c r="T154" s="4">
         <v>1</v>
       </c>
       <c r="W154" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X154" s="4">
         <v>0</v>
       </c>
       <c r="Y154" s="4">
         <v>0</v>
       </c>
       <c r="Z154" s="6">
-        <v>9.868E-3</v>
+        <v>6.9420000000000003E-3</v>
       </c>
     </row>
     <row r="155" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
         <v>700</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>701</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D155" s="4">
-        <v>730331</v>
+        <v>156820</v>
       </c>
       <c r="E155" s="5">
-        <v>0.13775200000000001</v>
+        <v>4.4282640000000004</v>
       </c>
       <c r="F155" s="4">
-        <v>100604.2549935</v>
+        <v>694440.32127499999</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H155" s="3" t="s">
-        <v>64</v>
+        <v>264</v>
       </c>
       <c r="I155" s="3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J155" s="5">
-        <v>1.08</v>
+        <v>3.7749999999999999</v>
       </c>
       <c r="K155" s="5">
-        <v>7.8401997933793739</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L155" s="3" t="s">
-        <v>66</v>
+        <v>265</v>
       </c>
       <c r="M155" s="4">
-        <v>788757.45921300002</v>
+        <v>591995.5</v>
       </c>
       <c r="N155" s="4">
-        <v>100604.2549935</v>
+        <v>694440.32127499999</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>700</v>
       </c>
       <c r="P155" s="3" t="s">
         <v>702</v>
       </c>
       <c r="Q155" s="3" t="s">
-        <v>119</v>
+        <v>464</v>
       </c>
       <c r="R155" s="3" t="s">
         <v>703</v>
       </c>
       <c r="S155" s="3" t="s">
-        <v>304</v>
+        <v>268</v>
       </c>
       <c r="T155" s="4">
         <v>1</v>
       </c>
       <c r="W155" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X155" s="4">
         <v>0</v>
       </c>
       <c r="Y155" s="4">
         <v>0</v>
       </c>
       <c r="Z155" s="6">
-        <v>9.2999999999999997E-5</v>
+        <v>5.3600000000000002E-4</v>
       </c>
     </row>
     <row r="156" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
         <v>704</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>705</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D156" s="4">
-        <v>488845</v>
+        <v>432441</v>
       </c>
       <c r="E156" s="5">
-        <v>0.63627299999999998</v>
+        <v>12.715862</v>
       </c>
       <c r="F156" s="4">
-        <v>311038.75247374998</v>
+        <v>5498860.0791419996</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>59</v>
+        <v>168</v>
       </c>
       <c r="I156" s="3" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J156" s="5">
-        <v>0.48249999999999998</v>
+        <v>10.84</v>
       </c>
       <c r="K156" s="5">
-        <v>0.75832259042996886</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L156" s="3" t="s">
-        <v>61</v>
+        <v>169</v>
       </c>
       <c r="M156" s="4">
-        <v>235867.71249999999</v>
+        <v>4687660.4400000004</v>
       </c>
       <c r="N156" s="4">
-        <v>311038.75247374998</v>
+        <v>5498860.0791419996</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>704</v>
       </c>
       <c r="P156" s="3" t="s">
         <v>706</v>
       </c>
       <c r="Q156" s="3" t="s">
-        <v>217</v>
+        <v>118</v>
       </c>
       <c r="R156" s="3" t="s">
         <v>707</v>
       </c>
       <c r="S156" s="3" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="T156" s="4">
         <v>1</v>
       </c>
       <c r="W156" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X156" s="4">
         <v>0</v>
       </c>
       <c r="Y156" s="4">
         <v>0</v>
       </c>
       <c r="Z156" s="6">
-        <v>2.8800000000000001E-4</v>
+        <v>4.2509999999999996E-3</v>
       </c>
     </row>
     <row r="157" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
         <v>708</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>709</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D157" s="4">
-        <v>307795</v>
+        <v>381100</v>
       </c>
       <c r="E157" s="5">
-        <v>32.149906000000001</v>
+        <v>2.7403710000000001</v>
       </c>
       <c r="F157" s="4">
-        <v>9895580.3172699995</v>
+        <v>1044355.54159633</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H157" s="3" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="I157" s="3" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="J157" s="5">
-        <v>24.38</v>
+        <v>3.49</v>
       </c>
       <c r="K157" s="5">
-        <v>0.75832259042996886</v>
+        <v>1.2735499929693672</v>
       </c>
       <c r="L157" s="3" t="s">
-        <v>61</v>
+        <v>98</v>
       </c>
       <c r="M157" s="4">
-        <v>7504042.0999999996</v>
+        <v>1330038.992657</v>
       </c>
       <c r="N157" s="4">
-        <v>9895580.3172699995</v>
+        <v>1044355.54159633</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>708</v>
       </c>
       <c r="P157" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q157" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="R157" s="3" t="s">
         <v>710</v>
       </c>
-      <c r="Q157" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S157" s="3" t="s">
-        <v>96</v>
+        <v>424</v>
       </c>
       <c r="T157" s="4">
         <v>1</v>
       </c>
       <c r="W157" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X157" s="4">
         <v>0</v>
       </c>
       <c r="Y157" s="4">
         <v>0</v>
       </c>
       <c r="Z157" s="6">
-        <v>9.1710000000000003E-3</v>
+        <v>8.0699999999999999E-4</v>
       </c>
     </row>
     <row r="158" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="B158" s="3" t="s">
         <v>712</v>
       </c>
-      <c r="B158" s="3" t="s">
+      <c r="C158" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D158" s="4">
+        <v>268642</v>
+      </c>
+      <c r="E158" s="5">
+        <v>12.749124</v>
+      </c>
+      <c r="F158" s="4">
+        <v>3424950.1429707799</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J158" s="5">
+        <v>118.6</v>
+      </c>
+      <c r="K158" s="5">
+        <v>9.3025998999226296</v>
+      </c>
+      <c r="L158" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M158" s="4">
+        <v>31860940.857239</v>
+      </c>
+      <c r="N158" s="4">
+        <v>3424950.1429707799</v>
+      </c>
+      <c r="O158" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="P158" s="3" t="s">
         <v>713</v>
       </c>
-      <c r="C158" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P158" s="3" t="s">
+      <c r="Q158" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R158" s="3" t="s">
         <v>714</v>
       </c>
-      <c r="Q158" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S158" s="3" t="s">
-        <v>240</v>
+        <v>587</v>
       </c>
       <c r="T158" s="4">
         <v>1</v>
       </c>
       <c r="W158" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X158" s="4">
         <v>0</v>
       </c>
       <c r="Y158" s="4">
         <v>0</v>
       </c>
       <c r="Z158" s="6">
-        <v>6.2500000000000001E-4</v>
+        <v>2.6480000000000002E-3</v>
       </c>
     </row>
     <row r="159" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="B159" s="3" t="s">
         <v>716</v>
       </c>
-      <c r="B159" s="3" t="s">
+      <c r="C159" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D159" s="4">
+        <v>36600</v>
+      </c>
+      <c r="E159" s="5">
+        <v>21.027111000000001</v>
+      </c>
+      <c r="F159" s="4">
+        <v>769592.24156931997</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J159" s="5">
+        <v>28.62</v>
+      </c>
+      <c r="K159" s="5">
+        <v>1.3610999909241852</v>
+      </c>
+      <c r="L159" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M159" s="4">
+        <v>1047491.993015</v>
+      </c>
+      <c r="N159" s="4">
+        <v>769592.24156931997</v>
+      </c>
+      <c r="O159" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="P159" s="3" t="s">
         <v>717</v>
       </c>
-      <c r="C159" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P159" s="3" t="s">
+      <c r="Q159" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="R159" s="3" t="s">
         <v>718</v>
       </c>
-      <c r="Q159" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R159" s="3" t="s">
+      <c r="S159" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T159" s="4">
+        <v>1</v>
+      </c>
+      <c r="W159" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="S159" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X159" s="4">
         <v>0</v>
       </c>
       <c r="Y159" s="4">
         <v>0</v>
       </c>
       <c r="Z159" s="6">
-        <v>4.6940000000000003E-3</v>
+        <v>5.9500000000000004E-4</v>
       </c>
     </row>
     <row r="160" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
         <v>720</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>721</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D160" s="4">
-        <v>381100</v>
+        <v>789000</v>
       </c>
       <c r="E160" s="5">
-        <v>2.2478009999999999</v>
+        <v>4.1716930000000003</v>
       </c>
       <c r="F160" s="4">
-        <v>856636.82517536997</v>
+        <v>3291465.7730971798</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H160" s="3" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="I160" s="3" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="J160" s="5">
-        <v>2.9</v>
+        <v>32.68</v>
       </c>
       <c r="K160" s="5">
-        <v>1.2901500001928774</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L160" s="3" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="M160" s="4">
-        <v>1105190.0001650001</v>
+        <v>25784520.894078001</v>
       </c>
       <c r="N160" s="4">
-        <v>856636.82517536997</v>
+        <v>3291465.7730971798</v>
       </c>
       <c r="O160" s="3" t="s">
         <v>720</v>
       </c>
       <c r="P160" s="3" t="s">
-        <v>152</v>
+        <v>722</v>
       </c>
       <c r="Q160" s="3" t="s">
-        <v>94</v>
+        <v>156</v>
       </c>
       <c r="R160" s="3" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="S160" s="3" t="s">
-        <v>291</v>
+        <v>319</v>
       </c>
       <c r="T160" s="4">
         <v>1</v>
       </c>
       <c r="W160" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X160" s="4">
         <v>0</v>
       </c>
       <c r="Y160" s="4">
         <v>0</v>
       </c>
       <c r="Z160" s="6">
-        <v>7.9299999999999998E-4</v>
+        <v>2.5439999999999998E-3</v>
       </c>
     </row>
     <row r="161" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B161" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D161" s="4">
+        <v>377000</v>
+      </c>
+      <c r="E161" s="5">
+        <v>2.3791760000000002</v>
+      </c>
+      <c r="F161" s="4">
+        <v>896949.47194849001</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J161" s="5">
+        <v>3.03</v>
+      </c>
+      <c r="K161" s="5">
+        <v>1.2735499929693672</v>
+      </c>
+      <c r="L161" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="M161" s="4">
+        <v>1142309.9936929999</v>
+      </c>
+      <c r="N161" s="4">
+        <v>896949.47194849001</v>
+      </c>
+      <c r="O161" s="3" t="s">
         <v>724</v>
       </c>
-      <c r="C161" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P161" s="3" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="Q161" s="3" t="s">
-        <v>146</v>
+        <v>112</v>
       </c>
       <c r="R161" s="3" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="S161" s="3" t="s">
-        <v>584</v>
+        <v>424</v>
       </c>
       <c r="T161" s="4">
         <v>1</v>
       </c>
       <c r="W161" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X161" s="4">
         <v>0</v>
       </c>
       <c r="Y161" s="4">
         <v>0</v>
       </c>
       <c r="Z161" s="6">
-        <v>1.838E-3</v>
+        <v>6.9300000000000004E-4</v>
       </c>
     </row>
     <row r="162" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B162" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D162" s="4">
+        <v>797446</v>
+      </c>
+      <c r="E162" s="5">
+        <v>26.041709999999998</v>
+      </c>
+      <c r="F162" s="4">
+        <v>20766857.472660001</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J162" s="5">
+        <v>22.2</v>
+      </c>
+      <c r="K162" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L162" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="M162" s="4">
+        <v>17703301.199999999</v>
+      </c>
+      <c r="N162" s="4">
+        <v>20766857.472660001</v>
+      </c>
+      <c r="O162" s="3" t="s">
         <v>728</v>
       </c>
-      <c r="C162" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P162" s="3" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="Q162" s="3" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="R162" s="3" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="S162" s="3" t="s">
-        <v>304</v>
+        <v>152</v>
       </c>
       <c r="T162" s="4">
         <v>1</v>
       </c>
       <c r="W162" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X162" s="4">
         <v>0</v>
       </c>
       <c r="Y162" s="4">
         <v>0</v>
       </c>
       <c r="Z162" s="6">
-        <v>3.1779999999999998E-3</v>
+        <v>1.6056000000000001E-2</v>
       </c>
     </row>
     <row r="163" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B163" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D163" s="4">
+        <v>109244</v>
+      </c>
+      <c r="E163" s="5">
+        <v>5.9898110000000004</v>
+      </c>
+      <c r="F163" s="4">
+        <v>654350.89103519998</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J163" s="5">
+        <v>4.4080000000000004</v>
+      </c>
+      <c r="K163" s="5">
+        <v>0.73591639989697166</v>
+      </c>
+      <c r="L163" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M163" s="4">
+        <v>481547.55200000003</v>
+      </c>
+      <c r="N163" s="4">
+        <v>654350.89103519998</v>
+      </c>
+      <c r="O163" s="3" t="s">
         <v>732</v>
       </c>
-      <c r="C163" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P163" s="3" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="Q163" s="3" t="s">
-        <v>94</v>
+        <v>156</v>
       </c>
       <c r="R163" s="3" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="S163" s="3" t="s">
-        <v>291</v>
+        <v>114</v>
       </c>
       <c r="T163" s="4">
         <v>1</v>
       </c>
       <c r="W163" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X163" s="4">
         <v>0</v>
       </c>
       <c r="Y163" s="4">
         <v>0</v>
       </c>
       <c r="Z163" s="6">
-        <v>7.6300000000000001E-4</v>
+        <v>5.0500000000000002E-4</v>
       </c>
     </row>
     <row r="164" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B164" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D164" s="4">
+        <v>90770</v>
+      </c>
+      <c r="E164" s="5">
+        <v>46.945461000000002</v>
+      </c>
+      <c r="F164" s="4">
+        <v>4261239.4949700003</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J164" s="5">
+        <v>40.020000000000003</v>
+      </c>
+      <c r="K164" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L164" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="M164" s="4">
+        <v>3632615.4</v>
+      </c>
+      <c r="N164" s="4">
+        <v>4261239.4949700003</v>
+      </c>
+      <c r="O164" s="3" t="s">
         <v>736</v>
       </c>
-      <c r="C164" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P164" s="3" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="Q164" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="R164" s="3" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="S164" s="3" t="s">
-        <v>142</v>
+        <v>248</v>
       </c>
       <c r="T164" s="4">
         <v>1</v>
       </c>
       <c r="W164" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X164" s="4">
         <v>0</v>
       </c>
       <c r="Y164" s="4">
         <v>0</v>
       </c>
       <c r="Z164" s="6">
-        <v>1.6899999999999998E-2</v>
+        <v>3.2940000000000001E-3</v>
       </c>
     </row>
     <row r="165" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B165" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D165" s="4">
+        <v>35326</v>
+      </c>
+      <c r="E165" s="5">
+        <v>12.510578000000001</v>
+      </c>
+      <c r="F165" s="4">
+        <v>441948.68725949997</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J165" s="5">
+        <v>10.664999999999999</v>
+      </c>
+      <c r="K165" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L165" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="M165" s="4">
+        <v>376751.79</v>
+      </c>
+      <c r="N165" s="4">
+        <v>441948.68725949997</v>
+      </c>
+      <c r="O165" s="3" t="s">
         <v>740</v>
       </c>
-      <c r="C165" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P165" s="3" t="s">
-        <v>741</v>
+        <v>162</v>
       </c>
       <c r="Q165" s="3" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="R165" s="3" t="s">
         <v>742</v>
       </c>
       <c r="S165" s="3" t="s">
-        <v>96</v>
+        <v>165</v>
       </c>
       <c r="T165" s="4">
         <v>1</v>
       </c>
       <c r="W165" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X165" s="4">
         <v>0</v>
       </c>
       <c r="Y165" s="4">
         <v>0</v>
       </c>
       <c r="Z165" s="6">
-        <v>5.2999999999999998E-4</v>
+        <v>3.4099999999999999E-4</v>
       </c>
     </row>
     <row r="166" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
         <v>743</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>744</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D166" s="4">
-        <v>412</v>
+        <v>78408</v>
       </c>
       <c r="E166" s="5">
-        <v>72.646209999999996</v>
+        <v>41.197516</v>
       </c>
       <c r="F166" s="4">
-        <v>29930.238519999999</v>
+        <v>3230214.8345280001</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H166" s="3" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="I166" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J166" s="5">
-        <v>63.05</v>
+        <v>35.119999999999997</v>
       </c>
       <c r="K166" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L166" s="3" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="M166" s="4">
-        <v>25976.6</v>
+        <v>2753688.96</v>
       </c>
       <c r="N166" s="4">
-        <v>29930.238519999999</v>
+        <v>3230214.8345280001</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>743</v>
       </c>
       <c r="P166" s="3" t="s">
         <v>745</v>
       </c>
       <c r="Q166" s="3" t="s">
-        <v>100</v>
+        <v>464</v>
       </c>
       <c r="R166" s="3" t="s">
         <v>746</v>
       </c>
       <c r="S166" s="3" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="T166" s="4">
         <v>1</v>
       </c>
       <c r="W166" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X166" s="4">
         <v>0</v>
       </c>
       <c r="Y166" s="4">
         <v>0</v>
       </c>
       <c r="Z166" s="6">
-        <v>2.6999999999999999E-5</v>
+        <v>2.4970000000000001E-3</v>
       </c>
     </row>
     <row r="167" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
         <v>747</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>748</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D167" s="4">
-        <v>83864</v>
+        <v>9301</v>
       </c>
       <c r="E167" s="5">
-        <v>1.32925</v>
+        <v>69.209950000000006</v>
       </c>
       <c r="F167" s="4">
-        <v>111476.18845440001</v>
+        <v>643721.74494999996</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H167" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J167" s="5">
         <v>59</v>
       </c>
-      <c r="I167" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K167" s="5">
-        <v>0.75832259042996886</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L167" s="3" t="s">
-        <v>61</v>
+        <v>184</v>
       </c>
       <c r="M167" s="4">
-        <v>84534.911999999997</v>
+        <v>548759</v>
       </c>
       <c r="N167" s="4">
-        <v>111476.18845440001</v>
+        <v>643721.74494999996</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>747</v>
       </c>
       <c r="P167" s="3" t="s">
         <v>749</v>
       </c>
       <c r="Q167" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="R167" s="3" t="s">
         <v>750</v>
       </c>
       <c r="S167" s="3" t="s">
-        <v>96</v>
+        <v>187</v>
       </c>
       <c r="T167" s="4">
         <v>1</v>
       </c>
       <c r="W167" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X167" s="4">
         <v>0</v>
       </c>
       <c r="Y167" s="4">
         <v>0</v>
       </c>
       <c r="Z167" s="6">
-        <v>1.03E-4</v>
+        <v>4.9700000000000005E-4</v>
       </c>
     </row>
     <row r="168" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
         <v>751</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>752</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D168" s="4">
-        <v>43500</v>
+        <v>936585</v>
       </c>
       <c r="E168" s="5">
-        <v>46.422137999999997</v>
+        <v>0.39572400000000002</v>
       </c>
       <c r="F168" s="4">
-        <v>2019363.003</v>
+        <v>370628.81761607999</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H168" s="3" t="s">
-        <v>663</v>
+        <v>76</v>
       </c>
       <c r="I168" s="3" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="J168" s="5">
-        <v>40.29</v>
+        <v>3.1</v>
       </c>
       <c r="K168" s="5">
-        <v>0.86790487762541235</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L168" s="3" t="s">
-        <v>664</v>
+        <v>78</v>
       </c>
       <c r="M168" s="4">
-        <v>1752615</v>
+        <v>2903413.6006749999</v>
       </c>
       <c r="N168" s="4">
-        <v>2019363.003</v>
+        <v>370628.81761607999</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>751</v>
       </c>
       <c r="P168" s="3" t="s">
         <v>753</v>
       </c>
       <c r="Q168" s="3" t="s">
-        <v>94</v>
+        <v>140</v>
       </c>
       <c r="R168" s="3" t="s">
         <v>754</v>
       </c>
       <c r="S168" s="3" t="s">
-        <v>667</v>
+        <v>319</v>
       </c>
       <c r="T168" s="4">
         <v>1</v>
       </c>
       <c r="W168" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X168" s="4">
         <v>0</v>
       </c>
       <c r="Y168" s="4">
         <v>0</v>
       </c>
       <c r="Z168" s="6">
-        <v>1.8710000000000001E-3</v>
+        <v>2.8600000000000001E-4</v>
       </c>
     </row>
     <row r="169" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
         <v>755</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>756</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D169" s="4">
-        <v>35326</v>
+        <v>411726</v>
       </c>
       <c r="E169" s="5">
-        <v>11.902226000000001</v>
+        <v>2.9131640000000001</v>
       </c>
       <c r="F169" s="4">
-        <v>420458.035676</v>
+        <v>1199425.3864511</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H169" s="3" t="s">
-        <v>151</v>
+        <v>86</v>
       </c>
       <c r="I169" s="3" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="J169" s="5">
-        <v>10.33</v>
+        <v>27.1</v>
       </c>
       <c r="K169" s="5">
-        <v>0.86790487762541235</v>
+        <v>9.3025998999226296</v>
       </c>
       <c r="L169" s="3" t="s">
-        <v>152</v>
+        <v>88</v>
       </c>
       <c r="M169" s="4">
-        <v>364917.58</v>
+        <v>11157774.479963999</v>
       </c>
       <c r="N169" s="4">
-        <v>420458.035676</v>
+        <v>1199425.3864511</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>755</v>
       </c>
       <c r="P169" s="3" t="s">
-        <v>152</v>
+        <v>757</v>
       </c>
       <c r="Q169" s="3" t="s">
-        <v>119</v>
+        <v>229</v>
       </c>
       <c r="R169" s="3" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="S169" s="3" t="s">
-        <v>155</v>
+        <v>587</v>
       </c>
       <c r="T169" s="4">
         <v>1</v>
       </c>
       <c r="W169" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X169" s="4">
         <v>0</v>
       </c>
       <c r="Y169" s="4">
         <v>0</v>
       </c>
       <c r="Z169" s="6">
-        <v>3.8900000000000002E-4</v>
+        <v>9.2699999999999998E-4</v>
       </c>
     </row>
     <row r="170" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B170" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D170" s="4">
+        <v>197640</v>
+      </c>
+      <c r="E170" s="5">
+        <v>0.85527399999999998</v>
+      </c>
+      <c r="F170" s="4">
+        <v>169036.28530397001</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J170" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="K170" s="5">
+        <v>7.8337502716352905</v>
+      </c>
+      <c r="L170" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M170" s="4">
+        <v>1324188.0459159999</v>
+      </c>
+      <c r="N170" s="4">
+        <v>169036.28530397001</v>
+      </c>
+      <c r="O170" s="3" t="s">
         <v>759</v>
       </c>
-      <c r="C170" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P170" s="3" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="Q170" s="3" t="s">
-        <v>456</v>
+        <v>156</v>
       </c>
       <c r="R170" s="3" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="S170" s="3" t="s">
-        <v>155</v>
+        <v>319</v>
       </c>
       <c r="T170" s="4">
         <v>1</v>
       </c>
       <c r="W170" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X170" s="4">
         <v>0</v>
       </c>
       <c r="Y170" s="4">
         <v>0</v>
       </c>
       <c r="Z170" s="6">
-        <v>1.488E-3</v>
+        <v>1.2999999999999999E-4</v>
       </c>
     </row>
     <row r="171" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A171" s="3" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B171" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D171" s="4">
+        <v>43068</v>
+      </c>
+      <c r="E171" s="5">
+        <v>26.065170999999999</v>
+      </c>
+      <c r="F171" s="4">
+        <v>1122574.7846280001</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I171" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J171" s="5">
+        <v>22.22</v>
+      </c>
+      <c r="K171" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L171" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="M171" s="4">
+        <v>956970.96</v>
+      </c>
+      <c r="N171" s="4">
+        <v>1122574.7846280001</v>
+      </c>
+      <c r="O171" s="3" t="s">
         <v>763</v>
       </c>
-      <c r="C171" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P171" s="3" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="Q171" s="3" t="s">
-        <v>100</v>
+        <v>156</v>
       </c>
       <c r="R171" s="3" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="S171" s="3" t="s">
-        <v>177</v>
+        <v>241</v>
       </c>
       <c r="T171" s="4">
         <v>1</v>
       </c>
       <c r="W171" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X171" s="4">
         <v>0</v>
       </c>
       <c r="Y171" s="4">
         <v>0</v>
       </c>
       <c r="Z171" s="6">
-        <v>5.3899999999999998E-4</v>
+        <v>8.6700000000000004E-4</v>
       </c>
     </row>
     <row r="172" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A172" s="3" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B172" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D172" s="4">
+        <v>49060</v>
+      </c>
+      <c r="E172" s="5">
+        <v>7.093197</v>
+      </c>
+      <c r="F172" s="4">
+        <v>347992.24482000002</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I172" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J172" s="5">
+        <v>5.22</v>
+      </c>
+      <c r="K172" s="5">
+        <v>0.73591639989697166</v>
+      </c>
+      <c r="L172" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M172" s="4">
+        <v>256093.2</v>
+      </c>
+      <c r="N172" s="4">
+        <v>347992.24482000002</v>
+      </c>
+      <c r="O172" s="3" t="s">
         <v>767</v>
       </c>
-      <c r="C172" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P172" s="3" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="Q172" s="3" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="R172" s="3" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="S172" s="3" t="s">
-        <v>304</v>
+        <v>114</v>
       </c>
       <c r="T172" s="4">
         <v>1</v>
       </c>
       <c r="W172" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X172" s="4">
         <v>0</v>
       </c>
       <c r="Y172" s="4">
         <v>0</v>
       </c>
       <c r="Z172" s="6">
-        <v>3.8699999999999997E-4</v>
+        <v>2.6899999999999998E-4</v>
       </c>
     </row>
     <row r="173" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B173" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D173" s="4">
+        <v>9598015</v>
+      </c>
+      <c r="E173" s="5">
+        <v>1.2152540000000001</v>
+      </c>
+      <c r="F173" s="4">
+        <v>11664030.994096</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I173" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J173" s="5">
+        <v>9.52</v>
+      </c>
+      <c r="K173" s="5">
+        <v>7.8337502716352905</v>
+      </c>
+      <c r="L173" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M173" s="4">
+        <v>91373105.968362004</v>
+      </c>
+      <c r="N173" s="4">
+        <v>11664030.994096</v>
+      </c>
+      <c r="O173" s="3" t="s">
         <v>771</v>
       </c>
-      <c r="C173" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P173" s="3" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="Q173" s="3" t="s">
-        <v>217</v>
+        <v>112</v>
       </c>
       <c r="R173" s="3" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="S173" s="3" t="s">
-        <v>584</v>
+        <v>319</v>
       </c>
       <c r="T173" s="4">
         <v>1</v>
       </c>
       <c r="W173" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X173" s="4">
         <v>0</v>
       </c>
       <c r="Y173" s="4">
         <v>0</v>
       </c>
       <c r="Z173" s="6">
-        <v>1.1069999999999999E-3</v>
+        <v>9.018E-3</v>
       </c>
     </row>
     <row r="174" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B174" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D174" s="4">
+        <v>89405</v>
+      </c>
+      <c r="E174" s="5">
+        <v>7.812513</v>
+      </c>
+      <c r="F174" s="4">
+        <v>698477.72476500005</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="I174" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J174" s="5">
+        <v>6.66</v>
+      </c>
+      <c r="K174" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L174" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="M174" s="4">
+        <v>595437.30000000005</v>
+      </c>
+      <c r="N174" s="4">
+        <v>698477.72476500005</v>
+      </c>
+      <c r="O174" s="3" t="s">
         <v>775</v>
       </c>
-      <c r="C174" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P174" s="3" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="Q174" s="3" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="R174" s="3" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="S174" s="3" t="s">
-        <v>304</v>
+        <v>152</v>
       </c>
       <c r="T174" s="4">
         <v>1</v>
       </c>
       <c r="W174" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X174" s="4">
         <v>0</v>
       </c>
       <c r="Y174" s="4">
         <v>0</v>
       </c>
       <c r="Z174" s="6">
-        <v>1.5300000000000001E-4</v>
+        <v>5.4000000000000001E-4</v>
       </c>
     </row>
     <row r="175" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B175" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D175" s="4">
+        <v>330122</v>
+      </c>
+      <c r="E175" s="5">
+        <v>14.24333</v>
+      </c>
+      <c r="F175" s="4">
+        <v>4702036.5274224402</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I175" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J175" s="5">
+        <v>132.5</v>
+      </c>
+      <c r="K175" s="5">
+        <v>9.3025998999226296</v>
+      </c>
+      <c r="L175" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M175" s="4">
+        <v>43741164.529431999</v>
+      </c>
+      <c r="N175" s="4">
+        <v>4702036.5274224402</v>
+      </c>
+      <c r="O175" s="3" t="s">
         <v>779</v>
       </c>
-      <c r="C175" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P175" s="3" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="Q175" s="3" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="R175" s="3" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="S175" s="3" t="s">
-        <v>225</v>
+        <v>587</v>
       </c>
       <c r="T175" s="4">
         <v>1</v>
       </c>
       <c r="W175" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X175" s="4">
         <v>0</v>
       </c>
       <c r="Y175" s="4">
         <v>0</v>
       </c>
       <c r="Z175" s="6">
-        <v>1.1199999999999999E-3</v>
+        <v>3.6350000000000002E-3</v>
       </c>
     </row>
     <row r="176" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B176" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D176" s="4">
+        <v>9794</v>
+      </c>
+      <c r="E176" s="5">
+        <v>78.359740000000002</v>
+      </c>
+      <c r="F176" s="4">
+        <v>767455.29356000002</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J176" s="5">
+        <v>66.8</v>
+      </c>
+      <c r="K176" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L176" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="M176" s="4">
+        <v>654239.19999999995</v>
+      </c>
+      <c r="N176" s="4">
+        <v>767455.29356000002</v>
+      </c>
+      <c r="O176" s="3" t="s">
         <v>783</v>
       </c>
-      <c r="C176" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P176" s="3" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="Q176" s="3" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="R176" s="3" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="S176" s="3" t="s">
-        <v>96</v>
+        <v>248</v>
       </c>
       <c r="T176" s="4">
         <v>1</v>
       </c>
       <c r="W176" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X176" s="4">
         <v>0</v>
       </c>
       <c r="Y176" s="4">
         <v>0</v>
       </c>
       <c r="Z176" s="6">
-        <v>2.8699999999999998E-4</v>
+        <v>5.9299999999999999E-4</v>
       </c>
     </row>
     <row r="177" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B177" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D177" s="4">
+        <v>243568</v>
+      </c>
+      <c r="E177" s="5">
+        <v>26.205421999999999</v>
+      </c>
+      <c r="F177" s="4">
+        <v>6382802.2865880001</v>
+      </c>
+      <c r="G177" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I177" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J177" s="5">
+        <v>19.285</v>
+      </c>
+      <c r="K177" s="5">
+        <v>0.73591639989697166</v>
+      </c>
+      <c r="L177" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M177" s="4">
+        <v>4697208.88</v>
+      </c>
+      <c r="N177" s="4">
+        <v>6382802.2865880001</v>
+      </c>
+      <c r="O177" s="3" t="s">
         <v>787</v>
       </c>
-      <c r="C177" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P177" s="3" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="Q177" s="3" t="s">
-        <v>94</v>
+        <v>213</v>
       </c>
       <c r="R177" s="3" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="S177" s="3" t="s">
-        <v>304</v>
+        <v>114</v>
       </c>
       <c r="T177" s="4">
         <v>1</v>
       </c>
       <c r="W177" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X177" s="4">
         <v>0</v>
       </c>
       <c r="Y177" s="4">
         <v>0</v>
       </c>
       <c r="Z177" s="6">
-        <v>1.0423999999999999E-2</v>
+        <v>4.934E-3</v>
       </c>
     </row>
     <row r="178" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B178" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D178" s="4">
+        <v>101591</v>
+      </c>
+      <c r="E178" s="5">
+        <v>18.475538</v>
+      </c>
+      <c r="F178" s="4">
+        <v>1876948.3301625</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J178" s="5">
+        <v>15.75</v>
+      </c>
+      <c r="K178" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L178" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="M178" s="4">
+        <v>1600058.25</v>
+      </c>
+      <c r="N178" s="4">
+        <v>1876948.3301625</v>
+      </c>
+      <c r="O178" s="3" t="s">
         <v>791</v>
       </c>
-      <c r="C178" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P178" s="3" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="Q178" s="3" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="R178" s="3" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="S178" s="3" t="s">
-        <v>142</v>
+        <v>165</v>
       </c>
       <c r="T178" s="4">
         <v>1</v>
       </c>
       <c r="W178" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X178" s="4">
         <v>0</v>
       </c>
       <c r="Y178" s="4">
         <v>0</v>
       </c>
       <c r="Z178" s="6">
-        <v>6.2699999999999995E-4</v>
+        <v>1.451E-3</v>
       </c>
     </row>
     <row r="179" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B179" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D179" s="4">
+        <v>204751</v>
+      </c>
+      <c r="E179" s="5">
+        <v>87.157615000000007</v>
+      </c>
+      <c r="F179" s="4">
+        <v>17845608.828864999</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="I179" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J179" s="5">
+        <v>74.3</v>
+      </c>
+      <c r="K179" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L179" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="M179" s="4">
+        <v>15212999.300000001</v>
+      </c>
+      <c r="N179" s="4">
+        <v>17845608.828864999</v>
+      </c>
+      <c r="O179" s="3" t="s">
         <v>795</v>
       </c>
-      <c r="C179" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P179" s="3" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="Q179" s="3" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="R179" s="3" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="S179" s="3" t="s">
-        <v>584</v>
+        <v>248</v>
       </c>
       <c r="T179" s="4">
         <v>1</v>
       </c>
       <c r="W179" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X179" s="4">
         <v>0</v>
       </c>
       <c r="Y179" s="4">
         <v>0</v>
       </c>
       <c r="Z179" s="6">
-        <v>4.3629999999999997E-3</v>
+        <v>1.3797E-2</v>
       </c>
     </row>
     <row r="180" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B180" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D180" s="4">
+        <v>882722</v>
+      </c>
+      <c r="E180" s="5">
+        <v>0.204154</v>
+      </c>
+      <c r="F180" s="4">
+        <v>180211.00074595</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J180" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="K180" s="5">
+        <v>1.2735499929693672</v>
+      </c>
+      <c r="L180" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="M180" s="4">
+        <v>229507.71873299999</v>
+      </c>
+      <c r="N180" s="4">
+        <v>180211.00074595</v>
+      </c>
+      <c r="O180" s="3" t="s">
         <v>799</v>
       </c>
-      <c r="C180" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P180" s="3" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="Q180" s="3" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="R180" s="3" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="S180" s="3" t="s">
-        <v>667</v>
+        <v>424</v>
       </c>
       <c r="T180" s="4">
         <v>1</v>
       </c>
       <c r="W180" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X180" s="4">
         <v>0</v>
       </c>
       <c r="Y180" s="4">
         <v>0</v>
       </c>
       <c r="Z180" s="6">
-        <v>3.0530000000000002E-3</v>
+        <v>1.3899999999999999E-4</v>
       </c>
     </row>
     <row r="181" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B181" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D181" s="4">
+        <v>122901</v>
+      </c>
+      <c r="E181" s="5">
+        <v>2.6679430000000002</v>
+      </c>
+      <c r="F181" s="4">
+        <v>327892.88654858997</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J181" s="5">
+        <v>20.9</v>
+      </c>
+      <c r="K181" s="5">
+        <v>7.8337502716352905</v>
+      </c>
+      <c r="L181" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M181" s="4">
+        <v>2568630.9890669999</v>
+      </c>
+      <c r="N181" s="4">
+        <v>327892.88654858997</v>
+      </c>
+      <c r="O181" s="3" t="s">
         <v>803</v>
       </c>
-      <c r="C181" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P181" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="Q181" s="3" t="s">
-        <v>201</v>
+        <v>129</v>
       </c>
       <c r="R181" s="3" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="S181" s="3" t="s">
-        <v>96</v>
+        <v>319</v>
       </c>
       <c r="T181" s="4">
         <v>1</v>
       </c>
       <c r="W181" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X181" s="4">
         <v>0</v>
       </c>
       <c r="Y181" s="4">
         <v>0</v>
       </c>
       <c r="Z181" s="6">
-        <v>6.1440000000000002E-3</v>
+        <v>2.5300000000000002E-4</v>
       </c>
     </row>
     <row r="182" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B182" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D182" s="4">
+        <v>43532</v>
+      </c>
+      <c r="E182" s="5">
+        <v>45.195351000000002</v>
+      </c>
+      <c r="F182" s="4">
+        <v>1967444.0197320001</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I182" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J182" s="5">
+        <v>33.26</v>
+      </c>
+      <c r="K182" s="5">
+        <v>0.73591639989697166</v>
+      </c>
+      <c r="L182" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="M182" s="4">
+        <v>1447874.32</v>
+      </c>
+      <c r="N182" s="4">
+        <v>1967444.0197320001</v>
+      </c>
+      <c r="O182" s="3" t="s">
         <v>807</v>
       </c>
-      <c r="C182" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P182" s="3" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="Q182" s="3" t="s">
-        <v>100</v>
+        <v>208</v>
       </c>
       <c r="R182" s="3" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="S182" s="3" t="s">
-        <v>155</v>
+        <v>114</v>
       </c>
       <c r="T182" s="4">
         <v>1</v>
       </c>
       <c r="W182" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X182" s="4">
         <v>0</v>
       </c>
       <c r="Y182" s="4">
         <v>0</v>
       </c>
       <c r="Z182" s="6">
-        <v>1.6180000000000001E-3</v>
+        <v>1.521E-3</v>
       </c>
     </row>
     <row r="183" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B183" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D183" s="4">
+        <v>114328</v>
+      </c>
+      <c r="E183" s="5">
+        <v>51.892045000000003</v>
+      </c>
+      <c r="F183" s="4">
+        <v>5932713.58315589</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I183" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="J183" s="5">
+        <v>480.1</v>
+      </c>
+      <c r="K183" s="5">
+        <v>9.2518997156983733</v>
+      </c>
+      <c r="L183" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="M183" s="4">
+        <v>54888871.113319002</v>
+      </c>
+      <c r="N183" s="4">
+        <v>5932713.58315589</v>
+      </c>
+      <c r="O183" s="3" t="s">
         <v>811</v>
       </c>
-      <c r="C183" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P183" s="3" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="Q183" s="3" t="s">
-        <v>100</v>
+        <v>229</v>
       </c>
       <c r="R183" s="3" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="S183" s="3" t="s">
-        <v>667</v>
+        <v>253</v>
       </c>
       <c r="T183" s="4">
         <v>1</v>
       </c>
       <c r="W183" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X183" s="4">
         <v>0</v>
       </c>
       <c r="Y183" s="4">
         <v>0</v>
       </c>
       <c r="Z183" s="6">
-        <v>1.4663000000000001E-2</v>
+        <v>4.5859999999999998E-3</v>
       </c>
     </row>
     <row r="184" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B184" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D184" s="4">
+        <v>50418</v>
+      </c>
+      <c r="E184" s="5">
+        <v>14.770064</v>
+      </c>
+      <c r="F184" s="4">
+        <v>744677.10102552001</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I184" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J184" s="5">
+        <v>137.4</v>
+      </c>
+      <c r="K184" s="5">
+        <v>9.3025998999226296</v>
+      </c>
+      <c r="L184" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M184" s="4">
+        <v>6927433.1254740003</v>
+      </c>
+      <c r="N184" s="4">
+        <v>744677.10102552001</v>
+      </c>
+      <c r="O184" s="3" t="s">
         <v>815</v>
       </c>
-      <c r="C184" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P184" s="3" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="Q184" s="3" t="s">
-        <v>100</v>
+        <v>208</v>
       </c>
       <c r="R184" s="3" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="S184" s="3" t="s">
-        <v>291</v>
+        <v>587</v>
       </c>
       <c r="T184" s="4">
         <v>1</v>
       </c>
       <c r="W184" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X184" s="4">
         <v>0</v>
       </c>
       <c r="Y184" s="4">
         <v>0</v>
       </c>
       <c r="Z184" s="6">
-        <v>1.5799999999999999E-4</v>
+        <v>5.7499999999999999E-4</v>
       </c>
     </row>
     <row r="185" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B185" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D185" s="4">
+        <v>172305</v>
+      </c>
+      <c r="E185" s="5">
+        <v>44.114826000000001</v>
+      </c>
+      <c r="F185" s="4">
+        <v>7601205.1659101099</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I185" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J185" s="5">
+        <v>34.5</v>
+      </c>
+      <c r="K185" s="5">
+        <v>0.78205000049190943</v>
+      </c>
+      <c r="L185" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="M185" s="4">
+        <v>5944522.5037390003</v>
+      </c>
+      <c r="N185" s="4">
+        <v>7601205.1659101099</v>
+      </c>
+      <c r="O185" s="3" t="s">
         <v>819</v>
       </c>
-      <c r="C185" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P185" s="3" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="Q185" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="R185" s="3" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="S185" s="3" t="s">
-        <v>304</v>
+        <v>204</v>
       </c>
       <c r="T185" s="4">
         <v>1</v>
       </c>
       <c r="W185" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X185" s="4">
         <v>0</v>
       </c>
       <c r="Y185" s="4">
         <v>0</v>
       </c>
       <c r="Z185" s="6">
-        <v>3.3799999999999998E-4</v>
+        <v>5.8770000000000003E-3</v>
       </c>
     </row>
     <row r="186" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B186" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D186" s="4">
+        <v>40876</v>
+      </c>
+      <c r="E186" s="5">
+        <v>13.959294999999999</v>
+      </c>
+      <c r="F186" s="4">
+        <v>570600.14242000005</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J186" s="5">
+        <v>11.9</v>
+      </c>
+      <c r="K186" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L186" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="M186" s="4">
+        <v>486424.4</v>
+      </c>
+      <c r="N186" s="4">
+        <v>570600.14242000005</v>
+      </c>
+      <c r="O186" s="3" t="s">
         <v>823</v>
       </c>
-      <c r="C186" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P186" s="3" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="Q186" s="3" t="s">
-        <v>105</v>
+        <v>229</v>
       </c>
       <c r="R186" s="3" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="S186" s="3" t="s">
-        <v>96</v>
+        <v>187</v>
       </c>
       <c r="T186" s="4">
         <v>1</v>
       </c>
       <c r="W186" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X186" s="4">
         <v>0</v>
       </c>
       <c r="Y186" s="4">
         <v>0</v>
       </c>
       <c r="Z186" s="6">
-        <v>2.9780000000000002E-3</v>
+        <v>4.4099999999999999E-4</v>
       </c>
     </row>
     <row r="187" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="B187" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D187" s="4">
+        <v>7232</v>
+      </c>
+      <c r="E187" s="5">
+        <v>407.13509299999998</v>
+      </c>
+      <c r="F187" s="4">
+        <v>2944400.9973786799</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I187" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J187" s="5">
+        <v>318.39999999999998</v>
+      </c>
+      <c r="K187" s="5">
+        <v>0.78205000049190943</v>
+      </c>
+      <c r="L187" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="M187" s="4">
+        <v>2302668.8014480001</v>
+      </c>
+      <c r="N187" s="4">
+        <v>2944400.9973786799</v>
+      </c>
+      <c r="O187" s="3" t="s">
         <v>827</v>
       </c>
-      <c r="C187" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P187" s="3" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="Q187" s="3" t="s">
-        <v>119</v>
+        <v>213</v>
       </c>
       <c r="R187" s="3" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="S187" s="3" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="T187" s="4">
         <v>1</v>
       </c>
       <c r="W187" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X187" s="4">
         <v>0</v>
       </c>
       <c r="Y187" s="4">
         <v>0</v>
       </c>
       <c r="Z187" s="6">
-        <v>1.866E-3</v>
+        <v>2.2759999999999998E-3</v>
       </c>
     </row>
     <row r="188" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B188" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D188" s="4">
+        <v>882722</v>
+      </c>
+      <c r="E188" s="5">
+        <v>0.53001500000000001</v>
+      </c>
+      <c r="F188" s="4">
+        <v>467855.48270582</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I188" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="J188" s="5">
+        <v>0.67500000000000004</v>
+      </c>
+      <c r="K188" s="5">
+        <v>1.2735499929693672</v>
+      </c>
+      <c r="L188" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="M188" s="4">
+        <v>595837.34670999995</v>
+      </c>
+      <c r="N188" s="4">
+        <v>467855.48270582</v>
+      </c>
+      <c r="O188" s="3" t="s">
         <v>831</v>
       </c>
-      <c r="C188" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P188" s="3" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="Q188" s="3" t="s">
-        <v>217</v>
+        <v>156</v>
       </c>
       <c r="R188" s="3" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="S188" s="3" t="s">
-        <v>834</v>
+        <v>424</v>
       </c>
       <c r="T188" s="4">
         <v>1</v>
       </c>
       <c r="W188" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X188" s="4">
         <v>0</v>
       </c>
       <c r="Y188" s="4">
         <v>0</v>
       </c>
       <c r="Z188" s="6">
-        <v>3.101E-3</v>
+        <v>3.6099999999999999E-4</v>
       </c>
     </row>
     <row r="189" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
         <v>835</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>836</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D189" s="4">
-        <v>72301</v>
+        <v>2604500</v>
       </c>
       <c r="E189" s="5">
-        <v>38.242798000000001</v>
+        <v>8.3038129999999999</v>
       </c>
       <c r="F189" s="4">
-        <v>2764992.5082446602</v>
+        <v>21627282.591351502</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H189" s="3" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="I189" s="3" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="J189" s="5">
-        <v>30.73</v>
+        <v>65.05</v>
       </c>
       <c r="K189" s="5">
-        <v>0.80355000033226798</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L189" s="3" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="M189" s="4">
-        <v>2221809.730918</v>
+        <v>169422730.874733</v>
       </c>
       <c r="N189" s="4">
-        <v>2764992.5082446602</v>
+        <v>21627282.591351502</v>
       </c>
       <c r="O189" s="3" t="s">
         <v>835</v>
       </c>
       <c r="P189" s="3" t="s">
         <v>837</v>
       </c>
       <c r="Q189" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="R189" s="3" t="s">
         <v>838</v>
       </c>
       <c r="S189" s="3" t="s">
-        <v>575</v>
+        <v>319</v>
       </c>
       <c r="T189" s="4">
         <v>1</v>
       </c>
       <c r="W189" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X189" s="4">
         <v>0</v>
       </c>
       <c r="Y189" s="4">
         <v>0</v>
       </c>
       <c r="Z189" s="6">
-        <v>2.562E-3</v>
+        <v>1.6721E-2</v>
       </c>
     </row>
     <row r="190" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
         <v>839</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>840</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D190" s="4">
-        <v>22149</v>
+        <v>3995</v>
       </c>
       <c r="E190" s="5">
-        <v>391.63711000000001</v>
+        <v>84.009974</v>
       </c>
       <c r="F190" s="4">
-        <v>8674370.3565428406</v>
+        <v>335619.84527842997</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H190" s="3" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I190" s="3" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="J190" s="5">
-        <v>314.7</v>
+        <v>65.7</v>
       </c>
       <c r="K190" s="5">
-        <v>0.80355000033226798</v>
+        <v>0.78205000049190943</v>
       </c>
       <c r="L190" s="3" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="M190" s="4">
-        <v>6970290.3028819999</v>
+        <v>262471.50016499998</v>
       </c>
       <c r="N190" s="4">
-        <v>8674370.3565428406</v>
+        <v>335619.84527842997</v>
       </c>
       <c r="O190" s="3" t="s">
         <v>839</v>
       </c>
       <c r="P190" s="3" t="s">
         <v>841</v>
       </c>
       <c r="Q190" s="3" t="s">
-        <v>201</v>
+        <v>156</v>
       </c>
       <c r="R190" s="3" t="s">
         <v>842</v>
       </c>
       <c r="S190" s="3" t="s">
-        <v>575</v>
+        <v>204</v>
       </c>
       <c r="T190" s="4">
         <v>1</v>
       </c>
       <c r="W190" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X190" s="4">
         <v>0</v>
       </c>
       <c r="Y190" s="4">
         <v>0</v>
       </c>
       <c r="Z190" s="6">
-        <v>8.0389999999999993E-3</v>
+        <v>2.5900000000000001E-4</v>
       </c>
     </row>
     <row r="191" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
         <v>843</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>844</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D191" s="4">
-        <v>882722</v>
+        <v>43451</v>
       </c>
       <c r="E191" s="5">
-        <v>0.40305400000000002</v>
+        <v>57.760981999999998</v>
       </c>
       <c r="F191" s="4">
-        <v>355784.55218385003</v>
+        <v>2509772.428882</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H191" s="3" t="s">
-        <v>84</v>
+        <v>161</v>
       </c>
       <c r="I191" s="3" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="J191" s="5">
-        <v>0.52</v>
+        <v>49.24</v>
       </c>
       <c r="K191" s="5">
-        <v>1.2901500001928774</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L191" s="3" t="s">
-        <v>86</v>
+        <v>162</v>
       </c>
       <c r="M191" s="4">
-        <v>459015.440068</v>
+        <v>2139527.2400000002</v>
       </c>
       <c r="N191" s="4">
-        <v>355784.55218385003</v>
+        <v>2509772.428882</v>
       </c>
       <c r="O191" s="3" t="s">
         <v>843</v>
       </c>
       <c r="P191" s="3" t="s">
         <v>845</v>
       </c>
       <c r="Q191" s="3" t="s">
-        <v>146</v>
+        <v>229</v>
       </c>
       <c r="R191" s="3" t="s">
         <v>846</v>
       </c>
       <c r="S191" s="3" t="s">
-        <v>291</v>
+        <v>248</v>
       </c>
       <c r="T191" s="4">
         <v>1</v>
       </c>
       <c r="W191" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X191" s="4">
         <v>0</v>
       </c>
       <c r="Y191" s="4">
         <v>0</v>
       </c>
       <c r="Z191" s="6">
-        <v>3.2899999999999997E-4</v>
+        <v>1.9400000000000001E-3</v>
       </c>
     </row>
     <row r="192" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
         <v>847</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>848</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D192" s="4">
-        <v>2335500</v>
+        <v>130811</v>
       </c>
       <c r="E192" s="5">
-        <v>7.6018470000000002</v>
+        <v>22.663326000000001</v>
       </c>
       <c r="F192" s="4">
-        <v>17754113.415474001</v>
+        <v>2964612.337386</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>64</v>
+        <v>244</v>
       </c>
       <c r="I192" s="3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J192" s="5">
-        <v>59.6</v>
+        <v>19.32</v>
       </c>
       <c r="K192" s="5">
-        <v>7.8401997933793739</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L192" s="3" t="s">
-        <v>66</v>
+        <v>245</v>
       </c>
       <c r="M192" s="4">
-        <v>139195796.331633</v>
+        <v>2527268.52</v>
       </c>
       <c r="N192" s="4">
-        <v>17754113.415474001</v>
+        <v>2964612.337386</v>
       </c>
       <c r="O192" s="3" t="s">
         <v>847</v>
       </c>
       <c r="P192" s="3" t="s">
         <v>849</v>
       </c>
       <c r="Q192" s="3" t="s">
-        <v>94</v>
+        <v>156</v>
       </c>
       <c r="R192" s="3" t="s">
         <v>850</v>
       </c>
       <c r="S192" s="3" t="s">
-        <v>304</v>
+        <v>248</v>
       </c>
       <c r="T192" s="4">
         <v>1</v>
       </c>
       <c r="W192" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X192" s="4">
         <v>0</v>
       </c>
       <c r="Y192" s="4">
         <v>0</v>
       </c>
       <c r="Z192" s="6">
-        <v>1.6455000000000001E-2</v>
+        <v>2.2920000000000002E-3</v>
       </c>
     </row>
     <row r="193" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
         <v>851</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>852</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D193" s="4">
-        <v>3995</v>
+        <v>607000</v>
       </c>
       <c r="E193" s="5">
-        <v>82.508866999999995</v>
+        <v>6.2371150000000002</v>
       </c>
       <c r="F193" s="4">
-        <v>329622.92327794997</v>
+        <v>3785928.8335726801</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="I193" s="3" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="J193" s="5">
-        <v>66.3</v>
+        <v>48.86</v>
       </c>
       <c r="K193" s="5">
-        <v>0.80355000033226798</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L193" s="3" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="M193" s="4">
-        <v>264868.50010900002</v>
+        <v>29658021.028391</v>
       </c>
       <c r="N193" s="4">
-        <v>329622.92327794997</v>
+        <v>3785928.8335726801</v>
       </c>
       <c r="O193" s="3" t="s">
         <v>851</v>
       </c>
       <c r="P193" s="3" t="s">
         <v>853</v>
       </c>
       <c r="Q193" s="3" t="s">
-        <v>146</v>
+        <v>505</v>
       </c>
       <c r="R193" s="3" t="s">
         <v>854</v>
       </c>
       <c r="S193" s="3" t="s">
-        <v>575</v>
+        <v>319</v>
       </c>
       <c r="T193" s="4">
         <v>1</v>
       </c>
       <c r="W193" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X193" s="4">
         <v>0</v>
       </c>
       <c r="Y193" s="4">
         <v>0</v>
       </c>
       <c r="Z193" s="6">
-        <v>3.0499999999999999E-4</v>
+        <v>2.9269999999999999E-3</v>
       </c>
     </row>
     <row r="194" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A194" s="3" t="s">
         <v>855</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>856</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D194" s="4">
-        <v>278501</v>
+        <v>8993</v>
       </c>
       <c r="E194" s="5">
-        <v>13.665092</v>
+        <v>96.424710000000005</v>
       </c>
       <c r="F194" s="4">
-        <v>3805741.7870919998</v>
+        <v>867147.41703000001</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>138</v>
+        <v>161</v>
       </c>
       <c r="I194" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J194" s="5">
-        <v>11.86</v>
+        <v>82.2</v>
       </c>
       <c r="K194" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L194" s="3" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="M194" s="4">
-        <v>3303021.86</v>
+        <v>739224.6</v>
       </c>
       <c r="N194" s="4">
-        <v>3805741.7870919998</v>
+        <v>867147.41703000001</v>
       </c>
       <c r="O194" s="3" t="s">
         <v>855</v>
       </c>
       <c r="P194" s="3" t="s">
         <v>857</v>
       </c>
       <c r="Q194" s="3" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="R194" s="3" t="s">
         <v>858</v>
       </c>
       <c r="S194" s="3" t="s">
-        <v>142</v>
+        <v>165</v>
       </c>
       <c r="T194" s="4">
         <v>1</v>
       </c>
       <c r="W194" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X194" s="4">
         <v>0</v>
       </c>
       <c r="Y194" s="4">
         <v>0</v>
       </c>
       <c r="Z194" s="6">
-        <v>3.5270000000000002E-3</v>
+        <v>6.7000000000000002E-4</v>
       </c>
     </row>
     <row r="195" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
         <v>859</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>860</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D195" s="4">
-        <v>90677</v>
+        <v>35331</v>
       </c>
       <c r="E195" s="5">
-        <v>50.512447999999999</v>
+        <v>10.1692</v>
       </c>
       <c r="F195" s="4">
-        <v>4580317.2472959999</v>
+        <v>359288.00550383999</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H195" s="3" t="s">
-        <v>151</v>
+        <v>86</v>
       </c>
       <c r="I195" s="3" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="J195" s="5">
-        <v>43.84</v>
+        <v>94.6</v>
       </c>
       <c r="K195" s="5">
-        <v>0.86790487762541235</v>
+        <v>9.3025998999226296</v>
       </c>
       <c r="L195" s="3" t="s">
-        <v>152</v>
+        <v>88</v>
       </c>
       <c r="M195" s="4">
-        <v>3975279.68</v>
+        <v>3342312.5640429999</v>
       </c>
       <c r="N195" s="4">
-        <v>4580317.2472959999</v>
+        <v>359288.00550383999</v>
       </c>
       <c r="O195" s="3" t="s">
         <v>859</v>
       </c>
       <c r="P195" s="3" t="s">
         <v>861</v>
       </c>
       <c r="Q195" s="3" t="s">
-        <v>217</v>
+        <v>129</v>
       </c>
       <c r="R195" s="3" t="s">
         <v>862</v>
       </c>
       <c r="S195" s="3" t="s">
-        <v>667</v>
+        <v>587</v>
       </c>
       <c r="T195" s="4">
         <v>1</v>
       </c>
       <c r="W195" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X195" s="4">
         <v>0</v>
       </c>
       <c r="Y195" s="4">
         <v>0</v>
       </c>
       <c r="Z195" s="6">
-        <v>4.2449999999999996E-3</v>
+        <v>2.7700000000000001E-4</v>
       </c>
     </row>
     <row r="196" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
         <v>863</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>864</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D196" s="4">
-        <v>130811</v>
+        <v>295102</v>
       </c>
       <c r="E196" s="5">
-        <v>20.808731999999999</v>
+        <v>29.038853</v>
       </c>
       <c r="F196" s="4">
-        <v>2722011.041652</v>
+        <v>8569423.5242305007</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H196" s="3" t="s">
-        <v>663</v>
+        <v>244</v>
       </c>
       <c r="I196" s="3" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J196" s="5">
-        <v>18.059999999999999</v>
+        <v>24.754999999999999</v>
       </c>
       <c r="K196" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L196" s="3" t="s">
-        <v>664</v>
+        <v>245</v>
       </c>
       <c r="M196" s="4">
-        <v>2362446.66</v>
+        <v>7305250.0099999998</v>
       </c>
       <c r="N196" s="4">
-        <v>2722011.041652</v>
+        <v>8569423.5242305007</v>
       </c>
       <c r="O196" s="3" t="s">
         <v>863</v>
       </c>
       <c r="P196" s="3" t="s">
         <v>865</v>
       </c>
       <c r="Q196" s="3" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="R196" s="3" t="s">
         <v>866</v>
       </c>
       <c r="S196" s="3" t="s">
-        <v>667</v>
+        <v>248</v>
       </c>
       <c r="T196" s="4">
         <v>1</v>
       </c>
       <c r="W196" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X196" s="4">
         <v>0</v>
       </c>
       <c r="Y196" s="4">
         <v>0</v>
       </c>
       <c r="Z196" s="6">
-        <v>2.5219999999999999E-3</v>
+        <v>6.6249999999999998E-3</v>
       </c>
     </row>
     <row r="197" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
         <v>867</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>868</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D197" s="4">
-        <v>607000</v>
+        <v>2953</v>
       </c>
       <c r="E197" s="5">
-        <v>5.6707739999999998</v>
+        <v>94.899744999999996</v>
       </c>
       <c r="F197" s="4">
-        <v>3442159.6387847201</v>
+        <v>280238.94698499999</v>
       </c>
       <c r="G197" s="3" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H197" s="3" t="s">
-        <v>64</v>
+        <v>183</v>
       </c>
       <c r="I197" s="3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J197" s="5">
-        <v>44.46</v>
+        <v>80.900000000000006</v>
       </c>
       <c r="K197" s="5">
-        <v>7.8401997933793739</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L197" s="3" t="s">
-        <v>66</v>
+        <v>184</v>
       </c>
       <c r="M197" s="4">
-        <v>26987219.288778</v>
+        <v>238897.7</v>
       </c>
       <c r="N197" s="4">
-        <v>3442159.6387847201</v>
+        <v>280238.94698499999</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>867</v>
       </c>
       <c r="P197" s="3" t="s">
         <v>869</v>
       </c>
       <c r="Q197" s="3" t="s">
-        <v>497</v>
+        <v>129</v>
       </c>
       <c r="R197" s="3" t="s">
         <v>870</v>
       </c>
       <c r="S197" s="3" t="s">
-        <v>304</v>
+        <v>187</v>
       </c>
       <c r="T197" s="4">
         <v>1</v>
       </c>
       <c r="W197" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X197" s="4">
         <v>0</v>
       </c>
       <c r="Y197" s="4">
         <v>0</v>
       </c>
       <c r="Z197" s="6">
-        <v>3.1900000000000001E-3</v>
+        <v>2.1599999999999999E-4</v>
       </c>
     </row>
     <row r="198" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
         <v>871</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>872</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D198" s="4">
-        <v>8993</v>
+        <v>45147</v>
       </c>
       <c r="E198" s="5">
-        <v>84.513869999999997</v>
+        <v>58.8</v>
       </c>
       <c r="F198" s="4">
-        <v>760033.23291000002</v>
+        <v>2654643.6</v>
       </c>
       <c r="G198" s="3" t="s">
-        <v>92</v>
+        <v>873</v>
       </c>
       <c r="H198" s="3" t="s">
-        <v>151</v>
+        <v>71</v>
       </c>
       <c r="I198" s="3" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="J198" s="5">
-        <v>73.349999999999994</v>
+        <v>58.8</v>
       </c>
       <c r="K198" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L198" s="3" t="s">
-        <v>152</v>
+        <v>73</v>
       </c>
       <c r="M198" s="4">
-        <v>659636.55000000005</v>
+        <v>2654643.6</v>
       </c>
       <c r="N198" s="4">
-        <v>760033.23291000002</v>
+        <v>2654643.6</v>
       </c>
       <c r="O198" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="P198" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="Q198" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="R198" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="S198" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="T198" s="4">
+        <v>1</v>
+      </c>
+      <c r="W198" s="3" t="s">
         <v>871</v>
       </c>
-      <c r="P198" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X198" s="4">
         <v>0</v>
       </c>
       <c r="Y198" s="4">
         <v>0</v>
       </c>
       <c r="Z198" s="6">
-        <v>7.0399999999999998E-4</v>
+        <v>2.052E-3</v>
       </c>
     </row>
     <row r="199" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D199" s="4">
-        <v>35331</v>
+        <v>467614</v>
       </c>
       <c r="E199" s="5">
-        <v>9.3728020000000001</v>
+        <v>52.31</v>
       </c>
       <c r="F199" s="4">
-        <v>331150.48326909001</v>
+        <v>24460888.34</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>92</v>
+        <v>873</v>
       </c>
       <c r="H199" s="3" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="I199" s="3" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="J199" s="5">
-        <v>91.3</v>
+        <v>52.31</v>
       </c>
       <c r="K199" s="5">
-        <v>9.740950145914562</v>
+        <v>1</v>
       </c>
       <c r="L199" s="3" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="M199" s="4">
-        <v>3225720.3483190001</v>
+        <v>24460888.34</v>
       </c>
       <c r="N199" s="4">
-        <v>331150.48326909001</v>
+        <v>24460888.34</v>
       </c>
       <c r="O199" s="3" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="P199" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="Q199" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="R199" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="S199" s="3" t="s">
         <v>877</v>
       </c>
-      <c r="Q199" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R199" s="3" t="s">
+      <c r="T199" s="4">
+        <v>1</v>
+      </c>
+      <c r="W199" s="3" t="s">
         <v>878</v>
       </c>
-      <c r="S199" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X199" s="4">
         <v>0</v>
       </c>
       <c r="Y199" s="4">
         <v>0</v>
       </c>
       <c r="Z199" s="6">
-        <v>3.0600000000000001E-4</v>
+        <v>1.8912000000000002E-2</v>
       </c>
     </row>
     <row r="200" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D200" s="4">
-        <v>295102</v>
+        <v>323822</v>
       </c>
       <c r="E200" s="5">
-        <v>25.469380999999998</v>
+        <v>100.48</v>
       </c>
       <c r="F200" s="4">
-        <v>7516065.2718620002</v>
+        <v>32537634.559999999</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>92</v>
+        <v>873</v>
       </c>
       <c r="H200" s="3" t="s">
-        <v>663</v>
+        <v>71</v>
       </c>
       <c r="I200" s="3" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="J200" s="5">
-        <v>22.105</v>
+        <v>100.48</v>
       </c>
       <c r="K200" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L200" s="3" t="s">
-        <v>664</v>
+        <v>73</v>
       </c>
       <c r="M200" s="4">
-        <v>6523229.71</v>
+        <v>32537634.559999999</v>
       </c>
       <c r="N200" s="4">
-        <v>7516065.2718620002</v>
+        <v>32537634.559999999</v>
       </c>
       <c r="O200" s="3" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="P200" s="3" t="s">
-        <v>881</v>
+        <v>313</v>
       </c>
       <c r="Q200" s="3" t="s">
-        <v>100</v>
+        <v>229</v>
       </c>
       <c r="R200" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="S200" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="T200" s="4">
+        <v>1</v>
+      </c>
+      <c r="W200" s="3" t="s">
         <v>882</v>
       </c>
-      <c r="S200" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X200" s="4">
         <v>0</v>
       </c>
       <c r="Y200" s="4">
         <v>0</v>
       </c>
       <c r="Z200" s="6">
-        <v>6.966E-3</v>
+        <v>2.5156999999999999E-2</v>
       </c>
     </row>
     <row r="201" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D201" s="4">
-        <v>2953</v>
+        <v>57953</v>
       </c>
       <c r="E201" s="5">
-        <v>92.867320000000007</v>
+        <v>80.209999999999994</v>
       </c>
       <c r="F201" s="4">
-        <v>274237.19595999998</v>
+        <v>4648410.13</v>
       </c>
       <c r="G201" s="3" t="s">
-        <v>92</v>
+        <v>873</v>
       </c>
       <c r="H201" s="3" t="s">
-        <v>173</v>
+        <v>56</v>
       </c>
       <c r="I201" s="3" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="J201" s="5">
-        <v>80.599999999999994</v>
+        <v>80.209999999999994</v>
       </c>
       <c r="K201" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L201" s="3" t="s">
-        <v>174</v>
+        <v>58</v>
       </c>
       <c r="M201" s="4">
-        <v>238011.8</v>
+        <v>4648410.13</v>
       </c>
       <c r="N201" s="4">
-        <v>274237.19595999998</v>
+        <v>4648410.13</v>
       </c>
       <c r="O201" s="3" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="P201" s="3" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="Q201" s="3" t="s">
-        <v>119</v>
+        <v>213</v>
       </c>
       <c r="R201" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="S201" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="T201" s="4">
+        <v>1</v>
+      </c>
+      <c r="W201" s="3" t="s">
         <v>886</v>
       </c>
-      <c r="S201" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X201" s="4">
         <v>0</v>
       </c>
       <c r="Y201" s="4">
         <v>0</v>
       </c>
       <c r="Z201" s="6">
-        <v>2.5399999999999999E-4</v>
+        <v>3.594E-3</v>
       </c>
     </row>
     <row r="202" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D202" s="4">
-        <v>45147</v>
+        <v>43518</v>
       </c>
       <c r="E202" s="5">
-        <v>58.47</v>
+        <v>63.9</v>
       </c>
       <c r="F202" s="4">
-        <v>2639745.09</v>
+        <v>2780800.2</v>
       </c>
       <c r="G202" s="3" t="s">
-        <v>889</v>
+        <v>873</v>
       </c>
       <c r="H202" s="3" t="s">
-        <v>59</v>
+        <v>148</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J202" s="5">
-        <v>58.47</v>
+        <v>63.9</v>
       </c>
       <c r="K202" s="5">
         <v>1</v>
       </c>
       <c r="L202" s="3" t="s">
-        <v>61</v>
+        <v>149</v>
       </c>
       <c r="M202" s="4">
-        <v>2639745.09</v>
+        <v>2780800.2</v>
       </c>
       <c r="N202" s="4">
-        <v>2639745.09</v>
+        <v>2780800.2</v>
       </c>
       <c r="O202" s="3" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="P202" s="3" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="Q202" s="3" t="s">
-        <v>94</v>
+        <v>208</v>
       </c>
       <c r="R202" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="S202" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="T202" s="4">
+        <v>1</v>
+      </c>
+      <c r="W202" s="3" t="s">
         <v>892</v>
       </c>
-      <c r="S202" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X202" s="4">
         <v>0</v>
       </c>
       <c r="Y202" s="4">
         <v>0</v>
       </c>
       <c r="Z202" s="6">
-        <v>2.4459999999999998E-3</v>
+        <v>2.15E-3</v>
       </c>
     </row>
     <row r="203" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D203" s="4">
-        <v>409221</v>
+        <v>1934215</v>
       </c>
       <c r="E203" s="5">
-        <v>55.19</v>
+        <v>15.8</v>
       </c>
       <c r="F203" s="4">
-        <v>22584906.989999998</v>
+        <v>30560597</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>889</v>
+        <v>873</v>
       </c>
       <c r="H203" s="3" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="I203" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J203" s="5">
-        <v>55.19</v>
+        <v>15.8</v>
       </c>
       <c r="K203" s="5">
         <v>1</v>
       </c>
       <c r="L203" s="3" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="M203" s="4">
-        <v>22584906.989999998</v>
+        <v>30560597</v>
       </c>
       <c r="N203" s="4">
-        <v>22584906.989999998</v>
+        <v>30560597</v>
       </c>
       <c r="O203" s="3" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="P203" s="3" t="s">
-        <v>804</v>
+        <v>900</v>
       </c>
       <c r="Q203" s="3" t="s">
-        <v>201</v>
+        <v>140</v>
       </c>
       <c r="R203" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="S203" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="T203" s="4">
+        <v>1</v>
+      </c>
+      <c r="W203" s="3" t="s">
         <v>897</v>
       </c>
-      <c r="S203" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X203" s="4">
         <v>0</v>
       </c>
       <c r="Y203" s="4">
         <v>0</v>
       </c>
       <c r="Z203" s="6">
-        <v>2.0933E-2</v>
+        <v>2.3628E-2</v>
       </c>
     </row>
     <row r="204" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D204" s="4">
-        <v>286855</v>
+        <v>346644</v>
       </c>
       <c r="E204" s="5">
-        <v>93.29</v>
+        <v>34.710549999999998</v>
       </c>
       <c r="F204" s="4">
-        <v>26760702.949999999</v>
+        <v>12032203.720877999</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>889</v>
+        <v>873</v>
       </c>
       <c r="H204" s="3" t="s">
-        <v>59</v>
+        <v>244</v>
       </c>
       <c r="I204" s="3" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="J204" s="5">
-        <v>93.29</v>
+        <v>29.59</v>
       </c>
       <c r="K204" s="5">
-        <v>1</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L204" s="3" t="s">
-        <v>61</v>
+        <v>245</v>
       </c>
       <c r="M204" s="4">
-        <v>26760702.949999999</v>
+        <v>10257195.960000001</v>
       </c>
       <c r="N204" s="4">
-        <v>26760702.949999999</v>
+        <v>12032203.720877999</v>
       </c>
       <c r="O204" s="3" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="P204" s="3" t="s">
-        <v>294</v>
+        <v>905</v>
       </c>
       <c r="Q204" s="3" t="s">
-        <v>217</v>
+        <v>118</v>
       </c>
       <c r="R204" s="3" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="S204" s="3" t="s">
-        <v>893</v>
+        <v>248</v>
       </c>
       <c r="T204" s="4">
         <v>1</v>
       </c>
       <c r="W204" s="3" t="s">
-        <v>898</v>
+        <v>34</v>
       </c>
       <c r="X204" s="4">
         <v>0</v>
       </c>
       <c r="Y204" s="4">
         <v>0</v>
       </c>
       <c r="Z204" s="6">
-        <v>2.4802999999999999E-2</v>
+        <v>9.3019999999999995E-3</v>
       </c>
     </row>
     <row r="205" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D205" s="4">
-        <v>57953</v>
+        <v>3755</v>
       </c>
       <c r="E205" s="5">
-        <v>78.2</v>
+        <v>105.457195</v>
       </c>
       <c r="F205" s="4">
-        <v>4531924.5999999996</v>
+        <v>395991.76722500002</v>
       </c>
       <c r="G205" s="3" t="s">
-        <v>889</v>
+        <v>909</v>
       </c>
       <c r="H205" s="3" t="s">
-        <v>44</v>
+        <v>183</v>
       </c>
       <c r="I205" s="3" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="J205" s="5">
-        <v>78.2</v>
+        <v>89.9</v>
       </c>
       <c r="K205" s="5">
-        <v>1</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L205" s="3" t="s">
-        <v>46</v>
+        <v>184</v>
       </c>
       <c r="M205" s="4">
-        <v>4531924.5999999996</v>
+        <v>337574.5</v>
       </c>
       <c r="N205" s="4">
-        <v>4531924.5999999996</v>
+        <v>395991.76722500002</v>
       </c>
       <c r="O205" s="3" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="P205" s="3" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="Q205" s="3" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="R205" s="3" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="S205" s="3" t="s">
-        <v>907</v>
+        <v>187</v>
       </c>
       <c r="T205" s="4">
         <v>1</v>
       </c>
       <c r="W205" s="3" t="s">
-        <v>902</v>
+        <v>34</v>
       </c>
       <c r="X205" s="4">
         <v>0</v>
       </c>
       <c r="Y205" s="4">
         <v>0</v>
       </c>
       <c r="Z205" s="6">
-        <v>4.1999999999999997E-3</v>
+        <v>3.0600000000000001E-4</v>
       </c>
     </row>
     <row r="206" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="B206" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D206" s="4">
+        <v>86444</v>
+      </c>
+      <c r="E206" s="5">
+        <v>101.140371</v>
+      </c>
+      <c r="F206" s="4">
+        <v>8742978.2307239994</v>
+      </c>
+      <c r="G206" s="3" t="s">
         <v>909</v>
       </c>
-      <c r="C206" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H206" s="3" t="s">
-        <v>59</v>
+        <v>183</v>
       </c>
       <c r="I206" s="3" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="J206" s="5">
-        <v>15.02</v>
+        <v>86.22</v>
       </c>
       <c r="K206" s="5">
-        <v>1</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L206" s="3" t="s">
-        <v>61</v>
+        <v>184</v>
       </c>
       <c r="M206" s="4">
-        <v>25959711.859999999</v>
+        <v>7453201.6799999997</v>
       </c>
       <c r="N206" s="4">
-        <v>25959711.859999999</v>
+        <v>8742978.2307239994</v>
       </c>
       <c r="O206" s="3" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="P206" s="3" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="Q206" s="3" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="R206" s="3" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="S206" s="3" t="s">
-        <v>913</v>
+        <v>187</v>
       </c>
       <c r="T206" s="4">
         <v>1</v>
       </c>
       <c r="W206" s="3" t="s">
-        <v>908</v>
+        <v>34</v>
       </c>
       <c r="X206" s="4">
         <v>0</v>
       </c>
       <c r="Y206" s="4">
         <v>0</v>
       </c>
       <c r="Z206" s="6">
-        <v>2.4060999999999999E-2</v>
+        <v>6.7590000000000003E-3</v>
       </c>
     </row>
     <row r="207" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D207" s="4">
-        <v>386453</v>
+        <v>77022</v>
       </c>
       <c r="E207" s="5">
-        <v>31.236142000000001</v>
+        <v>55.14</v>
       </c>
       <c r="F207" s="4">
-        <v>12071300.784326</v>
+        <v>4246993.08</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>889</v>
+        <v>918</v>
       </c>
       <c r="H207" s="3" t="s">
-        <v>663</v>
+        <v>161</v>
       </c>
       <c r="I207" s="3" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="J207" s="5">
-        <v>27.11</v>
+        <v>55.14</v>
       </c>
       <c r="K207" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L207" s="3" t="s">
-        <v>664</v>
+        <v>162</v>
       </c>
       <c r="M207" s="4">
-        <v>10476740.83</v>
+        <v>4246993.08</v>
       </c>
       <c r="N207" s="4">
-        <v>12071300.784326</v>
+        <v>4246993.08</v>
       </c>
       <c r="O207" s="3" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="P207" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="Q207" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="R207" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="S207" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="T207" s="4">
+        <v>1</v>
+      </c>
+      <c r="W207" s="3" t="s">
         <v>916</v>
       </c>
-      <c r="Q207" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X207" s="4">
         <v>0</v>
       </c>
       <c r="Y207" s="4">
         <v>0</v>
       </c>
       <c r="Z207" s="6">
-        <v>1.1188E-2</v>
+        <v>3.2829999999999999E-3</v>
       </c>
     </row>
     <row r="208" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D208" s="4">
+        <v>37900</v>
+      </c>
+      <c r="E208" s="5">
+        <v>1438.99</v>
+      </c>
+      <c r="F208" s="4">
+        <v>54537721</v>
+      </c>
+      <c r="G208" s="3" t="s">
         <v>918</v>
       </c>
-      <c r="B208" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H208" s="3" t="s">
-        <v>173</v>
+        <v>244</v>
       </c>
       <c r="I208" s="3" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="J208" s="5">
-        <v>90.9</v>
+        <v>1438.99</v>
       </c>
       <c r="K208" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L208" s="3" t="s">
-        <v>174</v>
+        <v>245</v>
       </c>
       <c r="M208" s="4">
-        <v>341329.5</v>
+        <v>54537721</v>
       </c>
       <c r="N208" s="4">
-        <v>393279.84989999997</v>
+        <v>54537721</v>
       </c>
       <c r="O208" s="3" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="P208" s="3" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="Q208" s="3" t="s">
-        <v>201</v>
+        <v>171</v>
       </c>
       <c r="R208" s="3" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="S208" s="3" t="s">
-        <v>177</v>
+        <v>902</v>
       </c>
       <c r="T208" s="4">
         <v>1</v>
       </c>
       <c r="W208" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X208" s="4">
         <v>0</v>
       </c>
       <c r="Y208" s="4">
         <v>0</v>
       </c>
       <c r="Z208" s="6">
-        <v>3.6400000000000001E-4</v>
+        <v>4.2166000000000002E-2</v>
       </c>
     </row>
     <row r="209" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>91</v>
+        <v>928</v>
       </c>
       <c r="D209" s="4">
-        <v>93264</v>
+        <v>-2841094.91</v>
       </c>
       <c r="E209" s="5">
-        <v>99.550079999999994</v>
+        <v>1</v>
       </c>
       <c r="F209" s="4">
-        <v>9284438.6611199994</v>
+        <v>-2841094.91</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="H209" s="3" t="s">
-        <v>173</v>
+        <v>31</v>
       </c>
       <c r="I209" s="3" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="J209" s="5">
-        <v>86.4</v>
+        <v>1</v>
       </c>
       <c r="K209" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L209" s="3" t="s">
-        <v>174</v>
+        <v>33</v>
       </c>
       <c r="M209" s="4">
-        <v>8058009.5999999996</v>
+        <v>-2841094.91</v>
       </c>
       <c r="N209" s="4">
-        <v>9284438.6611199994</v>
+        <v>-2841094.91</v>
       </c>
       <c r="O209" s="3" t="s">
-        <v>923</v>
+        <v>34</v>
       </c>
       <c r="P209" s="3" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="Q209" s="3" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="R209" s="3" t="s">
-        <v>926</v>
+        <v>34</v>
       </c>
       <c r="S209" s="3" t="s">
-        <v>177</v>
+        <v>35</v>
       </c>
       <c r="T209" s="4">
         <v>1</v>
       </c>
       <c r="W209" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X209" s="4">
         <v>0</v>
       </c>
       <c r="Y209" s="4">
         <v>0</v>
       </c>
       <c r="Z209" s="6">
-        <v>8.6049999999999998E-3</v>
+        <v>-2.196E-3</v>
       </c>
     </row>
     <row r="210" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="B210" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="C210" s="3" t="s">
         <v>928</v>
       </c>
-      <c r="C210" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D210" s="4">
-        <v>77022</v>
+        <v>-1025899.85</v>
       </c>
       <c r="E210" s="5">
-        <v>34.549999999999997</v>
+        <v>1</v>
       </c>
       <c r="F210" s="4">
-        <v>2661110.1</v>
+        <v>-1025899.85000004</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>929</v>
       </c>
       <c r="H210" s="3" t="s">
-        <v>151</v>
+        <v>31</v>
       </c>
       <c r="I210" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J210" s="5">
-        <v>34.549999999999997</v>
+        <v>1</v>
       </c>
       <c r="K210" s="5">
         <v>1</v>
       </c>
       <c r="L210" s="3" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
       <c r="M210" s="4">
-        <v>2661110.1</v>
+        <v>-1025899.85</v>
       </c>
       <c r="N210" s="4">
-        <v>2661110.1</v>
+        <v>-1025899.85000004</v>
       </c>
       <c r="O210" s="3" t="s">
-        <v>930</v>
+        <v>34</v>
       </c>
       <c r="P210" s="3" t="s">
-        <v>931</v>
+        <v>34</v>
       </c>
       <c r="Q210" s="3" t="s">
-        <v>161</v>
+        <v>34</v>
       </c>
       <c r="R210" s="3" t="s">
-        <v>932</v>
+        <v>34</v>
       </c>
       <c r="S210" s="3" t="s">
-        <v>893</v>
+        <v>35</v>
       </c>
       <c r="T210" s="4">
         <v>1</v>
       </c>
       <c r="W210" s="3" t="s">
-        <v>927</v>
+        <v>34</v>
       </c>
       <c r="X210" s="4">
         <v>0</v>
       </c>
       <c r="Y210" s="4">
         <v>0</v>
       </c>
       <c r="Z210" s="6">
-        <v>2.4659999999999999E-3</v>
+        <v>-7.9299999999999998E-4</v>
       </c>
     </row>
     <row r="211" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A211" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="B211" s="3" t="s">
         <v>933</v>
       </c>
-      <c r="B211" s="3" t="s">
+      <c r="C211" s="3" t="s">
         <v>934</v>
       </c>
-      <c r="C211" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D211" s="4">
-        <v>36048</v>
+        <v>5583349.0310000004</v>
       </c>
       <c r="E211" s="5">
-        <v>1320.83</v>
+        <v>5.01</v>
       </c>
       <c r="F211" s="4">
-        <v>47613279.840000004</v>
+        <v>27972578.64531</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
       <c r="H211" s="3" t="s">
-        <v>663</v>
+        <v>31</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J211" s="5">
-        <v>1320.83</v>
+        <v>5.01</v>
       </c>
       <c r="K211" s="5">
         <v>1</v>
       </c>
       <c r="L211" s="3" t="s">
-        <v>664</v>
+        <v>33</v>
       </c>
       <c r="M211" s="4">
-        <v>47613279.840000004</v>
+        <v>27972578.64531</v>
       </c>
       <c r="N211" s="4">
-        <v>47613279.840000004</v>
+        <v>27972578.64531</v>
       </c>
       <c r="O211" s="3" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="P211" s="3" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="Q211" s="3" t="s">
-        <v>161</v>
+        <v>34</v>
       </c>
       <c r="R211" s="3" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="S211" s="3" t="s">
-        <v>913</v>
+        <v>39</v>
       </c>
       <c r="T211" s="4">
         <v>1</v>
       </c>
       <c r="W211" s="3" t="s">
-        <v>34</v>
+        <v>932</v>
       </c>
       <c r="X211" s="4">
         <v>0</v>
       </c>
       <c r="Y211" s="4">
         <v>0</v>
       </c>
       <c r="Z211" s="6">
-        <v>4.4130999999999997E-2</v>
+        <v>2.1627E-2</v>
       </c>
     </row>
     <row r="212" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="D212" s="4">
-        <v>-2687890.67</v>
+        <v>116000</v>
       </c>
       <c r="E212" s="5">
-        <v>1</v>
+        <v>50.09</v>
       </c>
       <c r="F212" s="4">
-        <v>-2687890.67</v>
+        <v>5810440</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="H212" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J212" s="5">
-        <v>1</v>
+        <v>50.09</v>
       </c>
       <c r="K212" s="5">
         <v>1</v>
       </c>
       <c r="L212" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M212" s="4">
-        <v>-2687890.67</v>
+        <v>5810440</v>
       </c>
       <c r="N212" s="4">
-        <v>-2687890.67</v>
+        <v>5810440</v>
       </c>
       <c r="O212" s="3" t="s">
-        <v>34</v>
+        <v>941</v>
       </c>
       <c r="P212" s="3" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="Q212" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R212" s="3" t="s">
-        <v>34</v>
+        <v>943</v>
       </c>
       <c r="S212" s="3" t="s">
-        <v>35</v>
+        <v>944</v>
       </c>
       <c r="T212" s="4">
         <v>1</v>
       </c>
       <c r="W212" s="3" t="s">
-        <v>34</v>
+        <v>939</v>
       </c>
       <c r="X212" s="4">
         <v>0</v>
       </c>
       <c r="Y212" s="4">
         <v>0</v>
       </c>
       <c r="Z212" s="6">
-        <v>-2.4910000000000002E-3</v>
+        <v>4.4920000000000003E-3</v>
       </c>
     </row>
     <row r="213" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A213" s="3" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="D213" s="4">
-        <v>-954280.84</v>
+        <v>2347875.2200000002</v>
       </c>
       <c r="E213" s="5">
         <v>1</v>
       </c>
       <c r="F213" s="4">
-        <v>-954280.84000004001</v>
+        <v>2347875.2200000002</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="H213" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I213" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J213" s="5">
         <v>1</v>
       </c>
       <c r="K213" s="5">
         <v>1</v>
       </c>
       <c r="L213" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M213" s="4">
-        <v>-954280.84</v>
+        <v>2347875.2200000002</v>
       </c>
       <c r="N213" s="4">
-        <v>-954280.84000004001</v>
+        <v>2347875.2200000002</v>
       </c>
       <c r="O213" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P213" s="3" t="s">
-        <v>34</v>
+        <v>947</v>
       </c>
       <c r="Q213" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R213" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S213" s="3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="T213" s="4">
         <v>1</v>
       </c>
       <c r="W213" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X213" s="4">
         <v>0</v>
       </c>
       <c r="Y213" s="4">
         <v>0</v>
       </c>
       <c r="Z213" s="6">
-        <v>-8.8400000000000002E-4</v>
+        <v>1.815E-3</v>
       </c>
     </row>
     <row r="214" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A214" s="3" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>944</v>
-[...8 lines deleted...]
-        <v>5.01</v>
+        <v>949</v>
       </c>
       <c r="F214" s="4">
-        <v>25672578.646949999</v>
-[...37 lines deleted...]
-      <c r="S214" s="3" t="s">
+        <v>-53306750</v>
+      </c>
+      <c r="Z214" s="6">
+        <v>-4.1215135366696597E-2</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A216" s="3" t="s">
         <v>950</v>
-      </c>
-[...87 lines deleted...]
-        <v>5.31E-4</v>
       </c>
     </row>
     <row r="217" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
     </row>
     <row r="218" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
     </row>
     <row r="219" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
     </row>
     <row r="220" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
     </row>
     <row r="221" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>958</v>
-[...4 lines deleted...]
-        <v>959</v>
+        <v>955</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>March</vt:lpstr>
+      <vt:lpstr>April</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>