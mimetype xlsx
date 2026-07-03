--- v1 (2026-06-12)
+++ v2 (2026-07-03)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1B60B295-DDF1-4D1E-BF9F-AA26F0D6C040}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5F0132CA-A78D-4357-AFEC-83E6C4D36B29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{36934D34-53A8-494A-83BF-CBB307B8FD17}"/>
+    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{05883FED-6221-4799-AEC3-5C94010ADE16}"/>
   </bookViews>
   <sheets>
-    <sheet name="April" sheetId="1" r:id="rId1"/>
+    <sheet name="May" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2765" uniqueCount="956">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2752" uniqueCount="949">
   <si>
     <t>GMO International Equity Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -184,269 +185,278 @@
   <si>
     <t>ETD USD MARGIN BALANCE</t>
   </si>
   <si>
     <t>Futures Margin</t>
   </si>
   <si>
     <t>AUDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (AUD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
-    <t>CADTCash</t>
-[...2 lines deleted...]
-    <t>Trade Date Cash (CAD)</t>
+    <t>CHFTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (CHF)</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>CH</t>
+  </si>
+  <si>
+    <t>DKKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (DKK)</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>EURTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (EUR)</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>EU</t>
+  </si>
+  <si>
+    <t>GBPTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (GBP)</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>HKDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (HKD)</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>ILSTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (ILS)</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>ILS</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>JPYTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (JPY)</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>NOKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (NOK)</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>SEKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (SEK)</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>SGDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (SGD)</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>FMFSM26</t>
+  </si>
+  <si>
+    <t>MSCI EAFE</t>
+  </si>
+  <si>
+    <t>Derivative</t>
+  </si>
+  <si>
+    <t>Futures</t>
+  </si>
+  <si>
+    <t>MFSM6</t>
+  </si>
+  <si>
+    <t>IFUS</t>
+  </si>
+  <si>
+    <t>0454492</t>
+  </si>
+  <si>
+    <t>Imperial Brands Plc</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>IMB</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>GB0004544929</t>
+  </si>
+  <si>
+    <t>XLON</t>
+  </si>
+  <si>
+    <t>0540528</t>
+  </si>
+  <si>
+    <t>Hsbc Holdings Plc</t>
+  </si>
+  <si>
+    <t>HSBA</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>GB0005405286</t>
+  </si>
+  <si>
+    <t>2076281</t>
+  </si>
+  <si>
+    <t>Bank Of Nova Scotia</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
-    <t>CHFTCash</t>
-[...202 lines deleted...]
-  <si>
     <t>BNS</t>
   </si>
   <si>
     <t>CA0641491075</t>
   </si>
   <si>
     <t>XTSE</t>
   </si>
   <si>
     <t>064149107</t>
   </si>
   <si>
     <t>2554475</t>
   </si>
   <si>
     <t>Magna International Inc</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>CA5592224011</t>
@@ -496,83 +506,68 @@
   <si>
     <t>GB0033195214</t>
   </si>
   <si>
     <t>4116099</t>
   </si>
   <si>
     <t>Bper Banca Spa</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>BPE</t>
   </si>
   <si>
     <t>IT0000066123</t>
   </si>
   <si>
     <t>MTAA</t>
   </si>
   <si>
-    <t>4253048</t>
-[...5 lines deleted...]
-    <t>MAERSKB</t>
+    <t>4457088</t>
+  </si>
+  <si>
+    <t>Derichebourg</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>DBG</t>
   </si>
   <si>
     <t>Industrials</t>
   </si>
   <si>
-    <t>DK0010244508</t>
-[...19 lines deleted...]
-  <si>
     <t>FR0000053381</t>
   </si>
   <si>
     <t>XPAR</t>
   </si>
   <si>
     <t>4476210</t>
   </si>
   <si>
     <t>Indra Sistemas Sa</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
     <t>ES0118594417</t>
@@ -613,50 +608,71 @@
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>DHL</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>XETR</t>
   </si>
   <si>
     <t>4943510</t>
   </si>
   <si>
     <t>Indus Holding Ag</t>
   </si>
   <si>
     <t>INH</t>
   </si>
   <si>
     <t>DE0006200108</t>
   </si>
   <si>
+    <t>5165294</t>
+  </si>
+  <si>
+    <t>Asm International Nv</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>NL</t>
+  </si>
+  <si>
+    <t>ASM</t>
+  </si>
+  <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>XAMS</t>
+  </si>
+  <si>
     <t>5298781</t>
   </si>
   <si>
     <t>Societe Bic Sa</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>FR0000120966</t>
   </si>
   <si>
     <t>5501906</t>
   </si>
   <si>
     <t>Banco Bilbao Vizcaya Argenta</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>5533976</t>
@@ -769,65 +785,56 @@
   <si>
     <t>Nokia Oyj</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>XHEL</t>
   </si>
   <si>
     <t>5956078</t>
   </si>
   <si>
     <t>Koninklijke Kpn Nv</t>
   </si>
   <si>
-    <t>Netherlands</t>
-[...4 lines deleted...]
-  <si>
     <t>KPN</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
-    <t>XAMS</t>
-[...1 lines deleted...]
-  <si>
     <t>5959378</t>
   </si>
   <si>
     <t>Ericsson Lm-B Shs</t>
   </si>
   <si>
     <t>ERICB</t>
   </si>
   <si>
     <t>SE0000108656</t>
   </si>
   <si>
     <t>XSTO</t>
   </si>
   <si>
     <t>5962343</t>
   </si>
   <si>
     <t>Stmicroelectronics Nv</t>
   </si>
   <si>
     <t>STMMI</t>
   </si>
   <si>
     <t>NL0000226223</t>
@@ -889,95 +896,74 @@
   <si>
     <t>FR0000054900</t>
   </si>
   <si>
     <t>6045759</t>
   </si>
   <si>
     <t>Aoki Holdings Inc</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
     <t>JP3105400000</t>
   </si>
   <si>
     <t>XTKS</t>
   </si>
   <si>
     <t>6075808</t>
   </si>
   <si>
     <t>Bank Hapoalim Bm</t>
   </si>
   <si>
-    <t>Israel</t>
-[...7 lines deleted...]
-  <si>
     <t>POLI</t>
   </si>
   <si>
     <t>IL0006625771</t>
   </si>
   <si>
     <t>XTAE</t>
   </si>
   <si>
     <t>6086253</t>
   </si>
   <si>
     <t>Fortescue Ltd</t>
   </si>
   <si>
     <t>FMG</t>
   </si>
   <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
     <t>XASX</t>
   </si>
   <si>
-    <t>6102331</t>
-[...10 lines deleted...]
-  <si>
     <t>6144690</t>
   </si>
   <si>
     <t>Bhp Group Ltd</t>
   </si>
   <si>
     <t>BHP</t>
   </si>
   <si>
     <t>AU000000BHP4</t>
   </si>
   <si>
     <t>6146500</t>
   </si>
   <si>
     <t>Brother Industries Ltd</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>JP3830000000</t>
   </si>
   <si>
     <t>6172453</t>
@@ -2029,74 +2015,98 @@
   <si>
     <t>B156T57</t>
   </si>
   <si>
     <t>Sbm Offshore Nv</t>
   </si>
   <si>
     <t>SBMO</t>
   </si>
   <si>
     <t>NL0000360618</t>
   </si>
   <si>
     <t>B15C557</t>
   </si>
   <si>
     <t>Totalenergies Se</t>
   </si>
   <si>
     <t>TTE</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
+    <t>B17KC69</t>
+  </si>
+  <si>
+    <t>Wilmar International Ltd</t>
+  </si>
+  <si>
+    <t>WIL</t>
+  </si>
+  <si>
+    <t>SG1T56930848</t>
+  </si>
+  <si>
     <t>B188NJ2</t>
   </si>
   <si>
     <t>Ipsos</t>
   </si>
   <si>
     <t>IPS</t>
   </si>
   <si>
     <t>FR0000073298</t>
   </si>
   <si>
     <t>B1BK209</t>
   </si>
   <si>
     <t>Rtl Group</t>
   </si>
   <si>
     <t>RRTL</t>
   </si>
   <si>
     <t>LU0061462528</t>
   </si>
   <si>
+    <t>B1FW751</t>
+  </si>
+  <si>
+    <t>Galp Energia Sgps Sa</t>
+  </si>
+  <si>
+    <t>GALP</t>
+  </si>
+  <si>
+    <t>PTGAL0AM0009</t>
+  </si>
+  <si>
     <t>B1G40S0</t>
   </si>
   <si>
     <t>Mapfre Sa</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>ES0124244E34</t>
   </si>
   <si>
     <t>B1L95G3</t>
   </si>
   <si>
     <t>Aker Bp Asa</t>
   </si>
   <si>
     <t>AKRBP</t>
   </si>
   <si>
     <t>NO0010345853</t>
   </si>
   <si>
     <t>B1VQF42</t>
@@ -2245,50 +2255,62 @@
   <si>
     <t>B7SF135</t>
   </si>
   <si>
     <t>Unipol Assicurazioni Spa</t>
   </si>
   <si>
     <t>UNI</t>
   </si>
   <si>
     <t>IT0004810054</t>
   </si>
   <si>
     <t>B82YXW8</t>
   </si>
   <si>
     <t>Vesuvius Plc</t>
   </si>
   <si>
     <t>VSVS</t>
   </si>
   <si>
     <t>GB00B82YXW83</t>
   </si>
   <si>
+    <t>B86S2N0</t>
+  </si>
+  <si>
+    <t>Ageas</t>
+  </si>
+  <si>
+    <t>AGS</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
     <t>BD0Q398</t>
   </si>
   <si>
     <t>Koninklijke Ahold Delhaize N</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>NL0011794037</t>
   </si>
   <si>
     <t>BDC5ST8</t>
   </si>
   <si>
     <t>Valeo</t>
   </si>
   <si>
     <t>FR0013176526</t>
   </si>
   <si>
     <t>BDT88L2</t>
   </si>
   <si>
     <t>Rubis</t>
@@ -2338,110 +2360,110 @@
   <si>
     <t>BH0W286</t>
   </si>
   <si>
     <t>Kln Logistics Group Ltd</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>BMG524181036</t>
   </si>
   <si>
     <t>BH6XZT5</t>
   </si>
   <si>
     <t>Valmet Oyj</t>
   </si>
   <si>
     <t>VALMT</t>
   </si>
   <si>
     <t>FI4000074984</t>
   </si>
   <si>
+    <t>BJ1DLW9</t>
+  </si>
+  <si>
+    <t>Man Group Plc/Jersey</t>
+  </si>
+  <si>
+    <t>EMG</t>
+  </si>
+  <si>
+    <t>JE00BJ1DLW90</t>
+  </si>
+  <si>
     <t>BKY40Q3</t>
   </si>
   <si>
     <t>Galliford Try Holdings Plc</t>
   </si>
   <si>
     <t>GFRD</t>
   </si>
   <si>
     <t>GB00BKY40Q38</t>
   </si>
   <si>
     <t>BLLHKZ1</t>
   </si>
   <si>
     <t>Wh Group Ltd</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>KYG960071028</t>
   </si>
   <si>
     <t>BLLJ381</t>
   </si>
   <si>
     <t>Anima Holding Spa</t>
   </si>
   <si>
     <t>ANIM</t>
   </si>
   <si>
     <t>IT0004998065</t>
   </si>
   <si>
     <t>BMFDP24</t>
   </si>
   <si>
     <t>Hoegh Autoliners Asa</t>
   </si>
   <si>
     <t>HAUTO</t>
   </si>
   <si>
     <t>NO0011082075</t>
   </si>
   <si>
-    <t>BMJ1825</t>
-[...10 lines deleted...]
-  <si>
     <t>BN7SWP6</t>
   </si>
   <si>
     <t>GSK PLC</t>
   </si>
   <si>
     <t>GSK</t>
   </si>
   <si>
     <t>GB00BN7SWP63</t>
   </si>
   <si>
     <t>BNFWV75</t>
   </si>
   <si>
     <t>Coface Sa</t>
   </si>
   <si>
     <t>COFA</t>
   </si>
   <si>
     <t>FR0010667147</t>
   </si>
   <si>
     <t>BNG8PQ9</t>
@@ -2518,62 +2540,50 @@
   <si>
     <t>BRJL176</t>
   </si>
   <si>
     <t>Ubs Group Ag-Reg</t>
   </si>
   <si>
     <t>UBSG</t>
   </si>
   <si>
     <t>CH0244767585</t>
   </si>
   <si>
     <t>BS6SHX5</t>
   </si>
   <si>
     <t>Kloeckner &amp; Co Npv</t>
   </si>
   <si>
     <t>KCO0</t>
   </si>
   <si>
     <t>DE000KC01V24</t>
   </si>
   <si>
-    <t>BTMJD19</t>
-[...10 lines deleted...]
-  <si>
     <t>BVSYC71</t>
   </si>
   <si>
     <t>Yangzijiang Maritime Develop</t>
   </si>
   <si>
     <t>8YZ</t>
   </si>
   <si>
     <t>SGXE35825913</t>
   </si>
   <si>
     <t>BW9P816</t>
   </si>
   <si>
     <t>Ck Hutchison Holdings Ltd</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>KYG217651051</t>
   </si>
   <si>
     <t>BWX5Y69</t>
@@ -2638,123 +2648,93 @@
   <si>
     <t>BZ07696</t>
   </si>
   <si>
     <t>Europris Asa</t>
   </si>
   <si>
     <t>EPR</t>
   </si>
   <si>
     <t>NO0010735343</t>
   </si>
   <si>
     <t>BZ57390</t>
   </si>
   <si>
     <t>Ing Groep Nv</t>
   </si>
   <si>
     <t>INGA</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
-    <t>BZBWTJ1</t>
-[...10 lines deleted...]
-  <si>
     <t>110448107</t>
   </si>
   <si>
     <t>British American Tob-Sp Adr</t>
   </si>
   <si>
     <t>Depository Receipt/Share</t>
   </si>
   <si>
     <t>2290791</t>
   </si>
   <si>
     <t>BTI</t>
   </si>
   <si>
     <t>US1104481072</t>
   </si>
   <si>
     <t>XNYS</t>
   </si>
   <si>
     <t>37733W204</t>
   </si>
   <si>
     <t>Gsk Plc-Spon Adr</t>
   </si>
   <si>
     <t>BMTZ571</t>
   </si>
   <si>
     <t>US37733W2044</t>
   </si>
   <si>
     <t>767204100</t>
   </si>
   <si>
     <t>Rio Tinto Plc-Spon Adr</t>
   </si>
   <si>
     <t>2740434</t>
   </si>
   <si>
     <t>US7672041008</t>
-  </si>
-[...16 lines deleted...]
-    <t>OOTC</t>
   </si>
   <si>
     <t>88031M109</t>
   </si>
   <si>
     <t>Tenaris Sa-Adr</t>
   </si>
   <si>
     <t>2167367</t>
   </si>
   <si>
     <t>TS</t>
   </si>
   <si>
     <t>US88031M1099</t>
   </si>
   <si>
     <t>92857W308</t>
   </si>
   <si>
     <t>Vodafone Group Plc-Sp Adr</t>
   </si>
   <si>
     <t>BK019T4</t>
   </si>
@@ -3298,95 +3278,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DD8F351-2276-4C37-9C19-2442A07F12FD}">
-  <dimension ref="A1:Z221"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60889AC6-5C33-47F0-AC8E-383948F36034}">
+  <dimension ref="A1:Z220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="22.5703125" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="20.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.81640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.6328125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.26953125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="21.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.81640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="10.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="17.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.7265625" style="3"/>
+    <col min="24" max="24" width="15.1796875" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="15.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="12.453125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46142</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -3422,15653 +3402,15585 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>3717528.72</v>
+        <v>3816445.86</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>3717528.72</v>
+        <v>3816445.86</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>3717528.72</v>
+        <v>3816445.86</v>
       </c>
       <c r="N4" s="4">
-        <v>3717528.72</v>
+        <v>3816445.86</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>2.8739999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.709E-3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>2000000</v>
+        <v>2410000</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>2000000</v>
+        <v>2410000</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>2000000</v>
+        <v>2410000</v>
       </c>
       <c r="N5" s="4">
-        <v>2000000</v>
+        <v>2410000</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>1.5460000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.7099999999999999E-3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>-38.5</v>
+        <v>-37.1</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>-38.5</v>
+        <v>-37.1</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>-38.5</v>
+        <v>-37.1</v>
       </c>
       <c r="N6" s="4">
-        <v>-38.5</v>
+        <v>-37.1</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>0.01</v>
+        <v>78.239999999999995</v>
       </c>
       <c r="E7" s="5">
-        <v>0.71894999999999998</v>
+        <v>0.71950000000000003</v>
       </c>
       <c r="F7" s="4">
-        <v>7.1894999999999997E-3</v>
+        <v>56.293680000000002</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>1.3909173099659224</v>
+        <v>1.389854065323141</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>0.01</v>
+        <v>78.239999999999995</v>
       </c>
       <c r="N7" s="4">
-        <v>7.1894999999999997E-3</v>
+        <v>56.293680000000002</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>160374.6</v>
+        <v>0.02</v>
       </c>
       <c r="E8" s="5">
-        <v>0.73470000000000002</v>
+        <v>1.279836</v>
       </c>
       <c r="F8" s="4">
-        <v>117827.19858938</v>
+        <v>2.559672E-2</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>1.3610999909241852</v>
+        <v>0.78135000059148196</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4">
-        <v>160374.59893000001</v>
+        <v>1.9998999999999999E-2</v>
       </c>
       <c r="N8" s="4">
-        <v>117827.19858938</v>
+        <v>2.559672E-2</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>9.1000000000000003E-5</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>0.02</v>
+        <v>9651.7000000000007</v>
       </c>
       <c r="E9" s="5">
-        <v>1.278691</v>
+        <v>0.15614500000000001</v>
       </c>
       <c r="F9" s="4">
-        <v>2.5573809999999999E-2</v>
+        <v>1507.0655653199999</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>0.78205000049190943</v>
+        <v>6.4043000007236861</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4">
-        <v>1.9998999999999999E-2</v>
+        <v>9651.7000009999992</v>
       </c>
       <c r="N9" s="4">
-        <v>2.5573809999999999E-2</v>
+        <v>1507.0655653199999</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+        <v>9.9999999999999995E-7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>9651.7000000000007</v>
+        <v>2102653.06</v>
       </c>
       <c r="E10" s="5">
-        <v>0.15698300000000001</v>
+        <v>1.1669499999999999</v>
       </c>
       <c r="F10" s="4">
-        <v>1515.1567479299999</v>
+        <v>2453690.9883670001</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>6.3700998723368292</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4">
-        <v>9651.6998060000005</v>
+        <v>2102653.06</v>
       </c>
       <c r="N10" s="4">
-        <v>1515.1567479299999</v>
+        <v>2453690.9883670001</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>9.9999999999999995E-7</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.7409999999999999E-3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>1237953.3500000001</v>
+        <v>187896.35</v>
       </c>
       <c r="E11" s="5">
-        <v>1.1730499999999999</v>
+        <v>1.34795</v>
       </c>
       <c r="F11" s="4">
-        <v>1452181.1772175001</v>
+        <v>253274.88498249999</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4">
-        <v>1237953.3500000001</v>
+        <v>187896.35</v>
       </c>
       <c r="N11" s="4">
-        <v>1452181.1772175001</v>
+        <v>253274.88498249999</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>1.122E-3</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.7899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="4">
-        <v>1509.55</v>
+        <v>10953433.720000001</v>
       </c>
       <c r="E12" s="5">
-        <v>1.3588499999999999</v>
+        <v>0.12759300000000001</v>
       </c>
       <c r="F12" s="4">
-        <v>2051.2520175</v>
+        <v>1397585.13282466</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>71</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="J12" s="5">
         <v>1</v>
       </c>
       <c r="K12" s="5">
-        <v>0.73591639989697166</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4">
-        <v>1509.55</v>
+        <v>10953434.108386001</v>
       </c>
       <c r="N12" s="4">
-        <v>2051.2520175</v>
+        <v>1397585.13282466</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>9.9999999999999995E-7</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+        <v>9.9200000000000004E-4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="4">
-        <v>1723502.42</v>
+        <v>153726.76999999999</v>
       </c>
       <c r="E13" s="5">
-        <v>0.12765299999999999</v>
+        <v>0.35670299999999999</v>
       </c>
       <c r="F13" s="4">
-        <v>220009.88287857</v>
+        <v>54834.8534841</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>77</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
-        <v>7.8337502716352905</v>
+        <v>2.8034499816163767</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4">
-        <v>1723502.479761</v>
+        <v>153726.76899099999</v>
       </c>
       <c r="N13" s="4">
-        <v>220009.88287857</v>
+        <v>54834.8534841</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>1.7000000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.8000000000000002E-5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="4">
-        <v>392494000</v>
+        <v>393680007</v>
       </c>
       <c r="E14" s="5">
-        <v>6.3810000000000004E-3</v>
+        <v>6.2820000000000003E-3</v>
       </c>
       <c r="F14" s="4">
-        <v>2504668.0067643002</v>
+        <v>2473019.70601168</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J14" s="5">
         <v>1</v>
       </c>
       <c r="K14" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4">
-        <v>392493834.72084498</v>
+        <v>393680108.56946701</v>
       </c>
       <c r="N14" s="4">
-        <v>2504668.0067643002</v>
+        <v>2473019.70601168</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>1.936E-3</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.755E-3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="4">
-        <v>4547888.42</v>
+        <v>1464549.65</v>
       </c>
       <c r="E15" s="5">
-        <v>0.107497</v>
+        <v>0.108281</v>
       </c>
       <c r="F15" s="4">
-        <v>488883.58308429999</v>
+        <v>158583.42537248999</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J15" s="5">
         <v>1</v>
       </c>
       <c r="K15" s="5">
-        <v>9.3025998999226296</v>
+        <v>9.2351998534189068</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4">
-        <v>4547888.3710730001</v>
+        <v>1464549.6267540001</v>
       </c>
       <c r="N15" s="4">
-        <v>488883.58308429999</v>
+        <v>158583.42537248999</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>3.77E-4</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.12E-4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="4">
-        <v>2637940.91</v>
+        <v>1554192</v>
       </c>
       <c r="E16" s="5">
-        <v>0.108086</v>
+        <v>0.108304</v>
       </c>
       <c r="F16" s="4">
-        <v>285124.23502199003</v>
+        <v>168325.56250507999</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>92</v>
       </c>
       <c r="J16" s="5">
         <v>1</v>
       </c>
       <c r="K16" s="5">
-        <v>9.2518997156983733</v>
+        <v>9.2332497077907298</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4">
-        <v>2637940.8289370001</v>
+        <v>1554191.9508130001</v>
       </c>
       <c r="N16" s="4">
-        <v>285124.23502199003</v>
+        <v>168325.56250507999</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>2.2000000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.1900000000000001E-4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A17" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="4">
-        <v>543460.07999999996</v>
+        <v>0.08</v>
       </c>
       <c r="E17" s="5">
-        <v>0.78520699999999999</v>
+        <v>0.78409899999999999</v>
       </c>
       <c r="F17" s="4">
-        <v>426728.49907739001</v>
+        <v>6.272788E-2</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>96</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>97</v>
       </c>
       <c r="J17" s="5">
         <v>1</v>
       </c>
       <c r="K17" s="5">
-        <v>1.2735499929693672</v>
+        <v>1.2753500045045363</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>98</v>
       </c>
       <c r="M17" s="4">
-        <v>543460.07699900004</v>
+        <v>0.08</v>
       </c>
       <c r="N17" s="4">
-        <v>426728.49907739001</v>
+        <v>6.272788E-2</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>3.2899999999999997E-4</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A18" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="4">
-        <v>26259662.789999999</v>
+        <v>1702184.83</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="4">
-        <v>26260012.789999999</v>
+        <v>1702584.83</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
         <v>1</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>26260012.789999999</v>
+        <v>1702584.83</v>
       </c>
       <c r="N18" s="4">
-        <v>26260012.789999999</v>
+        <v>1702584.83</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>2.0303000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.2080000000000001E-3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A19" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>102</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D19" s="4">
-        <v>350</v>
+        <v>400</v>
       </c>
       <c r="E19" s="5">
-        <v>3046.1</v>
+        <v>3111.3</v>
       </c>
       <c r="F19" s="4">
-        <v>53306750</v>
+        <v>62226000</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>104</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>3046.1</v>
+        <v>3111.3</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M19" s="4">
         <v>0</v>
       </c>
       <c r="N19" s="4">
         <v>0</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>105</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>106</v>
       </c>
       <c r="T19" s="4">
         <v>50</v>
       </c>
       <c r="U19" s="2">
         <v>46192</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>4.1215000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.4174999999999999E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A20" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D20" s="4">
-        <v>311380</v>
+        <v>273796</v>
       </c>
       <c r="E20" s="5">
-        <v>38.061388999999998</v>
+        <v>36.340732000000003</v>
       </c>
       <c r="F20" s="4">
-        <v>11851555.15113</v>
+        <v>9949947.0586719997</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="J20" s="5">
-        <v>28.01</v>
+        <v>26.96</v>
       </c>
       <c r="K20" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="M20" s="4">
-        <v>8721753.8000000007</v>
+        <v>7381540.1600000001</v>
       </c>
       <c r="N20" s="4">
-        <v>11851555.15113</v>
+        <v>9949947.0586719997</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>107</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>111</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>112</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>113</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>114</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>9.1629999999999993E-3</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.0629999999999998E-3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A21" s="3" t="s">
         <v>115</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D21" s="4">
         <v>131843</v>
       </c>
       <c r="E21" s="5">
-        <v>18.330887000000001</v>
+        <v>18.785031</v>
       </c>
       <c r="F21" s="4">
-        <v>2416799.0688195</v>
+        <v>2476674.8685015999</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="J21" s="5">
-        <v>13.49</v>
+        <v>13.936</v>
       </c>
       <c r="K21" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="M21" s="4">
-        <v>1778562.07</v>
+        <v>1837364.048</v>
       </c>
       <c r="N21" s="4">
-        <v>2416799.0688195</v>
+        <v>2476674.8685015999</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>117</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>118</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>119</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>114</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.8680000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.758E-3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D22" s="4">
-        <v>26400</v>
+        <v>11700</v>
       </c>
       <c r="E22" s="5">
-        <v>77.643083000000004</v>
+        <v>80.301985000000002</v>
       </c>
       <c r="F22" s="4">
-        <v>2049777.38593784</v>
+        <v>939533.22928386997</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>51</v>
+        <v>122</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>52</v>
+        <v>123</v>
       </c>
       <c r="J22" s="5">
-        <v>105.68</v>
+        <v>110.62</v>
       </c>
       <c r="K22" s="5">
-        <v>1.3610999909241852</v>
+        <v>1.3775500069249438</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="M22" s="4">
-        <v>2789951.9813959999</v>
+        <v>1294254.0065059999</v>
       </c>
       <c r="N22" s="4">
-        <v>2049777.38593784</v>
+        <v>939533.22928386997</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>118</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>1.5839999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
+        <v>6.6600000000000003E-4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A23" s="3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D23" s="4">
-        <v>81500</v>
+        <v>101800</v>
       </c>
       <c r="E23" s="5">
-        <v>63.514805000000003</v>
+        <v>64.861529000000004</v>
       </c>
       <c r="F23" s="4">
-        <v>5176456.5425023902</v>
+        <v>6602903.7058546003</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>51</v>
+        <v>122</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>52</v>
+        <v>123</v>
       </c>
       <c r="J23" s="5">
-        <v>86.45</v>
+        <v>89.35</v>
       </c>
       <c r="K23" s="5">
-        <v>1.3610999909241852</v>
+        <v>1.3775500069249438</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="M23" s="4">
-        <v>7045674.9530189997</v>
+        <v>9095830.0457240008</v>
       </c>
       <c r="N23" s="4">
-        <v>5176456.5425023902</v>
+        <v>6602903.7058546003</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>4.0020000000000003E-3</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.6870000000000002E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A24" s="3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D24" s="4">
-        <v>174700</v>
+        <v>160800</v>
       </c>
       <c r="E24" s="5">
-        <v>107.508633</v>
+        <v>114.514899</v>
       </c>
       <c r="F24" s="4">
-        <v>18781758.136801101</v>
+        <v>18413995.862219099</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>51</v>
+        <v>122</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>52</v>
+        <v>123</v>
       </c>
       <c r="J24" s="5">
-        <v>146.33000000000001</v>
+        <v>157.75</v>
       </c>
       <c r="K24" s="5">
-        <v>1.3610999909241852</v>
+        <v>1.3775500069249438</v>
       </c>
       <c r="L24" s="3" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="M24" s="4">
-        <v>25563850.829539999</v>
+        <v>25366200.127514999</v>
       </c>
       <c r="N24" s="4">
-        <v>18781758.136801101</v>
+        <v>18413995.862219099</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>118</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.4520999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.3072E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A25" s="3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D25" s="4">
         <v>5125126</v>
       </c>
       <c r="E25" s="5">
-        <v>2.94259</v>
+        <v>2.8145199999999999</v>
       </c>
       <c r="F25" s="4">
-        <v>15081142.850674</v>
+        <v>14424767.579469601</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="J25" s="5">
-        <v>2.1655000000000002</v>
+        <v>2.0880000000000001</v>
       </c>
       <c r="K25" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="M25" s="4">
-        <v>11098460.352999</v>
+        <v>10701263.088</v>
       </c>
       <c r="N25" s="4">
-        <v>15081142.850674</v>
+        <v>14424767.579469601</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>114</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.166E-2</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.0240000000000001E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A26" s="3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D26" s="4">
         <v>36276</v>
       </c>
       <c r="E26" s="5">
-        <v>3.8917459999999999</v>
+        <v>3.875356</v>
       </c>
       <c r="F26" s="4">
-        <v>141176.99240640001</v>
+        <v>140582.42332500001</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="J26" s="5">
-        <v>2.8639999999999999</v>
+        <v>2.875</v>
       </c>
       <c r="K26" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="M26" s="4">
-        <v>103894.46400000001</v>
+        <v>104293.5</v>
       </c>
       <c r="N26" s="4">
-        <v>141176.99240640001</v>
+        <v>140582.42332500001</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>114</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>1.0900000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
+        <v>9.8999999999999994E-5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A27" s="3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D27" s="4">
         <v>223671</v>
       </c>
       <c r="E27" s="5">
-        <v>14.703009</v>
+        <v>13.557625</v>
       </c>
       <c r="F27" s="4">
-        <v>3288636.6589377001</v>
+        <v>3032447.5637420998</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J27" s="5">
-        <v>12.534000000000001</v>
+        <v>11.618</v>
       </c>
       <c r="K27" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L27" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="M27" s="4">
+        <v>2598609.6779999998</v>
+      </c>
+      <c r="N27" s="4">
+        <v>3032447.5637420998</v>
+      </c>
+      <c r="O27" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="M27" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="P27" s="3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>118</v>
       </c>
       <c r="R27" s="3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>2.542E-3</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.1519999999999998E-3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A28" s="3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D28" s="4">
-        <v>279</v>
+        <v>94864</v>
       </c>
       <c r="E28" s="5">
-        <v>2368.09474</v>
+        <v>11.832872999999999</v>
       </c>
       <c r="F28" s="4">
-        <v>660698.41917709005</v>
+        <v>1122513.6642720001</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>61</v>
+        <v>158</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J28" s="5">
-        <v>15085</v>
+        <v>10.14</v>
       </c>
       <c r="K28" s="5">
-        <v>6.3700998723368292</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>63</v>
+        <v>159</v>
       </c>
       <c r="M28" s="4">
-        <v>4208714.9156529997</v>
+        <v>961920.96</v>
       </c>
       <c r="N28" s="4">
-        <v>660698.41917709005</v>
+        <v>1122513.6642720001</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>5.1000000000000004E-4</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.9600000000000005E-4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A29" s="3" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D29" s="4">
-        <v>94864</v>
+        <v>170820</v>
       </c>
       <c r="E29" s="5">
-        <v>10.621968000000001</v>
+        <v>66.376115999999996</v>
       </c>
       <c r="F29" s="4">
-        <v>1007642.348636</v>
+        <v>11338368.1351199</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J29" s="5">
-        <v>9.0549999999999997</v>
+        <v>56.88</v>
       </c>
       <c r="K29" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L29" s="3" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="M29" s="4">
-        <v>858993.52</v>
+        <v>9716241.5999989994</v>
       </c>
       <c r="N29" s="4">
-        <v>1007642.348636</v>
+        <v>11338368.1351199</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>7.7899999999999996E-4</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+        <v>8.0490000000000006E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A30" s="3" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D30" s="4">
-        <v>211161</v>
+        <v>27685</v>
       </c>
       <c r="E30" s="5">
-        <v>57.256571000000001</v>
+        <v>132.97395299999999</v>
       </c>
       <c r="F30" s="4">
-        <v>12090354.6833505</v>
+        <v>3681383.8749624998</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J30" s="5">
-        <v>48.81</v>
+        <v>113.95</v>
       </c>
       <c r="K30" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L30" s="3" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="M30" s="4">
-        <v>10306768.41</v>
+        <v>3154705.75</v>
       </c>
       <c r="N30" s="4">
-        <v>12090354.6833505</v>
+        <v>3681383.8749624998</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>171</v>
+        <v>118</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>9.3469999999999994E-3</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.6129999999999999E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A31" s="3" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D31" s="4">
-        <v>27685</v>
+        <v>530480</v>
       </c>
       <c r="E31" s="5">
-        <v>132.84791300000001</v>
+        <v>59.747839999999997</v>
       </c>
       <c r="F31" s="4">
-        <v>3677894.4575625001</v>
+        <v>31695034.163199902</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J31" s="5">
-        <v>113.25</v>
+        <v>51.2</v>
       </c>
       <c r="K31" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L31" s="3" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="M31" s="4">
-        <v>3135326.25</v>
+        <v>27160575.999999002</v>
       </c>
       <c r="N31" s="4">
-        <v>3677894.4575625001</v>
+        <v>31695034.163199902</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="P31" s="3" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>118</v>
+        <v>161</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>2.843E-3</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.2499999999999999E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A32" s="3" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D32" s="4">
-        <v>417035</v>
+        <v>5326</v>
       </c>
       <c r="E32" s="5">
-        <v>59.098258999999999</v>
+        <v>35.241889999999998</v>
       </c>
       <c r="F32" s="4">
-        <v>24646042.442065001</v>
+        <v>187698.30614</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J32" s="5">
-        <v>50.38</v>
+        <v>30.2</v>
       </c>
       <c r="K32" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L32" s="3" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="M32" s="4">
-        <v>21010223.300000001</v>
+        <v>160845.20000000001</v>
       </c>
       <c r="N32" s="4">
-        <v>24646042.442065001</v>
+        <v>187698.30614</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="P32" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q32" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R32" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="S32" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="Q32" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>1.9054999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.3300000000000001E-4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A33" s="3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D33" s="4">
-        <v>5326</v>
+        <v>4155</v>
       </c>
       <c r="E33" s="5">
-        <v>35.074195000000003</v>
+        <v>1048.38788</v>
       </c>
       <c r="F33" s="4">
-        <v>186805.16256999999</v>
+        <v>4356051.6414000001</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J33" s="5">
-        <v>29.9</v>
+        <v>898.4</v>
       </c>
       <c r="K33" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L33" s="3" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="M33" s="4">
-        <v>159247.4</v>
+        <v>3732852</v>
       </c>
       <c r="N33" s="4">
-        <v>186805.16256999999</v>
+        <v>4356051.6414000001</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>1.44E-4</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.0920000000000001E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A34" s="3" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D34" s="4">
         <v>14681</v>
       </c>
       <c r="E34" s="5">
-        <v>68.623424999999997</v>
+        <v>68.149879999999996</v>
       </c>
       <c r="F34" s="4">
-        <v>1007460.502425</v>
+        <v>1000508.38828</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H34" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J34" s="5">
+        <v>58.4</v>
+      </c>
+      <c r="K34" s="5">
+        <v>0.85693474441921247</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="M34" s="4">
+        <v>857370.4</v>
+      </c>
+      <c r="N34" s="4">
+        <v>1000508.38828</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="P34" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q34" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="I34" s="3" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="R34" s="3" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>7.7800000000000005E-4</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.1000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A35" s="3" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D35" s="4">
         <v>1483394</v>
       </c>
       <c r="E35" s="5">
-        <v>22.065071</v>
+        <v>23.467365000000001</v>
       </c>
       <c r="F35" s="4">
-        <v>32731193.189277001</v>
+        <v>34811347.695112899</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J35" s="5">
-        <v>18.809999999999999</v>
+        <v>20.11</v>
       </c>
       <c r="K35" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="M35" s="4">
-        <v>27902641.140000001</v>
+        <v>29831053.339999001</v>
       </c>
       <c r="N35" s="4">
-        <v>32731193.189277001</v>
+        <v>34811347.695112899</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>118</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>2.5305999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.4712999999999999E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A36" s="3" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="4">
-        <v>5253</v>
+        <v>10479</v>
       </c>
       <c r="E36" s="5">
-        <v>845.85384499999998</v>
+        <v>855.57048599999996</v>
       </c>
       <c r="F36" s="4">
-        <v>4443270.2512627104</v>
+        <v>8965523.1330389697</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="J36" s="5">
-        <v>661.5</v>
+        <v>668.5</v>
       </c>
       <c r="K36" s="5">
-        <v>0.78205000049190943</v>
+        <v>0.78135000059148196</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="M36" s="4">
-        <v>3474859.5021850001</v>
+        <v>7005211.5053019999</v>
       </c>
       <c r="N36" s="4">
-        <v>4443270.2512627104</v>
+        <v>8965523.1330389697</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>3.4350000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
+        <v>6.3639999999999999E-3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A37" s="3" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D37" s="4">
-        <v>323292</v>
+        <v>476399</v>
       </c>
       <c r="E37" s="5">
-        <v>26.722079000000001</v>
+        <v>25.719577999999998</v>
       </c>
       <c r="F37" s="4">
-        <v>8639034.3640680108</v>
+        <v>12252781.2396219</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J37" s="5">
-        <v>22.78</v>
+        <v>22.04</v>
       </c>
       <c r="K37" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="M37" s="4">
-        <v>7364591.7599999998</v>
+        <v>10499833.959999001</v>
       </c>
       <c r="N37" s="4">
-        <v>8639034.3640680108</v>
+        <v>12252781.2396219</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>6.679E-3</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
+        <v>8.6979999999999991E-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D38" s="4">
         <v>309791</v>
       </c>
       <c r="E38" s="5">
-        <v>93.632851000000002</v>
+        <v>87.859666000000004</v>
       </c>
       <c r="F38" s="4">
-        <v>29006614.544140998</v>
+        <v>27218133.634910401</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J38" s="5">
-        <v>79.819999999999993</v>
+        <v>75.290000000000006</v>
       </c>
       <c r="K38" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="M38" s="4">
-        <v>24727517.620000001</v>
+        <v>23324164.389998998</v>
       </c>
       <c r="N38" s="4">
-        <v>29006614.544140998</v>
+        <v>27218133.634910401</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>2.2426999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.9321999999999999E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A39" s="3" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D39" s="4">
-        <v>1740229</v>
+        <v>1886326</v>
       </c>
       <c r="E39" s="5">
-        <v>12.176259</v>
+        <v>12.51904</v>
       </c>
       <c r="F39" s="4">
-        <v>21189479.023311</v>
+        <v>23614989.892509501</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J39" s="5">
-        <v>10.38</v>
+        <v>10.728</v>
       </c>
       <c r="K39" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="M39" s="4">
-        <v>18063577.02</v>
+        <v>20236505.327999</v>
       </c>
       <c r="N39" s="4">
-        <v>21189479.023311</v>
+        <v>23614989.892509501</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="Q39" s="3" t="s">
         <v>118</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>1.6383000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.6764000000000001E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="4">
         <v>2864</v>
       </c>
       <c r="E40" s="5">
-        <v>296.25377800000001</v>
+        <v>314.84311000000002</v>
       </c>
       <c r="F40" s="4">
-        <v>848470.81876000005</v>
+        <v>901710.66703999997</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J40" s="5">
-        <v>252.55</v>
+        <v>269.8</v>
       </c>
       <c r="K40" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L40" s="3" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="M40" s="4">
-        <v>723303.2</v>
+        <v>772707.2</v>
       </c>
       <c r="N40" s="4">
-        <v>848470.81876000005</v>
+        <v>901710.66703999997</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>6.5600000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
+        <v>6.4000000000000005E-4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A41" s="3" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D41" s="4">
-        <v>774467</v>
+        <v>845354</v>
       </c>
       <c r="E41" s="5">
-        <v>31.085825</v>
+        <v>32.511226999999998</v>
       </c>
       <c r="F41" s="4">
-        <v>24074945.630275</v>
+        <v>27483495.789357901</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J41" s="5">
-        <v>26.5</v>
+        <v>27.86</v>
       </c>
       <c r="K41" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="M41" s="4">
-        <v>20523375.5</v>
+        <v>23551562.439998999</v>
       </c>
       <c r="N41" s="4">
-        <v>24074945.630275</v>
+        <v>27483495.789357901</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>118</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>1.8613999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.9511000000000001E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A42" s="3" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D42" s="4">
         <v>25386</v>
       </c>
       <c r="E42" s="5">
-        <v>49.209448000000002</v>
+        <v>48.311729999999997</v>
       </c>
       <c r="F42" s="4">
-        <v>1249231.0342349999</v>
+        <v>1226441.5777799999</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J42" s="5">
-        <v>41.95</v>
+        <v>41.4</v>
       </c>
       <c r="K42" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="M42" s="4">
-        <v>1064942.7</v>
+        <v>1050980.3999999999</v>
       </c>
       <c r="N42" s="4">
-        <v>1249231.0342349999</v>
+        <v>1226441.5777799999</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>9.6500000000000004E-4</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
+        <v>8.7000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A43" s="3" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D43" s="4">
         <v>56279</v>
       </c>
       <c r="E43" s="5">
-        <v>32.340989</v>
+        <v>33.678176999999998</v>
       </c>
       <c r="F43" s="4">
-        <v>1820118.4917915</v>
+        <v>1895374.123383</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J43" s="5">
-        <v>27.57</v>
+        <v>28.86</v>
       </c>
       <c r="K43" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="M43" s="4">
-        <v>1551612.03</v>
+        <v>1624211.94</v>
       </c>
       <c r="N43" s="4">
-        <v>1820118.4917915</v>
+        <v>1895374.123383</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>1.407E-3</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.3450000000000001E-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A44" s="3" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="4">
-        <v>3635035</v>
+        <v>2771389</v>
       </c>
       <c r="E44" s="5">
-        <v>12.440194999999999</v>
+        <v>14.575206</v>
       </c>
       <c r="F44" s="4">
-        <v>45220545.140583701</v>
+        <v>40393564.195439398</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J44" s="5">
-        <v>10.605</v>
+        <v>12.49</v>
       </c>
       <c r="K44" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="M44" s="4">
-        <v>38549546.174999997</v>
+        <v>34614648.609999001</v>
       </c>
       <c r="N44" s="4">
-        <v>45220545.140583701</v>
+        <v>40393564.195439398</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="R44" s="3" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>3.4963000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.8676E-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A45" s="3" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D45" s="4">
         <v>195328</v>
       </c>
       <c r="E45" s="5">
-        <v>5.3537999999999997</v>
+        <v>5.2115989999999996</v>
       </c>
       <c r="F45" s="4">
-        <v>1045747.0854656</v>
+        <v>1017971.1508736</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>244</v>
+        <v>192</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J45" s="5">
-        <v>4.5640000000000001</v>
+        <v>4.4660000000000002</v>
       </c>
       <c r="K45" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>245</v>
+        <v>193</v>
       </c>
       <c r="M45" s="4">
-        <v>891476.99199999997</v>
+        <v>872334.848</v>
       </c>
       <c r="N45" s="4">
-        <v>1045747.0854656</v>
+        <v>1017971.1508736</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>248</v>
+        <v>196</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>8.0800000000000002E-4</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.2199999999999999E-4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A46" s="3" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D46" s="4">
         <v>116164</v>
       </c>
       <c r="E46" s="5">
-        <v>11.711107999999999</v>
+        <v>13.007338000000001</v>
       </c>
       <c r="F46" s="4">
-        <v>1360409.1483911399</v>
+        <v>1510984.3662848901</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>91</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>92</v>
       </c>
       <c r="J46" s="5">
-        <v>108.35</v>
+        <v>120.1</v>
       </c>
       <c r="K46" s="5">
-        <v>9.2518997156983733</v>
+        <v>9.2332497077907298</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>93</v>
       </c>
       <c r="M46" s="4">
-        <v>12586369.013233</v>
+        <v>13951295.958476</v>
       </c>
       <c r="N46" s="4">
-        <v>1360409.1483911399</v>
+        <v>1510984.3662848901</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>1.0510000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.072E-3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A47" s="3" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D47" s="4">
         <v>257315</v>
       </c>
       <c r="E47" s="5">
-        <v>53.954434999999997</v>
+        <v>68.791702999999998</v>
       </c>
       <c r="F47" s="4">
-        <v>13883285.377696199</v>
+        <v>17701136.928787399</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J47" s="5">
-        <v>45.994999999999997</v>
+        <v>58.95</v>
       </c>
       <c r="K47" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="M47" s="4">
-        <v>11835203.425000001</v>
+        <v>15168719.249999</v>
       </c>
       <c r="N47" s="4">
-        <v>13883285.377696199</v>
+        <v>17701136.928787399</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>1.0734E-2</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.2566000000000001E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A48" s="3" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D48" s="4">
         <v>63687</v>
       </c>
       <c r="E48" s="5">
-        <v>80.283541999999997</v>
+        <v>83.588628999999997</v>
       </c>
       <c r="F48" s="4">
-        <v>5113017.9393539997</v>
+        <v>5323508.9832795002</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J48" s="5">
-        <v>68.44</v>
+        <v>71.63</v>
       </c>
       <c r="K48" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="M48" s="4">
-        <v>4358738.28</v>
+        <v>4561899.8099999996</v>
       </c>
       <c r="N48" s="4">
-        <v>5113017.9393539997</v>
+        <v>5323508.9832795002</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q48" s="3" t="s">
         <v>118</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>3.9529999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.7789999999999998E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A49" s="3" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D49" s="4">
         <v>757857</v>
       </c>
       <c r="E49" s="5">
-        <v>2.285101</v>
+        <v>2.2265410000000001</v>
       </c>
       <c r="F49" s="4">
-        <v>1731780.0916998</v>
+        <v>1687399.3794942</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H49" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J49" s="5">
+        <v>1.9079999999999999</v>
+      </c>
+      <c r="K49" s="5">
+        <v>0.85693474441921247</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="M49" s="4">
+        <v>1445991.156</v>
+      </c>
+      <c r="N49" s="4">
+        <v>1687399.3794942</v>
+      </c>
+      <c r="O49" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="I49" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P49" s="3" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="Q49" s="3" t="s">
         <v>112</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>1.338E-3</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.1969999999999999E-3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A50" s="3" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D50" s="4">
         <v>34139</v>
       </c>
       <c r="E50" s="5">
-        <v>15.226189</v>
+        <v>13.489941999999999</v>
       </c>
       <c r="F50" s="4">
-        <v>519806.86627100001</v>
+        <v>460533.129938</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J50" s="5">
-        <v>12.98</v>
+        <v>11.56</v>
       </c>
       <c r="K50" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="M50" s="4">
-        <v>443124.22</v>
+        <v>394646.84</v>
       </c>
       <c r="N50" s="4">
-        <v>519806.86627100001</v>
+        <v>460533.129938</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>4.0099999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.2600000000000001E-4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A51" s="3" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D51" s="4">
         <v>104657</v>
       </c>
       <c r="E51" s="5">
-        <v>7.929818</v>
+        <v>8.0052769999999995</v>
       </c>
       <c r="F51" s="4">
-        <v>829910.96242600004</v>
+        <v>837808.27498900006</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J51" s="5">
-        <v>6.76</v>
+        <v>6.86</v>
       </c>
       <c r="K51" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="M51" s="4">
-        <v>707481.32</v>
+        <v>717947.02</v>
       </c>
       <c r="N51" s="4">
-        <v>829910.96242600004</v>
+        <v>837808.27498900006</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="R51" s="3" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>6.4099999999999997E-4</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
+        <v>5.9400000000000002E-4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A52" s="3" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D52" s="4">
         <v>38420</v>
       </c>
       <c r="E52" s="5">
-        <v>9.9103449999999995</v>
+        <v>10.302152</v>
       </c>
       <c r="F52" s="4">
-        <v>380755.30455314001</v>
+        <v>395808.78195867001</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J52" s="5">
-        <v>1553</v>
+        <v>1640</v>
       </c>
       <c r="K52" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M52" s="4">
-        <v>59666234.874548003</v>
+        <v>63008816.256274998</v>
       </c>
       <c r="N52" s="4">
-        <v>380755.30455314001</v>
+        <v>395808.78195867001</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>2.9399999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.7999999999999998E-4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A53" s="3" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D53" s="4">
         <v>315831</v>
       </c>
       <c r="E53" s="5">
-        <v>26.763546000000002</v>
+        <v>25.860993000000001</v>
       </c>
       <c r="F53" s="4">
-        <v>8452757.2481073104</v>
+        <v>8167703.1871444099</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H53" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J53" s="5">
+        <v>72.5</v>
+      </c>
+      <c r="K53" s="5">
+        <v>2.8034499816163767</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M53" s="4">
+        <v>22897747.349847998</v>
+      </c>
+      <c r="N53" s="4">
+        <v>8167703.1871444099</v>
+      </c>
+      <c r="O53" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="I53" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L53" s="3" t="s">
+      <c r="P53" s="3" t="s">
         <v>286</v>
-      </c>
-[...10 lines deleted...]
-        <v>287</v>
       </c>
       <c r="Q53" s="3" t="s">
         <v>118</v>
       </c>
       <c r="R53" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="S53" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="S53" s="3" t="s">
+      <c r="T53" s="4">
+        <v>1</v>
+      </c>
+      <c r="W53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X53" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="6">
+        <v>5.7980000000000002E-3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A54" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="T53" s="4">
-[...16 lines deleted...]
-      <c r="A54" s="3" t="s">
+      <c r="B54" s="3" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D54" s="4">
         <v>1808665</v>
       </c>
       <c r="E54" s="5">
-        <v>14.127368000000001</v>
+        <v>16.052045</v>
       </c>
       <c r="F54" s="4">
-        <v>25551675.1393875</v>
+        <v>29032771.969925001</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J54" s="5">
-        <v>19.649999999999999</v>
+        <v>22.31</v>
       </c>
       <c r="K54" s="5">
-        <v>1.3909173099659224</v>
+        <v>1.389854065323141</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M54" s="4">
-        <v>35540267.25</v>
+        <v>40351316.149999999</v>
       </c>
       <c r="N54" s="4">
-        <v>25551675.1393875</v>
+        <v>29032771.969925001</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="P54" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="Q54" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="R54" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="Q54" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R54" s="3" t="s">
+      <c r="S54" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="S54" s="3" t="s">
+      <c r="T54" s="4">
+        <v>1</v>
+      </c>
+      <c r="W54" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X54" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="6">
+        <v>2.061E-2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A55" s="3" t="s">
         <v>294</v>
       </c>
-      <c r="T54" s="4">
-[...16 lines deleted...]
-      <c r="A55" s="3" t="s">
+      <c r="B55" s="3" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D55" s="4">
-        <v>173489</v>
+        <v>655928</v>
       </c>
       <c r="E55" s="5">
-        <v>4.443111</v>
+        <v>44.832045000000001</v>
       </c>
       <c r="F55" s="4">
-        <v>770830.88427899999</v>
+        <v>29406593.61276</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J55" s="5">
-        <v>6.18</v>
+        <v>62.31</v>
       </c>
       <c r="K55" s="5">
-        <v>1.3909173099659224</v>
+        <v>1.389854065323141</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M55" s="4">
-        <v>1072162.02</v>
+        <v>40870873.68</v>
       </c>
       <c r="N55" s="4">
-        <v>770830.88427899999</v>
+        <v>29406593.61276</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="P55" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q55" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="R55" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="Q55" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R55" s="3" t="s">
+      <c r="S55" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="T55" s="4">
+        <v>1</v>
+      </c>
+      <c r="W55" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X55" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="6">
+        <v>2.0875999999999999E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A56" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="S55" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A56" s="3" t="s">
+      <c r="B56" s="3" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D56" s="4">
-        <v>655928</v>
+        <v>168796</v>
       </c>
       <c r="E56" s="5">
-        <v>38.621994000000001</v>
+        <v>23.575595</v>
       </c>
       <c r="F56" s="4">
-        <v>25333247.280432001</v>
+        <v>3979467.2278409498</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="J56" s="5">
-        <v>53.72</v>
+        <v>3753</v>
       </c>
       <c r="K56" s="5">
-        <v>1.3909173099659224</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="M56" s="4">
-        <v>35236452.159999996</v>
+        <v>633491551.44082105</v>
       </c>
       <c r="N56" s="4">
-        <v>25333247.280432001</v>
+        <v>3979467.2278409498</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="P56" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q56" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R56" s="3" t="s">
         <v>301</v>
       </c>
-      <c r="Q56" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R56" s="3" t="s">
+      <c r="S56" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T56" s="4">
+        <v>1</v>
+      </c>
+      <c r="W56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X56" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="6">
+        <v>2.8249999999999998E-3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A57" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="S56" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A57" s="3" t="s">
+      <c r="B57" s="3" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D57" s="4">
-        <v>168796</v>
+        <v>27600</v>
       </c>
       <c r="E57" s="5">
-        <v>19.042157</v>
+        <v>22.375772000000001</v>
       </c>
       <c r="F57" s="4">
-        <v>3214238.62671899</v>
+        <v>617571.45549344004</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J57" s="5">
-        <v>2984</v>
+        <v>3562</v>
       </c>
       <c r="K57" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M57" s="4">
-        <v>503687051.89738101</v>
+        <v>98311225.364296004</v>
       </c>
       <c r="N57" s="4">
-        <v>3214238.62671899</v>
+        <v>617571.45549344004</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="P57" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q57" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R57" s="3" t="s">
         <v>305</v>
       </c>
-      <c r="Q57" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R57" s="3" t="s">
+      <c r="S57" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T57" s="4">
+        <v>1</v>
+      </c>
+      <c r="W57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X57" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z57" s="6">
+        <v>4.3800000000000002E-4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A58" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="S57" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A58" s="3" t="s">
+      <c r="B58" s="3" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D58" s="4">
-        <v>27600</v>
+        <v>29210</v>
       </c>
       <c r="E58" s="5">
-        <v>22.813576999999999</v>
+        <v>133.56078500000001</v>
       </c>
       <c r="F58" s="4">
-        <v>629654.44625250995</v>
+        <v>3901310.52985</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="J58" s="5">
-        <v>3575</v>
+        <v>185.63</v>
       </c>
       <c r="K58" s="5">
-        <v>156.7049340115523</v>
+        <v>1.389854065323141</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="M58" s="4">
-        <v>98669958.450080007</v>
+        <v>5422252.2999999998</v>
       </c>
       <c r="N58" s="4">
-        <v>629654.44625250995</v>
+        <v>3901310.52985</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="P58" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q58" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="R58" s="3" t="s">
         <v>309</v>
       </c>
-      <c r="Q58" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R58" s="3" t="s">
+      <c r="S58" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="T58" s="4">
+        <v>1</v>
+      </c>
+      <c r="W58" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X58" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="6">
+        <v>2.7690000000000002E-3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A59" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="S58" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A59" s="3" t="s">
+      <c r="B59" s="3" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D59" s="4">
-        <v>29210</v>
+        <v>26869</v>
       </c>
       <c r="E59" s="5">
-        <v>120.35223000000001</v>
+        <v>5.4150609999999997</v>
       </c>
       <c r="F59" s="4">
-        <v>3515488.63830001</v>
+        <v>145497.27715824</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="J59" s="5">
-        <v>167.4</v>
+        <v>42.44</v>
       </c>
       <c r="K59" s="5">
-        <v>1.3909173099659224</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="M59" s="4">
-        <v>4889754</v>
+        <v>1140320.4004329999</v>
       </c>
       <c r="N59" s="4">
-        <v>3515488.63830001</v>
+        <v>145497.27715824</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="P59" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="Q59" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R59" s="3" t="s">
         <v>313</v>
       </c>
-      <c r="Q59" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R59" s="3" t="s">
+      <c r="S59" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="S59" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>2.7179999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.03E-4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A60" s="3" t="s">
         <v>315</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>316</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D60" s="4">
-        <v>26869</v>
+        <v>102000</v>
       </c>
       <c r="E60" s="5">
-        <v>5.2618479999999996</v>
+        <v>13.05358</v>
       </c>
       <c r="F60" s="4">
-        <v>141380.58784107</v>
+        <v>1331465.54431811</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J60" s="5">
-        <v>41.22</v>
+        <v>2078</v>
       </c>
       <c r="K60" s="5">
-        <v>7.8337502716352905</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L60" s="3" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M60" s="4">
-        <v>1107540.2184029999</v>
+        <v>211956054.68466201</v>
       </c>
       <c r="N60" s="4">
-        <v>141380.58784107</v>
+        <v>1331465.54431811</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>315</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>317</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>118</v>
+        <v>234</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>318</v>
       </c>
       <c r="S60" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T60" s="4">
+        <v>1</v>
+      </c>
+      <c r="W60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X60" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="6">
+        <v>9.4499999999999998E-4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A61" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="T60" s="4">
-[...16 lines deleted...]
-      <c r="A61" s="3" t="s">
+      <c r="B61" s="3" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="4">
-        <v>102000</v>
+        <v>33000</v>
       </c>
       <c r="E61" s="5">
-        <v>11.633329</v>
+        <v>69.853616000000002</v>
       </c>
       <c r="F61" s="4">
-        <v>1186599.02364315</v>
+        <v>2305169.9227338401</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J61" s="5">
-        <v>1823</v>
+        <v>11120</v>
       </c>
       <c r="K61" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M61" s="4">
-        <v>185945921.698172</v>
+        <v>366960094.675704</v>
       </c>
       <c r="N61" s="4">
-        <v>1186599.02364315</v>
+        <v>2305169.9227338401</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="P61" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q61" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R61" s="3" t="s">
         <v>322</v>
       </c>
-      <c r="Q61" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R61" s="3" t="s">
+      <c r="S61" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T61" s="4">
+        <v>1</v>
+      </c>
+      <c r="W61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X61" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="6">
+        <v>1.6360000000000001E-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A62" s="3" t="s">
         <v>323</v>
       </c>
-      <c r="S61" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A62" s="3" t="s">
+      <c r="B62" s="3" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D62" s="4">
-        <v>33000</v>
+        <v>66290</v>
       </c>
       <c r="E62" s="5">
-        <v>65.281926999999996</v>
+        <v>21.496320000000001</v>
       </c>
       <c r="F62" s="4">
-        <v>2154302.6706231502</v>
+        <v>1424991.39393178</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J62" s="5">
-        <v>10230</v>
+        <v>3422</v>
       </c>
       <c r="K62" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M62" s="4">
-        <v>337589857.84091097</v>
+        <v>226844438.52586499</v>
       </c>
       <c r="N62" s="4">
-        <v>2154302.6706231502</v>
+        <v>1424991.39393178</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="P62" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q62" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R62" s="3" t="s">
         <v>326</v>
       </c>
-      <c r="Q62" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R62" s="3" t="s">
+      <c r="S62" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T62" s="4">
+        <v>1</v>
+      </c>
+      <c r="W62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="6">
+        <v>1.011E-3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A63" s="3" t="s">
         <v>327</v>
       </c>
-      <c r="S62" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A63" s="3" t="s">
+      <c r="B63" s="3" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D63" s="4">
-        <v>66290</v>
+        <v>55000</v>
       </c>
       <c r="E63" s="5">
-        <v>20.465214</v>
+        <v>35.699469000000001</v>
       </c>
       <c r="F63" s="4">
-        <v>1356638.4608021399</v>
+        <v>1963471.3235756001</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J63" s="5">
-        <v>3207</v>
+        <v>5683</v>
       </c>
       <c r="K63" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M63" s="4">
-        <v>212591940.47753301</v>
+        <v>312565080.64178997</v>
       </c>
       <c r="N63" s="4">
-        <v>1356638.4608021399</v>
+        <v>1963471.3235756001</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="P63" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q63" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R63" s="3" t="s">
         <v>330</v>
       </c>
-      <c r="Q63" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R63" s="3" t="s">
+      <c r="S63" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T63" s="4">
+        <v>1</v>
+      </c>
+      <c r="W63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X63" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="6">
+        <v>1.3929999999999999E-3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A64" s="3" t="s">
         <v>331</v>
       </c>
-      <c r="S63" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A64" s="3" t="s">
+      <c r="B64" s="3" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D64" s="4">
-        <v>55000</v>
+        <v>25700</v>
       </c>
       <c r="E64" s="5">
-        <v>33.993823999999996</v>
+        <v>96.990992000000006</v>
       </c>
       <c r="F64" s="4">
-        <v>1869659.5513863601</v>
+        <v>2492669.1375086401</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J64" s="5">
-        <v>5327</v>
+        <v>15440</v>
       </c>
       <c r="K64" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M64" s="4">
-        <v>292984876.62406701</v>
+        <v>396808102.37649</v>
       </c>
       <c r="N64" s="4">
-        <v>1869659.5513863601</v>
+        <v>2492669.1375086401</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="P64" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="Q64" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R64" s="3" t="s">
         <v>334</v>
       </c>
-      <c r="Q64" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R64" s="3" t="s">
+      <c r="S64" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T64" s="4">
+        <v>1</v>
+      </c>
+      <c r="W64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X64" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z64" s="6">
+        <v>1.769E-3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A65" s="3" t="s">
         <v>335</v>
       </c>
-      <c r="S64" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A65" s="3" t="s">
+      <c r="B65" s="3" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D65" s="4">
-        <v>17100</v>
+        <v>30906</v>
       </c>
       <c r="E65" s="5">
-        <v>83.500881000000007</v>
+        <v>23.399705000000001</v>
       </c>
       <c r="F65" s="4">
-        <v>1427864.4586962799</v>
+        <v>723191.46931339998</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J65" s="5">
-        <v>13085</v>
+        <v>3725</v>
       </c>
       <c r="K65" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M65" s="4">
-        <v>223753405.77744099</v>
+        <v>115124879.70221899</v>
       </c>
       <c r="N65" s="4">
-        <v>1427864.4586962799</v>
+        <v>723191.46931339998</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="P65" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="Q65" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R65" s="3" t="s">
         <v>338</v>
       </c>
-      <c r="Q65" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R65" s="3" t="s">
+      <c r="S65" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T65" s="4">
+        <v>1</v>
+      </c>
+      <c r="W65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X65" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z65" s="6">
+        <v>5.13E-4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A66" s="3" t="s">
         <v>339</v>
       </c>
-      <c r="S65" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A66" s="3" t="s">
+      <c r="B66" s="3" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D66" s="4">
-        <v>30906</v>
+        <v>75390</v>
       </c>
       <c r="E66" s="5">
-        <v>23.036926000000001</v>
+        <v>44.412326</v>
       </c>
       <c r="F66" s="4">
-        <v>711978.94132286997</v>
+        <v>3348246.1209875001</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J66" s="5">
-        <v>3610</v>
+        <v>7070</v>
       </c>
       <c r="K66" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M66" s="4">
-        <v>111570613.01761501</v>
+        <v>533007437.51591903</v>
       </c>
       <c r="N66" s="4">
-        <v>711978.94132286997</v>
+        <v>3348246.1209875001</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="P66" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q66" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R66" s="3" t="s">
         <v>342</v>
       </c>
-      <c r="Q66" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R66" s="3" t="s">
+      <c r="S66" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T66" s="4">
+        <v>1</v>
+      </c>
+      <c r="W66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X66" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="6">
+        <v>2.3760000000000001E-3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A67" s="3" t="s">
         <v>343</v>
       </c>
-      <c r="S66" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A67" s="3" t="s">
+      <c r="B67" s="3" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D67" s="4">
-        <v>75390</v>
+        <v>27800</v>
       </c>
       <c r="E67" s="5">
-        <v>37.203679000000001</v>
+        <v>164.991477</v>
       </c>
       <c r="F67" s="4">
-        <v>2804784.1485593901</v>
+        <v>4586764.2439851798</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J67" s="5">
-        <v>5830</v>
+        <v>26265</v>
       </c>
       <c r="K67" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M67" s="4">
-        <v>439523514.91664702</v>
+        <v>730167188.38313496</v>
       </c>
       <c r="N67" s="4">
-        <v>2804784.1485593901</v>
+        <v>4586764.2439851798</v>
       </c>
       <c r="O67" s="3" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="P67" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q67" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R67" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="Q67" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R67" s="3" t="s">
+      <c r="S67" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T67" s="4">
+        <v>1</v>
+      </c>
+      <c r="W67" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X67" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y67" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="6">
+        <v>3.2560000000000002E-3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A68" s="3" t="s">
         <v>347</v>
       </c>
-      <c r="S67" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A68" s="3" t="s">
+      <c r="B68" s="3" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D68" s="4">
-        <v>27800</v>
+        <v>383670</v>
       </c>
       <c r="E68" s="5">
-        <v>138.47681399999999</v>
+        <v>12.158424</v>
       </c>
       <c r="F68" s="4">
-        <v>3849653.8081107801</v>
+        <v>4664823.70123751</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J68" s="5">
-        <v>21700</v>
+        <v>1935.5</v>
       </c>
       <c r="K68" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M68" s="4">
-        <v>603259745.96731997</v>
+        <v>742593476.58911598</v>
       </c>
       <c r="N68" s="4">
-        <v>3849653.8081107801</v>
+        <v>4664823.70123751</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="P68" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q68" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R68" s="3" t="s">
         <v>350</v>
       </c>
-      <c r="Q68" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R68" s="3" t="s">
+      <c r="S68" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T68" s="4">
+        <v>1</v>
+      </c>
+      <c r="W68" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X68" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y68" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="6">
+        <v>3.3110000000000001E-3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A69" s="3" t="s">
         <v>351</v>
       </c>
-      <c r="S68" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A69" s="3" t="s">
+      <c r="B69" s="3" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D69" s="4">
-        <v>383670</v>
+        <v>41000</v>
       </c>
       <c r="E69" s="5">
-        <v>12.367191999999999</v>
+        <v>27.796965</v>
       </c>
       <c r="F69" s="4">
-        <v>4744918.5412079999</v>
+        <v>1139675.8590363699</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J69" s="5">
-        <v>1938</v>
+        <v>4425</v>
       </c>
       <c r="K69" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M69" s="4">
-        <v>743552146.89019001</v>
+        <v>181425046.807661</v>
       </c>
       <c r="N69" s="4">
-        <v>4744918.5412079999</v>
+        <v>1139675.8590363699</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="P69" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q69" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R69" s="3" t="s">
         <v>354</v>
       </c>
-      <c r="Q69" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R69" s="3" t="s">
+      <c r="S69" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T69" s="4">
+        <v>1</v>
+      </c>
+      <c r="W69" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X69" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="6">
+        <v>8.0900000000000004E-4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A70" s="3" t="s">
         <v>355</v>
       </c>
-      <c r="S69" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A70" s="3" t="s">
+      <c r="B70" s="3" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D70" s="4">
-        <v>41000</v>
+        <v>134500</v>
       </c>
       <c r="E70" s="5">
-        <v>26.865777999999999</v>
+        <v>37.106592999999997</v>
       </c>
       <c r="F70" s="4">
-        <v>1101496.44235985</v>
+        <v>4990837.9923361996</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J70" s="5">
-        <v>4210</v>
+        <v>5907</v>
       </c>
       <c r="K70" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M70" s="4">
-        <v>172609927.313959</v>
+        <v>794491704.97885895</v>
       </c>
       <c r="N70" s="4">
-        <v>1101496.44235985</v>
+        <v>4990837.9923361996</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="P70" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q70" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R70" s="3" t="s">
         <v>358</v>
       </c>
-      <c r="Q70" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R70" s="3" t="s">
+      <c r="S70" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T70" s="4">
+        <v>1</v>
+      </c>
+      <c r="W70" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X70" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y70" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="6">
+        <v>3.5430000000000001E-3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A71" s="3" t="s">
         <v>359</v>
       </c>
-      <c r="S70" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A71" s="3" t="s">
+      <c r="B71" s="3" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D71" s="4">
-        <v>134500</v>
+        <v>124088</v>
       </c>
       <c r="E71" s="5">
-        <v>39.035145999999997</v>
+        <v>13.552984</v>
       </c>
       <c r="F71" s="4">
-        <v>5250224.9449602701</v>
+        <v>1681763.05044287</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J71" s="5">
-        <v>6117</v>
+        <v>2157.5</v>
       </c>
       <c r="K71" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M71" s="4">
-        <v>822736153.54580402</v>
+        <v>267719929.071742</v>
       </c>
       <c r="N71" s="4">
-        <v>5250224.9449602701</v>
+        <v>1681763.05044287</v>
       </c>
       <c r="O71" s="3" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="P71" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q71" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R71" s="3" t="s">
         <v>362</v>
       </c>
-      <c r="Q71" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R71" s="3" t="s">
+      <c r="S71" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T71" s="4">
+        <v>1</v>
+      </c>
+      <c r="W71" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X71" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y71" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z71" s="6">
+        <v>1.193E-3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A72" s="3" t="s">
         <v>363</v>
       </c>
-      <c r="S71" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A72" s="3" t="s">
+      <c r="B72" s="3" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D72" s="4">
-        <v>124088</v>
+        <v>23193</v>
       </c>
       <c r="E72" s="5">
-        <v>13.732816</v>
+        <v>21.766437</v>
       </c>
       <c r="F72" s="4">
-        <v>1704076.93436712</v>
+        <v>504829.10358691</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J72" s="5">
-        <v>2152</v>
+        <v>3465</v>
       </c>
       <c r="K72" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M72" s="4">
-        <v>267037263.550607</v>
+        <v>80363765.733851001</v>
       </c>
       <c r="N72" s="4">
-        <v>1704076.93436712</v>
+        <v>504829.10358691</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="P72" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q72" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R72" s="3" t="s">
         <v>366</v>
       </c>
-      <c r="Q72" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R72" s="3" t="s">
+      <c r="S72" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T72" s="4">
+        <v>1</v>
+      </c>
+      <c r="W72" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X72" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y72" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z72" s="6">
+        <v>3.5799999999999997E-4</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A73" s="3" t="s">
         <v>367</v>
       </c>
-      <c r="S72" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A73" s="3" t="s">
+      <c r="B73" s="3" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D73" s="4">
-        <v>23193</v>
+        <v>475300</v>
       </c>
       <c r="E73" s="5">
-        <v>21.282036000000002</v>
+        <v>41.315398999999999</v>
       </c>
       <c r="F73" s="4">
-        <v>493594.04613764997</v>
+        <v>19637214.0209812</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J73" s="5">
-        <v>3335</v>
+        <v>6577</v>
       </c>
       <c r="K73" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M73" s="4">
-        <v>77348622.428495005</v>
+        <v>3126048906.5206099</v>
       </c>
       <c r="N73" s="4">
-        <v>493594.04613764997</v>
+        <v>19637214.0209812</v>
       </c>
       <c r="O73" s="3" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="P73" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q73" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R73" s="3" t="s">
         <v>370</v>
       </c>
-      <c r="Q73" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R73" s="3" t="s">
+      <c r="S73" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T73" s="4">
+        <v>1</v>
+      </c>
+      <c r="W73" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X73" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y73" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z73" s="6">
+        <v>1.3939999999999999E-2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A74" s="3" t="s">
         <v>371</v>
       </c>
-      <c r="S73" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A74" s="3" t="s">
+      <c r="B74" s="3" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D74" s="4">
-        <v>475300</v>
+        <v>87300</v>
       </c>
       <c r="E74" s="5">
-        <v>41.842970999999999</v>
+        <v>17.852875999999998</v>
       </c>
       <c r="F74" s="4">
-        <v>19887955.712963801</v>
+        <v>1558556.4419875599</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J74" s="5">
-        <v>6557</v>
+        <v>2842</v>
       </c>
       <c r="K74" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M74" s="4">
-        <v>3116540787.62467</v>
+        <v>248106664.011518</v>
       </c>
       <c r="N74" s="4">
-        <v>19887955.712963801</v>
+        <v>1558556.4419875599</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="P74" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="Q74" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R74" s="3" t="s">
         <v>374</v>
       </c>
-      <c r="Q74" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R74" s="3" t="s">
+      <c r="S74" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T74" s="4">
+        <v>1</v>
+      </c>
+      <c r="W74" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X74" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y74" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z74" s="6">
+        <v>1.106E-3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A75" s="3" t="s">
         <v>375</v>
       </c>
-      <c r="S74" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A75" s="3" t="s">
+      <c r="B75" s="3" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D75" s="4">
-        <v>34700</v>
+        <v>285900</v>
       </c>
       <c r="E75" s="5">
-        <v>16.291765000000002</v>
+        <v>21.879508999999999</v>
       </c>
       <c r="F75" s="4">
-        <v>565324.01646406006</v>
+        <v>6255353.35134116</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J75" s="5">
-        <v>2553</v>
+        <v>3483</v>
       </c>
       <c r="K75" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M75" s="4">
-        <v>88589062.695145994</v>
+        <v>995789956.91380799</v>
       </c>
       <c r="N75" s="4">
-        <v>565324.01646406006</v>
+        <v>6255353.35134116</v>
       </c>
       <c r="O75" s="3" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="P75" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="Q75" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R75" s="3" t="s">
         <v>378</v>
       </c>
-      <c r="Q75" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R75" s="3" t="s">
+      <c r="S75" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T75" s="4">
+        <v>1</v>
+      </c>
+      <c r="W75" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X75" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y75" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z75" s="6">
+        <v>4.4400000000000004E-3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A76" s="3" t="s">
         <v>379</v>
       </c>
-      <c r="S75" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A76" s="3" t="s">
+      <c r="B76" s="3" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D76" s="4">
-        <v>226600</v>
+        <v>730000</v>
       </c>
       <c r="E76" s="5">
-        <v>17.296838999999999</v>
+        <v>1.23</v>
       </c>
       <c r="F76" s="4">
-        <v>3919462.0465205298</v>
+        <v>897899.81371372996</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="J76" s="5">
-        <v>2710.5</v>
+        <v>9.64</v>
       </c>
       <c r="K76" s="5">
-        <v>156.7049340115523</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="M76" s="4">
-        <v>614199041.36078298</v>
+        <v>7037200.2495250003</v>
       </c>
       <c r="N76" s="4">
-        <v>3919462.0465205298</v>
+        <v>897899.81371372996</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="P76" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="Q76" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R76" s="3" t="s">
         <v>382</v>
       </c>
-      <c r="Q76" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R76" s="3" t="s">
+      <c r="S76" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T76" s="4">
+        <v>1</v>
+      </c>
+      <c r="W76" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X76" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y76" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z76" s="6">
+        <v>6.3699999999999998E-4</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A77" s="3" t="s">
         <v>383</v>
       </c>
-      <c r="S76" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A77" s="3" t="s">
+      <c r="B77" s="3" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D77" s="4">
-        <v>730000</v>
+        <v>2156500</v>
       </c>
       <c r="E77" s="5">
-        <v>1.307164</v>
+        <v>6.1168240000000003</v>
       </c>
       <c r="F77" s="4">
-        <v>954230.09414393001</v>
+        <v>13190931.9417153</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="J77" s="5">
-        <v>10.24</v>
+        <v>47.94</v>
       </c>
       <c r="K77" s="5">
-        <v>7.8337502716352905</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="M77" s="4">
-        <v>7475200.2592019998</v>
+        <v>103382613.66574</v>
       </c>
       <c r="N77" s="4">
-        <v>954230.09414393001</v>
+        <v>13190931.9417153</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="P77" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="Q77" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R77" s="3" t="s">
         <v>386</v>
       </c>
-      <c r="Q77" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R77" s="3" t="s">
+      <c r="S77" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T77" s="4">
+        <v>1</v>
+      </c>
+      <c r="W77" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X77" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y77" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z77" s="6">
+        <v>9.3640000000000008E-3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A78" s="3" t="s">
         <v>387</v>
       </c>
-      <c r="S77" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A78" s="3" t="s">
+      <c r="B78" s="3" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D78" s="4">
-        <v>2156500</v>
+        <v>144326</v>
       </c>
       <c r="E78" s="5">
-        <v>5.7086319999999997</v>
+        <v>2.6692520000000002</v>
       </c>
       <c r="F78" s="4">
-        <v>12310666.028402699</v>
+        <v>385242.54472146003</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="J78" s="5">
-        <v>44.72</v>
+        <v>20.92</v>
       </c>
       <c r="K78" s="5">
-        <v>7.8337502716352905</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L78" s="3" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="M78" s="4">
-        <v>96438683.344010994</v>
+        <v>3019300.0270580002</v>
       </c>
       <c r="N78" s="4">
-        <v>12310666.028402699</v>
+        <v>385242.54472146003</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="P78" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q78" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R78" s="3" t="s">
         <v>390</v>
       </c>
-      <c r="Q78" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R78" s="3" t="s">
+      <c r="S78" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T78" s="4">
+        <v>1</v>
+      </c>
+      <c r="W78" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X78" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y78" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z78" s="6">
+        <v>2.7300000000000002E-4</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A79" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="S78" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A79" s="3" t="s">
+      <c r="B79" s="3" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D79" s="4">
-        <v>144326</v>
+        <v>705800</v>
       </c>
       <c r="E79" s="5">
-        <v>2.8492099999999998</v>
+        <v>32.640233000000002</v>
       </c>
       <c r="F79" s="4">
-        <v>411215.10387744999</v>
+        <v>23037482.2539104</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J79" s="5">
-        <v>22.32</v>
+        <v>5196</v>
       </c>
       <c r="K79" s="5">
-        <v>7.8337502716352905</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M79" s="4">
-        <v>3221356.4317000001</v>
+        <v>3667337746.17313</v>
       </c>
       <c r="N79" s="4">
-        <v>411215.10387744999</v>
+        <v>23037482.2539104</v>
       </c>
       <c r="O79" s="3" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="P79" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q79" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R79" s="3" t="s">
         <v>394</v>
       </c>
-      <c r="Q79" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R79" s="3" t="s">
+      <c r="S79" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T79" s="4">
+        <v>1</v>
+      </c>
+      <c r="W79" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X79" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y79" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z79" s="6">
+        <v>1.6354E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A80" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="S79" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A80" s="3" t="s">
+      <c r="B80" s="3" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D80" s="4">
-        <v>665300</v>
+        <v>1695100</v>
       </c>
       <c r="E80" s="5">
-        <v>38.747982</v>
+        <v>23.242660000000001</v>
       </c>
       <c r="F80" s="4">
-        <v>25779021.728725899</v>
+        <v>39398643.130849898</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J80" s="5">
-        <v>6072</v>
+        <v>3700</v>
       </c>
       <c r="K80" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L80" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M80" s="4">
-        <v>4039699898.88237</v>
+        <v>6271871618.1428699</v>
       </c>
       <c r="N80" s="4">
-        <v>25779021.728725899</v>
+        <v>39398643.130849898</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="P80" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="Q80" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R80" s="3" t="s">
         <v>398</v>
       </c>
-      <c r="Q80" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R80" s="3" t="s">
+      <c r="S80" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T80" s="4">
+        <v>1</v>
+      </c>
+      <c r="W80" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X80" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y80" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z80" s="6">
+        <v>2.7969000000000001E-2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A81" s="3" t="s">
         <v>399</v>
       </c>
-      <c r="S80" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A81" s="3" t="s">
+      <c r="B81" s="3" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D81" s="4">
-        <v>1731300</v>
+        <v>52300</v>
       </c>
       <c r="E81" s="5">
-        <v>20.439688</v>
+        <v>25.711407000000001</v>
       </c>
       <c r="F81" s="4">
-        <v>35387217.382980697</v>
+        <v>1344706.95395439</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J81" s="5">
-        <v>3203</v>
+        <v>4093</v>
       </c>
       <c r="K81" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L81" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M81" s="4">
-        <v>5545351564.8524504</v>
+        <v>214063955.228499</v>
       </c>
       <c r="N81" s="4">
-        <v>35387217.382980697</v>
+        <v>1344706.95395439</v>
       </c>
       <c r="O81" s="3" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="P81" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="Q81" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R81" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="Q81" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R81" s="3" t="s">
+      <c r="S81" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T81" s="4">
+        <v>1</v>
+      </c>
+      <c r="W81" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X81" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y81" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z81" s="6">
+        <v>9.5399999999999999E-4</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A82" s="3" t="s">
         <v>403</v>
       </c>
-      <c r="S81" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A82" s="3" t="s">
+      <c r="B82" s="3" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D82" s="4">
-        <v>52300</v>
+        <v>169300</v>
       </c>
       <c r="E82" s="5">
-        <v>27.816610000000001</v>
+        <v>33.865183999999999</v>
       </c>
       <c r="F82" s="4">
-        <v>1454808.07887432</v>
+        <v>5733377.0965512898</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J82" s="5">
-        <v>4359</v>
+        <v>5391</v>
       </c>
       <c r="K82" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L82" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M82" s="4">
-        <v>227975603.99947301</v>
+        <v>912696535.47570598</v>
       </c>
       <c r="N82" s="4">
-        <v>1454808.07887432</v>
+        <v>5733377.0965512898</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="P82" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q82" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R82" s="3" t="s">
         <v>406</v>
       </c>
-      <c r="Q82" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R82" s="3" t="s">
+      <c r="S82" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T82" s="4">
+        <v>1</v>
+      </c>
+      <c r="W82" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X82" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y82" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z82" s="6">
+        <v>4.0699999999999998E-3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A83" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="S82" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A83" s="3" t="s">
+      <c r="B83" s="3" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D83" s="4">
-        <v>139000</v>
+        <v>270000</v>
       </c>
       <c r="E83" s="5">
-        <v>37.395121000000003</v>
+        <v>41.196044000000001</v>
       </c>
       <c r="F83" s="4">
-        <v>5197919.6579560302</v>
+        <v>11122934.857717101</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J83" s="5">
-        <v>5860</v>
+        <v>6558</v>
       </c>
       <c r="K83" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L83" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M83" s="4">
-        <v>814539656.99734998</v>
+        <v>1770660456.83039</v>
       </c>
       <c r="N83" s="4">
-        <v>5197919.6579560302</v>
+        <v>11122934.857717101</v>
       </c>
       <c r="O83" s="3" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="P83" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="Q83" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R83" s="3" t="s">
         <v>410</v>
       </c>
-      <c r="Q83" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R83" s="3" t="s">
+      <c r="S83" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T83" s="4">
+        <v>1</v>
+      </c>
+      <c r="W83" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X83" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y83" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z83" s="6">
+        <v>7.8960000000000002E-3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A84" s="3" t="s">
         <v>411</v>
       </c>
-      <c r="S83" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A84" s="3" t="s">
+      <c r="B84" s="3" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D84" s="4">
-        <v>226600</v>
+        <v>675300</v>
       </c>
       <c r="E84" s="5">
-        <v>39.762627999999999</v>
+        <v>33.230722</v>
       </c>
       <c r="F84" s="4">
-        <v>9010207.7151335292</v>
+        <v>22440712.356303699</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J84" s="5">
-        <v>6231</v>
+        <v>5290</v>
       </c>
       <c r="K84" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L84" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M84" s="4">
-        <v>1411944005.4303701</v>
+        <v>3572337921.6631799</v>
       </c>
       <c r="N84" s="4">
-        <v>9010207.7151335292</v>
+        <v>22440712.356303699</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="P84" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="Q84" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R84" s="3" t="s">
         <v>414</v>
       </c>
-      <c r="Q84" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R84" s="3" t="s">
+      <c r="S84" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T84" s="4">
+        <v>1</v>
+      </c>
+      <c r="W84" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X84" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y84" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z84" s="6">
+        <v>1.5931000000000001E-2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A85" s="3" t="s">
         <v>415</v>
       </c>
-      <c r="S84" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A85" s="3" t="s">
+      <c r="B85" s="3" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D85" s="4">
-        <v>554200</v>
+        <v>245300</v>
       </c>
       <c r="E85" s="5">
-        <v>37.624851999999997</v>
+        <v>1.011487</v>
       </c>
       <c r="F85" s="4">
-        <v>20851684.3750997</v>
+        <v>248117.77159210999</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="J85" s="5">
-        <v>5896</v>
+        <v>1.29</v>
       </c>
       <c r="K85" s="5">
-        <v>156.7049340115523</v>
+        <v>1.2753500045045363</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="M85" s="4">
-        <v>3267561824.0297098</v>
+        <v>316437.00111700001</v>
       </c>
       <c r="N85" s="4">
-        <v>20851684.3750997</v>
+        <v>248117.77159210999</v>
       </c>
       <c r="O85" s="3" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="P85" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="Q85" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R85" s="3" t="s">
         <v>418</v>
       </c>
-      <c r="Q85" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R85" s="3" t="s">
+      <c r="S85" s="3" t="s">
         <v>419</v>
       </c>
-      <c r="S85" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T85" s="4">
         <v>1</v>
       </c>
       <c r="W85" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X85" s="4">
         <v>0</v>
       </c>
       <c r="Y85" s="4">
         <v>0</v>
       </c>
       <c r="Z85" s="6">
-        <v>1.6121E-2</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.76E-4</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A86" s="3" t="s">
         <v>420</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>421</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D86" s="4">
-        <v>245300</v>
+        <v>471900</v>
       </c>
       <c r="E86" s="5">
-        <v>1.1621060000000001</v>
+        <v>60.462325</v>
       </c>
       <c r="F86" s="4">
-        <v>285064.58325154003</v>
+        <v>28532178.528802</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="J86" s="5">
-        <v>1.48</v>
+        <v>9625</v>
       </c>
       <c r="K86" s="5">
-        <v>1.2735499929693672</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="M86" s="4">
-        <v>363043.99799499998</v>
+        <v>4542038671.8459702</v>
       </c>
       <c r="N86" s="4">
-        <v>285064.58325154003</v>
+        <v>28532178.528802</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>420</v>
       </c>
       <c r="P86" s="3" t="s">
         <v>422</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="R86" s="3" t="s">
         <v>423</v>
       </c>
       <c r="S86" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T86" s="4">
+        <v>1</v>
+      </c>
+      <c r="W86" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X86" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y86" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z86" s="6">
+        <v>2.0254999999999999E-2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A87" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="T86" s="4">
-[...16 lines deleted...]
-      <c r="A87" s="3" t="s">
+      <c r="B87" s="3" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D87" s="4">
-        <v>392200</v>
+        <v>72100</v>
       </c>
       <c r="E87" s="5">
-        <v>32.902602000000002</v>
+        <v>18.389970000000002</v>
       </c>
       <c r="F87" s="4">
-        <v>12904394.8821033</v>
+        <v>1325917.14303662</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J87" s="5">
-        <v>5156</v>
+        <v>2927.5</v>
       </c>
       <c r="K87" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M87" s="4">
-        <v>2022182348.4590099</v>
+        <v>211072804.456783</v>
       </c>
       <c r="N87" s="4">
-        <v>12904394.8821033</v>
+        <v>1325917.14303662</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="P87" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="Q87" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R87" s="3" t="s">
         <v>427</v>
       </c>
-      <c r="Q87" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R87" s="3" t="s">
+      <c r="S87" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T87" s="4">
+        <v>1</v>
+      </c>
+      <c r="W87" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X87" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y87" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z87" s="6">
+        <v>9.41E-4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A88" s="3" t="s">
         <v>428</v>
       </c>
-      <c r="S87" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A88" s="3" t="s">
+      <c r="B88" s="3" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D88" s="4">
-        <v>72100</v>
+        <v>61500</v>
       </c>
       <c r="E88" s="5">
-        <v>13.378647000000001</v>
+        <v>39.675848999999999</v>
       </c>
       <c r="F88" s="4">
-        <v>964600.04466992</v>
+        <v>2440065.3307368602</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J88" s="5">
-        <v>2096.5</v>
+        <v>6316</v>
       </c>
       <c r="K88" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M88" s="4">
-        <v>151157586.34753999</v>
+        <v>388434100.21599799</v>
       </c>
       <c r="N88" s="4">
-        <v>964600.04466992</v>
+        <v>2440065.3307368602</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="P88" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="Q88" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R88" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="Q88" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R88" s="3" t="s">
+      <c r="S88" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T88" s="4">
+        <v>1</v>
+      </c>
+      <c r="W88" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X88" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y88" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z88" s="6">
+        <v>1.732E-3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A89" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="S88" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A89" s="3" t="s">
+      <c r="B89" s="3" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D89" s="4">
-        <v>61500</v>
+        <v>124500</v>
       </c>
       <c r="E89" s="5">
-        <v>31.658225000000002</v>
+        <v>63.854497000000002</v>
       </c>
       <c r="F89" s="4">
-        <v>1946979.9942567199</v>
+        <v>7949886.9275708301</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J89" s="5">
-        <v>4961</v>
+        <v>10165</v>
       </c>
       <c r="K89" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M89" s="4">
-        <v>305101371.52181101</v>
+        <v>1265542826.51004</v>
       </c>
       <c r="N89" s="4">
-        <v>1946979.9942567199</v>
+        <v>7949886.9275708301</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="P89" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="Q89" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R89" s="3" t="s">
         <v>435</v>
       </c>
-      <c r="Q89" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R89" s="3" t="s">
+      <c r="S89" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T89" s="4">
+        <v>1</v>
+      </c>
+      <c r="W89" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X89" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y89" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z89" s="6">
+        <v>5.6429999999999996E-3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A90" s="3" t="s">
         <v>436</v>
       </c>
-      <c r="S89" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A90" s="3" t="s">
+      <c r="B90" s="3" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D90" s="4">
-        <v>103900</v>
+        <v>119800</v>
       </c>
       <c r="E90" s="5">
-        <v>53.674123999999999</v>
+        <v>28.2681</v>
       </c>
       <c r="F90" s="4">
-        <v>5576739.0957531696</v>
+        <v>3386519.2537219701</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J90" s="5">
-        <v>8411</v>
+        <v>4500</v>
       </c>
       <c r="K90" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M90" s="4">
-        <v>873902531.99964404</v>
+        <v>539100139.08783603</v>
       </c>
       <c r="N90" s="4">
-        <v>5576739.0957531696</v>
+        <v>3386519.2537219701</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="P90" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="Q90" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R90" s="3" t="s">
         <v>439</v>
       </c>
-      <c r="Q90" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R90" s="3" t="s">
+      <c r="S90" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T90" s="4">
+        <v>1</v>
+      </c>
+      <c r="W90" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X90" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y90" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z90" s="6">
+        <v>2.4039999999999999E-3</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A91" s="3" t="s">
         <v>440</v>
       </c>
-      <c r="S90" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A91" s="3" t="s">
+      <c r="B91" s="3" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D91" s="4">
-        <v>119800</v>
+        <v>148278</v>
       </c>
       <c r="E91" s="5">
-        <v>20.497121</v>
+        <v>22.181035999999999</v>
       </c>
       <c r="F91" s="4">
-        <v>2455554.0665581799</v>
+        <v>3288960.4749042001</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J91" s="5">
-        <v>3212</v>
+        <v>3531</v>
       </c>
       <c r="K91" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M91" s="4">
-        <v>384797437.96179801</v>
+        <v>523569753.08099502</v>
       </c>
       <c r="N91" s="4">
-        <v>2455554.0665581799</v>
+        <v>3288960.4749042001</v>
       </c>
       <c r="O91" s="3" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="P91" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="Q91" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R91" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="Q91" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R91" s="3" t="s">
+      <c r="S91" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T91" s="4">
+        <v>1</v>
+      </c>
+      <c r="W91" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X91" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y91" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z91" s="6">
+        <v>2.3340000000000001E-3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A92" s="3" t="s">
         <v>444</v>
       </c>
-      <c r="S91" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A92" s="3" t="s">
+      <c r="B92" s="3" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D92" s="4">
-        <v>148278</v>
+        <v>48300</v>
       </c>
       <c r="E92" s="5">
-        <v>19.763258</v>
+        <v>18.785723000000001</v>
       </c>
       <c r="F92" s="4">
-        <v>2930455.0971570802</v>
+        <v>907350.65016646998</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J92" s="5">
-        <v>3097</v>
+        <v>2990.5</v>
       </c>
       <c r="K92" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M92" s="4">
-        <v>459216772.62381703</v>
+        <v>144441187.26582599</v>
       </c>
       <c r="N92" s="4">
-        <v>2930455.0971570802</v>
+        <v>907350.65016646998</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="P92" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="Q92" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="R92" s="3" t="s">
         <v>447</v>
       </c>
-      <c r="Q92" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R92" s="3" t="s">
+      <c r="S92" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T92" s="4">
+        <v>1</v>
+      </c>
+      <c r="W92" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X92" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y92" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z92" s="6">
+        <v>6.4400000000000004E-4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A93" s="3" t="s">
         <v>448</v>
       </c>
-      <c r="S92" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A93" s="3" t="s">
+      <c r="B93" s="3" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D93" s="4">
-        <v>48300</v>
+        <v>41200</v>
       </c>
       <c r="E93" s="5">
-        <v>19.128305999999998</v>
+        <v>15.029207</v>
       </c>
       <c r="F93" s="4">
-        <v>923896.81248205004</v>
+        <v>619203.46755448997</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J93" s="5">
-        <v>2997.5</v>
+        <v>2392.5</v>
       </c>
       <c r="K93" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M93" s="4">
-        <v>144779189.033483</v>
+        <v>98571025.431323007</v>
       </c>
       <c r="N93" s="4">
-        <v>923896.81248205004</v>
+        <v>619203.46755448997</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="P93" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="Q93" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="R93" s="3" t="s">
         <v>451</v>
       </c>
-      <c r="Q93" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R93" s="3" t="s">
+      <c r="S93" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T93" s="4">
+        <v>1</v>
+      </c>
+      <c r="W93" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X93" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y93" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z93" s="6">
+        <v>4.3899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A94" s="3" t="s">
         <v>452</v>
       </c>
-      <c r="S93" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A94" s="3" t="s">
+      <c r="B94" s="3" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D94" s="4">
-        <v>41200</v>
+        <v>56800</v>
       </c>
       <c r="E94" s="5">
-        <v>14.715555</v>
+        <v>39.179586999999998</v>
       </c>
       <c r="F94" s="4">
-        <v>606280.59091924003</v>
+        <v>2225401.09303348</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J94" s="5">
-        <v>2306</v>
+        <v>6237</v>
       </c>
       <c r="K94" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M94" s="4">
-        <v>95007159.992484003</v>
+        <v>354261691.39951599</v>
       </c>
       <c r="N94" s="4">
-        <v>606280.59091924003</v>
+        <v>2225401.09303348</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="P94" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="Q94" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R94" s="3" t="s">
         <v>455</v>
       </c>
-      <c r="Q94" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R94" s="3" t="s">
+      <c r="S94" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T94" s="4">
+        <v>1</v>
+      </c>
+      <c r="W94" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X94" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y94" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z94" s="6">
+        <v>1.5790000000000001E-3</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A95" s="3" t="s">
         <v>456</v>
       </c>
-      <c r="S94" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A95" s="3" t="s">
+      <c r="B95" s="3" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D95" s="4">
-        <v>56800</v>
+        <v>36700</v>
       </c>
       <c r="E95" s="5">
-        <v>33.661991</v>
+        <v>33.676729999999999</v>
       </c>
       <c r="F95" s="4">
-        <v>1912000.2552566901</v>
+        <v>1235936.30253157</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J95" s="5">
-        <v>5275</v>
+        <v>5361</v>
       </c>
       <c r="K95" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M95" s="4">
-        <v>299619873.83007002</v>
+        <v>196748750.76117799</v>
       </c>
       <c r="N95" s="4">
-        <v>1912000.2552566901</v>
+        <v>1235936.30253157</v>
       </c>
       <c r="O95" s="3" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="P95" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="Q95" s="3" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="R95" s="3" t="s">
         <v>460</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="T95" s="4">
         <v>1</v>
       </c>
       <c r="W95" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X95" s="4">
         <v>0</v>
       </c>
       <c r="Y95" s="4">
         <v>0</v>
       </c>
       <c r="Z95" s="6">
-        <v>1.4779999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:26" x14ac:dyDescent="0.2">
+        <v>8.7699999999999996E-4</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A96" s="3" t="s">
         <v>461</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>462</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D96" s="4">
-        <v>36700</v>
+        <v>101975</v>
       </c>
       <c r="E96" s="5">
-        <v>36.259228</v>
+        <v>7.4376509999999998</v>
       </c>
       <c r="F96" s="4">
-        <v>1330713.1233846999</v>
+        <v>758454.67680131004</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J96" s="5">
-        <v>5682</v>
+        <v>1184</v>
       </c>
       <c r="K96" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M96" s="4">
-        <v>208529312.188306</v>
+        <v>120738431.150515</v>
       </c>
       <c r="N96" s="4">
-        <v>1330713.1233846999</v>
+        <v>758454.67680131004</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>461</v>
       </c>
       <c r="P96" s="3" t="s">
         <v>463</v>
       </c>
       <c r="Q96" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R96" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="R96" s="3" t="s">
+      <c r="S96" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T96" s="4">
+        <v>1</v>
+      </c>
+      <c r="W96" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X96" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y96" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z96" s="6">
+        <v>5.3799999999999996E-4</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A97" s="3" t="s">
         <v>465</v>
       </c>
-      <c r="S96" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A97" s="3" t="s">
+      <c r="B97" s="3" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D97" s="4">
-        <v>101975</v>
+        <v>82324</v>
       </c>
       <c r="E97" s="5">
-        <v>9.3934499999999996</v>
+        <v>5.2578670000000001</v>
       </c>
       <c r="F97" s="4">
-        <v>957896.68485371</v>
+        <v>432848.72165337001</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J97" s="5">
-        <v>1472</v>
+        <v>837</v>
       </c>
       <c r="K97" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M97" s="4">
-        <v>150107136.78988501</v>
+        <v>68905205.777542993</v>
       </c>
       <c r="N97" s="4">
-        <v>957896.68485371</v>
+        <v>432848.72165337001</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="P97" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="Q97" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R97" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="Q97" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R97" s="3" t="s">
+      <c r="S97" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T97" s="4">
+        <v>1</v>
+      </c>
+      <c r="W97" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X97" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y97" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z97" s="6">
+        <v>3.0699999999999998E-4</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A98" s="3" t="s">
         <v>469</v>
       </c>
-      <c r="S97" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A98" s="3" t="s">
+      <c r="B98" s="3" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D98" s="4">
-        <v>82324</v>
+        <v>54600</v>
       </c>
       <c r="E98" s="5">
-        <v>5.0349399999999997</v>
+        <v>22.897161000000001</v>
       </c>
       <c r="F98" s="4">
-        <v>414496.25729874999</v>
+        <v>1250185.3131478101</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J98" s="5">
-        <v>789</v>
+        <v>3645</v>
       </c>
       <c r="K98" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M98" s="4">
-        <v>64953608.648036003</v>
+        <v>199017051.34639901</v>
       </c>
       <c r="N98" s="4">
-        <v>414496.25729874999</v>
+        <v>1250185.3131478101</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="P98" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="Q98" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R98" s="3" t="s">
         <v>472</v>
       </c>
-      <c r="Q98" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R98" s="3" t="s">
+      <c r="S98" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T98" s="4">
+        <v>1</v>
+      </c>
+      <c r="W98" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X98" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y98" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z98" s="6">
+        <v>8.8699999999999998E-4</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A99" s="3" t="s">
         <v>473</v>
       </c>
-      <c r="S98" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A99" s="3" t="s">
+      <c r="B99" s="3" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D99" s="4">
-        <v>54600</v>
+        <v>564812</v>
       </c>
       <c r="E99" s="5">
-        <v>22.775288</v>
+        <v>14.391603999999999</v>
       </c>
       <c r="F99" s="4">
-        <v>1243530.20005743</v>
+        <v>8128552.6226521796</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J99" s="5">
-        <v>3569</v>
+        <v>2291</v>
       </c>
       <c r="K99" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M99" s="4">
-        <v>194867317.94137099</v>
+        <v>1293984625.8480301</v>
       </c>
       <c r="N99" s="4">
-        <v>1243530.20005743</v>
+        <v>8128552.6226521796</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="P99" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="Q99" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R99" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="Q99" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R99" s="3" t="s">
+      <c r="S99" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T99" s="4">
+        <v>1</v>
+      </c>
+      <c r="W99" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X99" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y99" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z99" s="6">
+        <v>5.77E-3</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A100" s="3" t="s">
         <v>477</v>
       </c>
-      <c r="S99" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A100" s="3" t="s">
+      <c r="B100" s="3" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D100" s="4">
-        <v>564812</v>
+        <v>239000</v>
       </c>
       <c r="E100" s="5">
-        <v>15.114393</v>
+        <v>21.062874999999998</v>
       </c>
       <c r="F100" s="4">
-        <v>8536787.0967741907</v>
+        <v>5034028.5193793597</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J100" s="5">
-        <v>2368.5</v>
+        <v>3353</v>
       </c>
       <c r="K100" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M100" s="4">
-        <v>1337756658.67067</v>
+        <v>801367206.75273895</v>
       </c>
       <c r="N100" s="4">
-        <v>8536787.0967741907</v>
+        <v>5034028.5193793597</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="P100" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="Q100" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R100" s="3" t="s">
         <v>480</v>
       </c>
-      <c r="Q100" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R100" s="3" t="s">
+      <c r="S100" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T100" s="4">
+        <v>1</v>
+      </c>
+      <c r="W100" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X100" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y100" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z100" s="6">
+        <v>3.5729999999999998E-3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A101" s="3" t="s">
         <v>481</v>
       </c>
-      <c r="S100" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A101" s="3" t="s">
+      <c r="B101" s="3" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D101" s="4">
-        <v>277000</v>
+        <v>238700</v>
       </c>
       <c r="E101" s="5">
-        <v>21.760642000000001</v>
+        <v>18.845400000000001</v>
       </c>
       <c r="F101" s="4">
-        <v>6027695.35113749</v>
+        <v>4498398.1405867198</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J101" s="5">
-        <v>3410</v>
+        <v>3000</v>
       </c>
       <c r="K101" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M101" s="4">
-        <v>944569602.24173999</v>
+        <v>716100184.753847</v>
       </c>
       <c r="N101" s="4">
-        <v>6027695.35113749</v>
+        <v>4498398.1405867198</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="P101" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="Q101" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="R101" s="3" t="s">
         <v>484</v>
       </c>
-      <c r="Q101" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R101" s="3" t="s">
+      <c r="S101" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T101" s="4">
+        <v>1</v>
+      </c>
+      <c r="W101" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X101" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y101" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z101" s="6">
+        <v>3.1930000000000001E-3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A102" s="3" t="s">
         <v>485</v>
       </c>
-      <c r="S101" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A102" s="3" t="s">
+      <c r="B102" s="3" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D102" s="4">
-        <v>238700</v>
+        <v>301700</v>
       </c>
       <c r="E102" s="5">
-        <v>20.229101</v>
+        <v>79.056453000000005</v>
       </c>
       <c r="F102" s="4">
-        <v>4828684.4708209699</v>
+        <v>23851338.023745202</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J102" s="5">
-        <v>3170</v>
+        <v>12585</v>
       </c>
       <c r="K102" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M102" s="4">
-        <v>756678681.362607</v>
+        <v>3796895479.59903</v>
       </c>
       <c r="N102" s="4">
-        <v>4828684.4708209699</v>
+        <v>23851338.023745202</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="P102" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="Q102" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R102" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="Q102" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R102" s="3" t="s">
+      <c r="S102" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T102" s="4">
+        <v>1</v>
+      </c>
+      <c r="W102" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X102" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y102" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z102" s="6">
+        <v>1.6931999999999999E-2</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A103" s="3" t="s">
         <v>489</v>
       </c>
-      <c r="S102" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A103" s="3" t="s">
+      <c r="B103" s="3" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D103" s="4">
-        <v>381900</v>
+        <v>727000</v>
       </c>
       <c r="E103" s="5">
-        <v>65.026669999999996</v>
+        <v>8.2008899999999993</v>
       </c>
       <c r="F103" s="4">
-        <v>24833674.739159498</v>
+        <v>5962048.4955085097</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J103" s="5">
-        <v>10190</v>
+        <v>1305.5</v>
       </c>
       <c r="K103" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M103" s="4">
-        <v>3891559361.2643499</v>
+        <v>949098744.86747503</v>
       </c>
       <c r="N103" s="4">
-        <v>24833674.739159498</v>
+        <v>5962048.4955085097</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="P103" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="Q103" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R103" s="3" t="s">
         <v>492</v>
       </c>
-      <c r="Q103" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R103" s="3" t="s">
+      <c r="S103" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T103" s="4">
+        <v>1</v>
+      </c>
+      <c r="W103" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X103" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y103" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z103" s="6">
+        <v>4.2319999999999997E-3</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A104" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="S103" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A104" s="3" t="s">
+      <c r="B104" s="3" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D104" s="4">
-        <v>727000</v>
+        <v>336000</v>
       </c>
       <c r="E104" s="5">
-        <v>8.8478390000000005</v>
+        <v>44.594498000000002</v>
       </c>
       <c r="F104" s="4">
-        <v>6432376.1207364099</v>
+        <v>14983755.261008799</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J104" s="5">
-        <v>1386.5</v>
+        <v>7099</v>
       </c>
       <c r="K104" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M104" s="4">
-        <v>1007985075.53748</v>
+        <v>2385264615.3982701</v>
       </c>
       <c r="N104" s="4">
-        <v>6432376.1207364099</v>
+        <v>14983755.261008799</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="P104" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="Q104" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R104" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="Q104" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R104" s="3" t="s">
+      <c r="S104" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T104" s="4">
+        <v>1</v>
+      </c>
+      <c r="W104" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X104" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y104" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z104" s="6">
+        <v>1.0637000000000001E-2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A105" s="3" t="s">
         <v>497</v>
       </c>
-      <c r="S104" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A105" s="3" t="s">
+      <c r="B105" s="3" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D105" s="4">
-        <v>304600</v>
+        <v>182500</v>
       </c>
       <c r="E105" s="5">
-        <v>37.267493000000002</v>
+        <v>16.804041999999999</v>
       </c>
       <c r="F105" s="4">
-        <v>11351673.5266902</v>
+        <v>3066737.6936228801</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H105" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="I105" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="J105" s="5">
-        <v>5840</v>
+        <v>131.69999999999999</v>
       </c>
       <c r="K105" s="5">
-        <v>156.7049340115523</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L105" s="3" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="M105" s="4">
-        <v>1778863250.92068</v>
+        <v>24035250.852240998</v>
       </c>
       <c r="N105" s="4">
-        <v>11351673.5266902</v>
+        <v>3066737.6936228801</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="P105" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="Q105" s="3" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="R105" s="3" t="s">
         <v>501</v>
       </c>
       <c r="S105" s="3" t="s">
-        <v>281</v>
+        <v>314</v>
       </c>
       <c r="T105" s="4">
         <v>1</v>
       </c>
       <c r="W105" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X105" s="4">
         <v>0</v>
       </c>
       <c r="Y105" s="4">
         <v>0</v>
       </c>
       <c r="Z105" s="6">
-        <v>8.7760000000000008E-3</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.1770000000000001E-3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A106" s="3" t="s">
         <v>502</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>503</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D106" s="4">
-        <v>136000</v>
+        <v>6800</v>
       </c>
       <c r="E106" s="5">
-        <v>17.335248</v>
+        <v>12.397131999999999</v>
       </c>
       <c r="F106" s="4">
-        <v>2357593.7450135602</v>
+        <v>84300.521389529997</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H106" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I106" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J106" s="5">
-        <v>135.80000000000001</v>
+        <v>1973.5</v>
       </c>
       <c r="K106" s="5">
-        <v>7.8337502716352905</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M106" s="4">
-        <v>18468800.640404999</v>
+        <v>13419803.462308001</v>
       </c>
       <c r="N106" s="4">
-        <v>2357593.7450135602</v>
+        <v>84300.521389529997</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>502</v>
       </c>
       <c r="P106" s="3" t="s">
         <v>504</v>
       </c>
       <c r="Q106" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R106" s="3" t="s">
         <v>505</v>
       </c>
-      <c r="R106" s="3" t="s">
+      <c r="S106" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T106" s="4">
+        <v>1</v>
+      </c>
+      <c r="W106" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X106" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y106" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z106" s="6">
+        <v>5.8999999999999998E-5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A107" s="3" t="s">
         <v>506</v>
       </c>
-      <c r="S106" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A107" s="3" t="s">
+      <c r="B107" s="3" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D107" s="4">
-        <v>191700</v>
+        <v>103500</v>
       </c>
       <c r="E107" s="5">
-        <v>11.157913000000001</v>
+        <v>10.411616</v>
       </c>
       <c r="F107" s="4">
-        <v>2138970.9964583102</v>
+        <v>1077602.2660576201</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H107" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="I107" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="J107" s="5">
-        <v>1748.5</v>
+        <v>81.599999999999994</v>
       </c>
       <c r="K107" s="5">
-        <v>156.7049340115523</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L107" s="3" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="M107" s="4">
-        <v>335187308.85262299</v>
+        <v>8445600.2994640004</v>
       </c>
       <c r="N107" s="4">
-        <v>2138970.9964583102</v>
+        <v>1077602.2660576201</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="P107" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="Q107" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R107" s="3" t="s">
         <v>509</v>
       </c>
-      <c r="Q107" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R107" s="3" t="s">
+      <c r="S107" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T107" s="4">
+        <v>1</v>
+      </c>
+      <c r="W107" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X107" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y107" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z107" s="6">
+        <v>7.6499999999999995E-4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A108" s="3" t="s">
         <v>510</v>
       </c>
-      <c r="S107" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A108" s="3" t="s">
+      <c r="B108" s="3" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D108" s="4">
-        <v>103500</v>
+        <v>91700</v>
       </c>
       <c r="E108" s="5">
-        <v>10.824956</v>
+        <v>25.805634000000001</v>
       </c>
       <c r="F108" s="4">
-        <v>1120382.9583532801</v>
+        <v>2366377.2850053399</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H108" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I108" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J108" s="5">
-        <v>84.8</v>
+        <v>4108</v>
       </c>
       <c r="K108" s="5">
-        <v>7.8337502716352905</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L108" s="3" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M108" s="4">
-        <v>8776800.304335</v>
+        <v>376703697.18955302</v>
       </c>
       <c r="N108" s="4">
-        <v>1120382.9583532801</v>
+        <v>2366377.2850053399</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="P108" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="Q108" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R108" s="3" t="s">
         <v>513</v>
       </c>
-      <c r="Q108" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R108" s="3" t="s">
+      <c r="S108" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T108" s="4">
+        <v>1</v>
+      </c>
+      <c r="W108" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X108" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y108" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z108" s="6">
+        <v>1.6789999999999999E-3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A109" s="3" t="s">
         <v>514</v>
       </c>
-      <c r="S108" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A109" s="3" t="s">
+      <c r="B109" s="3" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D109" s="4">
-        <v>91700</v>
+        <v>33938</v>
       </c>
       <c r="E109" s="5">
-        <v>18.445495000000001</v>
+        <v>8.7882379999999998</v>
       </c>
       <c r="F109" s="4">
-        <v>1691451.1342969299</v>
+        <v>298255.30498146999</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J109" s="5">
-        <v>2890.5</v>
+        <v>1399</v>
       </c>
       <c r="K109" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M109" s="4">
-        <v>265058738.38376501</v>
+        <v>47479274.249651998</v>
       </c>
       <c r="N109" s="4">
-        <v>1691451.1342969299</v>
+        <v>298255.30498146999</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="P109" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="Q109" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R109" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="Q109" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R109" s="3" t="s">
+      <c r="S109" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T109" s="4">
+        <v>1</v>
+      </c>
+      <c r="W109" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X109" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y109" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z109" s="6">
+        <v>2.1100000000000001E-4</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A110" s="3" t="s">
         <v>518</v>
       </c>
-      <c r="S109" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A110" s="3" t="s">
+      <c r="B110" s="3" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D110" s="4">
-        <v>33938</v>
+        <v>5900</v>
       </c>
       <c r="E110" s="5">
-        <v>7.8236210000000002</v>
+        <v>109.209093</v>
       </c>
       <c r="F110" s="4">
-        <v>265517.93497335998</v>
+        <v>644333.81493811996</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J110" s="5">
-        <v>1226</v>
+        <v>17385</v>
       </c>
       <c r="K110" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M110" s="4">
-        <v>41607970.478883997</v>
+        <v>102571526.46345299</v>
       </c>
       <c r="N110" s="4">
-        <v>265517.93497335998</v>
+        <v>644333.81493811996</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="P110" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="Q110" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R110" s="3" t="s">
         <v>521</v>
       </c>
-      <c r="Q110" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R110" s="3" t="s">
+      <c r="S110" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T110" s="4">
+        <v>1</v>
+      </c>
+      <c r="W110" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X110" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y110" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z110" s="6">
+        <v>4.57E-4</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A111" s="3" t="s">
         <v>522</v>
       </c>
-      <c r="S110" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A111" s="3" t="s">
+      <c r="B111" s="3" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D111" s="4">
-        <v>5900</v>
+        <v>165600</v>
       </c>
       <c r="E111" s="5">
-        <v>109.31372500000001</v>
+        <v>40.077883999999997</v>
       </c>
       <c r="F111" s="4">
-        <v>644950.70355126006</v>
+        <v>6636899.3027200196</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J111" s="5">
-        <v>17130</v>
+        <v>6380</v>
       </c>
       <c r="K111" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L111" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M111" s="4">
-        <v>101066957.440704</v>
+        <v>1056528272.58429</v>
       </c>
       <c r="N111" s="4">
-        <v>644950.70355126006</v>
+        <v>6636899.3027200196</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="P111" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="Q111" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="R111" s="3" t="s">
         <v>525</v>
       </c>
-      <c r="Q111" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R111" s="3" t="s">
+      <c r="S111" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T111" s="4">
+        <v>1</v>
+      </c>
+      <c r="W111" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X111" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y111" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z111" s="6">
+        <v>4.7109999999999999E-3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A112" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="S111" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A112" s="3" t="s">
+      <c r="B112" s="3" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D112" s="4">
-        <v>145600</v>
+        <v>26300</v>
       </c>
       <c r="E112" s="5">
-        <v>42.564070999999998</v>
+        <v>329.29195600000003</v>
       </c>
       <c r="F112" s="4">
-        <v>6197326.1861459399</v>
+        <v>8660380.6771782208</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J112" s="5">
-        <v>6670</v>
+        <v>52420</v>
       </c>
       <c r="K112" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L112" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M112" s="4">
-        <v>971151591.04806399</v>
+        <v>1378646355.6907599</v>
       </c>
       <c r="N112" s="4">
-        <v>6197326.1861459399</v>
+        <v>8660380.6771782208</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="P112" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="Q112" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R112" s="3" t="s">
         <v>529</v>
       </c>
-      <c r="Q112" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R112" s="3" t="s">
+      <c r="S112" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T112" s="4">
+        <v>1</v>
+      </c>
+      <c r="W112" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X112" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y112" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z112" s="6">
+        <v>6.1479999999999998E-3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A113" s="3" t="s">
         <v>530</v>
       </c>
-      <c r="S112" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A113" s="3" t="s">
+      <c r="B113" s="3" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D113" s="4">
-        <v>4400</v>
+        <v>12428</v>
       </c>
       <c r="E113" s="5">
-        <v>283.27123399999999</v>
+        <v>24.813110000000002</v>
       </c>
       <c r="F113" s="4">
-        <v>1246392.9038639499</v>
+        <v>308377.41064136999</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J113" s="5">
-        <v>44390</v>
+        <v>3950</v>
       </c>
       <c r="K113" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L113" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M113" s="4">
-        <v>195315917.75246701</v>
+        <v>49090612.665376998</v>
       </c>
       <c r="N113" s="4">
-        <v>1246392.9038639499</v>
+        <v>308377.41064136999</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="P113" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="Q113" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="R113" s="3" t="s">
         <v>533</v>
       </c>
-      <c r="Q113" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R113" s="3" t="s">
+      <c r="S113" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T113" s="4">
+        <v>1</v>
+      </c>
+      <c r="W113" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X113" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y113" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z113" s="6">
+        <v>2.1800000000000001E-4</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A114" s="3" t="s">
         <v>534</v>
       </c>
-      <c r="S113" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A114" s="3" t="s">
+      <c r="B114" s="3" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D114" s="4">
-        <v>12428</v>
+        <v>256500</v>
       </c>
       <c r="E114" s="5">
-        <v>25.270423000000001</v>
+        <v>23.814304</v>
       </c>
       <c r="F114" s="4">
-        <v>314060.68727863999</v>
+        <v>6108370.5006595897</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J114" s="5">
-        <v>3960</v>
+        <v>3791</v>
       </c>
       <c r="K114" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M114" s="4">
-        <v>49214859.275622003</v>
+        <v>972391750.87707102</v>
       </c>
       <c r="N114" s="4">
-        <v>314060.68727863999</v>
+        <v>6108370.5006595897</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="P114" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="Q114" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R114" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="Q114" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R114" s="3" t="s">
+      <c r="S114" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T114" s="4">
+        <v>1</v>
+      </c>
+      <c r="W114" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X114" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y114" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z114" s="6">
+        <v>4.3359999999999996E-3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A115" s="3" t="s">
         <v>538</v>
       </c>
-      <c r="S114" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A115" s="3" t="s">
+      <c r="B115" s="3" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D115" s="4">
-        <v>256500</v>
+        <v>22200</v>
       </c>
       <c r="E115" s="5">
-        <v>24.383406000000001</v>
+        <v>30.322248999999999</v>
       </c>
       <c r="F115" s="4">
-        <v>6254340.9591270201</v>
+        <v>673154.09259376</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J115" s="5">
-        <v>3821</v>
+        <v>4827</v>
       </c>
       <c r="K115" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L115" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M115" s="4">
-        <v>980086087.285748</v>
+        <v>107159427.64713199</v>
       </c>
       <c r="N115" s="4">
-        <v>6254340.9591270201</v>
+        <v>673154.09259376</v>
       </c>
       <c r="O115" s="3" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="P115" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="Q115" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R115" s="3" t="s">
         <v>541</v>
       </c>
-      <c r="Q115" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R115" s="3" t="s">
+      <c r="S115" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T115" s="4">
+        <v>1</v>
+      </c>
+      <c r="W115" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X115" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y115" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z115" s="6">
+        <v>4.7699999999999999E-4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A116" s="3" t="s">
         <v>542</v>
       </c>
-      <c r="S115" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A116" s="3" t="s">
+      <c r="B116" s="3" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D116" s="4">
-        <v>22200</v>
+        <v>638365</v>
       </c>
       <c r="E116" s="5">
-        <v>29.52683</v>
+        <v>43.532874</v>
       </c>
       <c r="F116" s="4">
-        <v>655495.35751889995</v>
+        <v>27789870.280796502</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J116" s="5">
-        <v>4627</v>
+        <v>6930</v>
       </c>
       <c r="K116" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M116" s="4">
-        <v>102719356.74487799</v>
+        <v>4423870591.3586102</v>
       </c>
       <c r="N116" s="4">
-        <v>655495.35751889995</v>
+        <v>27789870.280796502</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="P116" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="Q116" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R116" s="3" t="s">
         <v>545</v>
       </c>
-      <c r="Q116" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R116" s="3" t="s">
+      <c r="S116" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T116" s="4">
+        <v>1</v>
+      </c>
+      <c r="W116" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X116" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y116" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z116" s="6">
+        <v>1.9727999999999999E-2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A117" s="3" t="s">
         <v>546</v>
       </c>
-      <c r="S116" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A117" s="3" t="s">
+      <c r="B117" s="3" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D117" s="4">
-        <v>638365</v>
+        <v>24369</v>
       </c>
       <c r="E117" s="5">
-        <v>38.933042999999998</v>
+        <v>21.515165</v>
       </c>
       <c r="F117" s="4">
-        <v>24853481.797007099</v>
+        <v>524303.19115522003</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J117" s="5">
-        <v>6101</v>
+        <v>3425</v>
       </c>
       <c r="K117" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M117" s="4">
-        <v>3894663224.9573102</v>
+        <v>83463846.533671007</v>
       </c>
       <c r="N117" s="4">
-        <v>24853481.797007099</v>
+        <v>524303.19115522003</v>
       </c>
       <c r="O117" s="3" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="P117" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="Q117" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="R117" s="3" t="s">
         <v>549</v>
       </c>
-      <c r="Q117" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R117" s="3" t="s">
+      <c r="S117" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T117" s="4">
+        <v>1</v>
+      </c>
+      <c r="W117" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X117" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y117" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z117" s="6">
+        <v>3.7199999999999999E-4</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A118" s="3" t="s">
         <v>550</v>
       </c>
-      <c r="S117" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A118" s="3" t="s">
+      <c r="B118" s="3" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D118" s="4">
-        <v>24369</v>
+        <v>87700</v>
       </c>
       <c r="E118" s="5">
-        <v>23.547440000000002</v>
+        <v>14.113773</v>
       </c>
       <c r="F118" s="4">
-        <v>573827.31884752004</v>
+        <v>1237777.86489983</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H118" s="3" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="I118" s="3" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="J118" s="5">
-        <v>3690</v>
+        <v>18</v>
       </c>
       <c r="K118" s="5">
-        <v>156.7049340115523</v>
+        <v>1.2753500045045363</v>
       </c>
       <c r="L118" s="3" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="M118" s="4">
-        <v>89921572.134026006</v>
+        <v>1578600.0055750001</v>
       </c>
       <c r="N118" s="4">
-        <v>573827.31884752004</v>
+        <v>1237777.86489983</v>
       </c>
       <c r="O118" s="3" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="P118" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="Q118" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R118" s="3" t="s">
         <v>553</v>
       </c>
-      <c r="Q118" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R118" s="3" t="s">
+      <c r="S118" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="T118" s="4">
+        <v>1</v>
+      </c>
+      <c r="W118" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X118" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y118" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z118" s="6">
+        <v>8.7799999999999998E-4</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A119" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="S118" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A119" s="3" t="s">
+      <c r="B119" s="3" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D119" s="4">
-        <v>87700</v>
+        <v>72700</v>
       </c>
       <c r="E119" s="5">
-        <v>12.720349000000001</v>
+        <v>6.5391579999999996</v>
       </c>
       <c r="F119" s="4">
-        <v>1115574.5750068701</v>
+        <v>475396.81527036999</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H119" s="3" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="I119" s="3" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="J119" s="5">
-        <v>16.2</v>
+        <v>51.25</v>
       </c>
       <c r="K119" s="5">
-        <v>1.2735499929693672</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L119" s="3" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="M119" s="4">
-        <v>1420739.9921560001</v>
+        <v>3725875.1321120001</v>
       </c>
       <c r="N119" s="4">
-        <v>1115574.5750068701</v>
+        <v>475396.81527036999</v>
       </c>
       <c r="O119" s="3" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="P119" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="Q119" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R119" s="3" t="s">
         <v>557</v>
       </c>
-      <c r="Q119" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R119" s="3" t="s">
+      <c r="S119" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T119" s="4">
+        <v>1</v>
+      </c>
+      <c r="W119" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X119" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y119" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z119" s="6">
+        <v>3.3700000000000001E-4</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A120" s="3" t="s">
         <v>558</v>
       </c>
-      <c r="S119" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A120" s="3" t="s">
+      <c r="B120" s="3" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D120" s="4">
-        <v>72700</v>
+        <v>20256</v>
       </c>
       <c r="E120" s="5">
-        <v>7.6974629999999999</v>
+        <v>16.703306000000001</v>
       </c>
       <c r="F120" s="4">
-        <v>559605.55289612</v>
+        <v>338342.25767949998</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H120" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I120" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J120" s="5">
-        <v>60.3</v>
+        <v>2659</v>
       </c>
       <c r="K120" s="5">
-        <v>7.8337502716352905</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L120" s="3" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M120" s="4">
-        <v>4383810.1520079998</v>
+        <v>53860717.896063998</v>
       </c>
       <c r="N120" s="4">
-        <v>559605.55289612</v>
+        <v>338342.25767949998</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="P120" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="Q120" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="R120" s="3" t="s">
         <v>561</v>
       </c>
-      <c r="Q120" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R120" s="3" t="s">
+      <c r="S120" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T120" s="4">
+        <v>1</v>
+      </c>
+      <c r="W120" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X120" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y120" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z120" s="6">
+        <v>2.4000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A121" s="3" t="s">
         <v>562</v>
       </c>
-      <c r="S120" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A121" s="3" t="s">
+      <c r="B121" s="3" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D121" s="4">
-        <v>20256</v>
+        <v>19300</v>
       </c>
       <c r="E121" s="5">
-        <v>17.689295999999999</v>
+        <v>31.415282000000001</v>
       </c>
       <c r="F121" s="4">
-        <v>358314.23375131999</v>
+        <v>606315.09516928997</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H121" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>82</v>
       </c>
       <c r="J121" s="5">
-        <v>2772</v>
+        <v>5001</v>
       </c>
       <c r="K121" s="5">
-        <v>156.7049340115523</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L121" s="3" t="s">
         <v>83</v>
       </c>
       <c r="M121" s="4">
-        <v>56149608.355400003</v>
+        <v>96519324.901985005</v>
       </c>
       <c r="N121" s="4">
-        <v>358314.23375131999</v>
+        <v>606315.09516928997</v>
       </c>
       <c r="O121" s="3" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="P121" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="Q121" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R121" s="3" t="s">
         <v>565</v>
       </c>
-      <c r="Q121" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R121" s="3" t="s">
+      <c r="S121" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T121" s="4">
+        <v>1</v>
+      </c>
+      <c r="W121" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X121" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y121" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z121" s="6">
+        <v>4.2999999999999999E-4</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A122" s="3" t="s">
         <v>566</v>
       </c>
-      <c r="S121" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A122" s="3" t="s">
+      <c r="B122" s="3" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D122" s="4">
-        <v>19300</v>
+        <v>253973</v>
       </c>
       <c r="E122" s="5">
-        <v>34.861696999999999</v>
+        <v>3.969964</v>
       </c>
       <c r="F122" s="4">
-        <v>672830.47764909</v>
+        <v>1008263.6415747</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H122" s="3" t="s">
-        <v>81</v>
+        <v>266</v>
       </c>
       <c r="I122" s="3" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="J122" s="5">
-        <v>5463</v>
+        <v>3.4020000000000001</v>
       </c>
       <c r="K122" s="5">
-        <v>156.7049340115523</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L122" s="3" t="s">
-        <v>83</v>
+        <v>267</v>
       </c>
       <c r="M122" s="4">
-        <v>105435855.600961</v>
+        <v>864016.14599999995</v>
       </c>
       <c r="N122" s="4">
-        <v>672830.47764909</v>
+        <v>1008263.6415747</v>
       </c>
       <c r="O122" s="3" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="P122" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="Q122" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="R122" s="3" t="s">
         <v>569</v>
       </c>
-      <c r="Q122" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R122" s="3" t="s">
+      <c r="S122" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="T122" s="4">
+        <v>1</v>
+      </c>
+      <c r="W122" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X122" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y122" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z122" s="6">
+        <v>7.1500000000000003E-4</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A123" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="S122" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A123" s="3" t="s">
+      <c r="B123" s="3" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D123" s="4">
-        <v>253973</v>
+        <v>100883</v>
       </c>
       <c r="E123" s="5">
-        <v>3.9250250000000002</v>
+        <v>150.790299</v>
       </c>
       <c r="F123" s="4">
-        <v>996850.45051690005</v>
+        <v>15212177.718052</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H123" s="3" t="s">
-        <v>264</v>
+        <v>51</v>
       </c>
       <c r="I123" s="3" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="J123" s="5">
-        <v>3.3460000000000001</v>
+        <v>117.82</v>
       </c>
       <c r="K123" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.78135000059148196</v>
       </c>
       <c r="L123" s="3" t="s">
-        <v>265</v>
+        <v>53</v>
       </c>
       <c r="M123" s="4">
-        <v>849793.65800000005</v>
+        <v>11886035.068996999</v>
       </c>
       <c r="N123" s="4">
-        <v>996850.45051690005</v>
+        <v>15212177.718052</v>
       </c>
       <c r="O123" s="3" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="P123" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="Q123" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="R123" s="3" t="s">
         <v>573</v>
       </c>
-      <c r="Q123" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R123" s="3" t="s">
+      <c r="S123" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="T123" s="4">
+        <v>1</v>
+      </c>
+      <c r="W123" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X123" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y123" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z123" s="6">
+        <v>1.0799E-2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A124" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="S123" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A124" s="3" t="s">
+      <c r="B124" s="3" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D124" s="4">
-        <v>119512</v>
+        <v>334602</v>
       </c>
       <c r="E124" s="5">
-        <v>148.200243</v>
+        <v>107.019901</v>
       </c>
       <c r="F124" s="4">
-        <v>17711707.435585901</v>
+        <v>35809073.065847501</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H124" s="3" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I124" s="3" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="J124" s="5">
-        <v>115.9</v>
+        <v>83.62</v>
       </c>
       <c r="K124" s="5">
-        <v>0.78205000049190943</v>
+        <v>0.78135000059148196</v>
       </c>
       <c r="L124" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="M124" s="4">
-        <v>13851440.808712</v>
+        <v>27979419.261179999</v>
       </c>
       <c r="N124" s="4">
-        <v>17711707.435585901</v>
+        <v>35809073.065847501</v>
       </c>
       <c r="O124" s="3" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="P124" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="Q124" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R124" s="3" t="s">
         <v>577</v>
       </c>
-      <c r="Q124" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R124" s="3" t="s">
+      <c r="S124" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="T124" s="4">
+        <v>1</v>
+      </c>
+      <c r="W124" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X124" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y124" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z124" s="6">
+        <v>2.5420999999999999E-2</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A125" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="S124" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A125" s="3" t="s">
+      <c r="B125" s="3" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D125" s="4">
-        <v>334602</v>
+        <v>484217</v>
       </c>
       <c r="E125" s="5">
-        <v>100.30049200000001</v>
+        <v>36.285083999999998</v>
       </c>
       <c r="F125" s="4">
-        <v>33560745.323188998</v>
+        <v>17569854.112525899</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H125" s="3" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="I125" s="3" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="J125" s="5">
-        <v>78.44</v>
+        <v>335.1</v>
       </c>
       <c r="K125" s="5">
-        <v>0.78205000049190943</v>
+        <v>9.2351998534189068</v>
       </c>
       <c r="L125" s="3" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="M125" s="4">
-        <v>26246180.896508001</v>
+        <v>162261114.12459099</v>
       </c>
       <c r="N125" s="4">
-        <v>33560745.323188998</v>
+        <v>17569854.112525899</v>
       </c>
       <c r="O125" s="3" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="P125" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="Q125" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="R125" s="3" t="s">
         <v>581</v>
       </c>
-      <c r="Q125" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R125" s="3" t="s">
+      <c r="S125" s="3" t="s">
         <v>582</v>
       </c>
-      <c r="S125" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T125" s="4">
         <v>1</v>
       </c>
       <c r="W125" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X125" s="4">
         <v>0</v>
       </c>
       <c r="Y125" s="4">
         <v>0</v>
       </c>
       <c r="Z125" s="6">
-        <v>2.5947999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.2473E-2</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A126" s="3" t="s">
         <v>583</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>584</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D126" s="4">
-        <v>358957</v>
+        <v>55598</v>
       </c>
       <c r="E126" s="5">
-        <v>39.967320999999998</v>
+        <v>23.665745999999999</v>
       </c>
       <c r="F126" s="4">
-        <v>14346549.6312858</v>
+        <v>1315768.1461080001</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H126" s="3" t="s">
-        <v>86</v>
+        <v>151</v>
       </c>
       <c r="I126" s="3" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="J126" s="5">
-        <v>371.8</v>
+        <v>20.28</v>
       </c>
       <c r="K126" s="5">
-        <v>9.3025998999226296</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L126" s="3" t="s">
-        <v>88</v>
+        <v>152</v>
       </c>
       <c r="M126" s="4">
-        <v>133460211.164235</v>
+        <v>1127527.44</v>
       </c>
       <c r="N126" s="4">
-        <v>14346549.6312858</v>
+        <v>1315768.1461080001</v>
       </c>
       <c r="O126" s="3" t="s">
         <v>583</v>
       </c>
       <c r="P126" s="3" t="s">
         <v>585</v>
       </c>
       <c r="Q126" s="3" t="s">
-        <v>208</v>
+        <v>118</v>
       </c>
       <c r="R126" s="3" t="s">
         <v>586</v>
       </c>
       <c r="S126" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="T126" s="4">
+        <v>1</v>
+      </c>
+      <c r="W126" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X126" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y126" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z126" s="6">
+        <v>9.3400000000000004E-4</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A127" s="3" t="s">
         <v>587</v>
       </c>
-      <c r="T126" s="4">
-[...16 lines deleted...]
-      <c r="A127" s="3" t="s">
+      <c r="B127" s="3" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D127" s="4">
-        <v>55598</v>
+        <v>188945</v>
       </c>
       <c r="E127" s="5">
-        <v>27.214759999999998</v>
+        <v>108.468003</v>
       </c>
       <c r="F127" s="4">
-        <v>1513086.22648</v>
+        <v>20494486.732362401</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H127" s="3" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="I127" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J127" s="5">
-        <v>23.2</v>
+        <v>92.95</v>
       </c>
       <c r="K127" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L127" s="3" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="M127" s="4">
-        <v>1289873.6000000001</v>
+        <v>17562437.749999002</v>
       </c>
       <c r="N127" s="4">
-        <v>1513086.22648</v>
+        <v>20494486.732362401</v>
       </c>
       <c r="O127" s="3" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="P127" s="3" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="Q127" s="3" t="s">
         <v>118</v>
       </c>
       <c r="R127" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="S127" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="T127" s="4">
+        <v>1</v>
+      </c>
+      <c r="W127" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X127" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y127" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z127" s="6">
+        <v>1.4548999999999999E-2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A128" s="3" t="s">
         <v>591</v>
       </c>
-      <c r="S127" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A128" s="3" t="s">
+      <c r="B128" s="3" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D128" s="4">
-        <v>176320</v>
+        <v>18036</v>
       </c>
       <c r="E128" s="5">
-        <v>104.671252</v>
+        <v>94.639645000000002</v>
       </c>
       <c r="F128" s="4">
-        <v>18455635.064479999</v>
+        <v>1706920.6372199999</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="I128" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J128" s="5">
-        <v>89.23</v>
+        <v>81.099999999999994</v>
       </c>
       <c r="K128" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L128" s="3" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="M128" s="4">
-        <v>15733033.6</v>
+        <v>1462719.6</v>
       </c>
       <c r="N128" s="4">
-        <v>18455635.064479999</v>
+        <v>1706920.6372199999</v>
       </c>
       <c r="O128" s="3" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="P128" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="Q128" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R128" s="3" t="s">
         <v>594</v>
       </c>
-      <c r="Q128" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R128" s="3" t="s">
+      <c r="S128" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="T128" s="4">
+        <v>1</v>
+      </c>
+      <c r="W128" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X128" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y128" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z128" s="6">
+        <v>1.2110000000000001E-3</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A129" s="3" t="s">
         <v>595</v>
       </c>
-      <c r="S128" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A129" s="3" t="s">
+      <c r="B129" s="3" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D129" s="4">
-        <v>18036</v>
+        <v>36171</v>
       </c>
       <c r="E129" s="5">
-        <v>83.697118000000003</v>
+        <v>91.325507000000002</v>
       </c>
       <c r="F129" s="4">
-        <v>1509561.21123</v>
+        <v>3303334.9136970001</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H129" s="3" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="I129" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J129" s="5">
-        <v>71.349999999999994</v>
+        <v>78.260000000000005</v>
       </c>
       <c r="K129" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L129" s="3" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="M129" s="4">
-        <v>1286868.6000000001</v>
+        <v>2830742.46</v>
       </c>
       <c r="N129" s="4">
-        <v>1509561.21123</v>
+        <v>3303334.9136970001</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="P129" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="Q129" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R129" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="Q129" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R129" s="3" t="s">
+      <c r="S129" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="T129" s="4">
+        <v>1</v>
+      </c>
+      <c r="W129" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X129" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y129" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z129" s="6">
+        <v>2.3449999999999999E-3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A130" s="3" t="s">
         <v>599</v>
       </c>
-      <c r="S129" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A130" s="3" t="s">
+      <c r="B130" s="3" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D130" s="4">
-        <v>46359</v>
+        <v>29381</v>
       </c>
       <c r="E130" s="5">
-        <v>91.075602000000003</v>
+        <v>7.7952260000000004</v>
       </c>
       <c r="F130" s="4">
-        <v>4222173.8331180001</v>
+        <v>229031.535106</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H130" s="3" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="I130" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J130" s="5">
-        <v>77.64</v>
+        <v>6.68</v>
       </c>
       <c r="K130" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L130" s="3" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="M130" s="4">
-        <v>3599312.76</v>
+        <v>196265.08</v>
       </c>
       <c r="N130" s="4">
-        <v>4222173.8331180001</v>
+        <v>229031.535106</v>
       </c>
       <c r="O130" s="3" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="P130" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="Q130" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="R130" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="Q130" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R130" s="3" t="s">
+      <c r="S130" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="T130" s="4">
+        <v>1</v>
+      </c>
+      <c r="W130" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X130" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y130" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z130" s="6">
+        <v>1.6200000000000001E-4</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A131" s="3" t="s">
         <v>603</v>
       </c>
-      <c r="S130" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A131" s="3" t="s">
+      <c r="B131" s="3" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D131" s="4">
-        <v>29381</v>
+        <v>103137</v>
       </c>
       <c r="E131" s="5">
-        <v>7.6365559999999997</v>
+        <v>2.3481290000000001</v>
       </c>
       <c r="F131" s="4">
-        <v>224369.63714549999</v>
+        <v>242178.9703593</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H131" s="3" t="s">
-        <v>176</v>
+        <v>66</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J131" s="5">
-        <v>6.51</v>
+        <v>1.742</v>
       </c>
       <c r="K131" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L131" s="3" t="s">
-        <v>177</v>
+        <v>68</v>
       </c>
       <c r="M131" s="4">
-        <v>191270.31</v>
+        <v>179664.65400000001</v>
       </c>
       <c r="N131" s="4">
-        <v>224369.63714549999</v>
+        <v>242178.9703593</v>
       </c>
       <c r="O131" s="3" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="P131" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="Q131" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R131" s="3" t="s">
         <v>606</v>
       </c>
-      <c r="Q131" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R131" s="3" t="s">
+      <c r="S131" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="T131" s="4">
+        <v>1</v>
+      </c>
+      <c r="W131" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X131" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y131" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z131" s="6">
+        <v>1.7100000000000001E-4</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A132" s="3" t="s">
         <v>607</v>
       </c>
-      <c r="S131" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A132" s="3" t="s">
+      <c r="B132" s="3" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D132" s="4">
-        <v>103137</v>
+        <v>278000</v>
       </c>
       <c r="E132" s="5">
-        <v>1.978486</v>
+        <v>14.839104000000001</v>
       </c>
       <c r="F132" s="4">
-        <v>204055.06932720001</v>
+        <v>4125271.1358358599</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H132" s="3" t="s">
         <v>71</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>72</v>
       </c>
       <c r="J132" s="5">
-        <v>1.456</v>
+        <v>116.3</v>
       </c>
       <c r="K132" s="5">
-        <v>0.73591639989697166</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L132" s="3" t="s">
         <v>73</v>
       </c>
       <c r="M132" s="4">
-        <v>150167.47200000001</v>
+        <v>32331401.146405999</v>
       </c>
       <c r="N132" s="4">
-        <v>204055.06932720001</v>
+        <v>4125271.1358358599</v>
       </c>
       <c r="O132" s="3" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="P132" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="Q132" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R132" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="Q132" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R132" s="3" t="s">
+      <c r="S132" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T132" s="4">
+        <v>1</v>
+      </c>
+      <c r="W132" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X132" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y132" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z132" s="6">
+        <v>2.928E-3</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A133" s="3" t="s">
         <v>611</v>
       </c>
-      <c r="S132" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A133" s="3" t="s">
+      <c r="B133" s="3" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D133" s="4">
-        <v>278000</v>
+        <v>135546</v>
       </c>
       <c r="E133" s="5">
-        <v>14.284345999999999</v>
+        <v>8.4397350000000007</v>
       </c>
       <c r="F133" s="4">
-        <v>3971048.3484920999</v>
+        <v>1143972.3203100001</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H133" s="3" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="I133" s="3" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="J133" s="5">
-        <v>111.9</v>
+        <v>11.73</v>
       </c>
       <c r="K133" s="5">
-        <v>7.8337502716352905</v>
+        <v>1.389854065323141</v>
       </c>
       <c r="L133" s="3" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="M133" s="4">
-        <v>31108201.078676</v>
+        <v>1589954.58</v>
       </c>
       <c r="N133" s="4">
-        <v>3971048.3484920999</v>
+        <v>1143972.3203100001</v>
       </c>
       <c r="O133" s="3" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="P133" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q133" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R133" s="3" t="s">
         <v>614</v>
       </c>
-      <c r="Q133" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R133" s="3" t="s">
+      <c r="S133" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="T133" s="4">
+        <v>1</v>
+      </c>
+      <c r="W133" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X133" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y133" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z133" s="6">
+        <v>8.12E-4</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A134" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="S133" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A134" s="3" t="s">
+      <c r="B134" s="3" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D134" s="4">
-        <v>135546</v>
+        <v>202800</v>
       </c>
       <c r="E134" s="5">
-        <v>8.505179</v>
+        <v>1.7148540000000001</v>
       </c>
       <c r="F134" s="4">
-        <v>1152842.924961</v>
+        <v>347772.47556588001</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H134" s="3" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="I134" s="3" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="J134" s="5">
-        <v>11.83</v>
+        <v>13.44</v>
       </c>
       <c r="K134" s="5">
-        <v>1.3909173099659224</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L134" s="3" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="M134" s="4">
-        <v>1603509.18</v>
+        <v>2725632.0966449999</v>
       </c>
       <c r="N134" s="4">
-        <v>1152842.924961</v>
+        <v>347772.47556588001</v>
       </c>
       <c r="O134" s="3" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="P134" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="Q134" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R134" s="3" t="s">
         <v>618</v>
       </c>
-      <c r="Q134" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R134" s="3" t="s">
+      <c r="S134" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T134" s="4">
+        <v>1</v>
+      </c>
+      <c r="W134" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X134" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y134" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z134" s="6">
+        <v>2.4600000000000002E-4</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A135" s="3" t="s">
         <v>619</v>
       </c>
-      <c r="S134" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A135" s="3" t="s">
+      <c r="B135" s="3" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D135" s="4">
-        <v>202800</v>
+        <v>548429</v>
       </c>
       <c r="E135" s="5">
-        <v>1.602042</v>
+        <v>3.7198150000000001</v>
       </c>
       <c r="F135" s="4">
-        <v>324894.20775490999</v>
+        <v>2040054.4206350001</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H135" s="3" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="I135" s="3" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="J135" s="5">
-        <v>12.55</v>
+        <v>5.17</v>
       </c>
       <c r="K135" s="5">
-        <v>7.8337502716352905</v>
+        <v>1.389854065323141</v>
       </c>
       <c r="L135" s="3" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="M135" s="4">
-        <v>2545140.088252</v>
+        <v>2835377.93</v>
       </c>
       <c r="N135" s="4">
-        <v>324894.20775490999</v>
+        <v>2040054.4206350001</v>
       </c>
       <c r="O135" s="3" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="P135" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="Q135" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="R135" s="3" t="s">
         <v>622</v>
       </c>
-      <c r="Q135" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R135" s="3" t="s">
+      <c r="S135" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="T135" s="4">
+        <v>1</v>
+      </c>
+      <c r="W135" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X135" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y135" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z135" s="6">
+        <v>1.4480000000000001E-3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A136" s="3" t="s">
         <v>623</v>
       </c>
-      <c r="S135" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A136" s="3" t="s">
+      <c r="B136" s="3" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D136" s="4">
-        <v>548429</v>
+        <v>29118</v>
       </c>
       <c r="E136" s="5">
-        <v>3.903899</v>
+        <v>26.345869</v>
       </c>
       <c r="F136" s="4">
-        <v>2141011.1504564998</v>
+        <v>767139.21728751995</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H136" s="3" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="I136" s="3" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="J136" s="5">
-        <v>5.43</v>
+        <v>4194</v>
       </c>
       <c r="K136" s="5">
-        <v>1.3909173099659224</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L136" s="3" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="M136" s="4">
-        <v>2977969.47</v>
+        <v>122120923.50719801</v>
       </c>
       <c r="N136" s="4">
-        <v>2141011.1504564998</v>
+        <v>767139.21728751995</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="P136" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="Q136" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R136" s="3" t="s">
         <v>626</v>
       </c>
-      <c r="Q136" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R136" s="3" t="s">
+      <c r="S136" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T136" s="4">
+        <v>1</v>
+      </c>
+      <c r="W136" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X136" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y136" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z136" s="6">
+        <v>5.44E-4</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A137" s="3" t="s">
         <v>627</v>
       </c>
-      <c r="S136" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A137" s="3" t="s">
+      <c r="B137" s="3" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D137" s="4">
-        <v>29118</v>
+        <v>66604</v>
       </c>
       <c r="E137" s="5">
-        <v>27.657074000000001</v>
+        <v>8.1278070000000007</v>
       </c>
       <c r="F137" s="4">
-        <v>805318.34976548003</v>
+        <v>541344.44077700004</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H137" s="3" t="s">
-        <v>81</v>
+        <v>151</v>
       </c>
       <c r="I137" s="3" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="J137" s="5">
-        <v>4334</v>
+        <v>6.9649999999999999</v>
       </c>
       <c r="K137" s="5">
-        <v>156.7049340115523</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L137" s="3" t="s">
-        <v>83</v>
+        <v>152</v>
       </c>
       <c r="M137" s="4">
-        <v>126197358.858291</v>
+        <v>463896.86</v>
       </c>
       <c r="N137" s="4">
-        <v>805318.34976548003</v>
+        <v>541344.44077700004</v>
       </c>
       <c r="O137" s="3" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="P137" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="Q137" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R137" s="3" t="s">
         <v>630</v>
       </c>
-      <c r="Q137" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R137" s="3" t="s">
+      <c r="S137" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="T137" s="4">
+        <v>1</v>
+      </c>
+      <c r="W137" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X137" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y137" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z137" s="6">
+        <v>3.8400000000000001E-4</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A138" s="3" t="s">
         <v>631</v>
       </c>
-      <c r="S137" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A138" s="3" t="s">
+      <c r="B138" s="3" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D138" s="4">
-        <v>66604</v>
+        <v>937000</v>
       </c>
       <c r="E138" s="5">
-        <v>6.7391719999999999</v>
+        <v>18.347904</v>
       </c>
       <c r="F138" s="4">
-        <v>448855.82853900001</v>
+        <v>17191986.5135061</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H138" s="3" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="I138" s="3" t="s">
-        <v>67</v>
+        <v>97</v>
       </c>
       <c r="J138" s="5">
-        <v>5.7450000000000001</v>
+        <v>23.4</v>
       </c>
       <c r="K138" s="5">
-        <v>0.85247858147564037</v>
+        <v>1.2753500045045363</v>
       </c>
       <c r="L138" s="3" t="s">
-        <v>149</v>
+        <v>98</v>
       </c>
       <c r="M138" s="4">
-        <v>382639.98</v>
+        <v>21925800.077440999</v>
       </c>
       <c r="N138" s="4">
-        <v>448855.82853900001</v>
+        <v>17191986.5135061</v>
       </c>
       <c r="O138" s="3" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="P138" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="Q138" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R138" s="3" t="s">
         <v>634</v>
       </c>
-      <c r="Q138" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R138" s="3" t="s">
+      <c r="S138" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="T138" s="4">
+        <v>1</v>
+      </c>
+      <c r="W138" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X138" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y138" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z138" s="6">
+        <v>1.2204E-2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A139" s="3" t="s">
         <v>635</v>
       </c>
-      <c r="S138" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A139" s="3" t="s">
+      <c r="B139" s="3" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D139" s="4">
-        <v>937000</v>
+        <v>41212</v>
       </c>
       <c r="E139" s="5">
-        <v>17.196027000000001</v>
+        <v>182.74437</v>
       </c>
       <c r="F139" s="4">
-        <v>16112677.1622629</v>
+        <v>7531260.9764400003</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H139" s="3" t="s">
-        <v>96</v>
+        <v>158</v>
       </c>
       <c r="I139" s="3" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="J139" s="5">
-        <v>21.9</v>
+        <v>156.6</v>
       </c>
       <c r="K139" s="5">
-        <v>1.2735499929693672</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L139" s="3" t="s">
-        <v>98</v>
+        <v>159</v>
       </c>
       <c r="M139" s="4">
-        <v>20520299.886716999</v>
+        <v>6453799.2000000002</v>
       </c>
       <c r="N139" s="4">
-        <v>16112677.1622629</v>
+        <v>7531260.9764400003</v>
       </c>
       <c r="O139" s="3" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="P139" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="Q139" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="R139" s="3" t="s">
         <v>638</v>
       </c>
-      <c r="Q139" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R139" s="3" t="s">
+      <c r="S139" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="T139" s="4">
+        <v>1</v>
+      </c>
+      <c r="W139" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X139" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y139" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z139" s="6">
+        <v>5.3460000000000001E-3</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A140" s="3" t="s">
         <v>639</v>
       </c>
-      <c r="S139" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A140" s="3" t="s">
+      <c r="B140" s="3" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D140" s="4">
-        <v>34872</v>
+        <v>862300</v>
       </c>
       <c r="E140" s="5">
-        <v>195.89935</v>
+        <v>22.639607000000002</v>
       </c>
       <c r="F140" s="4">
-        <v>6831402.1332</v>
+        <v>19522138.325271599</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H140" s="3" t="s">
-        <v>161</v>
+        <v>81</v>
       </c>
       <c r="I140" s="3" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="J140" s="5">
-        <v>167</v>
+        <v>3604</v>
       </c>
       <c r="K140" s="5">
-        <v>0.85247858147564037</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L140" s="3" t="s">
-        <v>162</v>
+        <v>83</v>
       </c>
       <c r="M140" s="4">
-        <v>5823624</v>
+        <v>3107730001.7943401</v>
       </c>
       <c r="N140" s="4">
-        <v>6831402.1332</v>
+        <v>19522138.325271599</v>
       </c>
       <c r="O140" s="3" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="P140" s="3" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="Q140" s="3" t="s">
         <v>213</v>
       </c>
       <c r="R140" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="S140" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="T140" s="4">
+        <v>1</v>
+      </c>
+      <c r="W140" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X140" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y140" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z140" s="6">
+        <v>1.3859E-2</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A141" s="3" t="s">
         <v>643</v>
       </c>
-      <c r="S140" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A141" s="3" t="s">
+      <c r="B141" s="3" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D141" s="4">
-        <v>738500</v>
+        <v>700784</v>
       </c>
       <c r="E141" s="5">
-        <v>26.482893000000001</v>
+        <v>12.25745</v>
       </c>
       <c r="F141" s="4">
-        <v>19557608.244791102</v>
+        <v>8589824.6708246693</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H141" s="3" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I141" s="3" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J141" s="5">
-        <v>4150</v>
+        <v>113.2</v>
       </c>
       <c r="K141" s="5">
-        <v>156.7049340115523</v>
+        <v>9.2351998534189068</v>
       </c>
       <c r="L141" s="3" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="M141" s="4">
-        <v>3064773709.42378</v>
+        <v>79328747.540894002</v>
       </c>
       <c r="N141" s="4">
-        <v>19557608.244791102</v>
+        <v>8589824.6708246693</v>
       </c>
       <c r="O141" s="3" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="P141" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="Q141" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="R141" s="3" t="s">
         <v>646</v>
       </c>
-      <c r="Q141" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R141" s="3" t="s">
+      <c r="S141" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="T141" s="4">
+        <v>1</v>
+      </c>
+      <c r="W141" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X141" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y141" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z141" s="6">
+        <v>6.0980000000000001E-3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A142" s="3" t="s">
         <v>647</v>
       </c>
-      <c r="S141" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A142" s="3" t="s">
+      <c r="B142" s="3" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D142" s="4">
-        <v>700784</v>
+        <v>42854</v>
       </c>
       <c r="E142" s="5">
-        <v>10.991550999999999</v>
+        <v>145.57701299999999</v>
       </c>
       <c r="F142" s="4">
-        <v>7702702.9002644401</v>
+        <v>6238557.2936749998</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H142" s="3" t="s">
-        <v>86</v>
+        <v>158</v>
       </c>
       <c r="I142" s="3" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="J142" s="5">
-        <v>102.25</v>
+        <v>124.75</v>
       </c>
       <c r="K142" s="5">
-        <v>9.3025998999226296</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L142" s="3" t="s">
-        <v>88</v>
+        <v>159</v>
       </c>
       <c r="M142" s="4">
-        <v>71655163.229132995</v>
+        <v>5346036.5</v>
       </c>
       <c r="N142" s="4">
-        <v>7702702.9002644401</v>
+        <v>6238557.2936749998</v>
       </c>
       <c r="O142" s="3" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="P142" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="Q142" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R142" s="3" t="s">
         <v>650</v>
       </c>
-      <c r="Q142" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R142" s="3" t="s">
+      <c r="S142" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="T142" s="4">
+        <v>1</v>
+      </c>
+      <c r="W142" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X142" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y142" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z142" s="6">
+        <v>4.4279999999999996E-3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A143" s="3" t="s">
         <v>651</v>
       </c>
-      <c r="S142" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A143" s="3" t="s">
+      <c r="B143" s="3" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D143" s="4">
-        <v>42854</v>
+        <v>183589</v>
       </c>
       <c r="E143" s="5">
-        <v>160.70785000000001</v>
+        <v>38.089247999999998</v>
       </c>
       <c r="F143" s="4">
-        <v>6886974.2039000001</v>
+        <v>6992766.951072</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H143" s="3" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="I143" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J143" s="5">
-        <v>137</v>
+        <v>32.64</v>
       </c>
       <c r="K143" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L143" s="3" t="s">
-        <v>162</v>
+        <v>193</v>
       </c>
       <c r="M143" s="4">
-        <v>5870998</v>
+        <v>5992344.96</v>
       </c>
       <c r="N143" s="4">
-        <v>6886974.2039000001</v>
+        <v>6992766.951072</v>
       </c>
       <c r="O143" s="3" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="P143" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="Q143" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="R143" s="3" t="s">
         <v>654</v>
       </c>
-      <c r="Q143" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R143" s="3" t="s">
+      <c r="S143" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="T143" s="4">
+        <v>1</v>
+      </c>
+      <c r="W143" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X143" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y143" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z143" s="6">
+        <v>4.9639999999999997E-3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A144" s="3" t="s">
         <v>655</v>
       </c>
-      <c r="S143" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A144" s="3" t="s">
+      <c r="B144" s="3" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D144" s="4">
-        <v>126507</v>
+        <v>48473</v>
       </c>
       <c r="E144" s="5">
-        <v>42.745941999999999</v>
+        <v>87.731301000000002</v>
       </c>
       <c r="F144" s="4">
-        <v>5407660.8845939999</v>
+        <v>4252599.3533730004</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H144" s="3" t="s">
-        <v>244</v>
+        <v>158</v>
       </c>
       <c r="I144" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J144" s="5">
-        <v>36.44</v>
+        <v>75.180000000000007</v>
       </c>
       <c r="K144" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L144" s="3" t="s">
-        <v>245</v>
+        <v>159</v>
       </c>
       <c r="M144" s="4">
-        <v>4609915.08</v>
+        <v>3644200.14</v>
       </c>
       <c r="N144" s="4">
-        <v>5407660.8845939999</v>
+        <v>4252599.3533730004</v>
       </c>
       <c r="O144" s="3" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="P144" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="Q144" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="R144" s="3" t="s">
         <v>658</v>
       </c>
-      <c r="Q144" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R144" s="3" t="s">
+      <c r="S144" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="T144" s="4">
+        <v>1</v>
+      </c>
+      <c r="W144" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X144" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y144" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z144" s="6">
+        <v>3.0179999999999998E-3</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A145" s="3" t="s">
         <v>659</v>
       </c>
-      <c r="S144" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A145" s="3" t="s">
+      <c r="B145" s="3" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D145" s="4">
-        <v>16565</v>
+        <v>259500</v>
       </c>
       <c r="E145" s="5">
-        <v>93.011134999999996</v>
+        <v>2.8149139999999999</v>
       </c>
       <c r="F145" s="4">
-        <v>1540729.4429925</v>
+        <v>730470.06704042002</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H145" s="3" t="s">
-        <v>161</v>
+        <v>96</v>
       </c>
       <c r="I145" s="3" t="s">
-        <v>67</v>
+        <v>97</v>
       </c>
       <c r="J145" s="5">
-        <v>79.290000000000006</v>
+        <v>3.59</v>
       </c>
       <c r="K145" s="5">
-        <v>0.85247858147564037</v>
+        <v>1.2753500045045363</v>
       </c>
       <c r="L145" s="3" t="s">
-        <v>162</v>
+        <v>98</v>
       </c>
       <c r="M145" s="4">
-        <v>1313438.8500000001</v>
+        <v>931605.00329000002</v>
       </c>
       <c r="N145" s="4">
-        <v>1540729.4429925</v>
+        <v>730470.06704042002</v>
       </c>
       <c r="O145" s="3" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="P145" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="Q145" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="R145" s="3" t="s">
         <v>662</v>
       </c>
-      <c r="Q145" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R145" s="3" t="s">
+      <c r="S145" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="T145" s="4">
+        <v>1</v>
+      </c>
+      <c r="W145" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X145" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y145" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z145" s="6">
+        <v>5.1800000000000001E-4</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A146" s="3" t="s">
         <v>663</v>
       </c>
-      <c r="S145" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A146" s="3" t="s">
+      <c r="B146" s="3" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D146" s="4">
         <v>25959</v>
       </c>
       <c r="E146" s="5">
-        <v>42.253261000000002</v>
+        <v>45.277659999999997</v>
       </c>
       <c r="F146" s="4">
-        <v>1096852.402299</v>
+        <v>1175362.7759400001</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H146" s="3" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="I146" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J146" s="5">
-        <v>36.020000000000003</v>
+        <v>38.799999999999997</v>
       </c>
       <c r="K146" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L146" s="3" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="M146" s="4">
-        <v>935043.18</v>
+        <v>1007209.2</v>
       </c>
       <c r="N146" s="4">
-        <v>1096852.402299</v>
+        <v>1175362.7759400001</v>
       </c>
       <c r="O146" s="3" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="P146" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="Q146" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="R146" s="3" t="s">
         <v>666</v>
       </c>
-      <c r="Q146" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R146" s="3" t="s">
+      <c r="S146" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="T146" s="4">
+        <v>1</v>
+      </c>
+      <c r="W146" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X146" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y146" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z146" s="6">
+        <v>8.34E-4</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A147" s="3" t="s">
         <v>667</v>
       </c>
-      <c r="S146" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A147" s="3" t="s">
+      <c r="B147" s="3" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D147" s="4">
         <v>24046</v>
       </c>
       <c r="E147" s="5">
-        <v>38.417388000000003</v>
+        <v>36.817273</v>
       </c>
       <c r="F147" s="4">
-        <v>923784.49982499995</v>
+        <v>885308.13453499996</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H147" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="I147" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J147" s="5">
-        <v>32.75</v>
+        <v>31.55</v>
       </c>
       <c r="K147" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L147" s="3" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="M147" s="4">
-        <v>787506.5</v>
+        <v>758651.3</v>
       </c>
       <c r="N147" s="4">
-        <v>923784.49982499995</v>
+        <v>885308.13453499996</v>
       </c>
       <c r="O147" s="3" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="P147" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="Q147" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="R147" s="3" t="s">
         <v>670</v>
       </c>
-      <c r="Q147" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R147" s="3" t="s">
+      <c r="S147" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="T147" s="4">
+        <v>1</v>
+      </c>
+      <c r="W147" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X147" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y147" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z147" s="6">
+        <v>6.2799999999999998E-4</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A148" s="3" t="s">
         <v>671</v>
       </c>
-      <c r="S147" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A148" s="3" t="s">
+      <c r="B148" s="3" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D148" s="4">
-        <v>2112101</v>
+        <v>51456</v>
       </c>
       <c r="E148" s="5">
-        <v>4.8869259999999999</v>
+        <v>21.746113000000001</v>
       </c>
       <c r="F148" s="4">
-        <v>10321681.925156301</v>
+        <v>1118968.003392</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H148" s="3" t="s">
-        <v>168</v>
+        <v>266</v>
       </c>
       <c r="I148" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J148" s="5">
-        <v>4.1660000000000004</v>
+        <v>18.635000000000002</v>
       </c>
       <c r="K148" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L148" s="3" t="s">
-        <v>169</v>
+        <v>267</v>
       </c>
       <c r="M148" s="4">
-        <v>8799012.7660000008</v>
+        <v>958882.56</v>
       </c>
       <c r="N148" s="4">
-        <v>10321681.925156301</v>
+        <v>1118968.003392</v>
       </c>
       <c r="O148" s="3" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="P148" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="Q148" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="R148" s="3" t="s">
         <v>674</v>
       </c>
-      <c r="Q148" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R148" s="3" t="s">
+      <c r="S148" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="T148" s="4">
+        <v>1</v>
+      </c>
+      <c r="W148" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X148" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y148" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z148" s="6">
+        <v>7.94E-4</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A149" s="3" t="s">
         <v>675</v>
       </c>
-      <c r="S148" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A149" s="3" t="s">
+      <c r="B149" s="3" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>677</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D149" s="4">
-        <v>30088</v>
+        <v>2112101</v>
       </c>
       <c r="E149" s="5">
-        <v>38.763356999999999</v>
+        <v>4.693473</v>
       </c>
       <c r="F149" s="4">
-        <v>1166311.86979984</v>
+        <v>9913088.8055628892</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H149" s="3" t="s">
-        <v>86</v>
+        <v>166</v>
       </c>
       <c r="I149" s="3" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="J149" s="5">
-        <v>360.6</v>
+        <v>4.0220000000000002</v>
       </c>
       <c r="K149" s="5">
-        <v>9.3025998999226296</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L149" s="3" t="s">
-        <v>88</v>
+        <v>167</v>
       </c>
       <c r="M149" s="4">
-        <v>10849732.683278</v>
+        <v>8494870.2219990008</v>
       </c>
       <c r="N149" s="4">
-        <v>1166311.86979984</v>
+        <v>9913088.8055628892</v>
       </c>
       <c r="O149" s="3" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="P149" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="Q149" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R149" s="3" t="s">
         <v>678</v>
       </c>
-      <c r="Q149" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R149" s="3" t="s">
+      <c r="S149" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="T149" s="4">
+        <v>1</v>
+      </c>
+      <c r="W149" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X149" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y149" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z149" s="6">
+        <v>7.0369999999999999E-3</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A150" s="3" t="s">
         <v>679</v>
       </c>
-      <c r="S149" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A150" s="3" t="s">
+      <c r="B150" s="3" t="s">
         <v>680</v>
-      </c>
-[...1 lines deleted...]
-        <v>681</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D150" s="4">
-        <v>988560</v>
+        <v>30088</v>
       </c>
       <c r="E150" s="5">
-        <v>12.276138</v>
+        <v>36.014380000000003</v>
       </c>
       <c r="F150" s="4">
-        <v>12135698.836884299</v>
+        <v>1083600.65835066</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H150" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J150" s="5">
-        <v>114.2</v>
+        <v>332.6</v>
       </c>
       <c r="K150" s="5">
-        <v>9.3025998999226296</v>
+        <v>9.2351998534189068</v>
       </c>
       <c r="L150" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M150" s="4">
-        <v>112893550.785491</v>
+        <v>10007268.641163999</v>
       </c>
       <c r="N150" s="4">
-        <v>12135698.836884299</v>
+        <v>1083600.65835066</v>
       </c>
       <c r="O150" s="3" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="P150" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="Q150" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="R150" s="3" t="s">
         <v>682</v>
       </c>
-      <c r="Q150" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R150" s="3" t="s">
+      <c r="S150" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="T150" s="4">
+        <v>1</v>
+      </c>
+      <c r="W150" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X150" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y150" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z150" s="6">
+        <v>7.6900000000000004E-4</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A151" s="3" t="s">
         <v>683</v>
       </c>
-      <c r="S150" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A151" s="3" t="s">
+      <c r="B151" s="3" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D151" s="4">
-        <v>4448722</v>
+        <v>988560</v>
       </c>
       <c r="E151" s="5">
-        <v>3.3842409999999998</v>
+        <v>10.573675</v>
       </c>
       <c r="F151" s="4">
-        <v>15055546.951434899</v>
+        <v>10452711.7983368</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H151" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="I151" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="J151" s="5">
-        <v>4.3099999999999996</v>
+        <v>97.65</v>
       </c>
       <c r="K151" s="5">
-        <v>1.2735499929693672</v>
+        <v>9.2351998534189068</v>
       </c>
       <c r="L151" s="3" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="M151" s="4">
-        <v>19173991.714148998</v>
+        <v>96532882.467830002</v>
       </c>
       <c r="N151" s="4">
-        <v>15055546.951434899</v>
+        <v>10452711.7983368</v>
       </c>
       <c r="O151" s="3" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="P151" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="Q151" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="R151" s="3" t="s">
         <v>686</v>
       </c>
-      <c r="Q151" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R151" s="3" t="s">
+      <c r="S151" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="T151" s="4">
+        <v>1</v>
+      </c>
+      <c r="W151" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X151" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y151" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z151" s="6">
+        <v>7.4200000000000004E-3</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A152" s="3" t="s">
         <v>687</v>
       </c>
-      <c r="S151" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A152" s="3" t="s">
+      <c r="B152" s="3" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D152" s="4">
-        <v>730331</v>
+        <v>4448722</v>
       </c>
       <c r="E152" s="5">
-        <v>0.14935399999999999</v>
+        <v>2.8541180000000002</v>
       </c>
       <c r="F152" s="4">
-        <v>109077.67927238</v>
+        <v>12697179.660485299</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H152" s="3" t="s">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="I152" s="3" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="J152" s="5">
-        <v>1.17</v>
+        <v>3.64</v>
       </c>
       <c r="K152" s="5">
-        <v>7.8337502716352905</v>
+        <v>1.2753500045045363</v>
       </c>
       <c r="L152" s="3" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="M152" s="4">
-        <v>854487.29962900002</v>
+        <v>16193348.137194</v>
       </c>
       <c r="N152" s="4">
-        <v>109077.67927238</v>
+        <v>12697179.660485299</v>
       </c>
       <c r="O152" s="3" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="P152" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="Q152" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R152" s="3" t="s">
         <v>690</v>
       </c>
-      <c r="Q152" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R152" s="3" t="s">
+      <c r="S152" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="T152" s="4">
+        <v>1</v>
+      </c>
+      <c r="W152" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X152" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y152" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z152" s="6">
+        <v>9.0130000000000002E-3</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A153" s="3" t="s">
         <v>691</v>
       </c>
-      <c r="S152" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A153" s="3" t="s">
+      <c r="B153" s="3" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D153" s="4">
-        <v>488845</v>
+        <v>730331</v>
       </c>
       <c r="E153" s="5">
-        <v>0.38835900000000001</v>
+        <v>0.142905</v>
       </c>
       <c r="F153" s="4">
-        <v>189847.51667385001</v>
+        <v>104367.61170795999</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H153" s="3" t="s">
         <v>71</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>72</v>
       </c>
       <c r="J153" s="5">
-        <v>0.2858</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="K153" s="5">
-        <v>0.73591639989697166</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L153" s="3" t="s">
         <v>73</v>
       </c>
       <c r="M153" s="4">
-        <v>139711.90100000001</v>
+        <v>817970.74900299998</v>
       </c>
       <c r="N153" s="4">
-        <v>189847.51667385001</v>
+        <v>104367.61170795999</v>
       </c>
       <c r="O153" s="3" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="P153" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="Q153" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R153" s="3" t="s">
         <v>694</v>
       </c>
-      <c r="Q153" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R153" s="3" t="s">
+      <c r="S153" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T153" s="4">
+        <v>1</v>
+      </c>
+      <c r="W153" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X153" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y153" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z153" s="6">
+        <v>7.3999999999999996E-5</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A154" s="3" t="s">
         <v>695</v>
       </c>
-      <c r="S153" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A154" s="3" t="s">
+      <c r="B154" s="3" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D154" s="4">
-        <v>257916</v>
+        <v>488845</v>
       </c>
       <c r="E154" s="5">
-        <v>34.813737000000003</v>
+        <v>0.38524399999999998</v>
       </c>
       <c r="F154" s="4">
-        <v>8979019.7920919992</v>
+        <v>188324.65695295</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H154" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="I154" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="J154" s="5">
-        <v>25.62</v>
+        <v>0.2858</v>
       </c>
       <c r="K154" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L154" s="3" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="M154" s="4">
-        <v>6607807.9199999999</v>
+        <v>139711.90100000001</v>
       </c>
       <c r="N154" s="4">
-        <v>8979019.7920919992</v>
+        <v>188324.65695295</v>
       </c>
       <c r="O154" s="3" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="P154" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="Q154" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="R154" s="3" t="s">
         <v>698</v>
-      </c>
-[...4 lines deleted...]
-        <v>699</v>
       </c>
       <c r="S154" s="3" t="s">
         <v>114</v>
       </c>
       <c r="T154" s="4">
         <v>1</v>
       </c>
       <c r="W154" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X154" s="4">
         <v>0</v>
       </c>
       <c r="Y154" s="4">
         <v>0</v>
       </c>
       <c r="Z154" s="6">
-        <v>6.9420000000000003E-3</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.3300000000000001E-4</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A155" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="B155" s="3" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>701</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D155" s="4">
-        <v>156820</v>
+        <v>231696</v>
       </c>
       <c r="E155" s="5">
-        <v>4.4282640000000004</v>
+        <v>30.665863000000002</v>
       </c>
       <c r="F155" s="4">
-        <v>694440.32127499999</v>
+        <v>7105157.6777999997</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H155" s="3" t="s">
-        <v>264</v>
+        <v>66</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J155" s="5">
-        <v>3.7749999999999999</v>
+        <v>22.75</v>
       </c>
       <c r="K155" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L155" s="3" t="s">
-        <v>265</v>
+        <v>68</v>
       </c>
       <c r="M155" s="4">
-        <v>591995.5</v>
+        <v>5271084</v>
       </c>
       <c r="N155" s="4">
-        <v>694440.32127499999</v>
+        <v>7105157.6777999997</v>
       </c>
       <c r="O155" s="3" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="P155" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="Q155" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R155" s="3" t="s">
         <v>702</v>
       </c>
-      <c r="Q155" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R155" s="3" t="s">
+      <c r="S155" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="T155" s="4">
+        <v>1</v>
+      </c>
+      <c r="W155" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X155" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y155" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z155" s="6">
+        <v>5.0439999999999999E-3</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A156" s="3" t="s">
         <v>703</v>
       </c>
-      <c r="S155" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A156" s="3" t="s">
+      <c r="B156" s="3" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D156" s="4">
-        <v>432441</v>
+        <v>156820</v>
       </c>
       <c r="E156" s="5">
-        <v>12.715862</v>
+        <v>4.1310029999999998</v>
       </c>
       <c r="F156" s="4">
-        <v>5498860.0791419996</v>
+        <v>647823.89046000002</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>168</v>
+        <v>266</v>
       </c>
       <c r="I156" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J156" s="5">
-        <v>10.84</v>
+        <v>3.54</v>
       </c>
       <c r="K156" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L156" s="3" t="s">
-        <v>169</v>
+        <v>267</v>
       </c>
       <c r="M156" s="4">
-        <v>4687660.4400000004</v>
+        <v>555142.80000000005</v>
       </c>
       <c r="N156" s="4">
-        <v>5498860.0791419996</v>
+        <v>647823.89046000002</v>
       </c>
       <c r="O156" s="3" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="P156" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="Q156" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="R156" s="3" t="s">
         <v>706</v>
       </c>
-      <c r="Q156" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R156" s="3" t="s">
+      <c r="S156" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="T156" s="4">
+        <v>1</v>
+      </c>
+      <c r="W156" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X156" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y156" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z156" s="6">
+        <v>4.5899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A157" s="3" t="s">
         <v>707</v>
       </c>
-      <c r="S156" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A157" s="3" t="s">
+      <c r="B157" s="3" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D157" s="4">
-        <v>381100</v>
+        <v>432441</v>
       </c>
       <c r="E157" s="5">
-        <v>2.7403710000000001</v>
+        <v>13.536619999999999</v>
       </c>
       <c r="F157" s="4">
-        <v>1044355.54159633</v>
+        <v>5853789.4894200005</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H157" s="3" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="I157" s="3" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="J157" s="5">
-        <v>3.49</v>
+        <v>11.6</v>
       </c>
       <c r="K157" s="5">
-        <v>1.2735499929693672</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L157" s="3" t="s">
-        <v>98</v>
+        <v>167</v>
       </c>
       <c r="M157" s="4">
-        <v>1330038.992657</v>
+        <v>5016315.5999999996</v>
       </c>
       <c r="N157" s="4">
-        <v>1044355.54159633</v>
+        <v>5853789.4894200005</v>
       </c>
       <c r="O157" s="3" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="P157" s="3" t="s">
-        <v>162</v>
+        <v>709</v>
       </c>
       <c r="Q157" s="3" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="R157" s="3" t="s">
         <v>710</v>
       </c>
       <c r="S157" s="3" t="s">
-        <v>424</v>
+        <v>171</v>
       </c>
       <c r="T157" s="4">
         <v>1</v>
       </c>
       <c r="W157" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X157" s="4">
         <v>0</v>
       </c>
       <c r="Y157" s="4">
         <v>0</v>
       </c>
       <c r="Z157" s="6">
-        <v>8.0699999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.1549999999999998E-3</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A158" s="3" t="s">
         <v>711</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>712</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D158" s="4">
-        <v>268642</v>
+        <v>381100</v>
       </c>
       <c r="E158" s="5">
-        <v>12.749124</v>
+        <v>2.077861</v>
       </c>
       <c r="F158" s="4">
-        <v>3424950.1429707799</v>
+        <v>791872.81922608998</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H158" s="3" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="I158" s="3" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="J158" s="5">
-        <v>118.6</v>
+        <v>2.65</v>
       </c>
       <c r="K158" s="5">
-        <v>9.3025998999226296</v>
+        <v>1.2753500045045363</v>
       </c>
       <c r="L158" s="3" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="M158" s="4">
-        <v>31860940.857239</v>
+        <v>1009915.003567</v>
       </c>
       <c r="N158" s="4">
-        <v>3424950.1429707799</v>
+        <v>791872.81922608998</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>711</v>
       </c>
       <c r="P158" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q158" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="R158" s="3" t="s">
         <v>713</v>
       </c>
-      <c r="Q158" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R158" s="3" t="s">
+      <c r="S158" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="T158" s="4">
+        <v>1</v>
+      </c>
+      <c r="W158" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X158" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y158" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z158" s="6">
+        <v>5.62E-4</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A159" s="3" t="s">
         <v>714</v>
       </c>
-      <c r="S158" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A159" s="3" t="s">
+      <c r="B159" s="3" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D159" s="4">
-        <v>36600</v>
+        <v>268642</v>
       </c>
       <c r="E159" s="5">
-        <v>21.027111000000001</v>
+        <v>12.852997</v>
       </c>
       <c r="F159" s="4">
-        <v>769592.24156931997</v>
+        <v>3452854.88132363</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H159" s="3" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="I159" s="3" t="s">
-        <v>52</v>
+        <v>87</v>
       </c>
       <c r="J159" s="5">
-        <v>28.62</v>
+        <v>118.7</v>
       </c>
       <c r="K159" s="5">
-        <v>1.3610999909241852</v>
+        <v>9.2351998534189068</v>
       </c>
       <c r="L159" s="3" t="s">
-        <v>53</v>
+        <v>88</v>
       </c>
       <c r="M159" s="4">
-        <v>1047491.993015</v>
+        <v>31887804.893876001</v>
       </c>
       <c r="N159" s="4">
-        <v>769592.24156931997</v>
+        <v>3452854.88132363</v>
       </c>
       <c r="O159" s="3" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="P159" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="Q159" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R159" s="3" t="s">
         <v>717</v>
       </c>
-      <c r="Q159" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R159" s="3" t="s">
+      <c r="S159" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="T159" s="4">
+        <v>1</v>
+      </c>
+      <c r="W159" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X159" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y159" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z159" s="6">
+        <v>2.4510000000000001E-3</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A160" s="3" t="s">
         <v>718</v>
       </c>
-      <c r="S159" s="3" t="s">
-[...5 lines deleted...]
-      <c r="W159" s="3" t="s">
+      <c r="B160" s="3" t="s">
         <v>719</v>
-      </c>
-[...15 lines deleted...]
-        <v>721</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D160" s="4">
-        <v>789000</v>
+        <v>36600</v>
       </c>
       <c r="E160" s="5">
-        <v>4.1716930000000003</v>
+        <v>17.458531000000001</v>
       </c>
       <c r="F160" s="4">
-        <v>3291465.7730971798</v>
+        <v>638982.25109796005</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H160" s="3" t="s">
-        <v>76</v>
+        <v>122</v>
       </c>
       <c r="I160" s="3" t="s">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="J160" s="5">
-        <v>32.68</v>
+        <v>24.05</v>
       </c>
       <c r="K160" s="5">
-        <v>7.8337502716352905</v>
+        <v>1.3775500069249438</v>
       </c>
       <c r="L160" s="3" t="s">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="M160" s="4">
-        <v>25784520.894078001</v>
+        <v>880230.00442400004</v>
       </c>
       <c r="N160" s="4">
-        <v>3291465.7730971798</v>
+        <v>638982.25109796005</v>
       </c>
       <c r="O160" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="P160" s="3" t="s">
         <v>720</v>
       </c>
-      <c r="P160" s="3" t="s">
+      <c r="Q160" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="R160" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="S160" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="T160" s="4">
+        <v>1</v>
+      </c>
+      <c r="W160" s="3" t="s">
         <v>722</v>
       </c>
-      <c r="Q160" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R160" s="3" t="s">
+      <c r="X160" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y160" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z160" s="6">
+        <v>4.5300000000000001E-4</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A161" s="3" t="s">
         <v>723</v>
       </c>
-      <c r="S160" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A161" s="3" t="s">
+      <c r="B161" s="3" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D161" s="4">
-        <v>377000</v>
+        <v>789000</v>
       </c>
       <c r="E161" s="5">
-        <v>2.3791760000000002</v>
+        <v>4.417281</v>
       </c>
       <c r="F161" s="4">
-        <v>896949.47194849001</v>
+        <v>3485234.89932886</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H161" s="3" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="I161" s="3" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="J161" s="5">
-        <v>3.03</v>
+        <v>34.619999999999997</v>
       </c>
       <c r="K161" s="5">
-        <v>1.2735499929693672</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L161" s="3" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="M161" s="4">
-        <v>1142309.9936929999</v>
+        <v>27315180.968541</v>
       </c>
       <c r="N161" s="4">
-        <v>896949.47194849001</v>
+        <v>3485234.89932886</v>
       </c>
       <c r="O161" s="3" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="P161" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="Q161" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R161" s="3" t="s">
         <v>726</v>
       </c>
-      <c r="Q161" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R161" s="3" t="s">
+      <c r="S161" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T161" s="4">
+        <v>1</v>
+      </c>
+      <c r="W161" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X161" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y161" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z161" s="6">
+        <v>2.4740000000000001E-3</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A162" s="3" t="s">
         <v>727</v>
       </c>
-      <c r="S161" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A162" s="3" t="s">
+      <c r="B162" s="3" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D162" s="4">
-        <v>797446</v>
+        <v>377000</v>
       </c>
       <c r="E162" s="5">
-        <v>26.041709999999998</v>
+        <v>2.3915000000000002</v>
       </c>
       <c r="F162" s="4">
-        <v>20766857.472660001</v>
+        <v>901595.64041244006</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H162" s="3" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="I162" s="3" t="s">
-        <v>67</v>
+        <v>97</v>
       </c>
       <c r="J162" s="5">
-        <v>22.2</v>
+        <v>3.05</v>
       </c>
       <c r="K162" s="5">
-        <v>0.85247858147564037</v>
+        <v>1.2753500045045363</v>
       </c>
       <c r="L162" s="3" t="s">
-        <v>149</v>
+        <v>98</v>
       </c>
       <c r="M162" s="4">
-        <v>17703301.199999999</v>
+        <v>1149850.004061</v>
       </c>
       <c r="N162" s="4">
-        <v>20766857.472660001</v>
+        <v>901595.64041244006</v>
       </c>
       <c r="O162" s="3" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="P162" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="Q162" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="R162" s="3" t="s">
         <v>730</v>
       </c>
-      <c r="Q162" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R162" s="3" t="s">
+      <c r="S162" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="T162" s="4">
+        <v>1</v>
+      </c>
+      <c r="W162" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X162" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y162" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z162" s="6">
+        <v>6.4000000000000005E-4</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A163" s="3" t="s">
         <v>731</v>
       </c>
-      <c r="S162" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A163" s="3" t="s">
+      <c r="B163" s="3" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D163" s="4">
-        <v>109244</v>
+        <v>857140</v>
       </c>
       <c r="E163" s="5">
-        <v>5.9898110000000004</v>
+        <v>24.786017999999999</v>
       </c>
       <c r="F163" s="4">
-        <v>654350.89103519998</v>
+        <v>21245087.4685199</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H163" s="3" t="s">
-        <v>71</v>
+        <v>151</v>
       </c>
       <c r="I163" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="J163" s="5">
-        <v>4.4080000000000004</v>
+        <v>21.24</v>
       </c>
       <c r="K163" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L163" s="3" t="s">
-        <v>73</v>
+        <v>152</v>
       </c>
       <c r="M163" s="4">
-        <v>481547.55200000003</v>
+        <v>18205653.599998999</v>
       </c>
       <c r="N163" s="4">
-        <v>654350.89103519998</v>
+        <v>21245087.4685199</v>
       </c>
       <c r="O163" s="3" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="P163" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="Q163" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R163" s="3" t="s">
         <v>734</v>
       </c>
-      <c r="Q163" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R163" s="3" t="s">
+      <c r="S163" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="T163" s="4">
+        <v>1</v>
+      </c>
+      <c r="W163" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X163" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y163" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z163" s="6">
+        <v>1.5082E-2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A164" s="3" t="s">
         <v>735</v>
       </c>
-      <c r="S163" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A164" s="3" t="s">
+      <c r="B164" s="3" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D164" s="4">
-        <v>90770</v>
+        <v>109244</v>
       </c>
       <c r="E164" s="5">
-        <v>46.945461000000002</v>
+        <v>6.2571839999999996</v>
       </c>
       <c r="F164" s="4">
-        <v>4261239.4949700003</v>
+        <v>683559.79797159997</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H164" s="3" t="s">
-        <v>244</v>
+        <v>66</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J164" s="5">
-        <v>40.020000000000003</v>
+        <v>4.6420000000000003</v>
       </c>
       <c r="K164" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L164" s="3" t="s">
-        <v>245</v>
+        <v>68</v>
       </c>
       <c r="M164" s="4">
-        <v>3632615.4</v>
+        <v>507110.64799999999</v>
       </c>
       <c r="N164" s="4">
-        <v>4261239.4949700003</v>
+        <v>683559.79797159997</v>
       </c>
       <c r="O164" s="3" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="P164" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="Q164" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R164" s="3" t="s">
         <v>738</v>
       </c>
-      <c r="Q164" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R164" s="3" t="s">
+      <c r="S164" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="T164" s="4">
+        <v>1</v>
+      </c>
+      <c r="W164" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X164" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y164" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z164" s="6">
+        <v>4.8500000000000003E-4</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A165" s="3" t="s">
         <v>739</v>
       </c>
-      <c r="S164" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A165" s="3" t="s">
+      <c r="B165" s="3" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D165" s="4">
-        <v>35326</v>
+        <v>26040</v>
       </c>
       <c r="E165" s="5">
-        <v>12.510578000000001</v>
+        <v>77.718869999999995</v>
       </c>
       <c r="F165" s="4">
-        <v>441948.68725949997</v>
+        <v>2023799.3748000001</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H165" s="3" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="I165" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J165" s="5">
-        <v>10.664999999999999</v>
+        <v>66.599999999999994</v>
       </c>
       <c r="K165" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L165" s="3" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="M165" s="4">
-        <v>376751.79</v>
+        <v>1734264</v>
       </c>
       <c r="N165" s="4">
-        <v>441948.68725949997</v>
+        <v>2023799.3748000001</v>
       </c>
       <c r="O165" s="3" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="P165" s="3" t="s">
-        <v>162</v>
+        <v>741</v>
       </c>
       <c r="Q165" s="3" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="R165" s="3" t="s">
         <v>742</v>
       </c>
       <c r="S165" s="3" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="T165" s="4">
         <v>1</v>
       </c>
       <c r="W165" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X165" s="4">
         <v>0</v>
       </c>
       <c r="Y165" s="4">
         <v>0</v>
       </c>
       <c r="Z165" s="6">
-        <v>3.4099999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.436E-3</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A166" s="3" t="s">
         <v>743</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>744</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D166" s="4">
-        <v>78408</v>
+        <v>65464</v>
       </c>
       <c r="E166" s="5">
-        <v>41.197516</v>
+        <v>42.208582</v>
       </c>
       <c r="F166" s="4">
-        <v>3230214.8345280001</v>
+        <v>2763142.579316</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H166" s="3" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="I166" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J166" s="5">
-        <v>35.119999999999997</v>
+        <v>36.17</v>
       </c>
       <c r="K166" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L166" s="3" t="s">
-        <v>162</v>
+        <v>193</v>
       </c>
       <c r="M166" s="4">
-        <v>2753688.96</v>
+        <v>2367832.88</v>
       </c>
       <c r="N166" s="4">
-        <v>3230214.8345280001</v>
+        <v>2763142.579316</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>743</v>
       </c>
       <c r="P166" s="3" t="s">
         <v>745</v>
       </c>
       <c r="Q166" s="3" t="s">
-        <v>464</v>
+        <v>112</v>
       </c>
       <c r="R166" s="3" t="s">
         <v>746</v>
       </c>
       <c r="S166" s="3" t="s">
-        <v>165</v>
+        <v>196</v>
       </c>
       <c r="T166" s="4">
         <v>1</v>
       </c>
       <c r="W166" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X166" s="4">
         <v>0</v>
       </c>
       <c r="Y166" s="4">
         <v>0</v>
       </c>
       <c r="Z166" s="6">
-        <v>2.4970000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.9610000000000001E-3</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A167" s="3" t="s">
         <v>747</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>748</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D167" s="4">
-        <v>9301</v>
+        <v>35326</v>
       </c>
       <c r="E167" s="5">
-        <v>69.209950000000006</v>
+        <v>15.485427</v>
       </c>
       <c r="F167" s="4">
-        <v>643721.74494999996</v>
+        <v>547038.17653900001</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H167" s="3" t="s">
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="I167" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J167" s="5">
-        <v>59</v>
+        <v>13.27</v>
       </c>
       <c r="K167" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L167" s="3" t="s">
-        <v>184</v>
+        <v>159</v>
       </c>
       <c r="M167" s="4">
-        <v>548759</v>
+        <v>468776.02</v>
       </c>
       <c r="N167" s="4">
-        <v>643721.74494999996</v>
+        <v>547038.17653900001</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>747</v>
       </c>
       <c r="P167" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q167" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R167" s="3" t="s">
         <v>749</v>
       </c>
-      <c r="Q167" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R167" s="3" t="s">
+      <c r="S167" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="T167" s="4">
+        <v>1</v>
+      </c>
+      <c r="W167" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X167" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y167" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z167" s="6">
+        <v>3.88E-4</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A168" s="3" t="s">
         <v>750</v>
       </c>
-      <c r="S167" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A168" s="3" t="s">
+      <c r="B168" s="3" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D168" s="4">
-        <v>936585</v>
+        <v>101973</v>
       </c>
       <c r="E168" s="5">
-        <v>0.39572400000000002</v>
+        <v>41.403385999999998</v>
       </c>
       <c r="F168" s="4">
-        <v>370628.81761607999</v>
+        <v>4222027.4805779997</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H168" s="3" t="s">
-        <v>76</v>
+        <v>158</v>
       </c>
       <c r="I168" s="3" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="J168" s="5">
-        <v>3.1</v>
+        <v>35.479999999999997</v>
       </c>
       <c r="K168" s="5">
-        <v>7.8337502716352905</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L168" s="3" t="s">
-        <v>78</v>
+        <v>159</v>
       </c>
       <c r="M168" s="4">
-        <v>2903413.6006749999</v>
+        <v>3618002.04</v>
       </c>
       <c r="N168" s="4">
-        <v>370628.81761607999</v>
+        <v>4222027.4805779997</v>
       </c>
       <c r="O168" s="3" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="P168" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="Q168" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="R168" s="3" t="s">
         <v>753</v>
       </c>
-      <c r="Q168" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R168" s="3" t="s">
+      <c r="S168" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="T168" s="4">
+        <v>1</v>
+      </c>
+      <c r="W168" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X168" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y168" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z168" s="6">
+        <v>2.9970000000000001E-3</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A169" s="3" t="s">
         <v>754</v>
       </c>
-      <c r="S168" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A169" s="3" t="s">
+      <c r="B169" s="3" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D169" s="4">
-        <v>411726</v>
+        <v>20328</v>
       </c>
       <c r="E169" s="5">
-        <v>2.9131640000000001</v>
+        <v>72.292552999999998</v>
       </c>
       <c r="F169" s="4">
-        <v>1199425.3864511</v>
+        <v>1469563.00722</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H169" s="3" t="s">
-        <v>86</v>
+        <v>181</v>
       </c>
       <c r="I169" s="3" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="J169" s="5">
-        <v>27.1</v>
+        <v>61.95</v>
       </c>
       <c r="K169" s="5">
-        <v>9.3025998999226296</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L169" s="3" t="s">
-        <v>88</v>
+        <v>182</v>
       </c>
       <c r="M169" s="4">
-        <v>11157774.479963999</v>
+        <v>1259319.6000000001</v>
       </c>
       <c r="N169" s="4">
-        <v>1199425.3864511</v>
+        <v>1469563.00722</v>
       </c>
       <c r="O169" s="3" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="P169" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="Q169" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R169" s="3" t="s">
         <v>757</v>
       </c>
-      <c r="Q169" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R169" s="3" t="s">
+      <c r="S169" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="T169" s="4">
+        <v>1</v>
+      </c>
+      <c r="W169" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X169" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y169" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z169" s="6">
+        <v>1.0430000000000001E-3</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A170" s="3" t="s">
         <v>758</v>
       </c>
-      <c r="S169" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A170" s="3" t="s">
+      <c r="B170" s="3" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D170" s="4">
-        <v>197640</v>
+        <v>936585</v>
       </c>
       <c r="E170" s="5">
-        <v>0.85527399999999998</v>
+        <v>0.42360999999999999</v>
       </c>
       <c r="F170" s="4">
-        <v>169036.28530397001</v>
+        <v>396746.65067497001</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="I170" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="J170" s="5">
-        <v>6.7</v>
+        <v>3.32</v>
       </c>
       <c r="K170" s="5">
-        <v>7.8337502716352905</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L170" s="3" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="M170" s="4">
-        <v>1324188.0459159999</v>
+        <v>3109462.3102549999</v>
       </c>
       <c r="N170" s="4">
-        <v>169036.28530397001</v>
+        <v>396746.65067497001</v>
       </c>
       <c r="O170" s="3" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="P170" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="Q170" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="R170" s="3" t="s">
         <v>761</v>
       </c>
-      <c r="Q170" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R170" s="3" t="s">
+      <c r="S170" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T170" s="4">
+        <v>1</v>
+      </c>
+      <c r="W170" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X170" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y170" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z170" s="6">
+        <v>2.81E-4</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A171" s="3" t="s">
         <v>762</v>
       </c>
-      <c r="S170" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A171" s="3" t="s">
+      <c r="B171" s="3" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D171" s="4">
-        <v>43068</v>
+        <v>452486</v>
       </c>
       <c r="E171" s="5">
-        <v>26.065170999999999</v>
+        <v>3.4909910000000002</v>
       </c>
       <c r="F171" s="4">
-        <v>1122574.7846280001</v>
+        <v>1579624.5495495501</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H171" s="3" t="s">
-        <v>237</v>
+        <v>86</v>
       </c>
       <c r="I171" s="3" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="J171" s="5">
-        <v>22.22</v>
+        <v>32.24</v>
       </c>
       <c r="K171" s="5">
-        <v>0.85247858147564037</v>
+        <v>9.2351998534189068</v>
       </c>
       <c r="L171" s="3" t="s">
-        <v>238</v>
+        <v>88</v>
       </c>
       <c r="M171" s="4">
-        <v>956970.96</v>
+        <v>14588148.408456</v>
       </c>
       <c r="N171" s="4">
-        <v>1122574.7846280001</v>
+        <v>1579624.5495495501</v>
       </c>
       <c r="O171" s="3" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="P171" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="Q171" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="R171" s="3" t="s">
         <v>765</v>
       </c>
-      <c r="Q171" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R171" s="3" t="s">
+      <c r="S171" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="T171" s="4">
+        <v>1</v>
+      </c>
+      <c r="W171" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X171" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y171" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z171" s="6">
+        <v>1.121E-3</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A172" s="3" t="s">
         <v>766</v>
       </c>
-      <c r="S171" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A172" s="3" t="s">
+      <c r="B172" s="3" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D172" s="4">
-        <v>49060</v>
+        <v>197640</v>
       </c>
       <c r="E172" s="5">
-        <v>7.093197</v>
+        <v>0.78342299999999998</v>
       </c>
       <c r="F172" s="4">
-        <v>347992.24482000002</v>
+        <v>154835.73634112999</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H172" s="3" t="s">
         <v>71</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>72</v>
       </c>
       <c r="J172" s="5">
-        <v>5.22</v>
+        <v>6.14</v>
       </c>
       <c r="K172" s="5">
-        <v>0.73591639989697166</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L172" s="3" t="s">
         <v>73</v>
       </c>
       <c r="M172" s="4">
-        <v>256093.2</v>
+        <v>1213509.6430279999</v>
       </c>
       <c r="N172" s="4">
-        <v>347992.24482000002</v>
+        <v>154835.73634112999</v>
       </c>
       <c r="O172" s="3" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="P172" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="Q172" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R172" s="3" t="s">
         <v>769</v>
       </c>
-      <c r="Q172" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R172" s="3" t="s">
+      <c r="S172" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T172" s="4">
+        <v>1</v>
+      </c>
+      <c r="W172" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X172" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y172" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z172" s="6">
+        <v>1.0900000000000001E-4</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A173" s="3" t="s">
         <v>770</v>
       </c>
-      <c r="S172" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A173" s="3" t="s">
+      <c r="B173" s="3" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D173" s="4">
-        <v>9598015</v>
+        <v>43068</v>
       </c>
       <c r="E173" s="5">
-        <v>1.2152540000000001</v>
+        <v>27.143256999999998</v>
       </c>
       <c r="F173" s="4">
-        <v>11664030.994096</v>
+        <v>1169005.792476</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H173" s="3" t="s">
-        <v>76</v>
+        <v>242</v>
       </c>
       <c r="I173" s="3" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="J173" s="5">
-        <v>9.52</v>
+        <v>23.26</v>
       </c>
       <c r="K173" s="5">
-        <v>7.8337502716352905</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L173" s="3" t="s">
-        <v>78</v>
+        <v>243</v>
       </c>
       <c r="M173" s="4">
-        <v>91373105.968362004</v>
+        <v>1001761.68</v>
       </c>
       <c r="N173" s="4">
-        <v>11664030.994096</v>
+        <v>1169005.792476</v>
       </c>
       <c r="O173" s="3" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="P173" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="Q173" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R173" s="3" t="s">
         <v>773</v>
       </c>
-      <c r="Q173" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R173" s="3" t="s">
+      <c r="S173" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="T173" s="4">
+        <v>1</v>
+      </c>
+      <c r="W173" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X173" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y173" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z173" s="6">
+        <v>8.2899999999999998E-4</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A174" s="3" t="s">
         <v>774</v>
       </c>
-      <c r="S173" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A174" s="3" t="s">
+      <c r="B174" s="3" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D174" s="4">
-        <v>89405</v>
+        <v>282883</v>
       </c>
       <c r="E174" s="5">
-        <v>7.812513</v>
+        <v>3.704167</v>
       </c>
       <c r="F174" s="4">
-        <v>698477.72476500005</v>
+        <v>1047845.7603078</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H174" s="3" t="s">
-        <v>148</v>
+        <v>66</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J174" s="5">
-        <v>6.66</v>
+        <v>2.7480000000000002</v>
       </c>
       <c r="K174" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L174" s="3" t="s">
-        <v>149</v>
+        <v>68</v>
       </c>
       <c r="M174" s="4">
-        <v>595437.30000000005</v>
+        <v>777362.48400000005</v>
       </c>
       <c r="N174" s="4">
-        <v>698477.72476500005</v>
+        <v>1047845.7603078</v>
       </c>
       <c r="O174" s="3" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="P174" s="3" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="Q174" s="3" t="s">
         <v>118</v>
       </c>
       <c r="R174" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="S174" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="T174" s="4">
+        <v>1</v>
+      </c>
+      <c r="W174" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X174" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y174" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z174" s="6">
+        <v>7.4299999999999995E-4</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A175" s="3" t="s">
         <v>778</v>
       </c>
-      <c r="S174" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A175" s="3" t="s">
+      <c r="B175" s="3" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D175" s="4">
-        <v>330122</v>
+        <v>49060</v>
       </c>
       <c r="E175" s="5">
-        <v>14.24333</v>
+        <v>7.0362989999999996</v>
       </c>
       <c r="F175" s="4">
-        <v>4702036.5274224402</v>
+        <v>345200.82893999998</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H175" s="3" t="s">
-        <v>86</v>
+        <v>66</v>
       </c>
       <c r="I175" s="3" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="J175" s="5">
-        <v>132.5</v>
+        <v>5.22</v>
       </c>
       <c r="K175" s="5">
-        <v>9.3025998999226296</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L175" s="3" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="M175" s="4">
-        <v>43741164.529431999</v>
+        <v>256093.2</v>
       </c>
       <c r="N175" s="4">
-        <v>4702036.5274224402</v>
+        <v>345200.82893999998</v>
       </c>
       <c r="O175" s="3" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="P175" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="Q175" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R175" s="3" t="s">
         <v>781</v>
       </c>
-      <c r="Q175" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R175" s="3" t="s">
+      <c r="S175" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="T175" s="4">
+        <v>1</v>
+      </c>
+      <c r="W175" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X175" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y175" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z175" s="6">
+        <v>2.4499999999999999E-4</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A176" s="3" t="s">
         <v>782</v>
       </c>
-      <c r="S175" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A176" s="3" t="s">
+      <c r="B176" s="3" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D176" s="4">
-        <v>9794</v>
+        <v>11240015</v>
       </c>
       <c r="E176" s="5">
-        <v>78.359740000000002</v>
+        <v>1.15472</v>
       </c>
       <c r="F176" s="4">
-        <v>767455.29356000002</v>
+        <v>12979066.495266199</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H176" s="3" t="s">
-        <v>244</v>
+        <v>71</v>
       </c>
       <c r="I176" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="J176" s="5">
-        <v>66.8</v>
+        <v>9.0500000000000007</v>
       </c>
       <c r="K176" s="5">
-        <v>0.85247858147564037</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L176" s="3" t="s">
-        <v>245</v>
+        <v>73</v>
       </c>
       <c r="M176" s="4">
-        <v>654239.19999999995</v>
+        <v>101722139.35686301</v>
       </c>
       <c r="N176" s="4">
-        <v>767455.29356000002</v>
+        <v>12979066.495266199</v>
       </c>
       <c r="O176" s="3" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="P176" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="Q176" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="R176" s="3" t="s">
         <v>785</v>
       </c>
-      <c r="Q176" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R176" s="3" t="s">
+      <c r="S176" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T176" s="4">
+        <v>1</v>
+      </c>
+      <c r="W176" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X176" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y176" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z176" s="6">
+        <v>9.214E-3</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A177" s="3" t="s">
         <v>786</v>
       </c>
-      <c r="S176" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A177" s="3" t="s">
+      <c r="B177" s="3" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D177" s="4">
-        <v>243568</v>
+        <v>89405</v>
       </c>
       <c r="E177" s="5">
-        <v>26.205421999999999</v>
+        <v>8.3787009999999995</v>
       </c>
       <c r="F177" s="4">
-        <v>6382802.2865880001</v>
+        <v>749097.76290500001</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H177" s="3" t="s">
-        <v>71</v>
+        <v>151</v>
       </c>
       <c r="I177" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="J177" s="5">
-        <v>19.285</v>
+        <v>7.18</v>
       </c>
       <c r="K177" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L177" s="3" t="s">
-        <v>73</v>
+        <v>152</v>
       </c>
       <c r="M177" s="4">
-        <v>4697208.88</v>
+        <v>641927.9</v>
       </c>
       <c r="N177" s="4">
-        <v>6382802.2865880001</v>
+        <v>749097.76290500001</v>
       </c>
       <c r="O177" s="3" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="P177" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="Q177" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R177" s="3" t="s">
         <v>789</v>
       </c>
-      <c r="Q177" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R177" s="3" t="s">
+      <c r="S177" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="T177" s="4">
+        <v>1</v>
+      </c>
+      <c r="W177" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X177" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y177" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z177" s="6">
+        <v>5.31E-4</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A178" s="3" t="s">
         <v>790</v>
       </c>
-      <c r="S177" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A178" s="3" t="s">
+      <c r="B178" s="3" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D178" s="4">
-        <v>101591</v>
+        <v>330122</v>
       </c>
       <c r="E178" s="5">
-        <v>18.475538</v>
+        <v>14.834546</v>
       </c>
       <c r="F178" s="4">
-        <v>1876948.3301625</v>
+        <v>4897210.0225225203</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H178" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J178" s="5">
+        <v>137</v>
+      </c>
+      <c r="K178" s="5">
+        <v>9.2351998534189068</v>
+      </c>
+      <c r="L178" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="M178" s="4">
+        <v>45226713.282160997</v>
+      </c>
+      <c r="N178" s="4">
+        <v>4897210.0225225203</v>
+      </c>
+      <c r="O178" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="P178" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="Q178" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="I178" s="3" t="s">
-[...20 lines deleted...]
-      <c r="P178" s="3" t="s">
+      <c r="R178" s="3" t="s">
         <v>793</v>
       </c>
-      <c r="Q178" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R178" s="3" t="s">
+      <c r="S178" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="T178" s="4">
+        <v>1</v>
+      </c>
+      <c r="W178" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X178" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y178" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z178" s="6">
+        <v>3.4759999999999999E-3</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A179" s="3" t="s">
         <v>794</v>
       </c>
-      <c r="S178" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A179" s="3" t="s">
+      <c r="B179" s="3" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>796</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D179" s="4">
-        <v>204751</v>
+        <v>243568</v>
       </c>
       <c r="E179" s="5">
-        <v>87.157615000000007</v>
+        <v>25.361678999999999</v>
       </c>
       <c r="F179" s="4">
-        <v>17845608.828864999</v>
+        <v>6177293.491564</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H179" s="3" t="s">
-        <v>244</v>
+        <v>66</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J179" s="5">
-        <v>74.3</v>
+        <v>18.815000000000001</v>
       </c>
       <c r="K179" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L179" s="3" t="s">
-        <v>245</v>
+        <v>68</v>
       </c>
       <c r="M179" s="4">
-        <v>15212999.300000001</v>
+        <v>4582731.92</v>
       </c>
       <c r="N179" s="4">
-        <v>17845608.828864999</v>
+        <v>6177293.491564</v>
       </c>
       <c r="O179" s="3" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="P179" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="Q179" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="R179" s="3" t="s">
         <v>797</v>
       </c>
-      <c r="Q179" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R179" s="3" t="s">
+      <c r="S179" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="T179" s="4">
+        <v>1</v>
+      </c>
+      <c r="W179" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X179" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y179" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z179" s="6">
+        <v>4.385E-3</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A180" s="3" t="s">
         <v>798</v>
       </c>
-      <c r="S179" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A180" s="3" t="s">
+      <c r="B180" s="3" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D180" s="4">
-        <v>882722</v>
+        <v>101591</v>
       </c>
       <c r="E180" s="5">
-        <v>0.204154</v>
+        <v>17.445903000000001</v>
       </c>
       <c r="F180" s="4">
-        <v>180211.00074595</v>
+        <v>1772346.6808775</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H180" s="3" t="s">
-        <v>96</v>
+        <v>158</v>
       </c>
       <c r="I180" s="3" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="J180" s="5">
-        <v>0.26</v>
+        <v>14.95</v>
       </c>
       <c r="K180" s="5">
-        <v>1.2735499929693672</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L180" s="3" t="s">
-        <v>98</v>
+        <v>159</v>
       </c>
       <c r="M180" s="4">
-        <v>229507.71873299999</v>
+        <v>1518785.45</v>
       </c>
       <c r="N180" s="4">
-        <v>180211.00074595</v>
+        <v>1772346.6808775</v>
       </c>
       <c r="O180" s="3" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="P180" s="3" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="Q180" s="3" t="s">
         <v>118</v>
       </c>
       <c r="R180" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="S180" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="T180" s="4">
+        <v>1</v>
+      </c>
+      <c r="W180" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X180" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y180" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z180" s="6">
+        <v>1.258E-3</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A181" s="3" t="s">
         <v>802</v>
       </c>
-      <c r="S180" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A181" s="3" t="s">
+      <c r="B181" s="3" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D181" s="4">
-        <v>122901</v>
+        <v>229115</v>
       </c>
       <c r="E181" s="5">
-        <v>2.6679430000000002</v>
+        <v>83.646975999999995</v>
       </c>
       <c r="F181" s="4">
-        <v>327892.88654858997</v>
+        <v>19164776.906239901</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H181" s="3" t="s">
-        <v>76</v>
+        <v>192</v>
       </c>
       <c r="I181" s="3" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="J181" s="5">
-        <v>20.9</v>
+        <v>71.680000000000007</v>
       </c>
       <c r="K181" s="5">
-        <v>7.8337502716352905</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L181" s="3" t="s">
-        <v>78</v>
+        <v>193</v>
       </c>
       <c r="M181" s="4">
-        <v>2568630.9890669999</v>
+        <v>16422963.199999001</v>
       </c>
       <c r="N181" s="4">
-        <v>327892.88654858997</v>
+        <v>19164776.906239901</v>
       </c>
       <c r="O181" s="3" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="P181" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="Q181" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R181" s="3" t="s">
         <v>805</v>
       </c>
-      <c r="Q181" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R181" s="3" t="s">
+      <c r="S181" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="T181" s="4">
+        <v>1</v>
+      </c>
+      <c r="W181" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X181" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y181" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z181" s="6">
+        <v>1.3605000000000001E-2</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A182" s="3" t="s">
         <v>806</v>
       </c>
-      <c r="S181" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A182" s="3" t="s">
+      <c r="B182" s="3" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D182" s="4">
-        <v>43532</v>
+        <v>882722</v>
       </c>
       <c r="E182" s="5">
-        <v>45.195351000000002</v>
+        <v>0.18818399999999999</v>
       </c>
       <c r="F182" s="4">
-        <v>1967444.0197320001</v>
+        <v>166113.83541773001</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H182" s="3" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="I182" s="3" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="J182" s="5">
-        <v>33.26</v>
+        <v>0.24</v>
       </c>
       <c r="K182" s="5">
-        <v>0.73591639989697166</v>
+        <v>1.2753500045045363</v>
       </c>
       <c r="L182" s="3" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="M182" s="4">
-        <v>1447874.32</v>
+        <v>211853.28074799999</v>
       </c>
       <c r="N182" s="4">
-        <v>1967444.0197320001</v>
+        <v>166113.83541773001</v>
       </c>
       <c r="O182" s="3" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="P182" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="Q182" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R182" s="3" t="s">
         <v>809</v>
       </c>
-      <c r="Q182" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R182" s="3" t="s">
+      <c r="S182" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="T182" s="4">
+        <v>1</v>
+      </c>
+      <c r="W182" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X182" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y182" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z182" s="6">
+        <v>1.17E-4</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A183" s="3" t="s">
         <v>810</v>
       </c>
-      <c r="S182" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A183" s="3" t="s">
+      <c r="B183" s="3" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D183" s="4">
-        <v>114328</v>
+        <v>122901</v>
       </c>
       <c r="E183" s="5">
-        <v>51.892045000000003</v>
+        <v>3.2561819999999999</v>
       </c>
       <c r="F183" s="4">
-        <v>5932713.58315589</v>
+        <v>400188.01133029</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H183" s="3" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="I183" s="3" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="J183" s="5">
-        <v>480.1</v>
+        <v>25.52</v>
       </c>
       <c r="K183" s="5">
-        <v>9.2518997156983733</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L183" s="3" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="M183" s="4">
-        <v>54888871.113319002</v>
+        <v>3136433.631211</v>
       </c>
       <c r="N183" s="4">
-        <v>5932713.58315589</v>
+        <v>400188.01133029</v>
       </c>
       <c r="O183" s="3" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="P183" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="Q183" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R183" s="3" t="s">
         <v>813</v>
       </c>
-      <c r="Q183" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R183" s="3" t="s">
+      <c r="S183" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T183" s="4">
+        <v>1</v>
+      </c>
+      <c r="W183" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X183" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y183" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z183" s="6">
+        <v>2.8400000000000002E-4</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A184" s="3" t="s">
         <v>814</v>
       </c>
-      <c r="S183" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A184" s="3" t="s">
+      <c r="B184" s="3" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D184" s="4">
-        <v>50418</v>
+        <v>43532</v>
       </c>
       <c r="E184" s="5">
-        <v>14.770064</v>
+        <v>42.029080999999998</v>
       </c>
       <c r="F184" s="4">
-        <v>744677.10102552001</v>
+        <v>1829609.9540919999</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H184" s="3" t="s">
-        <v>86</v>
+        <v>66</v>
       </c>
       <c r="I184" s="3" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="J184" s="5">
-        <v>137.4</v>
+        <v>31.18</v>
       </c>
       <c r="K184" s="5">
-        <v>9.3025998999226296</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L184" s="3" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="M184" s="4">
-        <v>6927433.1254740003</v>
+        <v>1357327.76</v>
       </c>
       <c r="N184" s="4">
-        <v>744677.10102552001</v>
+        <v>1829609.9540919999</v>
       </c>
       <c r="O184" s="3" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="P184" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="Q184" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="R184" s="3" t="s">
         <v>817</v>
       </c>
-      <c r="Q184" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R184" s="3" t="s">
+      <c r="S184" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="T184" s="4">
+        <v>1</v>
+      </c>
+      <c r="W184" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X184" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y184" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z184" s="6">
+        <v>1.2979999999999999E-3</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A185" s="3" t="s">
         <v>818</v>
       </c>
-      <c r="S184" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A185" s="3" t="s">
+      <c r="B185" s="3" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D185" s="4">
-        <v>172305</v>
+        <v>114328</v>
       </c>
       <c r="E185" s="5">
-        <v>44.114826000000001</v>
+        <v>62.361575999999999</v>
       </c>
       <c r="F185" s="4">
-        <v>7601205.1659101099</v>
+        <v>7129673.9934475897</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H185" s="3" t="s">
-        <v>56</v>
+        <v>91</v>
       </c>
       <c r="I185" s="3" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="J185" s="5">
-        <v>34.5</v>
+        <v>575.79999999999995</v>
       </c>
       <c r="K185" s="5">
-        <v>0.78205000049190943</v>
+        <v>9.2332497077907298</v>
       </c>
       <c r="L185" s="3" t="s">
-        <v>58</v>
+        <v>93</v>
       </c>
       <c r="M185" s="4">
-        <v>5944522.5037390003</v>
+        <v>65830060.316643</v>
       </c>
       <c r="N185" s="4">
-        <v>7601205.1659101099</v>
+        <v>7129673.9934475897</v>
       </c>
       <c r="O185" s="3" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="P185" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="Q185" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="R185" s="3" t="s">
         <v>821</v>
       </c>
-      <c r="Q185" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R185" s="3" t="s">
+      <c r="S185" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="T185" s="4">
+        <v>1</v>
+      </c>
+      <c r="W185" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X185" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y185" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z185" s="6">
+        <v>5.0610000000000004E-3</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A186" s="3" t="s">
         <v>822</v>
       </c>
-      <c r="S185" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A186" s="3" t="s">
+      <c r="B186" s="3" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D186" s="4">
-        <v>40876</v>
+        <v>50418</v>
       </c>
       <c r="E186" s="5">
-        <v>13.959294999999999</v>
+        <v>12.950450999999999</v>
       </c>
       <c r="F186" s="4">
-        <v>570600.14242000005</v>
+        <v>652935.81081080996</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H186" s="3" t="s">
-        <v>183</v>
+        <v>86</v>
       </c>
       <c r="I186" s="3" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="J186" s="5">
-        <v>11.9</v>
+        <v>119.6</v>
       </c>
       <c r="K186" s="5">
-        <v>0.85247858147564037</v>
+        <v>9.2351998534189068</v>
       </c>
       <c r="L186" s="3" t="s">
-        <v>184</v>
+        <v>88</v>
       </c>
       <c r="M186" s="4">
-        <v>486424.4</v>
+        <v>6029992.704291</v>
       </c>
       <c r="N186" s="4">
-        <v>570600.14242000005</v>
+        <v>652935.81081080996</v>
       </c>
       <c r="O186" s="3" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="P186" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="Q186" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="R186" s="3" t="s">
         <v>825</v>
       </c>
-      <c r="Q186" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R186" s="3" t="s">
+      <c r="S186" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="T186" s="4">
+        <v>1</v>
+      </c>
+      <c r="W186" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X186" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y186" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z186" s="6">
+        <v>4.6299999999999998E-4</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A187" s="3" t="s">
         <v>826</v>
       </c>
-      <c r="S186" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A187" s="3" t="s">
+      <c r="B187" s="3" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D187" s="4">
-        <v>7232</v>
+        <v>216524</v>
       </c>
       <c r="E187" s="5">
-        <v>407.13509299999998</v>
+        <v>47.405132000000002</v>
       </c>
       <c r="F187" s="4">
-        <v>2944400.9973786799</v>
+        <v>10264348.832149399</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H187" s="3" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I187" s="3" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="J187" s="5">
-        <v>318.39999999999998</v>
+        <v>37.04</v>
       </c>
       <c r="K187" s="5">
-        <v>0.78205000049190943</v>
+        <v>0.78135000059148196</v>
       </c>
       <c r="L187" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="M187" s="4">
-        <v>2302668.8014480001</v>
+        <v>8020048.9660710003</v>
       </c>
       <c r="N187" s="4">
-        <v>2944400.9973786799</v>
+        <v>10264348.832149399</v>
       </c>
       <c r="O187" s="3" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="P187" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="Q187" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R187" s="3" t="s">
         <v>829</v>
       </c>
-      <c r="Q187" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R187" s="3" t="s">
+      <c r="S187" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="T187" s="4">
+        <v>1</v>
+      </c>
+      <c r="W187" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X187" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y187" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z187" s="6">
+        <v>7.2859999999999999E-3</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A188" s="3" t="s">
         <v>830</v>
       </c>
-      <c r="S187" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A188" s="3" t="s">
+      <c r="B188" s="3" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D188" s="4">
-        <v>882722</v>
+        <v>40876</v>
       </c>
       <c r="E188" s="5">
-        <v>0.53001500000000001</v>
+        <v>13.303229999999999</v>
       </c>
       <c r="F188" s="4">
-        <v>467855.48270582</v>
+        <v>543782.82947999996</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H188" s="3" t="s">
-        <v>96</v>
+        <v>181</v>
       </c>
       <c r="I188" s="3" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="J188" s="5">
-        <v>0.67500000000000004</v>
+        <v>11.4</v>
       </c>
       <c r="K188" s="5">
-        <v>1.2735499929693672</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L188" s="3" t="s">
-        <v>98</v>
+        <v>182</v>
       </c>
       <c r="M188" s="4">
-        <v>595837.34670999995</v>
+        <v>465986.4</v>
       </c>
       <c r="N188" s="4">
-        <v>467855.48270582</v>
+        <v>543782.82947999996</v>
       </c>
       <c r="O188" s="3" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="P188" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="Q188" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="R188" s="3" t="s">
         <v>833</v>
       </c>
-      <c r="Q188" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R188" s="3" t="s">
+      <c r="S188" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="T188" s="4">
+        <v>1</v>
+      </c>
+      <c r="W188" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X188" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y188" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z188" s="6">
+        <v>3.86E-4</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A189" s="3" t="s">
         <v>834</v>
       </c>
-      <c r="S188" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A189" s="3" t="s">
+      <c r="B189" s="3" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D189" s="4">
-        <v>2604500</v>
+        <v>882722</v>
       </c>
       <c r="E189" s="5">
-        <v>8.3038129999999999</v>
+        <v>0.48614099999999999</v>
       </c>
       <c r="F189" s="4">
-        <v>21627282.591351502</v>
+        <v>429127.40816246998</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H189" s="3" t="s">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="I189" s="3" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="J189" s="5">
-        <v>65.05</v>
+        <v>0.62</v>
       </c>
       <c r="K189" s="5">
-        <v>7.8337502716352905</v>
+        <v>1.2753500045045363</v>
       </c>
       <c r="L189" s="3" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="M189" s="4">
-        <v>169422730.874733</v>
+        <v>547287.64193299995</v>
       </c>
       <c r="N189" s="4">
-        <v>21627282.591351502</v>
+        <v>429127.40816246998</v>
       </c>
       <c r="O189" s="3" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="P189" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="Q189" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R189" s="3" t="s">
         <v>837</v>
       </c>
-      <c r="Q189" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R189" s="3" t="s">
+      <c r="S189" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="T189" s="4">
+        <v>1</v>
+      </c>
+      <c r="W189" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X189" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y189" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z189" s="6">
+        <v>3.0400000000000002E-4</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A190" s="3" t="s">
         <v>838</v>
       </c>
-      <c r="S189" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A190" s="3" t="s">
+      <c r="B190" s="3" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D190" s="4">
-        <v>3995</v>
+        <v>2604500</v>
       </c>
       <c r="E190" s="5">
-        <v>84.009974</v>
+        <v>8.9889500000000009</v>
       </c>
       <c r="F190" s="4">
-        <v>335619.84527842997</v>
+        <v>23411721.361676</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H190" s="3" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="I190" s="3" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="J190" s="5">
-        <v>65.7</v>
+        <v>70.45</v>
       </c>
       <c r="K190" s="5">
-        <v>0.78205000049190943</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L190" s="3" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="M190" s="4">
-        <v>262471.50016499998</v>
+        <v>183487031.50608301</v>
       </c>
       <c r="N190" s="4">
-        <v>335619.84527842997</v>
+        <v>23411721.361676</v>
       </c>
       <c r="O190" s="3" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="P190" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="Q190" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="R190" s="3" t="s">
         <v>841</v>
       </c>
-      <c r="Q190" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R190" s="3" t="s">
+      <c r="S190" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T190" s="4">
+        <v>1</v>
+      </c>
+      <c r="W190" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X190" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y190" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z190" s="6">
+        <v>1.6619999999999999E-2</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A191" s="3" t="s">
         <v>842</v>
       </c>
-      <c r="S190" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A191" s="3" t="s">
+      <c r="B191" s="3" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D191" s="4">
-        <v>43451</v>
+        <v>3995</v>
       </c>
       <c r="E191" s="5">
-        <v>57.760981999999998</v>
+        <v>82.677417000000005</v>
       </c>
       <c r="F191" s="4">
-        <v>2509772.428882</v>
+        <v>330296.28207588999</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H191" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I191" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J191" s="5">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="K191" s="5">
+        <v>0.78135000059148196</v>
+      </c>
+      <c r="L191" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M191" s="4">
+        <v>258077.000195</v>
+      </c>
+      <c r="N191" s="4">
+        <v>330296.28207588999</v>
+      </c>
+      <c r="O191" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="P191" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="Q191" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="I191" s="3" t="s">
-[...20 lines deleted...]
-      <c r="P191" s="3" t="s">
+      <c r="R191" s="3" t="s">
         <v>845</v>
       </c>
-      <c r="Q191" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R191" s="3" t="s">
+      <c r="S191" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="T191" s="4">
+        <v>1</v>
+      </c>
+      <c r="W191" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X191" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y191" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z191" s="6">
+        <v>2.34E-4</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A192" s="3" t="s">
         <v>846</v>
       </c>
-      <c r="S191" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A192" s="3" t="s">
+      <c r="B192" s="3" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D192" s="4">
-        <v>130811</v>
+        <v>8794</v>
       </c>
       <c r="E192" s="5">
-        <v>22.663326000000001</v>
+        <v>69.223473999999996</v>
       </c>
       <c r="F192" s="4">
-        <v>2964612.337386</v>
+        <v>608751.23035600001</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>244</v>
+        <v>158</v>
       </c>
       <c r="I192" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J192" s="5">
-        <v>19.32</v>
+        <v>59.32</v>
       </c>
       <c r="K192" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L192" s="3" t="s">
-        <v>245</v>
+        <v>159</v>
       </c>
       <c r="M192" s="4">
-        <v>2527268.52</v>
+        <v>521660.08</v>
       </c>
       <c r="N192" s="4">
-        <v>2964612.337386</v>
+        <v>608751.23035600001</v>
       </c>
       <c r="O192" s="3" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="P192" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="Q192" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="R192" s="3" t="s">
         <v>849</v>
       </c>
-      <c r="Q192" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R192" s="3" t="s">
+      <c r="S192" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="T192" s="4">
+        <v>1</v>
+      </c>
+      <c r="W192" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X192" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y192" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z192" s="6">
+        <v>4.3199999999999998E-4</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A193" s="3" t="s">
         <v>850</v>
       </c>
-      <c r="S192" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A193" s="3" t="s">
+      <c r="B193" s="3" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D193" s="4">
-        <v>607000</v>
+        <v>173314</v>
       </c>
       <c r="E193" s="5">
-        <v>6.2371150000000002</v>
+        <v>24.295898999999999</v>
       </c>
       <c r="F193" s="4">
-        <v>3785928.8335726801</v>
+        <v>4210819.4392860001</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>76</v>
+        <v>192</v>
       </c>
       <c r="I193" s="3" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="J193" s="5">
-        <v>48.86</v>
+        <v>20.82</v>
       </c>
       <c r="K193" s="5">
-        <v>7.8337502716352905</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L193" s="3" t="s">
-        <v>78</v>
+        <v>193</v>
       </c>
       <c r="M193" s="4">
-        <v>29658021.028391</v>
+        <v>3608397.48</v>
       </c>
       <c r="N193" s="4">
-        <v>3785928.8335726801</v>
+        <v>4210819.4392860001</v>
       </c>
       <c r="O193" s="3" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="P193" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="Q193" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="R193" s="3" t="s">
         <v>853</v>
       </c>
-      <c r="Q193" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R193" s="3" t="s">
+      <c r="S193" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="T193" s="4">
+        <v>1</v>
+      </c>
+      <c r="W193" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X193" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y193" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z193" s="6">
+        <v>2.9889999999999999E-3</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A194" s="3" t="s">
         <v>854</v>
       </c>
-      <c r="S193" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A194" s="3" t="s">
+      <c r="B194" s="3" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D194" s="4">
-        <v>8993</v>
+        <v>607000</v>
       </c>
       <c r="E194" s="5">
-        <v>96.424710000000005</v>
+        <v>6.0402680000000002</v>
       </c>
       <c r="F194" s="4">
-        <v>867147.41703000001</v>
+        <v>3666442.9530201298</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>161</v>
+        <v>71</v>
       </c>
       <c r="I194" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="J194" s="5">
-        <v>82.2</v>
+        <v>47.34</v>
       </c>
       <c r="K194" s="5">
-        <v>0.85247858147564037</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L194" s="3" t="s">
-        <v>162</v>
+        <v>73</v>
       </c>
       <c r="M194" s="4">
-        <v>739224.6</v>
+        <v>28735381.018899001</v>
       </c>
       <c r="N194" s="4">
-        <v>867147.41703000001</v>
+        <v>3666442.9530201298</v>
       </c>
       <c r="O194" s="3" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="P194" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="Q194" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="R194" s="3" t="s">
         <v>857</v>
       </c>
-      <c r="Q194" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R194" s="3" t="s">
+      <c r="S194" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T194" s="4">
+        <v>1</v>
+      </c>
+      <c r="W194" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X194" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y194" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z194" s="6">
+        <v>2.6020000000000001E-3</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A195" s="3" t="s">
         <v>858</v>
       </c>
-      <c r="S194" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A195" s="3" t="s">
+      <c r="B195" s="3" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D195" s="4">
-        <v>35331</v>
+        <v>8993</v>
       </c>
       <c r="E195" s="5">
-        <v>10.1692</v>
+        <v>97.965452999999997</v>
       </c>
       <c r="F195" s="4">
-        <v>359288.00550383999</v>
+        <v>881003.31433249998</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H195" s="3" t="s">
-        <v>86</v>
+        <v>158</v>
       </c>
       <c r="I195" s="3" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="J195" s="5">
-        <v>94.6</v>
+        <v>83.95</v>
       </c>
       <c r="K195" s="5">
-        <v>9.3025998999226296</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L195" s="3" t="s">
-        <v>88</v>
+        <v>159</v>
       </c>
       <c r="M195" s="4">
-        <v>3342312.5640429999</v>
+        <v>754962.35</v>
       </c>
       <c r="N195" s="4">
-        <v>359288.00550383999</v>
+        <v>881003.31433249998</v>
       </c>
       <c r="O195" s="3" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="P195" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="Q195" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R195" s="3" t="s">
         <v>861</v>
       </c>
-      <c r="Q195" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R195" s="3" t="s">
+      <c r="S195" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="T195" s="4">
+        <v>1</v>
+      </c>
+      <c r="W195" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X195" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y195" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z195" s="6">
+        <v>6.2500000000000001E-4</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A196" s="3" t="s">
         <v>862</v>
       </c>
-      <c r="S195" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A196" s="3" t="s">
+      <c r="B196" s="3" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D196" s="4">
-        <v>295102</v>
+        <v>35331</v>
       </c>
       <c r="E196" s="5">
-        <v>29.038853</v>
+        <v>10.026854</v>
       </c>
       <c r="F196" s="4">
-        <v>8569423.5242305007</v>
+        <v>354258.77079002</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H196" s="3" t="s">
-        <v>244</v>
+        <v>86</v>
       </c>
       <c r="I196" s="3" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="J196" s="5">
-        <v>24.754999999999999</v>
+        <v>92.6</v>
       </c>
       <c r="K196" s="5">
-        <v>0.85247858147564037</v>
+        <v>9.2351998534189068</v>
       </c>
       <c r="L196" s="3" t="s">
-        <v>245</v>
+        <v>88</v>
       </c>
       <c r="M196" s="4">
-        <v>7305250.0099999998</v>
+        <v>3271650.548072</v>
       </c>
       <c r="N196" s="4">
-        <v>8569423.5242305007</v>
+        <v>354258.77079002</v>
       </c>
       <c r="O196" s="3" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="P196" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="Q196" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R196" s="3" t="s">
         <v>865</v>
       </c>
-      <c r="Q196" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R196" s="3" t="s">
+      <c r="S196" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="T196" s="4">
+        <v>1</v>
+      </c>
+      <c r="W196" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X196" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y196" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z196" s="6">
+        <v>2.5099999999999998E-4</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A197" s="3" t="s">
         <v>866</v>
       </c>
-      <c r="S196" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A197" s="3" t="s">
+      <c r="B197" s="3" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D197" s="4">
-        <v>2953</v>
+        <v>295102</v>
       </c>
       <c r="E197" s="5">
-        <v>94.899744999999996</v>
+        <v>31.157565000000002</v>
       </c>
       <c r="F197" s="4">
-        <v>280238.94698499999</v>
+        <v>9194659.7466299906</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H197" s="3" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="I197" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J197" s="5">
-        <v>80.900000000000006</v>
+        <v>26.7</v>
       </c>
       <c r="K197" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L197" s="3" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="M197" s="4">
-        <v>238897.7</v>
+        <v>7879223.3999990001</v>
       </c>
       <c r="N197" s="4">
-        <v>280238.94698499999</v>
+        <v>9194659.7466299906</v>
       </c>
       <c r="O197" s="3" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="P197" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="Q197" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R197" s="3" t="s">
         <v>869</v>
       </c>
-      <c r="Q197" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R197" s="3" t="s">
+      <c r="S197" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="T197" s="4">
+        <v>1</v>
+      </c>
+      <c r="W197" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X197" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y197" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z197" s="6">
+        <v>6.5269999999999998E-3</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A198" s="3" t="s">
         <v>870</v>
       </c>
-      <c r="S197" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A198" s="3" t="s">
+      <c r="B198" s="3" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D198" s="4">
         <v>45147</v>
       </c>
       <c r="E198" s="5">
-        <v>58.8</v>
+        <v>61.79</v>
       </c>
       <c r="F198" s="4">
-        <v>2654643.6</v>
+        <v>2789633.13</v>
       </c>
       <c r="G198" s="3" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="H198" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J198" s="5">
-        <v>58.8</v>
+        <v>61.79</v>
       </c>
       <c r="K198" s="5">
         <v>1</v>
       </c>
       <c r="L198" s="3" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="M198" s="4">
-        <v>2654643.6</v>
+        <v>2789633.13</v>
       </c>
       <c r="N198" s="4">
-        <v>2654643.6</v>
+        <v>2789633.13</v>
       </c>
       <c r="O198" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="P198" s="3" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
       <c r="Q198" s="3" t="s">
         <v>112</v>
       </c>
       <c r="R198" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="S198" s="3" t="s">
         <v>876</v>
       </c>
-      <c r="S198" s="3" t="s">
+      <c r="T198" s="4">
+        <v>1</v>
+      </c>
+      <c r="W198" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="X198" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y198" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z198" s="6">
+        <v>1.98E-3</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A199" s="3" t="s">
         <v>877</v>
       </c>
-      <c r="T198" s="4">
-[...16 lines deleted...]
-      <c r="A199" s="3" t="s">
+      <c r="B199" s="3" t="s">
         <v>878</v>
-      </c>
-[...1 lines deleted...]
-        <v>879</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D199" s="4">
-        <v>467614</v>
+        <v>519178</v>
       </c>
       <c r="E199" s="5">
-        <v>52.31</v>
+        <v>50.54</v>
       </c>
       <c r="F199" s="4">
-        <v>24460888.34</v>
+        <v>26239256.120000001</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="H199" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J199" s="5">
-        <v>52.31</v>
+        <v>50.54</v>
       </c>
       <c r="K199" s="5">
         <v>1</v>
       </c>
       <c r="L199" s="3" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="M199" s="4">
-        <v>24460888.34</v>
+        <v>26239256.120000001</v>
       </c>
       <c r="N199" s="4">
-        <v>24460888.34</v>
+        <v>26239256.120000001</v>
       </c>
       <c r="O199" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="P199" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="Q199" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="R199" s="3" t="s">
         <v>880</v>
       </c>
-      <c r="P199" s="3" t="s">
-[...5 lines deleted...]
-      <c r="R199" s="3" t="s">
+      <c r="S199" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="T199" s="4">
+        <v>1</v>
+      </c>
+      <c r="W199" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="X199" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y199" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z199" s="6">
+        <v>1.8627000000000001E-2</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A200" s="3" t="s">
         <v>881</v>
       </c>
-      <c r="S199" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A200" s="3" t="s">
+      <c r="B200" s="3" t="s">
         <v>882</v>
-      </c>
-[...1 lines deleted...]
-        <v>883</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D200" s="4">
-        <v>323822</v>
+        <v>351796</v>
       </c>
       <c r="E200" s="5">
-        <v>100.48</v>
+        <v>106.39</v>
       </c>
       <c r="F200" s="4">
-        <v>32537634.559999999</v>
+        <v>37427576.439999998</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="H200" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J200" s="5">
-        <v>100.48</v>
+        <v>106.39</v>
       </c>
       <c r="K200" s="5">
         <v>1</v>
       </c>
       <c r="L200" s="3" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="M200" s="4">
-        <v>32537634.559999999</v>
+        <v>37427576.439999998</v>
       </c>
       <c r="N200" s="4">
-        <v>32537634.559999999</v>
+        <v>37427576.439999998</v>
       </c>
       <c r="O200" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="P200" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q200" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="R200" s="3" t="s">
         <v>884</v>
       </c>
-      <c r="P200" s="3" t="s">
-[...5 lines deleted...]
-      <c r="R200" s="3" t="s">
+      <c r="S200" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="T200" s="4">
+        <v>1</v>
+      </c>
+      <c r="W200" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="X200" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y200" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z200" s="6">
+        <v>2.657E-2</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A201" s="3" t="s">
         <v>885</v>
       </c>
-      <c r="S200" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A201" s="3" t="s">
+      <c r="B201" s="3" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>887</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D201" s="4">
-        <v>57953</v>
+        <v>83547</v>
       </c>
       <c r="E201" s="5">
-        <v>80.209999999999994</v>
+        <v>60.93</v>
       </c>
       <c r="F201" s="4">
-        <v>4648410.13</v>
+        <v>5090518.71</v>
       </c>
       <c r="G201" s="3" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="H201" s="3" t="s">
-        <v>56</v>
+        <v>151</v>
       </c>
       <c r="I201" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J201" s="5">
-        <v>80.209999999999994</v>
+        <v>60.93</v>
       </c>
       <c r="K201" s="5">
         <v>1</v>
       </c>
       <c r="L201" s="3" t="s">
-        <v>58</v>
+        <v>152</v>
       </c>
       <c r="M201" s="4">
-        <v>4648410.13</v>
+        <v>5090518.71</v>
       </c>
       <c r="N201" s="4">
-        <v>4648410.13</v>
+        <v>5090518.71</v>
       </c>
       <c r="O201" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="P201" s="3" t="s">
         <v>888</v>
-      </c>
-[...1 lines deleted...]
-        <v>889</v>
       </c>
       <c r="Q201" s="3" t="s">
         <v>213</v>
       </c>
       <c r="R201" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="S201" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="T201" s="4">
+        <v>1</v>
+      </c>
+      <c r="W201" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="X201" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y201" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z201" s="6">
+        <v>3.6129999999999999E-3</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A202" s="3" t="s">
         <v>890</v>
       </c>
-      <c r="S201" s="3" t="s">
+      <c r="B202" s="3" t="s">
         <v>891</v>
-      </c>
-[...21 lines deleted...]
-        <v>893</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D202" s="4">
-        <v>43518</v>
+        <v>2064156</v>
       </c>
       <c r="E202" s="5">
-        <v>63.9</v>
+        <v>14.96</v>
       </c>
       <c r="F202" s="4">
-        <v>2780800.2</v>
+        <v>30879773.760000002</v>
       </c>
       <c r="G202" s="3" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="H202" s="3" t="s">
-        <v>148</v>
+        <v>66</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J202" s="5">
-        <v>63.9</v>
+        <v>14.96</v>
       </c>
       <c r="K202" s="5">
         <v>1</v>
       </c>
       <c r="L202" s="3" t="s">
-        <v>149</v>
+        <v>68</v>
       </c>
       <c r="M202" s="4">
-        <v>2780800.2</v>
+        <v>30879773.760000002</v>
       </c>
       <c r="N202" s="4">
-        <v>2780800.2</v>
+        <v>30879773.760000002</v>
       </c>
       <c r="O202" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="P202" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="Q202" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="R202" s="3" t="s">
         <v>894</v>
       </c>
-      <c r="P202" s="3" t="s">
+      <c r="S202" s="3" t="s">
         <v>895</v>
       </c>
-      <c r="Q202" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R202" s="3" t="s">
+      <c r="T202" s="4">
+        <v>1</v>
+      </c>
+      <c r="W202" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="X202" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y202" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z202" s="6">
+        <v>2.1922000000000001E-2</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A203" s="3" t="s">
         <v>896</v>
       </c>
-      <c r="S202" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A203" s="3" t="s">
+      <c r="B203" s="3" t="s">
         <v>897</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D203" s="4">
-        <v>1934215</v>
+        <v>255655</v>
       </c>
       <c r="E203" s="5">
-        <v>15.8</v>
+        <v>39.816333999999998</v>
       </c>
       <c r="F203" s="4">
-        <v>30560597</v>
+        <v>10179244.868769901</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="H203" s="3" t="s">
-        <v>71</v>
+        <v>192</v>
       </c>
       <c r="I203" s="3" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="J203" s="5">
-        <v>15.8</v>
+        <v>34.119999999999997</v>
       </c>
       <c r="K203" s="5">
-        <v>1</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L203" s="3" t="s">
-        <v>73</v>
+        <v>193</v>
       </c>
       <c r="M203" s="4">
-        <v>30560597</v>
+        <v>8722948.5999989994</v>
       </c>
       <c r="N203" s="4">
-        <v>30560597</v>
+        <v>10179244.868769901</v>
       </c>
       <c r="O203" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="P203" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="Q203" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="R203" s="3" t="s">
         <v>899</v>
       </c>
-      <c r="P203" s="3" t="s">
+      <c r="S203" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="T203" s="4">
+        <v>1</v>
+      </c>
+      <c r="W203" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X203" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y203" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z203" s="6">
+        <v>7.2259999999999998E-3</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A204" s="3" t="s">
         <v>900</v>
       </c>
-      <c r="Q203" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R203" s="3" t="s">
+      <c r="B204" s="3" t="s">
         <v>901</v>
-      </c>
-[...24 lines deleted...]
-        <v>904</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D204" s="4">
-        <v>346644</v>
+        <v>3755</v>
       </c>
       <c r="E204" s="5">
-        <v>34.710549999999998</v>
+        <v>107.12600999999999</v>
       </c>
       <c r="F204" s="4">
-        <v>12032203.720877999</v>
+        <v>402258.16755000001</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="H204" s="3" t="s">
-        <v>244</v>
+        <v>181</v>
       </c>
       <c r="I204" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J204" s="5">
-        <v>29.59</v>
+        <v>91.8</v>
       </c>
       <c r="K204" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L204" s="3" t="s">
-        <v>245</v>
+        <v>182</v>
       </c>
       <c r="M204" s="4">
-        <v>10257195.960000001</v>
+        <v>344709</v>
       </c>
       <c r="N204" s="4">
-        <v>12032203.720877999</v>
+        <v>402258.16755000001</v>
       </c>
       <c r="O204" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="P204" s="3" t="s">
         <v>903</v>
       </c>
-      <c r="P204" s="3" t="s">
+      <c r="Q204" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="R204" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="S204" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="T204" s="4">
+        <v>1</v>
+      </c>
+      <c r="W204" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X204" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y204" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z204" s="6">
+        <v>2.8499999999999999E-4</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A205" s="3" t="s">
         <v>905</v>
       </c>
-      <c r="Q204" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R204" s="3" t="s">
+      <c r="B205" s="3" t="s">
         <v>906</v>
-      </c>
-[...24 lines deleted...]
-        <v>908</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D205" s="4">
-        <v>3755</v>
+        <v>66382</v>
       </c>
       <c r="E205" s="5">
-        <v>105.457195</v>
+        <v>107.149349</v>
       </c>
       <c r="F205" s="4">
-        <v>395991.76722500002</v>
+        <v>7112788.0853179898</v>
       </c>
       <c r="G205" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J205" s="5">
+        <v>91.82</v>
+      </c>
+      <c r="K205" s="5">
+        <v>0.85693474441921247</v>
+      </c>
+      <c r="L205" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="M205" s="4">
+        <v>6095195.239999</v>
+      </c>
+      <c r="N205" s="4">
+        <v>7112788.0853179898</v>
+      </c>
+      <c r="O205" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="P205" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="Q205" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R205" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="S205" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="T205" s="4">
+        <v>1</v>
+      </c>
+      <c r="W205" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X205" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y205" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z205" s="6">
+        <v>5.0489999999999997E-3</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A206" s="3" t="s">
         <v>909</v>
       </c>
-      <c r="H205" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P205" s="3" t="s">
+      <c r="B206" s="3" t="s">
         <v>910</v>
-      </c>
-[...30 lines deleted...]
-        <v>913</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D206" s="4">
-        <v>86444</v>
+        <v>99813</v>
       </c>
       <c r="E206" s="5">
-        <v>101.140371</v>
+        <v>69.31</v>
       </c>
       <c r="F206" s="4">
-        <v>8742978.2307239994</v>
+        <v>6918039.0300000003</v>
       </c>
       <c r="G206" s="3" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="H206" s="3" t="s">
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="I206" s="3" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="J206" s="5">
-        <v>86.22</v>
+        <v>69.31</v>
       </c>
       <c r="K206" s="5">
-        <v>0.85247858147564037</v>
+        <v>1</v>
       </c>
       <c r="L206" s="3" t="s">
-        <v>184</v>
+        <v>159</v>
       </c>
       <c r="M206" s="4">
-        <v>7453201.6799999997</v>
+        <v>6918039.0300000003</v>
       </c>
       <c r="N206" s="4">
-        <v>8742978.2307239994</v>
+        <v>6918039.0300000003</v>
       </c>
       <c r="O206" s="3" t="s">
         <v>912</v>
       </c>
       <c r="P206" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="Q206" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R206" s="3" t="s">
         <v>914</v>
       </c>
-      <c r="Q206" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R206" s="3" t="s">
+      <c r="S206" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="T206" s="4">
+        <v>1</v>
+      </c>
+      <c r="W206" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="X206" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y206" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z206" s="6">
+        <v>4.9109999999999996E-3</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A207" s="3" t="s">
         <v>915</v>
       </c>
-      <c r="S206" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A207" s="3" t="s">
+      <c r="B207" s="3" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D207" s="4">
-        <v>77022</v>
+        <v>40050</v>
       </c>
       <c r="E207" s="5">
-        <v>55.14</v>
+        <v>1612.76</v>
       </c>
       <c r="F207" s="4">
-        <v>4246993.08</v>
+        <v>64591038</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>918</v>
+        <v>911</v>
       </c>
       <c r="H207" s="3" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J207" s="5">
-        <v>55.14</v>
+        <v>1612.76</v>
       </c>
       <c r="K207" s="5">
         <v>1</v>
       </c>
       <c r="L207" s="3" t="s">
-        <v>162</v>
+        <v>193</v>
       </c>
       <c r="M207" s="4">
-        <v>4246993.08</v>
+        <v>64591038</v>
       </c>
       <c r="N207" s="4">
-        <v>4246993.08</v>
+        <v>64591038</v>
       </c>
       <c r="O207" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="P207" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="Q207" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R207" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="S207" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="T207" s="4">
+        <v>1</v>
+      </c>
+      <c r="W207" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X207" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y207" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z207" s="6">
+        <v>4.5853999999999999E-2</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A208" s="3" t="s">
         <v>919</v>
       </c>
-      <c r="P207" s="3" t="s">
+      <c r="B208" s="3" t="s">
         <v>920</v>
       </c>
-      <c r="Q207" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R207" s="3" t="s">
+      <c r="C208" s="3" t="s">
         <v>921</v>
       </c>
-      <c r="S207" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A208" s="3" t="s">
+      <c r="D208" s="4">
+        <v>-2930669.66</v>
+      </c>
+      <c r="E208" s="5">
+        <v>1</v>
+      </c>
+      <c r="F208" s="4">
+        <v>-2930669.66</v>
+      </c>
+      <c r="G208" s="3" t="s">
         <v>922</v>
       </c>
-      <c r="B208" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H208" s="3" t="s">
-        <v>244</v>
+        <v>31</v>
       </c>
       <c r="I208" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J208" s="5">
-        <v>1438.99</v>
+        <v>1</v>
       </c>
       <c r="K208" s="5">
         <v>1</v>
       </c>
       <c r="L208" s="3" t="s">
-        <v>245</v>
+        <v>33</v>
       </c>
       <c r="M208" s="4">
-        <v>54537721</v>
+        <v>-2930669.66</v>
       </c>
       <c r="N208" s="4">
-        <v>54537721</v>
+        <v>-2930669.66</v>
       </c>
       <c r="O208" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P208" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="Q208" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R208" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S208" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T208" s="4">
+        <v>1</v>
+      </c>
+      <c r="W208" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X208" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y208" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z208" s="6">
+        <v>-2.0799999999999998E-3</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A209" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="D209" s="4">
+        <v>-1152591.7</v>
+      </c>
+      <c r="E209" s="5">
+        <v>1</v>
+      </c>
+      <c r="F209" s="4">
+        <v>-1152591.70000004</v>
+      </c>
+      <c r="G209" s="3" t="s">
         <v>922</v>
-      </c>
-[...48 lines deleted...]
-        <v>929</v>
       </c>
       <c r="H209" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I209" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J209" s="5">
         <v>1</v>
       </c>
       <c r="K209" s="5">
         <v>1</v>
       </c>
       <c r="L209" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M209" s="4">
-        <v>-2841094.91</v>
+        <v>-1152591.7</v>
       </c>
       <c r="N209" s="4">
-        <v>-2841094.91</v>
+        <v>-1152591.70000004</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P209" s="3" t="s">
-        <v>926</v>
+        <v>34</v>
       </c>
       <c r="Q209" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R209" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S209" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T209" s="4">
         <v>1</v>
       </c>
       <c r="W209" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X209" s="4">
         <v>0</v>
       </c>
       <c r="Y209" s="4">
         <v>0</v>
       </c>
       <c r="Z209" s="6">
-        <v>-2.196E-3</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-8.1800000000000004E-4</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A210" s="3" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="C210" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="D210" s="4">
+        <v>13487540.648</v>
+      </c>
+      <c r="E210" s="5">
+        <v>5.01</v>
+      </c>
+      <c r="F210" s="4">
+        <v>67572578.646479994</v>
+      </c>
+      <c r="G210" s="3" t="s">
         <v>928</v>
-      </c>
-[...10 lines deleted...]
-        <v>929</v>
       </c>
       <c r="H210" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I210" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J210" s="5">
-        <v>1</v>
+        <v>5.01</v>
       </c>
       <c r="K210" s="5">
         <v>1</v>
       </c>
       <c r="L210" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M210" s="4">
-        <v>-1025899.85</v>
+        <v>67572578.646479994</v>
       </c>
       <c r="N210" s="4">
-        <v>-1025899.85000004</v>
+        <v>67572578.646479994</v>
       </c>
       <c r="O210" s="3" t="s">
-        <v>34</v>
+        <v>929</v>
       </c>
       <c r="P210" s="3" t="s">
-        <v>34</v>
+        <v>930</v>
       </c>
       <c r="Q210" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R210" s="3" t="s">
-        <v>34</v>
+        <v>931</v>
       </c>
       <c r="S210" s="3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="T210" s="4">
         <v>1</v>
       </c>
       <c r="W210" s="3" t="s">
-        <v>34</v>
+        <v>925</v>
       </c>
       <c r="X210" s="4">
         <v>0</v>
       </c>
       <c r="Y210" s="4">
         <v>0</v>
       </c>
       <c r="Z210" s="6">
-        <v>-7.9299999999999998E-4</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.7969999999999999E-2</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A211" s="3" t="s">
         <v>932</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>933</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>934</v>
+        <v>927</v>
       </c>
       <c r="D211" s="4">
-        <v>5583349.0310000004</v>
+        <v>116000</v>
       </c>
       <c r="E211" s="5">
-        <v>5.01</v>
+        <v>50.045000000000002</v>
       </c>
       <c r="F211" s="4">
-        <v>27972578.64531</v>
+        <v>5805220</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>935</v>
+        <v>928</v>
       </c>
       <c r="H211" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J211" s="5">
-        <v>5.01</v>
+        <v>50.045000000000002</v>
       </c>
       <c r="K211" s="5">
         <v>1</v>
       </c>
       <c r="L211" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M211" s="4">
-        <v>27972578.64531</v>
+        <v>5805220</v>
       </c>
       <c r="N211" s="4">
-        <v>27972578.64531</v>
+        <v>5805220</v>
       </c>
       <c r="O211" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="P211" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="Q211" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R211" s="3" t="s">
         <v>936</v>
       </c>
-      <c r="P211" s="3" t="s">
+      <c r="S211" s="3" t="s">
         <v>937</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="T211" s="4">
         <v>1</v>
       </c>
       <c r="W211" s="3" t="s">
         <v>932</v>
       </c>
       <c r="X211" s="4">
         <v>0</v>
       </c>
       <c r="Y211" s="4">
         <v>0</v>
       </c>
       <c r="Z211" s="6">
-        <v>2.1627E-2</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.1209999999999997E-3</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A212" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="B212" s="3" t="s">
         <v>939</v>
       </c>
-      <c r="B212" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C212" s="3" t="s">
-        <v>934</v>
+        <v>927</v>
       </c>
       <c r="D212" s="4">
-        <v>116000</v>
+        <v>1508594.26</v>
       </c>
       <c r="E212" s="5">
-        <v>50.09</v>
+        <v>1</v>
       </c>
       <c r="F212" s="4">
-        <v>5810440</v>
+        <v>1508594.26</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>935</v>
+        <v>928</v>
       </c>
       <c r="H212" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J212" s="5">
-        <v>50.09</v>
+        <v>1</v>
       </c>
       <c r="K212" s="5">
         <v>1</v>
       </c>
       <c r="L212" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M212" s="4">
-        <v>5810440</v>
+        <v>1508594.26</v>
       </c>
       <c r="N212" s="4">
-        <v>5810440</v>
+        <v>1508594.26</v>
       </c>
       <c r="O212" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P212" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="Q212" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R212" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S212" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="T212" s="4">
+        <v>1</v>
+      </c>
+      <c r="W212" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X212" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y212" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z212" s="6">
+        <v>1.07E-3</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A213" s="3" t="s">
         <v>941</v>
       </c>
-      <c r="P212" s="3" t="s">
+      <c r="B213" s="3" t="s">
         <v>942</v>
       </c>
-      <c r="Q212" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R212" s="3" t="s">
+      <c r="F213" s="4">
+        <v>-62226000</v>
+      </c>
+      <c r="Z213" s="6">
+        <v>-4.4175296398733799E-2</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A215" s="3" t="s">
         <v>943</v>
       </c>
-      <c r="S212" s="3" t="s">
+    </row>
+    <row r="216" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A216" s="3" t="s">
         <v>944</v>
       </c>
-      <c r="T212" s="4">
-[...16 lines deleted...]
-      <c r="A213" s="3" t="s">
+    </row>
+    <row r="217" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A217" s="3" t="s">
         <v>945</v>
       </c>
-      <c r="B213" s="3" t="s">
+    </row>
+    <row r="218" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A218" s="3" t="s">
         <v>946</v>
       </c>
-      <c r="C213" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P213" s="3" t="s">
+    </row>
+    <row r="219" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A219" s="3" t="s">
         <v>947</v>
       </c>
-      <c r="Q213" s="3" t="s">
-[...25 lines deleted...]
-      <c r="A214" s="3" t="s">
+    </row>
+    <row r="220" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A220" s="3" t="s">
         <v>948</v>
-      </c>
-[...37 lines deleted...]
-        <v>955</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>April</vt:lpstr>
+      <vt:lpstr>May</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO</Company>
+  <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Service-PADB_PRD</dc:creator>
+  <dc:creator>Mat Raftree</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>