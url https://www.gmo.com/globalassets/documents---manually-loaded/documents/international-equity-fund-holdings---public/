--- v2 (2026-07-03)
+++ v3 (2026-08-12)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5F0132CA-A78D-4357-AFEC-83E6C4D36B29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B8F71856-8811-4635-833D-A8345EA9419E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{05883FED-6221-4799-AEC3-5C94010ADE16}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{8070FE08-77DD-4CC6-87D7-4BEBDDA19D1C}"/>
   </bookViews>
   <sheets>
-    <sheet name="May" sheetId="1" r:id="rId1"/>
+    <sheet name="June" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2752" uniqueCount="949">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2698" uniqueCount="943">
   <si>
     <t>GMO International Equity Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -146,2769 +146,2751 @@
   <si>
     <t>USD TAX RECLAIMS</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
-    <t>CASH_USD_CSHFJPMU0</t>
-[...5 lines deleted...]
-    <t>Collateral Cash</t>
+    <t>AUDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (AUD)</t>
+  </si>
+  <si>
+    <t>Trade Date Cash</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>AU</t>
+  </si>
+  <si>
+    <t>CADTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (CAD)</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>CHFTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (CHF)</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>CH</t>
+  </si>
+  <si>
+    <t>DKKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (DKK)</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>EURTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (EUR)</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>EU</t>
+  </si>
+  <si>
+    <t>GBPTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (GBP)</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>HKDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (HKD)</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>ILSTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (ILS)</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>ILS</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>JPYTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (JPY)</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>NOKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (NOK)</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>SEKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (SEK)</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>SGDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (SGD)</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>0454492</t>
+  </si>
+  <si>
+    <t>Imperial Brands Plc</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>IMB</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>GB0004544929</t>
+  </si>
+  <si>
+    <t>XLON</t>
+  </si>
+  <si>
+    <t>0540528</t>
+  </si>
+  <si>
+    <t>Hsbc Holdings Plc</t>
+  </si>
+  <si>
+    <t>HSBA</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>GB0005405286</t>
+  </si>
+  <si>
+    <t>2076281</t>
+  </si>
+  <si>
+    <t>Bank Of Nova Scotia</t>
+  </si>
+  <si>
+    <t>BNS</t>
+  </si>
+  <si>
+    <t>CA0641491075</t>
+  </si>
+  <si>
+    <t>XTSE</t>
+  </si>
+  <si>
+    <t>064149107</t>
+  </si>
+  <si>
+    <t>2170525</t>
+  </si>
+  <si>
+    <t>Can Imperial Bk Of Commerce</t>
+  </si>
+  <si>
+    <t>CM</t>
+  </si>
+  <si>
+    <t>CA1360691010</t>
+  </si>
+  <si>
+    <t>136069101</t>
+  </si>
+  <si>
+    <t>2172286</t>
+  </si>
+  <si>
+    <t>Canadian Tire Corp-Class A</t>
+  </si>
+  <si>
+    <t>CTC/A</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>CA1366812024</t>
+  </si>
+  <si>
+    <t>136681202</t>
+  </si>
+  <si>
+    <t>2339177</t>
+  </si>
+  <si>
+    <t>Finning International Inc</t>
+  </si>
+  <si>
+    <t>FTT</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>CA3180714048</t>
+  </si>
+  <si>
+    <t>318071404</t>
+  </si>
+  <si>
+    <t>2384951</t>
+  </si>
+  <si>
+    <t>Great-West Lifeco Inc</t>
+  </si>
+  <si>
+    <t>GWO</t>
+  </si>
+  <si>
+    <t>CA39138C1068</t>
+  </si>
+  <si>
+    <t>39138C106</t>
+  </si>
+  <si>
+    <t>2469375</t>
+  </si>
+  <si>
+    <t>Igm Financial Inc</t>
+  </si>
+  <si>
+    <t>IGM</t>
+  </si>
+  <si>
+    <t>CA4495861060</t>
+  </si>
+  <si>
+    <t>449586106</t>
+  </si>
+  <si>
+    <t>2492519</t>
+  </si>
+  <si>
+    <t>Manulife Financial Corp</t>
+  </si>
+  <si>
+    <t>MFC</t>
+  </si>
+  <si>
+    <t>CA56501R1064</t>
+  </si>
+  <si>
+    <t>56501R106</t>
+  </si>
+  <si>
+    <t>2554475</t>
+  </si>
+  <si>
+    <t>Magna International Inc</t>
+  </si>
+  <si>
+    <t>MG</t>
+  </si>
+  <si>
+    <t>CA5592224011</t>
+  </si>
+  <si>
+    <t>559222401</t>
+  </si>
+  <si>
+    <t>2566124</t>
+  </si>
+  <si>
+    <t>Sun Life Financial Inc</t>
+  </si>
+  <si>
+    <t>SLF</t>
+  </si>
+  <si>
+    <t>CA8667961053</t>
+  </si>
+  <si>
+    <t>866796105</t>
+  </si>
+  <si>
+    <t>2697701</t>
+  </si>
+  <si>
+    <t>Power Corp Of Canada</t>
+  </si>
+  <si>
+    <t>POW</t>
+  </si>
+  <si>
+    <t>CA7392391016</t>
+  </si>
+  <si>
+    <t>739239101</t>
+  </si>
+  <si>
+    <t>2715777</t>
+  </si>
+  <si>
+    <t>Quebecor Inc  -Cl B</t>
+  </si>
+  <si>
+    <t>QBR/B</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>CA7481932084</t>
+  </si>
+  <si>
+    <t>748193208</t>
+  </si>
+  <si>
+    <t>2897222</t>
+  </si>
+  <si>
+    <t>Toronto-Dominion Bank</t>
+  </si>
+  <si>
+    <t>TD</t>
+  </si>
+  <si>
+    <t>CA8911605092</t>
+  </si>
+  <si>
+    <t>891160509</t>
+  </si>
+  <si>
+    <t>3091357</t>
+  </si>
+  <si>
+    <t>Bt Group Plc</t>
+  </si>
+  <si>
+    <t>BT/A</t>
+  </si>
+  <si>
+    <t>GB0030913577</t>
+  </si>
+  <si>
+    <t>4116099</t>
+  </si>
+  <si>
+    <t>Bper Banca Spa</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>BPE</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>MTAA</t>
+  </si>
+  <si>
+    <t>4457088</t>
+  </si>
+  <si>
+    <t>Derichebourg</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>DBG</t>
+  </si>
+  <si>
+    <t>FR0000053381</t>
+  </si>
+  <si>
+    <t>XPAR</t>
+  </si>
+  <si>
+    <t>4476210</t>
+  </si>
+  <si>
+    <t>Indra Sistemas Sa</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>IDR</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>ES0118594417</t>
+  </si>
+  <si>
+    <t>XMAD</t>
+  </si>
+  <si>
+    <t>4497749</t>
+  </si>
+  <si>
+    <t>Kbc Group Nv</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>KBC</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>XBRU</t>
+  </si>
+  <si>
+    <t>4617859</t>
+  </si>
+  <si>
+    <t>Dhl Group</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>DHL</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>XETR</t>
+  </si>
+  <si>
+    <t>4943510</t>
+  </si>
+  <si>
+    <t>Indus Holding Ag</t>
+  </si>
+  <si>
+    <t>INH</t>
+  </si>
+  <si>
+    <t>DE0006200108</t>
+  </si>
+  <si>
+    <t>5165294</t>
+  </si>
+  <si>
+    <t>Asm International Nv</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>NL</t>
+  </si>
+  <si>
+    <t>ASM</t>
+  </si>
+  <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>XAMS</t>
+  </si>
+  <si>
+    <t>5298781</t>
+  </si>
+  <si>
+    <t>Societe Bic Sa</t>
+  </si>
+  <si>
+    <t>BB</t>
+  </si>
+  <si>
+    <t>FR0000120966</t>
+  </si>
+  <si>
+    <t>5501906</t>
+  </si>
+  <si>
+    <t>Banco Bilbao Vizcaya Argenta</t>
+  </si>
+  <si>
+    <t>BBVA</t>
+  </si>
+  <si>
+    <t>ES0113211835</t>
+  </si>
+  <si>
+    <t>5533976</t>
+  </si>
+  <si>
+    <t>Swisscom Ag-Reg</t>
+  </si>
+  <si>
+    <t>SCMN</t>
+  </si>
+  <si>
+    <t>CH0008742519</t>
+  </si>
+  <si>
+    <t>XSWX</t>
+  </si>
+  <si>
+    <t>5669354</t>
+  </si>
+  <si>
+    <t>Repsol Sa</t>
+  </si>
+  <si>
+    <t>REP</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>5671735</t>
+  </si>
+  <si>
+    <t>Sanofi</t>
+  </si>
+  <si>
+    <t>SAN</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>5705946</t>
+  </si>
+  <si>
+    <t>Banco Santander Sa</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>5750355</t>
+  </si>
+  <si>
+    <t>Deutsche Bank Ag-Registered</t>
+  </si>
+  <si>
+    <t>DBK</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>5827431</t>
+  </si>
+  <si>
+    <t>Bekaert Nv</t>
+  </si>
+  <si>
+    <t>BEKB</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>BE0974258874</t>
+  </si>
+  <si>
+    <t>5902941</t>
+  </si>
+  <si>
+    <t>Nokia Oyj</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>XHEL</t>
+  </si>
+  <si>
+    <t>5962343</t>
+  </si>
+  <si>
+    <t>Stmicroelectronics Nv</t>
+  </si>
+  <si>
+    <t>STMMI</t>
+  </si>
+  <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>5973992</t>
+  </si>
+  <si>
+    <t>Sonae</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>SON</t>
+  </si>
+  <si>
+    <t>PTSON0AM0001</t>
+  </si>
+  <si>
+    <t>XLIS</t>
+  </si>
+  <si>
+    <t>5993901</t>
+  </si>
+  <si>
+    <t>M6-Metropole Television</t>
+  </si>
+  <si>
+    <t>MMT</t>
+  </si>
+  <si>
+    <t>FR0000053225</t>
+  </si>
+  <si>
+    <t>5997118</t>
+  </si>
+  <si>
+    <t>Television Francaise (t.f.1)</t>
+  </si>
+  <si>
+    <t>TFI</t>
+  </si>
+  <si>
+    <t>FR0000054900</t>
+  </si>
+  <si>
+    <t>6045759</t>
+  </si>
+  <si>
+    <t>Aoki Holdings Inc</t>
+  </si>
+  <si>
+    <t>8214</t>
+  </si>
+  <si>
+    <t>JP3105400000</t>
+  </si>
+  <si>
+    <t>XTKS</t>
+  </si>
+  <si>
+    <t>6075808</t>
+  </si>
+  <si>
+    <t>Bank Hapoalim Bm</t>
+  </si>
+  <si>
+    <t>POLI</t>
+  </si>
+  <si>
+    <t>IL0006625771</t>
+  </si>
+  <si>
+    <t>XTAE</t>
+  </si>
+  <si>
+    <t>6086253</t>
+  </si>
+  <si>
+    <t>Fortescue Ltd</t>
+  </si>
+  <si>
+    <t>FMG</t>
+  </si>
+  <si>
+    <t>AU000000FMG4</t>
+  </si>
+  <si>
+    <t>XASX</t>
+  </si>
+  <si>
+    <t>6144690</t>
+  </si>
+  <si>
+    <t>Bhp Group Ltd</t>
+  </si>
+  <si>
+    <t>BHP</t>
+  </si>
+  <si>
+    <t>AU000000BHP4</t>
+  </si>
+  <si>
+    <t>6146500</t>
+  </si>
+  <si>
+    <t>Brother Industries Ltd</t>
+  </si>
+  <si>
+    <t>6448</t>
+  </si>
+  <si>
+    <t>JP3830000000</t>
+  </si>
+  <si>
+    <t>6172453</t>
+  </si>
+  <si>
+    <t>Canon Marketing Japan Inc</t>
+  </si>
+  <si>
+    <t>8060</t>
+  </si>
+  <si>
+    <t>JP3243600008</t>
+  </si>
+  <si>
+    <t>6220103</t>
+  </si>
+  <si>
+    <t>Rio Tinto Ltd</t>
+  </si>
+  <si>
+    <t>RIO</t>
+  </si>
+  <si>
+    <t>AU000000RIO1</t>
+  </si>
+  <si>
+    <t>6248990</t>
+  </si>
+  <si>
+    <t>Kddi Corp</t>
+  </si>
+  <si>
+    <t>9433</t>
+  </si>
+  <si>
+    <t>JP3496400007</t>
+  </si>
+  <si>
+    <t>6249799</t>
+  </si>
+  <si>
+    <t>Dah Sing Financial Holdings</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>HK0440001847</t>
+  </si>
+  <si>
+    <t>XHKG</t>
+  </si>
+  <si>
+    <t>6250627</t>
+  </si>
+  <si>
+    <t>Daido Steel Co Ltd</t>
+  </si>
+  <si>
+    <t>5471</t>
+  </si>
+  <si>
+    <t>JP3491000000</t>
+  </si>
+  <si>
+    <t>6251028</t>
+  </si>
+  <si>
+    <t>Screen Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>7735</t>
+  </si>
+  <si>
+    <t>JP3494600004</t>
+  </si>
+  <si>
+    <t>6251426</t>
+  </si>
+  <si>
+    <t>Daiwabo Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>JP3505400006</t>
+  </si>
+  <si>
+    <t>6302700</t>
+  </si>
+  <si>
+    <t>Ebara Corp</t>
+  </si>
+  <si>
+    <t>6361</t>
+  </si>
+  <si>
+    <t>JP3166000004</t>
+  </si>
+  <si>
+    <t>6356365</t>
+  </si>
+  <si>
+    <t>Fuji Electric Co Ltd</t>
+  </si>
+  <si>
+    <t>6504</t>
+  </si>
+  <si>
+    <t>JP3820000002</t>
+  </si>
+  <si>
+    <t>6398709</t>
+  </si>
+  <si>
+    <t>Gunze Ltd</t>
+  </si>
+  <si>
+    <t>3002</t>
+  </si>
+  <si>
+    <t>JP3275200008</t>
+  </si>
+  <si>
+    <t>6414809</t>
+  </si>
+  <si>
+    <t>Seiko Group Corp</t>
+  </si>
+  <si>
+    <t>8050</t>
+  </si>
+  <si>
+    <t>JP3414700009</t>
+  </si>
+  <si>
+    <t>6437947</t>
+  </si>
+  <si>
+    <t>Horiba Ltd</t>
+  </si>
+  <si>
+    <t>6856</t>
+  </si>
+  <si>
+    <t>JP3853000002</t>
+  </si>
+  <si>
+    <t>6467803</t>
+  </si>
+  <si>
+    <t>Itochu Corp</t>
+  </si>
+  <si>
+    <t>8001</t>
+  </si>
+  <si>
+    <t>JP3143600009</t>
+  </si>
+  <si>
+    <t>6480758</t>
+  </si>
+  <si>
+    <t>Kaga Electronics Co Ltd</t>
+  </si>
+  <si>
+    <t>8154</t>
+  </si>
+  <si>
+    <t>JP3206200002</t>
+  </si>
+  <si>
+    <t>6481320</t>
+  </si>
+  <si>
+    <t>Kajima Corp</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>JP3210200006</t>
+  </si>
+  <si>
+    <t>6483467</t>
+  </si>
+  <si>
+    <t>Kanematsu Corp</t>
+  </si>
+  <si>
+    <t>8020</t>
+  </si>
+  <si>
+    <t>JP3217100001</t>
+  </si>
+  <si>
+    <t>6496250</t>
+  </si>
+  <si>
+    <t>Komeri Co Ltd</t>
+  </si>
+  <si>
+    <t>8218</t>
+  </si>
+  <si>
+    <t>JP3305600003</t>
+  </si>
+  <si>
+    <t>6496584</t>
+  </si>
+  <si>
+    <t>Komatsu Ltd</t>
+  </si>
+  <si>
+    <t>6301</t>
+  </si>
+  <si>
+    <t>JP3304200003</t>
+  </si>
+  <si>
+    <t>6497509</t>
+  </si>
+  <si>
+    <t>Kubota Corp</t>
+  </si>
+  <si>
+    <t>6326</t>
+  </si>
+  <si>
+    <t>JP3266400005</t>
+  </si>
+  <si>
+    <t>6499260</t>
+  </si>
+  <si>
+    <t>Kyocera Corp</t>
+  </si>
+  <si>
+    <t>6971</t>
+  </si>
+  <si>
+    <t>JP3249600002</t>
+  </si>
+  <si>
+    <t>6527031</t>
+  </si>
+  <si>
+    <t>Vstecs Holdings Ltd</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>KYG9400C1116</t>
+  </si>
+  <si>
+    <t>6536112</t>
+  </si>
+  <si>
+    <t>Boc Hong Kong Holdings Ltd</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>HK2388011192</t>
+  </si>
+  <si>
+    <t>6536156</t>
+  </si>
+  <si>
+    <t>Luk Fook Holdings Intl Ltd</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>BMG5695X1258</t>
+  </si>
+  <si>
+    <t>6569464</t>
+  </si>
+  <si>
+    <t>Marubeni Corp</t>
+  </si>
+  <si>
+    <t>8002</t>
+  </si>
+  <si>
+    <t>JP3877600001</t>
+  </si>
+  <si>
+    <t>6572707</t>
+  </si>
+  <si>
+    <t>Panasonic Holdings Corp</t>
+  </si>
+  <si>
+    <t>6752</t>
+  </si>
+  <si>
+    <t>JP3866800000</t>
+  </si>
+  <si>
+    <t>6591809</t>
+  </si>
+  <si>
+    <t>Credit Saison Co Ltd</t>
+  </si>
+  <si>
+    <t>8253</t>
+  </si>
+  <si>
+    <t>JP3271400008</t>
+  </si>
+  <si>
+    <t>6594143</t>
+  </si>
+  <si>
+    <t>Sojitz Corp</t>
+  </si>
+  <si>
+    <t>2768</t>
+  </si>
+  <si>
+    <t>JP3663900003</t>
+  </si>
+  <si>
+    <t>6597045</t>
+  </si>
+  <si>
+    <t>Mitsubishi Electric Corp</t>
+  </si>
+  <si>
+    <t>6503</t>
+  </si>
+  <si>
+    <t>JP3902400005</t>
+  </si>
+  <si>
+    <t>6597302</t>
+  </si>
+  <si>
+    <t>Mitsui &amp; Co Ltd</t>
+  </si>
+  <si>
+    <t>8031</t>
+  </si>
+  <si>
+    <t>JP3893600001</t>
+  </si>
+  <si>
+    <t>6610403</t>
+  </si>
+  <si>
+    <t>Murata Manufacturing Co Ltd</t>
+  </si>
+  <si>
+    <t>6981</t>
+  </si>
+  <si>
+    <t>JP3914400001</t>
+  </si>
+  <si>
+    <t>6616508</t>
+  </si>
+  <si>
+    <t>Seiko Epson Corp</t>
+  </si>
+  <si>
+    <t>6724</t>
+  </si>
+  <si>
+    <t>JP3414750004</t>
+  </si>
+  <si>
+    <t>6619507</t>
+  </si>
+  <si>
+    <t>Ngk Corp</t>
+  </si>
+  <si>
+    <t>5333</t>
+  </si>
+  <si>
+    <t>JP3695200000</t>
+  </si>
+  <si>
+    <t>6619604</t>
+  </si>
+  <si>
+    <t>Niterra Co Ltd</t>
+  </si>
+  <si>
+    <t>5334</t>
+  </si>
+  <si>
+    <t>JP3738600000</t>
+  </si>
+  <si>
+    <t>6635677</t>
+  </si>
+  <si>
+    <t>Renesas Electronics Corp</t>
+  </si>
+  <si>
+    <t>6723</t>
+  </si>
+  <si>
+    <t>JP3164720009</t>
+  </si>
+  <si>
+    <t>6641146</t>
+  </si>
+  <si>
+    <t>Nichias Corp</t>
+  </si>
+  <si>
+    <t>5393</t>
+  </si>
+  <si>
+    <t>JP3660400007</t>
+  </si>
+  <si>
+    <t>6641801</t>
+  </si>
+  <si>
+    <t>Nitto Denko Corp</t>
+  </si>
+  <si>
+    <t>6988</t>
+  </si>
+  <si>
+    <t>JP3684000007</t>
+  </si>
+  <si>
+    <t>6660107</t>
+  </si>
+  <si>
+    <t>Ono Pharmaceutical Co Ltd</t>
+  </si>
+  <si>
+    <t>4528</t>
+  </si>
+  <si>
+    <t>JP3197600004</t>
+  </si>
+  <si>
+    <t>6661144</t>
+  </si>
+  <si>
+    <t>Orix Corp</t>
+  </si>
+  <si>
+    <t>8591</t>
+  </si>
+  <si>
+    <t>JP3200450009</t>
+  </si>
+  <si>
+    <t>6661768</t>
+  </si>
+  <si>
+    <t>Osaka Gas Co Ltd</t>
+  </si>
+  <si>
+    <t>9532</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>JP3180400008</t>
+  </si>
+  <si>
+    <t>6689351</t>
+  </si>
+  <si>
+    <t>Tokyu Construction Co Ltd</t>
+  </si>
+  <si>
+    <t>1720</t>
+  </si>
+  <si>
+    <t>JP3567410000</t>
+  </si>
+  <si>
+    <t>6701006</t>
+  </si>
+  <si>
+    <t>Press Kogyo Co Ltd</t>
+  </si>
+  <si>
+    <t>7246</t>
+  </si>
+  <si>
+    <t>JP3833600004</t>
+  </si>
+  <si>
+    <t>6776781</t>
+  </si>
+  <si>
+    <t>Sanwa Holdings Corp</t>
+  </si>
+  <si>
+    <t>5929</t>
+  </si>
+  <si>
+    <t>JP3344400001</t>
+  </si>
+  <si>
+    <t>6793821</t>
+  </si>
+  <si>
+    <t>Sekisui Chemical Co Ltd</t>
+  </si>
+  <si>
+    <t>4204</t>
+  </si>
+  <si>
+    <t>JP3419400001</t>
+  </si>
+  <si>
+    <t>6793906</t>
+  </si>
+  <si>
+    <t>Sekisui House Ltd</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>JP3420600003</t>
+  </si>
+  <si>
+    <t>6804682</t>
+  </si>
+  <si>
+    <t>Shionogi &amp; Co Ltd</t>
+  </si>
+  <si>
+    <t>4507</t>
+  </si>
+  <si>
+    <t>JP3347200002</t>
+  </si>
+  <si>
+    <t>6858708</t>
+  </si>
+  <si>
+    <t>Sumitomo Electric Industries</t>
+  </si>
+  <si>
+    <t>5802</t>
+  </si>
+  <si>
+    <t>JP3407400005</t>
+  </si>
+  <si>
+    <t>6858861</t>
+  </si>
+  <si>
+    <t>Sumitomo Forestry Co Ltd</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>JP3409800004</t>
+  </si>
+  <si>
+    <t>6858946</t>
+  </si>
+  <si>
+    <t>Sumitomo Corp</t>
+  </si>
+  <si>
+    <t>8053</t>
+  </si>
+  <si>
+    <t>JP3404600003</t>
+  </si>
+  <si>
+    <t>6859927</t>
+  </si>
+  <si>
+    <t>Sun Hung Kai Properties</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>HK0016000132</t>
+  </si>
+  <si>
+    <t>6867748</t>
+  </si>
+  <si>
+    <t>Swire Pacific Ltd - Cl A</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>HK0019000162</t>
+  </si>
+  <si>
+    <t>6869302</t>
+  </si>
+  <si>
+    <t>Tdk Corp</t>
+  </si>
+  <si>
+    <t>6762</t>
+  </si>
+  <si>
+    <t>JP3538800008</t>
+  </si>
+  <si>
+    <t>6880927</t>
+  </si>
+  <si>
+    <t>Tpr Co Ltd</t>
+  </si>
+  <si>
+    <t>6463</t>
+  </si>
+  <si>
+    <t>JP3542400001</t>
+  </si>
+  <si>
+    <t>6894304</t>
+  </si>
+  <si>
+    <t>Tokyo Seimitsu Co Ltd</t>
+  </si>
+  <si>
+    <t>7729</t>
+  </si>
+  <si>
+    <t>JP3580200008</t>
+  </si>
+  <si>
+    <t>6895448</t>
+  </si>
+  <si>
+    <t>Tokyo Gas Co Ltd</t>
+  </si>
+  <si>
+    <t>9531</t>
+  </si>
+  <si>
+    <t>JP3573000001</t>
+  </si>
+  <si>
+    <t>6895675</t>
+  </si>
+  <si>
+    <t>Tokyo Electron Ltd</t>
+  </si>
+  <si>
+    <t>8035</t>
+  </si>
+  <si>
+    <t>JP3571400005</t>
+  </si>
+  <si>
+    <t>6899581</t>
+  </si>
+  <si>
+    <t>Towa Pharmaceutical Co Ltd</t>
+  </si>
+  <si>
+    <t>4553</t>
+  </si>
+  <si>
+    <t>JP3623150004</t>
+  </si>
+  <si>
+    <t>6900182</t>
+  </si>
+  <si>
+    <t>Toyo Tire Corp</t>
+  </si>
+  <si>
+    <t>5105</t>
+  </si>
+  <si>
+    <t>JP3610600003</t>
+  </si>
+  <si>
+    <t>6900557</t>
+  </si>
+  <si>
+    <t>Toyoda Gosei Co Ltd</t>
+  </si>
+  <si>
+    <t>7282</t>
+  </si>
+  <si>
+    <t>JP3634200004</t>
+  </si>
+  <si>
+    <t>6900580</t>
+  </si>
+  <si>
+    <t>Toyota Tsusho Corp</t>
+  </si>
+  <si>
+    <t>8015</t>
+  </si>
+  <si>
+    <t>JP3635000007</t>
+  </si>
+  <si>
+    <t>6926553</t>
+  </si>
+  <si>
+    <t>Valor Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>9956</t>
+  </si>
+  <si>
+    <t>JP3778400006</t>
+  </si>
+  <si>
+    <t>6927374</t>
+  </si>
+  <si>
+    <t>Venture Corp Ltd</t>
+  </si>
+  <si>
+    <t>VMS</t>
+  </si>
+  <si>
+    <t>SG0531000230</t>
+  </si>
+  <si>
+    <t>XSES</t>
+  </si>
+  <si>
+    <t>6928560</t>
+  </si>
+  <si>
+    <t>Vtech Holdings Ltd</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>BMG9400S1329</t>
+  </si>
+  <si>
+    <t>6961888</t>
+  </si>
+  <si>
+    <t>Warabeya Nichiyo Holdings Co</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>JP3994400004</t>
+  </si>
+  <si>
+    <t>6986427</t>
+  </si>
+  <si>
+    <t>Yokogawa Electric Corp</t>
+  </si>
+  <si>
+    <t>6841</t>
+  </si>
+  <si>
+    <t>JP3955000009</t>
+  </si>
+  <si>
+    <t>7018556</t>
+  </si>
+  <si>
+    <t>Navigator Co Sa/The</t>
+  </si>
+  <si>
+    <t>NVG</t>
+  </si>
+  <si>
+    <t>PTPTI0AM0006</t>
+  </si>
+  <si>
+    <t>7103065</t>
+  </si>
+  <si>
+    <t>Novartis Ag-Reg</t>
+  </si>
+  <si>
+    <t>NOVN</t>
+  </si>
+  <si>
+    <t>CH0012005267</t>
+  </si>
+  <si>
+    <t>7108899</t>
+  </si>
+  <si>
+    <t>Abb Ltd-Reg</t>
+  </si>
+  <si>
+    <t>ABBN</t>
+  </si>
+  <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>7133608</t>
+  </si>
+  <si>
+    <t>Equinor Asa</t>
+  </si>
+  <si>
+    <t>EQNR</t>
+  </si>
+  <si>
+    <t>NO0010096985</t>
+  </si>
+  <si>
+    <t>XOSL</t>
+  </si>
+  <si>
+    <t>7242087</t>
+  </si>
+  <si>
+    <t>Banca Ifis Spa</t>
+  </si>
+  <si>
+    <t>IF</t>
+  </si>
+  <si>
+    <t>IT0003188064</t>
+  </si>
+  <si>
+    <t>7309681</t>
+  </si>
+  <si>
+    <t>Bnp Paribas</t>
+  </si>
+  <si>
+    <t>BNP</t>
+  </si>
+  <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>7370063</t>
+  </si>
+  <si>
+    <t>Melexis Nv</t>
+  </si>
+  <si>
+    <t>MELE</t>
+  </si>
+  <si>
+    <t>BE0165385973</t>
+  </si>
+  <si>
+    <t>B00D9P6</t>
+  </si>
+  <si>
+    <t>Proximus</t>
+  </si>
+  <si>
+    <t>PROX</t>
+  </si>
+  <si>
+    <t>BE0003810273</t>
+  </si>
+  <si>
+    <t>B012TP2</t>
+  </si>
+  <si>
+    <t>Halfords Group Plc</t>
+  </si>
+  <si>
+    <t>HFD</t>
+  </si>
+  <si>
+    <t>GB00B012TP20</t>
+  </si>
+  <si>
+    <t>B0190C7</t>
+  </si>
+  <si>
+    <t>Techtronic Industries Co Ltd</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>HK0669013440</t>
+  </si>
+  <si>
+    <t>B01C7R0</t>
+  </si>
+  <si>
+    <t>Super Retail Group Ltd</t>
+  </si>
+  <si>
+    <t>SUL</t>
+  </si>
+  <si>
+    <t>AU000000SUL0</t>
+  </si>
+  <si>
+    <t>B01G0P1</t>
+  </si>
+  <si>
+    <t>Dah Sing Banking Group Ltd</t>
+  </si>
+  <si>
+    <t>2356</t>
+  </si>
+  <si>
+    <t>HK2356013600</t>
+  </si>
+  <si>
+    <t>B02FBC1</t>
+  </si>
+  <si>
+    <t>Perseus Mining Ltd</t>
+  </si>
+  <si>
+    <t>PRU</t>
+  </si>
+  <si>
+    <t>AU000000PRU3</t>
+  </si>
+  <si>
+    <t>B03P2F0</t>
+  </si>
+  <si>
+    <t>Fuyo General Lease Co Ltd</t>
+  </si>
+  <si>
+    <t>8424</t>
+  </si>
+  <si>
+    <t>JP3826270005</t>
+  </si>
+  <si>
+    <t>B08QZ48</t>
+  </si>
+  <si>
+    <t>Esprinet Spa</t>
+  </si>
+  <si>
+    <t>PRT</t>
+  </si>
+  <si>
+    <t>IT0003850929</t>
+  </si>
+  <si>
+    <t>B0F9V20</t>
+  </si>
+  <si>
+    <t>Oversea-Chinese Banking Corp</t>
+  </si>
+  <si>
+    <t>OCBC</t>
+  </si>
+  <si>
+    <t>SG1S04926220</t>
+  </si>
+  <si>
+    <t>B0R7JF1</t>
+  </si>
+  <si>
+    <t>Ipsen</t>
+  </si>
+  <si>
+    <t>IPN</t>
+  </si>
+  <si>
+    <t>FR0010259150</t>
+  </si>
+  <si>
+    <t>B10RB15</t>
+  </si>
+  <si>
+    <t>Inpex Corp</t>
+  </si>
+  <si>
+    <t>1605</t>
+  </si>
+  <si>
+    <t>JP3294460005</t>
+  </si>
+  <si>
+    <t>B11HK39</t>
+  </si>
+  <si>
+    <t>Norsk Hydro Asa</t>
+  </si>
+  <si>
+    <t>NHY</t>
+  </si>
+  <si>
+    <t>NO0005052605</t>
+  </si>
+  <si>
+    <t>B13X013</t>
+  </si>
+  <si>
+    <t>Eiffage</t>
+  </si>
+  <si>
+    <t>FGR</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>B156T57</t>
+  </si>
+  <si>
+    <t>Sbm Offshore Nv</t>
+  </si>
+  <si>
+    <t>SBMO</t>
+  </si>
+  <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>B15C557</t>
+  </si>
+  <si>
+    <t>Totalenergies Se</t>
+  </si>
+  <si>
+    <t>TTE</t>
+  </si>
+  <si>
+    <t>FR0000120271</t>
+  </si>
+  <si>
+    <t>B17KC69</t>
+  </si>
+  <si>
+    <t>Wilmar International Ltd</t>
+  </si>
+  <si>
+    <t>WIL</t>
+  </si>
+  <si>
+    <t>SG1T56930848</t>
+  </si>
+  <si>
+    <t>B188NJ2</t>
+  </si>
+  <si>
+    <t>Ipsos</t>
+  </si>
+  <si>
+    <t>IPS</t>
+  </si>
+  <si>
+    <t>FR0000073298</t>
+  </si>
+  <si>
+    <t>B1BK209</t>
+  </si>
+  <si>
+    <t>Rtl Group</t>
+  </si>
+  <si>
+    <t>RRTL</t>
+  </si>
+  <si>
+    <t>LU0061462528</t>
+  </si>
+  <si>
+    <t>B1FW751</t>
+  </si>
+  <si>
+    <t>Galp Energia Sgps Sa</t>
+  </si>
+  <si>
+    <t>GALP</t>
+  </si>
+  <si>
+    <t>PTGAL0AM0009</t>
+  </si>
+  <si>
+    <t>B1G40S0</t>
+  </si>
+  <si>
+    <t>Mapfre Sa</t>
+  </si>
+  <si>
+    <t>MAP</t>
+  </si>
+  <si>
+    <t>ES0124244E34</t>
+  </si>
+  <si>
+    <t>B1L95G3</t>
+  </si>
+  <si>
+    <t>Aker Bp Asa</t>
+  </si>
+  <si>
+    <t>AKRBP</t>
+  </si>
+  <si>
+    <t>NO0010345853</t>
+  </si>
+  <si>
+    <t>B1VQF42</t>
+  </si>
+  <si>
+    <t>Orkla Asa</t>
+  </si>
+  <si>
+    <t>ORK</t>
+  </si>
+  <si>
+    <t>NO0003733800</t>
+  </si>
+  <si>
+    <t>B1VSK10</t>
+  </si>
+  <si>
+    <t>Industrivarden Ab-A Shs</t>
+  </si>
+  <si>
+    <t>INDUA</t>
+  </si>
+  <si>
+    <t>SE0000190126</t>
+  </si>
+  <si>
+    <t>XSTO</t>
+  </si>
+  <si>
+    <t>B1VSK54</t>
+  </si>
+  <si>
+    <t>Industrivarden Ab-C Shs</t>
+  </si>
+  <si>
+    <t>INDUC</t>
+  </si>
+  <si>
+    <t>SE0000107203</t>
+  </si>
+  <si>
+    <t>B1VT035</t>
+  </si>
+  <si>
+    <t>Yangzijiang Shipbuilding</t>
+  </si>
+  <si>
+    <t>YZJSGD</t>
+  </si>
+  <si>
+    <t>SG1U76934819</t>
+  </si>
+  <si>
+    <t>B1WMLF2</t>
+  </si>
+  <si>
+    <t>Pacific Textiles Holdings</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>KYG686121032</t>
+  </si>
+  <si>
+    <t>B1XH2C0</t>
+  </si>
+  <si>
+    <t>Ferrexpo Plc</t>
+  </si>
+  <si>
+    <t>FXPO</t>
+  </si>
+  <si>
+    <t>GB00B1XH2C03</t>
+  </si>
+  <si>
+    <t>B1YW440</t>
+  </si>
+  <si>
+    <t>3i Group Plc</t>
+  </si>
+  <si>
+    <t>III</t>
+  </si>
+  <si>
+    <t>GB00B1YW4409</t>
+  </si>
+  <si>
+    <t>B233HR5</t>
+  </si>
+  <si>
+    <t>Redes Energeticas Nacionais</t>
+  </si>
+  <si>
+    <t>RENE</t>
+  </si>
+  <si>
+    <t>PTREL0AM0008</t>
+  </si>
+  <si>
+    <t>B2927P4</t>
+  </si>
+  <si>
+    <t>First Resources Ltd</t>
+  </si>
+  <si>
+    <t>SG1W35938974</t>
+  </si>
+  <si>
+    <t>B55WMQ5</t>
+  </si>
+  <si>
+    <t>Wallenius Wilhelmsen Asa</t>
+  </si>
+  <si>
+    <t>WAWI</t>
+  </si>
+  <si>
+    <t>NO0010571680</t>
+  </si>
+  <si>
+    <t>B575D14</t>
+  </si>
+  <si>
+    <t>Parex Resources Inc</t>
+  </si>
+  <si>
+    <t>PXT</t>
+  </si>
+  <si>
+    <t>CA69946Q1046</t>
+  </si>
+  <si>
+    <t>69946Q104</t>
+  </si>
+  <si>
+    <t>B61X7R5</t>
+  </si>
+  <si>
+    <t>Sitc International Holdings</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>KYG8187G1055</t>
+  </si>
+  <si>
+    <t>B657MH8</t>
+  </si>
+  <si>
+    <t>Sheng Siong Group Ltd</t>
+  </si>
+  <si>
+    <t>SSG</t>
+  </si>
+  <si>
+    <t>SG2D54973185</t>
+  </si>
+  <si>
+    <t>B7SF135</t>
+  </si>
+  <si>
+    <t>Unipol Assicurazioni Spa</t>
+  </si>
+  <si>
+    <t>UNI</t>
+  </si>
+  <si>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>B82YXW8</t>
+  </si>
+  <si>
+    <t>Vesuvius Plc</t>
+  </si>
+  <si>
+    <t>VSVS</t>
+  </si>
+  <si>
+    <t>GB00B82YXW83</t>
+  </si>
+  <si>
+    <t>B86S2N0</t>
+  </si>
+  <si>
+    <t>Ageas</t>
+  </si>
+  <si>
+    <t>AGS</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>BDC5ST8</t>
+  </si>
+  <si>
+    <t>Valeo</t>
+  </si>
+  <si>
+    <t>FR0013176526</t>
+  </si>
+  <si>
+    <t>BDT88L2</t>
+  </si>
+  <si>
+    <t>Rubis</t>
+  </si>
+  <si>
+    <t>RUI</t>
+  </si>
+  <si>
+    <t>FR0013269123</t>
+  </si>
+  <si>
+    <t>BFMHVQ6</t>
+  </si>
+  <si>
+    <t>Dws Group Gmbh &amp; Co Kgaa</t>
+  </si>
+  <si>
+    <t>DWS</t>
+  </si>
+  <si>
+    <t>DE000DWS1007</t>
+  </si>
+  <si>
+    <t>BFRB2W6</t>
+  </si>
+  <si>
+    <t>Igg Inc</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>KYG6771K1022</t>
+  </si>
+  <si>
+    <t>BG0T3J8</t>
+  </si>
+  <si>
+    <t>Elkem Asa</t>
+  </si>
+  <si>
+    <t>ELK</t>
+  </si>
+  <si>
+    <t>NO0010816093</t>
+  </si>
+  <si>
+    <t>BH0W286</t>
+  </si>
+  <si>
+    <t>Kln Logistics Group Ltd</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>BMG524181036</t>
+  </si>
+  <si>
+    <t>BH6XZT5</t>
+  </si>
+  <si>
+    <t>Valmet Oyj</t>
+  </si>
+  <si>
+    <t>VALMT</t>
+  </si>
+  <si>
+    <t>FI4000074984</t>
+  </si>
+  <si>
+    <t>BJ1DLW9</t>
+  </si>
+  <si>
+    <t>Man Group Plc/Jersey</t>
+  </si>
+  <si>
+    <t>EMG</t>
+  </si>
+  <si>
+    <t>JE00BJ1DLW90</t>
+  </si>
+  <si>
+    <t>BJ2ZH37</t>
+  </si>
+  <si>
+    <t>Ia Financial Corp Inc</t>
+  </si>
+  <si>
+    <t>IAG</t>
+  </si>
+  <si>
+    <t>CA45075E1043</t>
+  </si>
+  <si>
+    <t>45075E104</t>
+  </si>
+  <si>
+    <t>BKY40Q3</t>
+  </si>
+  <si>
+    <t>Galliford Try Holdings Plc</t>
+  </si>
+  <si>
+    <t>GFRD</t>
+  </si>
+  <si>
+    <t>GB00BKY40Q38</t>
+  </si>
+  <si>
+    <t>BLLHKZ1</t>
+  </si>
+  <si>
+    <t>Wh Group Ltd</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>KYG960071028</t>
+  </si>
+  <si>
+    <t>BLLJ381</t>
+  </si>
+  <si>
+    <t>Anima Holding Spa</t>
+  </si>
+  <si>
+    <t>ANIM</t>
+  </si>
+  <si>
+    <t>IT0004998065</t>
+  </si>
+  <si>
+    <t>BMFDP24</t>
+  </si>
+  <si>
+    <t>Hoegh Autoliners Asa</t>
+  </si>
+  <si>
+    <t>HAUTO</t>
+  </si>
+  <si>
+    <t>NO0011082075</t>
+  </si>
+  <si>
+    <t>BN7SWP6</t>
+  </si>
+  <si>
+    <t>GSK PLC</t>
+  </si>
+  <si>
+    <t>GSK</t>
+  </si>
+  <si>
+    <t>GB00BN7SWP63</t>
+  </si>
+  <si>
+    <t>BNFWV75</t>
+  </si>
+  <si>
+    <t>Coface Sa</t>
+  </si>
+  <si>
+    <t>COFA</t>
+  </si>
+  <si>
+    <t>FR0010667147</t>
+  </si>
+  <si>
+    <t>BNG8PQ9</t>
+  </si>
+  <si>
+    <t>Nn Group Nv</t>
+  </si>
+  <si>
+    <t>NN</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>BNZKT97</t>
+  </si>
+  <si>
+    <t>Yangzijiang Financial Holdin</t>
+  </si>
+  <si>
+    <t>YZJFH</t>
+  </si>
+  <si>
+    <t>SGXE77102635</t>
+  </si>
+  <si>
+    <t>BP6MXD8</t>
+  </si>
+  <si>
+    <t>Shell Plc</t>
+  </si>
+  <si>
+    <t>SHEL</t>
+  </si>
+  <si>
+    <t>GB00BP6MXD84</t>
+  </si>
+  <si>
+    <t>BPCR7W4</t>
+  </si>
+  <si>
+    <t>Dpm Metals Inc</t>
+  </si>
+  <si>
+    <t>DPM</t>
+  </si>
+  <si>
+    <t>CA26139R1091</t>
+  </si>
+  <si>
+    <t>26139R109</t>
+  </si>
+  <si>
+    <t>BQWSKZ8</t>
+  </si>
+  <si>
+    <t>Dof Group Asa</t>
+  </si>
+  <si>
+    <t>DOFG</t>
+  </si>
+  <si>
+    <t>NO0012851874</t>
+  </si>
+  <si>
+    <t>BRJL176</t>
+  </si>
+  <si>
+    <t>Ubs Group Ag-Reg</t>
+  </si>
+  <si>
+    <t>UBSG</t>
+  </si>
+  <si>
+    <t>CH0244767585</t>
+  </si>
+  <si>
+    <t>BVSYC71</t>
+  </si>
+  <si>
+    <t>Yangzijiang Maritime Develop</t>
+  </si>
+  <si>
+    <t>8YZ</t>
+  </si>
+  <si>
+    <t>SGXE35825913</t>
+  </si>
+  <si>
+    <t>BW9P816</t>
+  </si>
+  <si>
+    <t>Ck Hutchison Holdings Ltd</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>KYG217651051</t>
+  </si>
+  <si>
+    <t>BWX5Y69</t>
+  </si>
+  <si>
+    <t>Zehnder Group Ag-Rg</t>
+  </si>
+  <si>
+    <t>ZEHN</t>
+  </si>
+  <si>
+    <t>CH0276534614</t>
+  </si>
+  <si>
+    <t>BYY7VY5</t>
+  </si>
+  <si>
+    <t>Signify Nv</t>
+  </si>
+  <si>
+    <t>LIGHT</t>
+  </si>
+  <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>BYZQ077</t>
+  </si>
+  <si>
+    <t>Ck Asset Holdings Ltd</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>KYG2177B1014</t>
+  </si>
+  <si>
+    <t>BYZR014</t>
+  </si>
+  <si>
+    <t>Amundi Sa</t>
+  </si>
+  <si>
+    <t>AMUN</t>
+  </si>
+  <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>BZ07696</t>
+  </si>
+  <si>
+    <t>Europris Asa</t>
+  </si>
+  <si>
+    <t>EPR</t>
+  </si>
+  <si>
+    <t>NO0010735343</t>
+  </si>
+  <si>
+    <t>BZ57390</t>
+  </si>
+  <si>
+    <t>Ing Groep Nv</t>
+  </si>
+  <si>
+    <t>INGA</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>110448107</t>
+  </si>
+  <si>
+    <t>British American Tob-Sp Adr</t>
+  </si>
+  <si>
+    <t>Depository Receipt/Share</t>
+  </si>
+  <si>
+    <t>2290791</t>
+  </si>
+  <si>
+    <t>BTI</t>
+  </si>
+  <si>
+    <t>US1104481072</t>
+  </si>
+  <si>
+    <t>XNYS</t>
+  </si>
+  <si>
+    <t>37733W204</t>
+  </si>
+  <si>
+    <t>Gsk Plc-Spon Adr</t>
+  </si>
+  <si>
+    <t>BMTZ571</t>
+  </si>
+  <si>
+    <t>US37733W2044</t>
+  </si>
+  <si>
+    <t>767204100</t>
+  </si>
+  <si>
+    <t>Rio Tinto Plc-Spon Adr</t>
+  </si>
+  <si>
+    <t>2740434</t>
+  </si>
+  <si>
+    <t>US7672041008</t>
+  </si>
+  <si>
+    <t>88031M109</t>
+  </si>
+  <si>
+    <t>Tenaris Sa-Adr</t>
+  </si>
+  <si>
+    <t>2167367</t>
+  </si>
+  <si>
+    <t>TS</t>
+  </si>
+  <si>
+    <t>US88031M1099</t>
+  </si>
+  <si>
+    <t>880890108</t>
+  </si>
+  <si>
+    <t>Ternium Sa-Sponsored Adr</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>LU</t>
+  </si>
+  <si>
+    <t>B0XGGY0</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>US8808901081</t>
+  </si>
+  <si>
+    <t>92857W308</t>
+  </si>
+  <si>
+    <t>Vodafone Group Plc-Sp Adr</t>
+  </si>
+  <si>
+    <t>BK019T4</t>
+  </si>
+  <si>
+    <t>VOD</t>
+  </si>
+  <si>
+    <t>US92857W3088</t>
+  </si>
+  <si>
+    <t>XNGS</t>
+  </si>
+  <si>
+    <t>5169218</t>
+  </si>
+  <si>
+    <t>Draegerwerk Ag - Pref</t>
+  </si>
+  <si>
+    <t>Preferred/Preference Share</t>
+  </si>
+  <si>
+    <t>DRW3</t>
+  </si>
+  <si>
+    <t>DE0005550636</t>
+  </si>
+  <si>
+    <t>861012102</t>
+  </si>
+  <si>
+    <t>Stmicroelectronics Nv-Ny Shs</t>
+  </si>
+  <si>
+    <t>Registered Share</t>
+  </si>
+  <si>
+    <t>2430025</t>
+  </si>
+  <si>
+    <t>STM</t>
+  </si>
+  <si>
+    <t>US8610121027</t>
+  </si>
+  <si>
+    <t>B908F01</t>
+  </si>
+  <si>
+    <t>Asml Holding Nv-Ny Reg Shs</t>
+  </si>
+  <si>
+    <t>ASML</t>
+  </si>
+  <si>
+    <t>USN070592100</t>
+  </si>
+  <si>
+    <t>DVTAXRESUSD</t>
+  </si>
+  <si>
+    <t>USD DIVIDEND TAX RESERVE SSB USD D</t>
+  </si>
+  <si>
+    <t>Other Instruments</t>
+  </si>
+  <si>
+    <t>Other Liabilities</t>
+  </si>
+  <si>
+    <t>USDAccExp</t>
+  </si>
+  <si>
+    <t>ACCRUED EXPENSES</t>
+  </si>
+  <si>
+    <t>362013369</t>
+  </si>
+  <si>
+    <t>GMO US TREASURY FUND CLASS VI</t>
+  </si>
+  <si>
+    <t>Pooled Investment</t>
+  </si>
+  <si>
+    <t>Fund</t>
+  </si>
+  <si>
+    <t>BYZYHN6</t>
+  </si>
+  <si>
+    <t>GUSTX</t>
+  </si>
+  <si>
+    <t>US3620133690</t>
   </si>
   <si>
     <t>XOTC</t>
   </si>
   <si>
-    <t>CASH_USD_MARJPNUS3</t>
-[...2674 lines deleted...]
-  <si>
     <t>90139K886</t>
   </si>
   <si>
     <t>Gmo Ultra-Short Income Etf</t>
   </si>
   <si>
     <t>BPYV2Q3</t>
   </si>
   <si>
     <t>GMOC</t>
   </si>
   <si>
     <t>US90139K8861</t>
   </si>
   <si>
     <t>ARCX</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>TRIXX</t>
-  </si>
-[...4 lines deleted...]
-    <t>Contra Derivatives - Futures</t>
   </si>
   <si>
     <t>Base Currency - USD</t>
   </si>
   <si>
     <t>Based on GMO data. Not book of record.</t>
   </si>
   <si>
     <t>*Value includes derivative notional exposure for swaps and futures.</t>
   </si>
   <si>
     <t>**Weights are calculated as a percentage of the total Base Market Value with Notional. Base Market Value with Notional represents the total value of the security, in addition to any notional exposure gained through derivatives contracts. Security weights shown in this file may differ from weights shown in other materials to the extent the other weights exclude cash or do not account for notional exposures.</t>
   </si>
   <si>
     <t>***May include Cash &amp; Cash Equivalents, Fixed Income Instruments, Pooled Investments, Accrued Expenses, or Derivative Contracts</t>
   </si>
   <si>
     <t>Further information related to holdings is available on GMO.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
@@ -3278,95 +3260,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60889AC6-5C33-47F0-AC8E-383948F36034}">
-  <dimension ref="A1:Z220"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCB58053-FE4D-49DD-9F02-02E97C3E45F0}">
+  <dimension ref="A1:Z215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.6328125" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="22.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="5"/>
+    <col min="11" max="11" width="7.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46171</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -3402,15585 +3384,15272 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>3816445.86</v>
+        <v>3616505.08</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>3816445.86</v>
+        <v>3616505.08</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>3816445.86</v>
+        <v>3616505.08</v>
       </c>
       <c r="N4" s="4">
-        <v>3816445.86</v>
+        <v>3616505.08</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>2.709E-3</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.722E-3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>2410000</v>
+        <v>78.239999999999995</v>
       </c>
       <c r="E5" s="5">
-        <v>1</v>
+        <v>0.69279999999999997</v>
       </c>
       <c r="F5" s="4">
-        <v>2410000</v>
+        <v>54.204672000000002</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>1</v>
+        <v>1.4434180138568131</v>
       </c>
       <c r="L5" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4">
-        <v>2410000</v>
+        <v>78.239999999999995</v>
       </c>
       <c r="N5" s="4">
-        <v>2410000</v>
+        <v>54.204672000000002</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>1.7099999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>-37.1</v>
+        <v>-102453370.06</v>
       </c>
       <c r="E6" s="5">
-        <v>1</v>
+        <v>0.70484599999999997</v>
       </c>
       <c r="F6" s="4">
-        <v>-37.1</v>
+        <v>-72213829.117180601</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>1</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L6" s="3" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>-37.1</v>
+        <v>-102453370.783576</v>
       </c>
       <c r="N6" s="4">
-        <v>-37.1</v>
+        <v>-72213829.117180601</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-5.4359999999999999E-2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>78.239999999999995</v>
+        <v>4880093.25</v>
       </c>
       <c r="E7" s="5">
-        <v>0.71950000000000003</v>
+        <v>1.239695</v>
       </c>
       <c r="F7" s="4">
-        <v>56.293680000000002</v>
+        <v>6049827.3724663705</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>1.389854065323141</v>
+        <v>0.80664999676049354</v>
       </c>
       <c r="L7" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>78.239999999999995</v>
+        <v>4880093.2303999998</v>
       </c>
       <c r="N7" s="4">
-        <v>56.293680000000002</v>
+        <v>6049827.3724663705</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.5539999999999999E-3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>0.02</v>
+        <v>9651.7000000000007</v>
       </c>
       <c r="E8" s="5">
-        <v>1.279836</v>
+        <v>0.152952</v>
       </c>
       <c r="F8" s="4">
-        <v>2.559672E-2</v>
+        <v>1476.2465585800001</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>0.78135000059148196</v>
+        <v>6.5380001316753225</v>
       </c>
       <c r="L8" s="3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>1.9998999999999999E-2</v>
+        <v>9651.7001939999991</v>
       </c>
       <c r="N8" s="4">
-        <v>2.559672E-2</v>
+        <v>1476.2465585800001</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.9999999999999995E-7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>9651.7000000000007</v>
+        <v>45138780.75</v>
       </c>
       <c r="E9" s="5">
-        <v>0.15614500000000001</v>
+        <v>1.1433</v>
       </c>
       <c r="F9" s="4">
-        <v>1507.0655653199999</v>
+        <v>51607168.031475</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>6.4043000007236861</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L9" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4">
-        <v>9651.7000009999992</v>
+        <v>45138780.75</v>
       </c>
       <c r="N9" s="4">
-        <v>1507.0655653199999</v>
+        <v>51607168.031475</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>9.9999999999999995E-7</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8848000000000001E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>2102653.06</v>
+        <v>1647395.34</v>
       </c>
       <c r="E10" s="5">
-        <v>1.1669499999999999</v>
+        <v>1.32725</v>
       </c>
       <c r="F10" s="4">
-        <v>2453690.9883670001</v>
+        <v>2186505.4650150002</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4">
-        <v>2102653.06</v>
+        <v>1647395.34</v>
       </c>
       <c r="N10" s="4">
-        <v>2453690.9883670001</v>
+        <v>2186505.4650150002</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>1.7409999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.645E-3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>187896.35</v>
+        <v>3515814.65</v>
       </c>
       <c r="E11" s="5">
-        <v>1.34795</v>
+        <v>0.12751799999999999</v>
       </c>
       <c r="F11" s="4">
-        <v>253274.88498249999</v>
+        <v>448328.51741572999</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>0.74186727994361801</v>
+        <v>7.8420498239930332</v>
       </c>
       <c r="L11" s="3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4">
-        <v>187896.35</v>
+        <v>3515814.571091</v>
       </c>
       <c r="N11" s="4">
-        <v>253274.88498249999</v>
+        <v>448328.51741572999</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>1.7899999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.3700000000000001E-4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="4">
-        <v>10953433.720000001</v>
+        <v>3945860.72</v>
       </c>
       <c r="E12" s="5">
-        <v>0.12759300000000001</v>
+        <v>0.33563199999999999</v>
       </c>
       <c r="F12" s="4">
-        <v>1397585.13282466</v>
+        <v>1324358.7642014399</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J12" s="5">
         <v>1</v>
       </c>
       <c r="K12" s="5">
-        <v>7.8374002778985394</v>
+        <v>2.9794499589759531</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4">
-        <v>10953434.108386001</v>
+        <v>3945860.665668</v>
       </c>
       <c r="N12" s="4">
-        <v>1397585.13282466</v>
+        <v>1324358.7642014399</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>9.9200000000000004E-4</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.9599999999999992E-4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="4">
-        <v>153726.76999999999</v>
+        <v>198002081</v>
       </c>
       <c r="E13" s="5">
-        <v>0.35670299999999999</v>
+        <v>6.1529999999999996E-3</v>
       </c>
       <c r="F13" s="4">
-        <v>54834.8534841</v>
+        <v>1218286.9158590999</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
-        <v>2.8034499816163767</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4">
-        <v>153726.76899099999</v>
+        <v>198002066.64484999</v>
       </c>
       <c r="N13" s="4">
-        <v>54834.8534841</v>
+        <v>1218286.9158590999</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>3.8000000000000002E-5</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.1699999999999995E-4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="4">
-        <v>393680007</v>
+        <v>45903335.460000001</v>
       </c>
       <c r="E14" s="5">
-        <v>6.2820000000000003E-3</v>
+        <v>0.10105600000000001</v>
       </c>
       <c r="F14" s="4">
-        <v>2473019.70601168</v>
+        <v>4638809.1011065599</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="J14" s="5">
         <v>1</v>
       </c>
       <c r="K14" s="5">
-        <v>159.19004107103061</v>
+        <v>9.8954995663792094</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4">
-        <v>393680108.56946701</v>
+        <v>45903333.448514998</v>
       </c>
       <c r="N14" s="4">
-        <v>2473019.70601168</v>
+        <v>4638809.1011065599</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>1.755E-3</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.4910000000000002E-3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="4">
-        <v>1464549.65</v>
+        <v>47626688.399999999</v>
       </c>
       <c r="E15" s="5">
-        <v>0.108281</v>
+        <v>0.103326</v>
       </c>
       <c r="F15" s="4">
-        <v>158583.42537248999</v>
+        <v>4921052.9285038998</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="J15" s="5">
         <v>1</v>
       </c>
       <c r="K15" s="5">
-        <v>9.2351998534189068</v>
+        <v>9.678150211278858</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4">
-        <v>1464549.6267540001</v>
+        <v>47626689.439713001</v>
       </c>
       <c r="N15" s="4">
-        <v>158583.42537248999</v>
+        <v>4921052.9285038998</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1.12E-4</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7039999999999998E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="4">
-        <v>1554192</v>
+        <v>0.08</v>
       </c>
       <c r="E16" s="5">
-        <v>0.108304</v>
+        <v>0.77312599999999998</v>
       </c>
       <c r="F16" s="4">
-        <v>168325.56250507999</v>
+        <v>6.1850090000000003E-2</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="J16" s="5">
         <v>1</v>
       </c>
       <c r="K16" s="5">
-        <v>9.2332497077907298</v>
+        <v>1.2934499925199785</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M16" s="4">
-        <v>1554191.9508130001</v>
+        <v>7.9999000000000001E-2</v>
       </c>
       <c r="N16" s="4">
-        <v>168325.56250507999</v>
+        <v>6.1850090000000003E-2</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.1900000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="4">
-        <v>0.08</v>
+        <v>6858967.7000000002</v>
       </c>
       <c r="E17" s="5">
-        <v>0.78409899999999999</v>
+        <v>1</v>
       </c>
       <c r="F17" s="4">
-        <v>6.272788E-2</v>
+        <v>6858967.7000000002</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>96</v>
+        <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="J17" s="5">
         <v>1</v>
       </c>
       <c r="K17" s="5">
-        <v>1.2753500045045363</v>
+        <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>0.08</v>
+        <v>6858967.7000000002</v>
       </c>
       <c r="N17" s="4">
-        <v>6.272788E-2</v>
+        <v>6858967.7000000002</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.1630000000000001E-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="D18" s="4">
-        <v>1702184.83</v>
+        <v>241142</v>
       </c>
       <c r="E18" s="5">
-        <v>1</v>
+        <v>37.017003000000003</v>
       </c>
       <c r="F18" s="4">
-        <v>1702584.83</v>
+        <v>8926354.0168549996</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="J18" s="5">
-        <v>1</v>
+        <v>27.89</v>
       </c>
       <c r="K18" s="5">
-        <v>1</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="M18" s="4">
-        <v>1702584.83</v>
+        <v>6725450.3799999999</v>
       </c>
       <c r="N18" s="4">
-        <v>1702584.83</v>
+        <v>8926354.0168549996</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>34</v>
+        <v>99</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>34</v>
+        <v>103</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>34</v>
+        <v>104</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>35</v>
+        <v>106</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>1.2080000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.7190000000000001E-3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C19" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="B19" s="3" t="s">
+      <c r="D19" s="4">
+        <v>38477</v>
+      </c>
+      <c r="E19" s="5">
+        <v>18.990293000000001</v>
+      </c>
+      <c r="F19" s="4">
+        <v>730689.503761</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="C19" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H19" s="3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="J19" s="5">
-        <v>3111.3</v>
+        <v>14.308</v>
       </c>
       <c r="K19" s="5">
-        <v>1</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M19" s="4">
-        <v>0</v>
+        <v>550528.91599999997</v>
       </c>
       <c r="N19" s="4">
-        <v>0</v>
+        <v>730689.503761</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>34</v>
+        <v>110</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>34</v>
+        <v>111</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>106</v>
       </c>
       <c r="T19" s="4">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>46192</v>
+        <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>4.4174999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.5000000000000003E-4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D20" s="4">
-        <v>273796</v>
+        <v>172200</v>
       </c>
       <c r="E20" s="5">
-        <v>36.340732000000003</v>
+        <v>86.886342999999997</v>
       </c>
       <c r="F20" s="4">
-        <v>9949947.0586719997</v>
+        <v>14961828.370044</v>
       </c>
       <c r="G20" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J20" s="5">
+        <v>123.27</v>
+      </c>
+      <c r="K20" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M20" s="4">
+        <v>21227094.149916001</v>
+      </c>
+      <c r="N20" s="4">
+        <v>14961828.370044</v>
+      </c>
+      <c r="O20" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="P20" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q20" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H20" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="R20" s="3" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>34</v>
+        <v>117</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>7.0629999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.1261999999999999E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B21" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D21" s="4">
+        <v>26100</v>
+      </c>
+      <c r="E21" s="5">
+        <v>115.11541800000001</v>
+      </c>
+      <c r="F21" s="4">
+        <v>3004512.4229074898</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J21" s="5">
+        <v>163.32</v>
+      </c>
+      <c r="K21" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L21" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M21" s="4">
+        <v>4262652.0301040001</v>
+      </c>
+      <c r="N21" s="4">
+        <v>3004512.4229074898</v>
+      </c>
+      <c r="O21" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="P21" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q21" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R21" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="S21" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="C21" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>34</v>
+        <v>122</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.758E-3</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.261E-3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D22" s="4">
-        <v>11700</v>
+        <v>14200</v>
       </c>
       <c r="E22" s="5">
-        <v>80.301985000000002</v>
+        <v>137.69162900000001</v>
       </c>
       <c r="F22" s="4">
-        <v>939533.22928386997</v>
+        <v>1955221.1453744499</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="I22" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J22" s="5">
+        <v>195.35</v>
+      </c>
+      <c r="K22" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M22" s="4">
+        <v>2773970.0195909999</v>
+      </c>
+      <c r="N22" s="4">
+        <v>1955221.1453744499</v>
+      </c>
+      <c r="O22" s="3" t="s">
         <v>123</v>
-      </c>
-[...16 lines deleted...]
-        <v>120</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>125</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>6.6600000000000003E-4</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.4710000000000001E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D23" s="4">
-        <v>101800</v>
+        <v>44500</v>
       </c>
       <c r="E23" s="5">
-        <v>64.861529000000004</v>
+        <v>70.611452999999997</v>
       </c>
       <c r="F23" s="4">
-        <v>6602903.7058546003</v>
+        <v>3142209.6916299602</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>123</v>
+        <v>45</v>
       </c>
       <c r="J23" s="5">
-        <v>89.35</v>
+        <v>100.18</v>
       </c>
       <c r="K23" s="5">
-        <v>1.3775500069249438</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>124</v>
+        <v>46</v>
       </c>
       <c r="M23" s="4">
-        <v>9095830.0457240008</v>
+        <v>4458010.0314840004</v>
       </c>
       <c r="N23" s="4">
-        <v>6602903.7058546003</v>
+        <v>3142209.6916299602</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>129</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>132</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>4.6870000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.3649999999999999E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D24" s="4">
-        <v>160800</v>
+        <v>70300</v>
       </c>
       <c r="E24" s="5">
-        <v>114.514899</v>
+        <v>63.696916000000002</v>
       </c>
       <c r="F24" s="4">
-        <v>18413995.862219099</v>
+        <v>4477893.2158590304</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>123</v>
+        <v>45</v>
       </c>
       <c r="J24" s="5">
-        <v>157.75</v>
+        <v>90.37</v>
       </c>
       <c r="K24" s="5">
-        <v>1.3775500069249438</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L24" s="3" t="s">
-        <v>124</v>
+        <v>46</v>
       </c>
       <c r="M24" s="4">
-        <v>25366200.127514999</v>
+        <v>6353011.0448679999</v>
       </c>
       <c r="N24" s="4">
-        <v>18413995.862219099</v>
+        <v>4477893.2158590304</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>135</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>137</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>138</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>139</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.3072E-2</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.3700000000000002E-3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D25" s="4">
-        <v>5125126</v>
+        <v>66500</v>
       </c>
       <c r="E25" s="5">
-        <v>2.8145199999999999</v>
+        <v>55.809691000000001</v>
       </c>
       <c r="F25" s="4">
-        <v>14424767.579469601</v>
+        <v>3711344.4933920698</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="J25" s="5">
-        <v>2.0880000000000001</v>
+        <v>79.180000000000007</v>
       </c>
       <c r="K25" s="5">
-        <v>0.74186727994361801</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="M25" s="4">
-        <v>10701263.088</v>
+        <v>5265470.0371869998</v>
       </c>
       <c r="N25" s="4">
-        <v>14424767.579469601</v>
+        <v>3711344.4933920698</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>140</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>142</v>
       </c>
       <c r="Q25" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R25" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="R25" s="3" t="s">
+      <c r="S25" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="T25" s="4">
+        <v>1</v>
+      </c>
+      <c r="W25" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="S25" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.0240000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.7929999999999999E-3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D26" s="4">
-        <v>36276</v>
+        <v>74600</v>
       </c>
       <c r="E26" s="5">
-        <v>3.875356</v>
+        <v>40.542731000000003</v>
       </c>
       <c r="F26" s="4">
-        <v>140582.42332500001</v>
+        <v>3024487.7533039702</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="J26" s="5">
-        <v>2.875</v>
+        <v>57.52</v>
       </c>
       <c r="K26" s="5">
-        <v>0.74186727994361801</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="M26" s="4">
-        <v>104293.5</v>
+        <v>4290992.030305</v>
       </c>
       <c r="N26" s="4">
-        <v>140582.42332500001</v>
+        <v>3024487.7533039702</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>145</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>147</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>148</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>34</v>
+        <v>149</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>9.8999999999999994E-5</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.2759999999999998E-3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D27" s="4">
+        <v>205700</v>
+      </c>
+      <c r="E27" s="5">
+        <v>65.733919999999998</v>
+      </c>
+      <c r="F27" s="4">
+        <v>13521467.488986701</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J27" s="5">
+        <v>93.26</v>
+      </c>
+      <c r="K27" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M27" s="4">
+        <v>19183582.135483999</v>
+      </c>
+      <c r="N27" s="4">
+        <v>13521467.488986701</v>
+      </c>
+      <c r="O27" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="C27" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G27" s="3" t="s">
+      <c r="P27" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q27" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R27" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="S27" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="T27" s="4">
+        <v>1</v>
+      </c>
+      <c r="W27" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="X27" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>1.0178E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A28" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D28" s="4">
+        <v>68700</v>
+      </c>
+      <c r="E28" s="5">
+        <v>78.484581000000006</v>
+      </c>
+      <c r="F28" s="4">
+        <v>5391890.7488986803</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J28" s="5">
+        <v>111.35</v>
+      </c>
+      <c r="K28" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M28" s="4">
+        <v>7649745.0540260002</v>
+      </c>
+      <c r="N28" s="4">
+        <v>5391890.7488986803</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="P28" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q28" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H27" s="3" t="s">
-[...61 lines deleted...]
-      <c r="D28" s="4">
+      <c r="R28" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="S28" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="T28" s="4">
+        <v>1</v>
+      </c>
+      <c r="W28" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="X28" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>4.058E-3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A29" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" s="4">
+        <v>158600</v>
+      </c>
+      <c r="E29" s="5">
+        <v>62.322467000000003</v>
+      </c>
+      <c r="F29" s="4">
+        <v>9884343.2599118892</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J29" s="5">
+        <v>88.42</v>
+      </c>
+      <c r="K29" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M29" s="4">
+        <v>14023412.09904</v>
+      </c>
+      <c r="N29" s="4">
+        <v>9884343.2599118892</v>
+      </c>
+      <c r="O29" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="P29" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q29" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R29" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="S29" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="T29" s="4">
+        <v>1</v>
+      </c>
+      <c r="W29" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="X29" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="6">
+        <v>7.4400000000000004E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A30" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D30" s="4">
+        <v>30100</v>
+      </c>
+      <c r="E30" s="5">
+        <v>47.711013000000001</v>
+      </c>
+      <c r="F30" s="4">
+        <v>1436101.4977973599</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J30" s="5">
+        <v>67.69</v>
+      </c>
+      <c r="K30" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L30" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M30" s="4">
+        <v>2037469.0143889999</v>
+      </c>
+      <c r="N30" s="4">
+        <v>1436101.4977973599</v>
+      </c>
+      <c r="O30" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="P30" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q30" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="R30" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="S30" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="T30" s="4">
+        <v>1</v>
+      </c>
+      <c r="W30" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="X30" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="6">
+        <v>1.0809999999999999E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A31" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D31" s="4">
+        <v>308100</v>
+      </c>
+      <c r="E31" s="5">
+        <v>121.543611</v>
+      </c>
+      <c r="F31" s="4">
+        <v>37447586.960352398</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J31" s="5">
+        <v>172.44</v>
+      </c>
+      <c r="K31" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L31" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M31" s="4">
+        <v>53128764.375220999</v>
+      </c>
+      <c r="N31" s="4">
+        <v>37447586.960352398</v>
+      </c>
+      <c r="O31" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="P31" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q31" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R31" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="S31" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="T31" s="4">
+        <v>1</v>
+      </c>
+      <c r="W31" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="X31" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="6">
+        <v>2.8188999999999999E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A32" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" s="4">
+        <v>5125126</v>
+      </c>
+      <c r="E32" s="5">
+        <v>2.5231020000000002</v>
+      </c>
+      <c r="F32" s="4">
+        <v>12931216.942133499</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J32" s="5">
+        <v>1.901</v>
+      </c>
+      <c r="K32" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M32" s="4">
+        <v>9742864.5260000005</v>
+      </c>
+      <c r="N32" s="4">
+        <v>12931216.942133499</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="P32" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q32" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="R32" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="S32" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="T32" s="4">
+        <v>1</v>
+      </c>
+      <c r="W32" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X32" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="6">
+        <v>9.7339999999999996E-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A33" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D33" s="4">
+        <v>41639</v>
+      </c>
+      <c r="E33" s="5">
+        <v>15.699795999999999</v>
+      </c>
+      <c r="F33" s="4">
+        <v>653723.78898840002</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J33" s="5">
+        <v>13.731999999999999</v>
+      </c>
+      <c r="K33" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="M33" s="4">
+        <v>571786.74800000002</v>
+      </c>
+      <c r="N33" s="4">
+        <v>653723.78898840002</v>
+      </c>
+      <c r="O33" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="P33" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q33" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R33" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="S33" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="T33" s="4">
+        <v>1</v>
+      </c>
+      <c r="W33" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X33" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>4.9200000000000003E-4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A34" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D34" s="4">
         <v>94864</v>
       </c>
-      <c r="E28" s="5">
-[...5 lines deleted...]
-      <c r="G28" s="3" t="s">
+      <c r="E34" s="5">
+        <v>10.901365999999999</v>
+      </c>
+      <c r="F34" s="4">
+        <v>1034147.136792</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J34" s="5">
+        <v>9.5350000000000001</v>
+      </c>
+      <c r="K34" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M34" s="4">
+        <v>904528.24</v>
+      </c>
+      <c r="N34" s="4">
+        <v>1034147.136792</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="P34" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="Q34" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R34" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="S34" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T34" s="4">
+        <v>1</v>
+      </c>
+      <c r="W34" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X34" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="6">
+        <v>7.7800000000000005E-4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A35" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D35" s="4">
+        <v>47694</v>
+      </c>
+      <c r="E35" s="5">
+        <v>54.786935999999997</v>
+      </c>
+      <c r="F35" s="4">
+        <v>2613008.1255839998</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J35" s="5">
+        <v>47.92</v>
+      </c>
+      <c r="K35" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="M35" s="4">
+        <v>2285496.48</v>
+      </c>
+      <c r="N35" s="4">
+        <v>2613008.1255839998</v>
+      </c>
+      <c r="O35" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="P35" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="Q35" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R35" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="S35" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="T35" s="4">
+        <v>1</v>
+      </c>
+      <c r="W35" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X35" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="6">
+        <v>1.9659999999999999E-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A36" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D36" s="4">
+        <v>13767</v>
+      </c>
+      <c r="E36" s="5">
+        <v>136.39569</v>
+      </c>
+      <c r="F36" s="4">
+        <v>1877759.46423</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J36" s="5">
+        <v>119.3</v>
+      </c>
+      <c r="K36" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="M36" s="4">
+        <v>1642403.1</v>
+      </c>
+      <c r="N36" s="4">
+        <v>1877759.46423</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="P36" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q36" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H28" s="3" t="s">
-[...615 lines deleted...]
-      <c r="P36" s="3" t="s">
+      <c r="R36" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="Q36" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R36" s="3" t="s">
+      <c r="S36" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="S36" s="3" t="s">
+      <c r="T36" s="4">
+        <v>1</v>
+      </c>
+      <c r="W36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X36" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>1.413E-3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A37" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="T36" s="4">
-[...16 lines deleted...]
-      <c r="A37" s="3" t="s">
+      <c r="B37" s="3" t="s">
         <v>210</v>
       </c>
-      <c r="B37" s="3" t="s">
+      <c r="C37" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D37" s="4">
+        <v>456874</v>
+      </c>
+      <c r="E37" s="5">
+        <v>60.709229999999998</v>
+      </c>
+      <c r="F37" s="4">
+        <v>27736468.747019999</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H37" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="C37" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I37" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J37" s="5">
-        <v>22.04</v>
+        <v>53.1</v>
       </c>
       <c r="K37" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>167</v>
+        <v>212</v>
       </c>
       <c r="M37" s="4">
-        <v>10499833.959999001</v>
+        <v>24260009.399999999</v>
       </c>
       <c r="N37" s="4">
-        <v>12252781.2396219</v>
+        <v>27736468.747019999</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>213</v>
+        <v>132</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>214</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>171</v>
+        <v>215</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>8.6979999999999991E-3</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.0879000000000002E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B38" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D38" s="4">
+        <v>5326</v>
+      </c>
+      <c r="E38" s="5">
+        <v>29.554304999999999</v>
+      </c>
+      <c r="F38" s="4">
+        <v>157406.22842999999</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J38" s="5">
+        <v>25.85</v>
+      </c>
+      <c r="K38" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="M38" s="4">
+        <v>137677.1</v>
+      </c>
+      <c r="N38" s="4">
+        <v>157406.22842999999</v>
+      </c>
+      <c r="O38" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="C38" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P38" s="3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>218</v>
+        <v>132</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>219</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>163</v>
+        <v>215</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>1.9321999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.18E-4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>220</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>221</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D39" s="4">
-        <v>1886326</v>
+        <v>6830</v>
       </c>
       <c r="E39" s="5">
-        <v>12.51904</v>
+        <v>1143.87165</v>
       </c>
       <c r="F39" s="4">
-        <v>23614989.892509501</v>
+        <v>7812643.3695</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J39" s="5">
-        <v>10.728</v>
+        <v>1000.5</v>
       </c>
       <c r="K39" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>167</v>
+        <v>223</v>
       </c>
       <c r="M39" s="4">
-        <v>20236505.327999</v>
+        <v>6833415</v>
       </c>
       <c r="N39" s="4">
-        <v>23614989.892509501</v>
+        <v>7812643.3695</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>220</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>118</v>
+        <v>199</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>171</v>
+        <v>226</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>1.6764000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.8809999999999999E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D40" s="4">
-        <v>2864</v>
+        <v>14681</v>
       </c>
       <c r="E40" s="5">
-        <v>314.84311000000002</v>
+        <v>65.168099999999995</v>
       </c>
       <c r="F40" s="4">
-        <v>901710.66703999997</v>
+        <v>956732.87609999999</v>
       </c>
       <c r="G40" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J40" s="5">
+        <v>57</v>
+      </c>
+      <c r="K40" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M40" s="4">
+        <v>836817</v>
+      </c>
+      <c r="N40" s="4">
+        <v>956732.87609999999</v>
+      </c>
+      <c r="O40" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="P40" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q40" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R40" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="S40" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T40" s="4">
+        <v>1</v>
+      </c>
+      <c r="W40" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X40" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="6">
+        <v>7.2000000000000005E-4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A41" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D41" s="4">
+        <v>1483394</v>
+      </c>
+      <c r="E41" s="5">
+        <v>25.003971</v>
+      </c>
+      <c r="F41" s="4">
+        <v>37090740.557573996</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J41" s="5">
+        <v>21.87</v>
+      </c>
+      <c r="K41" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L41" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="M41" s="4">
+        <v>32441826.780000001</v>
+      </c>
+      <c r="N41" s="4">
+        <v>37090740.557573996</v>
+      </c>
+      <c r="O41" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="P41" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q41" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H40" s="3" t="s">
-[...70 lines deleted...]
-      <c r="G41" s="3" t="s">
+      <c r="R41" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="S41" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="T41" s="4">
+        <v>1</v>
+      </c>
+      <c r="W41" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X41" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="6">
+        <v>2.792E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A42" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D42" s="4">
+        <v>16252</v>
+      </c>
+      <c r="E42" s="5">
+        <v>772.94985699999995</v>
+      </c>
+      <c r="F42" s="4">
+        <v>12561981.032665901</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J42" s="5">
+        <v>623.5</v>
+      </c>
+      <c r="K42" s="5">
+        <v>0.80664999676049354</v>
+      </c>
+      <c r="L42" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M42" s="4">
+        <v>10133121.959305</v>
+      </c>
+      <c r="N42" s="4">
+        <v>12561981.032665901</v>
+      </c>
+      <c r="O42" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="P42" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="Q42" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="R42" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="S42" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="T42" s="4">
+        <v>1</v>
+      </c>
+      <c r="W42" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X42" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>9.4560000000000009E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A43" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D43" s="4">
+        <v>476399</v>
+      </c>
+      <c r="E43" s="5">
+        <v>25.164033</v>
+      </c>
+      <c r="F43" s="4">
+        <v>11988120.157167001</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J43" s="5">
+        <v>22.01</v>
+      </c>
+      <c r="K43" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="M43" s="4">
+        <v>10485541.99</v>
+      </c>
+      <c r="N43" s="4">
+        <v>11988120.157167001</v>
+      </c>
+      <c r="O43" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="P43" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q43" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="R43" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="S43" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="T43" s="4">
+        <v>1</v>
+      </c>
+      <c r="W43" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X43" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="6">
+        <v>9.0240000000000008E-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A44" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D44" s="4">
+        <v>296946</v>
+      </c>
+      <c r="E44" s="5">
+        <v>85.838964000000004</v>
+      </c>
+      <c r="F44" s="4">
+        <v>25489537.003943998</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J44" s="5">
+        <v>75.08</v>
+      </c>
+      <c r="K44" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M44" s="4">
+        <v>22294705.68</v>
+      </c>
+      <c r="N44" s="4">
+        <v>25489537.003943998</v>
+      </c>
+      <c r="O44" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="R44" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="S44" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T44" s="4">
+        <v>1</v>
+      </c>
+      <c r="W44" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X44" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="6">
+        <v>1.9186999999999999E-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A45" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D45" s="4">
+        <v>1886326</v>
+      </c>
+      <c r="E45" s="5">
+        <v>13.815637000000001</v>
+      </c>
+      <c r="F45" s="4">
+        <v>26060795.656927198</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J45" s="5">
+        <v>12.084</v>
+      </c>
+      <c r="K45" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L45" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="M45" s="4">
+        <v>22794363.384</v>
+      </c>
+      <c r="N45" s="4">
+        <v>26060795.656927198</v>
+      </c>
+      <c r="O45" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q45" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H41" s="3" t="s">
-[...61 lines deleted...]
-      <c r="D42" s="4">
+      <c r="R45" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="S45" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="T45" s="4">
+        <v>1</v>
+      </c>
+      <c r="W45" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X45" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="6">
+        <v>1.9616999999999999E-2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A46" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D46" s="4">
+        <v>791339</v>
+      </c>
+      <c r="E46" s="5">
+        <v>33.870263000000001</v>
+      </c>
+      <c r="F46" s="4">
+        <v>26802859.656487498</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J46" s="5">
+        <v>29.625</v>
+      </c>
+      <c r="K46" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="M46" s="4">
+        <v>23443417.875</v>
+      </c>
+      <c r="N46" s="4">
+        <v>26802859.656487498</v>
+      </c>
+      <c r="O46" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="P46" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="Q46" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R46" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="S46" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="T46" s="4">
+        <v>1</v>
+      </c>
+      <c r="W46" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X46" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="6">
+        <v>2.0175999999999999E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A47" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D47" s="4">
         <v>25386</v>
       </c>
-      <c r="E42" s="5">
-[...5 lines deleted...]
-      <c r="G42" s="3" t="s">
+      <c r="E47" s="5">
+        <v>44.645865000000001</v>
+      </c>
+      <c r="F47" s="4">
+        <v>1133379.9288900001</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J47" s="5">
+        <v>39.049999999999997</v>
+      </c>
+      <c r="K47" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="M47" s="4">
+        <v>991323.3</v>
+      </c>
+      <c r="N47" s="4">
+        <v>1133379.9288900001</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="S47" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="T47" s="4">
+        <v>1</v>
+      </c>
+      <c r="W47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X47" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="6">
+        <v>8.5300000000000003E-4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A48" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D48" s="4">
+        <v>2063329</v>
+      </c>
+      <c r="E48" s="5">
+        <v>13.210832</v>
+      </c>
+      <c r="F48" s="4">
+        <v>27258291.748063501</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J48" s="5">
+        <v>11.555</v>
+      </c>
+      <c r="K48" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="M48" s="4">
+        <v>23841766.594999999</v>
+      </c>
+      <c r="N48" s="4">
+        <v>27258291.748063501</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="S48" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="T48" s="4">
+        <v>1</v>
+      </c>
+      <c r="W48" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X48" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="6">
+        <v>2.0518999999999999E-2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A49" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D49" s="4">
+        <v>257315</v>
+      </c>
+      <c r="E49" s="5">
+        <v>73.765715999999998</v>
+      </c>
+      <c r="F49" s="4">
+        <v>18981025.212540001</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J49" s="5">
+        <v>64.52</v>
+      </c>
+      <c r="K49" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M49" s="4">
+        <v>16601963.800000001</v>
+      </c>
+      <c r="N49" s="4">
+        <v>18981025.212540001</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R49" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="S49" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="T49" s="4">
+        <v>1</v>
+      </c>
+      <c r="W49" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="6">
+        <v>1.4288E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A50" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D50" s="4">
+        <v>757857</v>
+      </c>
+      <c r="E50" s="5">
+        <v>2.30375</v>
+      </c>
+      <c r="F50" s="4">
+        <v>1745912.6848215</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J50" s="5">
+        <v>2.0150000000000001</v>
+      </c>
+      <c r="K50" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="M50" s="4">
+        <v>1527081.855</v>
+      </c>
+      <c r="N50" s="4">
+        <v>1745912.6848215</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="P50" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R50" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="S50" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="T50" s="4">
+        <v>1</v>
+      </c>
+      <c r="W50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="6">
+        <v>1.3140000000000001E-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A51" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D51" s="4">
+        <v>34139</v>
+      </c>
+      <c r="E51" s="5">
+        <v>13.765332000000001</v>
+      </c>
+      <c r="F51" s="4">
+        <v>469934.66914800002</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J51" s="5">
+        <v>12.04</v>
+      </c>
+      <c r="K51" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M51" s="4">
+        <v>411033.56</v>
+      </c>
+      <c r="N51" s="4">
+        <v>469934.66914800002</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="R51" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="S51" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T51" s="4">
+        <v>1</v>
+      </c>
+      <c r="W51" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X51" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="6">
+        <v>3.5300000000000002E-4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A52" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D52" s="4">
+        <v>104657</v>
+      </c>
+      <c r="E52" s="5">
+        <v>7.6143780000000003</v>
+      </c>
+      <c r="F52" s="4">
+        <v>796897.95834600006</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J52" s="5">
+        <v>6.66</v>
+      </c>
+      <c r="K52" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M52" s="4">
+        <v>697015.62</v>
+      </c>
+      <c r="N52" s="4">
+        <v>796897.95834600006</v>
+      </c>
+      <c r="O52" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="P52" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="Q52" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="R52" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="S52" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T52" s="4">
+        <v>1</v>
+      </c>
+      <c r="W52" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X52" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="6">
+        <v>5.9900000000000003E-4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A53" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D53" s="4">
+        <v>38420</v>
+      </c>
+      <c r="E53" s="5">
+        <v>10.090756000000001</v>
+      </c>
+      <c r="F53" s="4">
+        <v>387686.81741270999</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J53" s="5">
+        <v>1640</v>
+      </c>
+      <c r="K53" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M53" s="4">
+        <v>63008795.431863002</v>
+      </c>
+      <c r="N53" s="4">
+        <v>387686.81741270999</v>
+      </c>
+      <c r="O53" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="P53" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q53" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R53" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="S53" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T53" s="4">
+        <v>1</v>
+      </c>
+      <c r="W53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X53" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="6">
+        <v>2.9100000000000003E-4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A54" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D54" s="4">
+        <v>258274</v>
+      </c>
+      <c r="E54" s="5">
+        <v>23.021028000000001</v>
+      </c>
+      <c r="F54" s="4">
+        <v>5945732.8231720598</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="J54" s="5">
+        <v>68.59</v>
+      </c>
+      <c r="K54" s="5">
+        <v>2.9794499589759531</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="M54" s="4">
+        <v>17715013.416081</v>
+      </c>
+      <c r="N54" s="4">
+        <v>5945732.8231720598</v>
+      </c>
+      <c r="O54" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="P54" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="Q54" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H42" s="3" t="s">
-[...70 lines deleted...]
-      <c r="G43" s="3" t="s">
+      <c r="R54" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="S54" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="T54" s="4">
+        <v>1</v>
+      </c>
+      <c r="W54" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X54" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="6">
+        <v>4.4749999999999998E-3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A55" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D55" s="4">
+        <v>1721414</v>
+      </c>
+      <c r="E55" s="5">
+        <v>13.26712</v>
+      </c>
+      <c r="F55" s="4">
+        <v>22838206.10768</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J55" s="5">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="K55" s="5">
+        <v>1.4434180138568131</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M55" s="4">
+        <v>32965078.100000001</v>
+      </c>
+      <c r="N55" s="4">
+        <v>22838206.10768</v>
+      </c>
+      <c r="O55" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="P55" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q55" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="R55" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="S55" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="T55" s="4">
+        <v>1</v>
+      </c>
+      <c r="W55" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X55" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="6">
+        <v>1.7191000000000001E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A56" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D56" s="4">
+        <v>590388</v>
+      </c>
+      <c r="E56" s="5">
+        <v>41.152320000000003</v>
+      </c>
+      <c r="F56" s="4">
+        <v>24295835.90016</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J56" s="5">
+        <v>59.4</v>
+      </c>
+      <c r="K56" s="5">
+        <v>1.4434180138568131</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M56" s="4">
+        <v>35069047.200000003</v>
+      </c>
+      <c r="N56" s="4">
+        <v>24295835.90016</v>
+      </c>
+      <c r="O56" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="P56" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q56" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="R56" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="S56" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="T56" s="4">
+        <v>1</v>
+      </c>
+      <c r="W56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X56" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="6">
+        <v>1.8289E-2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A57" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D57" s="4">
+        <v>206996</v>
+      </c>
+      <c r="E57" s="5">
+        <v>22.587295999999998</v>
+      </c>
+      <c r="F57" s="4">
+        <v>4675479.5631441297</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J57" s="5">
+        <v>3671</v>
+      </c>
+      <c r="K57" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M57" s="4">
+        <v>759882260.908535</v>
+      </c>
+      <c r="N57" s="4">
+        <v>4675479.5631441297</v>
+      </c>
+      <c r="O57" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="P57" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q57" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R57" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="S57" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T57" s="4">
+        <v>1</v>
+      </c>
+      <c r="W57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X57" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z57" s="6">
+        <v>3.519E-3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A58" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D58" s="4">
+        <v>27600</v>
+      </c>
+      <c r="E58" s="5">
+        <v>21.178281999999999</v>
+      </c>
+      <c r="F58" s="4">
+        <v>584520.53530225996</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J58" s="5">
+        <v>3442</v>
+      </c>
+      <c r="K58" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M58" s="4">
+        <v>94999193.112558007</v>
+      </c>
+      <c r="N58" s="4">
+        <v>584520.53530225996</v>
+      </c>
+      <c r="O58" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="P58" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q58" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R58" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="S58" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T58" s="4">
+        <v>1</v>
+      </c>
+      <c r="W58" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X58" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="6">
+        <v>4.4000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A59" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D59" s="4">
+        <v>29210</v>
+      </c>
+      <c r="E59" s="5">
+        <v>119.514928</v>
+      </c>
+      <c r="F59" s="4">
+        <v>3491031.04688001</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J59" s="5">
+        <v>172.51</v>
+      </c>
+      <c r="K59" s="5">
+        <v>1.4434180138568131</v>
+      </c>
+      <c r="L59" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M59" s="4">
+        <v>5039017.0999999996</v>
+      </c>
+      <c r="N59" s="4">
+        <v>3491031.04688001</v>
+      </c>
+      <c r="O59" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="P59" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="Q59" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="R59" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="S59" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="T59" s="4">
+        <v>1</v>
+      </c>
+      <c r="W59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X59" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y59" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="6">
+        <v>2.627E-3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A60" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D60" s="4">
+        <v>79300</v>
+      </c>
+      <c r="E60" s="5">
+        <v>16.889710999999998</v>
+      </c>
+      <c r="F60" s="4">
+        <v>1339353.9455468401</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J60" s="5">
+        <v>2745</v>
+      </c>
+      <c r="K60" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L60" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M60" s="4">
+        <v>217678484.21831</v>
+      </c>
+      <c r="N60" s="4">
+        <v>1339353.9455468401</v>
+      </c>
+      <c r="O60" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="P60" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q60" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="R60" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="S60" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T60" s="4">
+        <v>1</v>
+      </c>
+      <c r="W60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X60" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="6">
+        <v>1.008E-3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A61" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D61" s="4">
+        <v>26869</v>
+      </c>
+      <c r="E61" s="5">
+        <v>4.8099670000000003</v>
+      </c>
+      <c r="F61" s="4">
+        <v>129238.99745602001</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J61" s="5">
+        <v>37.72</v>
+      </c>
+      <c r="K61" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L61" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M61" s="4">
+        <v>1013498.657253</v>
+      </c>
+      <c r="N61" s="4">
+        <v>129238.99745602001</v>
+      </c>
+      <c r="O61" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="P61" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q61" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H43" s="3" t="s">
-[...348 lines deleted...]
-      <c r="A48" s="3" t="s">
+      <c r="R61" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="S61" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="T61" s="4">
+        <v>1</v>
+      </c>
+      <c r="W61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X61" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="6">
+        <v>9.7E-5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A62" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D62" s="4">
+        <v>102000</v>
+      </c>
+      <c r="E62" s="5">
+        <v>16.966622000000001</v>
+      </c>
+      <c r="F62" s="4">
+        <v>1730595.2930318399</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J62" s="5">
+        <v>2757.5</v>
+      </c>
+      <c r="K62" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L62" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M62" s="4">
+        <v>281264979.60828799</v>
+      </c>
+      <c r="N62" s="4">
+        <v>1730595.2930318399</v>
+      </c>
+      <c r="O62" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="P62" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q62" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="B48" s="3" t="s">
-[...313 lines deleted...]
-      <c r="H52" s="3" t="s">
+      <c r="R62" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="S62" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T62" s="4">
+        <v>1</v>
+      </c>
+      <c r="W62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="6">
+        <v>1.302E-3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A63" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D63" s="4">
+        <v>33000</v>
+      </c>
+      <c r="E63" s="5">
+        <v>109.552385</v>
+      </c>
+      <c r="F63" s="4">
+        <v>3615228.4263959401</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J63" s="5">
+        <v>17805</v>
+      </c>
+      <c r="K63" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L63" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I52" s="3" t="s">
-[...174 lines deleted...]
-      <c r="R54" s="3" t="s">
+      <c r="M63" s="4">
+        <v>587564957.40154004</v>
+      </c>
+      <c r="N63" s="4">
+        <v>3615228.4263959401</v>
+      </c>
+      <c r="O63" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="P63" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q63" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R63" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="S63" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="S54" s="3" t="s">
-[...114 lines deleted...]
-      <c r="H56" s="3" t="s">
+      <c r="T63" s="4">
+        <v>1</v>
+      </c>
+      <c r="W63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X63" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="6">
+        <v>2.7209999999999999E-3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A64" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D64" s="4">
+        <v>66290</v>
+      </c>
+      <c r="E64" s="5">
+        <v>21.221352</v>
+      </c>
+      <c r="F64" s="4">
+        <v>1406763.3287186599</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J64" s="5">
+        <v>3449</v>
+      </c>
+      <c r="K64" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L64" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I56" s="3" t="s">
-[...70 lines deleted...]
-      <c r="H57" s="3" t="s">
+      <c r="M64" s="4">
+        <v>228634193.42402101</v>
+      </c>
+      <c r="N64" s="4">
+        <v>1406763.3287186599</v>
+      </c>
+      <c r="O64" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="P64" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="Q64" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R64" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="S64" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T64" s="4">
+        <v>1</v>
+      </c>
+      <c r="W64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X64" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z64" s="6">
+        <v>1.0579999999999999E-3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A65" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D65" s="4">
+        <v>55000</v>
+      </c>
+      <c r="E65" s="5">
+        <v>38.492542</v>
+      </c>
+      <c r="F65" s="4">
+        <v>2117089.6785109998</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J65" s="5">
+        <v>6256</v>
+      </c>
+      <c r="K65" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L65" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I57" s="3" t="s">
-[...602 lines deleted...]
-      </c>
       <c r="M65" s="4">
-        <v>115124879.70221899</v>
+        <v>344079975.05420202</v>
       </c>
       <c r="N65" s="4">
-        <v>723191.46931339998</v>
+        <v>2117089.6785109998</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="P65" s="3" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="Q65" s="3" t="s">
         <v>132</v>
       </c>
       <c r="R65" s="3" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="S65" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T65" s="4">
         <v>1</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X65" s="4">
         <v>0</v>
       </c>
       <c r="Y65" s="4">
         <v>0</v>
       </c>
       <c r="Z65" s="6">
-        <v>5.13E-4</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.593E-3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D66" s="4">
-        <v>75390</v>
+        <v>50200</v>
       </c>
       <c r="E66" s="5">
-        <v>44.412326</v>
+        <v>83.156443999999993</v>
       </c>
       <c r="F66" s="4">
-        <v>3348246.1209875001</v>
+        <v>4174453.1610521502</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H66" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J66" s="5">
+        <v>13515</v>
+      </c>
+      <c r="K66" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L66" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I66" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M66" s="4">
-        <v>533007437.51591903</v>
+        <v>678452950.81216097</v>
       </c>
       <c r="N66" s="4">
-        <v>3348246.1209875001</v>
+        <v>4174453.1610521502</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="P66" s="3" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="Q66" s="3" t="s">
         <v>132</v>
       </c>
       <c r="R66" s="3" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T66" s="4">
         <v>1</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X66" s="4">
         <v>0</v>
       </c>
       <c r="Y66" s="4">
         <v>0</v>
       </c>
       <c r="Z66" s="6">
-        <v>2.3760000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.1419999999999998E-3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D67" s="4">
+        <v>30906</v>
+      </c>
+      <c r="E67" s="5">
+        <v>23.780958999999999</v>
+      </c>
+      <c r="F67" s="4">
+        <v>734974.25011537003</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J67" s="5">
+        <v>3865</v>
+      </c>
+      <c r="K67" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L67" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M67" s="4">
+        <v>119451681.339753</v>
+      </c>
+      <c r="N67" s="4">
+        <v>734974.25011537003</v>
+      </c>
+      <c r="O67" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="P67" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q67" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R67" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="S67" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T67" s="4">
+        <v>1</v>
+      </c>
+      <c r="W67" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X67" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y67" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="6">
+        <v>5.53E-4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A68" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D68" s="4">
+        <v>75390</v>
+      </c>
+      <c r="E68" s="5">
+        <v>49.592374</v>
+      </c>
+      <c r="F68" s="4">
+        <v>3738768.8047992601</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J68" s="5">
+        <v>8060</v>
+      </c>
+      <c r="K68" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L68" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M68" s="4">
+        <v>607643355.94585598</v>
+      </c>
+      <c r="N68" s="4">
+        <v>3738768.8047992601</v>
+      </c>
+      <c r="O68" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="P68" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q68" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R68" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="S68" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T68" s="4">
+        <v>1</v>
+      </c>
+      <c r="W68" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X68" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y68" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="6">
+        <v>2.8140000000000001E-3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A69" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D69" s="4">
         <v>27800</v>
       </c>
-      <c r="E67" s="5">
-[...8 lines deleted...]
-      <c r="H67" s="3" t="s">
+      <c r="E69" s="5">
+        <v>168.65098900000001</v>
+      </c>
+      <c r="F69" s="4">
+        <v>4688497.1542839603</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J69" s="5">
+        <v>27410</v>
+      </c>
+      <c r="K69" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L69" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I67" s="3" t="s">
-[...58 lines deleted...]
-      <c r="D68" s="4">
+      <c r="M69" s="4">
+        <v>761997944.75514901</v>
+      </c>
+      <c r="N69" s="4">
+        <v>4688497.1542839603</v>
+      </c>
+      <c r="O69" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="P69" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q69" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R69" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="S69" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T69" s="4">
+        <v>1</v>
+      </c>
+      <c r="W69" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X69" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="6">
+        <v>3.529E-3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A70" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D70" s="4">
         <v>383670</v>
       </c>
-      <c r="E68" s="5">
-[...8 lines deleted...]
-      <c r="H68" s="3" t="s">
+      <c r="E70" s="5">
+        <v>11.407477</v>
+      </c>
+      <c r="F70" s="4">
+        <v>4376706.2298108004</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J70" s="5">
+        <v>1854</v>
+      </c>
+      <c r="K70" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L70" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I68" s="3" t="s">
-[...58 lines deleted...]
-      <c r="D69" s="4">
+      <c r="M70" s="4">
+        <v>711324128.42900002</v>
+      </c>
+      <c r="N70" s="4">
+        <v>4376706.2298108004</v>
+      </c>
+      <c r="O70" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="P70" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="Q70" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R70" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="S70" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T70" s="4">
+        <v>1</v>
+      </c>
+      <c r="W70" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X70" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y70" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="6">
+        <v>3.2940000000000001E-3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A71" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D71" s="4">
         <v>41000</v>
       </c>
-      <c r="E69" s="5">
-[...8 lines deleted...]
-      <c r="H69" s="3" t="s">
+      <c r="E71" s="5">
+        <v>25.872945000000001</v>
+      </c>
+      <c r="F71" s="4">
+        <v>1060790.6475926801</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J71" s="5">
+        <v>4205</v>
+      </c>
+      <c r="K71" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L71" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I69" s="3" t="s">
-[...70 lines deleted...]
-      <c r="H70" s="3" t="s">
+      <c r="M71" s="4">
+        <v>172404987.50063801</v>
+      </c>
+      <c r="N71" s="4">
+        <v>1060790.6475926801</v>
+      </c>
+      <c r="O71" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="P71" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q71" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R71" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="S71" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T71" s="4">
+        <v>1</v>
+      </c>
+      <c r="W71" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X71" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y71" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z71" s="6">
+        <v>7.9799999999999999E-4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A72" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D72" s="4">
+        <v>95400</v>
+      </c>
+      <c r="E72" s="5">
+        <v>36.129829000000001</v>
+      </c>
+      <c r="F72" s="4">
+        <v>3446785.4176280601</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J72" s="5">
+        <v>5872</v>
+      </c>
+      <c r="K72" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L72" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I70" s="3" t="s">
-[...158 lines deleted...]
-      </c>
       <c r="M72" s="4">
-        <v>80363765.733851001</v>
+        <v>560188759.38631499</v>
       </c>
       <c r="N72" s="4">
-        <v>504829.10358691</v>
+        <v>3446785.4176280601</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="P72" s="3" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="Q72" s="3" t="s">
         <v>132</v>
       </c>
       <c r="R72" s="3" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="S72" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T72" s="4">
         <v>1</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X72" s="4">
         <v>0</v>
       </c>
       <c r="Y72" s="4">
         <v>0</v>
       </c>
       <c r="Z72" s="6">
-        <v>3.5799999999999997E-4</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.594E-3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D73" s="4">
+        <v>124088</v>
+      </c>
+      <c r="E73" s="5">
+        <v>12.684203</v>
+      </c>
+      <c r="F73" s="4">
+        <v>1573957.3111828901</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J73" s="5">
+        <v>2061.5</v>
+      </c>
+      <c r="K73" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L73" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M73" s="4">
+        <v>255807393.45396301</v>
+      </c>
+      <c r="N73" s="4">
+        <v>1573957.3111828901</v>
+      </c>
+      <c r="O73" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="P73" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q73" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R73" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="S73" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T73" s="4">
+        <v>1</v>
+      </c>
+      <c r="W73" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X73" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y73" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z73" s="6">
+        <v>1.1839999999999999E-3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A74" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D74" s="4">
+        <v>23193</v>
+      </c>
+      <c r="E74" s="5">
+        <v>21.873560000000001</v>
+      </c>
+      <c r="F74" s="4">
+        <v>507313.42870327999</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J74" s="5">
+        <v>3555</v>
+      </c>
+      <c r="K74" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L74" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M74" s="4">
+        <v>82451109.022294998</v>
+      </c>
+      <c r="N74" s="4">
+        <v>507313.42870327999</v>
+      </c>
+      <c r="O74" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="P74" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q74" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R74" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="S74" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T74" s="4">
+        <v>1</v>
+      </c>
+      <c r="W74" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X74" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y74" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z74" s="6">
+        <v>3.8099999999999999E-4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A75" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D75" s="4">
         <v>475300</v>
       </c>
-      <c r="E73" s="5">
-[...5 lines deleted...]
-      <c r="G73" s="3" t="s">
+      <c r="E75" s="5">
+        <v>38.652518000000001</v>
+      </c>
+      <c r="F75" s="4">
+        <v>18371540.378403299</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J75" s="5">
+        <v>6282</v>
+      </c>
+      <c r="K75" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L75" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M75" s="4">
+        <v>2985834383.527</v>
+      </c>
+      <c r="N75" s="4">
+        <v>18371540.378403299</v>
+      </c>
+      <c r="O75" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="P75" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q75" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R75" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="S75" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T75" s="4">
+        <v>1</v>
+      </c>
+      <c r="W75" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X75" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y75" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z75" s="6">
+        <v>1.3828999999999999E-2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A76" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D76" s="4">
+        <v>150900</v>
+      </c>
+      <c r="E76" s="5">
+        <v>16.523613000000001</v>
+      </c>
+      <c r="F76" s="4">
+        <v>2493413.0133825601</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J76" s="5">
+        <v>2685.5</v>
+      </c>
+      <c r="K76" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L76" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M76" s="4">
+        <v>405241920.61996102</v>
+      </c>
+      <c r="N76" s="4">
+        <v>2493413.0133825601</v>
+      </c>
+      <c r="O76" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="P76" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="Q76" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R76" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="S76" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T76" s="4">
+        <v>1</v>
+      </c>
+      <c r="W76" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X76" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y76" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z76" s="6">
+        <v>1.8760000000000001E-3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A77" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D77" s="4">
+        <v>285900</v>
+      </c>
+      <c r="E77" s="5">
+        <v>21.910477</v>
+      </c>
+      <c r="F77" s="4">
+        <v>6264204.89155515</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J77" s="5">
+        <v>3561</v>
+      </c>
+      <c r="K77" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L77" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M77" s="4">
+        <v>1018089826.18848</v>
+      </c>
+      <c r="N77" s="4">
+        <v>6264204.89155515</v>
+      </c>
+      <c r="O77" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="P77" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="Q77" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R77" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="S77" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T77" s="4">
+        <v>1</v>
+      </c>
+      <c r="W77" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X77" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y77" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z77" s="6">
+        <v>4.7149999999999996E-3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A78" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D78" s="4">
+        <v>730000</v>
+      </c>
+      <c r="E78" s="5">
+        <v>1.1259809999999999</v>
+      </c>
+      <c r="F78" s="4">
+        <v>821966.19506378996</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J78" s="5">
+        <v>8.83</v>
+      </c>
+      <c r="K78" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L78" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M78" s="4">
+        <v>6445899.8553280002</v>
+      </c>
+      <c r="N78" s="4">
+        <v>821966.19506378996</v>
+      </c>
+      <c r="O78" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="P78" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="Q78" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R78" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="S78" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="T78" s="4">
+        <v>1</v>
+      </c>
+      <c r="W78" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X78" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y78" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z78" s="6">
+        <v>6.1799999999999995E-4</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A79" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D79" s="4">
+        <v>2156500</v>
+      </c>
+      <c r="E79" s="5">
+        <v>5.4041990000000002</v>
+      </c>
+      <c r="F79" s="4">
+        <v>11654155.482303699</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J79" s="5">
+        <v>42.38</v>
+      </c>
+      <c r="K79" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L79" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M79" s="4">
+        <v>91392467.948787004</v>
+      </c>
+      <c r="N79" s="4">
+        <v>11654155.482303699</v>
+      </c>
+      <c r="O79" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="P79" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="Q79" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H73" s="3" t="s">
+      <c r="R79" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="S79" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="T79" s="4">
+        <v>1</v>
+      </c>
+      <c r="W79" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X79" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y79" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z79" s="6">
+        <v>8.7720000000000003E-3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A80" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D80" s="4">
+        <v>144326</v>
+      </c>
+      <c r="E80" s="5">
+        <v>2.8232409999999999</v>
+      </c>
+      <c r="F80" s="4">
+        <v>407467.13423148001</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J80" s="5">
+        <v>22.14</v>
+      </c>
+      <c r="K80" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L80" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M80" s="4">
+        <v>3195377.5682819998</v>
+      </c>
+      <c r="N80" s="4">
+        <v>407467.13423148001</v>
+      </c>
+      <c r="O80" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="P80" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="Q80" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R80" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="S80" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="T80" s="4">
+        <v>1</v>
+      </c>
+      <c r="W80" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X80" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y80" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z80" s="6">
+        <v>3.0600000000000001E-4</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A81" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D81" s="4">
+        <v>754100</v>
+      </c>
+      <c r="E81" s="5">
+        <v>28.857101</v>
+      </c>
+      <c r="F81" s="4">
+        <v>21761138.286417399</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J81" s="5">
+        <v>4690</v>
+      </c>
+      <c r="K81" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L81" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I73" s="3" t="s">
-[...67 lines deleted...]
-      <c r="G74" s="3" t="s">
+      <c r="M81" s="4">
+        <v>3536728743.5871601</v>
+      </c>
+      <c r="N81" s="4">
+        <v>21761138.286417399</v>
+      </c>
+      <c r="O81" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="P81" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q81" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R81" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="S81" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T81" s="4">
+        <v>1</v>
+      </c>
+      <c r="W81" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X81" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y81" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z81" s="6">
+        <v>1.6381E-2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A82" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D82" s="4">
+        <v>1592500</v>
+      </c>
+      <c r="E82" s="5">
+        <v>27.700355999999999</v>
+      </c>
+      <c r="F82" s="4">
+        <v>44112813.413321003</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J82" s="5">
+        <v>4502</v>
+      </c>
+      <c r="K82" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L82" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M82" s="4">
+        <v>7169434480.2159996</v>
+      </c>
+      <c r="N82" s="4">
+        <v>44112813.413321003</v>
+      </c>
+      <c r="O82" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="P82" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="Q82" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R82" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="S82" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T82" s="4">
+        <v>1</v>
+      </c>
+      <c r="W82" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X82" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y82" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z82" s="6">
+        <v>3.3205999999999999E-2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A83" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D83" s="4">
+        <v>52300</v>
+      </c>
+      <c r="E83" s="5">
+        <v>27.097372</v>
+      </c>
+      <c r="F83" s="4">
+        <v>1417192.4319335499</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J83" s="5">
+        <v>4404</v>
+      </c>
+      <c r="K83" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L83" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M83" s="4">
+        <v>230329183.30113399</v>
+      </c>
+      <c r="N83" s="4">
+        <v>1417192.4319335499</v>
+      </c>
+      <c r="O83" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="P83" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q83" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H74" s="3" t="s">
+      <c r="R83" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="S83" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T83" s="4">
+        <v>1</v>
+      </c>
+      <c r="W83" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X83" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y83" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z83" s="6">
+        <v>1.0660000000000001E-3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A84" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D84" s="4">
+        <v>169300</v>
+      </c>
+      <c r="E84" s="5">
+        <v>31.816645999999999</v>
+      </c>
+      <c r="F84" s="4">
+        <v>5386557.7603445603</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J84" s="5">
+        <v>5171</v>
+      </c>
+      <c r="K84" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L84" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I74" s="3" t="s">
-[...70 lines deleted...]
-      <c r="H75" s="3" t="s">
+      <c r="M84" s="4">
+        <v>875450236.52985704</v>
+      </c>
+      <c r="N84" s="4">
+        <v>5386557.7603445603</v>
+      </c>
+      <c r="O84" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="P84" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="Q84" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R84" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="S84" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T84" s="4">
+        <v>1</v>
+      </c>
+      <c r="W84" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X84" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y84" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z84" s="6">
+        <v>4.0540000000000003E-3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A85" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D85" s="4">
+        <v>333100</v>
+      </c>
+      <c r="E85" s="5">
+        <v>36.154440000000001</v>
+      </c>
+      <c r="F85" s="4">
+        <v>12043043.2241193</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J85" s="5">
+        <v>5876</v>
+      </c>
+      <c r="K85" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L85" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I75" s="3" t="s">
-[...245 lines deleted...]
-      <c r="Q78" s="3" t="s">
+      <c r="M85" s="4">
+        <v>1957295458.0960701</v>
+      </c>
+      <c r="N85" s="4">
+        <v>12043043.2241193</v>
+      </c>
+      <c r="O85" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="P85" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="Q85" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="R78" s="3" t="s">
-[...43 lines deleted...]
-      <c r="H79" s="3" t="s">
+      <c r="R85" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="S85" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T85" s="4">
+        <v>1</v>
+      </c>
+      <c r="W85" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X85" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y85" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z85" s="6">
+        <v>9.0650000000000001E-3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A86" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D86" s="4">
+        <v>786900</v>
+      </c>
+      <c r="E86" s="5">
+        <v>27.669591</v>
+      </c>
+      <c r="F86" s="4">
+        <v>21773199.815412998</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J86" s="5">
+        <v>4497</v>
+      </c>
+      <c r="K86" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L86" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I79" s="3" t="s">
-[...70 lines deleted...]
-      <c r="H80" s="3" t="s">
+      <c r="M86" s="4">
+        <v>3538689043.4450402</v>
+      </c>
+      <c r="N86" s="4">
+        <v>21773199.815412998</v>
+      </c>
+      <c r="O86" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="P86" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="Q86" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R86" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="S86" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T86" s="4">
+        <v>1</v>
+      </c>
+      <c r="W86" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X86" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y86" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z86" s="6">
+        <v>1.6389999999999998E-2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A87" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D87" s="4">
+        <v>434100</v>
+      </c>
+      <c r="E87" s="5">
+        <v>70.112296000000001</v>
+      </c>
+      <c r="F87" s="4">
+        <v>30435745.269958399</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J87" s="5">
+        <v>11395</v>
+      </c>
+      <c r="K87" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L87" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I80" s="3" t="s">
-[...70 lines deleted...]
-      <c r="H81" s="3" t="s">
+      <c r="M87" s="4">
+        <v>4946569141.3737297</v>
+      </c>
+      <c r="N87" s="4">
+        <v>30435745.269958399</v>
+      </c>
+      <c r="O87" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="P87" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="Q87" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R87" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="S87" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T87" s="4">
+        <v>1</v>
+      </c>
+      <c r="W87" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X87" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y87" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z87" s="6">
+        <v>2.2911000000000001E-2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A88" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D88" s="4">
+        <v>72100</v>
+      </c>
+      <c r="E88" s="5">
+        <v>16.594370999999999</v>
+      </c>
+      <c r="F88" s="4">
+        <v>1196454.08398708</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J88" s="5">
+        <v>2697</v>
+      </c>
+      <c r="K88" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L88" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I81" s="3" t="s">
-[...70 lines deleted...]
-      <c r="H82" s="3" t="s">
+      <c r="M88" s="4">
+        <v>194453685.902107</v>
+      </c>
+      <c r="N88" s="4">
+        <v>1196454.08398708</v>
+      </c>
+      <c r="O88" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="P88" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="Q88" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R88" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="S88" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T88" s="4">
+        <v>1</v>
+      </c>
+      <c r="W88" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X88" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y88" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z88" s="6">
+        <v>8.9999999999999998E-4</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A89" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D89" s="4">
+        <v>61500</v>
+      </c>
+      <c r="E89" s="5">
+        <v>46.343643</v>
+      </c>
+      <c r="F89" s="4">
+        <v>2850133.8255653</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J89" s="5">
+        <v>7532</v>
+      </c>
+      <c r="K89" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L89" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I82" s="3" t="s">
-[...528 lines deleted...]
-      </c>
       <c r="M89" s="4">
-        <v>1265542826.51004</v>
+        <v>463217966.41669703</v>
       </c>
       <c r="N89" s="4">
-        <v>7949886.9275708301</v>
+        <v>2850133.8255653</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="Q89" s="3" t="s">
         <v>132</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="S89" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T89" s="4">
         <v>1</v>
       </c>
       <c r="W89" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X89" s="4">
         <v>0</v>
       </c>
       <c r="Y89" s="4">
         <v>0</v>
       </c>
       <c r="Z89" s="6">
-        <v>5.6429999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.1450000000000002E-3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D90" s="4">
+        <v>158100</v>
+      </c>
+      <c r="E90" s="5">
+        <v>65.866794999999996</v>
+      </c>
+      <c r="F90" s="4">
+        <v>10413539.455468301</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J90" s="5">
+        <v>10705</v>
+      </c>
+      <c r="K90" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L90" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M90" s="4">
+        <v>1692460377.2966199</v>
+      </c>
+      <c r="N90" s="4">
+        <v>10413539.455468301</v>
+      </c>
+      <c r="O90" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="P90" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="Q90" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R90" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="S90" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T90" s="4">
+        <v>1</v>
+      </c>
+      <c r="W90" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X90" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y90" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z90" s="6">
+        <v>7.8390000000000005E-3</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A91" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D91" s="4">
         <v>119800</v>
       </c>
-      <c r="E90" s="5">
-[...5 lines deleted...]
-      <c r="G90" s="3" t="s">
+      <c r="E91" s="5">
+        <v>29.576989999999999</v>
+      </c>
+      <c r="F91" s="4">
+        <v>3543323.1810490699</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J91" s="5">
+        <v>4807</v>
+      </c>
+      <c r="K91" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L91" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M91" s="4">
+        <v>575878558.24880397</v>
+      </c>
+      <c r="N91" s="4">
+        <v>3543323.1810490699</v>
+      </c>
+      <c r="O91" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="P91" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="Q91" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R91" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="S91" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T91" s="4">
+        <v>1</v>
+      </c>
+      <c r="W91" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X91" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y91" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z91" s="6">
+        <v>2.6670000000000001E-3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A92" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D92" s="4">
+        <v>148278</v>
+      </c>
+      <c r="E92" s="5">
+        <v>24.303954999999998</v>
+      </c>
+      <c r="F92" s="4">
+        <v>3603741.5782187399</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J92" s="5">
+        <v>3950</v>
+      </c>
+      <c r="K92" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L92" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M92" s="4">
+        <v>585698057.53689098</v>
+      </c>
+      <c r="N92" s="4">
+        <v>3603741.5782187399</v>
+      </c>
+      <c r="O92" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="P92" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="Q92" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R92" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="S92" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T92" s="4">
+        <v>1</v>
+      </c>
+      <c r="W92" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X92" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y92" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z92" s="6">
+        <v>2.712E-3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A93" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D93" s="4">
+        <v>48300</v>
+      </c>
+      <c r="E93" s="5">
+        <v>19.504693</v>
+      </c>
+      <c r="F93" s="4">
+        <v>942076.60359944997</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J93" s="5">
+        <v>3170</v>
+      </c>
+      <c r="K93" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L93" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M93" s="4">
+        <v>153110988.89945301</v>
+      </c>
+      <c r="N93" s="4">
+        <v>942076.60359944997</v>
+      </c>
+      <c r="O93" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="P93" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="Q93" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="R93" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="S93" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T93" s="4">
+        <v>1</v>
+      </c>
+      <c r="W93" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X93" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y93" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z93" s="6">
+        <v>7.0899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A94" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D94" s="4">
+        <v>41200</v>
+      </c>
+      <c r="E94" s="5">
+        <v>14.693125</v>
+      </c>
+      <c r="F94" s="4">
+        <v>605356.71435163997</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J94" s="5">
+        <v>2388</v>
+      </c>
+      <c r="K94" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L94" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M94" s="4">
+        <v>98385592.867044002</v>
+      </c>
+      <c r="N94" s="4">
+        <v>605356.71435163997</v>
+      </c>
+      <c r="O94" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="P94" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="Q94" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="R94" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="S94" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T94" s="4">
+        <v>1</v>
+      </c>
+      <c r="W94" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X94" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y94" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z94" s="6">
+        <v>4.55E-4</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A95" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D95" s="4">
+        <v>147900</v>
+      </c>
+      <c r="E95" s="5">
+        <v>37.834181999999998</v>
+      </c>
+      <c r="F95" s="4">
+        <v>5595675.1269035498</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J95" s="5">
+        <v>6149</v>
+      </c>
+      <c r="K95" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L95" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M95" s="4">
+        <v>909437034.06581402</v>
+      </c>
+      <c r="N95" s="4">
+        <v>5595675.1269035498</v>
+      </c>
+      <c r="O95" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="P95" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="Q95" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H90" s="3" t="s">
+      <c r="R95" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="S95" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T95" s="4">
+        <v>1</v>
+      </c>
+      <c r="W95" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X95" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y95" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z95" s="6">
+        <v>4.2119999999999996E-3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A96" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D96" s="4">
+        <v>36700</v>
+      </c>
+      <c r="E96" s="5">
+        <v>33.570222000000001</v>
+      </c>
+      <c r="F96" s="4">
+        <v>1232027.0727580399</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J96" s="5">
+        <v>5456</v>
+      </c>
+      <c r="K96" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L96" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I90" s="3" t="s">
-[...70 lines deleted...]
-      <c r="H91" s="3" t="s">
+      <c r="M96" s="4">
+        <v>200235185.48294899</v>
+      </c>
+      <c r="N96" s="4">
+        <v>1232027.0727580399</v>
+      </c>
+      <c r="O96" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="P96" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="Q96" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="R96" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="S96" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T96" s="4">
+        <v>1</v>
+      </c>
+      <c r="W96" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X96" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y96" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z96" s="6">
+        <v>9.2699999999999998E-4</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A97" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D97" s="4">
+        <v>101975</v>
+      </c>
+      <c r="E97" s="5">
+        <v>7.2111989999999997</v>
+      </c>
+      <c r="F97" s="4">
+        <v>735361.94431626005</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J97" s="5">
+        <v>1172</v>
+      </c>
+      <c r="K97" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L97" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I91" s="3" t="s">
-[...454 lines deleted...]
-      </c>
       <c r="M97" s="4">
-        <v>68905205.777542993</v>
+        <v>119514691.33518501</v>
       </c>
       <c r="N97" s="4">
-        <v>432848.72165337001</v>
+        <v>735361.94431626005</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="Q97" s="3" t="s">
         <v>132</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T97" s="4">
         <v>1</v>
       </c>
       <c r="W97" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X97" s="4">
         <v>0</v>
       </c>
       <c r="Y97" s="4">
         <v>0</v>
       </c>
       <c r="Z97" s="6">
-        <v>3.0699999999999998E-4</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.53E-4</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D98" s="4">
-        <v>54600</v>
+        <v>82324</v>
       </c>
       <c r="E98" s="5">
-        <v>22.897161000000001</v>
+        <v>4.7992619999999997</v>
       </c>
       <c r="F98" s="4">
-        <v>1250185.3131478101</v>
+        <v>395094.41624365002</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H98" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J98" s="5">
+        <v>780</v>
+      </c>
+      <c r="K98" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L98" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I98" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M98" s="4">
-        <v>199017051.34639901</v>
+        <v>64212715.344577</v>
       </c>
       <c r="N98" s="4">
-        <v>1250185.3131478101</v>
+        <v>395094.41624365002</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>161</v>
+        <v>126</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="S98" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T98" s="4">
         <v>1</v>
       </c>
       <c r="W98" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X98" s="4">
         <v>0</v>
       </c>
       <c r="Y98" s="4">
         <v>0</v>
       </c>
       <c r="Z98" s="6">
-        <v>8.8699999999999998E-4</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.9700000000000001E-4</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D99" s="4">
-        <v>564812</v>
+        <v>22000</v>
       </c>
       <c r="E99" s="5">
-        <v>14.391603999999999</v>
+        <v>23.313338000000002</v>
       </c>
       <c r="F99" s="4">
-        <v>8128552.6226521796</v>
+        <v>512893.40101522999</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H99" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J99" s="5">
+        <v>3789</v>
+      </c>
+      <c r="K99" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L99" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I99" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M99" s="4">
-        <v>1293984625.8480301</v>
+        <v>83357993.956544995</v>
       </c>
       <c r="N99" s="4">
-        <v>8128552.6226521796</v>
+        <v>512893.40101522999</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="S99" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T99" s="4">
         <v>1</v>
       </c>
       <c r="W99" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X99" s="4">
         <v>0</v>
       </c>
       <c r="Y99" s="4">
         <v>0</v>
       </c>
       <c r="Z99" s="6">
-        <v>5.77E-3</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.86E-4</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D100" s="4">
-        <v>239000</v>
+        <v>651412</v>
       </c>
       <c r="E100" s="5">
-        <v>21.062874999999998</v>
+        <v>15.94524</v>
       </c>
       <c r="F100" s="4">
-        <v>5034028.5193793597</v>
+        <v>10386920.1538224</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H100" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I100" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J100" s="5">
+        <v>2591.5</v>
+      </c>
+      <c r="K100" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L100" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I100" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M100" s="4">
-        <v>801367206.75273895</v>
+        <v>1688134075.61027</v>
       </c>
       <c r="N100" s="4">
-        <v>5034028.5193793597</v>
+        <v>10386920.1538224</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="Q100" s="3" t="s">
         <v>132</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="S100" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T100" s="4">
         <v>1</v>
       </c>
       <c r="W100" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X100" s="4">
         <v>0</v>
       </c>
       <c r="Y100" s="4">
         <v>0</v>
       </c>
       <c r="Z100" s="6">
-        <v>3.5729999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.8180000000000003E-3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D101" s="4">
-        <v>238700</v>
+        <v>69600</v>
       </c>
       <c r="E101" s="5">
-        <v>18.845400000000001</v>
+        <v>20.809107999999998</v>
       </c>
       <c r="F101" s="4">
-        <v>4498398.1405867198</v>
+        <v>1448313.79787725</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H101" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I101" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J101" s="5">
+        <v>3382</v>
+      </c>
+      <c r="K101" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L101" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I101" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M101" s="4">
-        <v>716100184.753847</v>
+        <v>235387182.93442899</v>
       </c>
       <c r="N101" s="4">
-        <v>4498398.1405867198</v>
+        <v>1448313.79787725</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>218</v>
+        <v>126</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="S101" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T101" s="4">
         <v>1</v>
       </c>
       <c r="W101" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X101" s="4">
         <v>0</v>
       </c>
       <c r="Y101" s="4">
         <v>0</v>
       </c>
       <c r="Z101" s="6">
-        <v>3.1930000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.09E-3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D102" s="4">
-        <v>301700</v>
+        <v>189200</v>
       </c>
       <c r="E102" s="5">
-        <v>79.056453000000005</v>
+        <v>17.160437999999999</v>
       </c>
       <c r="F102" s="4">
-        <v>23851338.023745202</v>
+        <v>3246754.6531302901</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H102" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I102" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J102" s="5">
+        <v>2789</v>
+      </c>
+      <c r="K102" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L102" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I102" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M102" s="4">
-        <v>3796895479.59903</v>
+        <v>527678761.74329001</v>
       </c>
       <c r="N102" s="4">
-        <v>23851338.023745202</v>
+        <v>3246754.6531302901</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="Q102" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="R102" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="S102" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T102" s="4">
+        <v>1</v>
+      </c>
+      <c r="W102" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X102" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y102" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z102" s="6">
+        <v>2.444E-3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A103" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D103" s="4">
+        <v>917200</v>
+      </c>
+      <c r="E103" s="5">
+        <v>18.009537999999999</v>
+      </c>
+      <c r="F103" s="4">
+        <v>16518347.3311798</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J103" s="5">
+        <v>2927</v>
+      </c>
+      <c r="K103" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L103" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M103" s="4">
+        <v>2684644205.3632898</v>
+      </c>
+      <c r="N103" s="4">
+        <v>16518347.3311798</v>
+      </c>
+      <c r="O103" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="P103" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="Q103" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R103" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="S103" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T103" s="4">
+        <v>1</v>
+      </c>
+      <c r="W103" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X103" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y103" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z103" s="6">
+        <v>1.2434000000000001E-2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A104" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D104" s="4">
+        <v>502700</v>
+      </c>
+      <c r="E104" s="5">
+        <v>8.3094909999999995</v>
+      </c>
+      <c r="F104" s="4">
+        <v>4177181.0490693701</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I104" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J104" s="5">
+        <v>1350.5</v>
+      </c>
+      <c r="K104" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L104" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M104" s="4">
+        <v>678896300.78001702</v>
+      </c>
+      <c r="N104" s="4">
+        <v>4177181.0490693701</v>
+      </c>
+      <c r="O104" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="P104" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="Q104" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R104" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="S104" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T104" s="4">
+        <v>1</v>
+      </c>
+      <c r="W104" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X104" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y104" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z104" s="6">
+        <v>3.1440000000000001E-3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A105" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D105" s="4">
+        <v>1710000</v>
+      </c>
+      <c r="E105" s="5">
+        <v>9.5308419999999998</v>
+      </c>
+      <c r="F105" s="4">
+        <v>16297738.809413901</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I105" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J105" s="5">
+        <v>1549</v>
+      </c>
+      <c r="K105" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L105" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M105" s="4">
+        <v>2648789807.9627299</v>
+      </c>
+      <c r="N105" s="4">
+        <v>16297738.809413901</v>
+      </c>
+      <c r="O105" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="P105" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="Q105" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="R102" s="3" t="s">
-[...43 lines deleted...]
-      <c r="H103" s="3" t="s">
+      <c r="R105" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="S105" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T105" s="4">
+        <v>1</v>
+      </c>
+      <c r="W105" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X105" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y105" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z105" s="6">
+        <v>1.2267999999999999E-2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A106" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D106" s="4">
+        <v>182500</v>
+      </c>
+      <c r="E106" s="5">
+        <v>14.320235</v>
+      </c>
+      <c r="F106" s="4">
+        <v>2613442.9135238901</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J106" s="5">
+        <v>112.3</v>
+      </c>
+      <c r="K106" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L106" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M106" s="4">
+        <v>20494749.540015001</v>
+      </c>
+      <c r="N106" s="4">
+        <v>2613442.9135238901</v>
+      </c>
+      <c r="O106" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="P106" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="Q106" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="R106" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="S106" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="T106" s="4">
+        <v>1</v>
+      </c>
+      <c r="W106" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X106" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y106" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z106" s="6">
+        <v>1.967E-3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A107" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D107" s="4">
+        <v>29000</v>
+      </c>
+      <c r="E107" s="5">
+        <v>10.418194</v>
+      </c>
+      <c r="F107" s="4">
+        <v>302127.63244304998</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J107" s="5">
+        <v>81.7</v>
+      </c>
+      <c r="K107" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L107" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M107" s="4">
+        <v>2369299.946823</v>
+      </c>
+      <c r="N107" s="4">
+        <v>302127.63244304998</v>
+      </c>
+      <c r="O107" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="P107" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="Q107" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R107" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="S107" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="T107" s="4">
+        <v>1</v>
+      </c>
+      <c r="W107" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X107" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y107" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z107" s="6">
+        <v>2.2699999999999999E-4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A108" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D108" s="4">
+        <v>47600</v>
+      </c>
+      <c r="E108" s="5">
+        <v>21.965852999999999</v>
+      </c>
+      <c r="F108" s="4">
+        <v>1045574.52699585</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J108" s="5">
+        <v>3570</v>
+      </c>
+      <c r="K108" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L108" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I103" s="3" t="s">
-[...380 lines deleted...]
-      </c>
       <c r="M108" s="4">
-        <v>376703697.18955302</v>
+        <v>169931987.67993101</v>
       </c>
       <c r="N108" s="4">
-        <v>2366377.2850053399</v>
+        <v>1045574.52699585</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T108" s="4">
         <v>1</v>
       </c>
       <c r="W108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X108" s="4">
         <v>0</v>
       </c>
       <c r="Y108" s="4">
         <v>0</v>
       </c>
       <c r="Z108" s="6">
-        <v>1.6789999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.8700000000000005E-4</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D109" s="4">
         <v>33938</v>
       </c>
       <c r="E109" s="5">
-        <v>8.7882379999999998</v>
+        <v>8.5771429999999995</v>
       </c>
       <c r="F109" s="4">
-        <v>298255.30498146999</v>
+        <v>291091.04445470002</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H109" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J109" s="5">
+        <v>1394</v>
+      </c>
+      <c r="K109" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L109" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I109" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M109" s="4">
-        <v>47479274.249651998</v>
+        <v>47309568.570055999</v>
       </c>
       <c r="N109" s="4">
-        <v>298255.30498146999</v>
+        <v>291091.04445470002</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="S109" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T109" s="4">
         <v>1</v>
       </c>
       <c r="W109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X109" s="4">
         <v>0</v>
       </c>
       <c r="Y109" s="4">
         <v>0</v>
       </c>
       <c r="Z109" s="6">
-        <v>2.1100000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.1900000000000001E-4</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D110" s="4">
-        <v>5900</v>
+        <v>12900</v>
       </c>
       <c r="E110" s="5">
-        <v>109.209093</v>
+        <v>123.857877</v>
       </c>
       <c r="F110" s="4">
-        <v>644333.81493811996</v>
+        <v>1597766.4974619299</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H110" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J110" s="5">
+        <v>20130</v>
+      </c>
+      <c r="K110" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L110" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I110" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M110" s="4">
-        <v>102571526.46345299</v>
+        <v>259676981.173419</v>
       </c>
       <c r="N110" s="4">
-        <v>644333.81493811996</v>
+        <v>1597766.4974619299</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T110" s="4">
         <v>1</v>
       </c>
       <c r="W110" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X110" s="4">
         <v>0</v>
       </c>
       <c r="Y110" s="4">
         <v>0</v>
       </c>
       <c r="Z110" s="6">
-        <v>4.57E-4</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.2019999999999999E-3</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D111" s="4">
         <v>165600</v>
       </c>
       <c r="E111" s="5">
-        <v>40.077883999999997</v>
+        <v>37.661901</v>
       </c>
       <c r="F111" s="4">
-        <v>6636899.3027200196</v>
+        <v>6236810.3368712496</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H111" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J111" s="5">
+        <v>6121</v>
+      </c>
+      <c r="K111" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L111" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I111" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M111" s="4">
-        <v>1056528272.58429</v>
+        <v>1013637526.51127</v>
       </c>
       <c r="N111" s="4">
-        <v>6636899.3027200196</v>
+        <v>6236810.3368712496</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="S111" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T111" s="4">
         <v>1</v>
       </c>
       <c r="W111" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X111" s="4">
         <v>0</v>
       </c>
       <c r="Y111" s="4">
         <v>0</v>
       </c>
       <c r="Z111" s="6">
-        <v>4.7109999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.6940000000000003E-3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D112" s="4">
-        <v>26300</v>
+        <v>39300</v>
       </c>
       <c r="E112" s="5">
-        <v>329.29195600000003</v>
+        <v>474.696235</v>
       </c>
       <c r="F112" s="4">
-        <v>8660380.6771782208</v>
+        <v>18655560.682971802</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H112" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I112" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J112" s="5">
+        <v>77150</v>
+      </c>
+      <c r="K112" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L112" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I112" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M112" s="4">
-        <v>1378646355.6907599</v>
+        <v>3031994780.1803699</v>
       </c>
       <c r="N112" s="4">
-        <v>8660380.6771782208</v>
+        <v>18655560.682971802</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T112" s="4">
         <v>1</v>
       </c>
       <c r="W112" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X112" s="4">
         <v>0</v>
       </c>
       <c r="Y112" s="4">
         <v>0</v>
       </c>
       <c r="Z112" s="6">
-        <v>6.1479999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.4043E-2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D113" s="4">
         <v>12428</v>
       </c>
       <c r="E113" s="5">
-        <v>24.813110000000002</v>
+        <v>23.473313999999998</v>
       </c>
       <c r="F113" s="4">
-        <v>308377.41064136999</v>
+        <v>291726.31902783999</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H113" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J113" s="5">
+        <v>3815</v>
+      </c>
+      <c r="K113" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L113" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I113" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M113" s="4">
-        <v>49090612.665376998</v>
+        <v>47412816.562569998</v>
       </c>
       <c r="N113" s="4">
-        <v>308377.41064136999</v>
+        <v>291726.31902783999</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>218</v>
+        <v>248</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="S113" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T113" s="4">
         <v>1</v>
       </c>
       <c r="W113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X113" s="4">
         <v>0</v>
       </c>
       <c r="Y113" s="4">
         <v>0</v>
       </c>
       <c r="Z113" s="6">
-        <v>2.1800000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.1900000000000001E-4</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D114" s="4">
         <v>256500</v>
       </c>
       <c r="E114" s="5">
-        <v>23.814304</v>
+        <v>22.938010999999999</v>
       </c>
       <c r="F114" s="4">
-        <v>6108370.5006595897</v>
+        <v>5883599.4462390402</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H114" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I114" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J114" s="5">
+        <v>3728</v>
+      </c>
+      <c r="K114" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L114" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I114" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M114" s="4">
-        <v>972391750.87707102</v>
+        <v>956231930.67318499</v>
       </c>
       <c r="N114" s="4">
-        <v>6108370.5006595897</v>
+        <v>5883599.4462390402</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="S114" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T114" s="4">
         <v>1</v>
       </c>
       <c r="W114" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X114" s="4">
         <v>0</v>
       </c>
       <c r="Y114" s="4">
         <v>0</v>
       </c>
       <c r="Z114" s="6">
-        <v>4.3359999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.4279999999999996E-3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D115" s="4">
         <v>22200</v>
       </c>
       <c r="E115" s="5">
-        <v>30.322248999999999</v>
+        <v>31.459778</v>
       </c>
       <c r="F115" s="4">
-        <v>673154.09259376</v>
+        <v>698407.01430548995</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H115" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J115" s="5">
+        <v>5113</v>
+      </c>
+      <c r="K115" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L115" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I115" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M115" s="4">
-        <v>107159427.64713199</v>
+        <v>113508591.77062599</v>
       </c>
       <c r="N115" s="4">
-        <v>673154.09259376</v>
+        <v>698407.01430548995</v>
       </c>
       <c r="O115" s="3" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="P115" s="3" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="R115" s="3" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="S115" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T115" s="4">
         <v>1</v>
       </c>
       <c r="W115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X115" s="4">
         <v>0</v>
       </c>
       <c r="Y115" s="4">
         <v>0</v>
       </c>
       <c r="Z115" s="6">
-        <v>4.7699999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.2499999999999997E-4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D116" s="4">
         <v>638365</v>
       </c>
       <c r="E116" s="5">
-        <v>43.532874</v>
+        <v>36.782035999999998</v>
       </c>
       <c r="F116" s="4">
-        <v>27789870.280796502</v>
+        <v>23480362.8364866</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H116" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J116" s="5">
+        <v>5978</v>
+      </c>
+      <c r="K116" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L116" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I116" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M116" s="4">
-        <v>4423870591.3586102</v>
+        <v>3816145693.3294301</v>
       </c>
       <c r="N116" s="4">
-        <v>27789870.280796502</v>
+        <v>23480362.8364866</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="S116" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T116" s="4">
         <v>1</v>
       </c>
       <c r="W116" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X116" s="4">
         <v>0</v>
       </c>
       <c r="Y116" s="4">
         <v>0</v>
       </c>
       <c r="Z116" s="6">
-        <v>1.9727999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.7675E-2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D117" s="4">
         <v>24369</v>
       </c>
       <c r="E117" s="5">
-        <v>21.515165</v>
+        <v>23.965546</v>
       </c>
       <c r="F117" s="4">
-        <v>524303.19115522003</v>
+        <v>584016.33594831999</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H117" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I117" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J117" s="5">
+        <v>3895</v>
+      </c>
+      <c r="K117" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L117" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I117" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M117" s="4">
-        <v>83463846.533671007</v>
+        <v>94917248.118499994</v>
       </c>
       <c r="N117" s="4">
-        <v>524303.19115522003</v>
+        <v>584016.33594831999</v>
       </c>
       <c r="O117" s="3" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="R117" s="3" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="S117" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T117" s="4">
         <v>1</v>
       </c>
       <c r="W117" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X117" s="4">
         <v>0</v>
       </c>
       <c r="Y117" s="4">
         <v>0</v>
       </c>
       <c r="Z117" s="6">
-        <v>3.7199999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.3899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D118" s="4">
         <v>87700</v>
       </c>
       <c r="E118" s="5">
-        <v>14.113773</v>
+        <v>13.228187999999999</v>
       </c>
       <c r="F118" s="4">
-        <v>1237777.86489983</v>
+        <v>1160112.1032896501</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H118" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J118" s="5">
+        <v>17.11</v>
+      </c>
+      <c r="K118" s="5">
+        <v>1.2934499925199785</v>
+      </c>
+      <c r="L118" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="I118" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M118" s="4">
-        <v>1578600.0055750001</v>
+        <v>1500546.991322</v>
       </c>
       <c r="N118" s="4">
-        <v>1237777.86489983</v>
+        <v>1160112.1032896501</v>
       </c>
       <c r="O118" s="3" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="P118" s="3" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="R118" s="3" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="S118" s="3" t="s">
-        <v>419</v>
+        <v>558</v>
       </c>
       <c r="T118" s="4">
         <v>1</v>
       </c>
       <c r="W118" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X118" s="4">
         <v>0</v>
       </c>
       <c r="Y118" s="4">
         <v>0</v>
       </c>
       <c r="Z118" s="6">
-        <v>8.7799999999999998E-4</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.7299999999999997E-4</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D119" s="4">
         <v>72700</v>
       </c>
       <c r="E119" s="5">
-        <v>6.5391579999999996</v>
+        <v>6.5607850000000001</v>
       </c>
       <c r="F119" s="4">
-        <v>475396.81527036999</v>
+        <v>476969.03233210999</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H119" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J119" s="5">
+        <v>51.45</v>
+      </c>
+      <c r="K119" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L119" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="I119" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M119" s="4">
-        <v>3725875.1321120001</v>
+        <v>3740414.9160500001</v>
       </c>
       <c r="N119" s="4">
-        <v>475396.81527036999</v>
+        <v>476969.03233210999</v>
       </c>
       <c r="O119" s="3" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="P119" s="3" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="Q119" s="3" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="R119" s="3" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="S119" s="3" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="T119" s="4">
         <v>1</v>
       </c>
       <c r="W119" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X119" s="4">
         <v>0</v>
       </c>
       <c r="Y119" s="4">
         <v>0</v>
       </c>
       <c r="Z119" s="6">
-        <v>3.3700000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.59E-4</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D120" s="4">
         <v>20256</v>
       </c>
       <c r="E120" s="5">
-        <v>16.703306000000001</v>
+        <v>16.206738999999999</v>
       </c>
       <c r="F120" s="4">
-        <v>338342.25767949998</v>
+        <v>328283.67328102997</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H120" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J120" s="5">
+        <v>2634</v>
+      </c>
+      <c r="K120" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L120" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I120" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M120" s="4">
-        <v>53860717.896063998</v>
+        <v>53354300.131811999</v>
       </c>
       <c r="N120" s="4">
-        <v>338342.25767949998</v>
+        <v>328283.67328102997</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="R120" s="3" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="S120" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T120" s="4">
         <v>1</v>
       </c>
       <c r="W120" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X120" s="4">
         <v>0</v>
       </c>
       <c r="Y120" s="4">
         <v>0</v>
       </c>
       <c r="Z120" s="6">
-        <v>2.4000000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.4699999999999999E-4</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D121" s="4">
         <v>19300</v>
       </c>
       <c r="E121" s="5">
-        <v>31.415282000000001</v>
+        <v>34.671591999999997</v>
       </c>
       <c r="F121" s="4">
-        <v>606315.09516928997</v>
+        <v>669161.66743578005</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H121" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J121" s="5">
+        <v>5635</v>
+      </c>
+      <c r="K121" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L121" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="I121" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M121" s="4">
-        <v>96519324.901985005</v>
+        <v>108755492.115226</v>
       </c>
       <c r="N121" s="4">
-        <v>606315.09516928997</v>
+        <v>669161.66743578005</v>
       </c>
       <c r="O121" s="3" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="P121" s="3" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="Q121" s="3" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="R121" s="3" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="S121" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="T121" s="4">
         <v>1</v>
       </c>
       <c r="W121" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X121" s="4">
         <v>0</v>
       </c>
       <c r="Y121" s="4">
         <v>0</v>
       </c>
       <c r="Z121" s="6">
-        <v>4.2999999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.0299999999999997E-4</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D122" s="4">
         <v>253973</v>
       </c>
       <c r="E122" s="5">
-        <v>3.969964</v>
+        <v>3.6882860000000002</v>
       </c>
       <c r="F122" s="4">
-        <v>1008263.6415747</v>
+        <v>936725.00948340003</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H122" s="3" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="I122" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J122" s="5">
-        <v>3.4020000000000001</v>
+        <v>3.226</v>
       </c>
       <c r="K122" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L122" s="3" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="M122" s="4">
-        <v>864016.14599999995</v>
+        <v>819316.89800000004</v>
       </c>
       <c r="N122" s="4">
-        <v>1008263.6415747</v>
+        <v>936725.00948340003</v>
       </c>
       <c r="O122" s="3" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="P122" s="3" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="Q122" s="3" t="s">
-        <v>234</v>
+        <v>260</v>
       </c>
       <c r="R122" s="3" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="S122" s="3" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="T122" s="4">
         <v>1</v>
       </c>
       <c r="W122" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X122" s="4">
         <v>0</v>
       </c>
       <c r="Y122" s="4">
         <v>0</v>
       </c>
       <c r="Z122" s="6">
-        <v>7.1500000000000003E-4</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.0500000000000001E-4</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D123" s="4">
-        <v>100883</v>
+        <v>20999</v>
       </c>
       <c r="E123" s="5">
-        <v>150.790299</v>
+        <v>156.92059800000001</v>
       </c>
       <c r="F123" s="4">
-        <v>15212177.718052</v>
+        <v>3295175.62759561</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H123" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J123" s="5">
+        <v>126.58</v>
+      </c>
+      <c r="K123" s="5">
+        <v>0.80664999676049354</v>
+      </c>
+      <c r="L123" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="I123" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M123" s="4">
-        <v>11886035.068996999</v>
+        <v>2658053.4093249999</v>
       </c>
       <c r="N123" s="4">
-        <v>15212177.718052</v>
+        <v>3295175.62759561</v>
       </c>
       <c r="O123" s="3" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="P123" s="3" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="Q123" s="3" t="s">
-        <v>218</v>
+        <v>248</v>
       </c>
       <c r="R123" s="3" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="S123" s="3" t="s">
-        <v>209</v>
+        <v>239</v>
       </c>
       <c r="T123" s="4">
         <v>1</v>
       </c>
       <c r="W123" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X123" s="4">
         <v>0</v>
       </c>
       <c r="Y123" s="4">
         <v>0</v>
       </c>
       <c r="Z123" s="6">
-        <v>1.0799E-2</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.48E-3</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D124" s="4">
-        <v>334602</v>
+        <v>326329</v>
       </c>
       <c r="E124" s="5">
-        <v>107.019901</v>
+        <v>108.572492</v>
       </c>
       <c r="F124" s="4">
-        <v>35809073.065847501</v>
+        <v>35430352.470092297</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H124" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J124" s="5">
+        <v>87.58</v>
+      </c>
+      <c r="K124" s="5">
+        <v>0.80664999676049354</v>
+      </c>
+      <c r="L124" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="I124" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M124" s="4">
-        <v>27979419.261179999</v>
+        <v>28579893.705223002</v>
       </c>
       <c r="N124" s="4">
-        <v>35809073.065847501</v>
+        <v>35430352.470092297</v>
       </c>
       <c r="O124" s="3" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="P124" s="3" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="R124" s="3" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="S124" s="3" t="s">
-        <v>209</v>
+        <v>239</v>
       </c>
       <c r="T124" s="4">
         <v>1</v>
       </c>
       <c r="W124" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X124" s="4">
         <v>0</v>
       </c>
       <c r="Y124" s="4">
         <v>0</v>
       </c>
       <c r="Z124" s="6">
-        <v>2.5420999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.6669999999999999E-2</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D125" s="4">
         <v>484217</v>
       </c>
       <c r="E125" s="5">
-        <v>36.285083999999998</v>
+        <v>31.681069000000001</v>
       </c>
       <c r="F125" s="4">
-        <v>17569854.112525899</v>
+        <v>15340511.2930119</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H125" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J125" s="5">
+        <v>313.5</v>
+      </c>
+      <c r="K125" s="5">
+        <v>9.8954995663792094</v>
+      </c>
+      <c r="L125" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="I125" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M125" s="4">
-        <v>162261114.12459099</v>
+        <v>151802022.84803501</v>
       </c>
       <c r="N125" s="4">
-        <v>17569854.112525899</v>
+        <v>15340511.2930119</v>
       </c>
       <c r="O125" s="3" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="P125" s="3" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="Q125" s="3" t="s">
-        <v>213</v>
+        <v>243</v>
       </c>
       <c r="R125" s="3" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="S125" s="3" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="T125" s="4">
         <v>1</v>
       </c>
       <c r="W125" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X125" s="4">
         <v>0</v>
       </c>
       <c r="Y125" s="4">
         <v>0</v>
       </c>
       <c r="Z125" s="6">
-        <v>1.2473E-2</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.1547E-2</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D126" s="4">
         <v>55598</v>
       </c>
       <c r="E126" s="5">
-        <v>23.665745999999999</v>
+        <v>14.531343</v>
       </c>
       <c r="F126" s="4">
-        <v>1315768.1461080001</v>
+        <v>807913.60811399994</v>
       </c>
       <c r="G126" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J126" s="5">
+        <v>12.71</v>
+      </c>
+      <c r="K126" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L126" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="M126" s="4">
+        <v>706650.58</v>
+      </c>
+      <c r="N126" s="4">
+        <v>807913.60811399994</v>
+      </c>
+      <c r="O126" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="P126" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="Q126" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H126" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="R126" s="3" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="S126" s="3" t="s">
-        <v>155</v>
+        <v>186</v>
       </c>
       <c r="T126" s="4">
         <v>1</v>
       </c>
       <c r="W126" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X126" s="4">
         <v>0</v>
       </c>
       <c r="Y126" s="4">
         <v>0</v>
       </c>
       <c r="Z126" s="6">
-        <v>9.3400000000000004E-4</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.0800000000000003E-4</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D127" s="4">
-        <v>188945</v>
+        <v>199511</v>
       </c>
       <c r="E127" s="5">
-        <v>108.468003</v>
+        <v>116.776662</v>
       </c>
       <c r="F127" s="4">
-        <v>20494486.732362401</v>
+        <v>23298228.612282</v>
       </c>
       <c r="G127" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J127" s="5">
+        <v>102.14</v>
+      </c>
+      <c r="K127" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L127" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M127" s="4">
+        <v>20378053.539999999</v>
+      </c>
+      <c r="N127" s="4">
+        <v>23298228.612282</v>
+      </c>
+      <c r="O127" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="P127" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="Q127" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H127" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="R127" s="3" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="S127" s="3" t="s">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="T127" s="4">
         <v>1</v>
       </c>
       <c r="W127" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X127" s="4">
         <v>0</v>
       </c>
       <c r="Y127" s="4">
         <v>0</v>
       </c>
       <c r="Z127" s="6">
-        <v>1.4548999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.7538000000000002E-2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D128" s="4">
         <v>18036</v>
       </c>
       <c r="E128" s="5">
-        <v>94.639645000000002</v>
+        <v>89.291730000000001</v>
       </c>
       <c r="F128" s="4">
-        <v>1706920.6372199999</v>
+        <v>1610465.64228</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>174</v>
+        <v>204</v>
       </c>
       <c r="I128" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J128" s="5">
-        <v>81.099999999999994</v>
+        <v>78.099999999999994</v>
       </c>
       <c r="K128" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L128" s="3" t="s">
-        <v>175</v>
+        <v>205</v>
       </c>
       <c r="M128" s="4">
-        <v>1462719.6</v>
+        <v>1408611.6</v>
       </c>
       <c r="N128" s="4">
-        <v>1706920.6372199999</v>
+        <v>1610465.64228</v>
       </c>
       <c r="O128" s="3" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="P128" s="3" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="Q128" s="3" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="R128" s="3" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="S128" s="3" t="s">
-        <v>178</v>
+        <v>208</v>
       </c>
       <c r="T128" s="4">
         <v>1</v>
       </c>
       <c r="W128" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X128" s="4">
         <v>0</v>
       </c>
       <c r="Y128" s="4">
         <v>0</v>
       </c>
       <c r="Z128" s="6">
-        <v>1.2110000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.212E-3</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D129" s="4">
-        <v>36171</v>
+        <v>29381</v>
       </c>
       <c r="E129" s="5">
-        <v>91.325507000000002</v>
+        <v>6.6883049999999997</v>
       </c>
       <c r="F129" s="4">
-        <v>3303334.9136970001</v>
+        <v>196509.089205</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H129" s="3" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="I129" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J129" s="5">
-        <v>78.260000000000005</v>
+        <v>5.85</v>
       </c>
       <c r="K129" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L129" s="3" t="s">
-        <v>159</v>
+        <v>205</v>
       </c>
       <c r="M129" s="4">
-        <v>2830742.46</v>
+        <v>171878.85</v>
       </c>
       <c r="N129" s="4">
-        <v>3303334.9136970001</v>
+        <v>196509.089205</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="P129" s="3" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="Q129" s="3" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="R129" s="3" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="S129" s="3" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="T129" s="4">
         <v>1</v>
       </c>
       <c r="W129" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X129" s="4">
         <v>0</v>
       </c>
       <c r="Y129" s="4">
         <v>0</v>
       </c>
       <c r="Z129" s="6">
-        <v>2.3449999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.47E-4</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D130" s="4">
-        <v>29381</v>
+        <v>103137</v>
       </c>
       <c r="E130" s="5">
-        <v>7.7952260000000004</v>
+        <v>3.0593110000000001</v>
       </c>
       <c r="F130" s="4">
-        <v>229031.535106</v>
+        <v>315528.18439125002</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H130" s="3" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="I130" s="3" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J130" s="5">
-        <v>6.68</v>
+        <v>2.3050000000000002</v>
       </c>
       <c r="K130" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L130" s="3" t="s">
-        <v>175</v>
+        <v>66</v>
       </c>
       <c r="M130" s="4">
-        <v>196265.08</v>
+        <v>237730.785</v>
       </c>
       <c r="N130" s="4">
-        <v>229031.535106</v>
+        <v>315528.18439125002</v>
       </c>
       <c r="O130" s="3" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="P130" s="3" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="S130" s="3" t="s">
-        <v>178</v>
+        <v>106</v>
       </c>
       <c r="T130" s="4">
         <v>1</v>
       </c>
       <c r="W130" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X130" s="4">
         <v>0</v>
       </c>
       <c r="Y130" s="4">
         <v>0</v>
       </c>
       <c r="Z130" s="6">
-        <v>1.6200000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.3699999999999999E-4</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D131" s="4">
-        <v>103137</v>
+        <v>278000</v>
       </c>
       <c r="E131" s="5">
-        <v>2.3481290000000001</v>
+        <v>16.513539999999999</v>
       </c>
       <c r="F131" s="4">
-        <v>242178.9703593</v>
+        <v>4590763.89464489</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H131" s="3" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I131" s="3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="J131" s="5">
-        <v>1.742</v>
+        <v>129.5</v>
       </c>
       <c r="K131" s="5">
-        <v>0.74186727994361801</v>
+        <v>7.8420498239930332</v>
       </c>
       <c r="L131" s="3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M131" s="4">
-        <v>179664.65400000001</v>
+        <v>36000999.191992998</v>
       </c>
       <c r="N131" s="4">
-        <v>242178.9703593</v>
+        <v>4590763.89464489</v>
       </c>
       <c r="O131" s="3" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="P131" s="3" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="Q131" s="3" t="s">
         <v>132</v>
       </c>
       <c r="R131" s="3" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="S131" s="3" t="s">
-        <v>114</v>
+        <v>327</v>
       </c>
       <c r="T131" s="4">
         <v>1</v>
       </c>
       <c r="W131" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X131" s="4">
         <v>0</v>
       </c>
       <c r="Y131" s="4">
         <v>0</v>
       </c>
       <c r="Z131" s="6">
-        <v>1.7100000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.4550000000000002E-3</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D132" s="4">
-        <v>278000</v>
+        <v>135546</v>
       </c>
       <c r="E132" s="5">
-        <v>14.839104000000001</v>
+        <v>9.1311040000000006</v>
       </c>
       <c r="F132" s="4">
-        <v>4125271.1358358599</v>
+        <v>1237684.6227839999</v>
       </c>
       <c r="G132" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J132" s="5">
+        <v>13.18</v>
+      </c>
+      <c r="K132" s="5">
+        <v>1.4434180138568131</v>
+      </c>
+      <c r="L132" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M132" s="4">
+        <v>1786496.28</v>
+      </c>
+      <c r="N132" s="4">
+        <v>1237684.6227839999</v>
+      </c>
+      <c r="O132" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="P132" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="Q132" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R132" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="S132" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="T132" s="4">
+        <v>1</v>
+      </c>
+      <c r="W132" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X132" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y132" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z132" s="6">
+        <v>9.3099999999999997E-4</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A133" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D133" s="4">
+        <v>202800</v>
+      </c>
+      <c r="E133" s="5">
+        <v>1.4753799999999999</v>
+      </c>
+      <c r="F133" s="4">
+        <v>299206.96756587998</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J133" s="5">
+        <v>11.57</v>
+      </c>
+      <c r="K133" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L133" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M133" s="4">
+        <v>2346395.9473370002</v>
+      </c>
+      <c r="N133" s="4">
+        <v>299206.96756587998</v>
+      </c>
+      <c r="O133" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="P133" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="Q133" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H132" s="3" t="s">
-[...70 lines deleted...]
-      <c r="G133" s="3" t="s">
+      <c r="R133" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="S133" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="T133" s="4">
+        <v>1</v>
+      </c>
+      <c r="W133" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X133" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y133" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z133" s="6">
+        <v>2.2499999999999999E-4</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A134" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D134" s="4">
+        <v>350436</v>
+      </c>
+      <c r="E134" s="5">
+        <v>3.32544</v>
+      </c>
+      <c r="F134" s="4">
+        <v>1165353.8918399999</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J134" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="K134" s="5">
+        <v>1.4434180138568131</v>
+      </c>
+      <c r="L134" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M134" s="4">
+        <v>1682092.8</v>
+      </c>
+      <c r="N134" s="4">
+        <v>1165353.8918399999</v>
+      </c>
+      <c r="O134" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="P134" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="Q134" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="R134" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="S134" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="T134" s="4">
+        <v>1</v>
+      </c>
+      <c r="W134" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X134" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y134" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z134" s="6">
+        <v>8.7699999999999996E-4</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A135" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D135" s="4">
+        <v>29118</v>
+      </c>
+      <c r="E135" s="5">
+        <v>25.965237999999999</v>
+      </c>
+      <c r="F135" s="4">
+        <v>756055.74526996003</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J135" s="5">
+        <v>4220</v>
+      </c>
+      <c r="K135" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L135" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M135" s="4">
+        <v>122877951.09134801</v>
+      </c>
+      <c r="N135" s="4">
+        <v>756055.74526996003</v>
+      </c>
+      <c r="O135" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="P135" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="Q135" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H133" s="3" t="s">
-[...26 lines deleted...]
-      <c r="Q133" s="3" t="s">
+      <c r="R135" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="S135" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T135" s="4">
+        <v>1</v>
+      </c>
+      <c r="W135" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X135" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y135" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z135" s="6">
+        <v>5.6899999999999995E-4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A136" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D136" s="4">
+        <v>66604</v>
+      </c>
+      <c r="E136" s="5">
+        <v>7.6772600000000004</v>
+      </c>
+      <c r="F136" s="4">
+        <v>511336.19173800002</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J136" s="5">
+        <v>6.7149999999999999</v>
+      </c>
+      <c r="K136" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L136" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="M136" s="4">
+        <v>447245.86</v>
+      </c>
+      <c r="N136" s="4">
+        <v>511336.19173800002</v>
+      </c>
+      <c r="O136" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="P136" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="Q136" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R136" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="S136" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="T136" s="4">
+        <v>1</v>
+      </c>
+      <c r="W136" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X136" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y136" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z136" s="6">
+        <v>3.8400000000000001E-4</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A137" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D137" s="4">
+        <v>937000</v>
+      </c>
+      <c r="E137" s="5">
+        <v>19.165797000000001</v>
+      </c>
+      <c r="F137" s="4">
+        <v>17958351.695078999</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J137" s="5">
+        <v>24.79</v>
+      </c>
+      <c r="K137" s="5">
+        <v>1.2934499925199785</v>
+      </c>
+      <c r="L137" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="M137" s="4">
+        <v>23228229.865671001</v>
+      </c>
+      <c r="N137" s="4">
+        <v>17958351.695078999</v>
+      </c>
+      <c r="O137" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="P137" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="Q137" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R137" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="S137" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="T137" s="4">
+        <v>1</v>
+      </c>
+      <c r="W137" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X137" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y137" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z137" s="6">
+        <v>1.3518000000000001E-2</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A138" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D138" s="4">
+        <v>46901</v>
+      </c>
+      <c r="E138" s="5">
+        <v>192.98903999999999</v>
+      </c>
+      <c r="F138" s="4">
+        <v>9051378.9650400002</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J138" s="5">
+        <v>168.8</v>
+      </c>
+      <c r="K138" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L138" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M138" s="4">
+        <v>7916888.7999999998</v>
+      </c>
+      <c r="N138" s="4">
+        <v>9051378.9650400002</v>
+      </c>
+      <c r="O138" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="P138" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="Q138" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="R138" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="S138" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T138" s="4">
+        <v>1</v>
+      </c>
+      <c r="W138" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X138" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y138" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z138" s="6">
+        <v>6.8129999999999996E-3</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A139" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D139" s="4">
+        <v>862300</v>
+      </c>
+      <c r="E139" s="5">
+        <v>20.089219</v>
+      </c>
+      <c r="F139" s="4">
+        <v>17322931.8566374</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J139" s="5">
+        <v>3265</v>
+      </c>
+      <c r="K139" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L139" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M139" s="4">
+        <v>2815409295.8828201</v>
+      </c>
+      <c r="N139" s="4">
+        <v>17322931.8566374</v>
+      </c>
+      <c r="O139" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="P139" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="Q139" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="R139" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="S139" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T139" s="4">
+        <v>1</v>
+      </c>
+      <c r="W139" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X139" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y139" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z139" s="6">
+        <v>1.304E-2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A140" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D140" s="4">
+        <v>584064</v>
+      </c>
+      <c r="E140" s="5">
+        <v>9.0748320000000007</v>
+      </c>
+      <c r="F140" s="4">
+        <v>5300282.6739427</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J140" s="5">
+        <v>89.8</v>
+      </c>
+      <c r="K140" s="5">
+        <v>9.8954995663792094</v>
+      </c>
+      <c r="L140" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M140" s="4">
+        <v>52448944.901687004</v>
+      </c>
+      <c r="N140" s="4">
+        <v>5300282.6739427</v>
+      </c>
+      <c r="O140" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="P140" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="Q140" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="R140" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="S140" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="T140" s="4">
+        <v>1</v>
+      </c>
+      <c r="W140" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X140" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y140" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z140" s="6">
+        <v>3.9890000000000004E-3</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A141" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D141" s="4">
+        <v>42854</v>
+      </c>
+      <c r="E141" s="5">
+        <v>147.60003</v>
+      </c>
+      <c r="F141" s="4">
+        <v>6325251.6856199997</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J141" s="5">
+        <v>129.1</v>
+      </c>
+      <c r="K141" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L141" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M141" s="4">
+        <v>5532451.4000000004</v>
+      </c>
+      <c r="N141" s="4">
+        <v>6325251.6856199997</v>
+      </c>
+      <c r="O141" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="P141" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="Q141" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="R133" s="3" t="s">
-[...40 lines deleted...]
-      <c r="G134" s="3" t="s">
+      <c r="R141" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="S141" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T141" s="4">
+        <v>1</v>
+      </c>
+      <c r="W141" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X141" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y141" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z141" s="6">
+        <v>4.7609999999999996E-3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A142" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D142" s="4">
+        <v>180218</v>
+      </c>
+      <c r="E142" s="5">
+        <v>34.687722000000001</v>
+      </c>
+      <c r="F142" s="4">
+        <v>6251351.8833959997</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J142" s="5">
+        <v>30.34</v>
+      </c>
+      <c r="K142" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L142" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="M142" s="4">
+        <v>5467814.1200000001</v>
+      </c>
+      <c r="N142" s="4">
+        <v>6251351.8833959997</v>
+      </c>
+      <c r="O142" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="P142" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="Q142" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="R142" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="S142" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="T142" s="4">
+        <v>1</v>
+      </c>
+      <c r="W142" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X142" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y142" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z142" s="6">
+        <v>4.705E-3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A143" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D143" s="4">
+        <v>48473</v>
+      </c>
+      <c r="E143" s="5">
+        <v>77.778699000000003</v>
+      </c>
+      <c r="F143" s="4">
+        <v>3770166.876627</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J143" s="5">
+        <v>68.03</v>
+      </c>
+      <c r="K143" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L143" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M143" s="4">
+        <v>3297618.19</v>
+      </c>
+      <c r="N143" s="4">
+        <v>3770166.876627</v>
+      </c>
+      <c r="O143" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="P143" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="Q143" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="R143" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="S143" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T143" s="4">
+        <v>1</v>
+      </c>
+      <c r="W143" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X143" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y143" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z143" s="6">
+        <v>2.8379999999999998E-3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A144" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D144" s="4">
+        <v>259500</v>
+      </c>
+      <c r="E144" s="5">
+        <v>2.790985</v>
+      </c>
+      <c r="F144" s="4">
+        <v>724260.69813290006</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J144" s="5">
+        <v>3.61</v>
+      </c>
+      <c r="K144" s="5">
+        <v>1.2934499925199785</v>
+      </c>
+      <c r="L144" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="M144" s="4">
+        <v>936794.99458199996</v>
+      </c>
+      <c r="N144" s="4">
+        <v>724260.69813290006</v>
+      </c>
+      <c r="O144" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="P144" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="Q144" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R144" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="S144" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="T144" s="4">
+        <v>1</v>
+      </c>
+      <c r="W144" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X144" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y144" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z144" s="6">
+        <v>5.4500000000000002E-4</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A145" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D145" s="4">
+        <v>25959</v>
+      </c>
+      <c r="E145" s="5">
+        <v>39.832571999999999</v>
+      </c>
+      <c r="F145" s="4">
+        <v>1034013.736548</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J145" s="5">
+        <v>34.840000000000003</v>
+      </c>
+      <c r="K145" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L145" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M145" s="4">
+        <v>904411.56</v>
+      </c>
+      <c r="N145" s="4">
+        <v>1034013.736548</v>
+      </c>
+      <c r="O145" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="P145" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="Q145" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="R145" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="S145" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T145" s="4">
+        <v>1</v>
+      </c>
+      <c r="W145" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X145" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y145" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z145" s="6">
+        <v>7.7800000000000005E-4</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A146" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D146" s="4">
+        <v>24046</v>
+      </c>
+      <c r="E146" s="5">
+        <v>35.613795000000003</v>
+      </c>
+      <c r="F146" s="4">
+        <v>856369.31457000005</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J146" s="5">
+        <v>31.15</v>
+      </c>
+      <c r="K146" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L146" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="M146" s="4">
+        <v>749032.9</v>
+      </c>
+      <c r="N146" s="4">
+        <v>856369.31457000005</v>
+      </c>
+      <c r="O146" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="P146" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="Q146" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="R146" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="S146" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="T146" s="4">
+        <v>1</v>
+      </c>
+      <c r="W146" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X146" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y146" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z146" s="6">
+        <v>6.4400000000000004E-4</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A147" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D147" s="4">
+        <v>14497</v>
+      </c>
+      <c r="E147" s="5">
+        <v>21.316828999999998</v>
+      </c>
+      <c r="F147" s="4">
+        <v>309030.06276449998</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="I147" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J147" s="5">
+        <v>18.645</v>
+      </c>
+      <c r="K147" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L147" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="M147" s="4">
+        <v>270296.565</v>
+      </c>
+      <c r="N147" s="4">
+        <v>309030.06276449998</v>
+      </c>
+      <c r="O147" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="P147" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="Q147" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="R147" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="S147" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="T147" s="4">
+        <v>1</v>
+      </c>
+      <c r="W147" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X147" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y147" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z147" s="6">
+        <v>2.32E-4</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A148" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D148" s="4">
+        <v>2112101</v>
+      </c>
+      <c r="E148" s="5">
+        <v>4.9504890000000001</v>
+      </c>
+      <c r="F148" s="4">
+        <v>10455932.767388999</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="I148" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J148" s="5">
+        <v>4.33</v>
+      </c>
+      <c r="K148" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L148" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="M148" s="4">
+        <v>9145397.3300000001</v>
+      </c>
+      <c r="N148" s="4">
+        <v>10455932.767388999</v>
+      </c>
+      <c r="O148" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="P148" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="Q148" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H134" s="3" t="s">
-[...70 lines deleted...]
-      <c r="G135" s="3" t="s">
+      <c r="R148" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="S148" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="T148" s="4">
+        <v>1</v>
+      </c>
+      <c r="W148" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X148" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y148" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z148" s="6">
+        <v>7.8700000000000003E-3</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A149" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D149" s="4">
+        <v>2669</v>
+      </c>
+      <c r="E149" s="5">
+        <v>30.640191000000002</v>
+      </c>
+      <c r="F149" s="4">
+        <v>81778.667070890006</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I149" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J149" s="5">
+        <v>303.2</v>
+      </c>
+      <c r="K149" s="5">
+        <v>9.8954995663792094</v>
+      </c>
+      <c r="L149" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M149" s="4">
+        <v>809240.764539</v>
+      </c>
+      <c r="N149" s="4">
+        <v>81778.667070890006</v>
+      </c>
+      <c r="O149" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="P149" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="Q149" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="R149" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="S149" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="T149" s="4">
+        <v>1</v>
+      </c>
+      <c r="W149" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X149" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y149" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z149" s="6">
+        <v>6.0999999999999999E-5</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A150" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D150" s="4">
+        <v>789548</v>
+      </c>
+      <c r="E150" s="5">
+        <v>10.530039</v>
+      </c>
+      <c r="F150" s="4">
+        <v>8313971.1586074503</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J150" s="5">
+        <v>104.2</v>
+      </c>
+      <c r="K150" s="5">
+        <v>9.8954995663792094</v>
+      </c>
+      <c r="L150" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M150" s="4">
+        <v>82270897.994889006</v>
+      </c>
+      <c r="N150" s="4">
+        <v>8313971.1586074503</v>
+      </c>
+      <c r="O150" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="P150" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="Q150" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R150" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="S150" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="T150" s="4">
+        <v>1</v>
+      </c>
+      <c r="W150" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X150" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y150" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z150" s="6">
+        <v>6.2579999999999997E-3</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A151" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D151" s="4">
+        <v>20443</v>
+      </c>
+      <c r="E151" s="5">
+        <v>56.157426000000001</v>
+      </c>
+      <c r="F151" s="4">
+        <v>1148026.27568285</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="J151" s="5">
+        <v>543.5</v>
+      </c>
+      <c r="K151" s="5">
+        <v>9.678150211278858</v>
+      </c>
+      <c r="L151" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="M151" s="4">
+        <v>11110770.742552999</v>
+      </c>
+      <c r="N151" s="4">
+        <v>1148026.27568285</v>
+      </c>
+      <c r="O151" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="P151" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="Q151" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H135" s="3" t="s">
-[...70 lines deleted...]
-      <c r="G136" s="3" t="s">
+      <c r="R151" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="S151" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="T151" s="4">
+        <v>1</v>
+      </c>
+      <c r="W151" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X151" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y151" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z151" s="6">
+        <v>8.6399999999999997E-4</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A152" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D152" s="4">
+        <v>20547</v>
+      </c>
+      <c r="E152" s="5">
+        <v>54.969182000000004</v>
+      </c>
+      <c r="F152" s="4">
+        <v>1129451.8063886201</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="J152" s="5">
+        <v>532</v>
+      </c>
+      <c r="K152" s="5">
+        <v>9.678150211278858</v>
+      </c>
+      <c r="L152" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="M152" s="4">
+        <v>10931004.238629</v>
+      </c>
+      <c r="N152" s="4">
+        <v>1129451.8063886201</v>
+      </c>
+      <c r="O152" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="P152" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="Q152" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H136" s="3" t="s">
-[...147 lines deleted...]
-      <c r="H138" s="3" t="s">
+      <c r="R152" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="S152" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="T152" s="4">
+        <v>1</v>
+      </c>
+      <c r="W152" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X152" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y152" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z152" s="6">
+        <v>8.4999999999999995E-4</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A153" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D153" s="4">
+        <v>4448722</v>
+      </c>
+      <c r="E153" s="5">
+        <v>2.644091</v>
+      </c>
+      <c r="F153" s="4">
+        <v>11762827.5078279</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J153" s="5">
+        <v>3.42</v>
+      </c>
+      <c r="K153" s="5">
+        <v>1.2934499925199785</v>
+      </c>
+      <c r="L153" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="I138" s="3" t="s">
-[...1120 lines deleted...]
-      </c>
       <c r="M153" s="4">
-        <v>817970.74900299998</v>
+        <v>15214629.152013</v>
       </c>
       <c r="N153" s="4">
-        <v>104367.61170795999</v>
+        <v>11762827.5078279</v>
       </c>
       <c r="O153" s="3" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="P153" s="3" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="Q153" s="3" t="s">
         <v>132</v>
       </c>
       <c r="R153" s="3" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="S153" s="3" t="s">
-        <v>314</v>
+        <v>558</v>
       </c>
       <c r="T153" s="4">
         <v>1</v>
       </c>
       <c r="W153" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X153" s="4">
         <v>0</v>
       </c>
       <c r="Y153" s="4">
         <v>0</v>
       </c>
       <c r="Z153" s="6">
-        <v>7.3999999999999996E-5</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.8540000000000008E-3</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D154" s="4">
+        <v>730331</v>
+      </c>
+      <c r="E154" s="5">
+        <v>0.109665</v>
+      </c>
+      <c r="F154" s="4">
+        <v>80091.896889209995</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J154" s="5">
+        <v>0.86</v>
+      </c>
+      <c r="K154" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L154" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M154" s="4">
+        <v>628084.64590300003</v>
+      </c>
+      <c r="N154" s="4">
+        <v>80091.896889209995</v>
+      </c>
+      <c r="O154" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="P154" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="Q154" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R154" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="S154" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="T154" s="4">
+        <v>1</v>
+      </c>
+      <c r="W154" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X154" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y154" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z154" s="6">
+        <v>6.0000000000000002E-5</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A155" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D155" s="4">
         <v>488845</v>
       </c>
-      <c r="E154" s="5">
-[...5 lines deleted...]
-      <c r="G154" s="3" t="s">
+      <c r="E155" s="5">
+        <v>0.379328</v>
+      </c>
+      <c r="F155" s="4">
+        <v>185432.62060225001</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J155" s="5">
+        <v>0.2858</v>
+      </c>
+      <c r="K155" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L155" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M155" s="4">
+        <v>139711.90100000001</v>
+      </c>
+      <c r="N155" s="4">
+        <v>185432.62060225001</v>
+      </c>
+      <c r="O155" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="P155" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="Q155" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="R155" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="S155" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="T155" s="4">
+        <v>1</v>
+      </c>
+      <c r="W155" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X155" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y155" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z155" s="6">
+        <v>1.3899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A156" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D156" s="4">
+        <v>231696</v>
+      </c>
+      <c r="E156" s="5">
+        <v>32.995435000000001</v>
+      </c>
+      <c r="F156" s="4">
+        <v>7644910.3077600002</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J156" s="5">
+        <v>24.86</v>
+      </c>
+      <c r="K156" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L156" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M156" s="4">
+        <v>5759962.5599999996</v>
+      </c>
+      <c r="N156" s="4">
+        <v>7644910.3077600002</v>
+      </c>
+      <c r="O156" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="P156" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="Q156" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H154" s="3" t="s">
-[...135 lines deleted...]
-      <c r="D156" s="4">
+      <c r="R156" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="S156" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="T156" s="4">
+        <v>1</v>
+      </c>
+      <c r="W156" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X156" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y156" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z156" s="6">
+        <v>5.7539999999999996E-3</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A157" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D157" s="4">
         <v>156820</v>
       </c>
-      <c r="E156" s="5">
-[...72 lines deleted...]
-      </c>
       <c r="E157" s="5">
-        <v>13.536619999999999</v>
+        <v>4.3159580000000002</v>
       </c>
       <c r="F157" s="4">
-        <v>5853789.4894200005</v>
+        <v>676828.45515000005</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H157" s="3" t="s">
-        <v>166</v>
+        <v>275</v>
       </c>
       <c r="I157" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J157" s="5">
-        <v>11.6</v>
+        <v>3.7749999999999999</v>
       </c>
       <c r="K157" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L157" s="3" t="s">
-        <v>167</v>
+        <v>276</v>
       </c>
       <c r="M157" s="4">
-        <v>5016315.5999999996</v>
+        <v>591995.5</v>
       </c>
       <c r="N157" s="4">
-        <v>5853789.4894200005</v>
+        <v>676828.45515000005</v>
       </c>
       <c r="O157" s="3" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="P157" s="3" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="Q157" s="3" t="s">
-        <v>118</v>
+        <v>467</v>
       </c>
       <c r="R157" s="3" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="S157" s="3" t="s">
-        <v>171</v>
+        <v>279</v>
       </c>
       <c r="T157" s="4">
         <v>1</v>
       </c>
       <c r="W157" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X157" s="4">
         <v>0</v>
       </c>
       <c r="Y157" s="4">
         <v>0</v>
       </c>
       <c r="Z157" s="6">
-        <v>4.1549999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.0900000000000001E-4</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D158" s="4">
         <v>381100</v>
       </c>
       <c r="E158" s="5">
-        <v>2.077861</v>
+        <v>2.4044219999999998</v>
       </c>
       <c r="F158" s="4">
-        <v>791872.81922608998</v>
+        <v>916325.33147782995</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H158" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J158" s="5">
+        <v>3.11</v>
+      </c>
+      <c r="K158" s="5">
+        <v>1.2934499925199785</v>
+      </c>
+      <c r="L158" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="I158" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M158" s="4">
-        <v>1009915.003567</v>
+        <v>1185220.993145</v>
       </c>
       <c r="N158" s="4">
-        <v>791872.81922608998</v>
+        <v>916325.33147782995</v>
       </c>
       <c r="O158" s="3" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="P158" s="3" t="s">
-        <v>159</v>
+        <v>190</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="R158" s="3" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="S158" s="3" t="s">
-        <v>419</v>
+        <v>558</v>
       </c>
       <c r="T158" s="4">
         <v>1</v>
       </c>
       <c r="W158" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X158" s="4">
         <v>0</v>
       </c>
       <c r="Y158" s="4">
         <v>0</v>
       </c>
       <c r="Z158" s="6">
-        <v>5.62E-4</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.8900000000000005E-4</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D159" s="4">
-        <v>268642</v>
+        <v>321433</v>
       </c>
       <c r="E159" s="5">
-        <v>12.852997</v>
+        <v>13.268658</v>
       </c>
       <c r="F159" s="4">
-        <v>3452854.88132363</v>
+        <v>4264984.3767368998</v>
       </c>
       <c r="G159" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H159" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J159" s="5">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="K159" s="5">
+        <v>9.8954995663792094</v>
+      </c>
+      <c r="L159" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="I159" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M159" s="4">
-        <v>31887804.893876001</v>
+        <v>42204151.050613999</v>
       </c>
       <c r="N159" s="4">
-        <v>3452854.88132363</v>
+        <v>4264984.3767368998</v>
       </c>
       <c r="O159" s="3" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="P159" s="3" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="Q159" s="3" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="R159" s="3" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="S159" s="3" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="T159" s="4">
         <v>1</v>
       </c>
       <c r="W159" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X159" s="4">
         <v>0</v>
       </c>
       <c r="Y159" s="4">
         <v>0</v>
       </c>
       <c r="Z159" s="6">
-        <v>2.4510000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.2100000000000002E-3</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D160" s="4">
-        <v>36600</v>
+        <v>80300</v>
       </c>
       <c r="E160" s="5">
-        <v>17.458531000000001</v>
+        <v>15.076651999999999</v>
       </c>
       <c r="F160" s="4">
-        <v>638982.25109796005</v>
+        <v>1210655.1541850199</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H160" s="3" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="I160" s="3" t="s">
-        <v>123</v>
+        <v>45</v>
       </c>
       <c r="J160" s="5">
-        <v>24.05</v>
+        <v>21.39</v>
       </c>
       <c r="K160" s="5">
-        <v>1.3775500069249438</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L160" s="3" t="s">
-        <v>124</v>
+        <v>46</v>
       </c>
       <c r="M160" s="4">
-        <v>880230.00442400004</v>
+        <v>1717617.0121299999</v>
       </c>
       <c r="N160" s="4">
-        <v>638982.25109796005</v>
+        <v>1210655.1541850199</v>
       </c>
       <c r="O160" s="3" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="P160" s="3" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="Q160" s="3" t="s">
-        <v>213</v>
+        <v>243</v>
       </c>
       <c r="R160" s="3" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="S160" s="3" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="T160" s="4">
         <v>1</v>
       </c>
       <c r="W160" s="3" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="X160" s="4">
         <v>0</v>
       </c>
       <c r="Y160" s="4">
         <v>0</v>
       </c>
       <c r="Z160" s="6">
-        <v>4.5300000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.1100000000000003E-4</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D161" s="4">
         <v>789000</v>
       </c>
       <c r="E161" s="5">
-        <v>4.417281</v>
+        <v>4.0015049999999999</v>
       </c>
       <c r="F161" s="4">
-        <v>3485234.89932886</v>
+        <v>3157187.2150776898</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H161" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J161" s="5">
+        <v>31.38</v>
+      </c>
+      <c r="K161" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L161" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="I161" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M161" s="4">
-        <v>27315180.968541</v>
+        <v>24758819.444313001</v>
       </c>
       <c r="N161" s="4">
-        <v>3485234.89932886</v>
+        <v>3157187.2150776898</v>
       </c>
       <c r="O161" s="3" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="P161" s="3" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="Q161" s="3" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="R161" s="3" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="S161" s="3" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="T161" s="4">
         <v>1</v>
       </c>
       <c r="W161" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X161" s="4">
         <v>0</v>
       </c>
       <c r="Y161" s="4">
         <v>0</v>
       </c>
       <c r="Z161" s="6">
-        <v>2.4740000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.3760000000000001E-3</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D162" s="4">
         <v>377000</v>
       </c>
       <c r="E162" s="5">
-        <v>2.3915000000000002</v>
+        <v>2.4971969999999999</v>
       </c>
       <c r="F162" s="4">
-        <v>901595.64041244006</v>
+        <v>941443.42649503006</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H162" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J162" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="K162" s="5">
+        <v>1.2934499925199785</v>
+      </c>
+      <c r="L162" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="I162" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M162" s="4">
-        <v>1149850.004061</v>
+        <v>1217709.9929569999</v>
       </c>
       <c r="N162" s="4">
-        <v>901595.64041244006</v>
+        <v>941443.42649503006</v>
       </c>
       <c r="O162" s="3" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="P162" s="3" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="Q162" s="3" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="R162" s="3" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="S162" s="3" t="s">
-        <v>419</v>
+        <v>558</v>
       </c>
       <c r="T162" s="4">
         <v>1</v>
       </c>
       <c r="W162" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X162" s="4">
         <v>0</v>
       </c>
       <c r="Y162" s="4">
         <v>0</v>
       </c>
       <c r="Z162" s="6">
-        <v>6.4000000000000005E-4</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.0799999999999997E-4</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D163" s="4">
         <v>857140</v>
       </c>
       <c r="E163" s="5">
-        <v>24.786017999999999</v>
+        <v>27.907952999999999</v>
       </c>
       <c r="F163" s="4">
-        <v>21245087.4685199</v>
+        <v>23921022.834419999</v>
       </c>
       <c r="G163" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J163" s="5">
+        <v>24.41</v>
+      </c>
+      <c r="K163" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L163" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="M163" s="4">
+        <v>20922787.399999999</v>
+      </c>
+      <c r="N163" s="4">
+        <v>23921022.834419999</v>
+      </c>
+      <c r="O163" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="P163" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="Q163" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H163" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="R163" s="3" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="S163" s="3" t="s">
-        <v>155</v>
+        <v>186</v>
       </c>
       <c r="T163" s="4">
         <v>1</v>
       </c>
       <c r="W163" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X163" s="4">
         <v>0</v>
       </c>
       <c r="Y163" s="4">
         <v>0</v>
       </c>
       <c r="Z163" s="6">
-        <v>1.5082E-2</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.8006999999999999E-2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D164" s="4">
         <v>109244</v>
       </c>
       <c r="E164" s="5">
-        <v>6.2571839999999996</v>
+        <v>5.9460800000000003</v>
       </c>
       <c r="F164" s="4">
-        <v>683559.79797159997</v>
+        <v>649573.56351999997</v>
       </c>
       <c r="G164" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J164" s="5">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="K164" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L164" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M164" s="4">
+        <v>489413.12</v>
+      </c>
+      <c r="N164" s="4">
+        <v>649573.56351999997</v>
+      </c>
+      <c r="O164" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="P164" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="Q164" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R164" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="S164" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="T164" s="4">
+        <v>1</v>
+      </c>
+      <c r="W164" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X164" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y164" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z164" s="6">
+        <v>4.8799999999999999E-4</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A165" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D165" s="4">
+        <v>45855</v>
+      </c>
+      <c r="E165" s="5">
+        <v>80.031000000000006</v>
+      </c>
+      <c r="F165" s="4">
+        <v>3669821.5049999999</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J165" s="5">
+        <v>70</v>
+      </c>
+      <c r="K165" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L165" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="M165" s="4">
+        <v>3209850</v>
+      </c>
+      <c r="N165" s="4">
+        <v>3669821.5049999999</v>
+      </c>
+      <c r="O165" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="P165" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="Q165" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H164" s="3" t="s">
+      <c r="R165" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="S165" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="T165" s="4">
+        <v>1</v>
+      </c>
+      <c r="W165" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X165" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y165" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z165" s="6">
+        <v>2.7620000000000001E-3</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A166" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D166" s="4">
+        <v>35326</v>
+      </c>
+      <c r="E166" s="5">
+        <v>14.651389999999999</v>
+      </c>
+      <c r="F166" s="4">
+        <v>517574.98547700001</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J166" s="5">
+        <v>12.815</v>
+      </c>
+      <c r="K166" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L166" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M166" s="4">
+        <v>452702.69</v>
+      </c>
+      <c r="N166" s="4">
+        <v>517574.98547700001</v>
+      </c>
+      <c r="O166" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="P166" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q166" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R166" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="S166" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T166" s="4">
+        <v>1</v>
+      </c>
+      <c r="W166" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X166" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y166" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z166" s="6">
+        <v>3.8900000000000002E-4</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A167" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D167" s="4">
+        <v>101973</v>
+      </c>
+      <c r="E167" s="5">
+        <v>35.099310000000003</v>
+      </c>
+      <c r="F167" s="4">
+        <v>3579181.9386300002</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J167" s="5">
+        <v>30.7</v>
+      </c>
+      <c r="K167" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L167" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M167" s="4">
+        <v>3130571.1</v>
+      </c>
+      <c r="N167" s="4">
+        <v>3579181.9386300002</v>
+      </c>
+      <c r="O167" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="P167" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="Q167" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="R167" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="S167" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T167" s="4">
+        <v>1</v>
+      </c>
+      <c r="W167" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X167" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y167" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z167" s="6">
+        <v>2.6940000000000002E-3</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A168" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D168" s="4">
+        <v>35076</v>
+      </c>
+      <c r="E168" s="5">
+        <v>75.057644999999994</v>
+      </c>
+      <c r="F168" s="4">
+        <v>2632721.9560199999</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="I168" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J168" s="5">
+        <v>65.650000000000006</v>
+      </c>
+      <c r="K168" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L168" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="M168" s="4">
+        <v>2302739.4</v>
+      </c>
+      <c r="N168" s="4">
+        <v>2632721.9560199999</v>
+      </c>
+      <c r="O168" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="P168" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="Q168" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R168" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="S168" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="T168" s="4">
+        <v>1</v>
+      </c>
+      <c r="W168" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X168" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y168" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z168" s="6">
+        <v>1.9810000000000001E-3</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A169" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D169" s="4">
+        <v>936585</v>
+      </c>
+      <c r="E169" s="5">
+        <v>0.41443200000000002</v>
+      </c>
+      <c r="F169" s="4">
+        <v>388151.21683743002</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I169" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J169" s="5">
+        <v>3.25</v>
+      </c>
+      <c r="K169" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L169" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M169" s="4">
+        <v>3043901.1816819999</v>
+      </c>
+      <c r="N169" s="4">
+        <v>388151.21683743002</v>
+      </c>
+      <c r="O169" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="P169" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="Q169" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="R169" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="S169" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="T169" s="4">
+        <v>1</v>
+      </c>
+      <c r="W169" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X169" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y169" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z169" s="6">
+        <v>2.92E-4</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A170" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D170" s="4">
+        <v>452486</v>
+      </c>
+      <c r="E170" s="5">
+        <v>3.2317719999999999</v>
+      </c>
+      <c r="F170" s="4">
+        <v>1462331.5931484001</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J170" s="5">
+        <v>31.98</v>
+      </c>
+      <c r="K170" s="5">
+        <v>9.8954995663792094</v>
+      </c>
+      <c r="L170" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M170" s="4">
+        <v>14470501.645902</v>
+      </c>
+      <c r="N170" s="4">
+        <v>1462331.5931484001</v>
+      </c>
+      <c r="O170" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="P170" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="Q170" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="R170" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="S170" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="T170" s="4">
+        <v>1</v>
+      </c>
+      <c r="W170" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X170" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y170" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z170" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A171" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D171" s="4">
+        <v>197640</v>
+      </c>
+      <c r="E171" s="5">
+        <v>0.70007200000000003</v>
+      </c>
+      <c r="F171" s="4">
+        <v>138362.23946544999</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I171" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J171" s="5">
+        <v>5.49</v>
+      </c>
+      <c r="K171" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L171" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M171" s="4">
+        <v>1085043.575647</v>
+      </c>
+      <c r="N171" s="4">
+        <v>138362.23946544999</v>
+      </c>
+      <c r="O171" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="P171" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="Q171" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R171" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="S171" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="T171" s="4">
+        <v>1</v>
+      </c>
+      <c r="W171" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X171" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y171" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z171" s="6">
+        <v>1.0399999999999999E-4</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A172" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D172" s="4">
+        <v>13907</v>
+      </c>
+      <c r="E172" s="5">
+        <v>24.146495999999999</v>
+      </c>
+      <c r="F172" s="4">
+        <v>335805.31987200002</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="I172" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J172" s="5">
+        <v>21.12</v>
+      </c>
+      <c r="K172" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L172" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="M172" s="4">
+        <v>293715.84000000003</v>
+      </c>
+      <c r="N172" s="4">
+        <v>335805.31987200002</v>
+      </c>
+      <c r="O172" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="P172" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="Q172" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R172" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="S172" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="T172" s="4">
+        <v>1</v>
+      </c>
+      <c r="W172" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X172" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y172" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z172" s="6">
+        <v>2.52E-4</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A173" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D173" s="4">
+        <v>559747</v>
+      </c>
+      <c r="E173" s="5">
+        <v>3.878225</v>
+      </c>
+      <c r="F173" s="4">
+        <v>2170824.5292015001</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I173" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J173" s="5">
+        <v>2.9220000000000002</v>
+      </c>
+      <c r="K173" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L173" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="I164" s="3" t="s">
-[...67 lines deleted...]
-      <c r="G165" s="3" t="s">
+      <c r="M173" s="4">
+        <v>1635580.7339999999</v>
+      </c>
+      <c r="N173" s="4">
+        <v>2170824.5292015001</v>
+      </c>
+      <c r="O173" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="P173" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="Q173" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H165" s="3" t="s">
-[...70 lines deleted...]
-      <c r="G166" s="3" t="s">
+      <c r="R173" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="S173" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="T173" s="4">
+        <v>1</v>
+      </c>
+      <c r="W173" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X173" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y173" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z173" s="6">
+        <v>1.634E-3</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A174" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D174" s="4">
+        <v>10400</v>
+      </c>
+      <c r="E174" s="5">
+        <v>138.029955</v>
+      </c>
+      <c r="F174" s="4">
+        <v>1435511.5418502199</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I174" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J174" s="5">
+        <v>195.83</v>
+      </c>
+      <c r="K174" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L174" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M174" s="4">
+        <v>2036632.0143830001</v>
+      </c>
+      <c r="N174" s="4">
+        <v>1435511.5418502199</v>
+      </c>
+      <c r="O174" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="P174" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="Q174" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H166" s="3" t="s">
-[...620 lines deleted...]
-      </c>
       <c r="R174" s="3" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="S174" s="3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="T174" s="4">
         <v>1</v>
       </c>
       <c r="W174" s="3" t="s">
-        <v>34</v>
+        <v>784</v>
       </c>
       <c r="X174" s="4">
         <v>0</v>
       </c>
       <c r="Y174" s="4">
         <v>0</v>
       </c>
       <c r="Z174" s="6">
-        <v>7.4299999999999995E-4</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.08E-3</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D175" s="4">
         <v>49060</v>
       </c>
       <c r="E175" s="5">
-        <v>7.0362989999999996</v>
+        <v>6.9813349999999996</v>
       </c>
       <c r="F175" s="4">
-        <v>345200.82893999998</v>
+        <v>342504.29509999999</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H175" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I175" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J175" s="5">
+        <v>5.26</v>
+      </c>
+      <c r="K175" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L175" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="I175" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M175" s="4">
-        <v>256093.2</v>
+        <v>258055.6</v>
       </c>
       <c r="N175" s="4">
-        <v>345200.82893999998</v>
+        <v>342504.29509999999</v>
       </c>
       <c r="O175" s="3" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="P175" s="3" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="Q175" s="3" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="R175" s="3" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="S175" s="3" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="T175" s="4">
         <v>1</v>
       </c>
       <c r="W175" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X175" s="4">
         <v>0</v>
       </c>
       <c r="Y175" s="4">
         <v>0</v>
       </c>
       <c r="Z175" s="6">
-        <v>2.4499999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.5700000000000001E-4</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D176" s="4">
         <v>11240015</v>
       </c>
       <c r="E176" s="5">
-        <v>1.15472</v>
+        <v>1.0571219999999999</v>
       </c>
       <c r="F176" s="4">
-        <v>12979066.495266199</v>
+        <v>11882062.005470499</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H176" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J176" s="5">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="K176" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L176" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="I176" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M176" s="4">
-        <v>101722139.35686301</v>
+        <v>93179722.258673996</v>
       </c>
       <c r="N176" s="4">
-        <v>12979066.495266199</v>
+        <v>11882062.005470499</v>
       </c>
       <c r="O176" s="3" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="P176" s="3" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="Q176" s="3" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="R176" s="3" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="S176" s="3" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="T176" s="4">
         <v>1</v>
       </c>
       <c r="W176" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X176" s="4">
         <v>0</v>
       </c>
       <c r="Y176" s="4">
         <v>0</v>
       </c>
       <c r="Z176" s="6">
-        <v>9.214E-3</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.9440000000000006E-3</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D177" s="4">
         <v>89405</v>
       </c>
       <c r="E177" s="5">
-        <v>8.3787009999999995</v>
+        <v>8.0373990000000006</v>
       </c>
       <c r="F177" s="4">
-        <v>749097.76290500001</v>
+        <v>718583.657595</v>
       </c>
       <c r="G177" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="I177" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J177" s="5">
+        <v>7.03</v>
+      </c>
+      <c r="K177" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L177" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="M177" s="4">
+        <v>628517.15</v>
+      </c>
+      <c r="N177" s="4">
+        <v>718583.657595</v>
+      </c>
+      <c r="O177" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="P177" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="Q177" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H177" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="R177" s="3" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="S177" s="3" t="s">
-        <v>155</v>
+        <v>186</v>
       </c>
       <c r="T177" s="4">
         <v>1</v>
       </c>
       <c r="W177" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X177" s="4">
         <v>0</v>
       </c>
       <c r="Y177" s="4">
         <v>0</v>
       </c>
       <c r="Z177" s="6">
-        <v>5.31E-4</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.4000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D178" s="4">
-        <v>330122</v>
+        <v>286056</v>
       </c>
       <c r="E178" s="5">
-        <v>14.834546</v>
+        <v>14.64302</v>
       </c>
       <c r="F178" s="4">
-        <v>4897210.0225225203</v>
+        <v>4188723.6016371101</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H178" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J178" s="5">
+        <v>144.9</v>
+      </c>
+      <c r="K178" s="5">
+        <v>9.8954995663792094</v>
+      </c>
+      <c r="L178" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="I178" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M178" s="4">
-        <v>45226713.282160997</v>
+        <v>41449512.583682001</v>
       </c>
       <c r="N178" s="4">
-        <v>4897210.0225225203</v>
+        <v>4188723.6016371101</v>
       </c>
       <c r="O178" s="3" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="P178" s="3" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="Q178" s="3" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="R178" s="3" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="S178" s="3" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="T178" s="4">
         <v>1</v>
       </c>
       <c r="W178" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X178" s="4">
         <v>0</v>
       </c>
       <c r="Y178" s="4">
         <v>0</v>
       </c>
       <c r="Z178" s="6">
-        <v>3.4759999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.153E-3</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D179" s="4">
         <v>243568</v>
       </c>
       <c r="E179" s="5">
-        <v>25.361678999999999</v>
+        <v>26.292822999999999</v>
       </c>
       <c r="F179" s="4">
-        <v>6177293.491564</v>
+        <v>6404090.19068</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H179" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I179" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J179" s="5">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="K179" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L179" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="I179" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M179" s="4">
-        <v>4582731.92</v>
+        <v>4825082.08</v>
       </c>
       <c r="N179" s="4">
-        <v>6177293.491564</v>
+        <v>6404090.19068</v>
       </c>
       <c r="O179" s="3" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="P179" s="3" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="Q179" s="3" t="s">
-        <v>218</v>
+        <v>248</v>
       </c>
       <c r="R179" s="3" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="S179" s="3" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="T179" s="4">
         <v>1</v>
       </c>
       <c r="W179" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X179" s="4">
         <v>0</v>
       </c>
       <c r="Y179" s="4">
         <v>0</v>
       </c>
       <c r="Z179" s="6">
-        <v>4.385E-3</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.8199999999999996E-3</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D180" s="4">
         <v>101591</v>
       </c>
       <c r="E180" s="5">
-        <v>17.445903000000001</v>
+        <v>17.218098000000001</v>
       </c>
       <c r="F180" s="4">
-        <v>1772346.6808775</v>
+        <v>1749203.7939180001</v>
       </c>
       <c r="G180" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J180" s="5">
+        <v>15.06</v>
+      </c>
+      <c r="K180" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L180" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M180" s="4">
+        <v>1529960.46</v>
+      </c>
+      <c r="N180" s="4">
+        <v>1749203.7939180001</v>
+      </c>
+      <c r="O180" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="P180" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="Q180" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H180" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="R180" s="3" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="S180" s="3" t="s">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="T180" s="4">
         <v>1</v>
       </c>
       <c r="W180" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X180" s="4">
         <v>0</v>
       </c>
       <c r="Y180" s="4">
         <v>0</v>
       </c>
       <c r="Z180" s="6">
-        <v>1.258E-3</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.3159999999999999E-3</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D181" s="4">
         <v>229115</v>
       </c>
       <c r="E181" s="5">
-        <v>83.646975999999995</v>
+        <v>87.645377999999994</v>
       </c>
       <c r="F181" s="4">
-        <v>19164776.906239901</v>
+        <v>20080870.780469999</v>
       </c>
       <c r="G181" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J181" s="5">
+        <v>76.66</v>
+      </c>
+      <c r="K181" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L181" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="M181" s="4">
+        <v>17563955.899999999</v>
+      </c>
+      <c r="N181" s="4">
+        <v>20080870.780469999</v>
+      </c>
+      <c r="O181" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="P181" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="Q181" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H181" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="R181" s="3" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="S181" s="3" t="s">
-        <v>196</v>
+        <v>226</v>
       </c>
       <c r="T181" s="4">
         <v>1</v>
       </c>
       <c r="W181" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X181" s="4">
         <v>0</v>
       </c>
       <c r="Y181" s="4">
         <v>0</v>
       </c>
       <c r="Z181" s="6">
-        <v>1.3605000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5115999999999999E-2</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D182" s="4">
         <v>882722</v>
       </c>
       <c r="E182" s="5">
-        <v>0.18818399999999999</v>
+        <v>0.16622200000000001</v>
       </c>
       <c r="F182" s="4">
-        <v>166113.83541773001</v>
+        <v>146727.92145038</v>
       </c>
       <c r="G182" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I182" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J182" s="5">
+        <v>0.215</v>
+      </c>
+      <c r="K182" s="5">
+        <v>1.2934499925199785</v>
+      </c>
+      <c r="L182" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="M182" s="4">
+        <v>189785.228902</v>
+      </c>
+      <c r="N182" s="4">
+        <v>146727.92145038</v>
+      </c>
+      <c r="O182" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="P182" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="Q182" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H182" s="3" t="s">
+      <c r="R182" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="S182" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="T182" s="4">
+        <v>1</v>
+      </c>
+      <c r="W182" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X182" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y182" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z182" s="6">
+        <v>1.1E-4</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A183" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D183" s="4">
+        <v>43532</v>
+      </c>
+      <c r="E183" s="5">
+        <v>38.928243000000002</v>
+      </c>
+      <c r="F183" s="4">
+        <v>1694624.25251</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I183" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J183" s="5">
+        <v>29.33</v>
+      </c>
+      <c r="K183" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L183" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M183" s="4">
+        <v>1276793.56</v>
+      </c>
+      <c r="N183" s="4">
+        <v>1694624.25251</v>
+      </c>
+      <c r="O183" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="P183" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="Q183" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="R183" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="S183" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="T183" s="4">
+        <v>1</v>
+      </c>
+      <c r="W183" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X183" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y183" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z183" s="6">
+        <v>1.2750000000000001E-3</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A184" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D184" s="4">
+        <v>78900</v>
+      </c>
+      <c r="E184" s="5">
+        <v>32.465198000000001</v>
+      </c>
+      <c r="F184" s="4">
+        <v>2561504.14096916</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I184" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J184" s="5">
+        <v>46.06</v>
+      </c>
+      <c r="K184" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L184" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M184" s="4">
+        <v>3634134.0256659999</v>
+      </c>
+      <c r="N184" s="4">
+        <v>2561504.14096916</v>
+      </c>
+      <c r="O184" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="P184" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="Q184" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="R184" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="S184" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="T184" s="4">
+        <v>1</v>
+      </c>
+      <c r="W184" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="X184" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y184" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z184" s="6">
+        <v>1.928E-3</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A185" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D185" s="4">
+        <v>50418</v>
+      </c>
+      <c r="E185" s="5">
+        <v>11.490072</v>
+      </c>
+      <c r="F185" s="4">
+        <v>579306.41200546001</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I185" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J185" s="5">
+        <v>113.7</v>
+      </c>
+      <c r="K185" s="5">
+        <v>9.8954995663792094</v>
+      </c>
+      <c r="L185" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M185" s="4">
+        <v>5732526.3487999998</v>
+      </c>
+      <c r="N185" s="4">
+        <v>579306.41200546001</v>
+      </c>
+      <c r="O185" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="P185" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="Q185" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="R185" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="S185" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="T185" s="4">
+        <v>1</v>
+      </c>
+      <c r="W185" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X185" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y185" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z185" s="6">
+        <v>4.3600000000000003E-4</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A186" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D186" s="4">
+        <v>296695</v>
+      </c>
+      <c r="E186" s="5">
+        <v>49.662182999999999</v>
+      </c>
+      <c r="F186" s="4">
+        <v>14734521.4157317</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J186" s="5">
+        <v>40.06</v>
+      </c>
+      <c r="K186" s="5">
+        <v>0.80664999676049354</v>
+      </c>
+      <c r="L186" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M186" s="4">
+        <v>11885601.652267</v>
+      </c>
+      <c r="N186" s="4">
+        <v>14734521.4157317</v>
+      </c>
+      <c r="O186" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="P186" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="Q186" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R186" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="S186" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="T186" s="4">
+        <v>1</v>
+      </c>
+      <c r="W186" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X186" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y186" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z186" s="6">
+        <v>1.1091E-2</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A187" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D187" s="4">
+        <v>882722</v>
+      </c>
+      <c r="E187" s="5">
+        <v>0.45614399999999999</v>
+      </c>
+      <c r="F187" s="4">
+        <v>402648.71467780002</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I187" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J187" s="5">
+        <v>0.59</v>
+      </c>
+      <c r="K187" s="5">
+        <v>1.2934499925199785</v>
+      </c>
+      <c r="L187" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="I182" s="3" t="s">
-[...67 lines deleted...]
-      <c r="G183" s="3" t="s">
+      <c r="M187" s="4">
+        <v>520805.97698799998</v>
+      </c>
+      <c r="N187" s="4">
+        <v>402648.71467780002</v>
+      </c>
+      <c r="O187" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="P187" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="Q187" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R187" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="S187" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="T187" s="4">
+        <v>1</v>
+      </c>
+      <c r="W187" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X187" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y187" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z187" s="6">
+        <v>3.0299999999999999E-4</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A188" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D188" s="4">
+        <v>3055000</v>
+      </c>
+      <c r="E188" s="5">
+        <v>8.4480459999999997</v>
+      </c>
+      <c r="F188" s="4">
+        <v>25808780.867247701</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I188" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J188" s="5">
+        <v>66.25</v>
+      </c>
+      <c r="K188" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L188" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M188" s="4">
+        <v>202393745.45747399</v>
+      </c>
+      <c r="N188" s="4">
+        <v>25808780.867247701</v>
+      </c>
+      <c r="O188" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="P188" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="Q188" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R188" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="S188" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="T188" s="4">
+        <v>1</v>
+      </c>
+      <c r="W188" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X188" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y188" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z188" s="6">
+        <v>1.9428000000000001E-2</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A189" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D189" s="4">
+        <v>3995</v>
+      </c>
+      <c r="E189" s="5">
+        <v>77.356970000000004</v>
+      </c>
+      <c r="F189" s="4">
+        <v>309041.09589041001</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I189" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J189" s="5">
+        <v>62.4</v>
+      </c>
+      <c r="K189" s="5">
+        <v>0.80664999676049354</v>
+      </c>
+      <c r="L189" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M189" s="4">
+        <v>249287.998998</v>
+      </c>
+      <c r="N189" s="4">
+        <v>309041.09589041001</v>
+      </c>
+      <c r="O189" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="P189" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="Q189" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R189" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="S189" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="T189" s="4">
+        <v>1</v>
+      </c>
+      <c r="W189" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X189" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y189" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z189" s="6">
+        <v>2.32E-4</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A190" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D190" s="4">
+        <v>220428</v>
+      </c>
+      <c r="E190" s="5">
+        <v>19.081676999999999</v>
+      </c>
+      <c r="F190" s="4">
+        <v>4206135.897756</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="I190" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J190" s="5">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="K190" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L190" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="M190" s="4">
+        <v>3678943.32</v>
+      </c>
+      <c r="N190" s="4">
+        <v>4206135.897756</v>
+      </c>
+      <c r="O190" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="P190" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="Q190" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R190" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="S190" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="T190" s="4">
+        <v>1</v>
+      </c>
+      <c r="W190" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X190" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y190" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z190" s="6">
+        <v>3.166E-3</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A191" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D191" s="4">
+        <v>607000</v>
+      </c>
+      <c r="E191" s="5">
+        <v>5.633731</v>
+      </c>
+      <c r="F191" s="4">
+        <v>3419674.7024056199</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I191" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J191" s="5">
+        <v>44.18</v>
+      </c>
+      <c r="K191" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L191" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M191" s="4">
+        <v>26817259.398113001</v>
+      </c>
+      <c r="N191" s="4">
+        <v>3419674.7024056199</v>
+      </c>
+      <c r="O191" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="P191" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="Q191" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="R191" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="S191" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="T191" s="4">
+        <v>1</v>
+      </c>
+      <c r="W191" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X191" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y191" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z191" s="6">
+        <v>2.5739999999999999E-3</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A192" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D192" s="4">
+        <v>23065</v>
+      </c>
+      <c r="E192" s="5">
+        <v>95.980035000000001</v>
+      </c>
+      <c r="F192" s="4">
+        <v>2213779.5072750002</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I192" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J192" s="5">
+        <v>83.95</v>
+      </c>
+      <c r="K192" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L192" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M192" s="4">
+        <v>1936306.75</v>
+      </c>
+      <c r="N192" s="4">
+        <v>2213779.5072750002</v>
+      </c>
+      <c r="O192" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="P192" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="Q192" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H183" s="3" t="s">
-[...70 lines deleted...]
-      <c r="G184" s="3" t="s">
+      <c r="R192" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="S192" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T192" s="4">
+        <v>1</v>
+      </c>
+      <c r="W192" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X192" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y192" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z192" s="6">
+        <v>1.6659999999999999E-3</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A193" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D193" s="4">
+        <v>35331</v>
+      </c>
+      <c r="E193" s="5">
+        <v>8.9232479999999992</v>
+      </c>
+      <c r="F193" s="4">
+        <v>315267.27300287999</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I193" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J193" s="5">
+        <v>88.3</v>
+      </c>
+      <c r="K193" s="5">
+        <v>9.8954995663792094</v>
+      </c>
+      <c r="L193" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M193" s="4">
+        <v>3119727.1632929998</v>
+      </c>
+      <c r="N193" s="4">
+        <v>315267.27300287999</v>
+      </c>
+      <c r="O193" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="P193" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="Q193" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="R193" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="S193" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="T193" s="4">
+        <v>1</v>
+      </c>
+      <c r="W193" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X193" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y193" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z193" s="6">
+        <v>2.3699999999999999E-4</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A194" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D194" s="4">
+        <v>295102</v>
+      </c>
+      <c r="E194" s="5">
+        <v>31.635110999999998</v>
+      </c>
+      <c r="F194" s="4">
+        <v>9335584.5263219997</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="I194" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J194" s="5">
+        <v>27.67</v>
+      </c>
+      <c r="K194" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L194" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="M194" s="4">
+        <v>8165472.3399999999</v>
+      </c>
+      <c r="N194" s="4">
+        <v>9335584.5263219997</v>
+      </c>
+      <c r="O194" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="P194" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="Q194" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H184" s="3" t="s">
+      <c r="R194" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="S194" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="T194" s="4">
+        <v>1</v>
+      </c>
+      <c r="W194" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X194" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y194" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z194" s="6">
+        <v>7.0270000000000003E-3</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A195" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D195" s="4">
+        <v>45147</v>
+      </c>
+      <c r="E195" s="5">
+        <v>61.76</v>
+      </c>
+      <c r="F195" s="4">
+        <v>2788278.72</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I195" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J195" s="5">
+        <v>61.76</v>
+      </c>
+      <c r="K195" s="5">
+        <v>1</v>
+      </c>
+      <c r="L195" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="I184" s="3" t="s">
-[...304 lines deleted...]
-      <c r="L188" s="3" t="s">
+      <c r="M195" s="4">
+        <v>2788278.72</v>
+      </c>
+      <c r="N195" s="4">
+        <v>2788278.72</v>
+      </c>
+      <c r="O195" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="P195" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="Q195" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R195" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="S195" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="T195" s="4">
+        <v>1</v>
+      </c>
+      <c r="W195" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="X195" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y195" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z195" s="6">
+        <v>2.098E-3</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A196" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D196" s="4">
+        <v>503483</v>
+      </c>
+      <c r="E196" s="5">
+        <v>52.42</v>
+      </c>
+      <c r="F196" s="4">
+        <v>26392578.859999999</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J196" s="5">
+        <v>52.42</v>
+      </c>
+      <c r="K196" s="5">
+        <v>1</v>
+      </c>
+      <c r="L196" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M196" s="4">
+        <v>26392578.859999999</v>
+      </c>
+      <c r="N196" s="4">
+        <v>26392578.859999999</v>
+      </c>
+      <c r="O196" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="P196" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="Q196" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="R196" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="S196" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="T196" s="4">
+        <v>1</v>
+      </c>
+      <c r="W196" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="X196" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y196" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z196" s="6">
+        <v>1.9866999999999999E-2</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A197" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D197" s="4">
+        <v>344293</v>
+      </c>
+      <c r="E197" s="5">
+        <v>94.93</v>
+      </c>
+      <c r="F197" s="4">
+        <v>32683734.489999998</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J197" s="5">
+        <v>94.93</v>
+      </c>
+      <c r="K197" s="5">
+        <v>1</v>
+      </c>
+      <c r="L197" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M197" s="4">
+        <v>32683734.489999998</v>
+      </c>
+      <c r="N197" s="4">
+        <v>32683734.489999998</v>
+      </c>
+      <c r="O197" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="P197" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="Q197" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="R197" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="S197" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="T197" s="4">
+        <v>1</v>
+      </c>
+      <c r="W197" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="X197" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y197" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z197" s="6">
+        <v>2.4603E-2</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A198" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D198" s="4">
+        <v>57796</v>
+      </c>
+      <c r="E198" s="5">
+        <v>55.49</v>
+      </c>
+      <c r="F198" s="4">
+        <v>3207100.04</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="H198" s="3" t="s">
         <v>182</v>
-      </c>
-[...726 lines deleted...]
-        <v>66</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J198" s="5">
-        <v>61.79</v>
+        <v>55.49</v>
       </c>
       <c r="K198" s="5">
         <v>1</v>
       </c>
       <c r="L198" s="3" t="s">
-        <v>68</v>
+        <v>183</v>
       </c>
       <c r="M198" s="4">
-        <v>2789633.13</v>
+        <v>3207100.04</v>
       </c>
       <c r="N198" s="4">
-        <v>2789633.13</v>
+        <v>3207100.04</v>
       </c>
       <c r="O198" s="3" t="s">
-        <v>873</v>
+        <v>883</v>
       </c>
       <c r="P198" s="3" t="s">
-        <v>874</v>
+        <v>884</v>
       </c>
       <c r="Q198" s="3" t="s">
-        <v>112</v>
+        <v>243</v>
       </c>
       <c r="R198" s="3" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="S198" s="3" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="T198" s="4">
         <v>1</v>
       </c>
       <c r="W198" s="3" t="s">
-        <v>870</v>
+        <v>881</v>
       </c>
       <c r="X198" s="4">
         <v>0</v>
       </c>
       <c r="Y198" s="4">
         <v>0</v>
       </c>
       <c r="Z198" s="6">
-        <v>1.98E-3</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.4139999999999999E-3</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D199" s="4">
-        <v>519178</v>
+        <v>14272</v>
       </c>
       <c r="E199" s="5">
-        <v>50.54</v>
+        <v>42.7</v>
       </c>
       <c r="F199" s="4">
-        <v>26239256.120000001</v>
+        <v>609414.40000000002</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="H199" s="3" t="s">
-        <v>66</v>
+        <v>888</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J199" s="5">
-        <v>50.54</v>
+        <v>42.7</v>
       </c>
       <c r="K199" s="5">
         <v>1</v>
       </c>
       <c r="L199" s="3" t="s">
-        <v>68</v>
+        <v>889</v>
       </c>
       <c r="M199" s="4">
-        <v>26239256.120000001</v>
+        <v>609414.40000000002</v>
       </c>
       <c r="N199" s="4">
-        <v>26239256.120000001</v>
+        <v>609414.40000000002</v>
       </c>
       <c r="O199" s="3" t="s">
-        <v>879</v>
+        <v>890</v>
       </c>
       <c r="P199" s="3" t="s">
-        <v>796</v>
+        <v>891</v>
       </c>
       <c r="Q199" s="3" t="s">
-        <v>218</v>
+        <v>260</v>
       </c>
       <c r="R199" s="3" t="s">
-        <v>880</v>
+        <v>892</v>
       </c>
       <c r="S199" s="3" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="T199" s="4">
         <v>1</v>
       </c>
       <c r="W199" s="3" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="X199" s="4">
         <v>0</v>
       </c>
       <c r="Y199" s="4">
         <v>0</v>
       </c>
       <c r="Z199" s="6">
-        <v>1.8627000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.5800000000000002E-4</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
-        <v>881</v>
+        <v>893</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>882</v>
+        <v>894</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D200" s="4">
-        <v>351796</v>
+        <v>2141837</v>
       </c>
       <c r="E200" s="5">
-        <v>106.39</v>
+        <v>13.225</v>
       </c>
       <c r="F200" s="4">
-        <v>37427576.439999998</v>
+        <v>28325794.324999999</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="H200" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J200" s="5">
-        <v>106.39</v>
+        <v>13.225</v>
       </c>
       <c r="K200" s="5">
         <v>1</v>
       </c>
       <c r="L200" s="3" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M200" s="4">
-        <v>37427576.439999998</v>
+        <v>28325794.324999999</v>
       </c>
       <c r="N200" s="4">
-        <v>37427576.439999998</v>
+        <v>28325794.324999999</v>
       </c>
       <c r="O200" s="3" t="s">
-        <v>883</v>
+        <v>895</v>
       </c>
       <c r="P200" s="3" t="s">
-        <v>308</v>
+        <v>896</v>
       </c>
       <c r="Q200" s="3" t="s">
-        <v>234</v>
+        <v>168</v>
       </c>
       <c r="R200" s="3" t="s">
-        <v>884</v>
+        <v>897</v>
       </c>
       <c r="S200" s="3" t="s">
-        <v>876</v>
+        <v>898</v>
       </c>
       <c r="T200" s="4">
         <v>1</v>
       </c>
       <c r="W200" s="3" t="s">
-        <v>881</v>
+        <v>893</v>
       </c>
       <c r="X200" s="4">
         <v>0</v>
       </c>
       <c r="Y200" s="4">
         <v>0</v>
       </c>
       <c r="Z200" s="6">
-        <v>2.657E-2</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.1322000000000001E-2</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>885</v>
+        <v>899</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>886</v>
+        <v>900</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D201" s="4">
-        <v>83547</v>
+        <v>3755</v>
       </c>
       <c r="E201" s="5">
-        <v>60.93</v>
+        <v>94.322249999999997</v>
       </c>
       <c r="F201" s="4">
-        <v>5090518.71</v>
+        <v>354180.04875000002</v>
       </c>
       <c r="G201" s="3" t="s">
-        <v>872</v>
+        <v>901</v>
       </c>
       <c r="H201" s="3" t="s">
-        <v>151</v>
+        <v>211</v>
       </c>
       <c r="I201" s="3" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="J201" s="5">
-        <v>60.93</v>
+        <v>82.5</v>
       </c>
       <c r="K201" s="5">
-        <v>1</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L201" s="3" t="s">
-        <v>152</v>
+        <v>212</v>
       </c>
       <c r="M201" s="4">
-        <v>5090518.71</v>
+        <v>309787.5</v>
       </c>
       <c r="N201" s="4">
-        <v>5090518.71</v>
+        <v>354180.04875000002</v>
       </c>
       <c r="O201" s="3" t="s">
-        <v>887</v>
+        <v>899</v>
       </c>
       <c r="P201" s="3" t="s">
-        <v>888</v>
+        <v>902</v>
       </c>
       <c r="Q201" s="3" t="s">
-        <v>213</v>
+        <v>248</v>
       </c>
       <c r="R201" s="3" t="s">
-        <v>889</v>
+        <v>903</v>
       </c>
       <c r="S201" s="3" t="s">
-        <v>876</v>
+        <v>215</v>
       </c>
       <c r="T201" s="4">
         <v>1</v>
       </c>
       <c r="W201" s="3" t="s">
-        <v>885</v>
+        <v>34</v>
       </c>
       <c r="X201" s="4">
         <v>0</v>
       </c>
       <c r="Y201" s="4">
         <v>0</v>
       </c>
       <c r="Z201" s="6">
-        <v>3.6129999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.6600000000000001E-4</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>890</v>
+        <v>904</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>891</v>
+        <v>905</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D202" s="4">
-        <v>2064156</v>
+        <v>99813</v>
       </c>
       <c r="E202" s="5">
-        <v>14.96</v>
+        <v>74.89</v>
       </c>
       <c r="F202" s="4">
-        <v>30879773.760000002</v>
+        <v>7474995.5700000003</v>
       </c>
       <c r="G202" s="3" t="s">
-        <v>872</v>
+        <v>906</v>
       </c>
       <c r="H202" s="3" t="s">
-        <v>66</v>
+        <v>189</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J202" s="5">
-        <v>14.96</v>
+        <v>74.89</v>
       </c>
       <c r="K202" s="5">
         <v>1</v>
       </c>
       <c r="L202" s="3" t="s">
-        <v>68</v>
+        <v>190</v>
       </c>
       <c r="M202" s="4">
-        <v>30879773.760000002</v>
+        <v>7474995.5700000003</v>
       </c>
       <c r="N202" s="4">
-        <v>30879773.760000002</v>
+        <v>7474995.5700000003</v>
       </c>
       <c r="O202" s="3" t="s">
-        <v>892</v>
+        <v>907</v>
       </c>
       <c r="P202" s="3" t="s">
-        <v>893</v>
+        <v>908</v>
       </c>
       <c r="Q202" s="3" t="s">
-        <v>143</v>
+        <v>199</v>
       </c>
       <c r="R202" s="3" t="s">
-        <v>894</v>
+        <v>909</v>
       </c>
       <c r="S202" s="3" t="s">
-        <v>895</v>
+        <v>872</v>
       </c>
       <c r="T202" s="4">
         <v>1</v>
       </c>
       <c r="W202" s="3" t="s">
-        <v>890</v>
+        <v>904</v>
       </c>
       <c r="X202" s="4">
         <v>0</v>
       </c>
       <c r="Y202" s="4">
         <v>0</v>
       </c>
       <c r="Z202" s="6">
-        <v>2.1922000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.6259999999999999E-3</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>896</v>
+        <v>910</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>897</v>
+        <v>911</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D203" s="4">
-        <v>255655</v>
+        <v>37959</v>
       </c>
       <c r="E203" s="5">
-        <v>39.816333999999998</v>
+        <v>1989.44</v>
       </c>
       <c r="F203" s="4">
-        <v>10179244.868769901</v>
+        <v>75517152.959999993</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>872</v>
+        <v>906</v>
       </c>
       <c r="H203" s="3" t="s">
-        <v>192</v>
+        <v>222</v>
       </c>
       <c r="I203" s="3" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="J203" s="5">
-        <v>34.119999999999997</v>
+        <v>1989.44</v>
       </c>
       <c r="K203" s="5">
-        <v>0.85693474441921247</v>
+        <v>1</v>
       </c>
       <c r="L203" s="3" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="M203" s="4">
-        <v>8722948.5999989994</v>
+        <v>75517152.959999993</v>
       </c>
       <c r="N203" s="4">
-        <v>10179244.868769901</v>
+        <v>75517152.959999993</v>
       </c>
       <c r="O203" s="3" t="s">
-        <v>896</v>
+        <v>910</v>
       </c>
       <c r="P203" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="Q203" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R203" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="S203" s="3" t="s">
         <v>898</v>
       </c>
-      <c r="Q203" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T203" s="4">
         <v>1</v>
       </c>
       <c r="W203" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X203" s="4">
         <v>0</v>
       </c>
       <c r="Y203" s="4">
         <v>0</v>
       </c>
       <c r="Z203" s="6">
-        <v>7.2259999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.6847000000000002E-2</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>900</v>
+        <v>914</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>901</v>
+        <v>915</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>109</v>
+        <v>916</v>
       </c>
       <c r="D204" s="4">
-        <v>3755</v>
+        <v>-2813153.31</v>
       </c>
       <c r="E204" s="5">
-        <v>107.12600999999999</v>
+        <v>1</v>
       </c>
       <c r="F204" s="4">
-        <v>402258.16755000001</v>
+        <v>-2813153.31</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>902</v>
+        <v>917</v>
       </c>
       <c r="H204" s="3" t="s">
-        <v>181</v>
+        <v>31</v>
       </c>
       <c r="I204" s="3" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="J204" s="5">
-        <v>91.8</v>
+        <v>1</v>
       </c>
       <c r="K204" s="5">
-        <v>0.85693474441921247</v>
+        <v>1</v>
       </c>
       <c r="L204" s="3" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="M204" s="4">
-        <v>344709</v>
+        <v>-2813153.31</v>
       </c>
       <c r="N204" s="4">
-        <v>402258.16755000001</v>
+        <v>-2813153.31</v>
       </c>
       <c r="O204" s="3" t="s">
-        <v>900</v>
+        <v>34</v>
       </c>
       <c r="P204" s="3" t="s">
-        <v>903</v>
+        <v>914</v>
       </c>
       <c r="Q204" s="3" t="s">
-        <v>218</v>
+        <v>34</v>
       </c>
       <c r="R204" s="3" t="s">
-        <v>904</v>
+        <v>34</v>
       </c>
       <c r="S204" s="3" t="s">
-        <v>185</v>
+        <v>35</v>
       </c>
       <c r="T204" s="4">
         <v>1</v>
       </c>
       <c r="W204" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X204" s="4">
         <v>0</v>
       </c>
       <c r="Y204" s="4">
         <v>0</v>
       </c>
       <c r="Z204" s="6">
-        <v>2.8499999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-2.117E-3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>905</v>
+        <v>918</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>906</v>
+        <v>919</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>109</v>
+        <v>916</v>
       </c>
       <c r="D205" s="4">
-        <v>66382</v>
+        <v>-1196077.44</v>
       </c>
       <c r="E205" s="5">
-        <v>107.149349</v>
+        <v>1</v>
       </c>
       <c r="F205" s="4">
-        <v>7112788.0853179898</v>
+        <v>-1196077.44000004</v>
       </c>
       <c r="G205" s="3" t="s">
-        <v>902</v>
+        <v>917</v>
       </c>
       <c r="H205" s="3" t="s">
-        <v>181</v>
+        <v>31</v>
       </c>
       <c r="I205" s="3" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="J205" s="5">
-        <v>91.82</v>
+        <v>1</v>
       </c>
       <c r="K205" s="5">
-        <v>0.85693474441921247</v>
+        <v>1</v>
       </c>
       <c r="L205" s="3" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="M205" s="4">
-        <v>6095195.239999</v>
+        <v>-1196077.44</v>
       </c>
       <c r="N205" s="4">
-        <v>7112788.0853179898</v>
+        <v>-1196077.44000004</v>
       </c>
       <c r="O205" s="3" t="s">
-        <v>905</v>
+        <v>34</v>
       </c>
       <c r="P205" s="3" t="s">
-        <v>907</v>
+        <v>34</v>
       </c>
       <c r="Q205" s="3" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="R205" s="3" t="s">
-        <v>908</v>
+        <v>34</v>
       </c>
       <c r="S205" s="3" t="s">
-        <v>185</v>
+        <v>35</v>
       </c>
       <c r="T205" s="4">
         <v>1</v>
       </c>
       <c r="W205" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X205" s="4">
         <v>0</v>
       </c>
       <c r="Y205" s="4">
         <v>0</v>
       </c>
       <c r="Z205" s="6">
-        <v>5.0489999999999997E-3</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-8.9999999999999998E-4</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>910</v>
+        <v>921</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>109</v>
+        <v>922</v>
       </c>
       <c r="D206" s="4">
-        <v>99813</v>
+        <v>913.90099999999995</v>
       </c>
       <c r="E206" s="5">
-        <v>69.31</v>
+        <v>5</v>
       </c>
       <c r="F206" s="4">
-        <v>6918039.0300000003</v>
+        <v>4569.5050000000001</v>
       </c>
       <c r="G206" s="3" t="s">
-        <v>911</v>
+        <v>923</v>
       </c>
       <c r="H206" s="3" t="s">
-        <v>158</v>
+        <v>31</v>
       </c>
       <c r="I206" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J206" s="5">
-        <v>69.31</v>
+        <v>5</v>
       </c>
       <c r="K206" s="5">
         <v>1</v>
       </c>
       <c r="L206" s="3" t="s">
-        <v>159</v>
+        <v>33</v>
       </c>
       <c r="M206" s="4">
-        <v>6918039.0300000003</v>
+        <v>4569.5050000000001</v>
       </c>
       <c r="N206" s="4">
-        <v>6918039.0300000003</v>
+        <v>4569.5050000000001</v>
       </c>
       <c r="O206" s="3" t="s">
-        <v>912</v>
+        <v>924</v>
       </c>
       <c r="P206" s="3" t="s">
-        <v>913</v>
+        <v>925</v>
       </c>
       <c r="Q206" s="3" t="s">
-        <v>169</v>
+        <v>34</v>
       </c>
       <c r="R206" s="3" t="s">
-        <v>914</v>
+        <v>926</v>
       </c>
       <c r="S206" s="3" t="s">
-        <v>876</v>
+        <v>927</v>
       </c>
       <c r="T206" s="4">
         <v>1</v>
       </c>
       <c r="W206" s="3" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
       <c r="X206" s="4">
         <v>0</v>
       </c>
       <c r="Y206" s="4">
         <v>0</v>
       </c>
       <c r="Z206" s="6">
-        <v>4.9109999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.0000000000000001E-6</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>915</v>
+        <v>928</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>916</v>
+        <v>929</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>109</v>
+        <v>922</v>
       </c>
       <c r="D207" s="4">
-        <v>40050</v>
+        <v>31500</v>
       </c>
       <c r="E207" s="5">
-        <v>1612.76</v>
+        <v>50.045000000000002</v>
       </c>
       <c r="F207" s="4">
-        <v>64591038</v>
+        <v>1576417.5</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>911</v>
+        <v>923</v>
       </c>
       <c r="H207" s="3" t="s">
-        <v>192</v>
+        <v>31</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J207" s="5">
-        <v>1612.76</v>
+        <v>50.045000000000002</v>
       </c>
       <c r="K207" s="5">
         <v>1</v>
       </c>
       <c r="L207" s="3" t="s">
-        <v>193</v>
+        <v>33</v>
       </c>
       <c r="M207" s="4">
-        <v>64591038</v>
+        <v>1576417.5</v>
       </c>
       <c r="N207" s="4">
-        <v>64591038</v>
+        <v>1576417.5</v>
       </c>
       <c r="O207" s="3" t="s">
-        <v>915</v>
+        <v>930</v>
       </c>
       <c r="P207" s="3" t="s">
-        <v>917</v>
+        <v>931</v>
       </c>
       <c r="Q207" s="3" t="s">
-        <v>169</v>
+        <v>34</v>
       </c>
       <c r="R207" s="3" t="s">
-        <v>918</v>
+        <v>932</v>
       </c>
       <c r="S207" s="3" t="s">
-        <v>895</v>
+        <v>933</v>
       </c>
       <c r="T207" s="4">
         <v>1</v>
       </c>
       <c r="W207" s="3" t="s">
-        <v>34</v>
+        <v>928</v>
       </c>
       <c r="X207" s="4">
         <v>0</v>
       </c>
       <c r="Y207" s="4">
         <v>0</v>
       </c>
       <c r="Z207" s="6">
-        <v>4.5853999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.186E-3</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>919</v>
+        <v>934</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>920</v>
+        <v>935</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D208" s="4">
-        <v>-2930669.66</v>
+        <v>598735.76</v>
       </c>
       <c r="E208" s="5">
         <v>1</v>
       </c>
       <c r="F208" s="4">
-        <v>-2930669.66</v>
+        <v>598735.76</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H208" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I208" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J208" s="5">
         <v>1</v>
       </c>
       <c r="K208" s="5">
         <v>1</v>
       </c>
       <c r="L208" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M208" s="4">
-        <v>-2930669.66</v>
+        <v>598735.76</v>
       </c>
       <c r="N208" s="4">
-        <v>-2930669.66</v>
+        <v>598735.76</v>
       </c>
       <c r="O208" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P208" s="3" t="s">
-        <v>919</v>
+        <v>936</v>
       </c>
       <c r="Q208" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R208" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S208" s="3" t="s">
-        <v>35</v>
+        <v>927</v>
       </c>
       <c r="T208" s="4">
         <v>1</v>
       </c>
       <c r="W208" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X208" s="4">
         <v>0</v>
       </c>
       <c r="Y208" s="4">
         <v>0</v>
       </c>
       <c r="Z208" s="6">
-        <v>-2.0799999999999998E-3</v>
-[...76 lines deleted...]
-    <row r="210" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.4999999999999999E-4</v>
+      </c>
+    </row>
+    <row r="210" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>925</v>
-[...71 lines deleted...]
-    <row r="211" spans="1:26" x14ac:dyDescent="0.3">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="211" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A211" s="3" t="s">
-        <v>932</v>
-[...71 lines deleted...]
-    <row r="212" spans="1:26" x14ac:dyDescent="0.3">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="212" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
-        <v>938</v>
-[...1 lines deleted...]
-      <c r="B212" s="3" t="s">
         <v>939</v>
       </c>
-      <c r="C212" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P212" s="3" t="s">
+    </row>
+    <row r="213" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A213" s="3" t="s">
         <v>940</v>
       </c>
-      <c r="Q212" s="3" t="s">
-[...25 lines deleted...]
-      <c r="A213" s="3" t="s">
+    </row>
+    <row r="214" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A214" s="3" t="s">
         <v>941</v>
       </c>
-      <c r="B213" s="3" t="s">
+    </row>
+    <row r="215" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A215" s="3" t="s">
         <v>942</v>
-      </c>
-[...34 lines deleted...]
-        <v>948</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>May</vt:lpstr>
+      <vt:lpstr>June</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Mat Raftree</dc:creator>
+  <dc:creator>Odayne Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>