--- v3 (2026-08-12)
+++ v4 (2026-09-01)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B8F71856-8811-4635-833D-A8345EA9419E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8F2DBACC-1633-42E7-B022-0998E439CD95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{8070FE08-77DD-4CC6-87D7-4BEBDDA19D1C}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="11520" windowHeight="8325" xr2:uid="{D9C6DBDC-6DCF-4F09-AF69-86AFB80C3244}"/>
   </bookViews>
   <sheets>
-    <sheet name="June" sheetId="1" r:id="rId1"/>
+    <sheet name="July" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="2"/>
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2698" uniqueCount="943">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2516" uniqueCount="887">
   <si>
     <t>GMO International Equity Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -284,2363 +283,2213 @@
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>ILS</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>JPYTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (JPY)</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
-    <t>NOKTCash</t>
-[...2 lines deleted...]
-    <t>Trade Date Cash (NOK)</t>
+    <t>SEKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (SEK)</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>SGDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (SGD)</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>0454492</t>
+  </si>
+  <si>
+    <t>Imperial Brands Plc</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>IMB</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>GB0004544929</t>
+  </si>
+  <si>
+    <t>XLON</t>
+  </si>
+  <si>
+    <t>0808561</t>
+  </si>
+  <si>
+    <t>Morgan Sindall Group Plc</t>
+  </si>
+  <si>
+    <t>MGNS</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>GB0008085614</t>
+  </si>
+  <si>
+    <t>2076281</t>
+  </si>
+  <si>
+    <t>Bank Of Nova Scotia</t>
+  </si>
+  <si>
+    <t>BNS</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>CA0641491075</t>
+  </si>
+  <si>
+    <t>XTSE</t>
+  </si>
+  <si>
+    <t>064149107</t>
+  </si>
+  <si>
+    <t>2170525</t>
+  </si>
+  <si>
+    <t>Can Imperial Bk Of Commerce</t>
+  </si>
+  <si>
+    <t>CM</t>
+  </si>
+  <si>
+    <t>CA1360691010</t>
+  </si>
+  <si>
+    <t>136069101</t>
+  </si>
+  <si>
+    <t>2172286</t>
+  </si>
+  <si>
+    <t>Canadian Tire Corp-Class A</t>
+  </si>
+  <si>
+    <t>CTC/A</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>CA1366812024</t>
+  </si>
+  <si>
+    <t>136681202</t>
+  </si>
+  <si>
+    <t>2339177</t>
+  </si>
+  <si>
+    <t>Finning International Inc</t>
+  </si>
+  <si>
+    <t>FTT</t>
+  </si>
+  <si>
+    <t>CA3180714048</t>
+  </si>
+  <si>
+    <t>318071404</t>
+  </si>
+  <si>
+    <t>2384951</t>
+  </si>
+  <si>
+    <t>Great-West Lifeco Inc</t>
+  </si>
+  <si>
+    <t>GWO</t>
+  </si>
+  <si>
+    <t>CA39138C1068</t>
+  </si>
+  <si>
+    <t>39138C106</t>
+  </si>
+  <si>
+    <t>2469375</t>
+  </si>
+  <si>
+    <t>Igm Financial Inc</t>
+  </si>
+  <si>
+    <t>IGM</t>
+  </si>
+  <si>
+    <t>CA4495861060</t>
+  </si>
+  <si>
+    <t>449586106</t>
+  </si>
+  <si>
+    <t>2492519</t>
+  </si>
+  <si>
+    <t>Manulife Financial Corp</t>
+  </si>
+  <si>
+    <t>MFC</t>
+  </si>
+  <si>
+    <t>CA56501R1064</t>
+  </si>
+  <si>
+    <t>56501R106</t>
+  </si>
+  <si>
+    <t>2554475</t>
+  </si>
+  <si>
+    <t>Magna International Inc</t>
+  </si>
+  <si>
+    <t>MG</t>
+  </si>
+  <si>
+    <t>CA5592224011</t>
+  </si>
+  <si>
+    <t>559222401</t>
+  </si>
+  <si>
+    <t>2566124</t>
+  </si>
+  <si>
+    <t>Sun Life Financial Inc</t>
+  </si>
+  <si>
+    <t>SLF</t>
+  </si>
+  <si>
+    <t>CA8667961053</t>
+  </si>
+  <si>
+    <t>866796105</t>
+  </si>
+  <si>
+    <t>2697701</t>
+  </si>
+  <si>
+    <t>Power Corp Of Canada</t>
+  </si>
+  <si>
+    <t>POW</t>
+  </si>
+  <si>
+    <t>CA7392391016</t>
+  </si>
+  <si>
+    <t>739239101</t>
+  </si>
+  <si>
+    <t>2715777</t>
+  </si>
+  <si>
+    <t>Quebecor Inc  -Cl B</t>
+  </si>
+  <si>
+    <t>QBR/B</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>CA7481932084</t>
+  </si>
+  <si>
+    <t>748193208</t>
+  </si>
+  <si>
+    <t>2897222</t>
+  </si>
+  <si>
+    <t>Toronto-Dominion Bank</t>
+  </si>
+  <si>
+    <t>TD</t>
+  </si>
+  <si>
+    <t>CA8911605092</t>
+  </si>
+  <si>
+    <t>891160509</t>
+  </si>
+  <si>
+    <t>3091357</t>
+  </si>
+  <si>
+    <t>Bt Group Plc</t>
+  </si>
+  <si>
+    <t>BT/A</t>
+  </si>
+  <si>
+    <t>GB0030913577</t>
+  </si>
+  <si>
+    <t>4457088</t>
+  </si>
+  <si>
+    <t>Derichebourg</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>DBG</t>
+  </si>
+  <si>
+    <t>FR0000053381</t>
+  </si>
+  <si>
+    <t>XPAR</t>
+  </si>
+  <si>
+    <t>4617859</t>
+  </si>
+  <si>
+    <t>Dhl Group</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>DHL</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>XETR</t>
+  </si>
+  <si>
+    <t>4943510</t>
+  </si>
+  <si>
+    <t>Indus Holding Ag</t>
+  </si>
+  <si>
+    <t>INH</t>
+  </si>
+  <si>
+    <t>DE0006200108</t>
+  </si>
+  <si>
+    <t>5165294</t>
+  </si>
+  <si>
+    <t>Asm International Nv</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>NL</t>
+  </si>
+  <si>
+    <t>ASM</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>XAMS</t>
+  </si>
+  <si>
+    <t>5298781</t>
+  </si>
+  <si>
+    <t>Societe Bic Sa</t>
+  </si>
+  <si>
+    <t>BB</t>
+  </si>
+  <si>
+    <t>FR0000120966</t>
+  </si>
+  <si>
+    <t>5501906</t>
+  </si>
+  <si>
+    <t>Banco Bilbao Vizcaya Argenta</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>BBVA</t>
+  </si>
+  <si>
+    <t>ES0113211835</t>
+  </si>
+  <si>
+    <t>XMAD</t>
+  </si>
+  <si>
+    <t>5533976</t>
+  </si>
+  <si>
+    <t>Swisscom Ag-Reg</t>
+  </si>
+  <si>
+    <t>SCMN</t>
+  </si>
+  <si>
+    <t>CH0008742519</t>
+  </si>
+  <si>
+    <t>XSWX</t>
+  </si>
+  <si>
+    <t>2554549</t>
+  </si>
+  <si>
+    <t>MGA</t>
+  </si>
+  <si>
+    <t>XNYS</t>
+  </si>
+  <si>
+    <t>5669354</t>
+  </si>
+  <si>
+    <t>Repsol Sa</t>
+  </si>
+  <si>
+    <t>REP</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>5671735</t>
+  </si>
+  <si>
+    <t>Sanofi</t>
+  </si>
+  <si>
+    <t>SAN</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>5705946</t>
+  </si>
+  <si>
+    <t>Banco Santander Sa</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>5750355</t>
+  </si>
+  <si>
+    <t>Deutsche Bank Ag-Registered</t>
+  </si>
+  <si>
+    <t>DBK</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>5827431</t>
+  </si>
+  <si>
+    <t>Bekaert Nv</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>BEKB</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>BE0974258874</t>
+  </si>
+  <si>
+    <t>XBRU</t>
+  </si>
+  <si>
+    <t>5902941</t>
+  </si>
+  <si>
+    <t>Nokia Oyj</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>XHEL</t>
+  </si>
+  <si>
+    <t>5962343</t>
+  </si>
+  <si>
+    <t>Stmicroelectronics Nv</t>
+  </si>
+  <si>
+    <t>STMMI</t>
+  </si>
+  <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>MTAA</t>
+  </si>
+  <si>
+    <t>5973992</t>
+  </si>
+  <si>
+    <t>Sonae</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>SON</t>
+  </si>
+  <si>
+    <t>PTSON0AM0001</t>
+  </si>
+  <si>
+    <t>XLIS</t>
+  </si>
+  <si>
+    <t>5993901</t>
+  </si>
+  <si>
+    <t>M6-Metropole Television</t>
+  </si>
+  <si>
+    <t>MMT</t>
+  </si>
+  <si>
+    <t>FR0000053225</t>
+  </si>
+  <si>
+    <t>5997118</t>
+  </si>
+  <si>
+    <t>Television Francaise (t.f.1)</t>
+  </si>
+  <si>
+    <t>TFI</t>
+  </si>
+  <si>
+    <t>FR0000054900</t>
+  </si>
+  <si>
+    <t>6045759</t>
+  </si>
+  <si>
+    <t>Aoki Holdings Inc</t>
+  </si>
+  <si>
+    <t>8214</t>
+  </si>
+  <si>
+    <t>JP3105400000</t>
+  </si>
+  <si>
+    <t>XTKS</t>
+  </si>
+  <si>
+    <t>6075808</t>
+  </si>
+  <si>
+    <t>Bank Hapoalim Bm</t>
+  </si>
+  <si>
+    <t>POLI</t>
+  </si>
+  <si>
+    <t>IL0006625771</t>
+  </si>
+  <si>
+    <t>XTAE</t>
+  </si>
+  <si>
+    <t>6086253</t>
+  </si>
+  <si>
+    <t>Fortescue Ltd</t>
+  </si>
+  <si>
+    <t>FMG</t>
+  </si>
+  <si>
+    <t>AU000000FMG4</t>
+  </si>
+  <si>
+    <t>XASX</t>
+  </si>
+  <si>
+    <t>6144690</t>
+  </si>
+  <si>
+    <t>Bhp Group Ltd</t>
+  </si>
+  <si>
+    <t>BHP</t>
+  </si>
+  <si>
+    <t>AU000000BHP4</t>
+  </si>
+  <si>
+    <t>6146500</t>
+  </si>
+  <si>
+    <t>Brother Industries Ltd</t>
+  </si>
+  <si>
+    <t>6448</t>
+  </si>
+  <si>
+    <t>JP3830000000</t>
+  </si>
+  <si>
+    <t>6172323</t>
+  </si>
+  <si>
+    <t>Canon Inc</t>
+  </si>
+  <si>
+    <t>7751</t>
+  </si>
+  <si>
+    <t>JP3242800005</t>
+  </si>
+  <si>
+    <t>6172453</t>
+  </si>
+  <si>
+    <t>Canon Marketing Japan Inc</t>
+  </si>
+  <si>
+    <t>8060</t>
+  </si>
+  <si>
+    <t>JP3243600008</t>
+  </si>
+  <si>
+    <t>6220103</t>
+  </si>
+  <si>
+    <t>Rio Tinto Ltd</t>
+  </si>
+  <si>
+    <t>RIO</t>
+  </si>
+  <si>
+    <t>AU000000RIO1</t>
+  </si>
+  <si>
+    <t>6249799</t>
+  </si>
+  <si>
+    <t>Dah Sing Financial Holdings</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>HK0440001847</t>
+  </si>
+  <si>
+    <t>XHKG</t>
+  </si>
+  <si>
+    <t>6250627</t>
+  </si>
+  <si>
+    <t>Daido Steel Co Ltd</t>
+  </si>
+  <si>
+    <t>5471</t>
+  </si>
+  <si>
+    <t>JP3491000000</t>
+  </si>
+  <si>
+    <t>6251028</t>
+  </si>
+  <si>
+    <t>Screen Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>7735</t>
+  </si>
+  <si>
+    <t>JP3494600004</t>
+  </si>
+  <si>
+    <t>6251426</t>
+  </si>
+  <si>
+    <t>Daiwabo Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>JP3505400006</t>
+  </si>
+  <si>
+    <t>6302700</t>
+  </si>
+  <si>
+    <t>Ebara Corp</t>
+  </si>
+  <si>
+    <t>6361</t>
+  </si>
+  <si>
+    <t>JP3166000004</t>
+  </si>
+  <si>
+    <t>6356365</t>
+  </si>
+  <si>
+    <t>Fuji Electric Co Ltd</t>
+  </si>
+  <si>
+    <t>6504</t>
+  </si>
+  <si>
+    <t>JP3820000002</t>
+  </si>
+  <si>
+    <t>6398709</t>
+  </si>
+  <si>
+    <t>Gunze Ltd</t>
+  </si>
+  <si>
+    <t>3002</t>
+  </si>
+  <si>
+    <t>JP3275200008</t>
+  </si>
+  <si>
+    <t>6414809</t>
+  </si>
+  <si>
+    <t>Seiko Group Corp</t>
+  </si>
+  <si>
+    <t>8050</t>
+  </si>
+  <si>
+    <t>JP3414700009</t>
+  </si>
+  <si>
+    <t>6437947</t>
+  </si>
+  <si>
+    <t>Horiba Ltd</t>
+  </si>
+  <si>
+    <t>6856</t>
+  </si>
+  <si>
+    <t>JP3853000002</t>
+  </si>
+  <si>
+    <t>6480758</t>
+  </si>
+  <si>
+    <t>Kaga Electronics Co Ltd</t>
+  </si>
+  <si>
+    <t>8154</t>
+  </si>
+  <si>
+    <t>JP3206200002</t>
+  </si>
+  <si>
+    <t>6481320</t>
+  </si>
+  <si>
+    <t>Kajima Corp</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>JP3210200006</t>
+  </si>
+  <si>
+    <t>6483467</t>
+  </si>
+  <si>
+    <t>Kanematsu Corp</t>
+  </si>
+  <si>
+    <t>8020</t>
+  </si>
+  <si>
+    <t>JP3217100001</t>
+  </si>
+  <si>
+    <t>6496250</t>
+  </si>
+  <si>
+    <t>Komeri Co Ltd</t>
+  </si>
+  <si>
+    <t>8218</t>
+  </si>
+  <si>
+    <t>JP3305600003</t>
+  </si>
+  <si>
+    <t>6496584</t>
+  </si>
+  <si>
+    <t>Komatsu Ltd</t>
+  </si>
+  <si>
+    <t>6301</t>
+  </si>
+  <si>
+    <t>JP3304200003</t>
+  </si>
+  <si>
+    <t>6497509</t>
+  </si>
+  <si>
+    <t>Kubota Corp</t>
+  </si>
+  <si>
+    <t>6326</t>
+  </si>
+  <si>
+    <t>JP3266400005</t>
+  </si>
+  <si>
+    <t>6499260</t>
+  </si>
+  <si>
+    <t>Kyocera Corp</t>
+  </si>
+  <si>
+    <t>6971</t>
+  </si>
+  <si>
+    <t>JP3249600002</t>
+  </si>
+  <si>
+    <t>6527031</t>
+  </si>
+  <si>
+    <t>Vstecs Holdings Ltd</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>KYG9400C1116</t>
+  </si>
+  <si>
+    <t>6536112</t>
+  </si>
+  <si>
+    <t>Boc Hong Kong Holdings Ltd</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>HK2388011192</t>
+  </si>
+  <si>
+    <t>6536156</t>
+  </si>
+  <si>
+    <t>Luk Fook Holdings Intl Ltd</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>BMG5695X1258</t>
+  </si>
+  <si>
+    <t>6563024</t>
+  </si>
+  <si>
+    <t>Sumitomo Mitsui Financial Gr</t>
+  </si>
+  <si>
+    <t>8316</t>
+  </si>
+  <si>
+    <t>JP3890350006</t>
+  </si>
+  <si>
+    <t>6569464</t>
+  </si>
+  <si>
+    <t>Marubeni Corp</t>
+  </si>
+  <si>
+    <t>8002</t>
+  </si>
+  <si>
+    <t>JP3877600001</t>
+  </si>
+  <si>
+    <t>6572707</t>
+  </si>
+  <si>
+    <t>Panasonic Holdings Corp</t>
+  </si>
+  <si>
+    <t>6752</t>
+  </si>
+  <si>
+    <t>JP3866800000</t>
+  </si>
+  <si>
+    <t>6594143</t>
+  </si>
+  <si>
+    <t>Sojitz Corp</t>
+  </si>
+  <si>
+    <t>2768</t>
+  </si>
+  <si>
+    <t>JP3663900003</t>
+  </si>
+  <si>
+    <t>6595179</t>
+  </si>
+  <si>
+    <t>Misumi Group Inc</t>
+  </si>
+  <si>
+    <t>9962</t>
+  </si>
+  <si>
+    <t>JP3885400006</t>
+  </si>
+  <si>
+    <t>6597045</t>
+  </si>
+  <si>
+    <t>Mitsubishi Electric Corp</t>
+  </si>
+  <si>
+    <t>6503</t>
+  </si>
+  <si>
+    <t>JP3902400005</t>
+  </si>
+  <si>
+    <t>6597302</t>
+  </si>
+  <si>
+    <t>Mitsui &amp; Co Ltd</t>
+  </si>
+  <si>
+    <t>8031</t>
+  </si>
+  <si>
+    <t>JP3893600001</t>
+  </si>
+  <si>
+    <t>6610403</t>
+  </si>
+  <si>
+    <t>Murata Manufacturing Co Ltd</t>
+  </si>
+  <si>
+    <t>6981</t>
+  </si>
+  <si>
+    <t>JP3914400001</t>
+  </si>
+  <si>
+    <t>6616508</t>
+  </si>
+  <si>
+    <t>Seiko Epson Corp</t>
+  </si>
+  <si>
+    <t>6724</t>
+  </si>
+  <si>
+    <t>JP3414750004</t>
+  </si>
+  <si>
+    <t>6619507</t>
+  </si>
+  <si>
+    <t>Ngk Corp</t>
+  </si>
+  <si>
+    <t>5333</t>
+  </si>
+  <si>
+    <t>JP3695200000</t>
+  </si>
+  <si>
+    <t>6619604</t>
+  </si>
+  <si>
+    <t>Niterra Co Ltd</t>
+  </si>
+  <si>
+    <t>5334</t>
+  </si>
+  <si>
+    <t>JP3738600000</t>
+  </si>
+  <si>
+    <t>6635677</t>
+  </si>
+  <si>
+    <t>Renesas Electronics Corp</t>
+  </si>
+  <si>
+    <t>6723</t>
+  </si>
+  <si>
+    <t>JP3164720009</t>
+  </si>
+  <si>
+    <t>6641146</t>
+  </si>
+  <si>
+    <t>Nichias Corp</t>
+  </si>
+  <si>
+    <t>5393</t>
+  </si>
+  <si>
+    <t>JP3660400007</t>
+  </si>
+  <si>
+    <t>6641588</t>
+  </si>
+  <si>
+    <t>Nissan Chemical Corp</t>
+  </si>
+  <si>
+    <t>4021</t>
+  </si>
+  <si>
+    <t>JP3670800006</t>
+  </si>
+  <si>
+    <t>6641801</t>
+  </si>
+  <si>
+    <t>Nitto Denko Corp</t>
+  </si>
+  <si>
+    <t>6988</t>
+  </si>
+  <si>
+    <t>JP3684000007</t>
+  </si>
+  <si>
+    <t>6661144</t>
+  </si>
+  <si>
+    <t>Orix Corp</t>
+  </si>
+  <si>
+    <t>8591</t>
+  </si>
+  <si>
+    <t>JP3200450009</t>
+  </si>
+  <si>
+    <t>6689351</t>
+  </si>
+  <si>
+    <t>Tokyu Construction Co Ltd</t>
+  </si>
+  <si>
+    <t>1720</t>
+  </si>
+  <si>
+    <t>JP3567410000</t>
+  </si>
+  <si>
+    <t>6701006</t>
+  </si>
+  <si>
+    <t>Press Kogyo Co Ltd</t>
+  </si>
+  <si>
+    <t>7246</t>
+  </si>
+  <si>
+    <t>JP3833600004</t>
+  </si>
+  <si>
+    <t>6793821</t>
+  </si>
+  <si>
+    <t>Sekisui Chemical Co Ltd</t>
+  </si>
+  <si>
+    <t>4204</t>
+  </si>
+  <si>
+    <t>JP3419400001</t>
+  </si>
+  <si>
+    <t>6858708</t>
+  </si>
+  <si>
+    <t>Sumitomo Electric Industries</t>
+  </si>
+  <si>
+    <t>5802</t>
+  </si>
+  <si>
+    <t>JP3407400005</t>
+  </si>
+  <si>
+    <t>6858861</t>
+  </si>
+  <si>
+    <t>Sumitomo Forestry Co Ltd</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>JP3409800004</t>
+  </si>
+  <si>
+    <t>6858946</t>
+  </si>
+  <si>
+    <t>Sumitomo Corp</t>
+  </si>
+  <si>
+    <t>8053</t>
+  </si>
+  <si>
+    <t>JP3404600003</t>
+  </si>
+  <si>
+    <t>6869302</t>
+  </si>
+  <si>
+    <t>Tdk Corp</t>
+  </si>
+  <si>
+    <t>6762</t>
+  </si>
+  <si>
+    <t>JP3538800008</t>
+  </si>
+  <si>
+    <t>6880927</t>
+  </si>
+  <si>
+    <t>Tpr Co Ltd</t>
+  </si>
+  <si>
+    <t>6463</t>
+  </si>
+  <si>
+    <t>JP3542400001</t>
+  </si>
+  <si>
+    <t>6894304</t>
+  </si>
+  <si>
+    <t>Tokyo Seimitsu Co Ltd</t>
+  </si>
+  <si>
+    <t>7729</t>
+  </si>
+  <si>
+    <t>JP3580200008</t>
+  </si>
+  <si>
+    <t>6895448</t>
+  </si>
+  <si>
+    <t>Tokyo Gas Co Ltd</t>
+  </si>
+  <si>
+    <t>9531</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>JP3573000001</t>
+  </si>
+  <si>
+    <t>6895675</t>
+  </si>
+  <si>
+    <t>Tokyo Electron Ltd</t>
+  </si>
+  <si>
+    <t>8035</t>
+  </si>
+  <si>
+    <t>JP3571400005</t>
+  </si>
+  <si>
+    <t>6899581</t>
+  </si>
+  <si>
+    <t>Towa Pharmaceutical Co Ltd</t>
+  </si>
+  <si>
+    <t>4553</t>
+  </si>
+  <si>
+    <t>JP3623150004</t>
+  </si>
+  <si>
+    <t>6900182</t>
+  </si>
+  <si>
+    <t>Toyo Tire Corp</t>
+  </si>
+  <si>
+    <t>5105</t>
+  </si>
+  <si>
+    <t>JP3610600003</t>
+  </si>
+  <si>
+    <t>6900557</t>
+  </si>
+  <si>
+    <t>Toyoda Gosei Co Ltd</t>
+  </si>
+  <si>
+    <t>7282</t>
+  </si>
+  <si>
+    <t>JP3634200004</t>
+  </si>
+  <si>
+    <t>6900580</t>
+  </si>
+  <si>
+    <t>Toyota Tsusho Corp</t>
+  </si>
+  <si>
+    <t>8015</t>
+  </si>
+  <si>
+    <t>JP3635000007</t>
+  </si>
+  <si>
+    <t>6926553</t>
+  </si>
+  <si>
+    <t>Valor Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>9956</t>
+  </si>
+  <si>
+    <t>JP3778400006</t>
+  </si>
+  <si>
+    <t>6927374</t>
+  </si>
+  <si>
+    <t>Venture Corp Ltd</t>
+  </si>
+  <si>
+    <t>VMS</t>
+  </si>
+  <si>
+    <t>SG0531000230</t>
+  </si>
+  <si>
+    <t>XSES</t>
+  </si>
+  <si>
+    <t>6928560</t>
+  </si>
+  <si>
+    <t>Vtech Holdings Ltd</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>BMG9400S1329</t>
+  </si>
+  <si>
+    <t>6961888</t>
+  </si>
+  <si>
+    <t>Warabeya Nichiyo Holdings Co</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>JP3994400004</t>
+  </si>
+  <si>
+    <t>7018556</t>
+  </si>
+  <si>
+    <t>Navigator Co Sa/The</t>
+  </si>
+  <si>
+    <t>NVG</t>
+  </si>
+  <si>
+    <t>PTPTI0AM0006</t>
+  </si>
+  <si>
+    <t>7108899</t>
+  </si>
+  <si>
+    <t>Abb Ltd-Reg</t>
+  </si>
+  <si>
+    <t>ABBN</t>
+  </si>
+  <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>7110720</t>
+  </si>
+  <si>
+    <t>Adecco Group Ag-Reg</t>
+  </si>
+  <si>
+    <t>ADEN</t>
+  </si>
+  <si>
+    <t>CH0012138605</t>
+  </si>
+  <si>
+    <t>7133608</t>
+  </si>
+  <si>
+    <t>Equinor Asa</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
-    <t>SEKTCash</t>
-[...281 lines deleted...]
-    <t>Bper Banca Spa</t>
+    <t>EQNR</t>
+  </si>
+  <si>
+    <t>NO0010096985</t>
+  </si>
+  <si>
+    <t>XOSL</t>
+  </si>
+  <si>
+    <t>7242087</t>
+  </si>
+  <si>
+    <t>Banca Ifis Spa</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
-    <t>BPE</t>
-[...968 lines deleted...]
-    <t>16</t>
+    <t>IF</t>
+  </si>
+  <si>
+    <t>IT0003188064</t>
+  </si>
+  <si>
+    <t>7309681</t>
+  </si>
+  <si>
+    <t>Bnp Paribas</t>
+  </si>
+  <si>
+    <t>BNP</t>
+  </si>
+  <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>7370063</t>
+  </si>
+  <si>
+    <t>Melexis Nv</t>
+  </si>
+  <si>
+    <t>MELE</t>
+  </si>
+  <si>
+    <t>BE0165385973</t>
+  </si>
+  <si>
+    <t>B012TP2</t>
+  </si>
+  <si>
+    <t>Halfords Group Plc</t>
+  </si>
+  <si>
+    <t>HFD</t>
+  </si>
+  <si>
+    <t>GB00B012TP20</t>
+  </si>
+  <si>
+    <t>B0190C7</t>
+  </si>
+  <si>
+    <t>Techtronic Industries Co Ltd</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>HK0669013440</t>
+  </si>
+  <si>
+    <t>B01C7R0</t>
+  </si>
+  <si>
+    <t>Super Retail Group Ltd</t>
+  </si>
+  <si>
+    <t>SUL</t>
+  </si>
+  <si>
+    <t>AU000000SUL0</t>
+  </si>
+  <si>
+    <t>B01G0P1</t>
+  </si>
+  <si>
+    <t>Dah Sing Banking Group Ltd</t>
+  </si>
+  <si>
+    <t>2356</t>
+  </si>
+  <si>
+    <t>HK2356013600</t>
+  </si>
+  <si>
+    <t>B02FBC1</t>
+  </si>
+  <si>
+    <t>Perseus Mining Ltd</t>
+  </si>
+  <si>
+    <t>PRU</t>
+  </si>
+  <si>
+    <t>AU000000PRU3</t>
+  </si>
+  <si>
+    <t>B03P2F0</t>
+  </si>
+  <si>
+    <t>Fuyo General Lease Co Ltd</t>
+  </si>
+  <si>
+    <t>8424</t>
+  </si>
+  <si>
+    <t>JP3826270005</t>
+  </si>
+  <si>
+    <t>B08QZ48</t>
+  </si>
+  <si>
+    <t>Esprinet Spa</t>
+  </si>
+  <si>
+    <t>PRT</t>
+  </si>
+  <si>
+    <t>IT0003850929</t>
+  </si>
+  <si>
+    <t>B0F9V20</t>
+  </si>
+  <si>
+    <t>Oversea-Chinese Banking Corp</t>
+  </si>
+  <si>
+    <t>OCBC</t>
+  </si>
+  <si>
+    <t>SG1S04926220</t>
+  </si>
+  <si>
+    <t>B0R7JF1</t>
+  </si>
+  <si>
+    <t>Ipsen</t>
+  </si>
+  <si>
+    <t>IPN</t>
+  </si>
+  <si>
+    <t>FR0010259150</t>
+  </si>
+  <si>
+    <t>B10RB15</t>
+  </si>
+  <si>
+    <t>Inpex Corp</t>
+  </si>
+  <si>
+    <t>1605</t>
+  </si>
+  <si>
+    <t>JP3294460005</t>
+  </si>
+  <si>
+    <t>B11HK39</t>
+  </si>
+  <si>
+    <t>Norsk Hydro Asa</t>
+  </si>
+  <si>
+    <t>NHY</t>
+  </si>
+  <si>
+    <t>NO0005052605</t>
+  </si>
+  <si>
+    <t>B13X013</t>
+  </si>
+  <si>
+    <t>Eiffage</t>
+  </si>
+  <si>
+    <t>FGR</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>B156T57</t>
+  </si>
+  <si>
+    <t>Sbm Offshore Nv</t>
+  </si>
+  <si>
+    <t>SBMO</t>
+  </si>
+  <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>B15C557</t>
+  </si>
+  <si>
+    <t>Totalenergies Se</t>
+  </si>
+  <si>
+    <t>TTE</t>
+  </si>
+  <si>
+    <t>FR0000120271</t>
+  </si>
+  <si>
+    <t>B188NJ2</t>
+  </si>
+  <si>
+    <t>Ipsos</t>
+  </si>
+  <si>
+    <t>IPS</t>
+  </si>
+  <si>
+    <t>FR0000073298</t>
+  </si>
+  <si>
+    <t>B18ZRK2</t>
+  </si>
+  <si>
+    <t>Logitech International-Reg</t>
+  </si>
+  <si>
+    <t>LOGN</t>
+  </si>
+  <si>
+    <t>CH0025751329</t>
+  </si>
+  <si>
+    <t>B1BK209</t>
+  </si>
+  <si>
+    <t>Rtl Group</t>
+  </si>
+  <si>
+    <t>RRTL</t>
+  </si>
+  <si>
+    <t>LU0061462528</t>
+  </si>
+  <si>
+    <t>B1G40S0</t>
+  </si>
+  <si>
+    <t>Mapfre Sa</t>
+  </si>
+  <si>
+    <t>MAP</t>
+  </si>
+  <si>
+    <t>ES0124244E34</t>
+  </si>
+  <si>
+    <t>B1VQF42</t>
+  </si>
+  <si>
+    <t>Orkla Asa</t>
+  </si>
+  <si>
+    <t>ORK</t>
+  </si>
+  <si>
+    <t>NO0003733800</t>
+  </si>
+  <si>
+    <t>B1VSK10</t>
+  </si>
+  <si>
+    <t>Industrivarden Ab-A Shs</t>
+  </si>
+  <si>
+    <t>INDUA</t>
+  </si>
+  <si>
+    <t>SE0000190126</t>
+  </si>
+  <si>
+    <t>XSTO</t>
+  </si>
+  <si>
+    <t>B1VSK54</t>
+  </si>
+  <si>
+    <t>Industrivarden Ab-C Shs</t>
+  </si>
+  <si>
+    <t>INDUC</t>
+  </si>
+  <si>
+    <t>SE0000107203</t>
+  </si>
+  <si>
+    <t>B1VT035</t>
+  </si>
+  <si>
+    <t>Yangzijiang Shipbuilding</t>
+  </si>
+  <si>
+    <t>YZJSGD</t>
+  </si>
+  <si>
+    <t>SG1U76934819</t>
+  </si>
+  <si>
+    <t>B1WMLF2</t>
+  </si>
+  <si>
+    <t>Pacific Textiles Holdings</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>KYG686121032</t>
+  </si>
+  <si>
+    <t>B1XH2C0</t>
+  </si>
+  <si>
+    <t>Ferrexpo Plc</t>
+  </si>
+  <si>
+    <t>FXPO</t>
+  </si>
+  <si>
+    <t>GB00B1XH2C03</t>
+  </si>
+  <si>
+    <t>B1YW440</t>
+  </si>
+  <si>
+    <t>3i Group Plc</t>
+  </si>
+  <si>
+    <t>III</t>
+  </si>
+  <si>
+    <t>GB00B1YW4409</t>
+  </si>
+  <si>
+    <t>B233HR5</t>
+  </si>
+  <si>
+    <t>Redes Energeticas Nacionais</t>
+  </si>
+  <si>
+    <t>RENE</t>
+  </si>
+  <si>
+    <t>PTREL0AM0008</t>
+  </si>
+  <si>
+    <t>B2927P4</t>
+  </si>
+  <si>
+    <t>First Resources Ltd</t>
+  </si>
+  <si>
+    <t>SG1W35938974</t>
+  </si>
+  <si>
+    <t>B55WMQ5</t>
+  </si>
+  <si>
+    <t>Wallenius Wilhelmsen Asa</t>
+  </si>
+  <si>
+    <t>WAWI</t>
+  </si>
+  <si>
+    <t>NO0010571680</t>
+  </si>
+  <si>
+    <t>B575D14</t>
+  </si>
+  <si>
+    <t>Parex Resources Inc</t>
+  </si>
+  <si>
+    <t>PXT</t>
+  </si>
+  <si>
+    <t>CA69946Q1046</t>
+  </si>
+  <si>
+    <t>69946Q104</t>
+  </si>
+  <si>
+    <t>B61X7R5</t>
+  </si>
+  <si>
+    <t>Sitc International Holdings</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>KYG8187G1055</t>
+  </si>
+  <si>
+    <t>B657MH8</t>
+  </si>
+  <si>
+    <t>Sheng Siong Group Ltd</t>
+  </si>
+  <si>
+    <t>SSG</t>
+  </si>
+  <si>
+    <t>SG2D54973185</t>
+  </si>
+  <si>
+    <t>B7SF135</t>
+  </si>
+  <si>
+    <t>Unipol Assicurazioni Spa</t>
+  </si>
+  <si>
+    <t>UNI</t>
+  </si>
+  <si>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>B82YXW8</t>
+  </si>
+  <si>
+    <t>Vesuvius Plc</t>
+  </si>
+  <si>
+    <t>VSVS</t>
+  </si>
+  <si>
+    <t>GB00B82YXW83</t>
+  </si>
+  <si>
+    <t>B86S2N0</t>
+  </si>
+  <si>
+    <t>Ageas</t>
+  </si>
+  <si>
+    <t>AGS</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>BDT88L2</t>
+  </si>
+  <si>
+    <t>Rubis</t>
+  </si>
+  <si>
+    <t>RUI</t>
+  </si>
+  <si>
+    <t>FR0013269123</t>
+  </si>
+  <si>
+    <t>BFMHVQ6</t>
+  </si>
+  <si>
+    <t>Dws Group Gmbh &amp; Co Kgaa</t>
+  </si>
+  <si>
+    <t>DWS</t>
+  </si>
+  <si>
+    <t>DE000DWS1007</t>
+  </si>
+  <si>
+    <t>BFRB2W6</t>
+  </si>
+  <si>
+    <t>Igg Inc</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>KYG6771K1022</t>
+  </si>
+  <si>
+    <t>BG0T3J8</t>
+  </si>
+  <si>
+    <t>Elkem Asa</t>
+  </si>
+  <si>
+    <t>ELK</t>
+  </si>
+  <si>
+    <t>NO0010816093</t>
+  </si>
+  <si>
+    <t>BH0W286</t>
+  </si>
+  <si>
+    <t>Kln Logistics Group Ltd</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>BMG524181036</t>
+  </si>
+  <si>
+    <t>BJ1DLW9</t>
+  </si>
+  <si>
+    <t>Man Group Plc/Jersey</t>
+  </si>
+  <si>
+    <t>EMG</t>
+  </si>
+  <si>
+    <t>JE00BJ1DLW90</t>
+  </si>
+  <si>
+    <t>BJ2ZH37</t>
+  </si>
+  <si>
+    <t>Ia Financial Corp Inc</t>
+  </si>
+  <si>
+    <t>IAG</t>
+  </si>
+  <si>
+    <t>CA45075E1043</t>
+  </si>
+  <si>
+    <t>45075E104</t>
+  </si>
+  <si>
+    <t>BKY40Q3</t>
+  </si>
+  <si>
+    <t>Galliford Try Holdings Plc</t>
+  </si>
+  <si>
+    <t>GFRD</t>
+  </si>
+  <si>
+    <t>GB00BKY40Q38</t>
+  </si>
+  <si>
+    <t>BLLHKZ1</t>
+  </si>
+  <si>
+    <t>Wh Group Ltd</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>KYG960071028</t>
+  </si>
+  <si>
+    <t>BLLJ381</t>
+  </si>
+  <si>
+    <t>Anima Holding Spa</t>
+  </si>
+  <si>
+    <t>ANIM</t>
+  </si>
+  <si>
+    <t>IT0004998065</t>
+  </si>
+  <si>
+    <t>BMFDP24</t>
+  </si>
+  <si>
+    <t>Hoegh Autoliners Asa</t>
+  </si>
+  <si>
+    <t>HAUTO</t>
+  </si>
+  <si>
+    <t>NO0011082075</t>
+  </si>
+  <si>
+    <t>BN7SWP6</t>
+  </si>
+  <si>
+    <t>GSK PLC</t>
+  </si>
+  <si>
+    <t>GSK</t>
+  </si>
+  <si>
+    <t>GB00BN7SWP63</t>
+  </si>
+  <si>
+    <t>BNFWV75</t>
+  </si>
+  <si>
+    <t>Coface Sa</t>
+  </si>
+  <si>
+    <t>COFA</t>
+  </si>
+  <si>
+    <t>FR0010667147</t>
+  </si>
+  <si>
+    <t>BNG8PQ9</t>
+  </si>
+  <si>
+    <t>Nn Group Nv</t>
+  </si>
+  <si>
+    <t>NN</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>BNZKT97</t>
+  </si>
+  <si>
+    <t>Yangzijiang Financial Holdin</t>
+  </si>
+  <si>
+    <t>YZJFH</t>
+  </si>
+  <si>
+    <t>SGXE77102635</t>
+  </si>
+  <si>
+    <t>BPCR7W4</t>
+  </si>
+  <si>
+    <t>Dpm Metals Inc</t>
+  </si>
+  <si>
+    <t>DPM</t>
+  </si>
+  <si>
+    <t>CA26139R1091</t>
+  </si>
+  <si>
+    <t>26139R109</t>
+  </si>
+  <si>
+    <t>BQWSKZ8</t>
+  </si>
+  <si>
+    <t>Dof Group Asa</t>
+  </si>
+  <si>
+    <t>DOFG</t>
+  </si>
+  <si>
+    <t>NO0012851874</t>
+  </si>
+  <si>
+    <t>BRJL176</t>
+  </si>
+  <si>
+    <t>Ubs Group Ag-Reg</t>
+  </si>
+  <si>
+    <t>UBSG</t>
+  </si>
+  <si>
+    <t>CH0244767585</t>
+  </si>
+  <si>
+    <t>BVSYC71</t>
+  </si>
+  <si>
+    <t>Yangzijiang Maritime Develop</t>
+  </si>
+  <si>
+    <t>8YZ</t>
+  </si>
+  <si>
+    <t>SGXE35825913</t>
+  </si>
+  <si>
+    <t>BW9P816</t>
+  </si>
+  <si>
+    <t>Ck Hutchison Holdings Ltd</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>KYG217651051</t>
+  </si>
+  <si>
+    <t>BWX5Y69</t>
+  </si>
+  <si>
+    <t>Zehnder Group Ag-Rg</t>
+  </si>
+  <si>
+    <t>ZEHN</t>
+  </si>
+  <si>
+    <t>CH0276534614</t>
+  </si>
+  <si>
+    <t>BYT8143</t>
+  </si>
+  <si>
+    <t>Japan Post Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>6178</t>
+  </si>
+  <si>
+    <t>JP3752900005</t>
+  </si>
+  <si>
+    <t>BYT8154</t>
+  </si>
+  <si>
+    <t>Japan Post Insurance Co Ltd</t>
+  </si>
+  <si>
+    <t>7181</t>
+  </si>
+  <si>
+    <t>JP3233250004</t>
+  </si>
+  <si>
+    <t>BYY7VY5</t>
+  </si>
+  <si>
+    <t>Signify Nv</t>
+  </si>
+  <si>
+    <t>LIGHT</t>
+  </si>
+  <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>BYYN701</t>
+  </si>
+  <si>
+    <t>Poste Italiane Spa</t>
+  </si>
+  <si>
+    <t>PST</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>BYZQ077</t>
+  </si>
+  <si>
+    <t>Ck Asset Holdings Ltd</t>
+  </si>
+  <si>
+    <t>1113</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
-    <t>HK0016000132</t>
-[...1030 lines deleted...]
-  <si>
     <t>KYG2177B1014</t>
   </si>
   <si>
     <t>BYZR014</t>
   </si>
   <si>
     <t>Amundi Sa</t>
   </si>
   <si>
     <t>AMUN</t>
   </si>
   <si>
     <t>FR0004125920</t>
   </si>
   <si>
     <t>BZ07696</t>
   </si>
   <si>
     <t>Europris Asa</t>
   </si>
   <si>
     <t>EPR</t>
   </si>
   <si>
     <t>NO0010735343</t>
@@ -2654,90 +2503,72 @@
   <si>
     <t>INGA</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>110448107</t>
   </si>
   <si>
     <t>British American Tob-Sp Adr</t>
   </si>
   <si>
     <t>Depository Receipt/Share</t>
   </si>
   <si>
     <t>2290791</t>
   </si>
   <si>
     <t>BTI</t>
   </si>
   <si>
     <t>US1104481072</t>
   </si>
   <si>
-    <t>XNYS</t>
-[...1 lines deleted...]
-  <si>
     <t>37733W204</t>
   </si>
   <si>
     <t>Gsk Plc-Spon Adr</t>
   </si>
   <si>
     <t>BMTZ571</t>
   </si>
   <si>
     <t>US37733W2044</t>
   </si>
   <si>
     <t>767204100</t>
   </si>
   <si>
     <t>Rio Tinto Plc-Spon Adr</t>
   </si>
   <si>
     <t>2740434</t>
   </si>
   <si>
     <t>US7672041008</t>
-  </si>
-[...13 lines deleted...]
-    <t>US88031M1099</t>
   </si>
   <si>
     <t>880890108</t>
   </si>
   <si>
     <t>Ternium Sa-Sponsored Adr</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>B0XGGY0</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>US8808901081</t>
   </si>
   <si>
     <t>92857W308</t>
   </si>
@@ -3260,92 +3091,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCB58053-FE4D-49DD-9F02-02E97C3E45F0}">
-  <dimension ref="A1:Z215"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC959573-81A6-471E-B9C6-CEC44FB0664B}">
+  <dimension ref="A1:Z201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="5"/>
     <col min="11" max="11" width="7.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46203</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -3395,15261 +3226,14219 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>3616505.08</v>
+        <v>3620823.09</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>3616505.08</v>
+        <v>3620823.09</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>3616505.08</v>
+        <v>3620823.09</v>
       </c>
       <c r="N4" s="4">
-        <v>3616505.08</v>
+        <v>3620823.09</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>2.722E-3</v>
+        <v>2.6570000000000001E-3</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
         <v>78.239999999999995</v>
       </c>
       <c r="E5" s="5">
-        <v>0.69279999999999997</v>
+        <v>0.70235000000000003</v>
       </c>
       <c r="F5" s="4">
-        <v>54.204672000000002</v>
+        <v>54.951864</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>1.4434180138568131</v>
+        <v>1.4237915569160675</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
         <v>78.239999999999995</v>
       </c>
       <c r="N5" s="4">
-        <v>54.204672000000002</v>
+        <v>54.951864</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>-102453370.06</v>
+        <v>352804.4</v>
       </c>
       <c r="E6" s="5">
-        <v>0.70484599999999997</v>
+        <v>0.712835</v>
       </c>
       <c r="F6" s="4">
-        <v>-72213829.117180601</v>
+        <v>251491.17867199</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>-102453370.783576</v>
+        <v>352804.39838299999</v>
       </c>
       <c r="N6" s="4">
-        <v>-72213829.117180601</v>
+        <v>251491.17867199</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>-5.4359999999999999E-2</v>
+        <v>1.84E-4</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>4880093.25</v>
+        <v>0.02</v>
       </c>
       <c r="E7" s="5">
-        <v>1.239695</v>
+        <v>1.2360180000000001</v>
       </c>
       <c r="F7" s="4">
-        <v>6049827.3724663705</v>
+        <v>2.4720349999999999E-2</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.80664999676049354</v>
+        <v>0.80905000094861113</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>4880093.2303999998</v>
+        <v>1.9998999999999999E-2</v>
       </c>
       <c r="N7" s="4">
-        <v>6049827.3724663705</v>
+        <v>2.4720349999999999E-2</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>4.5539999999999999E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
         <v>9651.7000000000007</v>
       </c>
       <c r="E8" s="5">
-        <v>0.152952</v>
+        <v>0.153923</v>
       </c>
       <c r="F8" s="4">
-        <v>1476.2465585800001</v>
+        <v>1485.6197329399999</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>6.5380001316753225</v>
+        <v>6.4967498060070499</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>9651.7001939999991</v>
+        <v>9651.6997109999993</v>
       </c>
       <c r="N8" s="4">
-        <v>1476.2465585800001</v>
+        <v>1485.6197329399999</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
         <v>9.9999999999999995E-7</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>45138780.75</v>
+        <v>73570.37</v>
       </c>
       <c r="E9" s="5">
-        <v>1.1433</v>
+        <v>1.15055</v>
       </c>
       <c r="F9" s="4">
-        <v>51607168.031475</v>
+        <v>84646.389203500003</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4">
-        <v>45138780.75</v>
+        <v>73570.37</v>
       </c>
       <c r="N9" s="4">
-        <v>51607168.031475</v>
+        <v>84646.389203500003</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>3.8848000000000001E-2</v>
+        <v>6.2000000000000003E-5</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>1647395.34</v>
+        <v>0.02</v>
       </c>
       <c r="E10" s="5">
-        <v>1.32725</v>
+        <v>1.34575</v>
       </c>
       <c r="F10" s="4">
-        <v>2186505.4650150002</v>
+        <v>2.6915000000000001E-2</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4">
-        <v>1647395.34</v>
+        <v>0.02</v>
       </c>
       <c r="N10" s="4">
-        <v>2186505.4650150002</v>
+        <v>2.6915000000000001E-2</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>1.645E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>3515814.65</v>
+        <v>205235.76</v>
       </c>
       <c r="E11" s="5">
-        <v>0.12751799999999999</v>
+        <v>0.127525</v>
       </c>
       <c r="F11" s="4">
-        <v>448328.51741572999</v>
+        <v>26172.689247089998</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>7.8420498239930332</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4">
-        <v>3515814.571091</v>
+        <v>205235.767884</v>
       </c>
       <c r="N11" s="4">
-        <v>448328.51741572999</v>
+        <v>26172.689247089998</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>3.3700000000000001E-4</v>
+        <v>1.9000000000000001E-5</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="4">
-        <v>3945860.72</v>
+        <v>0.01</v>
       </c>
       <c r="E12" s="5">
-        <v>0.33563199999999999</v>
+        <v>0.32656800000000002</v>
       </c>
       <c r="F12" s="4">
-        <v>1324358.7642014399</v>
+        <v>3.26568E-3</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="J12" s="5">
         <v>1</v>
       </c>
       <c r="K12" s="5">
-        <v>2.9794499589759531</v>
+        <v>3.0621500402688042</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4">
-        <v>3945860.665668</v>
+        <v>0.01</v>
       </c>
       <c r="N12" s="4">
-        <v>1324358.7642014399</v>
+        <v>3.26568E-3</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>9.9599999999999992E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="4">
-        <v>198002081</v>
+        <v>78134940</v>
       </c>
       <c r="E13" s="5">
-        <v>6.1529999999999996E-3</v>
+        <v>6.28E-3</v>
       </c>
       <c r="F13" s="4">
-        <v>1218286.9158590999</v>
+        <v>490720.30146019999</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4">
-        <v>198002066.64484999</v>
+        <v>78134949.805935994</v>
       </c>
       <c r="N13" s="4">
-        <v>1218286.9158590999</v>
+        <v>490720.30146019999</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>9.1699999999999995E-4</v>
+        <v>3.6000000000000002E-4</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="4">
-        <v>45903335.460000001</v>
+        <v>1554192</v>
       </c>
       <c r="E14" s="5">
-        <v>0.10105600000000001</v>
+        <v>0.104822</v>
       </c>
       <c r="F14" s="4">
-        <v>4638809.1011065599</v>
+        <v>162913.20754716999</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="J14" s="5">
         <v>1</v>
       </c>
       <c r="K14" s="5">
-        <v>9.8954995663792094</v>
+        <v>9.540000267120007</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4">
-        <v>45903333.448514998</v>
+        <v>1554192.043517</v>
       </c>
       <c r="N14" s="4">
-        <v>4638809.1011065599</v>
+        <v>162913.20754716999</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>3.4910000000000002E-3</v>
+        <v>1.1900000000000001E-4</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="4">
-        <v>47626688.399999999</v>
+        <v>0.08</v>
       </c>
       <c r="E15" s="5">
-        <v>0.103326</v>
+        <v>0.77893800000000002</v>
       </c>
       <c r="F15" s="4">
-        <v>4921052.9285038998</v>
+        <v>6.2315000000000002E-2</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>90</v>
       </c>
       <c r="J15" s="5">
         <v>1</v>
       </c>
       <c r="K15" s="5">
-        <v>9.678150211278858</v>
+        <v>1.2837999986982269</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4">
-        <v>47626689.439713001</v>
+        <v>7.9999000000000001E-2</v>
       </c>
       <c r="N15" s="4">
-        <v>4921052.9285038998</v>
+        <v>6.2315000000000002E-2</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>3.7039999999999998E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="4">
-        <v>0.08</v>
+        <v>-1703521.91</v>
       </c>
       <c r="E16" s="5">
-        <v>0.77312599999999998</v>
+        <v>1</v>
       </c>
       <c r="F16" s="4">
-        <v>6.1850090000000003E-2</v>
+        <v>-1703521.91</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>94</v>
+        <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="J16" s="5">
         <v>1</v>
       </c>
       <c r="K16" s="5">
-        <v>1.2934499925199785</v>
+        <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>7.9999000000000001E-2</v>
+        <v>-1703521.91</v>
       </c>
       <c r="N16" s="4">
-        <v>6.1850090000000003E-2</v>
+        <v>-1703521.91</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>0</v>
+        <v>-1.25E-3</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D17" s="4">
+        <v>180459</v>
+      </c>
+      <c r="E17" s="5">
+        <v>38.017437999999999</v>
+      </c>
+      <c r="F17" s="4">
+        <v>6860588.7538125003</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="H17" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J17" s="5">
+        <v>28.25</v>
+      </c>
+      <c r="K17" s="5">
+        <v>0.74308006687720607</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="4">
+        <v>5097966.75</v>
+      </c>
+      <c r="N17" s="4">
+        <v>6860588.7538125003</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="P17" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="C17" s="3" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="Q17" s="3" t="s">
-        <v>34</v>
+        <v>99</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>34</v>
+        <v>100</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>35</v>
+        <v>101</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>5.1630000000000001E-3</v>
+        <v>5.0350000000000004E-3</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D18" s="4">
-        <v>241142</v>
+        <v>10328</v>
       </c>
       <c r="E18" s="5">
-        <v>37.017003000000003</v>
+        <v>59.616725000000002</v>
       </c>
       <c r="F18" s="4">
-        <v>8926354.0168549996</v>
+        <v>615721.53579999995</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J18" s="5">
-        <v>27.89</v>
+        <v>44.3</v>
       </c>
       <c r="K18" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M18" s="4">
-        <v>6725450.3799999999</v>
+        <v>457530.4</v>
       </c>
       <c r="N18" s="4">
-        <v>8926354.0168549996</v>
+        <v>615721.53579999995</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>6.7190000000000001E-3</v>
+        <v>4.5100000000000001E-4</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D19" s="4">
-        <v>38477</v>
+        <v>266800</v>
       </c>
       <c r="E19" s="5">
-        <v>18.990293000000001</v>
+        <v>87.657269999999997</v>
       </c>
       <c r="F19" s="4">
-        <v>730689.503761</v>
+        <v>23386959.404070199</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="J19" s="5">
-        <v>14.308</v>
+        <v>122.97</v>
       </c>
       <c r="K19" s="5">
-        <v>0.75343755886230923</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="M19" s="4">
-        <v>550528.91599999997</v>
+        <v>32808395.849688001</v>
       </c>
       <c r="N19" s="4">
-        <v>730689.503761</v>
+        <v>23386959.404070199</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>107</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>109</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>110</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>111</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>34</v>
+        <v>113</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>5.5000000000000003E-4</v>
+        <v>1.7163999999999999E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D20" s="4">
-        <v>172200</v>
+        <v>38300</v>
       </c>
       <c r="E20" s="5">
-        <v>86.886342999999997</v>
+        <v>118.359055</v>
       </c>
       <c r="F20" s="4">
-        <v>14961828.370044</v>
+        <v>4533151.79812524</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J20" s="5">
-        <v>123.27</v>
+        <v>166.04</v>
       </c>
       <c r="K20" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M20" s="4">
-        <v>21227094.149916001</v>
+        <v>6359331.9708639998</v>
       </c>
       <c r="N20" s="4">
-        <v>14961828.370044</v>
+        <v>4533151.79812524</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>110</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.1261999999999999E-2</v>
+        <v>3.3270000000000001E-3</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D21" s="4">
-        <v>26100</v>
+        <v>28000</v>
       </c>
       <c r="E21" s="5">
-        <v>115.11541800000001</v>
+        <v>145.845957</v>
       </c>
       <c r="F21" s="4">
-        <v>3004512.4229074898</v>
+        <v>4083686.7804825902</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J21" s="5">
-        <v>163.32</v>
+        <v>204.6</v>
       </c>
       <c r="K21" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M21" s="4">
-        <v>4262652.0301040001</v>
+        <v>5728799.9737529997</v>
       </c>
       <c r="N21" s="4">
-        <v>3004512.4229074898</v>
+        <v>4083686.7804825902</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>2.261E-3</v>
+        <v>2.9970000000000001E-3</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D22" s="4">
-        <v>14200</v>
+        <v>74016</v>
       </c>
       <c r="E22" s="5">
-        <v>137.69162900000001</v>
+        <v>66.222333000000006</v>
       </c>
       <c r="F22" s="4">
-        <v>1955221.1453744499</v>
+        <v>4901512.2072922997</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J22" s="5">
-        <v>195.35</v>
+        <v>92.9</v>
       </c>
       <c r="K22" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M22" s="4">
-        <v>2773970.0195909999</v>
+        <v>6876086.3684970001</v>
       </c>
       <c r="N22" s="4">
-        <v>1955221.1453744499</v>
+        <v>4901512.2072922997</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>1.4710000000000001E-3</v>
+        <v>3.5969999999999999E-3</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D23" s="4">
-        <v>44500</v>
+        <v>91700</v>
       </c>
       <c r="E23" s="5">
-        <v>70.611452999999997</v>
+        <v>66.250846999999993</v>
       </c>
       <c r="F23" s="4">
-        <v>3142209.6916299602</v>
+        <v>6075202.6232312797</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J23" s="5">
-        <v>100.18</v>
+        <v>92.94</v>
       </c>
       <c r="K23" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M23" s="4">
-        <v>4458010.0314840004</v>
+        <v>8522597.9609529991</v>
       </c>
       <c r="N23" s="4">
-        <v>3142209.6916299602</v>
+        <v>6075202.6232312797</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>2.3649999999999999E-3</v>
+        <v>4.4580000000000002E-3</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D24" s="4">
-        <v>70300</v>
+        <v>147708</v>
       </c>
       <c r="E24" s="5">
-        <v>63.696916000000002</v>
+        <v>62.130662999999998</v>
       </c>
       <c r="F24" s="4">
-        <v>4477893.2158590304</v>
+        <v>9177195.9083294701</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J24" s="5">
-        <v>90.37</v>
+        <v>87.16</v>
       </c>
       <c r="K24" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M24" s="4">
-        <v>6353011.0448679999</v>
+        <v>12874229.221015999</v>
       </c>
       <c r="N24" s="4">
-        <v>4477893.2158590304</v>
+        <v>9177195.9083294701</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>135</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>137</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>110</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>138</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>139</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>3.3700000000000002E-3</v>
+        <v>6.7349999999999997E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D25" s="4">
-        <v>66500</v>
+        <v>74600</v>
       </c>
       <c r="E25" s="5">
-        <v>55.809691000000001</v>
+        <v>44.381081999999999</v>
       </c>
       <c r="F25" s="4">
-        <v>3711344.4933920698</v>
+        <v>3310828.67020708</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J25" s="5">
-        <v>79.180000000000007</v>
+        <v>62.26</v>
       </c>
       <c r="K25" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M25" s="4">
-        <v>5265470.0371869998</v>
+        <v>4644595.97872</v>
       </c>
       <c r="N25" s="4">
-        <v>3711344.4933920698</v>
+        <v>3310828.67020708</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>140</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>142</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>110</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>143</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>144</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>2.7929999999999999E-3</v>
+        <v>2.4290000000000002E-3</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D26" s="4">
-        <v>74600</v>
+        <v>246465</v>
       </c>
       <c r="E26" s="5">
-        <v>40.542731000000003</v>
+        <v>68.531917000000007</v>
       </c>
       <c r="F26" s="4">
-        <v>3024487.7533039702</v>
+        <v>16890718.964964099</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J26" s="5">
-        <v>57.52</v>
+        <v>96.14</v>
       </c>
       <c r="K26" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M26" s="4">
-        <v>4290992.030305</v>
+        <v>23695144.991439998</v>
       </c>
       <c r="N26" s="4">
-        <v>3024487.7533039702</v>
+        <v>16890718.964964099</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>145</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>147</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>148</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>149</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>2.2759999999999998E-3</v>
+        <v>1.2396000000000001E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D27" s="4">
-        <v>205700</v>
+        <v>78100</v>
       </c>
       <c r="E27" s="5">
-        <v>65.733919999999998</v>
+        <v>82.909790999999998</v>
       </c>
       <c r="F27" s="4">
-        <v>13521467.488986701</v>
+        <v>6475254.6601561103</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J27" s="5">
-        <v>93.26</v>
+        <v>116.31</v>
       </c>
       <c r="K27" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M27" s="4">
-        <v>19183582.135483999</v>
+        <v>9083810.9583819993</v>
       </c>
       <c r="N27" s="4">
-        <v>13521467.488986701</v>
+        <v>6475254.6601561103</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>150</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>152</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>153</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>154</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>1.0178E-2</v>
+        <v>4.7520000000000001E-3</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D28" s="4">
-        <v>68700</v>
+        <v>316300</v>
       </c>
       <c r="E28" s="5">
-        <v>78.484581000000006</v>
+        <v>68.289553999999995</v>
       </c>
       <c r="F28" s="4">
-        <v>5391890.7488986803</v>
+        <v>21599985.743308201</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J28" s="5">
-        <v>111.35</v>
+        <v>95.8</v>
       </c>
       <c r="K28" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M28" s="4">
-        <v>7649745.0540260002</v>
+        <v>30301539.861173</v>
       </c>
       <c r="N28" s="4">
-        <v>5391890.7488986803</v>
+        <v>21599985.743308201</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>155</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>157</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>110</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>158</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>159</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>4.058E-3</v>
+        <v>1.5852999999999999E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D29" s="4">
-        <v>158600</v>
+        <v>12800</v>
       </c>
       <c r="E29" s="5">
-        <v>62.322467000000003</v>
+        <v>46.241579999999999</v>
       </c>
       <c r="F29" s="4">
-        <v>9884343.2599118892</v>
+        <v>591892.21941049001</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J29" s="5">
-        <v>88.42</v>
+        <v>64.87</v>
       </c>
       <c r="K29" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M29" s="4">
-        <v>14023412.09904</v>
+        <v>830335.99619500001</v>
       </c>
       <c r="N29" s="4">
-        <v>9884343.2599118892</v>
+        <v>591892.21941049001</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>160</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>162</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>7.4400000000000004E-3</v>
+        <v>4.3399999999999998E-4</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D30" s="4">
-        <v>30100</v>
+        <v>308100</v>
       </c>
       <c r="E30" s="5">
-        <v>47.711013000000001</v>
+        <v>119.78472499999999</v>
       </c>
       <c r="F30" s="4">
-        <v>1436101.4977973599</v>
+        <v>36905673.450475797</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J30" s="5">
-        <v>67.69</v>
+        <v>168.04</v>
       </c>
       <c r="K30" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M30" s="4">
-        <v>2037469.0143889999</v>
+        <v>51773123.762800999</v>
       </c>
       <c r="N30" s="4">
-        <v>1436101.4977973599</v>
+        <v>36905673.450475797</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>168</v>
+        <v>110</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>169</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>170</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>1.0809999999999999E-3</v>
+        <v>2.7085999999999999E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>172</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D31" s="4">
-        <v>308100</v>
+        <v>7918766</v>
       </c>
       <c r="E31" s="5">
-        <v>121.543611</v>
+        <v>2.7089949999999998</v>
       </c>
       <c r="F31" s="4">
-        <v>37447586.960352398</v>
+        <v>21451895.520478498</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="J31" s="5">
-        <v>172.44</v>
+        <v>2.0129999999999999</v>
       </c>
       <c r="K31" s="5">
-        <v>1.418750010019922</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L31" s="3" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="M31" s="4">
-        <v>53128764.375220999</v>
+        <v>15940475.958000001</v>
       </c>
       <c r="N31" s="4">
-        <v>37447586.960352398</v>
+        <v>21451895.520478498</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>171</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>173</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>174</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>175</v>
+        <v>34</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>2.8188999999999999E-2</v>
+        <v>1.5744000000000001E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="B32" s="3" t="s">
+      <c r="C32" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D32" s="4">
+        <v>94864</v>
+      </c>
+      <c r="E32" s="5">
+        <v>10.700115</v>
+      </c>
+      <c r="F32" s="4">
+        <v>1015055.70936</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H32" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I32" s="3" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="J32" s="5">
-        <v>1.901</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="K32" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L32" s="3" t="s">
-        <v>66</v>
+        <v>178</v>
       </c>
       <c r="M32" s="4">
-        <v>9742864.5260000005</v>
+        <v>882235.2</v>
       </c>
       <c r="N32" s="4">
-        <v>12931216.942133499</v>
+        <v>1015055.70936</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>168</v>
+        <v>105</v>
       </c>
       <c r="R32" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>106</v>
+        <v>181</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>9.7339999999999996E-3</v>
+        <v>7.4399999999999998E-4</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D33" s="4">
-        <v>41639</v>
+        <v>410555</v>
       </c>
       <c r="E33" s="5">
-        <v>15.699795999999999</v>
+        <v>66.455768000000006</v>
       </c>
       <c r="F33" s="4">
-        <v>653723.78898840002</v>
+        <v>27283747.831239998</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J33" s="5">
-        <v>13.731999999999999</v>
+        <v>57.76</v>
       </c>
       <c r="K33" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L33" s="3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="M33" s="4">
-        <v>571786.74800000002</v>
+        <v>23713656.800000001</v>
       </c>
       <c r="N33" s="4">
-        <v>653723.78898840002</v>
+        <v>27283747.831239998</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>4.9200000000000003E-4</v>
+        <v>2.0024E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D34" s="4">
-        <v>94864</v>
+        <v>5326</v>
       </c>
       <c r="E34" s="5">
-        <v>10.901365999999999</v>
+        <v>36.414907999999997</v>
       </c>
       <c r="F34" s="4">
-        <v>1034147.136792</v>
+        <v>193945.797345</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J34" s="5">
-        <v>9.5350000000000001</v>
+        <v>31.65</v>
       </c>
       <c r="K34" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="M34" s="4">
-        <v>904528.24</v>
+        <v>168567.9</v>
       </c>
       <c r="N34" s="4">
-        <v>1034147.136792</v>
+        <v>193945.797345</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>191</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>132</v>
+        <v>105</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>192</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>7.7800000000000005E-4</v>
+        <v>1.4200000000000001E-4</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B35" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="B35" s="3" t="s">
+      <c r="C35" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D35" s="4">
+        <v>12144</v>
+      </c>
+      <c r="E35" s="5">
+        <v>921.82065999999998</v>
+      </c>
+      <c r="F35" s="4">
+        <v>11194590.095039999</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H35" s="3" t="s">
         <v>195</v>
-      </c>
-[...16 lines deleted...]
-        <v>196</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J35" s="5">
-        <v>47.92</v>
+        <v>801.2</v>
       </c>
       <c r="K35" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L35" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="M35" s="4">
+        <v>9729772.8000000007</v>
+      </c>
+      <c r="N35" s="4">
+        <v>11194590.095039999</v>
+      </c>
+      <c r="O35" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="P35" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="M35" s="4">
-[...8 lines deleted...]
-      <c r="P35" s="3" t="s">
+      <c r="Q35" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="Q35" s="3" t="s">
+      <c r="R35" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="R35" s="3" t="s">
+      <c r="S35" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="S35" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.9659999999999999E-3</v>
+        <v>8.2159999999999993E-3</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B36" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="B36" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D36" s="4">
-        <v>13767</v>
+        <v>14681</v>
       </c>
       <c r="E36" s="5">
-        <v>136.39569</v>
+        <v>78.122344999999996</v>
       </c>
       <c r="F36" s="4">
-        <v>1877759.46423</v>
+        <v>1146914.1469449999</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>204</v>
+        <v>177</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J36" s="5">
-        <v>119.3</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="K36" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>205</v>
+        <v>178</v>
       </c>
       <c r="M36" s="4">
-        <v>1642403.1</v>
+        <v>996839.9</v>
       </c>
       <c r="N36" s="4">
-        <v>1877759.46423</v>
+        <v>1146914.1469449999</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>208</v>
+        <v>181</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>1.413E-3</v>
+        <v>8.4099999999999995E-4</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D37" s="4">
-        <v>456874</v>
+        <v>1483394</v>
       </c>
       <c r="E37" s="5">
-        <v>60.709229999999998</v>
+        <v>27.843309999999999</v>
       </c>
       <c r="F37" s="4">
-        <v>27736468.747019999</v>
+        <v>41302598.994139999</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J37" s="5">
-        <v>53.1</v>
+        <v>24.2</v>
       </c>
       <c r="K37" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="M37" s="4">
-        <v>24260009.399999999</v>
+        <v>35898134.799999997</v>
       </c>
       <c r="N37" s="4">
-        <v>27736468.747019999</v>
+        <v>41302598.994139999</v>
       </c>
       <c r="O37" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="P37" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="P37" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q37" s="3" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>2.0879000000000002E-2</v>
+        <v>3.0313E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D38" s="4">
+        <v>12154</v>
+      </c>
+      <c r="E38" s="5">
+        <v>768.80291599999998</v>
+      </c>
+      <c r="F38" s="4">
+        <v>9344030.6532352809</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J38" s="5">
+        <v>622</v>
+      </c>
+      <c r="K38" s="5">
+        <v>0.80905000094861113</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M38" s="4">
+        <v>7559788.0088630002</v>
+      </c>
+      <c r="N38" s="4">
+        <v>9344030.6532352809</v>
+      </c>
+      <c r="O38" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="P38" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q38" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="R38" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="S38" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="B38" s="3" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>1.18E-4</v>
+        <v>6.8570000000000002E-3</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>220</v>
+        <v>149</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>221</v>
+        <v>146</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D39" s="4">
-        <v>6830</v>
+        <v>71080</v>
       </c>
       <c r="E39" s="5">
-        <v>1143.87165</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="F39" s="4">
-        <v>7812643.3695</v>
+        <v>4876088</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>222</v>
+        <v>44</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>1000.5</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="K39" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>223</v>
+        <v>46</v>
       </c>
       <c r="M39" s="4">
-        <v>6833415</v>
+        <v>4876088</v>
       </c>
       <c r="N39" s="4">
-        <v>7812643.3695</v>
+        <v>4876088</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>199</v>
+        <v>122</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>225</v>
+        <v>148</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>34</v>
+        <v>149</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>5.8809999999999999E-3</v>
+        <v>3.578E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D40" s="4">
-        <v>14681</v>
+        <v>257246</v>
       </c>
       <c r="E40" s="5">
-        <v>65.168099999999995</v>
+        <v>30.351509</v>
       </c>
       <c r="F40" s="4">
-        <v>956732.87609999999</v>
+        <v>7807804.2842140002</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J40" s="5">
-        <v>57</v>
+        <v>26.38</v>
       </c>
       <c r="K40" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L40" s="3" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="M40" s="4">
-        <v>836817</v>
+        <v>6786149.4800000004</v>
       </c>
       <c r="N40" s="4">
-        <v>956732.87609999999</v>
+        <v>7807804.2842140002</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>132</v>
+        <v>223</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>7.2000000000000005E-4</v>
+        <v>5.7299999999999999E-3</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D41" s="4">
-        <v>1483394</v>
+        <v>355530</v>
       </c>
       <c r="E41" s="5">
-        <v>25.003971</v>
+        <v>85.681459000000004</v>
       </c>
       <c r="F41" s="4">
-        <v>37090740.557573996</v>
+        <v>30462328.940505002</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>196</v>
+        <v>177</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J41" s="5">
-        <v>21.87</v>
+        <v>74.47</v>
       </c>
       <c r="K41" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="M41" s="4">
-        <v>32441826.780000001</v>
+        <v>26476319.100000001</v>
       </c>
       <c r="N41" s="4">
-        <v>37090740.557573996</v>
+        <v>30462328.940505002</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>110</v>
+        <v>228</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>201</v>
+        <v>181</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>2.792E-2</v>
+        <v>2.2356999999999998E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D42" s="4">
-        <v>16252</v>
+        <v>2602380</v>
       </c>
       <c r="E42" s="5">
-        <v>772.94985699999995</v>
+        <v>14.172475</v>
       </c>
       <c r="F42" s="4">
-        <v>12561981.032665901</v>
+        <v>36882165.230261996</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>49</v>
+        <v>207</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="J42" s="5">
-        <v>623.5</v>
+        <v>12.318</v>
       </c>
       <c r="K42" s="5">
-        <v>0.80664999676049354</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>51</v>
+        <v>208</v>
       </c>
       <c r="M42" s="4">
-        <v>10133121.959305</v>
+        <v>32056116.84</v>
       </c>
       <c r="N42" s="4">
-        <v>12561981.032665901</v>
+        <v>36882165.230261996</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>168</v>
+        <v>110</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>239</v>
+        <v>211</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>9.4560000000000009E-3</v>
+        <v>2.7068999999999999E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D43" s="4">
-        <v>476399</v>
+        <v>878403</v>
       </c>
       <c r="E43" s="5">
-        <v>25.164033</v>
+        <v>36.673780999999998</v>
       </c>
       <c r="F43" s="4">
-        <v>11988120.157167001</v>
+        <v>32214359.4713437</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J43" s="5">
-        <v>22.01</v>
+        <v>31.875</v>
       </c>
       <c r="K43" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="M43" s="4">
-        <v>10485541.99</v>
+        <v>27999095.625</v>
       </c>
       <c r="N43" s="4">
-        <v>11988120.157167001</v>
+        <v>32214359.4713437</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>243</v>
+        <v>110</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>9.0240000000000008E-3</v>
+        <v>2.3643000000000001E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D44" s="4">
-        <v>296946</v>
+        <v>25386</v>
       </c>
       <c r="E44" s="5">
-        <v>85.838964000000004</v>
+        <v>45.849418</v>
       </c>
       <c r="F44" s="4">
-        <v>25489537.003943998</v>
+        <v>1163933.312655</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>189</v>
+        <v>239</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J44" s="5">
-        <v>75.08</v>
+        <v>39.85</v>
       </c>
       <c r="K44" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>190</v>
+        <v>240</v>
       </c>
       <c r="M44" s="4">
-        <v>22294705.68</v>
+        <v>1011632.1</v>
       </c>
       <c r="N44" s="4">
-        <v>25489537.003943998</v>
+        <v>1163933.312655</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="R44" s="3" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>1.9186999999999999E-2</v>
+        <v>8.5400000000000005E-4</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D45" s="4">
-        <v>1886326</v>
+        <v>2063329</v>
       </c>
       <c r="E45" s="5">
-        <v>13.815637000000001</v>
+        <v>9.1560769999999998</v>
       </c>
       <c r="F45" s="4">
-        <v>26060795.656927198</v>
+        <v>18891998.9940001</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>196</v>
+        <v>247</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J45" s="5">
-        <v>12.084</v>
+        <v>7.9580000000000002</v>
       </c>
       <c r="K45" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>197</v>
+        <v>248</v>
       </c>
       <c r="M45" s="4">
-        <v>22794363.384</v>
+        <v>16419972.182</v>
       </c>
       <c r="N45" s="4">
-        <v>26060795.656927198</v>
+        <v>18891998.9940001</v>
       </c>
       <c r="O45" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q45" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="R45" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="P45" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S45" s="3" t="s">
-        <v>201</v>
+        <v>251</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>1.9616999999999999E-2</v>
+        <v>1.3865000000000001E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B46" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="B46" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D46" s="4">
-        <v>791339</v>
+        <v>257315</v>
       </c>
       <c r="E46" s="5">
-        <v>33.870263000000001</v>
+        <v>52.557124000000002</v>
       </c>
       <c r="F46" s="4">
-        <v>26802859.656487498</v>
+        <v>13523736.362059999</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>211</v>
+        <v>177</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J46" s="5">
-        <v>29.625</v>
+        <v>45.68</v>
       </c>
       <c r="K46" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>212</v>
+        <v>178</v>
       </c>
       <c r="M46" s="4">
-        <v>23443417.875</v>
+        <v>11754149.199999999</v>
       </c>
       <c r="N46" s="4">
-        <v>26802859.656487498</v>
+        <v>13523736.362059999</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="P46" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="Q46" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="R46" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="Q46" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R46" s="3" t="s">
+      <c r="S46" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="S46" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>2.0175999999999999E-2</v>
+        <v>9.9249999999999998E-3</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>257</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>258</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D47" s="4">
-        <v>25386</v>
+        <v>757857</v>
       </c>
       <c r="E47" s="5">
-        <v>44.645865000000001</v>
+        <v>2.3471220000000002</v>
       </c>
       <c r="F47" s="4">
-        <v>1133379.9288900001</v>
+        <v>1778782.8375540001</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>204</v>
+        <v>259</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J47" s="5">
-        <v>39.049999999999997</v>
+        <v>2.04</v>
       </c>
       <c r="K47" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>205</v>
+        <v>260</v>
       </c>
       <c r="M47" s="4">
-        <v>991323.3</v>
+        <v>1546028.28</v>
       </c>
       <c r="N47" s="4">
-        <v>1133379.9288900001</v>
+        <v>1778782.8375540001</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>257</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>260</v>
+        <v>99</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>208</v>
+        <v>263</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>8.5300000000000003E-4</v>
+        <v>1.305E-3</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D48" s="4">
-        <v>2063329</v>
+        <v>34139</v>
       </c>
       <c r="E48" s="5">
-        <v>13.210832</v>
+        <v>13.921654999999999</v>
       </c>
       <c r="F48" s="4">
-        <v>27258291.748063501</v>
+        <v>475271.380045</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>264</v>
+        <v>177</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J48" s="5">
-        <v>11.555</v>
+        <v>12.1</v>
       </c>
       <c r="K48" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>265</v>
+        <v>178</v>
       </c>
       <c r="M48" s="4">
-        <v>23841766.594999999</v>
+        <v>413081.9</v>
       </c>
       <c r="N48" s="4">
-        <v>27258291.748063501</v>
+        <v>475271.380045</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>266</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>199</v>
+        <v>163</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>267</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>268</v>
+        <v>181</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.0518999999999999E-2</v>
+        <v>3.48E-4</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="B49" s="3" t="s">
         <v>269</v>
       </c>
-      <c r="B49" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D49" s="4">
-        <v>257315</v>
+        <v>104657</v>
       </c>
       <c r="E49" s="5">
-        <v>73.765715999999998</v>
+        <v>8.1631520000000002</v>
       </c>
       <c r="F49" s="4">
-        <v>18981025.212540001</v>
+        <v>854331.02502824995</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J49" s="5">
-        <v>64.52</v>
+        <v>7.0949999999999998</v>
       </c>
       <c r="K49" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="M49" s="4">
-        <v>16601963.800000001</v>
+        <v>742541.41500000004</v>
       </c>
       <c r="N49" s="4">
-        <v>18981025.212540001</v>
+        <v>854331.02502824995</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="P49" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="R49" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="Q49" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S49" s="3" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>1.4288E-2</v>
+        <v>6.2699999999999995E-4</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B50" s="3" t="s">
         <v>273</v>
       </c>
-      <c r="B50" s="3" t="s">
+      <c r="C50" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D50" s="4">
+        <v>38420</v>
+      </c>
+      <c r="E50" s="5">
+        <v>10.814883</v>
+      </c>
+      <c r="F50" s="4">
+        <v>415507.86622704001</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J50" s="5">
+        <v>1722</v>
+      </c>
+      <c r="K50" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M50" s="4">
+        <v>66159248.302986003</v>
+      </c>
+      <c r="N50" s="4">
+        <v>415507.86622704001</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="P50" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="C50" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H50" s="3" t="s">
+      <c r="Q50" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R50" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="I50" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L50" s="3" t="s">
+      <c r="S50" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="M50" s="4">
-[...19 lines deleted...]
-      </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>1.3140000000000001E-3</v>
+        <v>3.0400000000000002E-4</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D51" s="4">
+        <v>126456</v>
+      </c>
+      <c r="E51" s="5">
+        <v>24.273793999999999</v>
+      </c>
+      <c r="F51" s="4">
+        <v>3069566.9643877698</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="J51" s="5">
+        <v>74.33</v>
+      </c>
+      <c r="K51" s="5">
+        <v>3.0621500402688042</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="M51" s="4">
+        <v>9399474.6036070008</v>
+      </c>
+      <c r="N51" s="4">
+        <v>3069566.9643877698</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R51" s="3" t="s">
         <v>280</v>
       </c>
-      <c r="B51" s="3" t="s">
+      <c r="S51" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="C51" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>3.5300000000000002E-4</v>
+        <v>2.2520000000000001E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D52" s="4">
+        <v>1679366</v>
+      </c>
+      <c r="E52" s="5">
+        <v>13.000499</v>
+      </c>
+      <c r="F52" s="4">
+        <v>21832595.163950901</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J52" s="5">
+        <v>18.510000000000002</v>
+      </c>
+      <c r="K52" s="5">
+        <v>1.4237915569160675</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M52" s="4">
+        <v>31085064.659999002</v>
+      </c>
+      <c r="N52" s="4">
+        <v>21832595.163950901</v>
+      </c>
+      <c r="O52" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="P52" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="B52" s="3" t="s">
+      <c r="Q52" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="R52" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="C52" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P52" s="3" t="s">
+      <c r="S52" s="3" t="s">
         <v>286</v>
       </c>
-      <c r="Q52" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>5.9900000000000003E-4</v>
+        <v>1.6022999999999999E-2</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="B53" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="B53" s="3" t="s">
+      <c r="C53" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D53" s="4">
+        <v>573069</v>
+      </c>
+      <c r="E53" s="5">
+        <v>42.358728999999997</v>
+      </c>
+      <c r="F53" s="4">
+        <v>24274474.1827664</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J53" s="5">
+        <v>60.31</v>
+      </c>
+      <c r="K53" s="5">
+        <v>1.4237915569160675</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M53" s="4">
+        <v>34561791.389999002</v>
+      </c>
+      <c r="N53" s="4">
+        <v>24274474.1827664</v>
+      </c>
+      <c r="O53" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="P53" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="C53" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P53" s="3" t="s">
+      <c r="Q53" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="R53" s="3" t="s">
         <v>290</v>
       </c>
-      <c r="Q53" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S53" s="3" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>2.9100000000000003E-4</v>
+        <v>1.7815000000000001E-2</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D54" s="4">
+        <v>250096</v>
+      </c>
+      <c r="E54" s="5">
+        <v>25.190764999999999</v>
+      </c>
+      <c r="F54" s="4">
+        <v>6300110.2590673603</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J54" s="5">
+        <v>4011</v>
+      </c>
+      <c r="K54" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M54" s="4">
+        <v>1003135181.89346</v>
+      </c>
+      <c r="N54" s="4">
+        <v>6300110.2590673603</v>
+      </c>
+      <c r="O54" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="P54" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="B54" s="3" t="s">
+      <c r="Q54" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="R54" s="3" t="s">
         <v>294</v>
       </c>
-      <c r="C54" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S54" s="3" t="s">
-        <v>297</v>
+        <v>276</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>4.4749999999999998E-3</v>
+        <v>4.6230000000000004E-3</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D55" s="4">
+        <v>187900</v>
+      </c>
+      <c r="E55" s="5">
+        <v>27.809699999999999</v>
+      </c>
+      <c r="F55" s="4">
+        <v>5225443.2406971296</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J55" s="5">
+        <v>4428</v>
+      </c>
+      <c r="K55" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M55" s="4">
+        <v>832021304.41867399</v>
+      </c>
+      <c r="N55" s="4">
+        <v>5225443.2406971296</v>
+      </c>
+      <c r="O55" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="P55" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q55" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="R55" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="B55" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S55" s="3" t="s">
-        <v>302</v>
+        <v>276</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>1.7191000000000001E-2</v>
+        <v>3.8349999999999999E-3</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D56" s="4">
-        <v>590388</v>
+        <v>27600</v>
       </c>
       <c r="E56" s="5">
-        <v>41.152320000000003</v>
+        <v>22.622073</v>
       </c>
       <c r="F56" s="4">
-        <v>24295835.90016</v>
+        <v>624369.28874234995</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="J56" s="5">
-        <v>59.4</v>
+        <v>3602</v>
       </c>
       <c r="K56" s="5">
-        <v>1.4434180138568131</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="M56" s="4">
-        <v>35069047.200000003</v>
+        <v>99415212.476609007</v>
       </c>
       <c r="N56" s="4">
-        <v>24295835.90016</v>
+        <v>624369.28874234995</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>260</v>
+        <v>198</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>302</v>
+        <v>276</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>1.8289E-2</v>
+        <v>4.5800000000000002E-4</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D57" s="4">
-        <v>206996</v>
+        <v>29210</v>
       </c>
       <c r="E57" s="5">
-        <v>22.587295999999998</v>
+        <v>119.79984</v>
       </c>
       <c r="F57" s="4">
-        <v>4675479.5631441297</v>
+        <v>3499353.3117949902</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="J57" s="5">
-        <v>3671</v>
+        <v>170.57</v>
       </c>
       <c r="K57" s="5">
-        <v>162.52498821693837</v>
+        <v>1.4237915569160675</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="M57" s="4">
-        <v>759882260.908535</v>
+        <v>4982349.6999989999</v>
       </c>
       <c r="N57" s="4">
-        <v>4675479.5631441297</v>
+        <v>3499353.3117949902</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>199</v>
+        <v>242</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>3.519E-3</v>
+        <v>2.568E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D58" s="4">
+        <v>26869</v>
+      </c>
+      <c r="E58" s="5">
+        <v>6.3583959999999999</v>
+      </c>
+      <c r="F58" s="4">
+        <v>170843.74872475001</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J58" s="5">
+        <v>49.86</v>
+      </c>
+      <c r="K58" s="5">
+        <v>7.8416003012429165</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M58" s="4">
+        <v>1339688.3914650001</v>
+      </c>
+      <c r="N58" s="4">
+        <v>170843.74872475001</v>
+      </c>
+      <c r="O58" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="P58" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q58" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R58" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="S58" s="3" t="s">
         <v>311</v>
       </c>
-      <c r="B58" s="3" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>4.4000000000000002E-4</v>
+        <v>1.25E-4</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D59" s="4">
+        <v>102000</v>
+      </c>
+      <c r="E59" s="5">
+        <v>14.284815</v>
+      </c>
+      <c r="F59" s="4">
+        <v>1457051.34243994</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J59" s="5">
+        <v>2274.5</v>
+      </c>
+      <c r="K59" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L59" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M59" s="4">
+        <v>231999029.115877</v>
+      </c>
+      <c r="N59" s="4">
+        <v>1457051.34243994</v>
+      </c>
+      <c r="O59" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="P59" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q59" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="R59" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="B59" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S59" s="3" t="s">
-        <v>302</v>
+        <v>276</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>2.627E-3</v>
+        <v>1.0690000000000001E-3</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D60" s="4">
-        <v>79300</v>
+        <v>81100</v>
       </c>
       <c r="E60" s="5">
-        <v>16.889710999999998</v>
+        <v>79.133291999999997</v>
       </c>
       <c r="F60" s="4">
-        <v>1339353.9455468401</v>
+        <v>6417710.7866227003</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J60" s="5">
-        <v>2745</v>
+        <v>12600</v>
       </c>
       <c r="K60" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M60" s="4">
-        <v>217678484.21831</v>
+        <v>1021860128.24344</v>
       </c>
       <c r="N60" s="4">
-        <v>1339353.9455468401</v>
+        <v>6417710.7866227003</v>
       </c>
       <c r="O60" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="P60" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="Q60" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="R60" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="P60" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S60" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T60" s="4">
         <v>1</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
         <v>0</v>
       </c>
       <c r="Y60" s="4">
         <v>0</v>
       </c>
       <c r="Z60" s="6">
-        <v>1.008E-3</v>
+        <v>4.7099999999999998E-3</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D61" s="4">
+        <v>66290</v>
+      </c>
+      <c r="E61" s="5">
+        <v>22.458781999999999</v>
+      </c>
+      <c r="F61" s="4">
+        <v>1488792.8403203001</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J61" s="5">
+        <v>3576</v>
+      </c>
+      <c r="K61" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L61" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M61" s="4">
+        <v>237053069.75016001</v>
+      </c>
+      <c r="N61" s="4">
+        <v>1488792.8403203001</v>
+      </c>
+      <c r="O61" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="P61" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="Q61" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="R61" s="3" t="s">
         <v>323</v>
       </c>
-      <c r="B61" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S61" s="3" t="s">
-        <v>327</v>
+        <v>276</v>
       </c>
       <c r="T61" s="4">
         <v>1</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X61" s="4">
         <v>0</v>
       </c>
       <c r="Y61" s="4">
         <v>0</v>
       </c>
       <c r="Z61" s="6">
-        <v>9.7E-5</v>
+        <v>1.0920000000000001E-3</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D62" s="4">
-        <v>102000</v>
+        <v>55000</v>
       </c>
       <c r="E62" s="5">
-        <v>16.966622000000001</v>
+        <v>34.906573999999999</v>
       </c>
       <c r="F62" s="4">
-        <v>1730595.2930318399</v>
+        <v>1919861.83074266</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J62" s="5">
-        <v>2757.5</v>
+        <v>5558</v>
       </c>
       <c r="K62" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M62" s="4">
-        <v>281264979.60828799</v>
+        <v>305690038.36409903</v>
       </c>
       <c r="N62" s="4">
-        <v>1730595.2930318399</v>
+        <v>1919861.83074266</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="P62" s="3" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>260</v>
+        <v>105</v>
       </c>
       <c r="R62" s="3" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T62" s="4">
         <v>1</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X62" s="4">
         <v>0</v>
       </c>
       <c r="Y62" s="4">
         <v>0</v>
       </c>
       <c r="Z62" s="6">
-        <v>1.302E-3</v>
+        <v>1.4090000000000001E-3</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D63" s="4">
-        <v>33000</v>
+        <v>32300</v>
       </c>
       <c r="E63" s="5">
-        <v>109.552385</v>
+        <v>89.715800000000002</v>
       </c>
       <c r="F63" s="4">
-        <v>3615228.4263959401</v>
+        <v>2897820.6939865001</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J63" s="5">
-        <v>17805</v>
+        <v>14285</v>
       </c>
       <c r="K63" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M63" s="4">
-        <v>587564957.40154004</v>
+        <v>461405557.90639699</v>
       </c>
       <c r="N63" s="4">
-        <v>3615228.4263959401</v>
+        <v>2897820.6939865001</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="P63" s="3" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>199</v>
+        <v>105</v>
       </c>
       <c r="R63" s="3" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T63" s="4">
         <v>1</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X63" s="4">
         <v>0</v>
       </c>
       <c r="Y63" s="4">
         <v>0</v>
       </c>
       <c r="Z63" s="6">
-        <v>2.7209999999999999E-3</v>
+        <v>2.1259999999999999E-3</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D64" s="4">
-        <v>66290</v>
+        <v>30906</v>
       </c>
       <c r="E64" s="5">
-        <v>21.221352</v>
+        <v>25.247288000000001</v>
       </c>
       <c r="F64" s="4">
-        <v>1406763.3287186599</v>
+        <v>780292.79321715003</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J64" s="5">
-        <v>3449</v>
+        <v>4020</v>
       </c>
       <c r="K64" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M64" s="4">
-        <v>228634193.42402101</v>
+        <v>124242135.592388</v>
       </c>
       <c r="N64" s="4">
-        <v>1406763.3287186599</v>
+        <v>780292.79321715003</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="P64" s="3" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>199</v>
+        <v>122</v>
       </c>
       <c r="R64" s="3" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T64" s="4">
         <v>1</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X64" s="4">
         <v>0</v>
       </c>
       <c r="Y64" s="4">
         <v>0</v>
       </c>
       <c r="Z64" s="6">
-        <v>1.0579999999999999E-3</v>
+        <v>5.7200000000000003E-4</v>
       </c>
     </row>
     <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D65" s="4">
-        <v>55000</v>
+        <v>55790</v>
       </c>
       <c r="E65" s="5">
-        <v>38.492542</v>
+        <v>49.866534999999999</v>
       </c>
       <c r="F65" s="4">
-        <v>2117089.6785109998</v>
+        <v>2782054.3256398202</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J65" s="5">
-        <v>6256</v>
+        <v>7940</v>
       </c>
       <c r="K65" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M65" s="4">
-        <v>344079975.05420202</v>
+        <v>442972655.593068</v>
       </c>
       <c r="N65" s="4">
-        <v>2117089.6785109998</v>
+        <v>2782054.3256398202</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="P65" s="3" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="R65" s="3" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="S65" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T65" s="4">
         <v>1</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X65" s="4">
         <v>0</v>
       </c>
       <c r="Y65" s="4">
         <v>0</v>
       </c>
       <c r="Z65" s="6">
-        <v>1.593E-3</v>
+        <v>2.0409999999999998E-3</v>
       </c>
     </row>
     <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D66" s="4">
-        <v>50200</v>
+        <v>27800</v>
       </c>
       <c r="E66" s="5">
-        <v>83.156443999999993</v>
+        <v>161.24978400000001</v>
       </c>
       <c r="F66" s="4">
-        <v>4174453.1610521502</v>
+        <v>4482744.5438844403</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J66" s="5">
-        <v>13515</v>
+        <v>25675</v>
       </c>
       <c r="K66" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M66" s="4">
-        <v>678452950.81216097</v>
+        <v>713765089.57751799</v>
       </c>
       <c r="N66" s="4">
-        <v>4174453.1610521502</v>
+        <v>4482744.5438844403</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="P66" s="3" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>132</v>
+        <v>198</v>
       </c>
       <c r="R66" s="3" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T66" s="4">
         <v>1</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X66" s="4">
         <v>0</v>
       </c>
       <c r="Y66" s="4">
         <v>0</v>
       </c>
       <c r="Z66" s="6">
-        <v>3.1419999999999998E-3</v>
+        <v>3.29E-3</v>
       </c>
     </row>
     <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D67" s="4">
-        <v>30906</v>
+        <v>41000</v>
       </c>
       <c r="E67" s="5">
-        <v>23.780958999999999</v>
+        <v>29.486571999999999</v>
       </c>
       <c r="F67" s="4">
-        <v>734974.25011537003</v>
+        <v>1208949.59962317</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J67" s="5">
-        <v>3865</v>
+        <v>4695</v>
       </c>
       <c r="K67" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M67" s="4">
-        <v>119451681.339753</v>
+        <v>192495024.158124</v>
       </c>
       <c r="N67" s="4">
-        <v>734974.25011537003</v>
+        <v>1208949.59962317</v>
       </c>
       <c r="O67" s="3" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="P67" s="3" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>126</v>
+        <v>198</v>
       </c>
       <c r="R67" s="3" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="S67" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T67" s="4">
         <v>1</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X67" s="4">
         <v>0</v>
       </c>
       <c r="Y67" s="4">
         <v>0</v>
       </c>
       <c r="Z67" s="6">
-        <v>5.53E-4</v>
+        <v>8.8699999999999998E-4</v>
       </c>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D68" s="4">
-        <v>75390</v>
+        <v>95400</v>
       </c>
       <c r="E68" s="5">
-        <v>49.592374</v>
+        <v>33.807501000000002</v>
       </c>
       <c r="F68" s="4">
-        <v>3738768.8047992601</v>
+        <v>3225235.9868111201</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J68" s="5">
-        <v>8060</v>
+        <v>5383</v>
       </c>
       <c r="K68" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M68" s="4">
-        <v>607643355.94585598</v>
+        <v>513538264.44905198</v>
       </c>
       <c r="N68" s="4">
-        <v>3738768.8047992601</v>
+        <v>3225235.9868111201</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="P68" s="3" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="R68" s="3" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T68" s="4">
         <v>1</v>
       </c>
       <c r="W68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X68" s="4">
         <v>0</v>
       </c>
       <c r="Y68" s="4">
         <v>0</v>
       </c>
       <c r="Z68" s="6">
-        <v>2.8140000000000001E-3</v>
+        <v>2.3670000000000002E-3</v>
       </c>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D69" s="4">
-        <v>27800</v>
+        <v>124088</v>
       </c>
       <c r="E69" s="5">
-        <v>168.65098900000001</v>
+        <v>13.179461</v>
       </c>
       <c r="F69" s="4">
-        <v>4688497.1542839603</v>
+        <v>1635413.20772492</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J69" s="5">
-        <v>27410</v>
+        <v>2098.5</v>
       </c>
       <c r="K69" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M69" s="4">
-        <v>761997944.75514901</v>
+        <v>260398700.68003699</v>
       </c>
       <c r="N69" s="4">
-        <v>4688497.1542839603</v>
+        <v>1635413.20772492</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="P69" s="3" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>199</v>
+        <v>105</v>
       </c>
       <c r="R69" s="3" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="S69" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T69" s="4">
         <v>1</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X69" s="4">
         <v>0</v>
       </c>
       <c r="Y69" s="4">
         <v>0</v>
       </c>
       <c r="Z69" s="6">
-        <v>3.529E-3</v>
+        <v>1.1999999999999999E-3</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D70" s="4">
-        <v>383670</v>
+        <v>23193</v>
       </c>
       <c r="E70" s="5">
-        <v>11.407477</v>
+        <v>24.242421</v>
       </c>
       <c r="F70" s="4">
-        <v>4376706.2298108004</v>
+        <v>562254.54545454995</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J70" s="5">
-        <v>1854</v>
+        <v>3860</v>
       </c>
       <c r="K70" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M70" s="4">
-        <v>711324128.42900002</v>
+        <v>89524991.235386997</v>
       </c>
       <c r="N70" s="4">
-        <v>4376706.2298108004</v>
+        <v>562254.54545454995</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="P70" s="3" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="R70" s="3" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T70" s="4">
         <v>1</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X70" s="4">
         <v>0</v>
       </c>
       <c r="Y70" s="4">
         <v>0</v>
       </c>
       <c r="Z70" s="6">
-        <v>3.2940000000000001E-3</v>
+        <v>4.1199999999999999E-4</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D71" s="4">
-        <v>41000</v>
+        <v>524300</v>
       </c>
       <c r="E71" s="5">
-        <v>25.872945000000001</v>
+        <v>43.925257000000002</v>
       </c>
       <c r="F71" s="4">
-        <v>1060790.6475926801</v>
+        <v>23030015.3870309</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J71" s="5">
-        <v>4205</v>
+        <v>6994</v>
       </c>
       <c r="K71" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M71" s="4">
-        <v>172404987.50063801</v>
+        <v>3666954660.2027998</v>
       </c>
       <c r="N71" s="4">
-        <v>1060790.6475926801</v>
+        <v>23030015.3870309</v>
       </c>
       <c r="O71" s="3" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="P71" s="3" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>199</v>
+        <v>105</v>
       </c>
       <c r="R71" s="3" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="S71" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T71" s="4">
         <v>1</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X71" s="4">
         <v>0</v>
       </c>
       <c r="Y71" s="4">
         <v>0</v>
       </c>
       <c r="Z71" s="6">
-        <v>7.9799999999999999E-4</v>
+        <v>1.6902E-2</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D72" s="4">
-        <v>95400</v>
+        <v>161100</v>
       </c>
       <c r="E72" s="5">
-        <v>36.129829000000001</v>
+        <v>17.242892999999999</v>
       </c>
       <c r="F72" s="4">
-        <v>3446785.4176280601</v>
+        <v>2777830.42863872</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J72" s="5">
-        <v>5872</v>
+        <v>2745.5</v>
       </c>
       <c r="K72" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M72" s="4">
-        <v>560188759.38631499</v>
+        <v>442300105.508663</v>
       </c>
       <c r="N72" s="4">
-        <v>3446785.4176280601</v>
+        <v>2777830.42863872</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="P72" s="3" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>132</v>
+        <v>105</v>
       </c>
       <c r="R72" s="3" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="S72" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T72" s="4">
         <v>1</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X72" s="4">
         <v>0</v>
       </c>
       <c r="Y72" s="4">
         <v>0</v>
       </c>
       <c r="Z72" s="6">
-        <v>2.594E-3</v>
+        <v>2.0379999999999999E-3</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D73" s="4">
-        <v>124088</v>
+        <v>538600</v>
       </c>
       <c r="E73" s="5">
-        <v>12.684203</v>
+        <v>23.18103</v>
       </c>
       <c r="F73" s="4">
-        <v>1573957.3111828901</v>
+        <v>12485304.443397701</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J73" s="5">
-        <v>2061.5</v>
+        <v>3691</v>
       </c>
       <c r="K73" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M73" s="4">
-        <v>255807393.45396301</v>
+        <v>1987972849.4905901</v>
       </c>
       <c r="N73" s="4">
-        <v>1573957.3111828901</v>
+        <v>12485304.443397701</v>
       </c>
       <c r="O73" s="3" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="P73" s="3" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>132</v>
+        <v>198</v>
       </c>
       <c r="R73" s="3" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T73" s="4">
         <v>1</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X73" s="4">
         <v>0</v>
       </c>
       <c r="Y73" s="4">
         <v>0</v>
       </c>
       <c r="Z73" s="6">
-        <v>1.1839999999999999E-3</v>
+        <v>9.1629999999999993E-3</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D74" s="4">
-        <v>23193</v>
+        <v>730000</v>
       </c>
       <c r="E74" s="5">
-        <v>21.873560000000001</v>
+        <v>1.1987350000000001</v>
       </c>
       <c r="F74" s="4">
-        <v>507313.42870327999</v>
+        <v>875076.51499694004</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="J74" s="5">
-        <v>3555</v>
+        <v>9.4</v>
       </c>
       <c r="K74" s="5">
-        <v>162.52498821693837</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="M74" s="4">
-        <v>82451109.022294998</v>
+        <v>6862000.2636099998</v>
       </c>
       <c r="N74" s="4">
-        <v>507313.42870327999</v>
+        <v>875076.51499694004</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="P74" s="3" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>126</v>
+        <v>198</v>
       </c>
       <c r="R74" s="3" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="T74" s="4">
         <v>1</v>
       </c>
       <c r="W74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X74" s="4">
         <v>0</v>
       </c>
       <c r="Y74" s="4">
         <v>0</v>
       </c>
       <c r="Z74" s="6">
-        <v>3.8099999999999999E-4</v>
+        <v>6.4199999999999999E-4</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D75" s="4">
-        <v>475300</v>
+        <v>1422000</v>
       </c>
       <c r="E75" s="5">
-        <v>38.652518000000001</v>
+        <v>6.6568040000000002</v>
       </c>
       <c r="F75" s="4">
-        <v>18371540.378403299</v>
+        <v>9465976.3313609492</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="J75" s="5">
-        <v>6282</v>
+        <v>52.2</v>
       </c>
       <c r="K75" s="5">
-        <v>162.52498821693837</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="M75" s="4">
-        <v>2985834383.527</v>
+        <v>74228402.851558</v>
       </c>
       <c r="N75" s="4">
-        <v>18371540.378403299</v>
+        <v>9465976.3313609492</v>
       </c>
       <c r="O75" s="3" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="P75" s="3" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="R75" s="3" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="S75" s="3" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="T75" s="4">
         <v>1</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X75" s="4">
         <v>0</v>
       </c>
       <c r="Y75" s="4">
         <v>0</v>
       </c>
       <c r="Z75" s="6">
-        <v>1.3828999999999999E-2</v>
+        <v>6.9470000000000001E-3</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D76" s="4">
-        <v>150900</v>
+        <v>144326</v>
       </c>
       <c r="E76" s="5">
-        <v>16.523613000000001</v>
+        <v>3.1422159999999999</v>
       </c>
       <c r="F76" s="4">
-        <v>2493413.0133825601</v>
+        <v>453503.44827585999</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="J76" s="5">
-        <v>2685.5</v>
+        <v>24.64</v>
       </c>
       <c r="K76" s="5">
-        <v>162.52498821693837</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="M76" s="4">
-        <v>405241920.61996102</v>
+        <v>3556192.7766140001</v>
       </c>
       <c r="N76" s="4">
-        <v>2493413.0133825601</v>
+        <v>453503.44827585999</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="P76" s="3" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="R76" s="3" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="S76" s="3" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="T76" s="4">
         <v>1</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X76" s="4">
         <v>0</v>
       </c>
       <c r="Y76" s="4">
         <v>0</v>
       </c>
       <c r="Z76" s="6">
-        <v>1.8760000000000001E-3</v>
+        <v>3.3199999999999999E-4</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D77" s="4">
-        <v>285900</v>
+        <v>36200</v>
       </c>
       <c r="E77" s="5">
-        <v>21.910477</v>
+        <v>42.794781999999998</v>
       </c>
       <c r="F77" s="4">
-        <v>6264204.89155515</v>
+        <v>1549171.2984770001</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J77" s="5">
-        <v>3561</v>
+        <v>6814</v>
       </c>
       <c r="K77" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M77" s="4">
-        <v>1018089826.18848</v>
+        <v>246666830.956687</v>
       </c>
       <c r="N77" s="4">
-        <v>6264204.89155515</v>
+        <v>1549171.2984770001</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="P77" s="3" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>199</v>
+        <v>110</v>
       </c>
       <c r="R77" s="3" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T77" s="4">
         <v>1</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X77" s="4">
         <v>0</v>
       </c>
       <c r="Y77" s="4">
         <v>0</v>
       </c>
       <c r="Z77" s="6">
-        <v>4.7149999999999996E-3</v>
+        <v>1.1360000000000001E-3</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D78" s="4">
-        <v>730000</v>
+        <v>592500</v>
       </c>
       <c r="E78" s="5">
-        <v>1.1259809999999999</v>
+        <v>32.664464000000002</v>
       </c>
       <c r="F78" s="4">
-        <v>821966.19506378996</v>
+        <v>19353697.597739</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="J78" s="5">
-        <v>8.83</v>
+        <v>5201</v>
       </c>
       <c r="K78" s="5">
-        <v>7.8420498239930332</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L78" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="M78" s="4">
-        <v>6445899.8553280002</v>
+        <v>3081592886.7399001</v>
       </c>
       <c r="N78" s="4">
-        <v>821966.19506378996</v>
+        <v>19353697.597739</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="P78" s="3" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>199</v>
+        <v>105</v>
       </c>
       <c r="R78" s="3" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="S78" s="3" t="s">
-        <v>327</v>
+        <v>276</v>
       </c>
       <c r="T78" s="4">
         <v>1</v>
       </c>
       <c r="W78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X78" s="4">
         <v>0</v>
       </c>
       <c r="Y78" s="4">
         <v>0</v>
       </c>
       <c r="Z78" s="6">
-        <v>6.1799999999999995E-4</v>
+        <v>1.4204E-2</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D79" s="4">
-        <v>2156500</v>
+        <v>1339000</v>
       </c>
       <c r="E79" s="5">
-        <v>5.4041990000000002</v>
+        <v>26.905318999999999</v>
       </c>
       <c r="F79" s="4">
-        <v>11654155.482303699</v>
+        <v>36026227.037211403</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="J79" s="5">
-        <v>42.38</v>
+        <v>4284</v>
       </c>
       <c r="K79" s="5">
-        <v>7.8420498239930332</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="M79" s="4">
-        <v>91392467.948787004</v>
+        <v>5736276719.9027205</v>
       </c>
       <c r="N79" s="4">
-        <v>11654155.482303699</v>
+        <v>36026227.037211403</v>
       </c>
       <c r="O79" s="3" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="P79" s="3" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="R79" s="3" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>327</v>
+        <v>276</v>
       </c>
       <c r="T79" s="4">
         <v>1</v>
       </c>
       <c r="W79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X79" s="4">
         <v>0</v>
       </c>
       <c r="Y79" s="4">
         <v>0</v>
       </c>
       <c r="Z79" s="6">
-        <v>8.7720000000000003E-3</v>
+        <v>2.6440000000000002E-2</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D80" s="4">
-        <v>144326</v>
+        <v>131500</v>
       </c>
       <c r="E80" s="5">
-        <v>2.8232409999999999</v>
+        <v>33.794939999999997</v>
       </c>
       <c r="F80" s="4">
-        <v>407467.13423148001</v>
+        <v>4444035.1703564096</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="J80" s="5">
-        <v>22.14</v>
+        <v>5381</v>
       </c>
       <c r="K80" s="5">
-        <v>7.8420498239930332</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="M80" s="4">
-        <v>3195377.5682819998</v>
+        <v>707601588.80399799</v>
       </c>
       <c r="N80" s="4">
-        <v>407467.13423148001</v>
+        <v>4444035.1703564096</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="R80" s="3" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>327</v>
+        <v>276</v>
       </c>
       <c r="T80" s="4">
         <v>1</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X80" s="4">
         <v>0</v>
       </c>
       <c r="Y80" s="4">
         <v>0</v>
       </c>
       <c r="Z80" s="6">
-        <v>3.0600000000000001E-4</v>
+        <v>3.261E-3</v>
       </c>
     </row>
     <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D81" s="4">
-        <v>754100</v>
+        <v>48100</v>
       </c>
       <c r="E81" s="5">
-        <v>28.857101</v>
+        <v>24.248702000000002</v>
       </c>
       <c r="F81" s="4">
-        <v>21761138.286417399</v>
+        <v>1166362.69430052</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J81" s="5">
-        <v>4690</v>
+        <v>3861</v>
       </c>
       <c r="K81" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L81" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M81" s="4">
-        <v>3536728743.5871601</v>
+        <v>185714123.30712199</v>
       </c>
       <c r="N81" s="4">
-        <v>21761138.286417399</v>
+        <v>1166362.69430052</v>
       </c>
       <c r="O81" s="3" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>132</v>
+        <v>105</v>
       </c>
       <c r="R81" s="3" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T81" s="4">
         <v>1</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X81" s="4">
         <v>0</v>
       </c>
       <c r="Y81" s="4">
         <v>0</v>
       </c>
       <c r="Z81" s="6">
-        <v>1.6381E-2</v>
+        <v>8.5599999999999999E-4</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D82" s="4">
-        <v>1592500</v>
+        <v>304800</v>
       </c>
       <c r="E82" s="5">
-        <v>27.700355999999999</v>
+        <v>37.129843000000001</v>
       </c>
       <c r="F82" s="4">
-        <v>44112813.413321003</v>
+        <v>11317177.5788977</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J82" s="5">
-        <v>4502</v>
+        <v>5912</v>
       </c>
       <c r="K82" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L82" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M82" s="4">
-        <v>7169434480.2159996</v>
+        <v>1801977826.14821</v>
       </c>
       <c r="N82" s="4">
-        <v>44112813.413321003</v>
+        <v>11317177.5788977</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T82" s="4">
         <v>1</v>
       </c>
       <c r="W82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X82" s="4">
         <v>0</v>
       </c>
       <c r="Y82" s="4">
         <v>0</v>
       </c>
       <c r="Z82" s="6">
-        <v>3.3205999999999999E-2</v>
+        <v>8.3059999999999991E-3</v>
       </c>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D83" s="4">
-        <v>52300</v>
+        <v>725100</v>
       </c>
       <c r="E83" s="5">
-        <v>27.097372</v>
+        <v>31.006433999999999</v>
       </c>
       <c r="F83" s="4">
-        <v>1417192.4319335499</v>
+        <v>22482767.781441301</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J83" s="5">
-        <v>4404</v>
+        <v>4937</v>
       </c>
       <c r="K83" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L83" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M83" s="4">
-        <v>230329183.30113399</v>
+        <v>3579819149.2673001</v>
       </c>
       <c r="N83" s="4">
-        <v>1417192.4319335499</v>
+        <v>22482767.781441301</v>
       </c>
       <c r="O83" s="3" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="S83" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T83" s="4">
         <v>1</v>
       </c>
       <c r="W83" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X83" s="4">
         <v>0</v>
       </c>
       <c r="Y83" s="4">
         <v>0</v>
       </c>
       <c r="Z83" s="6">
-        <v>1.0660000000000001E-3</v>
+        <v>1.6500000000000001E-2</v>
       </c>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D84" s="4">
-        <v>169300</v>
+        <v>118600</v>
       </c>
       <c r="E84" s="5">
-        <v>31.816645999999999</v>
+        <v>46.575595</v>
       </c>
       <c r="F84" s="4">
-        <v>5386557.7603445603</v>
+        <v>5523866.22703721</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J84" s="5">
-        <v>5171</v>
+        <v>7416</v>
       </c>
       <c r="K84" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L84" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M84" s="4">
-        <v>875450236.52985704</v>
+        <v>879537710.38198197</v>
       </c>
       <c r="N84" s="4">
-        <v>5386557.7603445603</v>
+        <v>5523866.22703721</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>132</v>
+        <v>198</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="S84" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T84" s="4">
         <v>1</v>
       </c>
       <c r="W84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X84" s="4">
         <v>0</v>
       </c>
       <c r="Y84" s="4">
         <v>0</v>
       </c>
       <c r="Z84" s="6">
         <v>4.0540000000000003E-3</v>
       </c>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D85" s="4">
-        <v>333100</v>
+        <v>72100</v>
       </c>
       <c r="E85" s="5">
-        <v>36.154440000000001</v>
+        <v>18.527239000000002</v>
       </c>
       <c r="F85" s="4">
-        <v>12043043.2241193</v>
+        <v>1335814.09954467</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J85" s="5">
-        <v>5876</v>
+        <v>2950</v>
       </c>
       <c r="K85" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L85" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M85" s="4">
-        <v>1957295458.0960701</v>
+        <v>212695026.693225</v>
       </c>
       <c r="N85" s="4">
-        <v>12043043.2241193</v>
+        <v>1335814.09954467</v>
       </c>
       <c r="O85" s="3" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>132</v>
+        <v>198</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="S85" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T85" s="4">
         <v>1</v>
       </c>
       <c r="W85" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X85" s="4">
         <v>0</v>
       </c>
       <c r="Y85" s="4">
         <v>0</v>
       </c>
       <c r="Z85" s="6">
-        <v>9.0650000000000001E-3</v>
+        <v>9.7999999999999997E-4</v>
       </c>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D86" s="4">
-        <v>786900</v>
+        <v>61500</v>
       </c>
       <c r="E86" s="5">
-        <v>27.669591</v>
+        <v>35.132669</v>
       </c>
       <c r="F86" s="4">
-        <v>21773199.815412998</v>
+        <v>2160659.4441827601</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J86" s="5">
-        <v>4497</v>
+        <v>5594</v>
       </c>
       <c r="K86" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L86" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M86" s="4">
-        <v>3538689043.4450402</v>
+        <v>344031043.17589498</v>
       </c>
       <c r="N86" s="4">
-        <v>21773199.815412998</v>
+        <v>2160659.4441827601</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>132</v>
+        <v>105</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="S86" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T86" s="4">
         <v>1</v>
       </c>
       <c r="W86" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X86" s="4">
         <v>0</v>
       </c>
       <c r="Y86" s="4">
         <v>0</v>
       </c>
       <c r="Z86" s="6">
-        <v>1.6389999999999998E-2</v>
+        <v>1.585E-3</v>
       </c>
     </row>
     <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D87" s="4">
-        <v>434100</v>
+        <v>158100</v>
       </c>
       <c r="E87" s="5">
-        <v>70.112296000000001</v>
+        <v>59.130153999999997</v>
       </c>
       <c r="F87" s="4">
-        <v>30435745.269958399</v>
+        <v>9348478.5680640601</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J87" s="5">
-        <v>11395</v>
+        <v>9415</v>
       </c>
       <c r="K87" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M87" s="4">
-        <v>4946569141.3737297</v>
+        <v>1488511686.8082099</v>
       </c>
       <c r="N87" s="4">
-        <v>30435745.269958399</v>
+        <v>9348478.5680640601</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>199</v>
+        <v>122</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T87" s="4">
         <v>1</v>
       </c>
       <c r="W87" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X87" s="4">
         <v>0</v>
       </c>
       <c r="Y87" s="4">
         <v>0</v>
       </c>
       <c r="Z87" s="6">
-        <v>2.2911000000000001E-2</v>
+        <v>6.8609999999999999E-3</v>
       </c>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D88" s="4">
-        <v>72100</v>
+        <v>192100</v>
       </c>
       <c r="E88" s="5">
-        <v>16.594370999999999</v>
+        <v>21.617205999999999</v>
       </c>
       <c r="F88" s="4">
-        <v>1196454.08398708</v>
+        <v>4152665.72460355</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J88" s="5">
-        <v>2697</v>
+        <v>3442</v>
       </c>
       <c r="K88" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M88" s="4">
-        <v>194453685.902107</v>
+        <v>661208282.98163903</v>
       </c>
       <c r="N88" s="4">
-        <v>1196454.08398708</v>
+        <v>4152665.72460355</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T88" s="4">
         <v>1</v>
       </c>
       <c r="W88" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X88" s="4">
         <v>0</v>
       </c>
       <c r="Y88" s="4">
         <v>0</v>
       </c>
       <c r="Z88" s="6">
-        <v>8.9999999999999998E-4</v>
+        <v>3.0469999999999998E-3</v>
       </c>
     </row>
     <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D89" s="4">
-        <v>61500</v>
+        <v>148278</v>
       </c>
       <c r="E89" s="5">
-        <v>46.343643</v>
+        <v>21.095931</v>
       </c>
       <c r="F89" s="4">
-        <v>2850133.8255653</v>
+        <v>3128062.8167687198</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J89" s="5">
-        <v>7532</v>
+        <v>3359</v>
       </c>
       <c r="K89" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M89" s="4">
-        <v>463217966.41669703</v>
+        <v>498065864.50726497</v>
       </c>
       <c r="N89" s="4">
-        <v>2850133.8255653</v>
+        <v>3128062.8167687198</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>132</v>
+        <v>105</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="S89" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T89" s="4">
         <v>1</v>
       </c>
       <c r="W89" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X89" s="4">
         <v>0</v>
       </c>
       <c r="Y89" s="4">
         <v>0</v>
       </c>
       <c r="Z89" s="6">
-        <v>2.1450000000000002E-3</v>
+        <v>2.2950000000000002E-3</v>
       </c>
     </row>
     <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D90" s="4">
-        <v>158100</v>
+        <v>23700</v>
       </c>
       <c r="E90" s="5">
-        <v>65.866794999999996</v>
+        <v>47.121991000000001</v>
       </c>
       <c r="F90" s="4">
-        <v>10413539.455468301</v>
+        <v>1116791.3330193099</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J90" s="5">
-        <v>10705</v>
+        <v>7503</v>
       </c>
       <c r="K90" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M90" s="4">
-        <v>1692460377.2966199</v>
+        <v>177821122.31654999</v>
       </c>
       <c r="N90" s="4">
-        <v>10413539.455468301</v>
+        <v>1116791.3330193099</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>126</v>
+        <v>242</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="S90" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T90" s="4">
         <v>1</v>
       </c>
       <c r="W90" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X90" s="4">
         <v>0</v>
       </c>
       <c r="Y90" s="4">
         <v>0</v>
       </c>
       <c r="Z90" s="6">
-        <v>7.8390000000000005E-3</v>
+        <v>8.1899999999999996E-4</v>
       </c>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D91" s="4">
-        <v>119800</v>
+        <v>48300</v>
       </c>
       <c r="E91" s="5">
-        <v>29.576989999999999</v>
+        <v>20.882397000000001</v>
       </c>
       <c r="F91" s="4">
-        <v>3543323.1810490699</v>
+        <v>1008619.8775317901</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J91" s="5">
-        <v>4807</v>
+        <v>3325</v>
       </c>
       <c r="K91" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M91" s="4">
-        <v>575878558.24880397</v>
+        <v>160597520.15498799</v>
       </c>
       <c r="N91" s="4">
-        <v>3543323.1810490699</v>
+        <v>1008619.8775317901</v>
       </c>
       <c r="O91" s="3" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>199</v>
+        <v>242</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="S91" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T91" s="4">
         <v>1</v>
       </c>
       <c r="W91" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X91" s="4">
         <v>0</v>
       </c>
       <c r="Y91" s="4">
         <v>0</v>
       </c>
       <c r="Z91" s="6">
-        <v>2.6670000000000001E-3</v>
+        <v>7.3999999999999999E-4</v>
       </c>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D92" s="4">
-        <v>148278</v>
+        <v>222800</v>
       </c>
       <c r="E92" s="5">
-        <v>24.303954999999998</v>
+        <v>40.257491999999999</v>
       </c>
       <c r="F92" s="4">
-        <v>3603741.5782187399</v>
+        <v>8969370.3878159802</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J92" s="5">
-        <v>3950</v>
+        <v>6410</v>
       </c>
       <c r="K92" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M92" s="4">
-        <v>585698057.53689098</v>
+        <v>1428148179.23259</v>
       </c>
       <c r="N92" s="4">
-        <v>3603741.5782187399</v>
+        <v>8969370.3878159802</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T92" s="4">
         <v>1</v>
       </c>
       <c r="W92" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X92" s="4">
         <v>0</v>
       </c>
       <c r="Y92" s="4">
         <v>0</v>
       </c>
       <c r="Z92" s="6">
-        <v>2.712E-3</v>
+        <v>6.5820000000000002E-3</v>
       </c>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D93" s="4">
-        <v>48300</v>
+        <v>101975</v>
       </c>
       <c r="E93" s="5">
-        <v>19.504693</v>
+        <v>7.3229699999999998</v>
       </c>
       <c r="F93" s="4">
-        <v>942076.60359944997</v>
+        <v>746759.93091537</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J93" s="5">
-        <v>3170</v>
+        <v>1166</v>
       </c>
       <c r="K93" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M93" s="4">
-        <v>153110988.89945301</v>
+        <v>118902864.922309</v>
       </c>
       <c r="N93" s="4">
-        <v>942076.60359944997</v>
+        <v>746759.93091537</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>260</v>
+        <v>105</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="S93" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T93" s="4">
         <v>1</v>
       </c>
       <c r="W93" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X93" s="4">
         <v>0</v>
       </c>
       <c r="Y93" s="4">
         <v>0</v>
       </c>
       <c r="Z93" s="6">
-        <v>7.0899999999999999E-4</v>
+        <v>5.4799999999999998E-4</v>
       </c>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D94" s="4">
-        <v>41200</v>
+        <v>82324</v>
       </c>
       <c r="E94" s="5">
-        <v>14.693125</v>
+        <v>5.4200020000000002</v>
       </c>
       <c r="F94" s="4">
-        <v>605356.71435163997</v>
+        <v>446196.33851467998</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J94" s="5">
-        <v>2388</v>
+        <v>863</v>
       </c>
       <c r="K94" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M94" s="4">
-        <v>98385592.867044002</v>
+        <v>71045620.916225001</v>
       </c>
       <c r="N94" s="4">
-        <v>605356.71435163997</v>
+        <v>446196.33851467998</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>248</v>
+        <v>122</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="S94" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T94" s="4">
         <v>1</v>
       </c>
       <c r="W94" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X94" s="4">
         <v>0</v>
       </c>
       <c r="Y94" s="4">
         <v>0</v>
       </c>
       <c r="Z94" s="6">
-        <v>4.55E-4</v>
+        <v>3.2699999999999998E-4</v>
       </c>
     </row>
     <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D95" s="4">
-        <v>147900</v>
+        <v>728712</v>
       </c>
       <c r="E95" s="5">
-        <v>37.834181999999998</v>
+        <v>16.737318999999999</v>
       </c>
       <c r="F95" s="4">
-        <v>5595675.1269035498</v>
+        <v>12196686.9524258</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J95" s="5">
-        <v>6149</v>
+        <v>2665</v>
       </c>
       <c r="K95" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M95" s="4">
-        <v>909437034.06581402</v>
+        <v>1942017723.7232201</v>
       </c>
       <c r="N95" s="4">
-        <v>5595675.1269035498</v>
+        <v>12196686.9524258</v>
       </c>
       <c r="O95" s="3" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T95" s="4">
         <v>1</v>
       </c>
       <c r="W95" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X95" s="4">
         <v>0</v>
       </c>
       <c r="Y95" s="4">
         <v>0</v>
       </c>
       <c r="Z95" s="6">
-        <v>4.2119999999999996E-3</v>
+        <v>8.9510000000000006E-3</v>
       </c>
     </row>
     <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D96" s="4">
-        <v>36700</v>
+        <v>179800</v>
       </c>
       <c r="E96" s="5">
-        <v>33.570222000000001</v>
+        <v>13.716437000000001</v>
       </c>
       <c r="F96" s="4">
-        <v>1232027.0727580399</v>
+        <v>2466215.7324540699</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J96" s="5">
-        <v>5456</v>
+        <v>2184</v>
       </c>
       <c r="K96" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M96" s="4">
-        <v>200235185.48294899</v>
+        <v>392683249.28174698</v>
       </c>
       <c r="N96" s="4">
-        <v>1232027.0727580399</v>
+        <v>2466215.7324540699</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>467</v>
+        <v>122</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="S96" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T96" s="4">
         <v>1</v>
       </c>
       <c r="W96" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X96" s="4">
         <v>0</v>
       </c>
       <c r="Y96" s="4">
         <v>0</v>
       </c>
       <c r="Z96" s="6">
-        <v>9.2699999999999998E-4</v>
+        <v>1.81E-3</v>
       </c>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D97" s="4">
-        <v>101975</v>
+        <v>375200</v>
       </c>
       <c r="E97" s="5">
-        <v>7.2111989999999997</v>
+        <v>8.462866</v>
       </c>
       <c r="F97" s="4">
-        <v>735361.94431626005</v>
+        <v>3175267.7029360998</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J97" s="5">
-        <v>1172</v>
+        <v>1347.5</v>
       </c>
       <c r="K97" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M97" s="4">
-        <v>119514691.33518501</v>
+        <v>505582063.45054901</v>
       </c>
       <c r="N97" s="4">
-        <v>735361.94431626005</v>
+        <v>3175267.7029360998</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T97" s="4">
         <v>1</v>
       </c>
       <c r="W97" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X97" s="4">
         <v>0</v>
       </c>
       <c r="Y97" s="4">
         <v>0</v>
       </c>
       <c r="Z97" s="6">
-        <v>5.53E-4</v>
+        <v>2.33E-3</v>
       </c>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D98" s="4">
-        <v>82324</v>
+        <v>1498300</v>
       </c>
       <c r="E98" s="5">
-        <v>4.7992619999999997</v>
+        <v>10.488301</v>
       </c>
       <c r="F98" s="4">
-        <v>395094.41624365002</v>
+        <v>15714623.9598053</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J98" s="5">
-        <v>780</v>
+        <v>1670</v>
       </c>
       <c r="K98" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M98" s="4">
-        <v>64212715.344577</v>
+        <v>2502161314.0212402</v>
       </c>
       <c r="N98" s="4">
-        <v>395094.41624365002</v>
+        <v>15714623.9598053</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="S98" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T98" s="4">
         <v>1</v>
       </c>
       <c r="W98" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X98" s="4">
         <v>0</v>
       </c>
       <c r="Y98" s="4">
         <v>0</v>
       </c>
       <c r="Z98" s="6">
-        <v>2.9700000000000001E-4</v>
+        <v>1.1533E-2</v>
       </c>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D99" s="4">
-        <v>22000</v>
+        <v>269700</v>
       </c>
       <c r="E99" s="5">
-        <v>23.313338000000002</v>
+        <v>18.891503</v>
       </c>
       <c r="F99" s="4">
-        <v>512893.40101522999</v>
+        <v>5095039.0956194103</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J99" s="5">
-        <v>3789</v>
+        <v>3008</v>
       </c>
       <c r="K99" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M99" s="4">
-        <v>83357993.956544995</v>
+        <v>811257701.81284201</v>
       </c>
       <c r="N99" s="4">
-        <v>512893.40101522999</v>
+        <v>5095039.0956194103</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>132</v>
+        <v>198</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="S99" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T99" s="4">
         <v>1</v>
       </c>
       <c r="W99" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X99" s="4">
         <v>0</v>
       </c>
       <c r="Y99" s="4">
         <v>0</v>
       </c>
       <c r="Z99" s="6">
-        <v>3.86E-4</v>
+        <v>3.7390000000000001E-3</v>
       </c>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D100" s="4">
-        <v>651412</v>
+        <v>33938</v>
       </c>
       <c r="E100" s="5">
-        <v>15.94524</v>
+        <v>9.3955079999999995</v>
       </c>
       <c r="F100" s="4">
-        <v>10386920.1538224</v>
+        <v>318864.80138169002</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J100" s="5">
-        <v>2591.5</v>
+        <v>1496</v>
       </c>
       <c r="K100" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M100" s="4">
-        <v>1688134075.61027</v>
+        <v>50771254.371792004</v>
       </c>
       <c r="N100" s="4">
-        <v>10386920.1538224</v>
+        <v>318864.80138169002</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="S100" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T100" s="4">
         <v>1</v>
       </c>
       <c r="W100" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X100" s="4">
         <v>0</v>
       </c>
       <c r="Y100" s="4">
         <v>0</v>
       </c>
       <c r="Z100" s="6">
-        <v>7.8180000000000003E-3</v>
+        <v>2.34E-4</v>
       </c>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D101" s="4">
-        <v>69600</v>
+        <v>12900</v>
       </c>
       <c r="E101" s="5">
-        <v>20.809107999999998</v>
+        <v>107.772007</v>
       </c>
       <c r="F101" s="4">
-        <v>1448313.79787725</v>
+        <v>1390259.0673575101</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J101" s="5">
-        <v>3382</v>
+        <v>17160</v>
       </c>
       <c r="K101" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M101" s="4">
-        <v>235387182.93442899</v>
+        <v>221364027.781185</v>
       </c>
       <c r="N101" s="4">
-        <v>1448313.79787725</v>
+        <v>1390259.0673575101</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>126</v>
+        <v>198</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="S101" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T101" s="4">
         <v>1</v>
       </c>
       <c r="W101" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X101" s="4">
         <v>0</v>
       </c>
       <c r="Y101" s="4">
         <v>0</v>
       </c>
       <c r="Z101" s="6">
-        <v>1.09E-3</v>
+        <v>1.0200000000000001E-3</v>
       </c>
     </row>
     <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D102" s="4">
-        <v>189200</v>
+        <v>90100</v>
       </c>
       <c r="E102" s="5">
-        <v>17.160437999999999</v>
+        <v>39.057932000000001</v>
       </c>
       <c r="F102" s="4">
-        <v>3246754.6531302901</v>
+        <v>3519120.11304757</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J102" s="5">
-        <v>2789</v>
+        <v>6219</v>
       </c>
       <c r="K102" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M102" s="4">
-        <v>527678761.74329001</v>
+        <v>560331970.321661</v>
       </c>
       <c r="N102" s="4">
-        <v>3246754.6531302901</v>
+        <v>3519120.11304757</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>248</v>
+        <v>487</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="S102" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T102" s="4">
         <v>1</v>
       </c>
       <c r="W102" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X102" s="4">
         <v>0</v>
       </c>
       <c r="Y102" s="4">
         <v>0</v>
       </c>
       <c r="Z102" s="6">
-        <v>2.444E-3</v>
+        <v>2.5820000000000001E-3</v>
       </c>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D103" s="4">
-        <v>917200</v>
+        <v>23800</v>
       </c>
       <c r="E103" s="5">
-        <v>18.009537999999999</v>
+        <v>348.56331</v>
       </c>
       <c r="F103" s="4">
-        <v>16518347.3311798</v>
+        <v>8295807.81912388</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J103" s="5">
-        <v>2927</v>
+        <v>55500</v>
       </c>
       <c r="K103" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M103" s="4">
-        <v>2684644205.3632898</v>
+        <v>1320900165.77297</v>
       </c>
       <c r="N103" s="4">
-        <v>16518347.3311798</v>
+        <v>8295807.81912388</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>126</v>
+        <v>198</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T103" s="4">
         <v>1</v>
       </c>
       <c r="W103" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X103" s="4">
         <v>0</v>
       </c>
       <c r="Y103" s="4">
         <v>0</v>
       </c>
       <c r="Z103" s="6">
-        <v>1.2434000000000001E-2</v>
+        <v>6.0879999999999997E-3</v>
       </c>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D104" s="4">
-        <v>502700</v>
+        <v>12428</v>
       </c>
       <c r="E104" s="5">
-        <v>8.3094909999999995</v>
+        <v>25.153082000000001</v>
       </c>
       <c r="F104" s="4">
-        <v>4177181.0490693701</v>
+        <v>312602.54357042001</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J104" s="5">
-        <v>1350.5</v>
+        <v>4005</v>
       </c>
       <c r="K104" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M104" s="4">
-        <v>678896300.78001702</v>
+        <v>49774146.246655002</v>
       </c>
       <c r="N104" s="4">
-        <v>4177181.0490693701</v>
+        <v>312602.54357042001</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>126</v>
+        <v>228</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="S104" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T104" s="4">
         <v>1</v>
       </c>
       <c r="W104" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X104" s="4">
         <v>0</v>
       </c>
       <c r="Y104" s="4">
         <v>0</v>
       </c>
       <c r="Z104" s="6">
-        <v>3.1440000000000001E-3</v>
+        <v>2.2900000000000001E-4</v>
       </c>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D105" s="4">
-        <v>1710000</v>
+        <v>299900</v>
       </c>
       <c r="E105" s="5">
-        <v>9.5308419999999998</v>
+        <v>26.880198</v>
       </c>
       <c r="F105" s="4">
-        <v>16297738.809413901</v>
+        <v>8061372.2719422197</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J105" s="5">
-        <v>1549</v>
+        <v>4280</v>
       </c>
       <c r="K105" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M105" s="4">
-        <v>2648789807.9627299</v>
+        <v>1283572161.0883</v>
       </c>
       <c r="N105" s="4">
-        <v>16297738.809413901</v>
+        <v>8061372.2719422197</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="S105" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T105" s="4">
         <v>1</v>
       </c>
       <c r="W105" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X105" s="4">
         <v>0</v>
       </c>
       <c r="Y105" s="4">
         <v>0</v>
       </c>
       <c r="Z105" s="6">
-        <v>1.2267999999999999E-2</v>
+        <v>5.9160000000000003E-3</v>
       </c>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D106" s="4">
-        <v>182500</v>
+        <v>45700</v>
       </c>
       <c r="E106" s="5">
-        <v>14.320235</v>
+        <v>34.931696000000002</v>
       </c>
       <c r="F106" s="4">
-        <v>2613442.9135238901</v>
+        <v>1596378.70937353</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H106" s="3" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="I106" s="3" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="J106" s="5">
-        <v>112.3</v>
+        <v>5562</v>
       </c>
       <c r="K106" s="5">
-        <v>7.8420498239930332</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="M106" s="4">
-        <v>20494749.540015001</v>
+        <v>254183431.90002099</v>
       </c>
       <c r="N106" s="4">
-        <v>2613442.9135238901</v>
+        <v>1596378.70937353</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>508</v>
+        <v>122</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>327</v>
+        <v>276</v>
       </c>
       <c r="T106" s="4">
         <v>1</v>
       </c>
       <c r="W106" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X106" s="4">
         <v>0</v>
       </c>
       <c r="Y106" s="4">
         <v>0</v>
       </c>
       <c r="Z106" s="6">
-        <v>1.967E-3</v>
+        <v>1.1709999999999999E-3</v>
       </c>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D107" s="4">
-        <v>29000</v>
+        <v>680465</v>
       </c>
       <c r="E107" s="5">
-        <v>10.418194</v>
+        <v>42.216982999999999</v>
       </c>
       <c r="F107" s="4">
-        <v>302127.63244304998</v>
+        <v>28727183.105668001</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H107" s="3" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="I107" s="3" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="J107" s="5">
-        <v>81.7</v>
+        <v>6722</v>
       </c>
       <c r="K107" s="5">
-        <v>7.8420498239930332</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L107" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="M107" s="4">
-        <v>2369299.946823</v>
+        <v>4574086304.0478296</v>
       </c>
       <c r="N107" s="4">
-        <v>302127.63244304998</v>
+        <v>28727183.105668001</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>132</v>
+        <v>105</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="S107" s="3" t="s">
-        <v>327</v>
+        <v>276</v>
       </c>
       <c r="T107" s="4">
         <v>1</v>
       </c>
       <c r="W107" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X107" s="4">
         <v>0</v>
       </c>
       <c r="Y107" s="4">
         <v>0</v>
       </c>
       <c r="Z107" s="6">
-        <v>2.2699999999999999E-4</v>
+        <v>2.1083000000000001E-2</v>
       </c>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D108" s="4">
-        <v>47600</v>
+        <v>24369</v>
       </c>
       <c r="E108" s="5">
-        <v>21.965852999999999</v>
+        <v>20.505571</v>
       </c>
       <c r="F108" s="4">
-        <v>1045574.52699585</v>
+        <v>499700.32972208998</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J108" s="5">
-        <v>3570</v>
+        <v>3265</v>
       </c>
       <c r="K108" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M108" s="4">
-        <v>169931987.67993101</v>
+        <v>79564794.985381007</v>
       </c>
       <c r="N108" s="4">
-        <v>1045574.52699585</v>
+        <v>499700.32972208998</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>199</v>
+        <v>99</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T108" s="4">
         <v>1</v>
       </c>
       <c r="W108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X108" s="4">
         <v>0</v>
       </c>
       <c r="Y108" s="4">
         <v>0</v>
       </c>
       <c r="Z108" s="6">
-        <v>7.8700000000000005E-4</v>
+        <v>3.6600000000000001E-4</v>
       </c>
     </row>
     <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D109" s="4">
-        <v>33938</v>
+        <v>87700</v>
       </c>
       <c r="E109" s="5">
-        <v>8.5771429999999995</v>
+        <v>12.455211</v>
       </c>
       <c r="F109" s="4">
-        <v>291091.04445470002</v>
+        <v>1092322.0127745799</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="I109" s="3" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="J109" s="5">
-        <v>1394</v>
+        <v>15.99</v>
       </c>
       <c r="K109" s="5">
-        <v>162.52498821693837</v>
+        <v>1.2837999986982269</v>
       </c>
       <c r="L109" s="3" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="M109" s="4">
-        <v>47309568.570055999</v>
+        <v>1402322.9985780001</v>
       </c>
       <c r="N109" s="4">
-        <v>291091.04445470002</v>
+        <v>1092322.0127745799</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>126</v>
+        <v>198</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="S109" s="3" t="s">
-        <v>292</v>
+        <v>517</v>
       </c>
       <c r="T109" s="4">
         <v>1</v>
       </c>
       <c r="W109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X109" s="4">
         <v>0</v>
       </c>
       <c r="Y109" s="4">
         <v>0</v>
       </c>
       <c r="Z109" s="6">
-        <v>2.1900000000000001E-4</v>
+        <v>8.0099999999999995E-4</v>
       </c>
     </row>
     <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D110" s="4">
-        <v>12900</v>
+        <v>72700</v>
       </c>
       <c r="E110" s="5">
-        <v>123.857877</v>
+        <v>6.5866660000000001</v>
       </c>
       <c r="F110" s="4">
-        <v>1597766.4974619299</v>
+        <v>478850.61722098</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H110" s="3" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="J110" s="5">
-        <v>20130</v>
+        <v>51.65</v>
       </c>
       <c r="K110" s="5">
-        <v>162.52498821693837</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="M110" s="4">
-        <v>259676981.173419</v>
+        <v>3754955.1442499999</v>
       </c>
       <c r="N110" s="4">
-        <v>1597766.4974619299</v>
+        <v>478850.61722098</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="T110" s="4">
         <v>1</v>
       </c>
       <c r="W110" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X110" s="4">
         <v>0</v>
       </c>
       <c r="Y110" s="4">
         <v>0</v>
       </c>
       <c r="Z110" s="6">
-        <v>1.2019999999999999E-3</v>
+        <v>3.5100000000000002E-4</v>
       </c>
     </row>
     <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D111" s="4">
-        <v>165600</v>
+        <v>20256</v>
       </c>
       <c r="E111" s="5">
-        <v>37.661901</v>
+        <v>17.490970000000001</v>
       </c>
       <c r="F111" s="4">
-        <v>6236810.3368712496</v>
+        <v>354297.12670749001</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J111" s="5">
-        <v>6121</v>
+        <v>2785</v>
       </c>
       <c r="K111" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L111" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M111" s="4">
-        <v>1013637526.51127</v>
+        <v>56412967.079827003</v>
       </c>
       <c r="N111" s="4">
-        <v>6236810.3368712496</v>
+        <v>354297.12670749001</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>467</v>
+        <v>99</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="S111" s="3" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="T111" s="4">
         <v>1</v>
       </c>
       <c r="W111" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X111" s="4">
         <v>0</v>
       </c>
       <c r="Y111" s="4">
         <v>0</v>
       </c>
       <c r="Z111" s="6">
-        <v>4.6940000000000003E-3</v>
+        <v>2.5999999999999998E-4</v>
       </c>
     </row>
     <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D112" s="4">
-        <v>39300</v>
+        <v>253973</v>
       </c>
       <c r="E112" s="5">
-        <v>474.696235</v>
+        <v>3.7507929999999998</v>
       </c>
       <c r="F112" s="4">
-        <v>18655560.682971802</v>
+        <v>952600.15058899997</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H112" s="3" t="s">
-        <v>79</v>
+        <v>259</v>
       </c>
       <c r="I112" s="3" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="J112" s="5">
-        <v>77150</v>
+        <v>3.26</v>
       </c>
       <c r="K112" s="5">
-        <v>162.52498821693837</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L112" s="3" t="s">
-        <v>81</v>
+        <v>260</v>
       </c>
       <c r="M112" s="4">
-        <v>3031994780.1803699</v>
+        <v>827951.98</v>
       </c>
       <c r="N112" s="4">
-        <v>18655560.682971802</v>
+        <v>952600.15058899997</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>199</v>
+        <v>242</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>292</v>
+        <v>263</v>
       </c>
       <c r="T112" s="4">
         <v>1</v>
       </c>
       <c r="W112" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X112" s="4">
         <v>0</v>
       </c>
       <c r="Y112" s="4">
         <v>0</v>
       </c>
       <c r="Z112" s="6">
-        <v>1.4043E-2</v>
+        <v>6.9899999999999997E-4</v>
       </c>
     </row>
     <row r="113" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D113" s="4">
-        <v>12428</v>
+        <v>281989</v>
       </c>
       <c r="E113" s="5">
-        <v>23.473313999999998</v>
+        <v>98.288116000000002</v>
       </c>
       <c r="F113" s="4">
-        <v>291726.31902783999</v>
+        <v>27716167.455657799</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H113" s="3" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="I113" s="3" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="J113" s="5">
-        <v>3815</v>
+        <v>79.52</v>
       </c>
       <c r="K113" s="5">
-        <v>162.52498821693837</v>
+        <v>0.80905000094861113</v>
       </c>
       <c r="L113" s="3" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="M113" s="4">
-        <v>47412816.562569998</v>
+        <v>22423765.306290999</v>
       </c>
       <c r="N113" s="4">
-        <v>291726.31902783999</v>
+        <v>27716167.455657799</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>248</v>
+        <v>105</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="S113" s="3" t="s">
-        <v>292</v>
+        <v>216</v>
       </c>
       <c r="T113" s="4">
         <v>1</v>
       </c>
       <c r="W113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X113" s="4">
         <v>0</v>
       </c>
       <c r="Y113" s="4">
         <v>0</v>
       </c>
       <c r="Z113" s="6">
-        <v>2.1900000000000001E-4</v>
+        <v>2.0341000000000001E-2</v>
       </c>
     </row>
     <row r="114" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D114" s="4">
-        <v>256500</v>
+        <v>135681</v>
       </c>
       <c r="E114" s="5">
-        <v>22.938010999999999</v>
+        <v>27.810395</v>
       </c>
       <c r="F114" s="4">
-        <v>5883599.4462390402</v>
+        <v>3773342.1914591198</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="J114" s="5">
-        <v>3728</v>
+        <v>22.5</v>
       </c>
       <c r="K114" s="5">
-        <v>162.52498821693837</v>
+        <v>0.80905000094861113</v>
       </c>
       <c r="L114" s="3" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="M114" s="4">
-        <v>956231930.67318499</v>
+        <v>3052822.503579</v>
       </c>
       <c r="N114" s="4">
-        <v>5883599.4462390402</v>
+        <v>3773342.1914591198</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="S114" s="3" t="s">
-        <v>292</v>
+        <v>216</v>
       </c>
       <c r="T114" s="4">
         <v>1</v>
       </c>
       <c r="W114" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X114" s="4">
         <v>0</v>
       </c>
       <c r="Y114" s="4">
         <v>0</v>
       </c>
       <c r="Z114" s="6">
-        <v>4.4279999999999996E-3</v>
+        <v>2.7690000000000002E-3</v>
       </c>
     </row>
     <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D115" s="4">
+        <v>448509</v>
+      </c>
+      <c r="E115" s="5">
+        <v>40.741444000000001</v>
+      </c>
+      <c r="F115" s="4">
+        <v>18272904.156386402</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="J115" s="5">
+        <v>386.4</v>
+      </c>
+      <c r="K115" s="5">
+        <v>9.4841998920318673</v>
+      </c>
+      <c r="L115" s="3" t="s">
         <v>542</v>
       </c>
-      <c r="B115" s="3" t="s">
+      <c r="M115" s="4">
+        <v>173303875.62710801</v>
+      </c>
+      <c r="N115" s="4">
+        <v>18272904.156386402</v>
+      </c>
+      <c r="O115" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="P115" s="3" t="s">
         <v>543</v>
       </c>
-      <c r="C115" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P115" s="3" t="s">
+      <c r="Q115" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="R115" s="3" t="s">
         <v>544</v>
       </c>
-      <c r="Q115" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R115" s="3" t="s">
+      <c r="S115" s="3" t="s">
         <v>545</v>
       </c>
-      <c r="S115" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T115" s="4">
         <v>1</v>
       </c>
       <c r="W115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X115" s="4">
         <v>0</v>
       </c>
       <c r="Y115" s="4">
         <v>0</v>
       </c>
       <c r="Z115" s="6">
-        <v>5.2499999999999997E-4</v>
+        <v>1.3410999999999999E-2</v>
       </c>
     </row>
     <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
         <v>546</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>547</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D116" s="4">
-        <v>638365</v>
+        <v>55598</v>
       </c>
       <c r="E116" s="5">
-        <v>36.782035999999998</v>
+        <v>16.970613</v>
       </c>
       <c r="F116" s="4">
-        <v>23480362.8364866</v>
+        <v>943532.11377499998</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>79</v>
+        <v>548</v>
       </c>
       <c r="I116" s="3" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="J116" s="5">
-        <v>5978</v>
+        <v>14.75</v>
       </c>
       <c r="K116" s="5">
-        <v>162.52498821693837</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L116" s="3" t="s">
-        <v>81</v>
+        <v>549</v>
       </c>
       <c r="M116" s="4">
-        <v>3816145693.3294301</v>
+        <v>820070.5</v>
       </c>
       <c r="N116" s="4">
-        <v>23480362.8364866</v>
+        <v>943532.11377499998</v>
       </c>
       <c r="O116" s="3" t="s">
         <v>546</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="S116" s="3" t="s">
-        <v>292</v>
+        <v>256</v>
       </c>
       <c r="T116" s="4">
         <v>1</v>
       </c>
       <c r="W116" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X116" s="4">
         <v>0</v>
       </c>
       <c r="Y116" s="4">
         <v>0</v>
       </c>
       <c r="Z116" s="6">
-        <v>1.7675E-2</v>
+        <v>6.9200000000000002E-4</v>
       </c>
     </row>
     <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D117" s="4">
-        <v>24369</v>
+        <v>175302</v>
       </c>
       <c r="E117" s="5">
-        <v>23.965546</v>
+        <v>126.169313</v>
       </c>
       <c r="F117" s="4">
-        <v>584016.33594831999</v>
+        <v>22117732.907526001</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H117" s="3" t="s">
-        <v>79</v>
+        <v>177</v>
       </c>
       <c r="I117" s="3" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="J117" s="5">
-        <v>3895</v>
+        <v>109.66</v>
       </c>
       <c r="K117" s="5">
-        <v>162.52498821693837</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L117" s="3" t="s">
-        <v>81</v>
+        <v>178</v>
       </c>
       <c r="M117" s="4">
-        <v>94917248.118499994</v>
+        <v>19223617.32</v>
       </c>
       <c r="N117" s="4">
-        <v>584016.33594831999</v>
+        <v>22117732.907526001</v>
       </c>
       <c r="O117" s="3" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="R117" s="3" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="S117" s="3" t="s">
-        <v>292</v>
+        <v>181</v>
       </c>
       <c r="T117" s="4">
         <v>1</v>
       </c>
       <c r="W117" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X117" s="4">
         <v>0</v>
       </c>
       <c r="Y117" s="4">
         <v>0</v>
       </c>
       <c r="Z117" s="6">
-        <v>4.3899999999999999E-4</v>
+        <v>1.6233000000000001E-2</v>
       </c>
     </row>
     <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D118" s="4">
-        <v>87700</v>
+        <v>18036</v>
       </c>
       <c r="E118" s="5">
-        <v>13.228187999999999</v>
+        <v>78.582565000000002</v>
       </c>
       <c r="F118" s="4">
-        <v>1160112.1032896501</v>
+        <v>1417315.14234</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H118" s="3" t="s">
-        <v>94</v>
+        <v>239</v>
       </c>
       <c r="I118" s="3" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="J118" s="5">
-        <v>17.11</v>
+        <v>68.3</v>
       </c>
       <c r="K118" s="5">
-        <v>1.2934499925199785</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L118" s="3" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="M118" s="4">
-        <v>1500546.991322</v>
+        <v>1231858.8</v>
       </c>
       <c r="N118" s="4">
-        <v>1160112.1032896501</v>
+        <v>1417315.14234</v>
       </c>
       <c r="O118" s="3" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="P118" s="3" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="R118" s="3" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="S118" s="3" t="s">
-        <v>558</v>
+        <v>244</v>
       </c>
       <c r="T118" s="4">
         <v>1</v>
       </c>
       <c r="W118" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X118" s="4">
         <v>0</v>
       </c>
       <c r="Y118" s="4">
         <v>0</v>
       </c>
       <c r="Z118" s="6">
-        <v>8.7299999999999997E-4</v>
+        <v>1.0399999999999999E-3</v>
       </c>
     </row>
     <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B119" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D119" s="4">
+        <v>103137</v>
+      </c>
+      <c r="E119" s="5">
+        <v>3.2701730000000002</v>
+      </c>
+      <c r="F119" s="4">
+        <v>337275.78113249998</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J119" s="5">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="K119" s="5">
+        <v>0.74308006687720607</v>
+      </c>
+      <c r="L119" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M119" s="4">
+        <v>250622.91</v>
+      </c>
+      <c r="N119" s="4">
+        <v>337275.78113249998</v>
+      </c>
+      <c r="O119" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="C119" s="3" t="s">
+      <c r="P119" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="Q119" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R119" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="S119" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="D119" s="4">
-[...46 lines deleted...]
-      </c>
       <c r="T119" s="4">
         <v>1</v>
       </c>
       <c r="W119" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X119" s="4">
         <v>0</v>
       </c>
       <c r="Y119" s="4">
         <v>0</v>
       </c>
       <c r="Z119" s="6">
-        <v>3.59E-4</v>
+        <v>2.4699999999999999E-4</v>
       </c>
     </row>
     <row r="120" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B120" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D120" s="4">
+        <v>278000</v>
+      </c>
+      <c r="E120" s="5">
+        <v>16.833299</v>
+      </c>
+      <c r="F120" s="4">
+        <v>4679657.2128137099</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J120" s="5">
+        <v>132</v>
+      </c>
+      <c r="K120" s="5">
+        <v>7.8416003012429165</v>
+      </c>
+      <c r="L120" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M120" s="4">
+        <v>36696001.409713</v>
+      </c>
+      <c r="N120" s="4">
+        <v>4679657.2128137099</v>
+      </c>
+      <c r="O120" s="3" t="s">
         <v>564</v>
       </c>
-      <c r="C120" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P120" s="3" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="R120" s="3" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="S120" s="3" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="T120" s="4">
         <v>1</v>
       </c>
       <c r="W120" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X120" s="4">
         <v>0</v>
       </c>
       <c r="Y120" s="4">
         <v>0</v>
       </c>
       <c r="Z120" s="6">
-        <v>2.4699999999999999E-4</v>
+        <v>3.434E-3</v>
       </c>
     </row>
     <row r="121" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B121" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D121" s="4">
+        <v>135546</v>
+      </c>
+      <c r="E121" s="5">
+        <v>9.3482789999999998</v>
+      </c>
+      <c r="F121" s="4">
+        <v>1267121.7575610001</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J121" s="5">
+        <v>13.31</v>
+      </c>
+      <c r="K121" s="5">
+        <v>1.4237915569160675</v>
+      </c>
+      <c r="L121" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M121" s="4">
+        <v>1804117.26</v>
+      </c>
+      <c r="N121" s="4">
+        <v>1267121.7575610001</v>
+      </c>
+      <c r="O121" s="3" t="s">
         <v>568</v>
       </c>
-      <c r="C121" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P121" s="3" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="Q121" s="3" t="s">
-        <v>199</v>
+        <v>122</v>
       </c>
       <c r="R121" s="3" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="S121" s="3" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="T121" s="4">
         <v>1</v>
       </c>
       <c r="W121" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X121" s="4">
         <v>0</v>
       </c>
       <c r="Y121" s="4">
         <v>0</v>
       </c>
       <c r="Z121" s="6">
-        <v>5.0299999999999997E-4</v>
+        <v>9.2900000000000003E-4</v>
       </c>
     </row>
     <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B122" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D122" s="4">
+        <v>202800</v>
+      </c>
+      <c r="E122" s="5">
+        <v>1.921802</v>
+      </c>
+      <c r="F122" s="4">
+        <v>389741.37931033998</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J122" s="5">
+        <v>15.07</v>
+      </c>
+      <c r="K122" s="5">
+        <v>7.8416003012429165</v>
+      </c>
+      <c r="L122" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M122" s="4">
+        <v>3056196.1174059999</v>
+      </c>
+      <c r="N122" s="4">
+        <v>389741.37931033998</v>
+      </c>
+      <c r="O122" s="3" t="s">
         <v>572</v>
       </c>
-      <c r="C122" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P122" s="3" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="Q122" s="3" t="s">
-        <v>260</v>
+        <v>110</v>
       </c>
       <c r="R122" s="3" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="S122" s="3" t="s">
-        <v>279</v>
+        <v>311</v>
       </c>
       <c r="T122" s="4">
         <v>1</v>
       </c>
       <c r="W122" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X122" s="4">
         <v>0</v>
       </c>
       <c r="Y122" s="4">
         <v>0</v>
       </c>
       <c r="Z122" s="6">
-        <v>7.0500000000000001E-4</v>
+        <v>2.8600000000000001E-4</v>
       </c>
     </row>
     <row r="123" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B123" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D123" s="4">
+        <v>350436</v>
+      </c>
+      <c r="E123" s="5">
+        <v>3.4063979999999998</v>
+      </c>
+      <c r="F123" s="4">
+        <v>1193724.31431</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J123" s="5">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="K123" s="5">
+        <v>1.4237915569160675</v>
+      </c>
+      <c r="L123" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M123" s="4">
+        <v>1699614.6</v>
+      </c>
+      <c r="N123" s="4">
+        <v>1193724.31431</v>
+      </c>
+      <c r="O123" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="C123" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P123" s="3" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q123" s="3" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="R123" s="3" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="S123" s="3" t="s">
-        <v>239</v>
+        <v>286</v>
       </c>
       <c r="T123" s="4">
         <v>1</v>
       </c>
       <c r="W123" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X123" s="4">
         <v>0</v>
       </c>
       <c r="Y123" s="4">
         <v>0</v>
       </c>
       <c r="Z123" s="6">
-        <v>2.48E-3</v>
+        <v>8.7600000000000004E-4</v>
       </c>
     </row>
     <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B124" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D124" s="4">
+        <v>29118</v>
+      </c>
+      <c r="E124" s="5">
+        <v>28.531948</v>
+      </c>
+      <c r="F124" s="4">
+        <v>830793.36787564994</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J124" s="5">
+        <v>4543</v>
+      </c>
+      <c r="K124" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L124" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M124" s="4">
+        <v>132283090.601528</v>
+      </c>
+      <c r="N124" s="4">
+        <v>830793.36787564994</v>
+      </c>
+      <c r="O124" s="3" t="s">
         <v>580</v>
       </c>
-      <c r="C124" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P124" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="R124" s="3" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="S124" s="3" t="s">
-        <v>239</v>
+        <v>276</v>
       </c>
       <c r="T124" s="4">
         <v>1</v>
       </c>
       <c r="W124" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X124" s="4">
         <v>0</v>
       </c>
       <c r="Y124" s="4">
         <v>0</v>
       </c>
       <c r="Z124" s="6">
-        <v>2.6669999999999999E-2</v>
+        <v>6.0899999999999995E-4</v>
       </c>
     </row>
     <row r="125" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B125" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D125" s="4">
+        <v>66604</v>
+      </c>
+      <c r="E125" s="5">
+        <v>8.1574000000000009</v>
+      </c>
+      <c r="F125" s="4">
+        <v>543315.43629800004</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J125" s="5">
+        <v>7.09</v>
+      </c>
+      <c r="K125" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L125" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="M125" s="4">
+        <v>472222.36</v>
+      </c>
+      <c r="N125" s="4">
+        <v>543315.43629800004</v>
+      </c>
+      <c r="O125" s="3" t="s">
         <v>584</v>
       </c>
-      <c r="C125" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P125" s="3" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="Q125" s="3" t="s">
-        <v>243</v>
+        <v>198</v>
       </c>
       <c r="R125" s="3" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="S125" s="3" t="s">
-        <v>587</v>
+        <v>256</v>
       </c>
       <c r="T125" s="4">
         <v>1</v>
       </c>
       <c r="W125" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X125" s="4">
         <v>0</v>
       </c>
       <c r="Y125" s="4">
         <v>0</v>
       </c>
       <c r="Z125" s="6">
-        <v>1.1547E-2</v>
+        <v>3.9800000000000002E-4</v>
       </c>
     </row>
     <row r="126" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
         <v>588</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>589</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D126" s="4">
-        <v>55598</v>
+        <v>796800</v>
       </c>
       <c r="E126" s="5">
-        <v>14.531343</v>
+        <v>22.690449999999998</v>
       </c>
       <c r="F126" s="4">
-        <v>807913.60811399994</v>
+        <v>18079750.739990599</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H126" s="3" t="s">
-        <v>182</v>
+        <v>89</v>
       </c>
       <c r="I126" s="3" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="J126" s="5">
-        <v>12.71</v>
+        <v>29.13</v>
       </c>
       <c r="K126" s="5">
-        <v>0.87466106883582606</v>
+        <v>1.2837999986982269</v>
       </c>
       <c r="L126" s="3" t="s">
-        <v>183</v>
+        <v>91</v>
       </c>
       <c r="M126" s="4">
-        <v>706650.58</v>
+        <v>23210783.976464</v>
       </c>
       <c r="N126" s="4">
-        <v>807913.60811399994</v>
+        <v>18079750.739990599</v>
       </c>
       <c r="O126" s="3" t="s">
         <v>588</v>
       </c>
       <c r="P126" s="3" t="s">
         <v>590</v>
       </c>
       <c r="Q126" s="3" t="s">
         <v>110</v>
       </c>
       <c r="R126" s="3" t="s">
         <v>591</v>
       </c>
       <c r="S126" s="3" t="s">
-        <v>186</v>
+        <v>517</v>
       </c>
       <c r="T126" s="4">
         <v>1</v>
       </c>
       <c r="W126" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X126" s="4">
         <v>0</v>
       </c>
       <c r="Y126" s="4">
         <v>0</v>
       </c>
       <c r="Z126" s="6">
-        <v>6.0800000000000003E-4</v>
+        <v>1.3269E-2</v>
       </c>
     </row>
     <row r="127" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
         <v>592</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>593</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D127" s="4">
-        <v>199511</v>
+        <v>39664</v>
       </c>
       <c r="E127" s="5">
-        <v>116.776662</v>
+        <v>192.37196</v>
       </c>
       <c r="F127" s="4">
-        <v>23298228.612282</v>
+        <v>7630241.4214399997</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H127" s="3" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J127" s="5">
-        <v>102.14</v>
+        <v>167.2</v>
       </c>
       <c r="K127" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L127" s="3" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="M127" s="4">
-        <v>20378053.539999999</v>
+        <v>6631820.7999999998</v>
       </c>
       <c r="N127" s="4">
-        <v>23298228.612282</v>
+        <v>7630241.4214399997</v>
       </c>
       <c r="O127" s="3" t="s">
         <v>592</v>
       </c>
       <c r="P127" s="3" t="s">
         <v>594</v>
       </c>
       <c r="Q127" s="3" t="s">
-        <v>110</v>
+        <v>228</v>
       </c>
       <c r="R127" s="3" t="s">
         <v>595</v>
       </c>
       <c r="S127" s="3" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="T127" s="4">
         <v>1</v>
       </c>
       <c r="W127" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X127" s="4">
         <v>0</v>
       </c>
       <c r="Y127" s="4">
         <v>0</v>
       </c>
       <c r="Z127" s="6">
-        <v>1.7538000000000002E-2</v>
+        <v>5.5999999999999999E-3</v>
       </c>
     </row>
     <row r="128" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
         <v>596</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>597</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D128" s="4">
-        <v>18036</v>
+        <v>795900</v>
       </c>
       <c r="E128" s="5">
-        <v>89.291730000000001</v>
+        <v>22.779083</v>
       </c>
       <c r="F128" s="4">
-        <v>1610465.64228</v>
+        <v>18129874.705605201</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>204</v>
+        <v>79</v>
       </c>
       <c r="I128" s="3" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="J128" s="5">
-        <v>78.099999999999994</v>
+        <v>3627</v>
       </c>
       <c r="K128" s="5">
-        <v>0.87466106883582606</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L128" s="3" t="s">
-        <v>205</v>
+        <v>81</v>
       </c>
       <c r="M128" s="4">
-        <v>1408611.6</v>
+        <v>2886729662.2845702</v>
       </c>
       <c r="N128" s="4">
-        <v>1610465.64228</v>
+        <v>18129874.705605201</v>
       </c>
       <c r="O128" s="3" t="s">
         <v>596</v>
       </c>
       <c r="P128" s="3" t="s">
         <v>598</v>
       </c>
       <c r="Q128" s="3" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="R128" s="3" t="s">
         <v>599</v>
       </c>
       <c r="S128" s="3" t="s">
-        <v>208</v>
+        <v>276</v>
       </c>
       <c r="T128" s="4">
         <v>1</v>
       </c>
       <c r="W128" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X128" s="4">
         <v>0</v>
       </c>
       <c r="Y128" s="4">
         <v>0</v>
       </c>
       <c r="Z128" s="6">
-        <v>1.212E-3</v>
+        <v>1.3306E-2</v>
       </c>
     </row>
     <row r="129" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
         <v>600</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>601</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D129" s="4">
-        <v>29381</v>
+        <v>339770</v>
       </c>
       <c r="E129" s="5">
-        <v>6.6883049999999997</v>
+        <v>9.137302</v>
       </c>
       <c r="F129" s="4">
-        <v>196509.089205</v>
+        <v>3104581.1138525102</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H129" s="3" t="s">
-        <v>204</v>
+        <v>540</v>
       </c>
       <c r="I129" s="3" t="s">
-        <v>60</v>
+        <v>541</v>
       </c>
       <c r="J129" s="5">
-        <v>5.85</v>
+        <v>86.66</v>
       </c>
       <c r="K129" s="5">
-        <v>0.87466106883582606</v>
+        <v>9.4841998920318673</v>
       </c>
       <c r="L129" s="3" t="s">
-        <v>205</v>
+        <v>542</v>
       </c>
       <c r="M129" s="4">
-        <v>171878.85</v>
+        <v>29444467.864804</v>
       </c>
       <c r="N129" s="4">
-        <v>196509.089205</v>
+        <v>3104581.1138525102</v>
       </c>
       <c r="O129" s="3" t="s">
         <v>600</v>
       </c>
       <c r="P129" s="3" t="s">
         <v>602</v>
       </c>
       <c r="Q129" s="3" t="s">
-        <v>168</v>
+        <v>242</v>
       </c>
       <c r="R129" s="3" t="s">
         <v>603</v>
       </c>
       <c r="S129" s="3" t="s">
-        <v>208</v>
+        <v>545</v>
       </c>
       <c r="T129" s="4">
         <v>1</v>
       </c>
       <c r="W129" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X129" s="4">
         <v>0</v>
       </c>
       <c r="Y129" s="4">
         <v>0</v>
       </c>
       <c r="Z129" s="6">
-        <v>1.47E-4</v>
+        <v>2.2780000000000001E-3</v>
       </c>
     </row>
     <row r="130" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
         <v>604</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>605</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D130" s="4">
-        <v>103137</v>
+        <v>42854</v>
       </c>
       <c r="E130" s="5">
-        <v>3.0593110000000001</v>
+        <v>141.80528799999999</v>
       </c>
       <c r="F130" s="4">
-        <v>315528.18439125002</v>
+        <v>6076923.7905249996</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H130" s="3" t="s">
-        <v>64</v>
+        <v>177</v>
       </c>
       <c r="I130" s="3" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="J130" s="5">
-        <v>2.3050000000000002</v>
+        <v>123.25</v>
       </c>
       <c r="K130" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L130" s="3" t="s">
-        <v>66</v>
+        <v>178</v>
       </c>
       <c r="M130" s="4">
-        <v>237730.785</v>
+        <v>5281755.5</v>
       </c>
       <c r="N130" s="4">
-        <v>315528.18439125002</v>
+        <v>6076923.7905249996</v>
       </c>
       <c r="O130" s="3" t="s">
         <v>604</v>
       </c>
       <c r="P130" s="3" t="s">
         <v>606</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="R130" s="3" t="s">
         <v>607</v>
       </c>
       <c r="S130" s="3" t="s">
-        <v>106</v>
+        <v>181</v>
       </c>
       <c r="T130" s="4">
         <v>1</v>
       </c>
       <c r="W130" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X130" s="4">
         <v>0</v>
       </c>
       <c r="Y130" s="4">
         <v>0</v>
       </c>
       <c r="Z130" s="6">
-        <v>2.3699999999999999E-4</v>
+        <v>4.4600000000000004E-3</v>
       </c>
     </row>
     <row r="131" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
         <v>608</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>609</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D131" s="4">
-        <v>278000</v>
+        <v>114582</v>
       </c>
       <c r="E131" s="5">
-        <v>16.513539999999999</v>
+        <v>37.208787000000001</v>
       </c>
       <c r="F131" s="4">
-        <v>4590763.89464489</v>
+        <v>4263457.2320339996</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H131" s="3" t="s">
-        <v>69</v>
+        <v>195</v>
       </c>
       <c r="I131" s="3" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="J131" s="5">
-        <v>129.5</v>
+        <v>32.340000000000003</v>
       </c>
       <c r="K131" s="5">
-        <v>7.8420498239930332</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L131" s="3" t="s">
-        <v>71</v>
+        <v>196</v>
       </c>
       <c r="M131" s="4">
-        <v>36000999.191992998</v>
+        <v>3705581.88</v>
       </c>
       <c r="N131" s="4">
-        <v>4590763.89464489</v>
+        <v>4263457.2320339996</v>
       </c>
       <c r="O131" s="3" t="s">
         <v>608</v>
       </c>
       <c r="P131" s="3" t="s">
         <v>610</v>
       </c>
       <c r="Q131" s="3" t="s">
-        <v>132</v>
+        <v>223</v>
       </c>
       <c r="R131" s="3" t="s">
         <v>611</v>
       </c>
       <c r="S131" s="3" t="s">
-        <v>327</v>
+        <v>200</v>
       </c>
       <c r="T131" s="4">
         <v>1</v>
       </c>
       <c r="W131" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X131" s="4">
         <v>0</v>
       </c>
       <c r="Y131" s="4">
         <v>0</v>
       </c>
       <c r="Z131" s="6">
-        <v>3.4550000000000002E-3</v>
+        <v>3.1289999999999998E-3</v>
       </c>
     </row>
     <row r="132" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
         <v>612</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>613</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D132" s="4">
-        <v>135546</v>
+        <v>109897</v>
       </c>
       <c r="E132" s="5">
-        <v>9.1311040000000006</v>
+        <v>87.925031000000004</v>
       </c>
       <c r="F132" s="4">
-        <v>1237684.6227839999</v>
+        <v>9662697.1318070106</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H132" s="3" t="s">
-        <v>39</v>
+        <v>177</v>
       </c>
       <c r="I132" s="3" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="J132" s="5">
-        <v>13.18</v>
+        <v>76.42</v>
       </c>
       <c r="K132" s="5">
-        <v>1.4434180138568131</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L132" s="3" t="s">
-        <v>41</v>
+        <v>178</v>
       </c>
       <c r="M132" s="4">
-        <v>1786496.28</v>
+        <v>8398328.7400000002</v>
       </c>
       <c r="N132" s="4">
-        <v>1237684.6227839999</v>
+        <v>9662697.1318070106</v>
       </c>
       <c r="O132" s="3" t="s">
         <v>612</v>
       </c>
       <c r="P132" s="3" t="s">
         <v>614</v>
       </c>
       <c r="Q132" s="3" t="s">
-        <v>126</v>
+        <v>223</v>
       </c>
       <c r="R132" s="3" t="s">
         <v>615</v>
       </c>
       <c r="S132" s="3" t="s">
-        <v>302</v>
+        <v>181</v>
       </c>
       <c r="T132" s="4">
         <v>1</v>
       </c>
       <c r="W132" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X132" s="4">
         <v>0</v>
       </c>
       <c r="Y132" s="4">
         <v>0</v>
       </c>
       <c r="Z132" s="6">
-        <v>9.3099999999999997E-4</v>
+        <v>7.0910000000000001E-3</v>
       </c>
     </row>
     <row r="133" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
         <v>616</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>617</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D133" s="4">
-        <v>202800</v>
+        <v>25959</v>
       </c>
       <c r="E133" s="5">
-        <v>1.4753799999999999</v>
+        <v>41.120657000000001</v>
       </c>
       <c r="F133" s="4">
-        <v>299206.96756587998</v>
+        <v>1067451.135063</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H133" s="3" t="s">
-        <v>69</v>
+        <v>177</v>
       </c>
       <c r="I133" s="3" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="J133" s="5">
-        <v>11.57</v>
+        <v>35.74</v>
       </c>
       <c r="K133" s="5">
-        <v>7.8420498239930332</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L133" s="3" t="s">
-        <v>71</v>
+        <v>178</v>
       </c>
       <c r="M133" s="4">
-        <v>2346395.9473370002</v>
+        <v>927774.66</v>
       </c>
       <c r="N133" s="4">
-        <v>299206.96756587998</v>
+        <v>1067451.135063</v>
       </c>
       <c r="O133" s="3" t="s">
         <v>616</v>
       </c>
       <c r="P133" s="3" t="s">
         <v>618</v>
       </c>
       <c r="Q133" s="3" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="R133" s="3" t="s">
         <v>619</v>
       </c>
       <c r="S133" s="3" t="s">
-        <v>327</v>
+        <v>181</v>
       </c>
       <c r="T133" s="4">
         <v>1</v>
       </c>
       <c r="W133" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X133" s="4">
         <v>0</v>
       </c>
       <c r="Y133" s="4">
         <v>0</v>
       </c>
       <c r="Z133" s="6">
-        <v>2.2499999999999999E-4</v>
+        <v>7.8299999999999995E-4</v>
       </c>
     </row>
     <row r="134" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
         <v>620</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>621</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D134" s="4">
-        <v>350436</v>
+        <v>25358</v>
       </c>
       <c r="E134" s="5">
-        <v>3.32544</v>
+        <v>101.452321</v>
       </c>
       <c r="F134" s="4">
-        <v>1165353.8918399999</v>
+        <v>2572627.94635684</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H134" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I134" s="3" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="J134" s="5">
-        <v>4.8</v>
+        <v>82.08</v>
       </c>
       <c r="K134" s="5">
-        <v>1.4434180138568131</v>
+        <v>0.80905000094861113</v>
       </c>
       <c r="L134" s="3" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="M134" s="4">
-        <v>1682092.8</v>
+        <v>2081384.6424400001</v>
       </c>
       <c r="N134" s="4">
-        <v>1165353.8918399999</v>
+        <v>2572627.94635684</v>
       </c>
       <c r="O134" s="3" t="s">
         <v>620</v>
       </c>
       <c r="P134" s="3" t="s">
         <v>622</v>
       </c>
       <c r="Q134" s="3" t="s">
-        <v>260</v>
+        <v>198</v>
       </c>
       <c r="R134" s="3" t="s">
         <v>623</v>
       </c>
       <c r="S134" s="3" t="s">
-        <v>302</v>
+        <v>216</v>
       </c>
       <c r="T134" s="4">
         <v>1</v>
       </c>
       <c r="W134" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X134" s="4">
         <v>0</v>
       </c>
       <c r="Y134" s="4">
         <v>0</v>
       </c>
       <c r="Z134" s="6">
-        <v>8.7699999999999996E-4</v>
+        <v>1.8879999999999999E-3</v>
       </c>
     </row>
     <row r="135" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
         <v>624</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>625</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D135" s="4">
-        <v>29118</v>
+        <v>24046</v>
       </c>
       <c r="E135" s="5">
-        <v>25.965237999999999</v>
+        <v>37.335348000000003</v>
       </c>
       <c r="F135" s="4">
-        <v>756055.74526996003</v>
+        <v>897765.76598499995</v>
       </c>
       <c r="G135" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H135" s="3" t="s">
-        <v>79</v>
+        <v>184</v>
       </c>
       <c r="I135" s="3" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="J135" s="5">
-        <v>4220</v>
+        <v>32.450000000000003</v>
       </c>
       <c r="K135" s="5">
-        <v>162.52498821693837</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L135" s="3" t="s">
-        <v>81</v>
+        <v>185</v>
       </c>
       <c r="M135" s="4">
-        <v>122877951.09134801</v>
+        <v>780292.7</v>
       </c>
       <c r="N135" s="4">
-        <v>756055.74526996003</v>
+        <v>897765.76598499995</v>
       </c>
       <c r="O135" s="3" t="s">
         <v>624</v>
       </c>
       <c r="P135" s="3" t="s">
         <v>626</v>
       </c>
       <c r="Q135" s="3" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="R135" s="3" t="s">
         <v>627</v>
       </c>
       <c r="S135" s="3" t="s">
-        <v>292</v>
+        <v>188</v>
       </c>
       <c r="T135" s="4">
         <v>1</v>
       </c>
       <c r="W135" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X135" s="4">
         <v>0</v>
       </c>
       <c r="Y135" s="4">
         <v>0</v>
       </c>
       <c r="Z135" s="6">
-        <v>5.6899999999999995E-4</v>
+        <v>6.5799999999999995E-4</v>
       </c>
     </row>
     <row r="136" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
         <v>628</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>629</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D136" s="4">
-        <v>66604</v>
+        <v>2112101</v>
       </c>
       <c r="E136" s="5">
-        <v>7.6772600000000004</v>
+        <v>5.1015389999999998</v>
       </c>
       <c r="F136" s="4">
-        <v>511336.19173800002</v>
+        <v>10774964.989808699</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H136" s="3" t="s">
-        <v>182</v>
+        <v>207</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J136" s="5">
-        <v>6.7149999999999999</v>
+        <v>4.4340000000000002</v>
       </c>
       <c r="K136" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L136" s="3" t="s">
-        <v>183</v>
+        <v>208</v>
       </c>
       <c r="M136" s="4">
-        <v>447245.86</v>
+        <v>9365055.8340000007</v>
       </c>
       <c r="N136" s="4">
-        <v>511336.19173800002</v>
+        <v>10774964.989808699</v>
       </c>
       <c r="O136" s="3" t="s">
         <v>628</v>
       </c>
       <c r="P136" s="3" t="s">
         <v>630</v>
       </c>
       <c r="Q136" s="3" t="s">
-        <v>199</v>
+        <v>110</v>
       </c>
       <c r="R136" s="3" t="s">
         <v>631</v>
       </c>
       <c r="S136" s="3" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="T136" s="4">
         <v>1</v>
       </c>
       <c r="W136" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X136" s="4">
         <v>0</v>
       </c>
       <c r="Y136" s="4">
         <v>0</v>
       </c>
       <c r="Z136" s="6">
-        <v>3.8400000000000001E-4</v>
+        <v>7.9080000000000001E-3</v>
       </c>
     </row>
     <row r="137" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
         <v>632</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>633</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D137" s="4">
-        <v>937000</v>
+        <v>511055</v>
       </c>
       <c r="E137" s="5">
-        <v>19.165797000000001</v>
+        <v>11.11322</v>
       </c>
       <c r="F137" s="4">
-        <v>17958351.695078999</v>
+        <v>5679466.58653339</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H137" s="3" t="s">
-        <v>94</v>
+        <v>540</v>
       </c>
       <c r="I137" s="3" t="s">
-        <v>95</v>
+        <v>541</v>
       </c>
       <c r="J137" s="5">
-        <v>24.79</v>
+        <v>105.4</v>
       </c>
       <c r="K137" s="5">
-        <v>1.2934499925199785</v>
+        <v>9.4841998920318673</v>
       </c>
       <c r="L137" s="3" t="s">
-        <v>96</v>
+        <v>542</v>
       </c>
       <c r="M137" s="4">
-        <v>23228229.865671001</v>
+        <v>53865196.386798002</v>
       </c>
       <c r="N137" s="4">
-        <v>17958351.695078999</v>
+        <v>5679466.58653339</v>
       </c>
       <c r="O137" s="3" t="s">
         <v>632</v>
       </c>
       <c r="P137" s="3" t="s">
         <v>634</v>
       </c>
       <c r="Q137" s="3" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="R137" s="3" t="s">
         <v>635</v>
       </c>
       <c r="S137" s="3" t="s">
-        <v>558</v>
+        <v>545</v>
       </c>
       <c r="T137" s="4">
         <v>1</v>
       </c>
       <c r="W137" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X137" s="4">
         <v>0</v>
       </c>
       <c r="Y137" s="4">
         <v>0</v>
       </c>
       <c r="Z137" s="6">
-        <v>1.3518000000000001E-2</v>
+        <v>4.1679999999999998E-3</v>
       </c>
     </row>
     <row r="138" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
         <v>636</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>637</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D138" s="4">
-        <v>46901</v>
+        <v>20443</v>
       </c>
       <c r="E138" s="5">
-        <v>192.98903999999999</v>
+        <v>57.547167999999999</v>
       </c>
       <c r="F138" s="4">
-        <v>9051378.9650400002</v>
+        <v>1176436.7924528299</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H138" s="3" t="s">
-        <v>189</v>
+        <v>84</v>
       </c>
       <c r="I138" s="3" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="J138" s="5">
-        <v>168.8</v>
+        <v>549</v>
       </c>
       <c r="K138" s="5">
-        <v>0.87466106883582606</v>
+        <v>9.540000267120007</v>
       </c>
       <c r="L138" s="3" t="s">
-        <v>190</v>
+        <v>86</v>
       </c>
       <c r="M138" s="4">
-        <v>7916888.7999999998</v>
+        <v>11223207.314249</v>
       </c>
       <c r="N138" s="4">
-        <v>9051378.9650400002</v>
+        <v>1176436.7924528299</v>
       </c>
       <c r="O138" s="3" t="s">
         <v>636</v>
       </c>
       <c r="P138" s="3" t="s">
         <v>638</v>
       </c>
       <c r="Q138" s="3" t="s">
-        <v>248</v>
+        <v>110</v>
       </c>
       <c r="R138" s="3" t="s">
         <v>639</v>
       </c>
       <c r="S138" s="3" t="s">
-        <v>193</v>
+        <v>640</v>
       </c>
       <c r="T138" s="4">
         <v>1</v>
       </c>
       <c r="W138" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X138" s="4">
         <v>0</v>
       </c>
       <c r="Y138" s="4">
         <v>0</v>
       </c>
       <c r="Z138" s="6">
-        <v>6.8129999999999996E-3</v>
+        <v>8.6300000000000005E-4</v>
       </c>
     </row>
     <row r="139" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D139" s="4">
+        <v>6292</v>
+      </c>
+      <c r="E139" s="5">
+        <v>57.085951999999999</v>
+      </c>
+      <c r="F139" s="4">
+        <v>359184.82180293999</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J139" s="5">
+        <v>544.6</v>
+      </c>
+      <c r="K139" s="5">
+        <v>9.540000267120007</v>
+      </c>
+      <c r="L139" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M139" s="4">
+        <v>3426623.2959449999</v>
+      </c>
+      <c r="N139" s="4">
+        <v>359184.82180293999</v>
+      </c>
+      <c r="O139" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="P139" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="Q139" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R139" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="S139" s="3" t="s">
         <v>640</v>
       </c>
-      <c r="B139" s="3" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="T139" s="4">
         <v>1</v>
       </c>
       <c r="W139" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X139" s="4">
         <v>0</v>
       </c>
       <c r="Y139" s="4">
         <v>0</v>
       </c>
       <c r="Z139" s="6">
-        <v>1.304E-2</v>
+        <v>2.63E-4</v>
       </c>
     </row>
     <row r="140" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B140" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D140" s="4">
+        <v>5171022</v>
+      </c>
+      <c r="E140" s="5">
+        <v>3.0534349999999999</v>
+      </c>
+      <c r="F140" s="4">
+        <v>15789380.1526717</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="J140" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="K140" s="5">
+        <v>1.2837999986982269</v>
+      </c>
+      <c r="L140" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="M140" s="4">
+        <v>20270406.219445001</v>
+      </c>
+      <c r="N140" s="4">
+        <v>15789380.1526717</v>
+      </c>
+      <c r="O140" s="3" t="s">
         <v>645</v>
       </c>
-      <c r="C140" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P140" s="3" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="Q140" s="3" t="s">
-        <v>260</v>
+        <v>105</v>
       </c>
       <c r="R140" s="3" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="S140" s="3" t="s">
-        <v>587</v>
+        <v>517</v>
       </c>
       <c r="T140" s="4">
         <v>1</v>
       </c>
       <c r="W140" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X140" s="4">
         <v>0</v>
       </c>
       <c r="Y140" s="4">
         <v>0</v>
       </c>
       <c r="Z140" s="6">
-        <v>3.9890000000000004E-3</v>
+        <v>1.1587999999999999E-2</v>
       </c>
     </row>
     <row r="141" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B141" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D141" s="4">
+        <v>730331</v>
+      </c>
+      <c r="E141" s="5">
+        <v>0.1288</v>
+      </c>
+      <c r="F141" s="4">
+        <v>94066.81162008</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J141" s="5">
+        <v>1.01</v>
+      </c>
+      <c r="K141" s="5">
+        <v>7.8416003012429165</v>
+      </c>
+      <c r="L141" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M141" s="4">
+        <v>737634.33833599999</v>
+      </c>
+      <c r="N141" s="4">
+        <v>94066.81162008</v>
+      </c>
+      <c r="O141" s="3" t="s">
         <v>649</v>
       </c>
-      <c r="C141" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P141" s="3" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="Q141" s="3" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="S141" s="3" t="s">
-        <v>193</v>
+        <v>311</v>
       </c>
       <c r="T141" s="4">
         <v>1</v>
       </c>
       <c r="W141" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X141" s="4">
         <v>0</v>
       </c>
       <c r="Y141" s="4">
         <v>0</v>
       </c>
       <c r="Z141" s="6">
-        <v>4.7609999999999996E-3</v>
+        <v>6.8999999999999997E-5</v>
       </c>
     </row>
     <row r="142" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A142" s="3" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B142" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D142" s="4">
+        <v>488845</v>
+      </c>
+      <c r="E142" s="5">
+        <v>0.38461499999999998</v>
+      </c>
+      <c r="F142" s="4">
+        <v>188017.29077075</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J142" s="5">
+        <v>0.2858</v>
+      </c>
+      <c r="K142" s="5">
+        <v>0.74308006687720607</v>
+      </c>
+      <c r="L142" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M142" s="4">
+        <v>139711.90100000001</v>
+      </c>
+      <c r="N142" s="4">
+        <v>188017.29077075</v>
+      </c>
+      <c r="O142" s="3" t="s">
         <v>653</v>
       </c>
-      <c r="C142" s="3" t="s">
+      <c r="P142" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="Q142" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="R142" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="S142" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="D142" s="4">
-[...46 lines deleted...]
-      </c>
       <c r="T142" s="4">
         <v>1</v>
       </c>
       <c r="W142" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X142" s="4">
         <v>0</v>
       </c>
       <c r="Y142" s="4">
         <v>0</v>
       </c>
       <c r="Z142" s="6">
-        <v>4.705E-3</v>
+        <v>1.37E-4</v>
       </c>
     </row>
     <row r="143" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B143" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D143" s="4">
+        <v>231696</v>
+      </c>
+      <c r="E143" s="5">
+        <v>38.542279999999998</v>
+      </c>
+      <c r="F143" s="4">
+        <v>8930092.1068799999</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J143" s="5">
+        <v>28.64</v>
+      </c>
+      <c r="K143" s="5">
+        <v>0.74308006687720607</v>
+      </c>
+      <c r="L143" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M143" s="4">
+        <v>6635773.4400000004</v>
+      </c>
+      <c r="N143" s="4">
+        <v>8930092.1068799999</v>
+      </c>
+      <c r="O143" s="3" t="s">
         <v>657</v>
       </c>
-      <c r="C143" s="3" t="s">
+      <c r="P143" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="Q143" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R143" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="S143" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="D143" s="4">
-[...46 lines deleted...]
-      </c>
       <c r="T143" s="4">
         <v>1</v>
       </c>
       <c r="W143" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X143" s="4">
         <v>0</v>
       </c>
       <c r="Y143" s="4">
         <v>0</v>
       </c>
       <c r="Z143" s="6">
-        <v>2.8379999999999998E-3</v>
+        <v>6.5539999999999999E-3</v>
       </c>
     </row>
     <row r="144" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A144" s="3" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B144" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D144" s="4">
+        <v>156820</v>
+      </c>
+      <c r="E144" s="5">
+        <v>3.9751500000000002</v>
+      </c>
+      <c r="F144" s="4">
+        <v>623383.06220499997</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J144" s="5">
+        <v>3.4550000000000001</v>
+      </c>
+      <c r="K144" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L144" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="M144" s="4">
+        <v>541813.1</v>
+      </c>
+      <c r="N144" s="4">
+        <v>623383.06220499997</v>
+      </c>
+      <c r="O144" s="3" t="s">
         <v>661</v>
       </c>
-      <c r="C144" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P144" s="3" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>104</v>
+        <v>487</v>
       </c>
       <c r="R144" s="3" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="S144" s="3" t="s">
-        <v>558</v>
+        <v>263</v>
       </c>
       <c r="T144" s="4">
         <v>1</v>
       </c>
       <c r="W144" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X144" s="4">
         <v>0</v>
       </c>
       <c r="Y144" s="4">
         <v>0</v>
       </c>
       <c r="Z144" s="6">
-        <v>5.4500000000000002E-4</v>
+        <v>4.57E-4</v>
       </c>
     </row>
     <row r="145" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B145" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D145" s="4">
+        <v>381100</v>
+      </c>
+      <c r="E145" s="5">
+        <v>2.6405979999999998</v>
+      </c>
+      <c r="F145" s="4">
+        <v>1006331.98317495</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="J145" s="5">
+        <v>3.39</v>
+      </c>
+      <c r="K145" s="5">
+        <v>1.2837999986982269</v>
+      </c>
+      <c r="L145" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="M145" s="4">
+        <v>1291928.998689</v>
+      </c>
+      <c r="N145" s="4">
+        <v>1006331.98317495</v>
+      </c>
+      <c r="O145" s="3" t="s">
         <v>665</v>
       </c>
-      <c r="C145" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P145" s="3" t="s">
-        <v>666</v>
+        <v>178</v>
       </c>
       <c r="Q145" s="3" t="s">
-        <v>168</v>
+        <v>99</v>
       </c>
       <c r="R145" s="3" t="s">
         <v>667</v>
       </c>
       <c r="S145" s="3" t="s">
-        <v>193</v>
+        <v>517</v>
       </c>
       <c r="T145" s="4">
         <v>1</v>
       </c>
       <c r="W145" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X145" s="4">
         <v>0</v>
       </c>
       <c r="Y145" s="4">
         <v>0</v>
       </c>
       <c r="Z145" s="6">
-        <v>7.7800000000000005E-4</v>
+        <v>7.3800000000000005E-4</v>
       </c>
     </row>
     <row r="146" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A146" s="3" t="s">
         <v>668</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>669</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D146" s="4">
-        <v>24046</v>
+        <v>321433</v>
       </c>
       <c r="E146" s="5">
-        <v>35.613795000000003</v>
+        <v>15.573269</v>
       </c>
       <c r="F146" s="4">
-        <v>856369.31457000005</v>
+        <v>5005762.6473503299</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H146" s="3" t="s">
-        <v>211</v>
+        <v>540</v>
       </c>
       <c r="I146" s="3" t="s">
-        <v>60</v>
+        <v>541</v>
       </c>
       <c r="J146" s="5">
-        <v>31.15</v>
+        <v>147.69999999999999</v>
       </c>
       <c r="K146" s="5">
-        <v>0.87466106883582606</v>
+        <v>9.4841998920318673</v>
       </c>
       <c r="L146" s="3" t="s">
-        <v>212</v>
+        <v>542</v>
       </c>
       <c r="M146" s="4">
-        <v>749032.9</v>
+        <v>47475653.559537001</v>
       </c>
       <c r="N146" s="4">
-        <v>856369.31457000005</v>
+        <v>5005762.6473503299</v>
       </c>
       <c r="O146" s="3" t="s">
         <v>668</v>
       </c>
       <c r="P146" s="3" t="s">
         <v>670</v>
       </c>
       <c r="Q146" s="3" t="s">
-        <v>168</v>
+        <v>105</v>
       </c>
       <c r="R146" s="3" t="s">
         <v>671</v>
       </c>
       <c r="S146" s="3" t="s">
-        <v>215</v>
+        <v>545</v>
       </c>
       <c r="T146" s="4">
         <v>1</v>
       </c>
       <c r="W146" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X146" s="4">
         <v>0</v>
       </c>
       <c r="Y146" s="4">
         <v>0</v>
       </c>
       <c r="Z146" s="6">
-        <v>6.4400000000000004E-4</v>
+        <v>3.673E-3</v>
       </c>
     </row>
     <row r="147" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
         <v>672</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>673</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D147" s="4">
-        <v>14497</v>
+        <v>80300</v>
       </c>
       <c r="E147" s="5">
-        <v>21.316828999999998</v>
+        <v>17.307624000000001</v>
       </c>
       <c r="F147" s="4">
-        <v>309030.06276449998</v>
+        <v>1389802.1884021801</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H147" s="3" t="s">
-        <v>275</v>
+        <v>44</v>
       </c>
       <c r="I147" s="3" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="J147" s="5">
-        <v>18.645</v>
+        <v>24.28</v>
       </c>
       <c r="K147" s="5">
-        <v>0.87466106883582606</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L147" s="3" t="s">
-        <v>276</v>
+        <v>46</v>
       </c>
       <c r="M147" s="4">
-        <v>270296.565</v>
+        <v>1949683.991067</v>
       </c>
       <c r="N147" s="4">
-        <v>309030.06276449998</v>
+        <v>1389802.1884021801</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>672</v>
       </c>
       <c r="P147" s="3" t="s">
         <v>674</v>
       </c>
       <c r="Q147" s="3" t="s">
-        <v>243</v>
+        <v>223</v>
       </c>
       <c r="R147" s="3" t="s">
         <v>675</v>
       </c>
       <c r="S147" s="3" t="s">
-        <v>279</v>
+        <v>112</v>
       </c>
       <c r="T147" s="4">
         <v>1</v>
       </c>
       <c r="W147" s="3" t="s">
-        <v>34</v>
+        <v>676</v>
       </c>
       <c r="X147" s="4">
         <v>0</v>
       </c>
       <c r="Y147" s="4">
         <v>0</v>
       </c>
       <c r="Z147" s="6">
-        <v>2.32E-4</v>
+        <v>1.0200000000000001E-3</v>
       </c>
     </row>
     <row r="148" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B148" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D148" s="4">
+        <v>1206000</v>
+      </c>
+      <c r="E148" s="5">
+        <v>5.0346869999999999</v>
+      </c>
+      <c r="F148" s="4">
+        <v>6071832.2791267103</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I148" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J148" s="5">
+        <v>39.479999999999997</v>
+      </c>
+      <c r="K148" s="5">
+        <v>7.8416003012429165</v>
+      </c>
+      <c r="L148" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M148" s="4">
+        <v>47612881.829095997</v>
+      </c>
+      <c r="N148" s="4">
+        <v>6071832.2791267103</v>
+      </c>
+      <c r="O148" s="3" t="s">
         <v>677</v>
       </c>
-      <c r="C148" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P148" s="3" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="S148" s="3" t="s">
-        <v>201</v>
+        <v>311</v>
       </c>
       <c r="T148" s="4">
         <v>1</v>
       </c>
       <c r="W148" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X148" s="4">
         <v>0</v>
       </c>
       <c r="Y148" s="4">
         <v>0</v>
       </c>
       <c r="Z148" s="6">
-        <v>7.8700000000000003E-3</v>
+        <v>4.4559999999999999E-3</v>
       </c>
     </row>
     <row r="149" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B149" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D149" s="4">
+        <v>377000</v>
+      </c>
+      <c r="E149" s="5">
+        <v>2.6016509999999999</v>
+      </c>
+      <c r="F149" s="4">
+        <v>980822.55803085002</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I149" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="J149" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="K149" s="5">
+        <v>1.2837999986982269</v>
+      </c>
+      <c r="L149" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="M149" s="4">
+        <v>1259179.9987230001</v>
+      </c>
+      <c r="N149" s="4">
+        <v>980822.55803085002</v>
+      </c>
+      <c r="O149" s="3" t="s">
         <v>681</v>
       </c>
-      <c r="C149" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P149" s="3" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="Q149" s="3" t="s">
-        <v>243</v>
+        <v>99</v>
       </c>
       <c r="R149" s="3" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="S149" s="3" t="s">
-        <v>587</v>
+        <v>517</v>
       </c>
       <c r="T149" s="4">
         <v>1</v>
       </c>
       <c r="W149" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X149" s="4">
         <v>0</v>
       </c>
       <c r="Y149" s="4">
         <v>0</v>
       </c>
       <c r="Z149" s="6">
-        <v>6.0999999999999999E-5</v>
+        <v>7.1900000000000002E-4</v>
       </c>
     </row>
     <row r="150" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B150" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D150" s="4">
+        <v>979833</v>
+      </c>
+      <c r="E150" s="5">
+        <v>31.145389000000002</v>
+      </c>
+      <c r="F150" s="4">
+        <v>30517279.450120501</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J150" s="5">
+        <v>27.07</v>
+      </c>
+      <c r="K150" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L150" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="M150" s="4">
+        <v>26524079.309999999</v>
+      </c>
+      <c r="N150" s="4">
+        <v>30517279.450120501</v>
+      </c>
+      <c r="O150" s="3" t="s">
         <v>685</v>
       </c>
-      <c r="C150" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P150" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="R150" s="3" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="S150" s="3" t="s">
-        <v>587</v>
+        <v>256</v>
       </c>
       <c r="T150" s="4">
         <v>1</v>
       </c>
       <c r="W150" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X150" s="4">
         <v>0</v>
       </c>
       <c r="Y150" s="4">
         <v>0</v>
       </c>
       <c r="Z150" s="6">
-        <v>6.2579999999999997E-3</v>
+        <v>2.2397E-2</v>
       </c>
     </row>
     <row r="151" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B151" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D151" s="4">
+        <v>109244</v>
+      </c>
+      <c r="E151" s="5">
+        <v>4.9927330000000003</v>
+      </c>
+      <c r="F151" s="4">
+        <v>545426.06923000002</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J151" s="5">
+        <v>3.71</v>
+      </c>
+      <c r="K151" s="5">
+        <v>0.74308006687720607</v>
+      </c>
+      <c r="L151" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M151" s="4">
+        <v>405295.24</v>
+      </c>
+      <c r="N151" s="4">
+        <v>545426.06923000002</v>
+      </c>
+      <c r="O151" s="3" t="s">
         <v>689</v>
       </c>
-      <c r="C151" s="3" t="s">
+      <c r="P151" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="Q151" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="R151" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="S151" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="D151" s="4">
-[...46 lines deleted...]
-      </c>
       <c r="T151" s="4">
         <v>1</v>
       </c>
       <c r="W151" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X151" s="4">
         <v>0</v>
       </c>
       <c r="Y151" s="4">
         <v>0</v>
       </c>
       <c r="Z151" s="6">
-        <v>8.6399999999999997E-4</v>
+        <v>4.0000000000000002E-4</v>
       </c>
     </row>
     <row r="152" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
         <v>693</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>694</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D152" s="4">
-        <v>20547</v>
+        <v>45855</v>
       </c>
       <c r="E152" s="5">
-        <v>54.969182000000004</v>
+        <v>82.724545000000006</v>
       </c>
       <c r="F152" s="4">
-        <v>1129451.8063886201</v>
+        <v>3793334.010975</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H152" s="3" t="s">
-        <v>89</v>
+        <v>239</v>
       </c>
       <c r="I152" s="3" t="s">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="J152" s="5">
-        <v>532</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="K152" s="5">
-        <v>9.678150211278858</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L152" s="3" t="s">
-        <v>91</v>
+        <v>240</v>
       </c>
       <c r="M152" s="4">
-        <v>10931004.238629</v>
+        <v>3296974.5</v>
       </c>
       <c r="N152" s="4">
-        <v>1129451.8063886201</v>
+        <v>3793334.010975</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>693</v>
       </c>
       <c r="P152" s="3" t="s">
         <v>695</v>
       </c>
       <c r="Q152" s="3" t="s">
         <v>110</v>
       </c>
       <c r="R152" s="3" t="s">
         <v>696</v>
       </c>
       <c r="S152" s="3" t="s">
-        <v>692</v>
+        <v>244</v>
       </c>
       <c r="T152" s="4">
         <v>1</v>
       </c>
       <c r="W152" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X152" s="4">
         <v>0</v>
       </c>
       <c r="Y152" s="4">
         <v>0</v>
       </c>
       <c r="Z152" s="6">
-        <v>8.4999999999999995E-4</v>
+        <v>2.784E-3</v>
       </c>
     </row>
     <row r="153" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
         <v>697</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>698</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D153" s="4">
-        <v>4448722</v>
+        <v>101973</v>
       </c>
       <c r="E153" s="5">
-        <v>2.644091</v>
+        <v>38.520414000000002</v>
       </c>
       <c r="F153" s="4">
-        <v>11762827.5078279</v>
+        <v>3928042.1768220002</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H153" s="3" t="s">
-        <v>94</v>
+        <v>177</v>
       </c>
       <c r="I153" s="3" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="J153" s="5">
-        <v>3.42</v>
+        <v>33.479999999999997</v>
       </c>
       <c r="K153" s="5">
-        <v>1.2934499925199785</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L153" s="3" t="s">
-        <v>96</v>
+        <v>178</v>
       </c>
       <c r="M153" s="4">
-        <v>15214629.152013</v>
+        <v>3414056.04</v>
       </c>
       <c r="N153" s="4">
-        <v>11762827.5078279</v>
+        <v>3928042.1768220002</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>697</v>
       </c>
       <c r="P153" s="3" t="s">
         <v>699</v>
       </c>
       <c r="Q153" s="3" t="s">
-        <v>132</v>
+        <v>487</v>
       </c>
       <c r="R153" s="3" t="s">
         <v>700</v>
       </c>
       <c r="S153" s="3" t="s">
-        <v>558</v>
+        <v>181</v>
       </c>
       <c r="T153" s="4">
         <v>1</v>
       </c>
       <c r="W153" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X153" s="4">
         <v>0</v>
       </c>
       <c r="Y153" s="4">
         <v>0</v>
       </c>
       <c r="Z153" s="6">
-        <v>8.8540000000000008E-3</v>
+        <v>2.882E-3</v>
       </c>
     </row>
     <row r="154" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
         <v>701</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>702</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D154" s="4">
-        <v>730331</v>
+        <v>20868</v>
       </c>
       <c r="E154" s="5">
-        <v>0.109665</v>
+        <v>83.760040000000004</v>
       </c>
       <c r="F154" s="4">
-        <v>80091.896889209995</v>
+        <v>1747904.5147200001</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H154" s="3" t="s">
-        <v>69</v>
+        <v>184</v>
       </c>
       <c r="I154" s="3" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="J154" s="5">
-        <v>0.86</v>
+        <v>72.8</v>
       </c>
       <c r="K154" s="5">
-        <v>7.8420498239930332</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L154" s="3" t="s">
-        <v>71</v>
+        <v>185</v>
       </c>
       <c r="M154" s="4">
-        <v>628084.64590300003</v>
+        <v>1519190.4</v>
       </c>
       <c r="N154" s="4">
-        <v>80091.896889209995</v>
+        <v>1747904.5147200001</v>
       </c>
       <c r="O154" s="3" t="s">
         <v>701</v>
       </c>
       <c r="P154" s="3" t="s">
         <v>703</v>
       </c>
       <c r="Q154" s="3" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="R154" s="3" t="s">
         <v>704</v>
       </c>
       <c r="S154" s="3" t="s">
-        <v>327</v>
+        <v>188</v>
       </c>
       <c r="T154" s="4">
         <v>1</v>
       </c>
       <c r="W154" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X154" s="4">
         <v>0</v>
       </c>
       <c r="Y154" s="4">
         <v>0</v>
       </c>
       <c r="Z154" s="6">
-        <v>6.0000000000000002E-5</v>
+        <v>1.2819999999999999E-3</v>
       </c>
     </row>
     <row r="155" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
         <v>705</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>706</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D155" s="4">
-        <v>488845</v>
+        <v>936585</v>
       </c>
       <c r="E155" s="5">
-        <v>0.379328</v>
+        <v>0.42593300000000001</v>
       </c>
       <c r="F155" s="4">
-        <v>185432.62060225001</v>
+        <v>398922.91114058002</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H155" s="3" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I155" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J155" s="5">
-        <v>0.2858</v>
+        <v>3.34</v>
       </c>
       <c r="K155" s="5">
-        <v>0.75343755886230923</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L155" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M155" s="4">
-        <v>139711.90100000001</v>
+        <v>3128194.0201719999</v>
       </c>
       <c r="N155" s="4">
-        <v>185432.62060225001</v>
+        <v>398922.91114058002</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>705</v>
       </c>
       <c r="P155" s="3" t="s">
         <v>707</v>
       </c>
       <c r="Q155" s="3" t="s">
-        <v>260</v>
+        <v>163</v>
       </c>
       <c r="R155" s="3" t="s">
         <v>708</v>
       </c>
       <c r="S155" s="3" t="s">
-        <v>106</v>
+        <v>311</v>
       </c>
       <c r="T155" s="4">
         <v>1</v>
       </c>
       <c r="W155" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X155" s="4">
         <v>0</v>
       </c>
       <c r="Y155" s="4">
         <v>0</v>
       </c>
       <c r="Z155" s="6">
-        <v>1.3899999999999999E-4</v>
+        <v>2.92E-4</v>
       </c>
     </row>
     <row r="156" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
         <v>709</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>710</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D156" s="4">
-        <v>231696</v>
+        <v>452486</v>
       </c>
       <c r="E156" s="5">
-        <v>32.995435000000001</v>
+        <v>3.2685940000000002</v>
       </c>
       <c r="F156" s="4">
-        <v>7644910.3077600002</v>
+        <v>1478993.0621454599</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>64</v>
+        <v>540</v>
       </c>
       <c r="I156" s="3" t="s">
-        <v>65</v>
+        <v>541</v>
       </c>
       <c r="J156" s="5">
-        <v>24.86</v>
+        <v>31</v>
       </c>
       <c r="K156" s="5">
-        <v>0.75343755886230923</v>
+        <v>9.4841998920318673</v>
       </c>
       <c r="L156" s="3" t="s">
-        <v>66</v>
+        <v>542</v>
       </c>
       <c r="M156" s="4">
-        <v>5759962.5599999996</v>
+        <v>14027065.840314999</v>
       </c>
       <c r="N156" s="4">
-        <v>7644910.3077600002</v>
+        <v>1478993.0621454599</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>709</v>
       </c>
       <c r="P156" s="3" t="s">
         <v>711</v>
       </c>
       <c r="Q156" s="3" t="s">
-        <v>110</v>
+        <v>242</v>
       </c>
       <c r="R156" s="3" t="s">
         <v>712</v>
       </c>
       <c r="S156" s="3" t="s">
-        <v>106</v>
+        <v>545</v>
       </c>
       <c r="T156" s="4">
         <v>1</v>
       </c>
       <c r="W156" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X156" s="4">
         <v>0</v>
       </c>
       <c r="Y156" s="4">
         <v>0</v>
       </c>
       <c r="Z156" s="6">
-        <v>5.7539999999999996E-3</v>
+        <v>1.085E-3</v>
       </c>
     </row>
     <row r="157" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
         <v>713</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>714</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D157" s="4">
-        <v>156820</v>
+        <v>197640</v>
       </c>
       <c r="E157" s="5">
-        <v>4.3159580000000002</v>
+        <v>0.76387499999999997</v>
       </c>
       <c r="F157" s="4">
-        <v>676828.45515000005</v>
+        <v>150972.19955111001</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H157" s="3" t="s">
-        <v>275</v>
+        <v>69</v>
       </c>
       <c r="I157" s="3" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="J157" s="5">
-        <v>3.7749999999999999</v>
+        <v>5.99</v>
       </c>
       <c r="K157" s="5">
-        <v>0.87466106883582606</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L157" s="3" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="M157" s="4">
-        <v>591995.5</v>
+        <v>1183863.6454789999</v>
       </c>
       <c r="N157" s="4">
-        <v>676828.45515000005</v>
+        <v>150972.19955111001</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>713</v>
       </c>
       <c r="P157" s="3" t="s">
         <v>715</v>
       </c>
       <c r="Q157" s="3" t="s">
-        <v>467</v>
+        <v>105</v>
       </c>
       <c r="R157" s="3" t="s">
         <v>716</v>
       </c>
       <c r="S157" s="3" t="s">
-        <v>279</v>
+        <v>311</v>
       </c>
       <c r="T157" s="4">
         <v>1</v>
       </c>
       <c r="W157" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X157" s="4">
         <v>0</v>
       </c>
       <c r="Y157" s="4">
         <v>0</v>
       </c>
       <c r="Z157" s="6">
-        <v>5.0900000000000001E-4</v>
+        <v>1.1E-4</v>
       </c>
     </row>
     <row r="158" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
         <v>717</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>718</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D158" s="4">
-        <v>381100</v>
+        <v>846923</v>
       </c>
       <c r="E158" s="5">
-        <v>2.4044219999999998</v>
+        <v>4.0668569999999997</v>
       </c>
       <c r="F158" s="4">
-        <v>916325.33147782995</v>
+        <v>3444314.3075494999</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H158" s="3" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="I158" s="3" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="J158" s="5">
-        <v>3.11</v>
+        <v>3.0219999999999998</v>
       </c>
       <c r="K158" s="5">
-        <v>1.2934499925199785</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L158" s="3" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="M158" s="4">
-        <v>1185220.993145</v>
+        <v>2559401.3059999999</v>
       </c>
       <c r="N158" s="4">
-        <v>916325.33147782995</v>
+        <v>3444314.3075494999</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>717</v>
       </c>
       <c r="P158" s="3" t="s">
-        <v>190</v>
+        <v>719</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="R158" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="S158" s="3" t="s">
-        <v>558</v>
+        <v>101</v>
       </c>
       <c r="T158" s="4">
         <v>1</v>
       </c>
       <c r="W158" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X158" s="4">
         <v>0</v>
       </c>
       <c r="Y158" s="4">
         <v>0</v>
       </c>
       <c r="Z158" s="6">
-        <v>6.8900000000000005E-4</v>
+        <v>2.5270000000000002E-3</v>
       </c>
     </row>
     <row r="159" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B159" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D159" s="4">
+        <v>10400</v>
+      </c>
+      <c r="E159" s="5">
+        <v>147.749225</v>
+      </c>
+      <c r="F159" s="4">
+        <v>1536591.9378408201</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J159" s="5">
+        <v>207.27</v>
+      </c>
+      <c r="K159" s="5">
+        <v>1.4028499935728427</v>
+      </c>
+      <c r="L159" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M159" s="4">
+        <v>2155607.9901239998</v>
+      </c>
+      <c r="N159" s="4">
+        <v>1536591.9378408201</v>
+      </c>
+      <c r="O159" s="3" t="s">
         <v>721</v>
       </c>
-      <c r="C159" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P159" s="3" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="Q159" s="3" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="R159" s="3" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="S159" s="3" t="s">
-        <v>587</v>
+        <v>112</v>
       </c>
       <c r="T159" s="4">
         <v>1</v>
       </c>
       <c r="W159" s="3" t="s">
-        <v>34</v>
+        <v>725</v>
       </c>
       <c r="X159" s="4">
         <v>0</v>
       </c>
       <c r="Y159" s="4">
         <v>0</v>
       </c>
       <c r="Z159" s="6">
-        <v>3.2100000000000002E-3</v>
+        <v>1.127E-3</v>
       </c>
     </row>
     <row r="160" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C160" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D160" s="4">
+        <v>49060</v>
+      </c>
+      <c r="E160" s="5">
+        <v>7.9399249999999997</v>
+      </c>
+      <c r="F160" s="4">
+        <v>389532.7205</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J160" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="K160" s="5">
+        <v>0.74308006687720607</v>
+      </c>
+      <c r="L160" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M160" s="4">
+        <v>289454</v>
+      </c>
+      <c r="N160" s="4">
+        <v>389532.7205</v>
+      </c>
+      <c r="O160" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="P160" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="Q160" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="R160" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="S160" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="D160" s="4">
-[...46 lines deleted...]
-      </c>
       <c r="T160" s="4">
         <v>1</v>
       </c>
       <c r="W160" s="3" t="s">
-        <v>728</v>
+        <v>34</v>
       </c>
       <c r="X160" s="4">
         <v>0</v>
       </c>
       <c r="Y160" s="4">
         <v>0</v>
       </c>
       <c r="Z160" s="6">
-        <v>9.1100000000000003E-4</v>
+        <v>2.8499999999999999E-4</v>
       </c>
     </row>
     <row r="161" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D161" s="4">
-        <v>789000</v>
+        <v>12826515</v>
       </c>
       <c r="E161" s="5">
-        <v>4.0015049999999999</v>
+        <v>1.0775859999999999</v>
       </c>
       <c r="F161" s="4">
-        <v>3157187.2150776898</v>
+        <v>13821675.6465517</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H161" s="3" t="s">
         <v>69</v>
       </c>
       <c r="I161" s="3" t="s">
         <v>70</v>
       </c>
       <c r="J161" s="5">
-        <v>31.38</v>
+        <v>8.4499999999999993</v>
       </c>
       <c r="K161" s="5">
-        <v>7.8420498239930332</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L161" s="3" t="s">
         <v>71</v>
       </c>
       <c r="M161" s="4">
-        <v>24758819.444313001</v>
+        <v>108384055.913681</v>
       </c>
       <c r="N161" s="4">
-        <v>3157187.2150776898</v>
+        <v>13821675.6465517</v>
       </c>
       <c r="O161" s="3" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="P161" s="3" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="Q161" s="3" t="s">
-        <v>132</v>
+        <v>99</v>
       </c>
       <c r="R161" s="3" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="S161" s="3" t="s">
-        <v>327</v>
+        <v>311</v>
       </c>
       <c r="T161" s="4">
         <v>1</v>
       </c>
       <c r="W161" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X161" s="4">
         <v>0</v>
       </c>
       <c r="Y161" s="4">
         <v>0</v>
       </c>
       <c r="Z161" s="6">
-        <v>2.3760000000000001E-3</v>
+        <v>1.0144E-2</v>
       </c>
     </row>
     <row r="162" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B162" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D162" s="4">
+        <v>89405</v>
+      </c>
+      <c r="E162" s="5">
+        <v>7.9157840000000004</v>
+      </c>
+      <c r="F162" s="4">
+        <v>707710.66851999995</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J162" s="5">
+        <v>6.88</v>
+      </c>
+      <c r="K162" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L162" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="M162" s="4">
+        <v>615106.4</v>
+      </c>
+      <c r="N162" s="4">
+        <v>707710.66851999995</v>
+      </c>
+      <c r="O162" s="3" t="s">
         <v>734</v>
       </c>
-      <c r="C162" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P162" s="3" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="Q162" s="3" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="R162" s="3" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="S162" s="3" t="s">
-        <v>558</v>
+        <v>256</v>
       </c>
       <c r="T162" s="4">
         <v>1</v>
       </c>
       <c r="W162" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X162" s="4">
         <v>0</v>
       </c>
       <c r="Y162" s="4">
         <v>0</v>
       </c>
       <c r="Z162" s="6">
-        <v>7.0799999999999997E-4</v>
+        <v>5.1900000000000004E-4</v>
       </c>
     </row>
     <row r="163" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B163" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D163" s="4">
+        <v>286056</v>
+      </c>
+      <c r="E163" s="5">
+        <v>17.766390999999999</v>
+      </c>
+      <c r="F163" s="4">
+        <v>5082182.57733915</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="J163" s="5">
+        <v>168.5</v>
+      </c>
+      <c r="K163" s="5">
+        <v>9.4841998920318673</v>
+      </c>
+      <c r="L163" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="M163" s="4">
+        <v>48200435.451286003</v>
+      </c>
+      <c r="N163" s="4">
+        <v>5082182.57733915</v>
+      </c>
+      <c r="O163" s="3" t="s">
         <v>738</v>
       </c>
-      <c r="C163" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P163" s="3" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="Q163" s="3" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="R163" s="3" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="S163" s="3" t="s">
-        <v>186</v>
+        <v>545</v>
       </c>
       <c r="T163" s="4">
         <v>1</v>
       </c>
       <c r="W163" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X163" s="4">
         <v>0</v>
       </c>
       <c r="Y163" s="4">
         <v>0</v>
       </c>
       <c r="Z163" s="6">
-        <v>1.8006999999999999E-2</v>
+        <v>3.7299999999999998E-3</v>
       </c>
     </row>
     <row r="164" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D164" s="4">
-        <v>109244</v>
+        <v>243568</v>
       </c>
       <c r="E164" s="5">
-        <v>5.9460800000000003</v>
+        <v>25.993161000000001</v>
       </c>
       <c r="F164" s="4">
-        <v>649573.56351999997</v>
+        <v>6331102.2993400004</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>64</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J164" s="5">
-        <v>4.4800000000000004</v>
+        <v>19.315000000000001</v>
       </c>
       <c r="K164" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M164" s="4">
-        <v>489413.12</v>
+        <v>4704515.92</v>
       </c>
       <c r="N164" s="4">
-        <v>649573.56351999997</v>
+        <v>6331102.2993400004</v>
       </c>
       <c r="O164" s="3" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="P164" s="3" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="Q164" s="3" t="s">
-        <v>132</v>
+        <v>228</v>
       </c>
       <c r="R164" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="S164" s="3" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="T164" s="4">
         <v>1</v>
       </c>
       <c r="W164" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X164" s="4">
         <v>0</v>
       </c>
       <c r="Y164" s="4">
         <v>0</v>
       </c>
       <c r="Z164" s="6">
-        <v>4.8799999999999999E-4</v>
+        <v>4.646E-3</v>
       </c>
     </row>
     <row r="165" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D165" s="4">
-        <v>45855</v>
+        <v>101591</v>
       </c>
       <c r="E165" s="5">
-        <v>80.031000000000006</v>
+        <v>18.17869</v>
       </c>
       <c r="F165" s="4">
-        <v>3669821.5049999999</v>
+        <v>1846791.2957899999</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H165" s="3" t="s">
-        <v>204</v>
+        <v>177</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J165" s="5">
-        <v>70</v>
+        <v>15.8</v>
       </c>
       <c r="K165" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L165" s="3" t="s">
-        <v>205</v>
+        <v>178</v>
       </c>
       <c r="M165" s="4">
-        <v>3209850</v>
+        <v>1605137.8</v>
       </c>
       <c r="N165" s="4">
-        <v>3669821.5049999999</v>
+        <v>1846791.2957899999</v>
       </c>
       <c r="O165" s="3" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="P165" s="3" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="Q165" s="3" t="s">
         <v>110</v>
       </c>
       <c r="R165" s="3" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="S165" s="3" t="s">
-        <v>208</v>
+        <v>181</v>
       </c>
       <c r="T165" s="4">
         <v>1</v>
       </c>
       <c r="W165" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X165" s="4">
         <v>0</v>
       </c>
       <c r="Y165" s="4">
         <v>0</v>
       </c>
       <c r="Z165" s="6">
-        <v>2.7620000000000001E-3</v>
+        <v>1.3550000000000001E-3</v>
       </c>
     </row>
     <row r="166" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D166" s="4">
-        <v>35326</v>
+        <v>310449</v>
       </c>
       <c r="E166" s="5">
-        <v>14.651389999999999</v>
+        <v>93.884879999999995</v>
       </c>
       <c r="F166" s="4">
-        <v>517574.98547700001</v>
+        <v>29146467.11112</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H166" s="3" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J166" s="5">
-        <v>12.815</v>
+        <v>81.599999999999994</v>
       </c>
       <c r="K166" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L166" s="3" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="M166" s="4">
-        <v>452702.69</v>
+        <v>25332638.399999999</v>
       </c>
       <c r="N166" s="4">
-        <v>517574.98547700001</v>
+        <v>29146467.11112</v>
       </c>
       <c r="O166" s="3" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="P166" s="3" t="s">
-        <v>190</v>
+        <v>752</v>
       </c>
       <c r="Q166" s="3" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="R166" s="3" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="S166" s="3" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="T166" s="4">
         <v>1</v>
       </c>
       <c r="W166" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X166" s="4">
         <v>0</v>
       </c>
       <c r="Y166" s="4">
         <v>0</v>
       </c>
       <c r="Z166" s="6">
-        <v>3.8900000000000002E-4</v>
+        <v>2.1391E-2</v>
       </c>
     </row>
     <row r="167" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D167" s="4">
-        <v>101973</v>
+        <v>882722</v>
       </c>
       <c r="E167" s="5">
-        <v>35.099310000000003</v>
+        <v>0.163577</v>
       </c>
       <c r="F167" s="4">
-        <v>3579181.9386300002</v>
+        <v>144392.91166848</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H167" s="3" t="s">
-        <v>189</v>
+        <v>89</v>
       </c>
       <c r="I167" s="3" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="J167" s="5">
-        <v>30.7</v>
+        <v>0.21</v>
       </c>
       <c r="K167" s="5">
-        <v>0.87466106883582606</v>
+        <v>1.2837999986982269</v>
       </c>
       <c r="L167" s="3" t="s">
-        <v>190</v>
+        <v>91</v>
       </c>
       <c r="M167" s="4">
-        <v>3130571.1</v>
+        <v>185371.61981199999</v>
       </c>
       <c r="N167" s="4">
-        <v>3579181.9386300002</v>
+        <v>144392.91166848</v>
       </c>
       <c r="O167" s="3" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="P167" s="3" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="Q167" s="3" t="s">
-        <v>467</v>
+        <v>110</v>
       </c>
       <c r="R167" s="3" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="S167" s="3" t="s">
-        <v>193</v>
+        <v>517</v>
       </c>
       <c r="T167" s="4">
         <v>1</v>
       </c>
       <c r="W167" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X167" s="4">
         <v>0</v>
       </c>
       <c r="Y167" s="4">
         <v>0</v>
       </c>
       <c r="Z167" s="6">
-        <v>2.6940000000000002E-3</v>
+        <v>1.05E-4</v>
       </c>
     </row>
     <row r="168" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D168" s="4">
-        <v>35076</v>
+        <v>203178</v>
       </c>
       <c r="E168" s="5">
-        <v>75.057644999999994</v>
+        <v>35.128489000000002</v>
       </c>
       <c r="F168" s="4">
-        <v>2632721.9560199999</v>
+        <v>7137336.0230958397</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H168" s="3" t="s">
-        <v>211</v>
+        <v>44</v>
       </c>
       <c r="I168" s="3" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="J168" s="5">
-        <v>65.650000000000006</v>
+        <v>49.28</v>
       </c>
       <c r="K168" s="5">
-        <v>0.87466106883582606</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L168" s="3" t="s">
-        <v>212</v>
+        <v>46</v>
       </c>
       <c r="M168" s="4">
-        <v>2302739.4</v>
+        <v>10012611.794127</v>
       </c>
       <c r="N168" s="4">
-        <v>2632721.9560199999</v>
+        <v>7137336.0230958397</v>
       </c>
       <c r="O168" s="3" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="P168" s="3" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="Q168" s="3" t="s">
-        <v>110</v>
+        <v>242</v>
       </c>
       <c r="R168" s="3" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="S168" s="3" t="s">
-        <v>215</v>
+        <v>112</v>
       </c>
       <c r="T168" s="4">
         <v>1</v>
       </c>
       <c r="W168" s="3" t="s">
-        <v>34</v>
+        <v>762</v>
       </c>
       <c r="X168" s="4">
         <v>0</v>
       </c>
       <c r="Y168" s="4">
         <v>0</v>
       </c>
       <c r="Z168" s="6">
-        <v>1.9810000000000001E-3</v>
+        <v>5.2379999999999996E-3</v>
       </c>
     </row>
     <row r="169" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D169" s="4">
-        <v>936585</v>
+        <v>50418</v>
       </c>
       <c r="E169" s="5">
-        <v>0.41443200000000002</v>
+        <v>13.127096</v>
       </c>
       <c r="F169" s="4">
-        <v>388151.21683743002</v>
+        <v>661841.90548491001</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H169" s="3" t="s">
-        <v>69</v>
+        <v>540</v>
       </c>
       <c r="I169" s="3" t="s">
-        <v>70</v>
+        <v>541</v>
       </c>
       <c r="J169" s="5">
-        <v>3.25</v>
+        <v>124.5</v>
       </c>
       <c r="K169" s="5">
-        <v>7.8420498239930332</v>
+        <v>9.4841998920318673</v>
       </c>
       <c r="L169" s="3" t="s">
-        <v>71</v>
+        <v>542</v>
       </c>
       <c r="M169" s="4">
-        <v>3043901.1816819999</v>
+        <v>6277040.9285420002</v>
       </c>
       <c r="N169" s="4">
-        <v>388151.21683743002</v>
+        <v>661841.90548491001</v>
       </c>
       <c r="O169" s="3" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="P169" s="3" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="Q169" s="3" t="s">
-        <v>168</v>
+        <v>223</v>
       </c>
       <c r="R169" s="3" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="S169" s="3" t="s">
-        <v>327</v>
+        <v>545</v>
       </c>
       <c r="T169" s="4">
         <v>1</v>
       </c>
       <c r="W169" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X169" s="4">
         <v>0</v>
       </c>
       <c r="Y169" s="4">
         <v>0</v>
       </c>
       <c r="Z169" s="6">
-        <v>2.92E-4</v>
+        <v>4.8500000000000003E-4</v>
       </c>
     </row>
     <row r="170" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D170" s="4">
-        <v>452486</v>
+        <v>377415</v>
       </c>
       <c r="E170" s="5">
-        <v>3.2317719999999999</v>
+        <v>52.592547000000003</v>
       </c>
       <c r="F170" s="4">
-        <v>1462331.5931484001</v>
+        <v>19849216.055867899</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="I170" s="3" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="J170" s="5">
-        <v>31.98</v>
+        <v>42.55</v>
       </c>
       <c r="K170" s="5">
-        <v>9.8954995663792094</v>
+        <v>0.80905000094861113</v>
       </c>
       <c r="L170" s="3" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="M170" s="4">
-        <v>14470501.645902</v>
+        <v>16059008.268828999</v>
       </c>
       <c r="N170" s="4">
-        <v>1462331.5931484001</v>
+        <v>19849216.055867899</v>
       </c>
       <c r="O170" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="P170" s="3" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="Q170" s="3" t="s">
-        <v>260</v>
+        <v>110</v>
       </c>
       <c r="R170" s="3" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="S170" s="3" t="s">
-        <v>587</v>
+        <v>216</v>
       </c>
       <c r="T170" s="4">
         <v>1</v>
       </c>
       <c r="W170" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X170" s="4">
         <v>0</v>
       </c>
       <c r="Y170" s="4">
         <v>0</v>
       </c>
       <c r="Z170" s="6">
-        <v>1.1000000000000001E-3</v>
+        <v>1.4567999999999999E-2</v>
       </c>
     </row>
     <row r="171" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A171" s="3" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D171" s="4">
-        <v>197640</v>
+        <v>882722</v>
       </c>
       <c r="E171" s="5">
-        <v>0.70007200000000003</v>
+        <v>0.45567800000000003</v>
       </c>
       <c r="F171" s="4">
-        <v>138362.23946544999</v>
+        <v>402237.39679078001</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H171" s="3" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="I171" s="3" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J171" s="5">
-        <v>5.49</v>
+        <v>0.58499999999999996</v>
       </c>
       <c r="K171" s="5">
-        <v>7.8420498239930332</v>
+        <v>1.2837999986982269</v>
       </c>
       <c r="L171" s="3" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="M171" s="4">
-        <v>1085043.575647</v>
+        <v>516392.36947600002</v>
       </c>
       <c r="N171" s="4">
-        <v>138362.23946544999</v>
+        <v>402237.39679078001</v>
       </c>
       <c r="O171" s="3" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="P171" s="3" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="Q171" s="3" t="s">
-        <v>132</v>
+        <v>105</v>
       </c>
       <c r="R171" s="3" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="S171" s="3" t="s">
-        <v>327</v>
+        <v>517</v>
       </c>
       <c r="T171" s="4">
         <v>1</v>
       </c>
       <c r="W171" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X171" s="4">
         <v>0</v>
       </c>
       <c r="Y171" s="4">
         <v>0</v>
       </c>
       <c r="Z171" s="6">
-        <v>1.0399999999999999E-4</v>
+        <v>2.9500000000000001E-4</v>
       </c>
     </row>
     <row r="172" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A172" s="3" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D172" s="4">
-        <v>13907</v>
+        <v>3055000</v>
       </c>
       <c r="E172" s="5">
-        <v>24.146495999999999</v>
+        <v>9.3858390000000007</v>
       </c>
       <c r="F172" s="4">
-        <v>335805.31987200002</v>
+        <v>28673740.053050399</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H172" s="3" t="s">
-        <v>264</v>
+        <v>69</v>
       </c>
       <c r="I172" s="3" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="J172" s="5">
-        <v>21.12</v>
+        <v>73.599999999999994</v>
       </c>
       <c r="K172" s="5">
-        <v>0.87466106883582606</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L172" s="3" t="s">
-        <v>265</v>
+        <v>71</v>
       </c>
       <c r="M172" s="4">
-        <v>293715.84000000003</v>
+        <v>224848008.637761</v>
       </c>
       <c r="N172" s="4">
-        <v>335805.31987200002</v>
+        <v>28673740.053050399</v>
       </c>
       <c r="O172" s="3" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="P172" s="3" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="Q172" s="3" t="s">
-        <v>132</v>
+        <v>99</v>
       </c>
       <c r="R172" s="3" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="S172" s="3" t="s">
-        <v>268</v>
+        <v>311</v>
       </c>
       <c r="T172" s="4">
         <v>1</v>
       </c>
       <c r="W172" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X172" s="4">
         <v>0</v>
       </c>
       <c r="Y172" s="4">
         <v>0</v>
       </c>
       <c r="Z172" s="6">
-        <v>2.52E-4</v>
+        <v>2.1044E-2</v>
       </c>
     </row>
     <row r="173" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D173" s="4">
-        <v>559747</v>
+        <v>3995</v>
       </c>
       <c r="E173" s="5">
-        <v>3.878225</v>
+        <v>83.678387999999998</v>
       </c>
       <c r="F173" s="4">
-        <v>2170824.5292015001</v>
+        <v>334295.16099129</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H173" s="3" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="I173" s="3" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="J173" s="5">
-        <v>2.9220000000000002</v>
+        <v>67.7</v>
       </c>
       <c r="K173" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.80905000094861113</v>
       </c>
       <c r="L173" s="3" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="M173" s="4">
-        <v>1635580.7339999999</v>
+        <v>270461.50031700003</v>
       </c>
       <c r="N173" s="4">
-        <v>2170824.5292015001</v>
+        <v>334295.16099129</v>
       </c>
       <c r="O173" s="3" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="P173" s="3" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="Q173" s="3" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="R173" s="3" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="S173" s="3" t="s">
-        <v>106</v>
+        <v>216</v>
       </c>
       <c r="T173" s="4">
         <v>1</v>
       </c>
       <c r="W173" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X173" s="4">
         <v>0</v>
       </c>
       <c r="Y173" s="4">
         <v>0</v>
       </c>
       <c r="Z173" s="6">
-        <v>1.634E-3</v>
+        <v>2.4499999999999999E-4</v>
       </c>
     </row>
     <row r="174" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D174" s="4">
-        <v>10400</v>
+        <v>218600</v>
       </c>
       <c r="E174" s="5">
-        <v>138.029955</v>
+        <v>14.959960000000001</v>
       </c>
       <c r="F174" s="4">
-        <v>1435511.5418502199</v>
+        <v>3270247.7626000899</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H174" s="3" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="I174" s="3" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="J174" s="5">
-        <v>195.83</v>
+        <v>2382</v>
       </c>
       <c r="K174" s="5">
-        <v>1.418750010019922</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L174" s="3" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="M174" s="4">
-        <v>2036632.0143830001</v>
+        <v>520705265.34851003</v>
       </c>
       <c r="N174" s="4">
-        <v>1435511.5418502199</v>
+        <v>3270247.7626000899</v>
       </c>
       <c r="O174" s="3" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="P174" s="3" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="Q174" s="3" t="s">
         <v>110</v>
       </c>
       <c r="R174" s="3" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="S174" s="3" t="s">
-        <v>116</v>
+        <v>276</v>
       </c>
       <c r="T174" s="4">
         <v>1</v>
       </c>
       <c r="W174" s="3" t="s">
-        <v>784</v>
+        <v>34</v>
       </c>
       <c r="X174" s="4">
         <v>0</v>
       </c>
       <c r="Y174" s="4">
         <v>0</v>
       </c>
       <c r="Z174" s="6">
-        <v>1.08E-3</v>
+        <v>2.3999999999999998E-3</v>
       </c>
     </row>
     <row r="175" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D175" s="4">
-        <v>49060</v>
+        <v>113700</v>
       </c>
       <c r="E175" s="5">
-        <v>6.9813349999999996</v>
+        <v>11.122624</v>
       </c>
       <c r="F175" s="4">
-        <v>342504.29509999999</v>
+        <v>1264642.4870466299</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H175" s="3" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="I175" s="3" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="J175" s="5">
-        <v>5.26</v>
+        <v>1771</v>
       </c>
       <c r="K175" s="5">
-        <v>0.75343755886230923</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L175" s="3" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="M175" s="4">
-        <v>258055.6</v>
+        <v>201362725.27102101</v>
       </c>
       <c r="N175" s="4">
-        <v>342504.29509999999</v>
+        <v>1264642.4870466299</v>
       </c>
       <c r="O175" s="3" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="P175" s="3" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="Q175" s="3" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="R175" s="3" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="S175" s="3" t="s">
-        <v>106</v>
+        <v>276</v>
       </c>
       <c r="T175" s="4">
         <v>1</v>
       </c>
       <c r="W175" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X175" s="4">
         <v>0</v>
       </c>
       <c r="Y175" s="4">
         <v>0</v>
       </c>
       <c r="Z175" s="6">
-        <v>2.5700000000000001E-4</v>
+        <v>9.2800000000000001E-4</v>
       </c>
     </row>
     <row r="176" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D176" s="4">
-        <v>11240015</v>
+        <v>60923</v>
       </c>
       <c r="E176" s="5">
-        <v>1.0571219999999999</v>
+        <v>16.982118</v>
       </c>
       <c r="F176" s="4">
-        <v>11882062.005470499</v>
+        <v>1034601.574914</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H176" s="3" t="s">
-        <v>69</v>
+        <v>195</v>
       </c>
       <c r="I176" s="3" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="J176" s="5">
-        <v>8.2899999999999991</v>
+        <v>14.76</v>
       </c>
       <c r="K176" s="5">
-        <v>7.8420498239930332</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L176" s="3" t="s">
-        <v>71</v>
+        <v>196</v>
       </c>
       <c r="M176" s="4">
-        <v>93179722.258673996</v>
+        <v>899223.48</v>
       </c>
       <c r="N176" s="4">
-        <v>11882062.005470499</v>
+        <v>1034601.574914</v>
       </c>
       <c r="O176" s="3" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="P176" s="3" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="Q176" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="R176" s="3" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="S176" s="3" t="s">
-        <v>327</v>
+        <v>200</v>
       </c>
       <c r="T176" s="4">
         <v>1</v>
       </c>
       <c r="W176" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X176" s="4">
         <v>0</v>
       </c>
       <c r="Y176" s="4">
         <v>0</v>
       </c>
       <c r="Z176" s="6">
-        <v>8.9440000000000006E-3</v>
+        <v>7.5900000000000002E-4</v>
       </c>
     </row>
     <row r="177" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D177" s="4">
-        <v>89405</v>
+        <v>54488</v>
       </c>
       <c r="E177" s="5">
-        <v>8.0373990000000006</v>
+        <v>30.155916000000001</v>
       </c>
       <c r="F177" s="4">
-        <v>718583.657595</v>
+        <v>1643135.523764</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H177" s="3" t="s">
-        <v>182</v>
+        <v>548</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J177" s="5">
-        <v>7.03</v>
+        <v>26.21</v>
       </c>
       <c r="K177" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L177" s="3" t="s">
-        <v>183</v>
+        <v>549</v>
       </c>
       <c r="M177" s="4">
-        <v>628517.15</v>
+        <v>1428130.48</v>
       </c>
       <c r="N177" s="4">
-        <v>718583.657595</v>
+        <v>1643135.523764</v>
       </c>
       <c r="O177" s="3" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="P177" s="3" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="Q177" s="3" t="s">
         <v>110</v>
       </c>
       <c r="R177" s="3" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="S177" s="3" t="s">
-        <v>186</v>
+        <v>256</v>
       </c>
       <c r="T177" s="4">
         <v>1</v>
       </c>
       <c r="W177" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X177" s="4">
         <v>0</v>
       </c>
       <c r="Y177" s="4">
         <v>0</v>
       </c>
       <c r="Z177" s="6">
-        <v>5.4000000000000001E-4</v>
+        <v>1.2049999999999999E-3</v>
       </c>
     </row>
     <row r="178" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D178" s="4">
-        <v>286056</v>
+        <v>733500</v>
       </c>
       <c r="E178" s="5">
-        <v>14.64302</v>
+        <v>6.1007959999999999</v>
       </c>
       <c r="F178" s="4">
-        <v>4188723.6016371101</v>
+        <v>4474933.6870026505</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H178" s="3" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="I178" s="3" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="J178" s="5">
-        <v>144.9</v>
+        <v>47.84</v>
       </c>
       <c r="K178" s="5">
-        <v>9.8954995663792094</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L178" s="3" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="M178" s="4">
-        <v>41449512.583682001</v>
+        <v>35090641.348041996</v>
       </c>
       <c r="N178" s="4">
-        <v>4188723.6016371101</v>
+        <v>4474933.6870026505</v>
       </c>
       <c r="O178" s="3" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="P178" s="3" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="Q178" s="3" t="s">
-        <v>132</v>
+        <v>802</v>
       </c>
       <c r="R178" s="3" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="S178" s="3" t="s">
-        <v>587</v>
+        <v>311</v>
       </c>
       <c r="T178" s="4">
         <v>1</v>
       </c>
       <c r="W178" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X178" s="4">
         <v>0</v>
       </c>
       <c r="Y178" s="4">
         <v>0</v>
       </c>
       <c r="Z178" s="6">
-        <v>3.153E-3</v>
+        <v>3.284E-3</v>
       </c>
     </row>
     <row r="179" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D179" s="4">
-        <v>243568</v>
+        <v>5041</v>
       </c>
       <c r="E179" s="5">
-        <v>26.292822999999999</v>
+        <v>108.554393</v>
       </c>
       <c r="F179" s="4">
-        <v>6404090.19068</v>
+        <v>547222.69259250001</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H179" s="3" t="s">
-        <v>64</v>
+        <v>177</v>
       </c>
       <c r="I179" s="3" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="J179" s="5">
-        <v>19.809999999999999</v>
+        <v>94.35</v>
       </c>
       <c r="K179" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L179" s="3" t="s">
-        <v>66</v>
+        <v>178</v>
       </c>
       <c r="M179" s="4">
-        <v>4825082.08</v>
+        <v>475618.35</v>
       </c>
       <c r="N179" s="4">
-        <v>6404090.19068</v>
+        <v>547222.69259250001</v>
       </c>
       <c r="O179" s="3" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="P179" s="3" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="Q179" s="3" t="s">
-        <v>248</v>
+        <v>110</v>
       </c>
       <c r="R179" s="3" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="S179" s="3" t="s">
-        <v>106</v>
+        <v>181</v>
       </c>
       <c r="T179" s="4">
         <v>1</v>
       </c>
       <c r="W179" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X179" s="4">
         <v>0</v>
       </c>
       <c r="Y179" s="4">
         <v>0</v>
       </c>
       <c r="Z179" s="6">
-        <v>4.8199999999999996E-3</v>
+        <v>4.0099999999999999E-4</v>
       </c>
     </row>
     <row r="180" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D180" s="4">
-        <v>101591</v>
+        <v>35331</v>
       </c>
       <c r="E180" s="5">
-        <v>17.218098000000001</v>
+        <v>8.9939060000000008</v>
       </c>
       <c r="F180" s="4">
-        <v>1749203.7939180001</v>
+        <v>317763.68064780999</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H180" s="3" t="s">
-        <v>189</v>
+        <v>540</v>
       </c>
       <c r="I180" s="3" t="s">
-        <v>60</v>
+        <v>541</v>
       </c>
       <c r="J180" s="5">
-        <v>15.06</v>
+        <v>85.3</v>
       </c>
       <c r="K180" s="5">
-        <v>0.87466106883582606</v>
+        <v>9.4841998920318673</v>
       </c>
       <c r="L180" s="3" t="s">
-        <v>190</v>
+        <v>542</v>
       </c>
       <c r="M180" s="4">
-        <v>1529960.46</v>
+        <v>3013734.265691</v>
       </c>
       <c r="N180" s="4">
-        <v>1749203.7939180001</v>
+        <v>317763.68064780999</v>
       </c>
       <c r="O180" s="3" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="P180" s="3" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="Q180" s="3" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="R180" s="3" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="S180" s="3" t="s">
-        <v>193</v>
+        <v>545</v>
       </c>
       <c r="T180" s="4">
         <v>1</v>
       </c>
       <c r="W180" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X180" s="4">
         <v>0</v>
       </c>
       <c r="Y180" s="4">
         <v>0</v>
       </c>
       <c r="Z180" s="6">
-        <v>1.3159999999999999E-3</v>
+        <v>2.33E-4</v>
       </c>
     </row>
     <row r="181" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D181" s="4">
-        <v>229115</v>
+        <v>495426</v>
       </c>
       <c r="E181" s="5">
-        <v>87.645377999999994</v>
+        <v>35.022742000000001</v>
       </c>
       <c r="F181" s="4">
-        <v>20080870.780469999</v>
+        <v>17351176.978092</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H181" s="3" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J181" s="5">
-        <v>76.66</v>
+        <v>30.44</v>
       </c>
       <c r="K181" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L181" s="3" t="s">
-        <v>223</v>
+        <v>196</v>
       </c>
       <c r="M181" s="4">
-        <v>17563955.899999999</v>
+        <v>15080767.439999999</v>
       </c>
       <c r="N181" s="4">
-        <v>20080870.780469999</v>
+        <v>17351176.978092</v>
       </c>
       <c r="O181" s="3" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="P181" s="3" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="Q181" s="3" t="s">
         <v>110</v>
       </c>
       <c r="R181" s="3" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="S181" s="3" t="s">
-        <v>226</v>
+        <v>200</v>
       </c>
       <c r="T181" s="4">
         <v>1</v>
       </c>
       <c r="W181" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X181" s="4">
         <v>0</v>
       </c>
       <c r="Y181" s="4">
         <v>0</v>
       </c>
       <c r="Z181" s="6">
-        <v>1.5115999999999999E-2</v>
+        <v>1.2734000000000001E-2</v>
       </c>
     </row>
     <row r="182" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D182" s="4">
-        <v>882722</v>
+        <v>134112</v>
       </c>
       <c r="E182" s="5">
-        <v>0.16622200000000001</v>
+        <v>60.65</v>
       </c>
       <c r="F182" s="4">
-        <v>146727.92145038</v>
+        <v>8133892.7999999998</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>102</v>
+        <v>818</v>
       </c>
       <c r="H182" s="3" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="I182" s="3" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="J182" s="5">
-        <v>0.215</v>
+        <v>60.65</v>
       </c>
       <c r="K182" s="5">
-        <v>1.2934499925199785</v>
+        <v>1</v>
       </c>
       <c r="L182" s="3" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="M182" s="4">
-        <v>189785.228902</v>
+        <v>8133892.7999999998</v>
       </c>
       <c r="N182" s="4">
-        <v>146727.92145038</v>
+        <v>8133892.7999999998</v>
       </c>
       <c r="O182" s="3" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="P182" s="3" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="Q182" s="3" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="R182" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="S182" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="T182" s="4">
+        <v>1</v>
+      </c>
+      <c r="W182" s="3" t="s">
         <v>816</v>
       </c>
-      <c r="S182" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X182" s="4">
         <v>0</v>
       </c>
       <c r="Y182" s="4">
         <v>0</v>
       </c>
       <c r="Z182" s="6">
-        <v>1.1E-4</v>
+        <v>5.9690000000000003E-3</v>
       </c>
     </row>
     <row r="183" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="B183" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D183" s="4">
+        <v>503483</v>
+      </c>
+      <c r="E183" s="5">
+        <v>51.69</v>
+      </c>
+      <c r="F183" s="4">
+        <v>26025036.27</v>
+      </c>
+      <c r="G183" s="3" t="s">
         <v>818</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
       <c r="H183" s="3" t="s">
         <v>64</v>
       </c>
       <c r="I183" s="3" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="J183" s="5">
-        <v>29.33</v>
+        <v>51.69</v>
       </c>
       <c r="K183" s="5">
-        <v>0.75343755886230923</v>
+        <v>1</v>
       </c>
       <c r="L183" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M183" s="4">
-        <v>1276793.56</v>
+        <v>26025036.27</v>
       </c>
       <c r="N183" s="4">
-        <v>1694624.25251</v>
+        <v>26025036.27</v>
       </c>
       <c r="O183" s="3" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="P183" s="3" t="s">
-        <v>819</v>
+        <v>744</v>
       </c>
       <c r="Q183" s="3" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="R183" s="3" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="S183" s="3" t="s">
-        <v>106</v>
+        <v>219</v>
       </c>
       <c r="T183" s="4">
         <v>1</v>
       </c>
       <c r="W183" s="3" t="s">
-        <v>34</v>
+        <v>822</v>
       </c>
       <c r="X183" s="4">
         <v>0</v>
       </c>
       <c r="Y183" s="4">
         <v>0</v>
       </c>
       <c r="Z183" s="6">
-        <v>1.2750000000000001E-3</v>
+        <v>1.9099999999999999E-2</v>
       </c>
     </row>
     <row r="184" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D184" s="4">
-        <v>78900</v>
+        <v>344293</v>
       </c>
       <c r="E184" s="5">
-        <v>32.465198000000001</v>
+        <v>96.85</v>
       </c>
       <c r="F184" s="4">
-        <v>2561504.14096916</v>
+        <v>33344777.050000001</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>102</v>
+        <v>818</v>
       </c>
       <c r="H184" s="3" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="I184" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J184" s="5">
-        <v>46.06</v>
+        <v>96.85</v>
       </c>
       <c r="K184" s="5">
-        <v>1.418750010019922</v>
+        <v>1</v>
       </c>
       <c r="L184" s="3" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="M184" s="4">
-        <v>3634134.0256659999</v>
+        <v>33344777.050000001</v>
       </c>
       <c r="N184" s="4">
-        <v>2561504.14096916</v>
+        <v>33344777.050000001</v>
       </c>
       <c r="O184" s="3" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="P184" s="3" t="s">
-        <v>823</v>
+        <v>305</v>
       </c>
       <c r="Q184" s="3" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="R184" s="3" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="S184" s="3" t="s">
-        <v>116</v>
+        <v>219</v>
       </c>
       <c r="T184" s="4">
         <v>1</v>
       </c>
       <c r="W184" s="3" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="X184" s="4">
         <v>0</v>
       </c>
       <c r="Y184" s="4">
         <v>0</v>
       </c>
       <c r="Z184" s="6">
-        <v>1.928E-3</v>
+        <v>2.4472000000000001E-2</v>
       </c>
     </row>
     <row r="185" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D185" s="4">
-        <v>50418</v>
+        <v>33795</v>
       </c>
       <c r="E185" s="5">
-        <v>11.490072</v>
+        <v>49.24</v>
       </c>
       <c r="F185" s="4">
-        <v>579306.41200546001</v>
+        <v>1664065.8</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>102</v>
+        <v>818</v>
       </c>
       <c r="H185" s="3" t="s">
-        <v>84</v>
+        <v>832</v>
       </c>
       <c r="I185" s="3" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="J185" s="5">
-        <v>113.7</v>
+        <v>49.24</v>
       </c>
       <c r="K185" s="5">
-        <v>9.8954995663792094</v>
+        <v>1</v>
       </c>
       <c r="L185" s="3" t="s">
-        <v>86</v>
+        <v>833</v>
       </c>
       <c r="M185" s="4">
-        <v>5732526.3487999998</v>
+        <v>1664065.8</v>
       </c>
       <c r="N185" s="4">
-        <v>579306.41200546001</v>
+        <v>1664065.8</v>
       </c>
       <c r="O185" s="3" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="P185" s="3" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="Q185" s="3" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="R185" s="3" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="S185" s="3" t="s">
-        <v>587</v>
+        <v>219</v>
       </c>
       <c r="T185" s="4">
         <v>1</v>
       </c>
       <c r="W185" s="3" t="s">
-        <v>34</v>
+        <v>830</v>
       </c>
       <c r="X185" s="4">
         <v>0</v>
       </c>
       <c r="Y185" s="4">
         <v>0</v>
       </c>
       <c r="Z185" s="6">
-        <v>4.3600000000000003E-4</v>
+        <v>1.2210000000000001E-3</v>
       </c>
     </row>
     <row r="186" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D186" s="4">
-        <v>296695</v>
+        <v>2141837</v>
       </c>
       <c r="E186" s="5">
-        <v>49.662182999999999</v>
+        <v>15.78</v>
       </c>
       <c r="F186" s="4">
-        <v>14734521.4157317</v>
+        <v>33798187.859999999</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>102</v>
+        <v>818</v>
       </c>
       <c r="H186" s="3" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="I186" s="3" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="J186" s="5">
-        <v>40.06</v>
+        <v>15.78</v>
       </c>
       <c r="K186" s="5">
-        <v>0.80664999676049354</v>
+        <v>1</v>
       </c>
       <c r="L186" s="3" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="M186" s="4">
-        <v>11885601.652267</v>
+        <v>33798187.859999999</v>
       </c>
       <c r="N186" s="4">
-        <v>14734521.4157317</v>
+        <v>33798187.859999999</v>
       </c>
       <c r="O186" s="3" t="s">
-        <v>830</v>
+        <v>839</v>
       </c>
       <c r="P186" s="3" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="Q186" s="3" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="R186" s="3" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="S186" s="3" t="s">
-        <v>239</v>
+        <v>842</v>
       </c>
       <c r="T186" s="4">
         <v>1</v>
       </c>
       <c r="W186" s="3" t="s">
-        <v>34</v>
+        <v>837</v>
       </c>
       <c r="X186" s="4">
         <v>0</v>
       </c>
       <c r="Y186" s="4">
         <v>0</v>
       </c>
       <c r="Z186" s="6">
-        <v>1.1091E-2</v>
+        <v>2.4805000000000001E-2</v>
       </c>
     </row>
     <row r="187" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D187" s="4">
-        <v>882722</v>
+        <v>3755</v>
       </c>
       <c r="E187" s="5">
-        <v>0.45614399999999999</v>
+        <v>125.87017</v>
       </c>
       <c r="F187" s="4">
-        <v>402648.71467780002</v>
+        <v>472642.48835</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>102</v>
+        <v>845</v>
       </c>
       <c r="H187" s="3" t="s">
-        <v>94</v>
+        <v>184</v>
       </c>
       <c r="I187" s="3" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="J187" s="5">
-        <v>0.59</v>
+        <v>109.4</v>
       </c>
       <c r="K187" s="5">
-        <v>1.2934499925199785</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L187" s="3" t="s">
-        <v>96</v>
+        <v>185</v>
       </c>
       <c r="M187" s="4">
-        <v>520805.97698799998</v>
+        <v>410797</v>
       </c>
       <c r="N187" s="4">
-        <v>402648.71467780002</v>
+        <v>472642.48835</v>
       </c>
       <c r="O187" s="3" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
       <c r="P187" s="3" t="s">
-        <v>836</v>
+        <v>846</v>
       </c>
       <c r="Q187" s="3" t="s">
-        <v>132</v>
+        <v>228</v>
       </c>
       <c r="R187" s="3" t="s">
-        <v>837</v>
+        <v>847</v>
       </c>
       <c r="S187" s="3" t="s">
-        <v>558</v>
+        <v>188</v>
       </c>
       <c r="T187" s="4">
         <v>1</v>
       </c>
       <c r="W187" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X187" s="4">
         <v>0</v>
       </c>
       <c r="Y187" s="4">
         <v>0</v>
       </c>
       <c r="Z187" s="6">
-        <v>3.0299999999999999E-4</v>
+        <v>3.4600000000000001E-4</v>
       </c>
     </row>
     <row r="188" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D188" s="4">
-        <v>3055000</v>
+        <v>135180</v>
       </c>
       <c r="E188" s="5">
-        <v>8.4480459999999997</v>
+        <v>52.39</v>
       </c>
       <c r="F188" s="4">
-        <v>25808780.867247701</v>
+        <v>7082080.2000000002</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>102</v>
+        <v>850</v>
       </c>
       <c r="H188" s="3" t="s">
-        <v>69</v>
+        <v>177</v>
       </c>
       <c r="I188" s="3" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="J188" s="5">
-        <v>66.25</v>
+        <v>52.39</v>
       </c>
       <c r="K188" s="5">
-        <v>7.8420498239930332</v>
+        <v>1</v>
       </c>
       <c r="L188" s="3" t="s">
-        <v>71</v>
+        <v>178</v>
       </c>
       <c r="M188" s="4">
-        <v>202393745.45747399</v>
+        <v>7082080.2000000002</v>
       </c>
       <c r="N188" s="4">
-        <v>25808780.867247701</v>
+        <v>7082080.2000000002</v>
       </c>
       <c r="O188" s="3" t="s">
-        <v>838</v>
+        <v>851</v>
       </c>
       <c r="P188" s="3" t="s">
-        <v>840</v>
+        <v>852</v>
       </c>
       <c r="Q188" s="3" t="s">
-        <v>104</v>
+        <v>198</v>
       </c>
       <c r="R188" s="3" t="s">
-        <v>841</v>
+        <v>853</v>
       </c>
       <c r="S188" s="3" t="s">
-        <v>327</v>
+        <v>219</v>
       </c>
       <c r="T188" s="4">
         <v>1</v>
       </c>
       <c r="W188" s="3" t="s">
-        <v>34</v>
+        <v>848</v>
       </c>
       <c r="X188" s="4">
         <v>0</v>
       </c>
       <c r="Y188" s="4">
         <v>0</v>
       </c>
       <c r="Z188" s="6">
-        <v>1.9428000000000001E-2</v>
+        <v>5.1970000000000002E-3</v>
       </c>
     </row>
     <row r="189" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D189" s="4">
+        <v>34311</v>
+      </c>
+      <c r="E189" s="5">
+        <v>1629</v>
+      </c>
+      <c r="F189" s="4">
+        <v>55892619</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I189" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J189" s="5">
+        <v>1629</v>
+      </c>
+      <c r="K189" s="5">
+        <v>1</v>
+      </c>
+      <c r="L189" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="M189" s="4">
+        <v>55892619</v>
+      </c>
+      <c r="N189" s="4">
+        <v>55892619</v>
+      </c>
+      <c r="O189" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="P189" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="Q189" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="R189" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="S189" s="3" t="s">
         <v>842</v>
       </c>
-      <c r="B189" s="3" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="T189" s="4">
         <v>1</v>
       </c>
       <c r="W189" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X189" s="4">
         <v>0</v>
       </c>
       <c r="Y189" s="4">
         <v>0</v>
       </c>
       <c r="Z189" s="6">
-        <v>2.32E-4</v>
+        <v>4.1021000000000002E-2</v>
       </c>
     </row>
     <row r="190" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>846</v>
+        <v>858</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>847</v>
+        <v>859</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>101</v>
+        <v>860</v>
       </c>
       <c r="D190" s="4">
-        <v>220428</v>
+        <v>-2808748.85</v>
       </c>
       <c r="E190" s="5">
-        <v>19.081676999999999</v>
+        <v>1</v>
       </c>
       <c r="F190" s="4">
-        <v>4206135.897756</v>
+        <v>-2808748.85</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>102</v>
+        <v>861</v>
       </c>
       <c r="H190" s="3" t="s">
-        <v>222</v>
+        <v>31</v>
       </c>
       <c r="I190" s="3" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="J190" s="5">
-        <v>16.690000000000001</v>
+        <v>1</v>
       </c>
       <c r="K190" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L190" s="3" t="s">
-        <v>223</v>
+        <v>33</v>
       </c>
       <c r="M190" s="4">
-        <v>3678943.32</v>
+        <v>-2808748.85</v>
       </c>
       <c r="N190" s="4">
-        <v>4206135.897756</v>
+        <v>-2808748.85</v>
       </c>
       <c r="O190" s="3" t="s">
-        <v>846</v>
+        <v>34</v>
       </c>
       <c r="P190" s="3" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
       <c r="Q190" s="3" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="R190" s="3" t="s">
-        <v>849</v>
+        <v>34</v>
       </c>
       <c r="S190" s="3" t="s">
-        <v>226</v>
+        <v>35</v>
       </c>
       <c r="T190" s="4">
         <v>1</v>
       </c>
       <c r="W190" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X190" s="4">
         <v>0</v>
       </c>
       <c r="Y190" s="4">
         <v>0</v>
       </c>
       <c r="Z190" s="6">
-        <v>3.166E-3</v>
+        <v>-2.0609999999999999E-3</v>
       </c>
     </row>
     <row r="191" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>850</v>
+        <v>862</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>851</v>
+        <v>863</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>101</v>
+        <v>860</v>
       </c>
       <c r="D191" s="4">
-        <v>607000</v>
+        <v>-1234234.05</v>
       </c>
       <c r="E191" s="5">
-        <v>5.633731</v>
+        <v>1</v>
       </c>
       <c r="F191" s="4">
-        <v>3419674.7024056199</v>
+        <v>-1234234.0500000401</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>102</v>
+        <v>861</v>
       </c>
       <c r="H191" s="3" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="I191" s="3" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="J191" s="5">
-        <v>44.18</v>
+        <v>1</v>
       </c>
       <c r="K191" s="5">
-        <v>7.8420498239930332</v>
+        <v>1</v>
       </c>
       <c r="L191" s="3" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="M191" s="4">
-        <v>26817259.398113001</v>
+        <v>-1234234.05</v>
       </c>
       <c r="N191" s="4">
-        <v>3419674.7024056199</v>
+        <v>-1234234.0500000401</v>
       </c>
       <c r="O191" s="3" t="s">
-        <v>850</v>
+        <v>34</v>
       </c>
       <c r="P191" s="3" t="s">
-        <v>852</v>
+        <v>34</v>
       </c>
       <c r="Q191" s="3" t="s">
-        <v>508</v>
+        <v>34</v>
       </c>
       <c r="R191" s="3" t="s">
-        <v>853</v>
+        <v>34</v>
       </c>
       <c r="S191" s="3" t="s">
-        <v>327</v>
+        <v>35</v>
       </c>
       <c r="T191" s="4">
         <v>1</v>
       </c>
       <c r="W191" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X191" s="4">
         <v>0</v>
       </c>
       <c r="Y191" s="4">
         <v>0</v>
       </c>
       <c r="Z191" s="6">
-        <v>2.5739999999999999E-3</v>
+        <v>-9.0499999999999999E-4</v>
       </c>
     </row>
     <row r="192" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>101</v>
+        <v>866</v>
       </c>
       <c r="D192" s="4">
-        <v>23065</v>
+        <v>1940913.9010000001</v>
       </c>
       <c r="E192" s="5">
-        <v>95.980035000000001</v>
+        <v>5</v>
       </c>
       <c r="F192" s="4">
-        <v>2213779.5072750002</v>
+        <v>9704569.5050000008</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>102</v>
+        <v>867</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>189</v>
+        <v>31</v>
       </c>
       <c r="I192" s="3" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="J192" s="5">
-        <v>83.95</v>
+        <v>5</v>
       </c>
       <c r="K192" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L192" s="3" t="s">
-        <v>190</v>
+        <v>33</v>
       </c>
       <c r="M192" s="4">
-        <v>1936306.75</v>
+        <v>9704569.5050000008</v>
       </c>
       <c r="N192" s="4">
-        <v>2213779.5072750002</v>
+        <v>9704569.5050000008</v>
       </c>
       <c r="O192" s="3" t="s">
-        <v>854</v>
+        <v>868</v>
       </c>
       <c r="P192" s="3" t="s">
-        <v>856</v>
+        <v>869</v>
       </c>
       <c r="Q192" s="3" t="s">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="R192" s="3" t="s">
-        <v>857</v>
+        <v>870</v>
       </c>
       <c r="S192" s="3" t="s">
-        <v>193</v>
+        <v>871</v>
       </c>
       <c r="T192" s="4">
         <v>1</v>
       </c>
       <c r="W192" s="3" t="s">
-        <v>34</v>
+        <v>864</v>
       </c>
       <c r="X192" s="4">
         <v>0</v>
       </c>
       <c r="Y192" s="4">
         <v>0</v>
       </c>
       <c r="Z192" s="6">
-        <v>1.6659999999999999E-3</v>
+        <v>7.1219999999999999E-3</v>
       </c>
     </row>
     <row r="193" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
-        <v>858</v>
+        <v>872</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>859</v>
+        <v>873</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>101</v>
+        <v>866</v>
       </c>
       <c r="D193" s="4">
-        <v>35331</v>
+        <v>31500</v>
       </c>
       <c r="E193" s="5">
-        <v>8.9232479999999992</v>
+        <v>50.055</v>
       </c>
       <c r="F193" s="4">
-        <v>315267.27300287999</v>
+        <v>1576732.5</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>102</v>
+        <v>867</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>84</v>
+        <v>31</v>
       </c>
       <c r="I193" s="3" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="J193" s="5">
-        <v>88.3</v>
+        <v>50.055</v>
       </c>
       <c r="K193" s="5">
-        <v>9.8954995663792094</v>
+        <v>1</v>
       </c>
       <c r="L193" s="3" t="s">
-        <v>86</v>
+        <v>33</v>
       </c>
       <c r="M193" s="4">
-        <v>3119727.1632929998</v>
+        <v>1576732.5</v>
       </c>
       <c r="N193" s="4">
-        <v>315267.27300287999</v>
+        <v>1576732.5</v>
       </c>
       <c r="O193" s="3" t="s">
-        <v>858</v>
+        <v>874</v>
       </c>
       <c r="P193" s="3" t="s">
-        <v>860</v>
+        <v>875</v>
       </c>
       <c r="Q193" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="R193" s="3" t="s">
-        <v>861</v>
+        <v>876</v>
       </c>
       <c r="S193" s="3" t="s">
-        <v>587</v>
+        <v>877</v>
       </c>
       <c r="T193" s="4">
         <v>1</v>
       </c>
       <c r="W193" s="3" t="s">
-        <v>34</v>
+        <v>872</v>
       </c>
       <c r="X193" s="4">
         <v>0</v>
       </c>
       <c r="Y193" s="4">
         <v>0</v>
       </c>
       <c r="Z193" s="6">
-        <v>2.3699999999999999E-4</v>
+        <v>1.157E-3</v>
       </c>
     </row>
     <row r="194" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A194" s="3" t="s">
-        <v>862</v>
+        <v>878</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>863</v>
+        <v>879</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>101</v>
+        <v>866</v>
       </c>
       <c r="D194" s="4">
-        <v>295102</v>
+        <v>1761805.37</v>
       </c>
       <c r="E194" s="5">
-        <v>31.635110999999998</v>
+        <v>1</v>
       </c>
       <c r="F194" s="4">
-        <v>9335584.5263219997</v>
+        <v>1761805.37</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>102</v>
+        <v>867</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>222</v>
+        <v>31</v>
       </c>
       <c r="I194" s="3" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="J194" s="5">
-        <v>27.67</v>
+        <v>1</v>
       </c>
       <c r="K194" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L194" s="3" t="s">
-        <v>223</v>
+        <v>33</v>
       </c>
       <c r="M194" s="4">
-        <v>8165472.3399999999</v>
+        <v>1761805.37</v>
       </c>
       <c r="N194" s="4">
-        <v>9335584.5263219997</v>
+        <v>1761805.37</v>
       </c>
       <c r="O194" s="3" t="s">
-        <v>862</v>
+        <v>34</v>
       </c>
       <c r="P194" s="3" t="s">
-        <v>864</v>
+        <v>880</v>
       </c>
       <c r="Q194" s="3" t="s">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="R194" s="3" t="s">
-        <v>865</v>
+        <v>34</v>
       </c>
       <c r="S194" s="3" t="s">
-        <v>226</v>
+        <v>871</v>
       </c>
       <c r="T194" s="4">
         <v>1</v>
       </c>
       <c r="W194" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X194" s="4">
         <v>0</v>
       </c>
       <c r="Y194" s="4">
         <v>0</v>
       </c>
       <c r="Z194" s="6">
-        <v>7.0270000000000003E-3</v>
-[...73 lines deleted...]
-        <v>2.098E-3</v>
+        <v>1.2930000000000001E-3</v>
       </c>
     </row>
     <row r="196" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
-        <v>873</v>
-[...68 lines deleted...]
-        <v>1.9866999999999999E-2</v>
+        <v>881</v>
       </c>
     </row>
     <row r="197" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
-        <v>877</v>
-[...68 lines deleted...]
-        <v>2.4603E-2</v>
+        <v>882</v>
       </c>
     </row>
     <row r="198" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
-        <v>881</v>
-[...40 lines deleted...]
-      <c r="O198" s="3" t="s">
         <v>883</v>
-      </c>
-[...25 lines deleted...]
-        <v>2.4139999999999999E-3</v>
       </c>
     </row>
     <row r="199" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
-        <v>886</v>
-[...68 lines deleted...]
-        <v>4.5800000000000002E-4</v>
+        <v>884</v>
       </c>
     </row>
     <row r="200" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
-        <v>893</v>
-[...68 lines deleted...]
-        <v>2.1322000000000001E-2</v>
+        <v>885</v>
       </c>
     </row>
     <row r="201" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>899</v>
-[...616 lines deleted...]
-        <v>942</v>
+        <v>886</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>June</vt:lpstr>
+      <vt:lpstr>July</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO, LLC</Company>
+  <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Odayne Smith</dc:creator>
+  <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>