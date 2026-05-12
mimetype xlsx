--- v0 (2026-04-19)
+++ v1 (2026-05-12)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c0073e4f0f4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a1bcb5a11f44b7095d785561e2aea9a.psmdcp" Id="Rabff45c595fb4b6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de34f33c83743ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddcd483573b14ab0b8e4aed32084460e.psmdcp" Id="R21e24aa7756f4264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="182">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="184">
   <x:si>
     <x:t>Risk Profile - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 09/30/2024 to 03/31/2026</x:t>
+    <x:t>From 09/30/2024 to 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI ACWI ex Fossil Fuels</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -188,51 +188,51 @@
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI ACWI ex Fossil Fuels Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index based on the MSCI ACWI Index, its parent</x:t>
   </x:si>
   <x:si>
     <x:t>index, and includes large and mid-cap stocks across 23 Developed Markets (DM) and 24 Emerging Markets (EM) countries. The index represents the performance of the broad market while</x:t>
   </x:si>
   <x:si>
     <x:t>excluding companies that own oil, gas and coal reserves. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this</x:t>
   </x:si>
   <x:si>
     <x:t>report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (%)</x:t>
+    <x:t>As of 04/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Africa &amp; Middle East (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Asia Pacific (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>North America</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - Horizons Investment Fund</x:t>
   </x:si>
@@ -536,177 +536,183 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (135.7 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.0 &amp; Below)</x:t>
+    <x:t>Large (149.2 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.7 To 149.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.6 To 53.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 20.6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>NVIDIA Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>JPMorgan Chase &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026</x:t>
+    <x:t>As of 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.0x</x:t>
+    <x:t>21.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>26.6x</x:t>
+    <x:t>29.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6x</x:t>
+    <x:t>3.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>18.9x</x:t>
+    <x:t>20.8x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>22.5%</x:t>
-[...2 lines deleted...]
-    <x:t>22.3%</x:t>
+    <x:t>24.3%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.7x</x:t>
   </x:si>
   <x:si>
     <x:t>0.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>166.7 USD</x:t>
-[...2 lines deleted...]
-    <x:t>144.6 USD</x:t>
+    <x:t>202.5 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174.1 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>49.8%</x:t>
+    <x:t>48.4%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1088,98 +1094,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-3.58</x:v>
+        <x:v>-3.44</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.99</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.98</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.31</x:v>
+        <x:v>0.66</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.92</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>12.34</x:v>
+        <x:v>13.24</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>12.37</x:v>
+        <x:v>13.06</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1244,109 +1250,109 @@
       <x:c r="A1" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>9.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>11.4</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>15.9</x:v>
+        <x:v>15.5</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>14.5</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>65.9</x:v>
+        <x:v>66.4</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>67.1</x:v>
+        <x:v>67.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
@@ -1381,120 +1387,120 @@
       <x:c r="A1" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
@@ -1513,241 +1519,241 @@
         <x:v>43</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:3">
       <x:c r="A36" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
@@ -1788,161 +1794,161 @@
         <x:v>68</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:3">
       <x:c r="A43" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:3">
       <x:c r="A44" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:3">
       <x:c r="A45" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="C45" s="4" t="n">
         <x:v>0.8</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:3">
       <x:c r="A46" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:3">
       <x:c r="A47" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:3">
       <x:c r="A48" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:3">
       <x:c r="A49" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:3">
       <x:c r="A50" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:3">
       <x:c r="A51" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:3">
       <x:c r="A52" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>62.5</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>64.2</x:v>
+        <x:v>64.5</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:3">
       <x:c r="A53" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:3">
       <x:c r="A55" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:3">
       <x:c r="A56" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:3">
       <x:c r="A57" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:3">
       <x:c r="A58" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
@@ -1983,117 +1989,117 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
@@ -2104,205 +2110,205 @@
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
@@ -2310,109 +2316,109 @@
         <x:v>111</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:3">
       <x:c r="A36" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="n">
         <x:v>0.8</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:3">
       <x:c r="A41" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>62.9</x:v>
+        <x:v>63.4</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>64.2</x:v>
+        <x:v>64.5</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:3">
       <x:c r="A44" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:3">
       <x:c r="A45" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:3">
       <x:c r="A46" s="3" t="s">
@@ -2458,164 +2464,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>9.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>15.6</x:v>
+        <x:v>15.5</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>17.2</x:v>
+        <x:v>16.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>11.2</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>13.5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>11.5</x:v>
+        <x:v>11.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>29.7</x:v>
+        <x:v>31.7</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>28</x:v>
+        <x:v>30.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -2670,98 +2676,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>53.6</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>51.1</x:v>
+        <x:v>52.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>16.2</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>22.1</x:v>
+        <x:v>21.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>11.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>14.8</x:v>
+        <x:v>14.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>10.4</x:v>
+        <x:v>10.8</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="1" t="s">
         <x:v>21</x:v>
@@ -2800,163 +2806,163 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>157</x:v>
@@ -3004,136 +3010,136 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>2216</x:v>
+        <x:v>2215</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>