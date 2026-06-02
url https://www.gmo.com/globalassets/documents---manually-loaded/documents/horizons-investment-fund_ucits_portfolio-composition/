--- v1 (2026-05-12)
+++ v2 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de34f33c83743ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddcd483573b14ab0b8e4aed32084460e.psmdcp" Id="R21e24aa7756f4264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e89ca3d8034550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30aa888654d842918670e3a947dc88e0.psmdcp" Id="R1a586c10b355477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="184">