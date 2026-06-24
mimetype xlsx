--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e89ca3d8034550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30aa888654d842918670e3a947dc88e0.psmdcp" Id="R1a586c10b355477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2391bb25f51a4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b9d13e5a525421f965e73e3bebd6a60.psmdcp" Id="Rd7fd0e0789154035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="184">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="183">
   <x:si>
     <x:t>Risk Profile - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 09/30/2024 to 04/30/2026</x:t>
+    <x:t>From 09/30/2024 to 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI ACWI ex Fossil Fuels</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -188,51 +188,51 @@
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI ACWI ex Fossil Fuels Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index based on the MSCI ACWI Index, its parent</x:t>
   </x:si>
   <x:si>
     <x:t>index, and includes large and mid-cap stocks across 23 Developed Markets (DM) and 24 Emerging Markets (EM) countries. The index represents the performance of the broad market while</x:t>
   </x:si>
   <x:si>
     <x:t>excluding companies that own oil, gas and coal reserves. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this</x:t>
   </x:si>
   <x:si>
     <x:t>report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (%)</x:t>
+    <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Africa &amp; Middle East (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Asia Pacific (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>North America</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - Horizons Investment Fund</x:t>
   </x:si>
@@ -536,183 +536,180 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (149.2 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Large (151.4 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (55.2 To 151.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.3 To 55.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.6 To 21.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.6 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>NVIDIA Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Meta Platforms Inc</x:t>
-[...2 lines deleted...]
-    <x:t>JPMorgan Chase &amp; Co</x:t>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SK hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026</x:t>
+    <x:t>As of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>21.4x</x:t>
-[...2 lines deleted...]
-    <x:t>21.6x</x:t>
+    <x:t>21.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>29.1x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>29.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.9x</x:t>
+    <x:t>4.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.8x</x:t>
-[...2 lines deleted...]
-    <x:t>20.5x</x:t>
+    <x:t>22.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
+    <x:t>25.3%</x:t>
+  </x:si>
+  <x:si>
     <x:t>24.3%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.7x</x:t>
   </x:si>
   <x:si>
     <x:t>0.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>202.5 USD</x:t>
-[...2 lines deleted...]
-    <x:t>174.1 USD</x:t>
+    <x:t>225.3 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185.0 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>48.4%</x:t>
+    <x:t>48.2%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1094,98 +1091,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-3.44</x:v>
+        <x:v>-3.51</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.98</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.66</x:v>
+        <x:v>0.91</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.92</x:v>
+        <x:v>1.18</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>13.24</x:v>
+        <x:v>13.49</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>13.06</x:v>
+        <x:v>13.31</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1261,95 +1258,95 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>9.4</x:v>
+        <x:v>10.8</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>11.8</x:v>
+        <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>14</x:v>
+        <x:v>13.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>66.4</x:v>
+        <x:v>66.5</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>67.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
@@ -1387,120 +1384,120 @@
       <x:c r="A1" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
@@ -1519,109 +1516,109 @@
         <x:v>43</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
@@ -1629,54 +1626,54 @@
         <x:v>53</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
@@ -1739,216 +1736,216 @@
         <x:v>63</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:3">
       <x:c r="A41" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:3">
       <x:c r="A43" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:3">
       <x:c r="A44" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:3">
       <x:c r="A45" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:3">
       <x:c r="A46" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:3">
       <x:c r="A47" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:3">
       <x:c r="A48" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:3">
       <x:c r="A49" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:3">
       <x:c r="A50" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:3">
       <x:c r="A51" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:3">
       <x:c r="A52" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>63</x:v>
+        <x:v>63.3</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>64.5</x:v>
+        <x:v>64.6</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:3">
       <x:c r="A53" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:3">
       <x:c r="A55" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:3">
       <x:c r="A56" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:3">
       <x:c r="A57" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:3">
       <x:c r="A58" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
@@ -1997,109 +1994,109 @@
         <x:v>82</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
@@ -2107,65 +2104,65 @@
         <x:v>92</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
@@ -2176,114 +2173,114 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>0</x:v>
@@ -2308,125 +2305,125 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:3">
       <x:c r="A36" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:3">
       <x:c r="A41" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>63.4</x:v>
+        <x:v>63.5</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>64.5</x:v>
+        <x:v>64.6</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:3">
       <x:c r="A44" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:3">
       <x:c r="A45" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:3">
       <x:c r="A46" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:3">
       <x:c r="A47" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
@@ -2464,164 +2461,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>8.8</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>14.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16.7</x:v>
+        <x:v>15.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>9.4</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>13</x:v>
+        <x:v>12.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>11.4</x:v>
+        <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>31.7</x:v>
+        <x:v>35.8</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>30.2</x:v>
+        <x:v>33.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -2676,98 +2673,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>56</x:v>
+        <x:v>57.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>52.7</x:v>
+        <x:v>54.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>15.4</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>21.5</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>11.6</x:v>
+        <x:v>9.4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>14.2</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>10.8</x:v>
+        <x:v>11.3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>9.1</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="1" t="s">
         <x:v>21</x:v>
@@ -2820,169 +2817,169 @@
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -3010,136 +3007,136 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="B9" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C10" s="3" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="B11" s="3" t="s">
+      <x:c r="C11" s="3" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="B12" s="3" t="s">
+      <x:c r="C12" s="3" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>2215</x:v>
+        <x:v>2213</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>