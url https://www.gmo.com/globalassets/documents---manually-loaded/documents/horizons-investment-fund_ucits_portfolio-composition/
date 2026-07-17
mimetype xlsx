--- v3 (2026-06-24)
+++ v4 (2026-07-17)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2391bb25f51a4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b9d13e5a525421f965e73e3bebd6a60.psmdcp" Id="Rd7fd0e0789154035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877b948a6af44d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f3fcb27abbc4417b75e6aa8d3745270.psmdcp" Id="Ra3ee5af8e17544c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="183">
   <x:si>
     <x:t>Risk Profile - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 09/30/2024 to 05/31/2026</x:t>
+    <x:t>From 09/30/2024 to 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI ACWI ex Fossil Fuels</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -188,51 +188,51 @@
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI ACWI ex Fossil Fuels Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index based on the MSCI ACWI Index, its parent</x:t>
   </x:si>
   <x:si>
     <x:t>index, and includes large and mid-cap stocks across 23 Developed Markets (DM) and 24 Emerging Markets (EM) countries. The index represents the performance of the broad market while</x:t>
   </x:si>
   <x:si>
     <x:t>excluding companies that own oil, gas and coal reserves. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this</x:t>
   </x:si>
   <x:si>
     <x:t>report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (%)</x:t>
+    <x:t>As of 06/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Africa &amp; Middle East (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Asia Pacific (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>North America</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - Horizons Investment Fund</x:t>
   </x:si>
@@ -536,180 +536,180 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (151.4 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.6 &amp; Below)</x:t>
+    <x:t>Large (156.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 156.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.3 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.2 To 20.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.2 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>NVIDIA Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
+    <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Micron Technology Inc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>SK hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026</x:t>
+    <x:t>As of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>21.5x</x:t>
+    <x:t>20.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.8x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>29.0x</x:t>
+    <x:t>28.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>4.0x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>4.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>22.3x</x:t>
+    <x:t>23.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.3%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>24.3%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.7x</x:t>
   </x:si>
   <x:si>
     <x:t>0.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>225.3 USD</x:t>
-[...2 lines deleted...]
-    <x:t>185.0 USD</x:t>
+    <x:t>212.7 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192.0 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>48.2%</x:t>
+    <x:t>48.9%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1091,98 +1091,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-3.51</x:v>
+        <x:v>-3.58</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.98</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.91</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
         <x:v>1.18</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>13.49</x:v>
+        <x:v>13.17</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>13.31</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1250,106 +1250,106 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>10.8</x:v>
+        <x:v>10.6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>12.4</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>14.6</x:v>
+        <x:v>14.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>13.6</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>66.5</x:v>
+        <x:v>66.3</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>67.3</x:v>
+        <x:v>66.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
@@ -1387,356 +1387,356 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:3">
       <x:c r="A36" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
         <x:v>0</x:v>
@@ -1761,191 +1761,191 @@
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:3">
       <x:c r="A41" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:3">
       <x:c r="A43" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:3">
       <x:c r="A44" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:3">
       <x:c r="A45" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:3">
       <x:c r="A46" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:3">
       <x:c r="A47" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:3">
       <x:c r="A48" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:3">
       <x:c r="A49" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:3">
       <x:c r="A50" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:3">
       <x:c r="A51" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:3">
       <x:c r="A52" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>63.3</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>64.6</x:v>
+        <x:v>64.2</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:3">
       <x:c r="A53" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:3">
       <x:c r="A55" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:3">
       <x:c r="A56" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:3">
       <x:c r="A57" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:3">
       <x:c r="A58" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
@@ -1997,290 +1997,290 @@
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>0</x:v>
@@ -2305,117 +2305,117 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:3">
       <x:c r="A36" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:3">
       <x:c r="A41" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>63.5</x:v>
+        <x:v>63.4</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>64.6</x:v>
+        <x:v>64.2</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:3">
       <x:c r="A44" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:3">
       <x:c r="A45" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:3">
       <x:c r="A46" s="3" t="s">
@@ -2461,164 +2461,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>14.7</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>15.8</x:v>
+        <x:v>16.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>9.4</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>12.6</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>10.8</x:v>
+        <x:v>11.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>35.8</x:v>
+        <x:v>35.4</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>33.8</x:v>
+        <x:v>33.9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -2673,98 +2673,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>57.1</x:v>
+        <x:v>56.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>54.2</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>15</x:v>
+        <x:v>16.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>20.8</x:v>
+        <x:v>21.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>9.4</x:v>
+        <x:v>10.5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>13.8</x:v>
+        <x:v>14.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>11.3</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="1" t="s">
         <x:v>21</x:v>
@@ -2803,169 +2803,169 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -3007,128 +3007,128 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>2213</x:v>
+        <x:v>2147</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">