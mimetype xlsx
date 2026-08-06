--- v4 (2026-07-17)
+++ v5 (2026-08-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877b948a6af44d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f3fcb27abbc4417b75e6aa8d3745270.psmdcp" Id="Ra3ee5af8e17544c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf664b00cd724fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8667ef4a1ed4715a173442ccbfb5fa3.psmdcp" Id="Reab6501640d24a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="183">