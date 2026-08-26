--- v5 (2026-08-06)
+++ v6 (2026-08-26)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf664b00cd724fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8667ef4a1ed4715a173442ccbfb5fa3.psmdcp" Id="Reab6501640d24a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49a35b949df4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e79e2d85a38460a81795a0411a2c92c.psmdcp" Id="R3e7b786639154872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="183">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="184">
   <x:si>
     <x:t>Risk Profile - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 09/30/2024 to 06/30/2026</x:t>
+    <x:t>From 09/30/2024 to 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI ACWI ex Fossil Fuels</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -188,51 +188,51 @@
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI ACWI ex Fossil Fuels Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index based on the MSCI ACWI Index, its parent</x:t>
   </x:si>
   <x:si>
     <x:t>index, and includes large and mid-cap stocks across 23 Developed Markets (DM) and 24 Emerging Markets (EM) countries. The index represents the performance of the broad market while</x:t>
   </x:si>
   <x:si>
     <x:t>excluding companies that own oil, gas and coal reserves. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this</x:t>
   </x:si>
   <x:si>
     <x:t>report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Africa &amp; Middle East (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Asia Pacific (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>North America</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - Horizons Investment Fund</x:t>
   </x:si>
@@ -536,171 +536,174 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (156.8 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.2 &amp; Below)</x:t>
+    <x:t>Large (157.5 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.3 To 157.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.8 To 53.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.1 To 20.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.1 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>NVIDIA Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Apple Inc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>JPMorgan Chase &amp; Co</x:t>
+  </x:si>
+  <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>SK hynix Inc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026</x:t>
+    <x:t>As of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.6x</x:t>
-[...2 lines deleted...]
-    <x:t>20.8x</x:t>
+    <x:t>20.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>28.5x</x:t>
+    <x:t>25.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>4.1x</x:t>
+    <x:t>4.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>23.9x</x:t>
-[...2 lines deleted...]
-    <x:t>23.2x</x:t>
+    <x:t>19.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>24.3%</x:t>
+    <x:t>25.8%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.6%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.7x</x:t>
   </x:si>
   <x:si>
     <x:t>0.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>212.7 USD</x:t>
-[...2 lines deleted...]
-    <x:t>192.0 USD</x:t>
+    <x:t>207.6 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182.7 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
     <x:t>48.9%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
@@ -1091,98 +1094,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-3.58</x:v>
+        <x:v>-3.71</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>1</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.98</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.74</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1.18</x:v>
+        <x:v>1.03</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>13.17</x:v>
+        <x:v>13.12</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>13</x:v>
+        <x:v>12.92</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1247,109 +1250,109 @@
       <x:c r="A1" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>10.6</x:v>
+        <x:v>9.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>12.3</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>14.7</x:v>
+        <x:v>15.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>13.8</x:v>
+        <x:v>13.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>66.3</x:v>
+        <x:v>66.5</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>66.9</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
@@ -1431,73 +1434,73 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
@@ -1516,241 +1519,241 @@
         <x:v>43</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:3">
       <x:c r="A36" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
@@ -1791,161 +1794,161 @@
         <x:v>68</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:3">
       <x:c r="A43" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:3">
       <x:c r="A44" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:3">
       <x:c r="A45" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:3">
       <x:c r="A46" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:3">
       <x:c r="A47" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:3">
       <x:c r="A48" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:3">
       <x:c r="A49" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:3">
       <x:c r="A50" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:3">
       <x:c r="A51" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:3">
       <x:c r="A52" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>63</x:v>
+        <x:v>63.2</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
         <x:v>64.2</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:3">
       <x:c r="A53" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:3">
       <x:c r="A55" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:3">
       <x:c r="A56" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:3">
       <x:c r="A57" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:3">
       <x:c r="A58" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
@@ -2019,84 +2022,84 @@
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
@@ -2104,208 +2107,208 @@
         <x:v>92</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.3</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
@@ -2357,62 +2360,62 @@
         <x:v>115</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:3">
       <x:c r="A41" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>63.4</x:v>
+        <x:v>63.7</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
         <x:v>64.2</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:3">
       <x:c r="A44" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:3">
       <x:c r="A45" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
@@ -2461,164 +2464,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>15.4</x:v>
+        <x:v>16.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16.2</x:v>
+        <x:v>17.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>13</x:v>
+        <x:v>13.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>11.2</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>35.4</x:v>
+        <x:v>33.7</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>33.9</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -2676,95 +2679,95 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>56.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>54</x:v>
+        <x:v>53.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>16.2</x:v>
+        <x:v>15.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>21.4</x:v>
+        <x:v>21.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>10.5</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>14.1</x:v>
+        <x:v>14.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>10.3</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="1" t="s">
         <x:v>21</x:v>
@@ -2803,183 +2806,183 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -3007,136 +3010,136 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>249</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>2147</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>