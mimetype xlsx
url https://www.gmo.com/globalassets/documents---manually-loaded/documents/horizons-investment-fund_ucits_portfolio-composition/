--- v6 (2026-08-26)
+++ v7 (2026-09-16)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49a35b949df4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e79e2d85a38460a81795a0411a2c92c.psmdcp" Id="R3e7b786639154872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85753963606942d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecd479ee6cfc4a0692199a3b5e8ecba3.psmdcp" Id="Rb97059df4e4148f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="184">
   <x:si>
     <x:t>Risk Profile - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 09/30/2024 to 07/31/2026</x:t>
+    <x:t>From 09/30/2024 to 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI ACWI ex Fossil Fuels</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -188,51 +188,51 @@
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI ACWI ex Fossil Fuels Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index based on the MSCI ACWI Index, its parent</x:t>
   </x:si>
   <x:si>
     <x:t>index, and includes large and mid-cap stocks across 23 Developed Markets (DM) and 24 Emerging Markets (EM) countries. The index represents the performance of the broad market while</x:t>
   </x:si>
   <x:si>
     <x:t>excluding companies that own oil, gas and coal reserves. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this</x:t>
   </x:si>
   <x:si>
     <x:t>report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Africa &amp; Middle East (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Asia Pacific (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>North America</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - Horizons Investment Fund</x:t>
   </x:si>
@@ -536,183 +536,183 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (157.5 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.1 &amp; Below)</x:t>
+    <x:t>Large (163.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 163.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.7 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 21.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>NVIDIA Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Microsoft Corp</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>JPMorgan Chase &amp; Co</x:t>
   </x:si>
   <x:si>
-    <x:t>Micron Technology Inc</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Horizons Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026</x:t>
+    <x:t>As of 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.5x</x:t>
+    <x:t>20.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.8x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.9x</x:t>
-[...2 lines deleted...]
-    <x:t>26.3x</x:t>
+    <x:t>27.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>4.0x</x:t>
+    <x:t>4.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>19.4x</x:t>
-[...2 lines deleted...]
-    <x:t>19.6x</x:t>
+    <x:t>20.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
+    <x:t>25.7%</x:t>
+  </x:si>
+  <x:si>
     <x:t>25.8%</x:t>
   </x:si>
   <x:si>
-    <x:t>25.6%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>207.6 USD</x:t>
-[...2 lines deleted...]
-    <x:t>182.7 USD</x:t>
+    <x:t>224.5 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187.3 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>48.9%</x:t>
+    <x:t>48.4%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1094,98 +1094,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-3.71</x:v>
+        <x:v>-3.7</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>1.01</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.98</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.74</x:v>
+        <x:v>0.79</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1.03</x:v>
+        <x:v>1.09</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>13.12</x:v>
+        <x:v>12.85</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>12.92</x:v>
+        <x:v>12.65</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1261,95 +1261,95 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>9.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>11.9</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>15.3</x:v>
+        <x:v>15.6</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>13.9</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>66.5</x:v>
+        <x:v>66.3</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
@@ -1431,76 +1431,76 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
@@ -1519,109 +1519,109 @@
         <x:v>43</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
@@ -1629,95 +1629,95 @@
         <x:v>53</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>0.1</x:v>
@@ -1797,158 +1797,158 @@
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:3">
       <x:c r="A43" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:3">
       <x:c r="A44" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:3">
       <x:c r="A45" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:3">
       <x:c r="A46" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:3">
       <x:c r="A47" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:3">
       <x:c r="A48" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:3">
       <x:c r="A49" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:3">
       <x:c r="A50" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:3">
       <x:c r="A51" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:3">
       <x:c r="A52" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>63.2</x:v>
+        <x:v>63.1</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>64.2</x:v>
+        <x:v>64.3</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:3">
       <x:c r="A53" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:3">
       <x:c r="A55" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:3">
       <x:c r="A56" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:3">
       <x:c r="A57" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:3">
       <x:c r="A58" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
@@ -2019,87 +2019,87 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
@@ -2107,65 +2107,65 @@
         <x:v>92</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
@@ -2176,73 +2176,73 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
@@ -2363,62 +2363,62 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:3">
       <x:c r="A41" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>63.7</x:v>
+        <x:v>63.9</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>64.2</x:v>
+        <x:v>64.3</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:3">
       <x:c r="A44" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:3">
       <x:c r="A45" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:3">
       <x:c r="A46" s="3" t="s">
@@ -2464,164 +2464,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>16.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>17.3</x:v>
+        <x:v>17.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>10.2</x:v>
+        <x:v>10.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>13.1</x:v>
+        <x:v>12.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>11</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>33.7</x:v>
+        <x:v>34.5</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -2676,98 +2676,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>56.6</x:v>
+        <x:v>56.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>53.1</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>15.6</x:v>
+        <x:v>16.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>21.9</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>11</x:v>
+        <x:v>10.4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>14.2</x:v>
+        <x:v>14.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>10.9</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="1" t="s">
         <x:v>21</x:v>
@@ -2806,183 +2806,183 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -3010,128 +3010,128 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>2147</x:v>
+        <x:v>2145</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">