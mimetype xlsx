--- v3 (2026-07-17)
+++ v4 (2026-08-06)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F1EFC6A1-F495-41DA-AC75-CDF13A7B844D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{88948EE3-AEE8-4635-9B72-26E18526CF9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{4B4135D7-2BF1-482A-9E86-3F558BCF1EA5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{12A88165-3256-40E5-8247-9BCC14DB84D2}"/>
   </bookViews>
   <sheets>
-    <sheet name="May" sheetId="1" r:id="rId1"/>
+    <sheet name="June" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3686" uniqueCount="1365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3634" uniqueCount="1347">
   <si>
     <t>GMO Horizons Investment Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -209,3401 +209,3353 @@
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>CHFTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (CHF)</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
-    <t>CNHTCash</t>
-[...2 lines deleted...]
-    <t>Trade Date Cash (CNH)</t>
+    <t>DKKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (DKK)</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>EURTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (EUR)</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>EU</t>
+  </si>
+  <si>
+    <t>GBPTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (GBP)</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>HKDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (HKD)</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>JPYTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (JPY)</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>KRWTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (KRW)</t>
+  </si>
+  <si>
+    <t>South Korea</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>NOKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (NOK)</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>SEKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (SEK)</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>SGDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (SGD)</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>TWDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (TWD)</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>TW</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>00287Y109</t>
+  </si>
+  <si>
+    <t>Abbvie Inc</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>B92SR70</t>
+  </si>
+  <si>
+    <t>ABBV</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>US00287Y1091</t>
+  </si>
+  <si>
+    <t>XNYS</t>
+  </si>
+  <si>
+    <t>007903107</t>
+  </si>
+  <si>
+    <t>Advanced Micro Devices</t>
+  </si>
+  <si>
+    <t>2007849</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>XNGS</t>
+  </si>
+  <si>
+    <t>00846U101</t>
+  </si>
+  <si>
+    <t>Agilent Technologies Inc</t>
+  </si>
+  <si>
+    <t>2520153</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>US00846U1016</t>
+  </si>
+  <si>
+    <t>020002101</t>
+  </si>
+  <si>
+    <t>Allstate Corp</t>
+  </si>
+  <si>
+    <t>2019952</t>
+  </si>
+  <si>
+    <t>ALL</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>US0200021014</t>
+  </si>
+  <si>
+    <t>02079K107</t>
+  </si>
+  <si>
+    <t>Alphabet Inc-Cl C</t>
+  </si>
+  <si>
+    <t>BYY88Y7</t>
+  </si>
+  <si>
+    <t>GOOG</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>Alphabet Inc-Cl A</t>
+  </si>
+  <si>
+    <t>BYVY8G0</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>Amazon.com Inc</t>
+  </si>
+  <si>
+    <t>2000019</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>025816109</t>
+  </si>
+  <si>
+    <t>American Express Co</t>
+  </si>
+  <si>
+    <t>2026082</t>
+  </si>
+  <si>
+    <t>AXP</t>
+  </si>
+  <si>
+    <t>US0258161092</t>
+  </si>
+  <si>
+    <t>030420103</t>
+  </si>
+  <si>
+    <t>American Water Works Co Inc</t>
+  </si>
+  <si>
+    <t>B2R3PV1</t>
+  </si>
+  <si>
+    <t>AWK</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>US0304201033</t>
+  </si>
+  <si>
+    <t>031162100</t>
+  </si>
+  <si>
+    <t>Amgen Inc</t>
+  </si>
+  <si>
+    <t>2023607</t>
+  </si>
+  <si>
+    <t>AMGN</t>
+  </si>
+  <si>
+    <t>US0311621009</t>
+  </si>
+  <si>
+    <t>032654105</t>
+  </si>
+  <si>
+    <t>Analog Devices Inc</t>
+  </si>
+  <si>
+    <t>2032067</t>
+  </si>
+  <si>
+    <t>ADI</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>Apple Inc</t>
+  </si>
+  <si>
+    <t>2046251</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>038222105</t>
+  </si>
+  <si>
+    <t>Applied Materials Inc</t>
+  </si>
+  <si>
+    <t>2046552</t>
+  </si>
+  <si>
+    <t>AMAT</t>
+  </si>
+  <si>
+    <t>US0382221051</t>
+  </si>
+  <si>
+    <t>040413205</t>
+  </si>
+  <si>
+    <t>Arista Networks Inc</t>
+  </si>
+  <si>
+    <t>BL9XPM3</t>
+  </si>
+  <si>
+    <t>ANET</t>
+  </si>
+  <si>
+    <t>US0404132054</t>
+  </si>
+  <si>
+    <t>0540528</t>
+  </si>
+  <si>
+    <t>Hsbc Holdings Plc</t>
+  </si>
+  <si>
+    <t>HSBA</t>
+  </si>
+  <si>
+    <t>GB0005405286</t>
+  </si>
+  <si>
+    <t>XLON</t>
+  </si>
+  <si>
+    <t>060505104</t>
+  </si>
+  <si>
+    <t>Bank Of America Corp</t>
+  </si>
+  <si>
+    <t>2295677</t>
+  </si>
+  <si>
+    <t>BAC</t>
+  </si>
+  <si>
+    <t>US0605051046</t>
+  </si>
+  <si>
+    <t>064058100</t>
+  </si>
+  <si>
+    <t>Bank Of New York Mellon Corp</t>
+  </si>
+  <si>
+    <t>B1Z77F6</t>
+  </si>
+  <si>
+    <t>BNY</t>
+  </si>
+  <si>
+    <t>US0640581007</t>
+  </si>
+  <si>
+    <t>0870612</t>
+  </si>
+  <si>
+    <t>Lloyds Banking Group Plc</t>
+  </si>
+  <si>
+    <t>LLOY</t>
+  </si>
+  <si>
+    <t>GB0008706128</t>
+  </si>
+  <si>
+    <t>09260D107</t>
+  </si>
+  <si>
+    <t>Blackstone Inc</t>
+  </si>
+  <si>
+    <t>BKF2SL7</t>
+  </si>
+  <si>
+    <t>BX</t>
+  </si>
+  <si>
+    <t>US09260D1072</t>
+  </si>
+  <si>
+    <t>09290D101</t>
+  </si>
+  <si>
+    <t>Blackrock Inc</t>
+  </si>
+  <si>
+    <t>BMZBBT7</t>
+  </si>
+  <si>
+    <t>BLK</t>
+  </si>
+  <si>
+    <t>US09290D1019</t>
+  </si>
+  <si>
+    <t>093712107</t>
+  </si>
+  <si>
+    <t>Bloom Energy Corp- A</t>
+  </si>
+  <si>
+    <t>BDD1BB8</t>
+  </si>
+  <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>US0937121079</t>
+  </si>
+  <si>
+    <t>0989529</t>
+  </si>
+  <si>
+    <t>Astrazeneca Plc</t>
+  </si>
+  <si>
+    <t>AZN</t>
+  </si>
+  <si>
+    <t>GB0009895292</t>
+  </si>
+  <si>
+    <t>110122108</t>
+  </si>
+  <si>
+    <t>Bristol-Myers Squibb Co</t>
+  </si>
+  <si>
+    <t>2126335</t>
+  </si>
+  <si>
+    <t>BMY</t>
+  </si>
+  <si>
+    <t>US1101221083</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>Broadcom Inc</t>
+  </si>
+  <si>
+    <t>BDZ78H9</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>11285B108</t>
+  </si>
+  <si>
+    <t>Brookfield Renewable Corp</t>
+  </si>
+  <si>
+    <t>BSPS5J8</t>
+  </si>
+  <si>
+    <t>BEPC</t>
+  </si>
+  <si>
+    <t>CA11285B1085</t>
+  </si>
+  <si>
+    <t>12504L109</t>
+  </si>
+  <si>
+    <t>Cbre Group Inc - A</t>
+  </si>
+  <si>
+    <t>B6WVMH3</t>
+  </si>
+  <si>
+    <t>CBRE</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>US12504L1098</t>
+  </si>
+  <si>
+    <t>12514G108</t>
+  </si>
+  <si>
+    <t>Cdw Corp/De</t>
+  </si>
+  <si>
+    <t>BBM5MD6</t>
+  </si>
+  <si>
+    <t>CDW</t>
+  </si>
+  <si>
+    <t>US12514G1085</t>
+  </si>
+  <si>
+    <t>12572Q105</t>
+  </si>
+  <si>
+    <t>CME Group Inc</t>
+  </si>
+  <si>
+    <t>2965839</t>
+  </si>
+  <si>
+    <t>CME</t>
+  </si>
+  <si>
+    <t>US12572Q1058</t>
+  </si>
+  <si>
+    <t>126408103</t>
+  </si>
+  <si>
+    <t>Csx Corp</t>
+  </si>
+  <si>
+    <t>2160753</t>
+  </si>
+  <si>
+    <t>CSX</t>
+  </si>
+  <si>
+    <t>US1264081035</t>
+  </si>
+  <si>
+    <t>13321L108</t>
+  </si>
+  <si>
+    <t>Cameco Corp</t>
+  </si>
+  <si>
+    <t>2158684</t>
+  </si>
+  <si>
+    <t>CCJ</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>CA13321L1085</t>
+  </si>
+  <si>
+    <t>136375102</t>
+  </si>
+  <si>
+    <t>Canadian Natl Railway Co</t>
+  </si>
+  <si>
+    <t>2210959</t>
+  </si>
+  <si>
+    <t>CNI</t>
+  </si>
+  <si>
+    <t>CA1363751027</t>
+  </si>
+  <si>
+    <t>13646K108</t>
+  </si>
+  <si>
+    <t>Canadian Pacific Kansas City</t>
+  </si>
+  <si>
+    <t>BNVTFQ7</t>
+  </si>
+  <si>
+    <t>CP</t>
+  </si>
+  <si>
+    <t>CA13646K1084</t>
+  </si>
+  <si>
+    <t>142339100</t>
+  </si>
+  <si>
+    <t>Carlisle Cos Inc</t>
+  </si>
+  <si>
+    <t>2176318</t>
+  </si>
+  <si>
+    <t>CSL</t>
+  </si>
+  <si>
+    <t>US1423391002</t>
+  </si>
+  <si>
+    <t>17275R102</t>
+  </si>
+  <si>
+    <t>Cisco Systems Inc</t>
+  </si>
+  <si>
+    <t>2198163</t>
+  </si>
+  <si>
+    <t>CSCO</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>172967424</t>
+  </si>
+  <si>
+    <t>Citigroup Inc</t>
+  </si>
+  <si>
+    <t>2297907</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>192446102</t>
+  </si>
+  <si>
+    <t>Cognizant Tech Solutions-A</t>
+  </si>
+  <si>
+    <t>2257019</t>
+  </si>
+  <si>
+    <t>CTSH</t>
+  </si>
+  <si>
+    <t>US1924461023</t>
+  </si>
+  <si>
+    <t>2076009</t>
+  </si>
+  <si>
+    <t>Bank Of Montreal</t>
+  </si>
+  <si>
+    <t>BMO</t>
+  </si>
+  <si>
+    <t>CA0636711016</t>
+  </si>
+  <si>
+    <t>XTSE</t>
+  </si>
+  <si>
+    <t>063671101</t>
+  </si>
+  <si>
+    <t>2166160</t>
+  </si>
+  <si>
+    <t>CCO</t>
+  </si>
+  <si>
+    <t>2180632</t>
+  </si>
+  <si>
+    <t>CNR</t>
+  </si>
+  <si>
+    <t>22160K105</t>
+  </si>
+  <si>
+    <t>Costco Wholesale Corp</t>
+  </si>
+  <si>
+    <t>2701271</t>
+  </si>
+  <si>
+    <t>COST</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>US22160K1051</t>
+  </si>
+  <si>
+    <t>235851102</t>
+  </si>
+  <si>
+    <t>Danaher Corp</t>
+  </si>
+  <si>
+    <t>2250870</t>
+  </si>
+  <si>
+    <t>DHR</t>
+  </si>
+  <si>
+    <t>US2358511028</t>
+  </si>
+  <si>
+    <t>26614N201</t>
+  </si>
+  <si>
+    <t>Dupont De Nemours Inc</t>
+  </si>
+  <si>
+    <t>BW60F13</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>US26614N2018</t>
+  </si>
+  <si>
+    <t>2754383</t>
+  </si>
+  <si>
+    <t>Royal Bank Of Canada</t>
+  </si>
+  <si>
+    <t>RY</t>
+  </si>
+  <si>
+    <t>CA7800871021</t>
+  </si>
+  <si>
+    <t>780087102</t>
+  </si>
+  <si>
+    <t>278642103</t>
+  </si>
+  <si>
+    <t>Ebay Inc</t>
+  </si>
+  <si>
+    <t>2293819</t>
+  </si>
+  <si>
+    <t>EBAY</t>
+  </si>
+  <si>
+    <t>US2786421030</t>
+  </si>
+  <si>
+    <t>278768106</t>
+  </si>
+  <si>
+    <t>Echostar Corp-A</t>
+  </si>
+  <si>
+    <t>B2NC471</t>
+  </si>
+  <si>
+    <t>ECHO</t>
+  </si>
+  <si>
+    <t>US2787681061</t>
+  </si>
+  <si>
+    <t>278865100</t>
+  </si>
+  <si>
+    <t>Ecolab Inc</t>
+  </si>
+  <si>
+    <t>2304227</t>
+  </si>
+  <si>
+    <t>ECL</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>28176E108</t>
+  </si>
+  <si>
+    <t>Edwards Lifesciences Corp</t>
+  </si>
+  <si>
+    <t>2567116</t>
+  </si>
+  <si>
+    <t>EW</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>2854238</t>
+  </si>
+  <si>
+    <t>Stantec Inc</t>
+  </si>
+  <si>
+    <t>STN</t>
+  </si>
+  <si>
+    <t>CA85472N1096</t>
+  </si>
+  <si>
+    <t>85472N109</t>
+  </si>
+  <si>
+    <t>2897222</t>
+  </si>
+  <si>
+    <t>Toronto-Dominion Bank</t>
+  </si>
+  <si>
+    <t>TD</t>
+  </si>
+  <si>
+    <t>CA8911605092</t>
+  </si>
+  <si>
+    <t>891160509</t>
+  </si>
+  <si>
+    <t>291011104</t>
+  </si>
+  <si>
+    <t>Emerson Electric Co</t>
+  </si>
+  <si>
+    <t>2313405</t>
+  </si>
+  <si>
+    <t>EMR</t>
+  </si>
+  <si>
+    <t>US2910111044</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>Meta Platforms Inc-Class A</t>
+  </si>
+  <si>
+    <t>B7TL820</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>3091357</t>
+  </si>
+  <si>
+    <t>Bt Group Plc</t>
+  </si>
+  <si>
+    <t>BT/A</t>
+  </si>
+  <si>
+    <t>GB0030913577</t>
+  </si>
+  <si>
+    <t>336433107</t>
+  </si>
+  <si>
+    <t>First Solar Inc</t>
+  </si>
+  <si>
+    <t>B1HMF22</t>
+  </si>
+  <si>
+    <t>FSLR</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>35137L105</t>
+  </si>
+  <si>
+    <t>FOXA-WI</t>
+  </si>
+  <si>
+    <t>BJJMGL2</t>
+  </si>
+  <si>
+    <t>FOXA</t>
+  </si>
+  <si>
+    <t>US35137L1052</t>
+  </si>
+  <si>
+    <t>369604301</t>
+  </si>
+  <si>
+    <t>General Electric</t>
+  </si>
+  <si>
+    <t>BL59CR9</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>US3696043013</t>
+  </si>
+  <si>
+    <t>375558103</t>
+  </si>
+  <si>
+    <t>Gilead Sciences Inc</t>
+  </si>
+  <si>
+    <t>2369174</t>
+  </si>
+  <si>
+    <t>GILD</t>
+  </si>
+  <si>
+    <t>US3755581036</t>
+  </si>
+  <si>
+    <t>38141G104</t>
+  </si>
+  <si>
+    <t>Goldman Sachs Group Inc</t>
+  </si>
+  <si>
+    <t>2407966</t>
+  </si>
+  <si>
+    <t>GS</t>
+  </si>
+  <si>
+    <t>US38141G1040</t>
+  </si>
+  <si>
+    <t>40412C101</t>
+  </si>
+  <si>
+    <t>Hca Healthcare Inc</t>
+  </si>
+  <si>
+    <t>B4MGBG6</t>
+  </si>
+  <si>
+    <t>HCA</t>
+  </si>
+  <si>
+    <t>US40412C1018</t>
+  </si>
+  <si>
+    <t>4056719</t>
+  </si>
+  <si>
+    <t>Generali</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>MTAA</t>
+  </si>
+  <si>
+    <t>4057808</t>
+  </si>
+  <si>
+    <t>L Oreal</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>OR</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>XPAR</t>
+  </si>
+  <si>
+    <t>427866108</t>
+  </si>
+  <si>
+    <t>Hershey Co/The</t>
+  </si>
+  <si>
+    <t>2422806</t>
+  </si>
+  <si>
+    <t>HSY</t>
+  </si>
+  <si>
+    <t>US4278661081</t>
+  </si>
+  <si>
+    <t>42824C109</t>
+  </si>
+  <si>
+    <t>Hewlett Packard Enterprise</t>
+  </si>
+  <si>
+    <t>BYVYWS0</t>
+  </si>
+  <si>
+    <t>HPE</t>
+  </si>
+  <si>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>4352097</t>
+  </si>
+  <si>
+    <t>Fresenius Se &amp; Co Kgaa</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>FRE</t>
+  </si>
+  <si>
+    <t>DE0005785604</t>
+  </si>
+  <si>
+    <t>XETR</t>
+  </si>
+  <si>
+    <t>437076102</t>
+  </si>
+  <si>
+    <t>Home Depot Inc</t>
+  </si>
+  <si>
+    <t>2434209</t>
+  </si>
+  <si>
+    <t>HD</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>4491235</t>
+  </si>
+  <si>
+    <t>Kingspan Group Plc</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>IE</t>
+  </si>
+  <si>
+    <t>KSP</t>
+  </si>
+  <si>
+    <t>IE0004927939</t>
+  </si>
+  <si>
+    <t>XDUB</t>
+  </si>
+  <si>
+    <t>45168D104</t>
+  </si>
+  <si>
+    <t>Idexx Laboratories Inc</t>
+  </si>
+  <si>
+    <t>2459202</t>
+  </si>
+  <si>
+    <t>IDXX</t>
+  </si>
+  <si>
+    <t>US45168D1046</t>
+  </si>
+  <si>
+    <t>458140100</t>
+  </si>
+  <si>
+    <t>Intel Corp</t>
+  </si>
+  <si>
+    <t>2463247</t>
+  </si>
+  <si>
+    <t>INTC</t>
+  </si>
+  <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>45866F104</t>
+  </si>
+  <si>
+    <t>Intercontinental Exchange In</t>
+  </si>
+  <si>
+    <t>BFSSDS9</t>
+  </si>
+  <si>
+    <t>ICE</t>
+  </si>
+  <si>
+    <t>US45866F1049</t>
+  </si>
+  <si>
+    <t>459200101</t>
+  </si>
+  <si>
+    <t>Intl Business Machines Corp</t>
+  </si>
+  <si>
+    <t>2005973</t>
+  </si>
+  <si>
+    <t>IBM</t>
+  </si>
+  <si>
+    <t>US4592001014</t>
+  </si>
+  <si>
+    <t>461202103</t>
+  </si>
+  <si>
+    <t>Intuit Inc</t>
+  </si>
+  <si>
+    <t>2459020</t>
+  </si>
+  <si>
+    <t>INTU</t>
+  </si>
+  <si>
+    <t>US4612021034</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>Intuitive Surgical Inc</t>
+  </si>
+  <si>
+    <t>2871301</t>
+  </si>
+  <si>
+    <t>ISRG</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>46266C105</t>
+  </si>
+  <si>
+    <t>Iqvia Holdings Inc</t>
+  </si>
+  <si>
+    <t>BDR73G1</t>
+  </si>
+  <si>
+    <t>IQV</t>
+  </si>
+  <si>
+    <t>US46266C1053</t>
+  </si>
+  <si>
+    <t>46625H100</t>
+  </si>
+  <si>
+    <t>Jpmorgan Chase &amp; Co</t>
+  </si>
+  <si>
+    <t>2190385</t>
+  </si>
+  <si>
+    <t>JPM</t>
+  </si>
+  <si>
+    <t>US46625H1005</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>Johnson &amp; Johnson</t>
+  </si>
+  <si>
+    <t>2475833</t>
+  </si>
+  <si>
+    <t>JNJ</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>4834108</t>
+  </si>
+  <si>
+    <t>Schneider Electric Se</t>
+  </si>
+  <si>
+    <t>SU</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>4846288</t>
+  </si>
+  <si>
+    <t>Sap Se</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>504922105</t>
+  </si>
+  <si>
+    <t>Labcorp Holdings Inc</t>
+  </si>
+  <si>
+    <t>BSBK800</t>
+  </si>
+  <si>
+    <t>LH</t>
+  </si>
+  <si>
+    <t>US5049221055</t>
+  </si>
+  <si>
+    <t>512807306</t>
+  </si>
+  <si>
+    <t>Lam Research Corp</t>
+  </si>
+  <si>
+    <t>BSML4N7</t>
+  </si>
+  <si>
+    <t>LRCX</t>
+  </si>
+  <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>5129074</t>
+  </si>
+  <si>
+    <t>Fresenius Medical Care Ag</t>
+  </si>
+  <si>
+    <t>FME</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>517834107</t>
+  </si>
+  <si>
+    <t>Las Vegas Sands Corp</t>
+  </si>
+  <si>
+    <t>B02T2J7</t>
+  </si>
+  <si>
+    <t>LVS</t>
+  </si>
+  <si>
+    <t>US5178341070</t>
+  </si>
+  <si>
+    <t>5231485</t>
+  </si>
+  <si>
+    <t>Allianz Se-Reg</t>
+  </si>
+  <si>
+    <t>ALV</t>
+  </si>
+  <si>
+    <t>DE0008404005</t>
+  </si>
+  <si>
+    <t>5253973</t>
+  </si>
+  <si>
+    <t>Hermes International</t>
+  </si>
+  <si>
+    <t>RMS</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>526107107</t>
+  </si>
+  <si>
+    <t>Lennox International Inc</t>
+  </si>
+  <si>
+    <t>2442053</t>
+  </si>
+  <si>
+    <t>LII</t>
+  </si>
+  <si>
+    <t>US5261071071</t>
+  </si>
+  <si>
+    <t>5294121</t>
+  </si>
+  <si>
+    <t>Muenchener Rueckver Ag-Reg</t>
+  </si>
+  <si>
+    <t>MUV2</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>532457108</t>
+  </si>
+  <si>
+    <t>Eli Lilly &amp; Co</t>
+  </si>
+  <si>
+    <t>2516152</t>
+  </si>
+  <si>
+    <t>LLY</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>5501906</t>
+  </si>
+  <si>
+    <t>Banco Bilbao Vizcaya Argenta</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>BBVA</t>
+  </si>
+  <si>
+    <t>ES0113211835</t>
+  </si>
+  <si>
+    <t>XMAD</t>
+  </si>
+  <si>
+    <t>5671735</t>
+  </si>
+  <si>
+    <t>Sanofi</t>
+  </si>
+  <si>
+    <t>SAN</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>5705946</t>
+  </si>
+  <si>
+    <t>Banco Santander Sa</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>571748102</t>
+  </si>
+  <si>
+    <t>Marsh &amp; Mclennan Cos</t>
+  </si>
+  <si>
+    <t>2567741</t>
+  </si>
+  <si>
+    <t>MRSH</t>
+  </si>
+  <si>
+    <t>US5717481023</t>
+  </si>
+  <si>
+    <t>5727973</t>
+  </si>
+  <si>
+    <t>Siemens Ag-Reg</t>
+  </si>
+  <si>
+    <t>SIE</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>5750355</t>
+  </si>
+  <si>
+    <t>Deutsche Bank Ag-Registered</t>
+  </si>
+  <si>
+    <t>DBK</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>Mastercard Inc - A</t>
+  </si>
+  <si>
+    <t>B121557</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
+    <t>580135101</t>
+  </si>
+  <si>
+    <t>Mcdonald S Corp</t>
+  </si>
+  <si>
+    <t>2550707</t>
+  </si>
+  <si>
+    <t>MCD</t>
+  </si>
+  <si>
+    <t>US5801351017</t>
+  </si>
+  <si>
+    <t>5842359</t>
+  </si>
+  <si>
+    <t>Deutsche Telekom Ag-Reg</t>
+  </si>
+  <si>
+    <t>DTE</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>5889505</t>
+  </si>
+  <si>
+    <t>Infineon Technologies Ag</t>
+  </si>
+  <si>
+    <t>IFX</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>58933Y105</t>
+  </si>
+  <si>
+    <t>Merck &amp; Co. Inc.</t>
+  </si>
+  <si>
+    <t>2778844</t>
+  </si>
+  <si>
+    <t>MRK</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>59156R108</t>
+  </si>
+  <si>
+    <t>Metlife Inc</t>
+  </si>
+  <si>
+    <t>2573209</t>
+  </si>
+  <si>
+    <t>MET</t>
+  </si>
+  <si>
+    <t>US59156R1086</t>
+  </si>
+  <si>
+    <t>594918104</t>
+  </si>
+  <si>
+    <t>Microsoft Corp</t>
+  </si>
+  <si>
+    <t>2588173</t>
+  </si>
+  <si>
+    <t>MSFT</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>595112103</t>
+  </si>
+  <si>
+    <t>Micron Technology Inc</t>
+  </si>
+  <si>
+    <t>2588184</t>
+  </si>
+  <si>
+    <t>MU</t>
+  </si>
+  <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>5983816</t>
+  </si>
+  <si>
+    <t>Zurich Insurance Group Ag</t>
+  </si>
+  <si>
+    <t>ZURN</t>
+  </si>
+  <si>
+    <t>CH0011075394</t>
+  </si>
+  <si>
+    <t>XSWX</t>
+  </si>
+  <si>
+    <t>6057378</t>
+  </si>
+  <si>
+    <t>Asics Corp</t>
+  </si>
+  <si>
+    <t>7936</t>
+  </si>
+  <si>
+    <t>JP3118000003</t>
+  </si>
+  <si>
+    <t>XTKS</t>
+  </si>
+  <si>
+    <t>6076146</t>
+  </si>
+  <si>
+    <t>Westpac Banking Corp</t>
+  </si>
+  <si>
+    <t>WBC</t>
+  </si>
+  <si>
+    <t>AU000000WBC1</t>
+  </si>
+  <si>
+    <t>XASX</t>
+  </si>
+  <si>
+    <t>61174X109</t>
+  </si>
+  <si>
+    <t>Monster Beverage Corp</t>
+  </si>
+  <si>
+    <t>BZ07BW4</t>
+  </si>
+  <si>
+    <t>MNST</t>
+  </si>
+  <si>
+    <t>US61174X1090</t>
+  </si>
+  <si>
+    <t>6121176</t>
+  </si>
+  <si>
+    <t>Lynas Rare Earths Ltd</t>
+  </si>
+  <si>
+    <t>LYC</t>
+  </si>
+  <si>
+    <t>AU000000LYC6</t>
+  </si>
+  <si>
+    <t>6125639</t>
+  </si>
+  <si>
+    <t>Ntt Data Group Corp</t>
+  </si>
+  <si>
+    <t>9613</t>
+  </si>
+  <si>
+    <t>JP3165700000</t>
+  </si>
+  <si>
+    <t>617446448</t>
+  </si>
+  <si>
+    <t>Morgan Stanley</t>
+  </si>
+  <si>
+    <t>2262314</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>US6174464486</t>
+  </si>
+  <si>
+    <t>6183552</t>
+  </si>
+  <si>
+    <t>Central Japan Railway Co</t>
+  </si>
+  <si>
+    <t>9022</t>
+  </si>
+  <si>
+    <t>JP3566800003</t>
+  </si>
+  <si>
+    <t>6215035</t>
+  </si>
+  <si>
+    <t>Commonwealth Bank Of Austral</t>
+  </si>
+  <si>
+    <t>CBA</t>
+  </si>
+  <si>
+    <t>AU000000CBA7</t>
+  </si>
+  <si>
+    <t>6267058</t>
+  </si>
+  <si>
+    <t>Otsuka Corp</t>
+  </si>
+  <si>
+    <t>4768</t>
+  </si>
+  <si>
+    <t>JP3188200004</t>
+  </si>
+  <si>
+    <t>6290054</t>
+  </si>
+  <si>
+    <t>Mtr Corp</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>HK0066009694</t>
+  </si>
+  <si>
+    <t>XHKG</t>
+  </si>
+  <si>
+    <t>6298542</t>
+  </si>
+  <si>
+    <t>East Japan Railway Co</t>
+  </si>
+  <si>
+    <t>9020</t>
+  </si>
+  <si>
+    <t>JP3783600004</t>
+  </si>
+  <si>
+    <t>6309466</t>
+  </si>
+  <si>
+    <t>Sbi Holdings Inc</t>
+  </si>
+  <si>
+    <t>8473</t>
+  </si>
+  <si>
+    <t>JP3436120004</t>
+  </si>
+  <si>
+    <t>6335171</t>
+  </si>
+  <si>
+    <t>Mitsubishi Ufj Financial Gro</t>
+  </si>
+  <si>
+    <t>8306</t>
+  </si>
+  <si>
+    <t>JP3902900004</t>
+  </si>
+  <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>Netflix Inc</t>
+  </si>
+  <si>
+    <t>2857817</t>
+  </si>
+  <si>
+    <t>NFLX</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>6450267</t>
+  </si>
+  <si>
+    <t>Sk Hynix Inc</t>
+  </si>
+  <si>
+    <t>000660</t>
+  </si>
+  <si>
+    <t>KR7000660001</t>
+  </si>
+  <si>
+    <t>XKRX</t>
+  </si>
+  <si>
+    <t>6506267</t>
+  </si>
+  <si>
+    <t>Lasertec Corp</t>
+  </si>
+  <si>
+    <t>6920</t>
+  </si>
+  <si>
+    <t>JP3979200007</t>
+  </si>
+  <si>
+    <t>6519481</t>
+  </si>
+  <si>
+    <t>Lite-On Technology Corp</t>
+  </si>
+  <si>
+    <t>2301</t>
+  </si>
+  <si>
+    <t>TW0002301009</t>
+  </si>
+  <si>
+    <t>XTAI</t>
+  </si>
+  <si>
+    <t>655844108</t>
+  </si>
+  <si>
+    <t>Norfolk Southern Corp</t>
+  </si>
+  <si>
+    <t>2641894</t>
+  </si>
+  <si>
+    <t>NSC</t>
+  </si>
+  <si>
+    <t>US6558441084</t>
+  </si>
+  <si>
+    <t>6563024</t>
+  </si>
+  <si>
+    <t>Sumitomo Mitsui Financial Gr</t>
+  </si>
+  <si>
+    <t>8316</t>
+  </si>
+  <si>
+    <t>JP3890350006</t>
+  </si>
+  <si>
+    <t>6596729</t>
+  </si>
+  <si>
+    <t>Mitsubishi Estate Co Ltd</t>
+  </si>
+  <si>
+    <t>8802</t>
+  </si>
+  <si>
+    <t>JP3899600005</t>
+  </si>
+  <si>
+    <t>6597603</t>
+  </si>
+  <si>
+    <t>Mitsui Fudosan Co Ltd</t>
+  </si>
+  <si>
+    <t>8801</t>
+  </si>
+  <si>
+    <t>JP3893200000</t>
+  </si>
+  <si>
+    <t>6624608</t>
+  </si>
+  <si>
+    <t>National Australia Bank Ltd</t>
+  </si>
+  <si>
+    <t>NAB</t>
+  </si>
+  <si>
+    <t>AU000000NAB4</t>
+  </si>
+  <si>
+    <t>6640400</t>
+  </si>
+  <si>
+    <t>Nec Corp</t>
+  </si>
+  <si>
+    <t>6701</t>
+  </si>
+  <si>
+    <t>JP3733000008</t>
+  </si>
+  <si>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>Nvidia Corp</t>
+  </si>
+  <si>
+    <t>2379504</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>6744283</t>
+  </si>
+  <si>
+    <t>E Ink Holdings Inc</t>
+  </si>
+  <si>
+    <t>8069</t>
+  </si>
+  <si>
+    <t>TW0008069006</t>
+  </si>
+  <si>
+    <t>ROCO</t>
+  </si>
+  <si>
+    <t>6767677</t>
+  </si>
+  <si>
+    <t>Enlight Renewable Energy Ltd</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>ILS</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>ENLT</t>
+  </si>
+  <si>
+    <t>IL0007200111</t>
+  </si>
+  <si>
+    <t>XTAE</t>
+  </si>
+  <si>
+    <t>6770620</t>
+  </si>
+  <si>
+    <t>Softbank Group Corp</t>
+  </si>
+  <si>
+    <t>9984</t>
+  </si>
+  <si>
+    <t>JP3436100006</t>
+  </si>
+  <si>
+    <t>6771645</t>
+  </si>
+  <si>
+    <t>Samsung Sdi Co Ltd</t>
+  </si>
+  <si>
+    <t>006400</t>
+  </si>
+  <si>
+    <t>KR7006400006</t>
+  </si>
+  <si>
+    <t>6771720</t>
+  </si>
+  <si>
+    <t>Samsung Electronics Co Ltd</t>
+  </si>
+  <si>
+    <t>005930</t>
+  </si>
+  <si>
+    <t>KR7005930003</t>
+  </si>
+  <si>
+    <t>6776349</t>
+  </si>
+  <si>
+    <t>Sanrio Co Ltd</t>
+  </si>
+  <si>
+    <t>8136</t>
+  </si>
+  <si>
+    <t>JP3343200006</t>
+  </si>
+  <si>
+    <t>6804820</t>
+  </si>
+  <si>
+    <t>Shimano Inc</t>
+  </si>
+  <si>
+    <t>7309</t>
+  </si>
+  <si>
+    <t>JP3358000002</t>
+  </si>
+  <si>
+    <t>6805317</t>
+  </si>
+  <si>
+    <t>Hulic Co Ltd</t>
+  </si>
+  <si>
+    <t>3003</t>
+  </si>
+  <si>
+    <t>JP3360800001</t>
+  </si>
+  <si>
+    <t>6821120</t>
+  </si>
+  <si>
+    <t>Sonic Healthcare Ltd</t>
+  </si>
+  <si>
+    <t>SHL</t>
+  </si>
+  <si>
+    <t>AU000000SHL7</t>
+  </si>
+  <si>
+    <t>68389X105</t>
+  </si>
+  <si>
+    <t>Oracle Corp</t>
+  </si>
+  <si>
+    <t>2661568</t>
+  </si>
+  <si>
+    <t>ORCL</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>6870445</t>
+  </si>
+  <si>
+    <t>Takeda Pharmaceutical Co Ltd</t>
+  </si>
+  <si>
+    <t>4502</t>
+  </si>
+  <si>
+    <t>JP3463000004</t>
+  </si>
+  <si>
+    <t>6870490</t>
+  </si>
+  <si>
+    <t>Advantest Corp</t>
+  </si>
+  <si>
+    <t>6857</t>
+  </si>
+  <si>
+    <t>JP3122400009</t>
+  </si>
+  <si>
+    <t>6889106</t>
+  </si>
+  <si>
+    <t>Taiwan Semiconductor Manufac</t>
+  </si>
+  <si>
+    <t>2330</t>
+  </si>
+  <si>
+    <t>TW0002330008</t>
+  </si>
+  <si>
+    <t>6895675</t>
+  </si>
+  <si>
+    <t>Tokyo Electron Ltd</t>
+  </si>
+  <si>
+    <t>8035</t>
+  </si>
+  <si>
+    <t>JP3571400005</t>
+  </si>
+  <si>
+    <t>693475105</t>
+  </si>
+  <si>
+    <t>Pnc Financial Services Group</t>
+  </si>
+  <si>
+    <t>2692665</t>
+  </si>
+  <si>
+    <t>PNC</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
+  </si>
+  <si>
+    <t>7088429</t>
+  </si>
+  <si>
+    <t>Axa Sa</t>
+  </si>
+  <si>
+    <t>CS</t>
+  </si>
+  <si>
+    <t>FR0000120628</t>
+  </si>
+  <si>
+    <t>7103065</t>
+  </si>
+  <si>
+    <t>Novartis Ag-Reg</t>
+  </si>
+  <si>
+    <t>NOVN</t>
+  </si>
+  <si>
+    <t>CH0012005267</t>
+  </si>
+  <si>
+    <t>717081103</t>
+  </si>
+  <si>
+    <t>Pfizer Inc</t>
+  </si>
+  <si>
+    <t>2684703</t>
+  </si>
+  <si>
+    <t>PFE</t>
+  </si>
+  <si>
+    <t>US7170811035</t>
+  </si>
+  <si>
+    <t>7309681</t>
+  </si>
+  <si>
+    <t>Bnp Paribas</t>
+  </si>
+  <si>
+    <t>BNP</t>
+  </si>
+  <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>743315103</t>
+  </si>
+  <si>
+    <t>Progressive Corp</t>
+  </si>
+  <si>
+    <t>2705024</t>
+  </si>
+  <si>
+    <t>PGR</t>
+  </si>
+  <si>
+    <t>US7433151039</t>
+  </si>
+  <si>
+    <t>74834L100</t>
+  </si>
+  <si>
+    <t>Quest Diagnostics Inc</t>
+  </si>
+  <si>
+    <t>2702791</t>
+  </si>
+  <si>
+    <t>DGX</t>
+  </si>
+  <si>
+    <t>US74834L1008</t>
+  </si>
+  <si>
+    <t>760759100</t>
+  </si>
+  <si>
+    <t>Republic Services Inc</t>
+  </si>
+  <si>
+    <t>2262530</t>
+  </si>
+  <si>
+    <t>RSG</t>
+  </si>
+  <si>
+    <t>US7607591002</t>
+  </si>
+  <si>
+    <t>770700102</t>
+  </si>
+  <si>
+    <t>Robinhood Markets Inc - A</t>
+  </si>
+  <si>
+    <t>BP0TQN6</t>
+  </si>
+  <si>
+    <t>HOOD</t>
+  </si>
+  <si>
+    <t>US7707001027</t>
+  </si>
+  <si>
+    <t>77311W101</t>
+  </si>
+  <si>
+    <t>Rocket Cos Inc-Class A</t>
+  </si>
+  <si>
+    <t>BMD6Y84</t>
+  </si>
+  <si>
+    <t>RKT</t>
+  </si>
+  <si>
+    <t>US77311W1018</t>
+  </si>
+  <si>
+    <t>78409V104</t>
+  </si>
+  <si>
+    <t>S&amp;p Global Inc</t>
+  </si>
+  <si>
+    <t>BYV2325</t>
+  </si>
+  <si>
+    <t>SPGI</t>
+  </si>
+  <si>
+    <t>US78409V1044</t>
+  </si>
+  <si>
+    <t>808513105</t>
+  </si>
+  <si>
+    <t>Schwab (charles) Corp</t>
+  </si>
+  <si>
+    <t>2779397</t>
+  </si>
+  <si>
+    <t>SCHW</t>
+  </si>
+  <si>
+    <t>US8085131055</t>
+  </si>
+  <si>
+    <t>B0G11S1</t>
+  </si>
+  <si>
+    <t>855244109</t>
+  </si>
+  <si>
+    <t>Starbucks Corp</t>
+  </si>
+  <si>
+    <t>2842255</t>
+  </si>
+  <si>
+    <t>SBUX</t>
+  </si>
+  <si>
+    <t>US8552441094</t>
+  </si>
+  <si>
+    <t>863667101</t>
+  </si>
+  <si>
+    <t>Stryker Corp</t>
+  </si>
+  <si>
+    <t>2853688</t>
+  </si>
+  <si>
+    <t>SYK</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>872540109</t>
+  </si>
+  <si>
+    <t>Tjx Companies Inc</t>
+  </si>
+  <si>
+    <t>2989301</t>
+  </si>
+  <si>
+    <t>TJX</t>
+  </si>
+  <si>
+    <t>US8725401090</t>
+  </si>
+  <si>
+    <t>874054109</t>
+  </si>
+  <si>
+    <t>Take-Two Interactive Softwre</t>
+  </si>
+  <si>
+    <t>2122117</t>
+  </si>
+  <si>
+    <t>TTWO</t>
+  </si>
+  <si>
+    <t>US8740541094</t>
+  </si>
+  <si>
+    <t>876030107</t>
+  </si>
+  <si>
+    <t>Tapestry Inc</t>
+  </si>
+  <si>
+    <t>BF09HX3</t>
+  </si>
+  <si>
+    <t>TPR</t>
+  </si>
+  <si>
+    <t>US8760301072</t>
+  </si>
+  <si>
+    <t>88160R101</t>
+  </si>
+  <si>
+    <t>Tesla Inc</t>
+  </si>
+  <si>
+    <t>B616C79</t>
+  </si>
+  <si>
+    <t>TSLA</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>882508104</t>
+  </si>
+  <si>
+    <t>Texas Instruments Inc</t>
+  </si>
+  <si>
+    <t>2885409</t>
+  </si>
+  <si>
+    <t>TXN</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>89417E109</t>
+  </si>
+  <si>
+    <t>Travelers Cos Inc/The</t>
+  </si>
+  <si>
+    <t>2769503</t>
+  </si>
+  <si>
+    <t>TRV</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
+  </si>
+  <si>
+    <t>896239100</t>
+  </si>
+  <si>
+    <t>Trimble Inc</t>
+  </si>
+  <si>
+    <t>2903958</t>
+  </si>
+  <si>
+    <t>TRMB</t>
+  </si>
+  <si>
+    <t>US8962391004</t>
+  </si>
+  <si>
+    <t>902973304</t>
+  </si>
+  <si>
+    <t>Us Bancorp</t>
+  </si>
+  <si>
+    <t>2736035</t>
+  </si>
+  <si>
+    <t>USB</t>
+  </si>
+  <si>
+    <t>US9029733048</t>
+  </si>
+  <si>
+    <t>907818108</t>
+  </si>
+  <si>
+    <t>Union Pacific Corp</t>
+  </si>
+  <si>
+    <t>2914734</t>
+  </si>
+  <si>
+    <t>UNP</t>
+  </si>
+  <si>
+    <t>US9078181081</t>
+  </si>
+  <si>
+    <t>91324P102</t>
+  </si>
+  <si>
+    <t>Unitedhealth Group Inc</t>
+  </si>
+  <si>
+    <t>2917766</t>
+  </si>
+  <si>
+    <t>UNH</t>
+  </si>
+  <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>92338C103</t>
+  </si>
+  <si>
+    <t>Veralto Corp</t>
+  </si>
+  <si>
+    <t>BPGMZQ5</t>
+  </si>
+  <si>
+    <t>VLTO</t>
+  </si>
+  <si>
+    <t>US92338C1036</t>
+  </si>
+  <si>
+    <t>92532F100</t>
+  </si>
+  <si>
+    <t>Vertex Pharmaceuticals Inc</t>
+  </si>
+  <si>
+    <t>2931034</t>
+  </si>
+  <si>
+    <t>VRTX</t>
+  </si>
+  <si>
+    <t>US92532F1003</t>
+  </si>
+  <si>
+    <t>92537N108</t>
+  </si>
+  <si>
+    <t>Vertiv Holdings Co-A</t>
+  </si>
+  <si>
+    <t>BL3LWS8</t>
+  </si>
+  <si>
+    <t>VRT</t>
+  </si>
+  <si>
+    <t>US92537N1081</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>Visa Inc-Class A Shares</t>
+  </si>
+  <si>
+    <t>B2PZN04</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>929740108</t>
+  </si>
+  <si>
+    <t>Wabtec Corp</t>
+  </si>
+  <si>
+    <t>2955733</t>
+  </si>
+  <si>
+    <t>WAB</t>
+  </si>
+  <si>
+    <t>US9297401088</t>
+  </si>
+  <si>
+    <t>931142103</t>
+  </si>
+  <si>
+    <t>Walmart Inc</t>
+  </si>
+  <si>
+    <t>2936921</t>
+  </si>
+  <si>
+    <t>WMT</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
+  </si>
+  <si>
+    <t>934423104</t>
+  </si>
+  <si>
+    <t>Warner Bros Discovery Inc</t>
+  </si>
+  <si>
+    <t>BM8JYX3</t>
+  </si>
+  <si>
+    <t>WBD</t>
+  </si>
+  <si>
+    <t>US9344231041</t>
+  </si>
+  <si>
+    <t>94106B101</t>
+  </si>
+  <si>
+    <t>Waste Connections Inc</t>
+  </si>
+  <si>
+    <t>BYVG1F6</t>
+  </si>
+  <si>
+    <t>WCN</t>
+  </si>
+  <si>
+    <t>CA94106B1013</t>
+  </si>
+  <si>
+    <t>94106L109</t>
+  </si>
+  <si>
+    <t>Waste Management Inc</t>
+  </si>
+  <si>
+    <t>2937667</t>
+  </si>
+  <si>
+    <t>WM</t>
+  </si>
+  <si>
+    <t>US94106L1098</t>
+  </si>
+  <si>
+    <t>949746101</t>
+  </si>
+  <si>
+    <t>Wells Fargo &amp; Co</t>
+  </si>
+  <si>
+    <t>2649100</t>
+  </si>
+  <si>
+    <t>WFC</t>
+  </si>
+  <si>
+    <t>US9497461015</t>
+  </si>
+  <si>
+    <t>98419M100</t>
+  </si>
+  <si>
+    <t>Xylem Inc</t>
+  </si>
+  <si>
+    <t>B3P2CN8</t>
+  </si>
+  <si>
+    <t>XYL</t>
+  </si>
+  <si>
+    <t>US98419M1009</t>
+  </si>
+  <si>
+    <t>988498101</t>
+  </si>
+  <si>
+    <t>Yum  Brands Inc</t>
+  </si>
+  <si>
+    <t>2098876</t>
+  </si>
+  <si>
+    <t>YUM</t>
+  </si>
+  <si>
+    <t>US9884981013</t>
+  </si>
+  <si>
+    <t>98978V103</t>
+  </si>
+  <si>
+    <t>Zoetis Inc</t>
+  </si>
+  <si>
+    <t>B95WG16</t>
+  </si>
+  <si>
+    <t>ZTS</t>
+  </si>
+  <si>
+    <t>US98978V1035</t>
+  </si>
+  <si>
+    <t>98980L101</t>
+  </si>
+  <si>
+    <t>Zoom Communications Inc</t>
+  </si>
+  <si>
+    <t>BGSP7M9</t>
+  </si>
+  <si>
+    <t>ZM</t>
+  </si>
+  <si>
+    <t>US98980L1017</t>
+  </si>
+  <si>
+    <t>B02L486</t>
+  </si>
+  <si>
+    <t>Mowi Asa</t>
+  </si>
+  <si>
+    <t>MOWI</t>
+  </si>
+  <si>
+    <t>NO0003054108</t>
+  </si>
+  <si>
+    <t>XOSL</t>
+  </si>
+  <si>
+    <t>B09M9D2</t>
+  </si>
+  <si>
+    <t>Kone Oyj-B</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>KNEBV</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>XHEL</t>
+  </si>
+  <si>
+    <t>B0J7D91</t>
+  </si>
+  <si>
+    <t>Daiichi Sankyo Co Ltd</t>
+  </si>
+  <si>
+    <t>4568</t>
+  </si>
+  <si>
+    <t>JP3475350009</t>
+  </si>
+  <si>
+    <t>B11ZRK9</t>
+  </si>
+  <si>
+    <t>Legrand Sa</t>
+  </si>
+  <si>
+    <t>LR</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>B1FH8J7</t>
+  </si>
+  <si>
+    <t>Severn Trent Plc</t>
+  </si>
+  <si>
+    <t>SVT</t>
+  </si>
+  <si>
+    <t>GB00B1FH8J72</t>
+  </si>
+  <si>
+    <t>B1L3XL6</t>
+  </si>
+  <si>
+    <t>Zhuzhou Crrc Times Electri-H</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>CNH</t>
-[...1 lines deleted...]
-  <si>
     <t>CN</t>
   </si>
   <si>
-    <t>DKKTCash</t>
-[...143 lines deleted...]
-    <t>Trade Date Cash (ZAR)</t>
+    <t>3898</t>
+  </si>
+  <si>
+    <t>CNE1000004X4</t>
+  </si>
+  <si>
+    <t>B1VT035</t>
+  </si>
+  <si>
+    <t>Yangzijiang Shipbuilding</t>
+  </si>
+  <si>
+    <t>YZJSGD</t>
+  </si>
+  <si>
+    <t>SG1U76934819</t>
+  </si>
+  <si>
+    <t>XSES</t>
+  </si>
+  <si>
+    <t>B1W5NW2</t>
+  </si>
+  <si>
+    <t>Salmar Asa</t>
+  </si>
+  <si>
+    <t>SALM</t>
+  </si>
+  <si>
+    <t>NO0010310956</t>
+  </si>
+  <si>
+    <t>B1YCHL8</t>
+  </si>
+  <si>
+    <t>Cia Saneamento Basico De Sp</t>
+  </si>
+  <si>
+    <t>SBSP3</t>
+  </si>
+  <si>
+    <t>BRSBSPACNOR5</t>
+  </si>
+  <si>
+    <t>BVMF</t>
+  </si>
+  <si>
+    <t>B2368L5</t>
+  </si>
+  <si>
+    <t>Pls Group Ltd</t>
+  </si>
+  <si>
+    <t>PLS</t>
+  </si>
+  <si>
+    <t>AU000000PLS0</t>
+  </si>
+  <si>
+    <t>B292JQ9</t>
+  </si>
+  <si>
+    <t>Getlink Se</t>
+  </si>
+  <si>
+    <t>GET</t>
+  </si>
+  <si>
+    <t>FR0010533075</t>
+  </si>
+  <si>
+    <t>B39GNW2</t>
+  </si>
+  <si>
+    <t>Edp Renewables Sa</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>EDPR</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>XLIS</t>
+  </si>
+  <si>
+    <t>B39J2M4</t>
+  </si>
+  <si>
+    <t>United Utilities Group Plc</t>
+  </si>
+  <si>
+    <t>UU/</t>
+  </si>
+  <si>
+    <t>GB00B39J2M42</t>
+  </si>
+  <si>
+    <t>B3BQMF6</t>
+  </si>
+  <si>
+    <t>Chubb Ltd</t>
+  </si>
+  <si>
+    <t>CB</t>
+  </si>
+  <si>
+    <t>CH0044328745</t>
+  </si>
+  <si>
+    <t>B4BNMY3</t>
+  </si>
+  <si>
+    <t>Accenture Plc-Cl A</t>
+  </si>
+  <si>
+    <t>ACN</t>
+  </si>
+  <si>
+    <t>IE00B4BNMY34</t>
+  </si>
+  <si>
+    <t>B4TX8S1</t>
+  </si>
+  <si>
+    <t>Aia Group Ltd</t>
+  </si>
+  <si>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>HK0000069689</t>
+  </si>
+  <si>
+    <t>B4WRJD2</t>
+  </si>
+  <si>
+    <t>Meritz Financial Group Inc</t>
+  </si>
+  <si>
+    <t>138040</t>
+  </si>
+  <si>
+    <t>KR7138040001</t>
+  </si>
+  <si>
+    <t>B505PN7</t>
+  </si>
+  <si>
+    <t>Nxp Semiconductors Nv</t>
+  </si>
+  <si>
+    <t>NXPI</t>
+  </si>
+  <si>
+    <t>NL0009538784</t>
+  </si>
+  <si>
+    <t>B545MG5</t>
+  </si>
+  <si>
+    <t>Swiss Re Ag</t>
+  </si>
+  <si>
+    <t>SREN</t>
+  </si>
+  <si>
+    <t>CH0126881561</t>
+  </si>
+  <si>
+    <t>B5LTM93</t>
+  </si>
+  <si>
+    <t>Otsuka Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>4578</t>
+  </si>
+  <si>
+    <t>JP3188220002</t>
+  </si>
+  <si>
+    <t>B798FW0</t>
+  </si>
+  <si>
+    <t>Novonesis (novozymes) B</t>
+  </si>
+  <si>
+    <t>NSISB</t>
+  </si>
+  <si>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>XCSE</t>
+  </si>
+  <si>
+    <t>B8KQN82</t>
+  </si>
+  <si>
+    <t>Eaton Corp Plc</t>
+  </si>
+  <si>
+    <t>ETN</t>
+  </si>
+  <si>
+    <t>IE00B8KQN827</t>
+  </si>
+  <si>
+    <t>B90LKT4</t>
+  </si>
+  <si>
+    <t>Commerzbank Ag</t>
+  </si>
+  <si>
+    <t>CBK</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>B929F46</t>
+  </si>
+  <si>
+    <t>Asml Holding Nv</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>NL</t>
+  </si>
+  <si>
+    <t>ASML</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>XAMS</t>
+  </si>
+  <si>
+    <t>BCRWZ18</t>
+  </si>
+  <si>
+    <t>Cie Financiere Richemo-A Reg</t>
+  </si>
+  <si>
+    <t>CFR</t>
+  </si>
+  <si>
+    <t>CH0210483332</t>
+  </si>
+  <si>
+    <t>BD5CGB4</t>
+  </si>
+  <si>
+    <t>Sungrow Power Supply Co Lt-A</t>
+  </si>
+  <si>
+    <t>CNY</t>
+  </si>
+  <si>
+    <t>300274</t>
+  </si>
+  <si>
+    <t>CNE1000018M7</t>
+  </si>
+  <si>
+    <t>XSEC</t>
+  </si>
+  <si>
+    <t>BD6G507</t>
+  </si>
+  <si>
+    <t>Ferrari Nv</t>
+  </si>
+  <si>
+    <t>RACE</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>BD9PNF2</t>
+  </si>
+  <si>
+    <t>Asr Nederland Nv</t>
+  </si>
+  <si>
+    <t>ASRNL</t>
+  </si>
+  <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>BF13K02</t>
+  </si>
+  <si>
+    <t>Sigma Healthcare Ltd</t>
+  </si>
+  <si>
+    <t>SIG</t>
+  </si>
+  <si>
+    <t>AU000000SIG5</t>
+  </si>
+  <si>
+    <t>BF2DZJ5</t>
+  </si>
+  <si>
+    <t>Shanghai Putailai New Energy</t>
+  </si>
+  <si>
+    <t>603659</t>
+  </si>
+  <si>
+    <t>CNE100002TX3</t>
+  </si>
+  <si>
+    <t>XSSC</t>
+  </si>
+  <si>
+    <t>BFY8HG9</t>
+  </si>
+  <si>
+    <t>China Rare Earth Resources-A</t>
+  </si>
+  <si>
+    <t>000831</t>
+  </si>
+  <si>
+    <t>CNE000000WS2</t>
+  </si>
+  <si>
+    <t>BH4HKS3</t>
+  </si>
+  <si>
+    <t>Vodafone Group Plc</t>
+  </si>
+  <si>
+    <t>VOD</t>
+  </si>
+  <si>
+    <t>GB00BH4HKS39</t>
+  </si>
+  <si>
+    <t>BHQPSY7</t>
+  </si>
+  <si>
+    <t>Contemporary Amperex Techn-A</t>
+  </si>
+  <si>
+    <t>300750</t>
+  </si>
+  <si>
+    <t>CNE100003662</t>
+  </si>
+  <si>
+    <t>BJ2L575</t>
+  </si>
+  <si>
+    <t>Cgi Inc</t>
+  </si>
+  <si>
+    <t>GIB/A</t>
+  </si>
+  <si>
+    <t>CA12532H1047</t>
+  </si>
+  <si>
+    <t>12532H104</t>
+  </si>
+  <si>
+    <t>BJDS7L3</t>
+  </si>
+  <si>
+    <t>Prosus Nv</t>
+  </si>
+  <si>
+    <t>PRX</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>BK6QWF0</t>
+  </si>
+  <si>
+    <t>Helvetia Baloise Holding Ag</t>
+  </si>
+  <si>
+    <t>HBAN</t>
+  </si>
+  <si>
+    <t>CH0466642201</t>
+  </si>
+  <si>
+    <t>BK9ZQ96</t>
+  </si>
+  <si>
+    <t>Trane Technologies Plc</t>
+  </si>
+  <si>
+    <t>TT</t>
+  </si>
+  <si>
+    <t>IE00BK9ZQ967</t>
+  </si>
+  <si>
+    <t>BKVD2N4</t>
+  </si>
+  <si>
+    <t>Seagate Technology Holdings</t>
+  </si>
+  <si>
+    <t>STX</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>BL61W96</t>
+  </si>
+  <si>
+    <t>Suzhou Maxwell Technologie-A</t>
+  </si>
+  <si>
+    <t>300751</t>
+  </si>
+  <si>
+    <t>CNE100003FS0</t>
+  </si>
+  <si>
+    <t>BLDBN41</t>
+  </si>
+  <si>
+    <t>Atlas Copco Ab-A Shs</t>
+  </si>
+  <si>
+    <t>ATCOA</t>
+  </si>
+  <si>
+    <t>SE0017486889</t>
+  </si>
+  <si>
+    <t>XSTO</t>
+  </si>
+  <si>
+    <t>BLDBN52</t>
+  </si>
+  <si>
+    <t>Atlas Copco Ab-B Shs</t>
+  </si>
+  <si>
+    <t>ATCOB</t>
+  </si>
+  <si>
+    <t>SE0017486897</t>
+  </si>
+  <si>
+    <t>BLF9GQ6</t>
+  </si>
+  <si>
+    <t>Nepi Rockcastle N.v.</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
-    <t>002824100</t>
-[...3178 lines deleted...]
-  <si>
     <t>NRP</t>
   </si>
   <si>
     <t>NL0015000RT3</t>
   </si>
   <si>
     <t>XJSE</t>
   </si>
   <si>
     <t>BLP1HW5</t>
   </si>
   <si>
     <t>Aon Plc-Class A</t>
   </si>
   <si>
     <t>AON</t>
   </si>
   <si>
     <t>IE00BLP1HW54</t>
   </si>
   <si>
     <t>BLS09M3</t>
   </si>
   <si>
     <t>Pentair Plc</t>
@@ -3770,62 +3722,50 @@
   <si>
     <t>CLS</t>
   </si>
   <si>
     <t>CA15101Q2071</t>
   </si>
   <si>
     <t>15101Q207</t>
   </si>
   <si>
     <t>BSQLLY3</t>
   </si>
   <si>
     <t>BTMJD19</t>
   </si>
   <si>
     <t>Roche Holding Ag</t>
   </si>
   <si>
     <t>ROP</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
-    <t>BX019R3</t>
-[...10 lines deleted...]
-  <si>
     <t>BY7QL61</t>
   </si>
   <si>
     <t>Johnson Controls Internation</t>
   </si>
   <si>
     <t>JCI</t>
   </si>
   <si>
     <t>IE00BY7QL619</t>
   </si>
   <si>
     <t>BYMXPS7</t>
   </si>
   <si>
     <t>Unicredit Spa</t>
   </si>
   <si>
     <t>UCG</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>BYXZ2W5</t>
@@ -3941,56 +3881,50 @@
   <si>
     <t>US8336351056</t>
   </si>
   <si>
     <t>874039100</t>
   </si>
   <si>
     <t>Taiwan Semiconductor-Sp Adr</t>
   </si>
   <si>
     <t>2113382</t>
   </si>
   <si>
     <t>TSM</t>
   </si>
   <si>
     <t>US8740391003</t>
   </si>
   <si>
     <t>881624209</t>
   </si>
   <si>
     <t>Teva Pharmaceutical-Sp Adr</t>
   </si>
   <si>
-    <t>Israel</t>
-[...4 lines deleted...]
-  <si>
     <t>2883878</t>
   </si>
   <si>
     <t>TEVA</t>
   </si>
   <si>
     <t>US8816242098</t>
   </si>
   <si>
     <t>97651M109</t>
   </si>
   <si>
     <t>Wipro Ltd-Adr</t>
   </si>
   <si>
     <t>2646123</t>
   </si>
   <si>
     <t>WIT</t>
   </si>
   <si>
     <t>US97651M1099</t>
   </si>
   <si>
     <t>BYQP136</t>
@@ -4086,50 +4020,62 @@
     <t>US92276F1003</t>
   </si>
   <si>
     <t>B0PB4M7</t>
   </si>
   <si>
     <t>Link Reit</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>HK0823032773</t>
   </si>
   <si>
     <t>BYW0PQ6</t>
   </si>
   <si>
     <t>Land Securities Group Plc</t>
   </si>
   <si>
     <t>LAND</t>
   </si>
   <si>
     <t>GB00BYW0PQ60</t>
+  </si>
+  <si>
+    <t>B908F01</t>
+  </si>
+  <si>
+    <t>Asml Holding Nv-Ny Reg Shs</t>
+  </si>
+  <si>
+    <t>Registered Share</t>
+  </si>
+  <si>
+    <t>USN070592100</t>
   </si>
   <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
   <si>
     <t>IE00BYXBJ775</t>
   </si>
   <si>
     <t>State Street Us Treasury Liquidity</t>
   </si>
   <si>
     <t>Pooled Investment</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
@@ -4526,95 +4472,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFDCAEB0-F3C9-4DDA-A49C-579E009E6BEA}">
-  <dimension ref="A1:Z291"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5816255-7B49-49F5-B6D3-074FFF8D9A41}">
+  <dimension ref="A1:Z287"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="21.54296875" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="23.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="25.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="13.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46171</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -4650,20896 +4596,20600 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>2365.3000000000002</v>
+        <v>2330.4499999999998</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>2365.3000000000002</v>
+        <v>2330.4499999999998</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>2365.3000000000002</v>
+        <v>2330.4499999999998</v>
       </c>
       <c r="N4" s="4">
-        <v>2365.3000000000002</v>
+        <v>2330.4499999999998</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
         <v>9.0000000000000006E-5</v>
       </c>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
         <v>4488.3599999999997</v>
       </c>
       <c r="E5" s="5">
-        <v>0.71950000000000003</v>
+        <v>0.69279999999999997</v>
       </c>
       <c r="F5" s="4">
-        <v>3229.3750199999999</v>
+        <v>3109.5358080000001</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>1.389854065323141</v>
+        <v>1.4434180138568131</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
         <v>4488.3599999999997</v>
       </c>
       <c r="N5" s="4">
-        <v>3229.3750199999999</v>
+        <v>3109.5358080000001</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>1.2300000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.2E-4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>10127.27</v>
+        <v>11814.89</v>
       </c>
       <c r="E6" s="5">
-        <v>0.19769900000000001</v>
+        <v>0.19320100000000001</v>
       </c>
       <c r="F6" s="4">
-        <v>2002.1489858100001</v>
+        <v>2282.65149393</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>5.0581999009705623</v>
+        <v>5.1759499485639973</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>10127.269801</v>
+        <v>11814.889881999999</v>
       </c>
       <c r="N6" s="4">
-        <v>2002.1489858100001</v>
+        <v>2282.65149393</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>7.6000000000000004E-5</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.7999999999999998E-5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>10599.69</v>
+        <v>11769.64</v>
       </c>
       <c r="E7" s="5">
-        <v>0.72592599999999996</v>
+        <v>0.70484599999999997</v>
       </c>
       <c r="F7" s="4">
-        <v>7694.5954774800002</v>
+        <v>8295.7814978000006</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>1.3775500069249438</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>10599.690053</v>
+        <v>11769.640083</v>
       </c>
       <c r="N7" s="4">
-        <v>7694.5954774800002</v>
+        <v>8295.7814978000006</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>2.9500000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.2000000000000003E-4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
         <v>7544.16</v>
       </c>
       <c r="E8" s="5">
-        <v>1.279836</v>
+        <v>1.239695</v>
       </c>
       <c r="F8" s="4">
-        <v>9655.2889230199999</v>
+        <v>9352.4576954099994</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>0.78135000059148196</v>
+        <v>0.80664999676049354</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>7544.1600049999997</v>
+        <v>7544.1599690000003</v>
       </c>
       <c r="N8" s="4">
-        <v>9655.2889230199999</v>
+        <v>9352.4576954099994</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>3.6999999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6099999999999999E-4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>1260</v>
+        <v>16260.01</v>
       </c>
       <c r="E9" s="5">
-        <v>0.147897</v>
+        <v>0.152952</v>
       </c>
       <c r="F9" s="4">
-        <v>186.3505609</v>
+        <v>2487.00061181</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>6.7614500254129091</v>
+        <v>6.5380001316753225</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4">
-        <v>1260.000004</v>
+        <v>16260.010327</v>
       </c>
       <c r="N9" s="4">
-        <v>186.3505609</v>
+        <v>2487.00061181</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>6.9999999999999999E-6</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.6000000000000002E-5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>16260.01</v>
+        <v>3783.74</v>
       </c>
       <c r="E10" s="5">
-        <v>0.15614500000000001</v>
+        <v>1.1433</v>
       </c>
       <c r="F10" s="4">
-        <v>2538.9207251399998</v>
+        <v>4325.9499420000002</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>6.4043000007236861</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4">
-        <v>16260.010001000001</v>
+        <v>3783.74</v>
       </c>
       <c r="N10" s="4">
-        <v>2538.9207251399998</v>
+        <v>4325.9499420000002</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>9.7E-5</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.6699999999999999E-4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>16861.7</v>
+        <v>8443.3799999999992</v>
       </c>
       <c r="E11" s="5">
-        <v>1.1669499999999999</v>
+        <v>1.32725</v>
       </c>
       <c r="F11" s="4">
-        <v>19676.760815000001</v>
+        <v>11206.476105</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4">
-        <v>16861.7</v>
+        <v>8443.3799999999992</v>
       </c>
       <c r="N11" s="4">
-        <v>19676.760815000001</v>
+        <v>11206.476105</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>7.54E-4</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.3300000000000001E-4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="4">
-        <v>4791.41</v>
+        <v>97636.06</v>
       </c>
       <c r="E12" s="5">
-        <v>1.34795</v>
+        <v>0.12751799999999999</v>
       </c>
       <c r="F12" s="4">
-        <v>6458.5811094999999</v>
+        <v>12450.32357611</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="J12" s="5">
         <v>1</v>
       </c>
       <c r="K12" s="5">
-        <v>0.74186727994361801</v>
+        <v>7.8420498239930332</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4">
-        <v>4791.41</v>
+        <v>97636.057807999998</v>
       </c>
       <c r="N12" s="4">
-        <v>6458.5811094999999</v>
+        <v>12450.32357611</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2.4699999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.8099999999999998E-4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="4">
-        <v>40286.81</v>
+        <v>2035281</v>
       </c>
       <c r="E13" s="5">
-        <v>0.12759300000000001</v>
+        <v>6.1529999999999996E-3</v>
       </c>
       <c r="F13" s="4">
-        <v>5140.3284252399999</v>
+        <v>12522.879556989999</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
-        <v>7.8374002778985394</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4">
-        <v>40286.811428000001</v>
+        <v>2035280.8524410001</v>
       </c>
       <c r="N13" s="4">
-        <v>5140.3284252399999</v>
+        <v>12522.879556989999</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>1.9699999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.84E-4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="4">
-        <v>1546196</v>
+        <v>72835</v>
       </c>
       <c r="E14" s="5">
-        <v>6.2820000000000003E-3</v>
+        <v>6.4499999999999996E-4</v>
       </c>
       <c r="F14" s="4">
-        <v>9712.8965387299995</v>
+        <v>47.011553599999999</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="J14" s="5">
         <v>1</v>
       </c>
       <c r="K14" s="5">
-        <v>159.19004107103061</v>
+        <v>1549.3066852583468</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4">
-        <v>1546196.3989190001</v>
+        <v>72835.314276000005</v>
       </c>
       <c r="N14" s="4">
-        <v>9712.8965387299995</v>
+        <v>47.011553599999999</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>3.7199999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.9999999999999995E-7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="4">
-        <v>160174</v>
+        <v>53932.95</v>
       </c>
       <c r="E15" s="5">
-        <v>6.6399999999999999E-4</v>
+        <v>0.10105600000000001</v>
       </c>
       <c r="F15" s="4">
-        <v>106.28666224</v>
+        <v>5450.25011369</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>90</v>
       </c>
       <c r="J15" s="5">
         <v>1</v>
       </c>
       <c r="K15" s="5">
-        <v>1507.00001507</v>
+        <v>9.8954995663792094</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4">
-        <v>160174.00159699999</v>
+        <v>53932.947635999997</v>
       </c>
       <c r="N15" s="4">
-        <v>106.28666224</v>
+        <v>5450.25011369</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>3.9999999999999998E-6</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.1000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="4">
-        <v>33062.949999999997</v>
+        <v>42467.7</v>
       </c>
       <c r="E16" s="5">
-        <v>0.108281</v>
+        <v>0.103326</v>
       </c>
       <c r="F16" s="4">
-        <v>3580.1011347899998</v>
+        <v>4387.9977061700001</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>95</v>
       </c>
       <c r="J16" s="5">
         <v>1</v>
       </c>
       <c r="K16" s="5">
-        <v>9.2351998534189068</v>
+        <v>9.678150211278858</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4">
-        <v>33062.949475000001</v>
+        <v>42467.700926999998</v>
       </c>
       <c r="N16" s="4">
-        <v>3580.1011347899998</v>
+        <v>4387.9977061700001</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.37E-4</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.6899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="4">
-        <v>42467.7</v>
+        <v>1840</v>
       </c>
       <c r="E17" s="5">
-        <v>0.108304</v>
+        <v>0.77312599999999998</v>
       </c>
       <c r="F17" s="4">
-        <v>4599.4314028099998</v>
+        <v>1422.55208937</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>99</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>100</v>
       </c>
       <c r="J17" s="5">
         <v>1</v>
       </c>
       <c r="K17" s="5">
-        <v>9.2332497077907298</v>
+        <v>1.2934499925199785</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4">
-        <v>42467.698655</v>
+        <v>1839.9999889999999</v>
       </c>
       <c r="N17" s="4">
-        <v>4599.4314028099998</v>
+        <v>1422.55208937</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>1.76E-4</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.5000000000000002E-5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="4">
-        <v>1840</v>
+        <v>37921.29</v>
       </c>
       <c r="E18" s="5">
-        <v>0.78409799999999996</v>
+        <v>3.1391000000000002E-2</v>
       </c>
       <c r="F18" s="4">
-        <v>1442.7412082999999</v>
+        <v>1190.3784157099999</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>104</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J18" s="5">
         <v>1</v>
       </c>
       <c r="K18" s="5">
-        <v>1.2753500045045363</v>
+        <v>31.856497945096599</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="4">
-        <v>1840.000006</v>
+        <v>37921.287553000002</v>
       </c>
       <c r="N18" s="4">
-        <v>1442.7412082999999</v>
+        <v>1190.3784157099999</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>5.5000000000000002E-5</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.6E-5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="4">
-        <v>8087.76</v>
+        <v>-4635.2299999999996</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="4">
-        <v>8087.76</v>
+        <v>-4635.2299999999996</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
         <v>1</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>8087.76</v>
+        <v>-4635.2299999999996</v>
       </c>
       <c r="N19" s="4">
-        <v>8087.76</v>
+        <v>-4635.2299999999996</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>3.1E-4</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-1.7899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
       <c r="D20" s="4">
-        <v>118681.15</v>
+        <v>885</v>
       </c>
       <c r="E20" s="5">
-        <v>6.1747000000000003E-2</v>
+        <v>251.64</v>
       </c>
       <c r="F20" s="4">
-        <v>7328.2134719799997</v>
+        <v>222701.4</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J20" s="5">
+        <v>251.64</v>
+      </c>
+      <c r="K20" s="5">
+        <v>1</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M20" s="4">
+        <v>222701.4</v>
+      </c>
+      <c r="N20" s="4">
+        <v>222701.4</v>
+      </c>
+      <c r="O20" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="P20" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q20" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R20" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="S20" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T20" s="4">
+        <v>1</v>
+      </c>
+      <c r="W20" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="X20" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>8.6149999999999994E-3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D21" s="4">
+        <v>141</v>
+      </c>
+      <c r="E21" s="5">
+        <v>580.91</v>
+      </c>
+      <c r="F21" s="4">
+        <v>81908.31</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>112</v>
-      </c>
-[...66 lines deleted...]
-        <v>117</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>85.6</v>
+        <v>580.91</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>85.6</v>
+        <v>81908.31</v>
       </c>
       <c r="N21" s="4">
-        <v>85.6</v>
+        <v>81908.31</v>
       </c>
       <c r="O21" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="P21" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q21" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R21" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="S21" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T21" s="4">
+        <v>1</v>
+      </c>
+      <c r="W21" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="P21" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>3.0000000000000001E-6</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.1679999999999998E-3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D22" s="4">
-        <v>885</v>
+        <v>200</v>
       </c>
       <c r="E22" s="5">
-        <v>217.72</v>
+        <v>132.83000000000001</v>
       </c>
       <c r="F22" s="4">
-        <v>192682.2</v>
+        <v>26566</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>217.72</v>
+        <v>132.83000000000001</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>192682.2</v>
+        <v>26566</v>
       </c>
       <c r="N22" s="4">
-        <v>192682.2</v>
+        <v>26566</v>
       </c>
       <c r="O22" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="P22" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q22" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R22" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="S22" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T22" s="4">
+        <v>1</v>
+      </c>
+      <c r="W22" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="P22" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>7.391E-3</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.0269999999999999E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D23" s="4">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="E23" s="5">
-        <v>516.1</v>
+        <v>237.94</v>
       </c>
       <c r="F23" s="4">
-        <v>72770.100000000006</v>
+        <v>24983.7</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>516.1</v>
+        <v>237.94</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>72770.100000000006</v>
+        <v>24983.7</v>
       </c>
       <c r="N23" s="4">
-        <v>72770.100000000006</v>
+        <v>24983.7</v>
       </c>
       <c r="O23" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="P23" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q23" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R23" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="S23" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T23" s="4">
+        <v>1</v>
+      </c>
+      <c r="W23" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="P23" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>2.7910000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.6599999999999995E-4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D24" s="4">
-        <v>200</v>
+        <v>1224</v>
       </c>
       <c r="E24" s="5">
-        <v>135.53</v>
+        <v>353.33</v>
       </c>
       <c r="F24" s="4">
-        <v>27106</v>
+        <v>432475.92</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>135.53</v>
+        <v>353.33</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>27106</v>
+        <v>432475.92</v>
       </c>
       <c r="N24" s="4">
-        <v>27106</v>
+        <v>432475.92</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.039E-3</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.6730999999999999E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D25" s="4">
-        <v>105</v>
+        <v>1897</v>
       </c>
       <c r="E25" s="5">
-        <v>206.09</v>
+        <v>357.37</v>
       </c>
       <c r="F25" s="4">
-        <v>21639.45</v>
+        <v>677930.89</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>206.09</v>
+        <v>357.37</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>21639.45</v>
+        <v>677930.89</v>
       </c>
       <c r="N25" s="4">
-        <v>21639.45</v>
+        <v>677930.89</v>
       </c>
       <c r="O25" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="P25" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q25" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R25" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="S25" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T25" s="4">
+        <v>1</v>
+      </c>
+      <c r="W25" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="P25" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>8.3000000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.6225999999999999E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D26" s="4">
-        <v>1224</v>
+        <v>3049</v>
       </c>
       <c r="E26" s="5">
-        <v>376.43</v>
+        <v>238.34</v>
       </c>
       <c r="F26" s="4">
-        <v>460750.32</v>
+        <v>726698.66</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>376.43</v>
+        <v>238.34</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>460750.32</v>
+        <v>726698.66</v>
       </c>
       <c r="N26" s="4">
-        <v>460750.32</v>
+        <v>726698.66</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>1.7675E-2</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.8112999999999999E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D27" s="4">
-        <v>1897</v>
+        <v>200</v>
       </c>
       <c r="E27" s="5">
-        <v>380.34</v>
+        <v>338.25</v>
       </c>
       <c r="F27" s="4">
-        <v>721504.98</v>
+        <v>67650</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>380.34</v>
+        <v>338.25</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>721504.98</v>
+        <v>67650</v>
       </c>
       <c r="N27" s="4">
-        <v>721504.98</v>
+        <v>67650</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="R27" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>2.7678000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.617E-3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D28" s="4">
-        <v>2991</v>
+        <v>964</v>
       </c>
       <c r="E28" s="5">
-        <v>270.64</v>
+        <v>131.58000000000001</v>
       </c>
       <c r="F28" s="4">
-        <v>809484.24</v>
+        <v>126843.12</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>270.64</v>
+        <v>131.58000000000001</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>809484.24</v>
+        <v>126843.12</v>
       </c>
       <c r="N28" s="4">
-        <v>809484.24</v>
+        <v>126843.12</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>3.1053000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.9069999999999999E-3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D29" s="4">
-        <v>200</v>
+        <v>227</v>
       </c>
       <c r="E29" s="5">
-        <v>316.47000000000003</v>
+        <v>362.12</v>
       </c>
       <c r="F29" s="4">
-        <v>63294</v>
+        <v>82201.240000000005</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>316.47000000000003</v>
+        <v>362.12</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>63294</v>
+        <v>82201.240000000005</v>
       </c>
       <c r="N29" s="4">
-        <v>63294</v>
+        <v>82201.240000000005</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>2.428E-3</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.1800000000000001E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D30" s="4">
-        <v>964</v>
+        <v>226</v>
       </c>
       <c r="E30" s="5">
-        <v>123.27</v>
+        <v>397.17</v>
       </c>
       <c r="F30" s="4">
-        <v>118832.28</v>
+        <v>89760.42</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>123.27</v>
+        <v>397.17</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>118832.28</v>
+        <v>89760.42</v>
       </c>
       <c r="N30" s="4">
-        <v>118832.28</v>
+        <v>89760.42</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>172</v>
+        <v>122</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>173</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>4.5580000000000004E-3</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.4719999999999998E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D31" s="4">
-        <v>227</v>
+        <v>3582</v>
       </c>
       <c r="E31" s="5">
-        <v>336.79</v>
+        <v>289.36</v>
       </c>
       <c r="F31" s="4">
-        <v>76451.33</v>
+        <v>1036487.52</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>336.79</v>
+        <v>289.36</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>76451.33</v>
+        <v>1036487.52</v>
       </c>
       <c r="N31" s="4">
-        <v>76451.33</v>
+        <v>1036487.52</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>176</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>174</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>2.9320000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.0098000000000002E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D32" s="4">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="E32" s="5">
-        <v>413.85</v>
+        <v>723</v>
       </c>
       <c r="F32" s="4">
-        <v>82770</v>
+        <v>87483</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>413.85</v>
+        <v>723</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>82770</v>
+        <v>87483</v>
       </c>
       <c r="N32" s="4">
-        <v>82770</v>
+        <v>87483</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>181</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>182</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>179</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>3.1749999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.3839999999999999E-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D33" s="4">
-        <v>3515</v>
+        <v>1063</v>
       </c>
       <c r="E33" s="5">
-        <v>312.06</v>
+        <v>169.88</v>
       </c>
       <c r="F33" s="4">
-        <v>1096890.8999999999</v>
+        <v>180582.44</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>312.06</v>
+        <v>169.88</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>1096890.8999999999</v>
+        <v>180582.44</v>
       </c>
       <c r="N33" s="4">
-        <v>1096890.8999999999</v>
+        <v>180582.44</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>186</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>187</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>184</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>4.2078999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.986E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D34" s="4">
-        <v>121</v>
+        <v>7823</v>
       </c>
       <c r="E34" s="5">
-        <v>450.06</v>
+        <v>18.990293000000001</v>
       </c>
       <c r="F34" s="4">
-        <v>54457.26</v>
+        <v>148561.06213899999</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="J34" s="5">
-        <v>450.06</v>
+        <v>14.308</v>
       </c>
       <c r="K34" s="5">
-        <v>1</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="M34" s="4">
-        <v>54457.26</v>
+        <v>111931.484</v>
       </c>
       <c r="N34" s="4">
-        <v>54457.26</v>
+        <v>148561.06213899999</v>
       </c>
       <c r="O34" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="P34" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="P34" s="3" t="s">
+      <c r="Q34" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R34" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="Q34" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R34" s="3" t="s">
+      <c r="S34" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="S34" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>189</v>
+        <v>34</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>2.0890000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.7470000000000004E-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>194</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D35" s="4">
-        <v>1063</v>
+        <v>1552</v>
       </c>
       <c r="E35" s="5">
-        <v>159.47</v>
+        <v>56.98</v>
       </c>
       <c r="F35" s="4">
-        <v>169516.61</v>
+        <v>88432.960000000006</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>159.47</v>
+        <v>56.98</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>169516.61</v>
+        <v>88432.960000000006</v>
       </c>
       <c r="N35" s="4">
-        <v>169516.61</v>
+        <v>88432.960000000006</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>196</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>197</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>198</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>194</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>6.5030000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.421E-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>199</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>200</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D36" s="4">
-        <v>7823</v>
+        <v>66</v>
       </c>
       <c r="E36" s="5">
-        <v>18.785031</v>
+        <v>144.61000000000001</v>
       </c>
       <c r="F36" s="4">
-        <v>146955.29907760001</v>
+        <v>9544.26</v>
       </c>
       <c r="G36" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J36" s="5">
+        <v>144.61000000000001</v>
+      </c>
+      <c r="K36" s="5">
+        <v>1</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M36" s="4">
+        <v>9544.26</v>
+      </c>
+      <c r="N36" s="4">
+        <v>9544.26</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="P36" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="Q36" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R36" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="S36" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H36" s="3" t="s">
-[...20 lines deleted...]
-      <c r="O36" s="3" t="s">
+      <c r="T36" s="4">
+        <v>1</v>
+      </c>
+      <c r="W36" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="P36" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>5.6369999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6900000000000002E-4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>204</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D37" s="4">
-        <v>1552</v>
+        <v>49653</v>
       </c>
       <c r="E37" s="5">
-        <v>51.6</v>
+        <v>1.474575</v>
       </c>
       <c r="F37" s="4">
-        <v>80083.199999999997</v>
+        <v>73217.060061750002</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="J37" s="5">
-        <v>51.6</v>
+        <v>1.111</v>
       </c>
       <c r="K37" s="5">
-        <v>1</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="M37" s="4">
-        <v>80083.199999999997</v>
+        <v>55164.483</v>
       </c>
       <c r="N37" s="4">
-        <v>80083.199999999997</v>
+        <v>73217.060061750002</v>
       </c>
       <c r="O37" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="P37" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="P37" s="3" t="s">
+      <c r="Q37" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R37" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="Q37" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R37" s="3" t="s">
+      <c r="S37" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T37" s="4">
+        <v>1</v>
+      </c>
+      <c r="W37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X37" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="6">
+        <v>2.8319999999999999E-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A38" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="S37" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A38" s="3" t="s">
+      <c r="B38" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="B38" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D38" s="4">
-        <v>66</v>
+        <v>300</v>
       </c>
       <c r="E38" s="5">
-        <v>139.43</v>
+        <v>117.67</v>
       </c>
       <c r="F38" s="4">
-        <v>9202.3799999999992</v>
+        <v>35301</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>139.43</v>
+        <v>117.67</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>9202.3799999999992</v>
+        <v>35301</v>
       </c>
       <c r="N38" s="4">
-        <v>9202.3799999999992</v>
+        <v>35301</v>
       </c>
       <c r="O38" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="P38" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="P38" s="3" t="s">
+      <c r="Q38" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R38" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="Q38" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R38" s="3" t="s">
+      <c r="S38" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T38" s="4">
+        <v>1</v>
+      </c>
+      <c r="W38" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="X38" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>1.3649999999999999E-3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A39" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="S38" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A39" s="3" t="s">
+      <c r="B39" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="B39" s="3" t="s">
+      <c r="C39" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D39" s="4">
+        <v>100</v>
+      </c>
+      <c r="E39" s="5">
+        <v>961.56</v>
+      </c>
+      <c r="F39" s="4">
+        <v>96156</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J39" s="5">
+        <v>961.56</v>
+      </c>
+      <c r="K39" s="5">
+        <v>1</v>
+      </c>
+      <c r="L39" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M39" s="4">
+        <v>96156</v>
+      </c>
+      <c r="N39" s="4">
+        <v>96156</v>
+      </c>
+      <c r="O39" s="3" t="s">
         <v>215</v>
-      </c>
-[...37 lines deleted...]
-        <v>214</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>216</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>217</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>203</v>
+        <v>117</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>34</v>
+        <v>213</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>2.6159999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7190000000000001E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D40" s="4">
-        <v>300</v>
+        <v>496</v>
       </c>
       <c r="E40" s="5">
-        <v>116.97</v>
+        <v>302.7</v>
       </c>
       <c r="F40" s="4">
-        <v>35091</v>
+        <v>150139.20000000001</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>116.97</v>
+        <v>302.7</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>35091</v>
+        <v>150139.20000000001</v>
       </c>
       <c r="N40" s="4">
-        <v>35091</v>
+        <v>150139.20000000001</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>220</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>221</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>144</v>
+        <v>222</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>218</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>1.346E-3</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.8079999999999998E-3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B41" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D41" s="4">
+        <v>478</v>
+      </c>
+      <c r="E41" s="5">
+        <v>187.14224999999999</v>
+      </c>
+      <c r="F41" s="4">
+        <v>89453.995500000005</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J41" s="5">
+        <v>141</v>
+      </c>
+      <c r="K41" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L41" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M41" s="4">
+        <v>67398</v>
+      </c>
+      <c r="N41" s="4">
+        <v>89453.995500000005</v>
+      </c>
+      <c r="O41" s="3" t="s">
         <v>224</v>
-      </c>
-[...37 lines deleted...]
-        <v>225</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>226</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>227</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>122</v>
+        <v>193</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>223</v>
+        <v>34</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>4.0159999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.46E-3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>229</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D42" s="4">
-        <v>496</v>
+        <v>700</v>
       </c>
       <c r="E42" s="5">
-        <v>285</v>
+        <v>57.62</v>
       </c>
       <c r="F42" s="4">
-        <v>141360</v>
+        <v>40334</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>285</v>
+        <v>57.62</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>141360</v>
+        <v>40334</v>
       </c>
       <c r="N42" s="4">
-        <v>141360</v>
+        <v>40334</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>230</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>231</v>
       </c>
       <c r="Q42" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R42" s="3" t="s">
         <v>232</v>
       </c>
-      <c r="R42" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S42" s="3" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>228</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>5.4219999999999997E-3</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.56E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B43" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="B43" s="3" t="s">
+      <c r="C43" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D43" s="4">
+        <v>1469</v>
+      </c>
+      <c r="E43" s="5">
+        <v>377.75</v>
+      </c>
+      <c r="F43" s="4">
+        <v>554914.75</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J43" s="5">
+        <v>377.75</v>
+      </c>
+      <c r="K43" s="5">
+        <v>1</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M43" s="4">
+        <v>554914.75</v>
+      </c>
+      <c r="N43" s="4">
+        <v>554914.75</v>
+      </c>
+      <c r="O43" s="3" t="s">
         <v>235</v>
-      </c>
-[...37 lines deleted...]
-        <v>234</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>236</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>237</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>203</v>
+        <v>124</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>34</v>
+        <v>233</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>3.411E-3</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.1467E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>238</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>239</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D44" s="4">
-        <v>700</v>
+        <v>1755</v>
       </c>
       <c r="E44" s="5">
-        <v>57.18</v>
+        <v>37.119999999999997</v>
       </c>
       <c r="F44" s="4">
-        <v>40026</v>
+        <v>65145.599999999999</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>57.18</v>
+        <v>37.119999999999997</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="M44" s="4">
-        <v>40026</v>
+        <v>65145.599999999999</v>
       </c>
       <c r="N44" s="4">
-        <v>40026</v>
+        <v>65145.599999999999</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>240</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>241</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>120</v>
+        <v>162</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>242</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>238</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>1.5349999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.5200000000000001E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>243</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>244</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D45" s="4">
-        <v>1469</v>
+        <v>649</v>
       </c>
       <c r="E45" s="5">
-        <v>446.77</v>
+        <v>134.69</v>
       </c>
       <c r="F45" s="4">
-        <v>656305.13</v>
+        <v>87413.81</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>446.77</v>
+        <v>134.69</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>656305.13</v>
+        <v>87413.81</v>
       </c>
       <c r="N45" s="4">
-        <v>656305.13</v>
+        <v>87413.81</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>245</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>246</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>132</v>
+        <v>247</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>243</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>2.5177000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.3809999999999999E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D46" s="4">
-        <v>1242</v>
+        <v>224</v>
       </c>
       <c r="E46" s="5">
-        <v>39.979999999999997</v>
+        <v>140.63999999999999</v>
       </c>
       <c r="F46" s="4">
-        <v>49655.16</v>
+        <v>31503.360000000001</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>39.979999999999997</v>
+        <v>140.63999999999999</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>49655.16</v>
+        <v>31503.360000000001</v>
       </c>
       <c r="N46" s="4">
-        <v>49655.16</v>
+        <v>31503.360000000001</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>172</v>
+        <v>122</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>1.9040000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.2179999999999999E-3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D47" s="4">
-        <v>717</v>
+        <v>97</v>
       </c>
       <c r="E47" s="5">
-        <v>125.04</v>
+        <v>220.83</v>
       </c>
       <c r="F47" s="4">
-        <v>89653.68</v>
+        <v>21420.51</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>125.04</v>
+        <v>220.83</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>89653.68</v>
+        <v>21420.51</v>
       </c>
       <c r="N47" s="4">
-        <v>89653.68</v>
+        <v>21420.51</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>257</v>
+        <v>134</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>258</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>3.4390000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.2799999999999996E-4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>259</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>260</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D48" s="4">
-        <v>224</v>
+        <v>3037</v>
       </c>
       <c r="E48" s="5">
-        <v>125.45</v>
+        <v>47.53</v>
       </c>
       <c r="F48" s="4">
-        <v>28100.799999999999</v>
+        <v>144348.60999999999</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="5">
-        <v>125.45</v>
+        <v>47.53</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M48" s="4">
-        <v>28100.799999999999</v>
+        <v>144348.60999999999</v>
       </c>
       <c r="N48" s="4">
-        <v>28100.799999999999</v>
+        <v>144348.60999999999</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>261</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>262</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>132</v>
+        <v>222</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>263</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>259</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>1.078E-3</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.5840000000000004E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>265</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D49" s="4">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="E49" s="5">
-        <v>273.54000000000002</v>
+        <v>101.86</v>
       </c>
       <c r="F49" s="4">
-        <v>26533.38</v>
+        <v>12834.36</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="5">
-        <v>273.54000000000002</v>
+        <v>101.86</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="M49" s="4">
-        <v>26533.38</v>
+        <v>12834.36</v>
       </c>
       <c r="N49" s="4">
-        <v>26533.38</v>
+        <v>12834.36</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>266</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>267</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>144</v>
+        <v>268</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>264</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>1.0169999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.9600000000000002E-4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D50" s="4">
-        <v>3037</v>
+        <v>265</v>
       </c>
       <c r="E50" s="5">
-        <v>45.26</v>
+        <v>119.24</v>
       </c>
       <c r="F50" s="4">
-        <v>137454.62</v>
+        <v>31598.6</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J50" s="5">
-        <v>45.26</v>
+        <v>119.24</v>
       </c>
       <c r="K50" s="5">
         <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="M50" s="4">
-        <v>137454.62</v>
+        <v>31598.6</v>
       </c>
       <c r="N50" s="4">
-        <v>137454.62</v>
+        <v>31598.6</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>5.2729999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.222E-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D51" s="4">
-        <v>265</v>
+        <v>643</v>
       </c>
       <c r="E51" s="5">
-        <v>118.55</v>
+        <v>86.65</v>
       </c>
       <c r="F51" s="4">
-        <v>31415.75</v>
+        <v>55715.95</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J51" s="5">
-        <v>118.55</v>
+        <v>86.65</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M51" s="4">
-        <v>31415.75</v>
+        <v>55715.95</v>
       </c>
       <c r="N51" s="4">
-        <v>31415.75</v>
+        <v>55715.95</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="R51" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>1.2049999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.1549999999999998E-3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D52" s="4">
-        <v>643</v>
+        <v>100</v>
       </c>
       <c r="E52" s="5">
-        <v>89.32</v>
+        <v>362.75</v>
       </c>
       <c r="F52" s="4">
-        <v>57432.76</v>
+        <v>36275</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J52" s="5">
-        <v>89.32</v>
+        <v>362.75</v>
       </c>
       <c r="K52" s="5">
         <v>1</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="M52" s="4">
-        <v>57432.76</v>
+        <v>36275</v>
       </c>
       <c r="N52" s="4">
-        <v>57432.76</v>
+        <v>36275</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>2.2030000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.403E-3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D53" s="4">
-        <v>100</v>
+        <v>2049</v>
       </c>
       <c r="E53" s="5">
-        <v>344.81</v>
+        <v>117.46</v>
       </c>
       <c r="F53" s="4">
-        <v>34481</v>
+        <v>240675.54</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J53" s="5">
-        <v>344.81</v>
+        <v>117.46</v>
       </c>
       <c r="K53" s="5">
         <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M53" s="4">
-        <v>34481</v>
+        <v>240675.54</v>
       </c>
       <c r="N53" s="4">
-        <v>34481</v>
+        <v>240675.54</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>232</v>
+        <v>122</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>1.322E-3</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.3100000000000006E-3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D54" s="4">
-        <v>2292</v>
+        <v>1321</v>
       </c>
       <c r="E54" s="5">
-        <v>120.42</v>
+        <v>139.96</v>
       </c>
       <c r="F54" s="4">
-        <v>276002.64</v>
+        <v>184887.16</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="5">
-        <v>120.42</v>
+        <v>139.96</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M54" s="4">
-        <v>276002.64</v>
+        <v>184887.16</v>
       </c>
       <c r="N54" s="4">
-        <v>276002.64</v>
+        <v>184887.16</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>1.0588E-2</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.1520000000000004E-3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D55" s="4">
-        <v>1321</v>
+        <v>914</v>
       </c>
       <c r="E55" s="5">
-        <v>125.9</v>
+        <v>38.729999999999997</v>
       </c>
       <c r="F55" s="4">
-        <v>166313.9</v>
+        <v>35399.22</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="5">
-        <v>125.9</v>
+        <v>38.729999999999997</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M55" s="4">
-        <v>166313.9</v>
+        <v>35399.22</v>
       </c>
       <c r="N55" s="4">
-        <v>166313.9</v>
+        <v>35399.22</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>144</v>
+        <v>122</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>6.3800000000000003E-3</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.369E-3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B56" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D56" s="4">
+        <v>500</v>
+      </c>
+      <c r="E56" s="5">
+        <v>176.68369899999999</v>
+      </c>
+      <c r="F56" s="4">
+        <v>88341.850220260007</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J56" s="5">
+        <v>250.67</v>
+      </c>
+      <c r="K56" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M56" s="4">
+        <v>125335.000885</v>
+      </c>
+      <c r="N56" s="4">
+        <v>88341.850220260007</v>
+      </c>
+      <c r="O56" s="3" t="s">
         <v>300</v>
-      </c>
-[...37 lines deleted...]
-        <v>301</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>302</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="R56" s="3" t="s">
         <v>303</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>134</v>
+        <v>304</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>1.954E-3</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.4169999999999999E-3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>305</v>
+        <v>265</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D57" s="4">
-        <v>500</v>
+        <v>1100</v>
       </c>
       <c r="E57" s="5">
-        <v>162.556712</v>
+        <v>101.89251</v>
       </c>
       <c r="F57" s="4">
-        <v>81278.356502490002</v>
+        <v>112081.76211454</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J57" s="5">
-        <v>223.93</v>
+        <v>144.56</v>
       </c>
       <c r="K57" s="5">
-        <v>1.3775500069249438</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M57" s="4">
-        <v>111965.000562</v>
+        <v>159016.00112299999</v>
       </c>
       <c r="N57" s="4">
-        <v>81278.356502490002</v>
+        <v>112081.76211454</v>
       </c>
       <c r="O57" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="P57" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q57" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="R57" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="S57" s="3" t="s">
         <v>304</v>
       </c>
-      <c r="P57" s="3" t="s">
-[...8 lines deleted...]
-      <c r="S57" s="3" t="s">
+      <c r="T57" s="4">
+        <v>1</v>
+      </c>
+      <c r="W57" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="X57" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z57" s="6">
+        <v>4.3359999999999996E-3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A58" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="T57" s="4">
-[...18 lines deleted...]
-      </c>
       <c r="B58" s="3" t="s">
-        <v>311</v>
+        <v>271</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D58" s="4">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="E58" s="5">
-        <v>112.45326799999999</v>
+        <v>119.295153</v>
       </c>
       <c r="F58" s="4">
-        <v>123698.59533229</v>
+        <v>107365.63876652</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J58" s="5">
-        <v>154.91</v>
+        <v>169.25</v>
       </c>
       <c r="K58" s="5">
-        <v>1.3775500069249438</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M58" s="4">
-        <v>170401.000856</v>
+        <v>152325.00107500001</v>
       </c>
       <c r="N58" s="4">
-        <v>123698.59533229</v>
+        <v>107365.63876652</v>
       </c>
       <c r="O58" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="P58" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q58" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R58" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="S58" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="T58" s="4">
+        <v>1</v>
+      </c>
+      <c r="W58" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="X58" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="6">
+        <v>4.1529999999999996E-3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A59" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="P58" s="3" t="s">
+      <c r="B59" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D59" s="4">
+        <v>232</v>
+      </c>
+      <c r="E59" s="5">
+        <v>935.47</v>
+      </c>
+      <c r="F59" s="4">
+        <v>217029.04</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J59" s="5">
+        <v>935.47</v>
+      </c>
+      <c r="K59" s="5">
+        <v>1</v>
+      </c>
+      <c r="L59" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M59" s="4">
+        <v>217029.04</v>
+      </c>
+      <c r="N59" s="4">
+        <v>217029.04</v>
+      </c>
+      <c r="O59" s="3" t="s">
         <v>312</v>
       </c>
-      <c r="Q58" s="3" t="s">
+      <c r="P59" s="3" t="s">
         <v>313</v>
       </c>
-      <c r="R58" s="3" t="s">
+      <c r="Q59" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="S58" s="3" t="s">
-[...5 lines deleted...]
-      <c r="W58" s="3" t="s">
+      <c r="R59" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="X58" s="4">
-[...10 lines deleted...]
-      <c r="A59" s="3" t="s">
+      <c r="S59" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T59" s="4">
+        <v>1</v>
+      </c>
+      <c r="W59" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="X59" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y59" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="6">
+        <v>8.3960000000000007E-3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A60" s="3" t="s">
         <v>316</v>
       </c>
-      <c r="B59" s="3" t="s">
-[...41 lines deleted...]
-      <c r="P59" s="3" t="s">
+      <c r="B60" s="3" t="s">
         <v>317</v>
       </c>
-      <c r="Q59" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C60" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D60" s="4">
-        <v>232</v>
+        <v>300</v>
       </c>
       <c r="E60" s="5">
-        <v>956.32</v>
+        <v>190.48</v>
       </c>
       <c r="F60" s="4">
-        <v>221866.23999999999</v>
+        <v>57144</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="5">
-        <v>956.32</v>
+        <v>190.48</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M60" s="4">
-        <v>221866.23999999999</v>
+        <v>57144</v>
       </c>
       <c r="N60" s="4">
-        <v>221866.23999999999</v>
+        <v>57144</v>
       </c>
       <c r="O60" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="P60" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q60" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R60" s="3" t="s">
         <v>320</v>
       </c>
-      <c r="P60" s="3" t="s">
+      <c r="S60" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T60" s="4">
+        <v>1</v>
+      </c>
+      <c r="W60" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="X60" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="6">
+        <v>2.2100000000000002E-3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A61" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="Q60" s="3" t="s">
+      <c r="B61" s="3" t="s">
         <v>322</v>
       </c>
-      <c r="R60" s="3" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="C61" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D61" s="4">
-        <v>300</v>
+        <v>104</v>
       </c>
       <c r="E61" s="5">
-        <v>182.67</v>
+        <v>135.63999999999999</v>
       </c>
       <c r="F61" s="4">
-        <v>54801</v>
+        <v>14106.56</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J61" s="5">
-        <v>182.67</v>
+        <v>135.63999999999999</v>
       </c>
       <c r="K61" s="5">
         <v>1</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M61" s="4">
-        <v>54801</v>
+        <v>14106.56</v>
       </c>
       <c r="N61" s="4">
-        <v>54801</v>
+        <v>14106.56</v>
       </c>
       <c r="O61" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="P61" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q61" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="R61" s="3" t="s">
         <v>326</v>
       </c>
-      <c r="P61" s="3" t="s">
+      <c r="S61" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T61" s="4">
+        <v>1</v>
+      </c>
+      <c r="W61" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="X61" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="6">
+        <v>5.4500000000000002E-4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A62" s="3" t="s">
         <v>327</v>
       </c>
-      <c r="Q61" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R61" s="3" t="s">
+      <c r="B62" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="S61" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A62" s="3" t="s">
+      <c r="C62" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D62" s="4">
+        <v>600</v>
+      </c>
+      <c r="E62" s="5">
+        <v>206.99911700000001</v>
+      </c>
+      <c r="F62" s="4">
+        <v>124199.47136564</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J62" s="5">
+        <v>293.68</v>
+      </c>
+      <c r="K62" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L62" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M62" s="4">
+        <v>176208.00124400001</v>
+      </c>
+      <c r="N62" s="4">
+        <v>124199.47136564</v>
+      </c>
+      <c r="O62" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="P62" s="3" t="s">
         <v>329</v>
       </c>
-      <c r="B62" s="3" t="s">
+      <c r="Q62" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R62" s="3" t="s">
         <v>330</v>
       </c>
-      <c r="C62" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H62" s="3" t="s">
+      <c r="S62" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="T62" s="4">
+        <v>1</v>
+      </c>
+      <c r="W62" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="X62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="6">
+        <v>4.8040000000000001E-3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A63" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D63" s="4">
+        <v>1000</v>
+      </c>
+      <c r="E63" s="5">
+        <v>111.75</v>
+      </c>
+      <c r="F63" s="4">
+        <v>111750</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H63" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="I62" s="3" t="s">
+      <c r="I63" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="J62" s="5">
-[...5 lines deleted...]
-      <c r="L62" s="3" t="s">
+      <c r="J63" s="5">
+        <v>111.75</v>
+      </c>
+      <c r="K63" s="5">
+        <v>1</v>
+      </c>
+      <c r="L63" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="M62" s="4">
-[...8 lines deleted...]
-      <c r="P62" s="3" t="s">
+      <c r="M63" s="4">
+        <v>111750</v>
+      </c>
+      <c r="N63" s="4">
+        <v>111750</v>
+      </c>
+      <c r="O63" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="P63" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q63" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="R63" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="S63" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T63" s="4">
+        <v>1</v>
+      </c>
+      <c r="W63" s="3" t="s">
         <v>332</v>
       </c>
-      <c r="Q62" s="3" t="s">
-[...70 lines deleted...]
-      <c r="P63" s="3" t="s">
+      <c r="X63" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="6">
+        <v>4.3229999999999996E-3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A64" s="3" t="s">
         <v>337</v>
       </c>
-      <c r="Q63" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R63" s="3" t="s">
+      <c r="B64" s="3" t="s">
         <v>338</v>
       </c>
-      <c r="S63" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C64" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D64" s="4">
-        <v>1000</v>
+        <v>68</v>
       </c>
       <c r="E64" s="5">
-        <v>109.27</v>
+        <v>101.5</v>
       </c>
       <c r="F64" s="4">
-        <v>109270</v>
+        <v>6902</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J64" s="5">
-        <v>109.27</v>
+        <v>101.5</v>
       </c>
       <c r="K64" s="5">
         <v>1</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M64" s="4">
-        <v>109270</v>
+        <v>6902</v>
       </c>
       <c r="N64" s="4">
-        <v>109270</v>
+        <v>6902</v>
       </c>
       <c r="O64" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="P64" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="Q64" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R64" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="S64" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T64" s="4">
+        <v>1</v>
+      </c>
+      <c r="W64" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="X64" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z64" s="6">
+        <v>2.6699999999999998E-4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A65" s="3" t="s">
         <v>342</v>
       </c>
-      <c r="P64" s="3" t="s">
+      <c r="B65" s="3" t="s">
         <v>343</v>
       </c>
-      <c r="Q64" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C65" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D65" s="4">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="E65" s="5">
-        <v>129.19</v>
+        <v>278.61</v>
       </c>
       <c r="F65" s="4">
-        <v>8784.92</v>
+        <v>5572.2</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J65" s="5">
-        <v>129.19</v>
+        <v>278.61</v>
       </c>
       <c r="K65" s="5">
         <v>1</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M65" s="4">
-        <v>8784.92</v>
+        <v>5572.2</v>
       </c>
       <c r="N65" s="4">
-        <v>8784.92</v>
+        <v>5572.2</v>
       </c>
       <c r="O65" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="P65" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q65" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="R65" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="S65" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T65" s="4">
+        <v>1</v>
+      </c>
+      <c r="W65" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="X65" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z65" s="6">
+        <v>2.1499999999999999E-4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A66" s="3" t="s">
         <v>347</v>
       </c>
-      <c r="P65" s="3" t="s">
+      <c r="B66" s="3" t="s">
         <v>348</v>
       </c>
-      <c r="Q65" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C66" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D66" s="4">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="E66" s="5">
-        <v>256</v>
+        <v>90.46</v>
       </c>
       <c r="F66" s="4">
-        <v>5120</v>
+        <v>13207.16</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J66" s="5">
-        <v>256</v>
+        <v>90.46</v>
       </c>
       <c r="K66" s="5">
         <v>1</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M66" s="4">
-        <v>5120</v>
+        <v>13207.16</v>
       </c>
       <c r="N66" s="4">
-        <v>5120</v>
+        <v>13207.16</v>
       </c>
       <c r="O66" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="P66" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q66" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R66" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="S66" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T66" s="4">
+        <v>1</v>
+      </c>
+      <c r="W66" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="X66" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="6">
+        <v>5.1000000000000004E-4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A67" s="3" t="s">
         <v>352</v>
       </c>
-      <c r="P66" s="3" t="s">
+      <c r="B67" s="3" t="s">
         <v>353</v>
       </c>
-      <c r="Q66" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R66" s="3" t="s">
+      <c r="C67" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D67" s="4">
+        <v>700</v>
+      </c>
+      <c r="E67" s="5">
+        <v>68.948016999999993</v>
+      </c>
+      <c r="F67" s="4">
+        <v>48263.612334799996</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J67" s="5">
+        <v>97.82</v>
+      </c>
+      <c r="K67" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L67" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M67" s="4">
+        <v>68474.000482999996</v>
+      </c>
+      <c r="N67" s="4">
+        <v>48263.612334799996</v>
+      </c>
+      <c r="O67" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="P67" s="3" t="s">
         <v>354</v>
       </c>
-      <c r="S66" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A67" s="3" t="s">
+      <c r="Q67" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R67" s="3" t="s">
         <v>355</v>
       </c>
-      <c r="B67" s="3" t="s">
+      <c r="S67" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="T67" s="4">
+        <v>1</v>
+      </c>
+      <c r="W67" s="3" t="s">
         <v>356</v>
       </c>
-      <c r="C67" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O67" s="3" t="s">
+      <c r="X67" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y67" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="6">
+        <v>1.867E-3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A68" s="3" t="s">
         <v>357</v>
       </c>
-      <c r="P67" s="3" t="s">
+      <c r="B68" s="3" t="s">
         <v>358</v>
       </c>
-      <c r="Q67" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C68" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D68" s="4">
-        <v>700</v>
+        <v>200</v>
       </c>
       <c r="E68" s="5">
-        <v>75.619759000000002</v>
+        <v>121.543611</v>
       </c>
       <c r="F68" s="4">
-        <v>52933.831802840003</v>
+        <v>24308.72246696</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J68" s="5">
-        <v>104.17</v>
+        <v>172.44</v>
       </c>
       <c r="K68" s="5">
-        <v>1.3775500069249438</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M68" s="4">
-        <v>72919.000365999993</v>
+        <v>34488.000243000002</v>
       </c>
       <c r="N68" s="4">
-        <v>52933.831802840003</v>
+        <v>24308.72246696</v>
       </c>
       <c r="O68" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="P68" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q68" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R68" s="3" t="s">
         <v>360</v>
       </c>
-      <c r="P68" s="3" t="s">
+      <c r="S68" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="T68" s="4">
+        <v>1</v>
+      </c>
+      <c r="W68" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="X68" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y68" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="6">
+        <v>9.3999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A69" s="3" t="s">
         <v>362</v>
       </c>
-      <c r="Q68" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R68" s="3" t="s">
+      <c r="B69" s="3" t="s">
         <v>363</v>
       </c>
-      <c r="S68" s="3" t="s">
-[...5 lines deleted...]
-      <c r="W68" s="3" t="s">
+      <c r="C69" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D69" s="4">
+        <v>234</v>
+      </c>
+      <c r="E69" s="5">
+        <v>143.15</v>
+      </c>
+      <c r="F69" s="4">
+        <v>33497.1</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J69" s="5">
+        <v>143.15</v>
+      </c>
+      <c r="K69" s="5">
+        <v>1</v>
+      </c>
+      <c r="L69" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M69" s="4">
+        <v>33497.1</v>
+      </c>
+      <c r="N69" s="4">
+        <v>33497.1</v>
+      </c>
+      <c r="O69" s="3" t="s">
         <v>364</v>
       </c>
-      <c r="X68" s="4">
-[...10 lines deleted...]
-      <c r="A69" s="3" t="s">
+      <c r="P69" s="3" t="s">
         <v>365</v>
       </c>
-      <c r="B69" s="3" t="s">
+      <c r="Q69" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R69" s="3" t="s">
         <v>366</v>
       </c>
-      <c r="C69" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G69" s="3" t="s">
+      <c r="S69" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H69" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P69" s="3" t="s">
+      <c r="T69" s="4">
+        <v>1</v>
+      </c>
+      <c r="W69" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="X69" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="6">
+        <v>1.2949999999999999E-3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A70" s="3" t="s">
         <v>367</v>
       </c>
-      <c r="Q69" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R69" s="3" t="s">
+      <c r="B70" s="3" t="s">
         <v>368</v>
       </c>
-      <c r="S69" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C70" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D70" s="4">
-        <v>234</v>
+        <v>542</v>
       </c>
       <c r="E70" s="5">
-        <v>143.82</v>
+        <v>563.29</v>
       </c>
       <c r="F70" s="4">
-        <v>33653.879999999997</v>
+        <v>305303.18</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J70" s="5">
-        <v>143.82</v>
+        <v>563.29</v>
       </c>
       <c r="K70" s="5">
         <v>1</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M70" s="4">
-        <v>33653.879999999997</v>
+        <v>305303.18</v>
       </c>
       <c r="N70" s="4">
-        <v>33653.879999999997</v>
+        <v>305303.18</v>
       </c>
       <c r="O70" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="P70" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q70" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R70" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="S70" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T70" s="4">
+        <v>1</v>
+      </c>
+      <c r="W70" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="X70" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y70" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="6">
+        <v>1.1811E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A71" s="3" t="s">
         <v>372</v>
       </c>
-      <c r="P70" s="3" t="s">
+      <c r="B71" s="3" t="s">
         <v>373</v>
       </c>
-      <c r="Q70" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R70" s="3" t="s">
+      <c r="C71" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D71" s="4">
+        <v>19501</v>
+      </c>
+      <c r="E71" s="5">
+        <v>2.5231020000000002</v>
+      </c>
+      <c r="F71" s="4">
+        <v>49203.016977250001</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J71" s="5">
+        <v>1.901</v>
+      </c>
+      <c r="K71" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L71" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M71" s="4">
+        <v>37071.400999999998</v>
+      </c>
+      <c r="N71" s="4">
+        <v>49203.016977250001</v>
+      </c>
+      <c r="O71" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="P71" s="3" t="s">
         <v>374</v>
       </c>
-      <c r="S70" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A71" s="3" t="s">
+      <c r="Q71" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R71" s="3" t="s">
         <v>375</v>
       </c>
-      <c r="B71" s="3" t="s">
+      <c r="S71" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T71" s="4">
+        <v>1</v>
+      </c>
+      <c r="W71" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X71" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y71" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z71" s="6">
+        <v>1.903E-3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A72" s="3" t="s">
         <v>376</v>
       </c>
-      <c r="C71" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O71" s="3" t="s">
+      <c r="B72" s="3" t="s">
         <v>377</v>
       </c>
-      <c r="P71" s="3" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="C72" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D72" s="4">
-        <v>579</v>
+        <v>484</v>
       </c>
       <c r="E72" s="5">
-        <v>632.51</v>
+        <v>235.96</v>
       </c>
       <c r="F72" s="4">
-        <v>366223.29</v>
+        <v>114204.64</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J72" s="5">
-        <v>632.51</v>
+        <v>235.96</v>
       </c>
       <c r="K72" s="5">
         <v>1</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M72" s="4">
-        <v>366223.29</v>
+        <v>114204.64</v>
       </c>
       <c r="N72" s="4">
-        <v>366223.29</v>
+        <v>114204.64</v>
       </c>
       <c r="O72" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="P72" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="Q72" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R72" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="S72" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T72" s="4">
+        <v>1</v>
+      </c>
+      <c r="W72" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="X72" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y72" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z72" s="6">
+        <v>4.4180000000000001E-3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A73" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="B73" s="3" t="s">
         <v>382</v>
       </c>
-      <c r="P72" s="3" t="s">
+      <c r="C73" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D73" s="4">
+        <v>718</v>
+      </c>
+      <c r="E73" s="5">
+        <v>52.16</v>
+      </c>
+      <c r="F73" s="4">
+        <v>37450.879999999997</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J73" s="5">
+        <v>52.16</v>
+      </c>
+      <c r="K73" s="5">
+        <v>1</v>
+      </c>
+      <c r="L73" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M73" s="4">
+        <v>37450.879999999997</v>
+      </c>
+      <c r="N73" s="4">
+        <v>37450.879999999997</v>
+      </c>
+      <c r="O73" s="3" t="s">
         <v>383</v>
       </c>
-      <c r="Q72" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R72" s="3" t="s">
+      <c r="P73" s="3" t="s">
         <v>384</v>
       </c>
-      <c r="S72" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A73" s="3" t="s">
+      <c r="Q73" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R73" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="B73" s="3" t="s">
+      <c r="S73" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T73" s="4">
+        <v>1</v>
+      </c>
+      <c r="W73" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="X73" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y73" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z73" s="6">
+        <v>1.4480000000000001E-3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A74" s="3" t="s">
         <v>386</v>
       </c>
-      <c r="C73" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P73" s="3" t="s">
+      <c r="B74" s="3" t="s">
         <v>387</v>
       </c>
-      <c r="Q73" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C74" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D74" s="4">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="E74" s="5">
-        <v>306.79000000000002</v>
+        <v>373.73</v>
       </c>
       <c r="F74" s="4">
-        <v>171188.82</v>
+        <v>211904.91</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J74" s="5">
-        <v>306.79000000000002</v>
+        <v>373.73</v>
       </c>
       <c r="K74" s="5">
         <v>1</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M74" s="4">
-        <v>171188.82</v>
+        <v>211904.91</v>
       </c>
       <c r="N74" s="4">
-        <v>171188.82</v>
+        <v>211904.91</v>
       </c>
       <c r="O74" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="P74" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q74" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R74" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="S74" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T74" s="4">
+        <v>1</v>
+      </c>
+      <c r="W74" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="X74" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y74" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z74" s="6">
+        <v>8.1969999999999994E-3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A75" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="P74" s="3" t="s">
+      <c r="B75" s="3" t="s">
         <v>392</v>
       </c>
-      <c r="Q74" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C75" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D75" s="4">
-        <v>718</v>
+        <v>1094</v>
       </c>
       <c r="E75" s="5">
-        <v>63.92</v>
+        <v>126.34</v>
       </c>
       <c r="F75" s="4">
-        <v>45894.559999999998</v>
+        <v>138215.96</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J75" s="5">
-        <v>63.92</v>
+        <v>126.34</v>
       </c>
       <c r="K75" s="5">
         <v>1</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M75" s="4">
-        <v>45894.559999999998</v>
+        <v>138215.96</v>
       </c>
       <c r="N75" s="4">
-        <v>45894.559999999998</v>
+        <v>138215.96</v>
       </c>
       <c r="O75" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="P75" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="Q75" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R75" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="S75" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T75" s="4">
+        <v>1</v>
+      </c>
+      <c r="W75" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="X75" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y75" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z75" s="6">
+        <v>5.3470000000000002E-3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A76" s="3" t="s">
         <v>396</v>
       </c>
-      <c r="P75" s="3" t="s">
+      <c r="B76" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="Q75" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C76" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D76" s="4">
-        <v>567</v>
+        <v>117</v>
       </c>
       <c r="E76" s="5">
-        <v>323.76</v>
+        <v>1011.37</v>
       </c>
       <c r="F76" s="4">
-        <v>183571.92</v>
+        <v>118330.29</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J76" s="5">
-        <v>323.76</v>
+        <v>1011.37</v>
       </c>
       <c r="K76" s="5">
         <v>1</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M76" s="4">
-        <v>183571.92</v>
+        <v>118330.29</v>
       </c>
       <c r="N76" s="4">
-        <v>183571.92</v>
+        <v>118330.29</v>
       </c>
       <c r="O76" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="P76" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="Q76" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R76" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="S76" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T76" s="4">
+        <v>1</v>
+      </c>
+      <c r="W76" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="X76" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y76" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z76" s="6">
+        <v>4.5770000000000003E-3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A77" s="3" t="s">
         <v>401</v>
       </c>
-      <c r="P76" s="3" t="s">
+      <c r="B77" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="Q76" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C77" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D77" s="4">
-        <v>1094</v>
+        <v>303</v>
       </c>
       <c r="E77" s="5">
-        <v>134.43</v>
+        <v>389.89</v>
       </c>
       <c r="F77" s="4">
-        <v>147066.42000000001</v>
+        <v>118136.67</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J77" s="5">
-        <v>134.43</v>
+        <v>389.89</v>
       </c>
       <c r="K77" s="5">
         <v>1</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M77" s="4">
-        <v>147066.42000000001</v>
+        <v>118136.67</v>
       </c>
       <c r="N77" s="4">
-        <v>147066.42000000001</v>
+        <v>118136.67</v>
       </c>
       <c r="O77" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="P77" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="Q77" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R77" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="S77" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T77" s="4">
+        <v>1</v>
+      </c>
+      <c r="W77" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="X77" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y77" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z77" s="6">
+        <v>4.5700000000000003E-3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A78" s="3" t="s">
         <v>406</v>
       </c>
-      <c r="P77" s="3" t="s">
+      <c r="B78" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="Q77" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R77" s="3" t="s">
+      <c r="C78" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D78" s="4">
+        <v>1258</v>
+      </c>
+      <c r="E78" s="5">
+        <v>48.716012999999997</v>
+      </c>
+      <c r="F78" s="4">
+        <v>61284.744354000002</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H78" s="3" t="s">
         <v>408</v>
       </c>
-      <c r="S77" s="3" t="s">
+      <c r="I78" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J78" s="5">
+        <v>42.61</v>
+      </c>
+      <c r="K78" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L78" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="M78" s="4">
+        <v>53603.38</v>
+      </c>
+      <c r="N78" s="4">
+        <v>61284.744354000002</v>
+      </c>
+      <c r="O78" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="P78" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="Q78" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="T77" s="4">
-[...37 lines deleted...]
-      <c r="H78" s="3" t="s">
+      <c r="R78" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="S78" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="T78" s="4">
+        <v>1</v>
+      </c>
+      <c r="W78" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X78" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y78" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z78" s="6">
+        <v>2.3700000000000001E-3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A79" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D79" s="4">
         <v>31</v>
       </c>
-      <c r="I78" s="3" t="s">
-[...26 lines deleted...]
-      <c r="R78" s="3" t="s">
+      <c r="E79" s="5">
+        <v>438.62704500000001</v>
+      </c>
+      <c r="F79" s="4">
+        <v>13597.438394999999</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J79" s="5">
+        <v>383.65</v>
+      </c>
+      <c r="K79" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L79" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="M79" s="4">
+        <v>11893.15</v>
+      </c>
+      <c r="N79" s="4">
+        <v>13597.438394999999</v>
+      </c>
+      <c r="O79" s="3" t="s">
         <v>413</v>
-      </c>
-[...63 lines deleted...]
-        <v>416</v>
       </c>
       <c r="P79" s="3" t="s">
         <v>417</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>120</v>
+        <v>314</v>
       </c>
       <c r="R79" s="3" t="s">
         <v>418</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>122</v>
+        <v>419</v>
       </c>
       <c r="T79" s="4">
         <v>1</v>
       </c>
       <c r="W79" s="3" t="s">
-        <v>414</v>
+        <v>34</v>
       </c>
       <c r="X79" s="4">
         <v>0</v>
       </c>
       <c r="Y79" s="4">
         <v>0</v>
       </c>
       <c r="Z79" s="6">
-        <v>3.5279999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.2599999999999999E-4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D80" s="4">
-        <v>1258</v>
+        <v>200</v>
       </c>
       <c r="E80" s="5">
-        <v>45.172635</v>
+        <v>175.45</v>
       </c>
       <c r="F80" s="4">
-        <v>56827.174201000002</v>
+        <v>35090</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>421</v>
+        <v>31</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="J80" s="5">
-        <v>38.71</v>
+        <v>175.45</v>
       </c>
       <c r="K80" s="5">
-        <v>0.85693474441921247</v>
+        <v>1</v>
       </c>
       <c r="L80" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M80" s="4">
+        <v>35090</v>
+      </c>
+      <c r="N80" s="4">
+        <v>35090</v>
+      </c>
+      <c r="O80" s="3" t="s">
         <v>422</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
       <c r="P80" s="3" t="s">
         <v>423</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>144</v>
+        <v>314</v>
       </c>
       <c r="R80" s="3" t="s">
         <v>424</v>
       </c>
       <c r="S80" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T80" s="4">
+        <v>1</v>
+      </c>
+      <c r="W80" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="X80" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y80" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z80" s="6">
+        <v>1.3569999999999999E-3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A81" s="3" t="s">
         <v>425</v>
       </c>
-      <c r="T80" s="4">
-[...2 lines deleted...]
-      <c r="W80" s="3" t="s">
+      <c r="B81" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D81" s="4">
+        <v>2834</v>
+      </c>
+      <c r="E81" s="5">
+        <v>45.11</v>
+      </c>
+      <c r="F81" s="4">
+        <v>127841.74</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J81" s="5">
+        <v>45.11</v>
+      </c>
+      <c r="K81" s="5">
+        <v>1</v>
+      </c>
+      <c r="L81" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M81" s="4">
+        <v>127841.74</v>
+      </c>
+      <c r="N81" s="4">
+        <v>127841.74</v>
+      </c>
+      <c r="O81" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="P81" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="Q81" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R81" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="S81" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T81" s="4">
+        <v>1</v>
+      </c>
+      <c r="W81" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="X81" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y81" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z81" s="6">
+        <v>4.9449999999999997E-3</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A82" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D82" s="4">
+        <v>1939</v>
+      </c>
+      <c r="E82" s="5">
+        <v>45.697701000000002</v>
+      </c>
+      <c r="F82" s="4">
+        <v>88607.842239000005</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J82" s="5">
+        <v>39.97</v>
+      </c>
+      <c r="K82" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L82" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="M82" s="4">
+        <v>77501.83</v>
+      </c>
+      <c r="N82" s="4">
+        <v>88607.842239000005</v>
+      </c>
+      <c r="O82" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="P82" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="Q82" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R82" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="S82" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="T82" s="4">
+        <v>1</v>
+      </c>
+      <c r="W82" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="X80" s="4">
-[...135 lines deleted...]
-      <c r="R82" s="3" t="s">
+      <c r="X82" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y82" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z82" s="6">
+        <v>3.4269999999999999E-3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A83" s="3" t="s">
         <v>437</v>
       </c>
-      <c r="S82" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A83" s="3" t="s">
+      <c r="B83" s="3" t="s">
         <v>438</v>
       </c>
-      <c r="B83" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D83" s="4">
-        <v>3208</v>
+        <v>262</v>
       </c>
       <c r="E83" s="5">
-        <v>43.04</v>
+        <v>352.68</v>
       </c>
       <c r="F83" s="4">
-        <v>138072.32000000001</v>
+        <v>92402.16</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J83" s="5">
-        <v>43.04</v>
+        <v>352.68</v>
       </c>
       <c r="K83" s="5">
         <v>1</v>
       </c>
       <c r="L83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M83" s="4">
-        <v>138072.32000000001</v>
+        <v>92402.16</v>
       </c>
       <c r="N83" s="4">
-        <v>138072.32000000001</v>
+        <v>92402.16</v>
       </c>
       <c r="O83" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="P83" s="3" t="s">
         <v>440</v>
       </c>
-      <c r="P83" s="3" t="s">
+      <c r="Q83" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="R83" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="Q83" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R83" s="3" t="s">
+      <c r="S83" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T83" s="4">
+        <v>1</v>
+      </c>
+      <c r="W83" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="X83" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y83" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z83" s="6">
+        <v>3.5739999999999999E-3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A84" s="3" t="s">
         <v>442</v>
       </c>
-      <c r="S83" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A84" s="3" t="s">
+      <c r="B84" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="B84" s="3" t="s">
+      <c r="C84" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D84" s="4">
+        <v>451</v>
+      </c>
+      <c r="E84" s="5">
+        <v>91.406835000000001</v>
+      </c>
+      <c r="F84" s="4">
+        <v>41224.482584999998</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H84" s="3" t="s">
         <v>444</v>
       </c>
-      <c r="C84" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H84" s="3" t="s">
+      <c r="I84" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J84" s="5">
+        <v>79.95</v>
+      </c>
+      <c r="K84" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L84" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="I84" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L84" s="3" t="s">
+      <c r="M84" s="4">
+        <v>36057.449999999997</v>
+      </c>
+      <c r="N84" s="4">
+        <v>41224.482584999998</v>
+      </c>
+      <c r="O84" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="P84" s="3" t="s">
         <v>446</v>
       </c>
-      <c r="M84" s="4">
-[...8 lines deleted...]
-      <c r="P84" s="3" t="s">
+      <c r="Q84" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R84" s="3" t="s">
         <v>447</v>
       </c>
-      <c r="Q84" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R84" s="3" t="s">
+      <c r="S84" s="3" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="T84" s="4">
         <v>1</v>
       </c>
       <c r="W84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X84" s="4">
         <v>0</v>
       </c>
       <c r="Y84" s="4">
         <v>0</v>
       </c>
       <c r="Z84" s="6">
-        <v>3.1480000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5939999999999999E-3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="B85" s="3" t="s">
         <v>450</v>
       </c>
-      <c r="B85" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D85" s="4">
-        <v>300</v>
+        <v>14</v>
       </c>
       <c r="E85" s="5">
-        <v>317.14</v>
+        <v>526.44000000000005</v>
       </c>
       <c r="F85" s="4">
-        <v>95142</v>
+        <v>7370.16</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J85" s="5">
-        <v>317.14</v>
+        <v>526.44000000000005</v>
       </c>
       <c r="K85" s="5">
         <v>1</v>
       </c>
       <c r="L85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M85" s="4">
-        <v>95142</v>
+        <v>7370.16</v>
       </c>
       <c r="N85" s="4">
-        <v>95142</v>
+        <v>7370.16</v>
       </c>
       <c r="O85" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="P85" s="3" t="s">
         <v>452</v>
       </c>
-      <c r="P85" s="3" t="s">
+      <c r="Q85" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R85" s="3" t="s">
         <v>453</v>
       </c>
-      <c r="Q85" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R85" s="3" t="s">
+      <c r="S85" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T85" s="4">
+        <v>1</v>
+      </c>
+      <c r="W85" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="X85" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y85" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z85" s="6">
+        <v>2.8499999999999999E-4</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A86" s="3" t="s">
         <v>454</v>
       </c>
-      <c r="S85" s="3" t="s">
+      <c r="B86" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D86" s="4">
+        <v>2223</v>
+      </c>
+      <c r="E86" s="5">
+        <v>139.63</v>
+      </c>
+      <c r="F86" s="4">
+        <v>310397.49</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J86" s="5">
+        <v>139.63</v>
+      </c>
+      <c r="K86" s="5">
+        <v>1</v>
+      </c>
+      <c r="L86" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M86" s="4">
+        <v>310397.49</v>
+      </c>
+      <c r="N86" s="4">
+        <v>310397.49</v>
+      </c>
+      <c r="O86" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="P86" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="Q86" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="T85" s="4">
-[...49 lines deleted...]
-      <c r="L86" s="3" t="s">
+      <c r="R86" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="M86" s="4">
-[...8 lines deleted...]
-      <c r="P86" s="3" t="s">
+      <c r="S86" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T86" s="4">
+        <v>1</v>
+      </c>
+      <c r="W86" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="X86" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y86" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z86" s="6">
+        <v>1.2008E-2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A87" s="3" t="s">
         <v>459</v>
       </c>
-      <c r="Q86" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R86" s="3" t="s">
+      <c r="B87" s="3" t="s">
         <v>460</v>
       </c>
-      <c r="S86" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C87" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D87" s="4">
-        <v>14</v>
+        <v>200</v>
       </c>
       <c r="E87" s="5">
-        <v>563.53</v>
+        <v>123.11</v>
       </c>
       <c r="F87" s="4">
-        <v>7889.42</v>
+        <v>24622</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J87" s="5">
-        <v>563.53</v>
+        <v>123.11</v>
       </c>
       <c r="K87" s="5">
         <v>1</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M87" s="4">
-        <v>7889.42</v>
+        <v>24622</v>
       </c>
       <c r="N87" s="4">
-        <v>7889.42</v>
+        <v>24622</v>
       </c>
       <c r="O87" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="P87" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="Q87" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R87" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="S87" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T87" s="4">
+        <v>1</v>
+      </c>
+      <c r="W87" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="X87" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y87" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z87" s="6">
+        <v>9.5200000000000005E-4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A88" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="P87" s="3" t="s">
+      <c r="B88" s="3" t="s">
         <v>465</v>
       </c>
-      <c r="Q87" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C88" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D88" s="4">
-        <v>1216</v>
+        <v>682</v>
       </c>
       <c r="E88" s="5">
-        <v>114.68</v>
+        <v>281.20999999999998</v>
       </c>
       <c r="F88" s="4">
-        <v>139450.88</v>
+        <v>191785.22</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J88" s="5">
-        <v>114.68</v>
+        <v>281.20999999999998</v>
       </c>
       <c r="K88" s="5">
         <v>1</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M88" s="4">
-        <v>139450.88</v>
+        <v>191785.22</v>
       </c>
       <c r="N88" s="4">
-        <v>139450.88</v>
+        <v>191785.22</v>
       </c>
       <c r="O88" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="P88" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="Q88" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R88" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="S88" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T88" s="4">
+        <v>1</v>
+      </c>
+      <c r="W88" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="X88" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y88" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z88" s="6">
+        <v>7.4190000000000002E-3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A89" s="3" t="s">
         <v>469</v>
       </c>
-      <c r="P88" s="3" t="s">
+      <c r="B89" s="3" t="s">
         <v>470</v>
       </c>
-      <c r="Q88" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C89" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D89" s="4">
-        <v>200</v>
+        <v>7</v>
       </c>
       <c r="E89" s="5">
-        <v>147.85</v>
+        <v>261</v>
       </c>
       <c r="F89" s="4">
-        <v>29570</v>
+        <v>1827</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J89" s="5">
-        <v>147.85</v>
+        <v>261</v>
       </c>
       <c r="K89" s="5">
         <v>1</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M89" s="4">
-        <v>29570</v>
+        <v>1827</v>
       </c>
       <c r="N89" s="4">
-        <v>29570</v>
+        <v>1827</v>
       </c>
       <c r="O89" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="P89" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="Q89" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R89" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="S89" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T89" s="4">
+        <v>1</v>
+      </c>
+      <c r="W89" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="X89" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y89" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z89" s="6">
+        <v>6.9999999999999994E-5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A90" s="3" t="s">
         <v>474</v>
       </c>
-      <c r="P89" s="3" t="s">
+      <c r="B90" s="3" t="s">
         <v>475</v>
       </c>
-      <c r="Q89" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C90" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D90" s="4">
-        <v>744</v>
+        <v>100</v>
       </c>
       <c r="E90" s="5">
-        <v>297.8</v>
+        <v>397.68</v>
       </c>
       <c r="F90" s="4">
-        <v>221563.2</v>
+        <v>39768</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J90" s="5">
-        <v>297.8</v>
+        <v>397.68</v>
       </c>
       <c r="K90" s="5">
         <v>1</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M90" s="4">
-        <v>221563.2</v>
+        <v>39768</v>
       </c>
       <c r="N90" s="4">
-        <v>221563.2</v>
+        <v>39768</v>
       </c>
       <c r="O90" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="P90" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="Q90" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R90" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="S90" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T90" s="4">
+        <v>1</v>
+      </c>
+      <c r="W90" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="X90" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y90" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z90" s="6">
+        <v>1.5380000000000001E-3</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A91" s="3" t="s">
         <v>479</v>
       </c>
-      <c r="P90" s="3" t="s">
+      <c r="B91" s="3" t="s">
         <v>480</v>
       </c>
-      <c r="Q90" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C91" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D91" s="4">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="E91" s="5">
-        <v>331.53</v>
+        <v>193.22</v>
       </c>
       <c r="F91" s="4">
-        <v>2320.71</v>
+        <v>19322</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J91" s="5">
-        <v>331.53</v>
+        <v>193.22</v>
       </c>
       <c r="K91" s="5">
         <v>1</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M91" s="4">
-        <v>2320.71</v>
+        <v>19322</v>
       </c>
       <c r="N91" s="4">
-        <v>2320.71</v>
+        <v>19322</v>
       </c>
       <c r="O91" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="P91" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="Q91" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R91" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="S91" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T91" s="4">
+        <v>1</v>
+      </c>
+      <c r="W91" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="X91" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y91" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z91" s="6">
+        <v>7.4700000000000005E-4</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A92" s="3" t="s">
         <v>484</v>
       </c>
-      <c r="P91" s="3" t="s">
+      <c r="B92" s="3" t="s">
         <v>485</v>
       </c>
-      <c r="Q91" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C92" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D92" s="4">
-        <v>100</v>
+        <v>1063</v>
       </c>
       <c r="E92" s="5">
-        <v>424.64</v>
+        <v>327.33</v>
       </c>
       <c r="F92" s="4">
-        <v>42464</v>
+        <v>347951.79</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J92" s="5">
-        <v>424.64</v>
+        <v>327.33</v>
       </c>
       <c r="K92" s="5">
         <v>1</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M92" s="4">
-        <v>42464</v>
+        <v>347951.79</v>
       </c>
       <c r="N92" s="4">
-        <v>42464</v>
+        <v>347951.79</v>
       </c>
       <c r="O92" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="P92" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="Q92" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R92" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="S92" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T92" s="4">
+        <v>1</v>
+      </c>
+      <c r="W92" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="X92" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y92" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z92" s="6">
+        <v>1.3461000000000001E-2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A93" s="3" t="s">
         <v>489</v>
       </c>
-      <c r="P92" s="3" t="s">
+      <c r="B93" s="3" t="s">
         <v>490</v>
       </c>
-      <c r="Q92" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C93" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D93" s="4">
-        <v>100</v>
+        <v>222</v>
       </c>
       <c r="E93" s="5">
-        <v>182.21</v>
+        <v>253.97</v>
       </c>
       <c r="F93" s="4">
-        <v>18221</v>
+        <v>56381.34</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J93" s="5">
-        <v>182.21</v>
+        <v>253.97</v>
       </c>
       <c r="K93" s="5">
         <v>1</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M93" s="4">
-        <v>18221</v>
+        <v>56381.34</v>
       </c>
       <c r="N93" s="4">
-        <v>18221</v>
+        <v>56381.34</v>
       </c>
       <c r="O93" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="P93" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="Q93" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R93" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="S93" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T93" s="4">
+        <v>1</v>
+      </c>
+      <c r="W93" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="X93" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y93" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z93" s="6">
+        <v>2.1810000000000002E-3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A94" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="P93" s="3" t="s">
+      <c r="B94" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="Q93" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R93" s="3" t="s">
+      <c r="C94" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D94" s="4">
+        <v>325</v>
+      </c>
+      <c r="E94" s="5">
+        <v>326.29782</v>
+      </c>
+      <c r="F94" s="4">
+        <v>106046.79150000001</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J94" s="5">
+        <v>285.39999999999998</v>
+      </c>
+      <c r="K94" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L94" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="M94" s="4">
+        <v>92755</v>
+      </c>
+      <c r="N94" s="4">
+        <v>106046.79150000001</v>
+      </c>
+      <c r="O94" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="P94" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="S93" s="3" t="s">
+      <c r="Q94" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R94" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="S94" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="T94" s="4">
+        <v>1</v>
+      </c>
+      <c r="W94" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X94" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y94" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z94" s="6">
+        <v>4.1019999999999997E-3</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A95" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D95" s="4">
+        <v>414</v>
+      </c>
+      <c r="E95" s="5">
+        <v>153.2022</v>
+      </c>
+      <c r="F95" s="4">
+        <v>63425.710800000001</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J95" s="5">
+        <v>134</v>
+      </c>
+      <c r="K95" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L95" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="M95" s="4">
+        <v>55476</v>
+      </c>
+      <c r="N95" s="4">
+        <v>63425.710800000001</v>
+      </c>
+      <c r="O95" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="P95" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="Q95" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="T93" s="4">
-[...19 lines deleted...]
-      <c r="B94" s="3" t="s">
+      <c r="R95" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="S95" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="T95" s="4">
+        <v>1</v>
+      </c>
+      <c r="W95" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X95" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y95" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z95" s="6">
+        <v>2.4529999999999999E-3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A96" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D96" s="4">
+        <v>431</v>
+      </c>
+      <c r="E96" s="5">
+        <v>280</v>
+      </c>
+      <c r="F96" s="4">
+        <v>120680</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J96" s="5">
+        <v>280</v>
+      </c>
+      <c r="K96" s="5">
+        <v>1</v>
+      </c>
+      <c r="L96" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M96" s="4">
+        <v>120680</v>
+      </c>
+      <c r="N96" s="4">
+        <v>120680</v>
+      </c>
+      <c r="O96" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="P96" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="Q96" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R96" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="S96" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T96" s="4">
+        <v>1</v>
+      </c>
+      <c r="W96" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="X96" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y96" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z96" s="6">
+        <v>4.6680000000000003E-3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A97" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D97" s="4">
+        <v>569</v>
+      </c>
+      <c r="E97" s="5">
+        <v>433.33</v>
+      </c>
+      <c r="F97" s="4">
+        <v>246564.77</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J97" s="5">
+        <v>433.33</v>
+      </c>
+      <c r="K97" s="5">
+        <v>1</v>
+      </c>
+      <c r="L97" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M97" s="4">
+        <v>246564.77</v>
+      </c>
+      <c r="N97" s="4">
+        <v>246564.77</v>
+      </c>
+      <c r="O97" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="P97" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="Q97" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R97" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="S97" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T97" s="4">
+        <v>1</v>
+      </c>
+      <c r="W97" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="X97" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y97" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z97" s="6">
+        <v>9.5379999999999996E-3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A98" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D98" s="4">
+        <v>789</v>
+      </c>
+      <c r="E98" s="5">
+        <v>45.274679999999996</v>
+      </c>
+      <c r="F98" s="4">
+        <v>35721.722520000003</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J98" s="5">
+        <v>39.6</v>
+      </c>
+      <c r="K98" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L98" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="M98" s="4">
+        <v>31244.400000000001</v>
+      </c>
+      <c r="N98" s="4">
+        <v>35721.722520000003</v>
+      </c>
+      <c r="O98" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="P98" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="Q98" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R98" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="S98" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="T98" s="4">
+        <v>1</v>
+      </c>
+      <c r="W98" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X98" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y98" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z98" s="6">
+        <v>1.3810000000000001E-3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A99" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D99" s="4">
         <v>498</v>
       </c>
-      <c r="C94" s="3" t="s">
-[...374 lines deleted...]
-      </c>
       <c r="E99" s="5">
-        <v>318.18</v>
+        <v>46.19</v>
       </c>
       <c r="F99" s="4">
-        <v>181044.42</v>
+        <v>23002.62</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J99" s="5">
-        <v>318.18</v>
+        <v>46.19</v>
       </c>
       <c r="K99" s="5">
         <v>1</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M99" s="4">
-        <v>181044.42</v>
+        <v>23002.62</v>
       </c>
       <c r="N99" s="4">
-        <v>181044.42</v>
+        <v>23002.62</v>
       </c>
       <c r="O99" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="P99" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="Q99" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="R99" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="S99" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T99" s="4">
+        <v>1</v>
+      </c>
+      <c r="W99" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="X99" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y99" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z99" s="6">
+        <v>8.8900000000000003E-4</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A100" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="B100" s="3" t="s">
         <v>522</v>
       </c>
-      <c r="P99" s="3" t="s">
+      <c r="C100" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D100" s="4">
+        <v>176</v>
+      </c>
+      <c r="E100" s="5">
+        <v>473.44053000000002</v>
+      </c>
+      <c r="F100" s="4">
+        <v>83325.533280000003</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="I100" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J100" s="5">
+        <v>414.1</v>
+      </c>
+      <c r="K100" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L100" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="M100" s="4">
+        <v>72881.600000000006</v>
+      </c>
+      <c r="N100" s="4">
+        <v>83325.533280000003</v>
+      </c>
+      <c r="O100" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="P100" s="3" t="s">
         <v>523</v>
       </c>
-      <c r="Q99" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R99" s="3" t="s">
+      <c r="Q100" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R100" s="3" t="s">
         <v>524</v>
       </c>
-      <c r="S99" s="3" t="s">
-[...72 lines deleted...]
-      </c>
       <c r="S100" s="3" t="s">
-        <v>449</v>
+        <v>436</v>
       </c>
       <c r="T100" s="4">
         <v>1</v>
       </c>
       <c r="W100" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X100" s="4">
         <v>0</v>
       </c>
       <c r="Y100" s="4">
         <v>0</v>
       </c>
       <c r="Z100" s="6">
-        <v>1.3129999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.2230000000000002E-3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D101" s="4">
+        <v>6</v>
+      </c>
+      <c r="E101" s="5">
+        <v>1826.9934000000001</v>
+      </c>
+      <c r="F101" s="4">
+        <v>10961.9604</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="I101" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J101" s="5">
+        <v>1598</v>
+      </c>
+      <c r="K101" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L101" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="M101" s="4">
+        <v>9588</v>
+      </c>
+      <c r="N101" s="4">
+        <v>10961.9604</v>
+      </c>
+      <c r="O101" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="P101" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="Q101" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="R101" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="S101" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="T101" s="4">
+        <v>1</v>
+      </c>
+      <c r="W101" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X101" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y101" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z101" s="6">
+        <v>4.2400000000000001E-4</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A102" s="3" t="s">
         <v>529</v>
       </c>
-      <c r="B101" s="3" t="s">
+      <c r="B102" s="3" t="s">
         <v>530</v>
       </c>
-      <c r="C101" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G101" s="3" t="s">
+      <c r="C102" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D102" s="4">
+        <v>100</v>
+      </c>
+      <c r="E102" s="5">
+        <v>572.95000000000005</v>
+      </c>
+      <c r="F102" s="4">
+        <v>57295</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I102" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J102" s="5">
+        <v>572.95000000000005</v>
+      </c>
+      <c r="K102" s="5">
+        <v>1</v>
+      </c>
+      <c r="L102" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M102" s="4">
+        <v>57295</v>
+      </c>
+      <c r="N102" s="4">
+        <v>57295</v>
+      </c>
+      <c r="O102" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="P102" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="Q102" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R102" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="S102" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H101" s="3" t="s">
-[...38 lines deleted...]
-      <c r="W101" s="3" t="s">
+      <c r="T102" s="4">
+        <v>1</v>
+      </c>
+      <c r="W102" s="3" t="s">
         <v>529</v>
       </c>
-      <c r="X101" s="4">
-[...10 lines deleted...]
-      <c r="A102" s="3" t="s">
+      <c r="X102" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y102" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z102" s="6">
+        <v>2.2160000000000001E-3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A103" s="3" t="s">
         <v>534</v>
       </c>
-      <c r="B102" s="3" t="s">
+      <c r="B103" s="3" t="s">
         <v>535</v>
       </c>
-      <c r="C102" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O102" s="3" t="s">
+      <c r="C103" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D103" s="4">
+        <v>79</v>
+      </c>
+      <c r="E103" s="5">
+        <v>558.50205000000005</v>
+      </c>
+      <c r="F103" s="4">
+        <v>44121.661950000002</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J103" s="5">
+        <v>488.5</v>
+      </c>
+      <c r="K103" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L103" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="M103" s="4">
+        <v>38591.5</v>
+      </c>
+      <c r="N103" s="4">
+        <v>44121.661950000002</v>
+      </c>
+      <c r="O103" s="3" t="s">
         <v>534</v>
       </c>
-      <c r="P102" s="3" t="s">
+      <c r="P103" s="3" t="s">
         <v>536</v>
       </c>
-      <c r="Q102" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R102" s="3" t="s">
+      <c r="Q103" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R103" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="S102" s="3" t="s">
-[...72 lines deleted...]
-      </c>
       <c r="S103" s="3" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="T103" s="4">
         <v>1</v>
       </c>
       <c r="W103" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X103" s="4">
         <v>0</v>
       </c>
       <c r="Y103" s="4">
         <v>0</v>
       </c>
       <c r="Z103" s="6">
-        <v>4.35E-4</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.7060000000000001E-3</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D104" s="4">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="E104" s="5">
-        <v>502.16</v>
+        <v>1199.43</v>
       </c>
       <c r="F104" s="4">
-        <v>50216</v>
+        <v>111546.99</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J104" s="5">
-        <v>502.16</v>
+        <v>1199.43</v>
       </c>
       <c r="K104" s="5">
         <v>1</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M104" s="4">
-        <v>50216</v>
+        <v>111546.99</v>
       </c>
       <c r="N104" s="4">
-        <v>50216</v>
+        <v>111546.99</v>
       </c>
       <c r="O104" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="P104" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="Q104" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R104" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="S104" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T104" s="4">
+        <v>1</v>
+      </c>
+      <c r="W104" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="X104" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y104" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z104" s="6">
+        <v>4.3150000000000003E-3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A105" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="B105" s="3" t="s">
         <v>544</v>
       </c>
-      <c r="P104" s="3" t="s">
+      <c r="C105" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D105" s="4">
+        <v>4239</v>
+      </c>
+      <c r="E105" s="5">
+        <v>25.003971</v>
+      </c>
+      <c r="F105" s="4">
+        <v>105991.833069</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H105" s="3" t="s">
         <v>545</v>
       </c>
-      <c r="Q104" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R104" s="3" t="s">
+      <c r="I105" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J105" s="5">
+        <v>21.87</v>
+      </c>
+      <c r="K105" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L105" s="3" t="s">
         <v>546</v>
       </c>
-      <c r="S104" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A105" s="3" t="s">
+      <c r="M105" s="4">
+        <v>92706.93</v>
+      </c>
+      <c r="N105" s="4">
+        <v>105991.833069</v>
+      </c>
+      <c r="O105" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="P105" s="3" t="s">
         <v>547</v>
       </c>
-      <c r="B105" s="3" t="s">
+      <c r="Q105" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R105" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="C105" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P105" s="3" t="s">
+      <c r="S105" s="3" t="s">
         <v>549</v>
-      </c>
-[...7 lines deleted...]
-        <v>449</v>
       </c>
       <c r="T105" s="4">
         <v>1</v>
       </c>
       <c r="W105" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X105" s="4">
         <v>0</v>
       </c>
       <c r="Y105" s="4">
         <v>0</v>
       </c>
       <c r="Z105" s="6">
-        <v>1.5989999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.1000000000000003E-3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="B106" s="3" t="s">
         <v>551</v>
       </c>
-      <c r="B106" s="3" t="s">
+      <c r="C106" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D106" s="4">
+        <v>318</v>
+      </c>
+      <c r="E106" s="5">
+        <v>85.838964000000004</v>
+      </c>
+      <c r="F106" s="4">
+        <v>27296.790551999999</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J106" s="5">
+        <v>75.08</v>
+      </c>
+      <c r="K106" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L106" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="M106" s="4">
+        <v>23875.439999999999</v>
+      </c>
+      <c r="N106" s="4">
+        <v>27296.790551999999</v>
+      </c>
+      <c r="O106" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="P106" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="C106" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O106" s="3" t="s">
+      <c r="Q106" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R106" s="3" t="s">
         <v>553</v>
       </c>
-      <c r="P106" s="3" t="s">
+      <c r="S106" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="T106" s="4">
+        <v>1</v>
+      </c>
+      <c r="W106" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X106" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y106" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z106" s="6">
+        <v>1.0560000000000001E-3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A107" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="Q106" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R106" s="3" t="s">
+      <c r="B107" s="3" t="s">
         <v>555</v>
       </c>
-      <c r="S106" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A107" s="3" t="s">
+      <c r="C107" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D107" s="4">
+        <v>9639</v>
+      </c>
+      <c r="E107" s="5">
+        <v>13.815637000000001</v>
+      </c>
+      <c r="F107" s="4">
+        <v>133168.92697080001</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J107" s="5">
+        <v>12.084</v>
+      </c>
+      <c r="K107" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L107" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="M107" s="4">
+        <v>116477.67600000001</v>
+      </c>
+      <c r="N107" s="4">
+        <v>133168.92697080001</v>
+      </c>
+      <c r="O107" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="P107" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="Q107" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R107" s="3" t="s">
         <v>556</v>
       </c>
-      <c r="B107" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S107" s="3" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="T107" s="4">
         <v>1</v>
       </c>
       <c r="W107" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X107" s="4">
         <v>0</v>
       </c>
       <c r="Y107" s="4">
         <v>0</v>
       </c>
       <c r="Z107" s="6">
-        <v>3.8159999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.1510000000000002E-3</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D108" s="4">
+        <v>200</v>
+      </c>
+      <c r="E108" s="5">
+        <v>166.67</v>
+      </c>
+      <c r="F108" s="4">
+        <v>33334</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J108" s="5">
+        <v>166.67</v>
+      </c>
+      <c r="K108" s="5">
+        <v>1</v>
+      </c>
+      <c r="L108" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M108" s="4">
+        <v>33334</v>
+      </c>
+      <c r="N108" s="4">
+        <v>33334</v>
+      </c>
+      <c r="O108" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="P108" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="Q108" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R108" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="S108" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T108" s="4">
+        <v>1</v>
+      </c>
+      <c r="W108" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="X108" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y108" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z108" s="6">
+        <v>1.289E-3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A109" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="B109" s="3" t="s">
         <v>563</v>
       </c>
-      <c r="B108" s="3" t="s">
+      <c r="C109" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D109" s="4">
+        <v>249</v>
+      </c>
+      <c r="E109" s="5">
+        <v>321.43879500000003</v>
+      </c>
+      <c r="F109" s="4">
+        <v>80038.259955000001</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J109" s="5">
+        <v>281.14999999999998</v>
+      </c>
+      <c r="K109" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L109" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="M109" s="4">
+        <v>70006.350000000006</v>
+      </c>
+      <c r="N109" s="4">
+        <v>80038.259955000001</v>
+      </c>
+      <c r="O109" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="P109" s="3" t="s">
         <v>564</v>
       </c>
-      <c r="C108" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P108" s="3" t="s">
+      <c r="Q109" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R109" s="3" t="s">
         <v>565</v>
       </c>
-      <c r="Q108" s="3" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="S109" s="3" t="s">
-        <v>562</v>
+        <v>436</v>
       </c>
       <c r="T109" s="4">
         <v>1</v>
       </c>
       <c r="W109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X109" s="4">
         <v>0</v>
       </c>
       <c r="Y109" s="4">
         <v>0</v>
       </c>
       <c r="Z109" s="6">
-        <v>4.6290000000000003E-3</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.0959999999999998E-3</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D110" s="4">
+        <v>926</v>
+      </c>
+      <c r="E110" s="5">
+        <v>33.870263000000001</v>
+      </c>
+      <c r="F110" s="4">
+        <v>31363.863075000001</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J110" s="5">
+        <v>29.625</v>
+      </c>
+      <c r="K110" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L110" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="M110" s="4">
+        <v>27432.75</v>
+      </c>
+      <c r="N110" s="4">
+        <v>31363.863075000001</v>
+      </c>
+      <c r="O110" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="P110" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="Q110" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R110" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="S110" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="T110" s="4">
+        <v>1</v>
+      </c>
+      <c r="W110" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X110" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y110" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z110" s="6">
+        <v>1.2130000000000001E-3</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A111" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="B110" s="3" t="s">
+      <c r="B111" s="3" t="s">
         <v>571</v>
       </c>
-      <c r="C110" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G110" s="3" t="s">
+      <c r="C111" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D111" s="4">
+        <v>300</v>
+      </c>
+      <c r="E111" s="5">
+        <v>513.6</v>
+      </c>
+      <c r="F111" s="4">
+        <v>154080</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J111" s="5">
+        <v>513.6</v>
+      </c>
+      <c r="K111" s="5">
+        <v>1</v>
+      </c>
+      <c r="L111" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M111" s="4">
+        <v>154080</v>
+      </c>
+      <c r="N111" s="4">
+        <v>154080</v>
+      </c>
+      <c r="O111" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="P111" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="Q111" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R111" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="S111" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H110" s="3" t="s">
+      <c r="T111" s="4">
+        <v>1</v>
+      </c>
+      <c r="W111" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="X111" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y111" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z111" s="6">
+        <v>5.96E-3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A112" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D112" s="4">
+        <v>300</v>
+      </c>
+      <c r="E112" s="5">
+        <v>270.31</v>
+      </c>
+      <c r="F112" s="4">
+        <v>81093</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H112" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="I110" s="3" t="s">
+      <c r="I112" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="J110" s="5">
-[...5 lines deleted...]
-      <c r="L110" s="3" t="s">
+      <c r="J112" s="5">
+        <v>270.31</v>
+      </c>
+      <c r="K112" s="5">
+        <v>1</v>
+      </c>
+      <c r="L112" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="M110" s="4">
-[...17 lines deleted...]
-      <c r="S110" s="3" t="s">
+      <c r="M112" s="4">
+        <v>81093</v>
+      </c>
+      <c r="N112" s="4">
+        <v>81093</v>
+      </c>
+      <c r="O112" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="P112" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="Q112" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="R112" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="S112" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T112" s="4">
+        <v>1</v>
+      </c>
+      <c r="W112" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="X112" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y112" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z112" s="6">
+        <v>3.137E-3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A113" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D113" s="4">
+        <v>1479</v>
+      </c>
+      <c r="E113" s="5">
+        <v>27.267704999999999</v>
+      </c>
+      <c r="F113" s="4">
+        <v>40328.935695</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J113" s="5">
+        <v>23.85</v>
+      </c>
+      <c r="K113" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L113" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="M113" s="4">
+        <v>35274.15</v>
+      </c>
+      <c r="N113" s="4">
+        <v>40328.935695</v>
+      </c>
+      <c r="O113" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="P113" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="Q113" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R113" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="S113" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="T113" s="4">
+        <v>1</v>
+      </c>
+      <c r="W113" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X113" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y113" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z113" s="6">
+        <v>1.56E-3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A114" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D114" s="4">
+        <v>1640</v>
+      </c>
+      <c r="E114" s="5">
+        <v>93.373311000000001</v>
+      </c>
+      <c r="F114" s="4">
+        <v>153132.23003999999</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="I114" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J114" s="5">
+        <v>81.67</v>
+      </c>
+      <c r="K114" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L114" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="M114" s="4">
+        <v>133938.79999999999</v>
+      </c>
+      <c r="N114" s="4">
+        <v>153132.23003999999</v>
+      </c>
+      <c r="O114" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="P114" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="Q114" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="T110" s="4">
-[...34 lines deleted...]
-      <c r="G111" s="3" t="s">
+      <c r="R114" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="S114" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="T114" s="4">
+        <v>1</v>
+      </c>
+      <c r="W114" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X114" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y114" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z114" s="6">
+        <v>5.9239999999999996E-3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A115" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D115" s="4">
+        <v>265</v>
+      </c>
+      <c r="E115" s="5">
+        <v>128.5</v>
+      </c>
+      <c r="F115" s="4">
+        <v>34052.5</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J115" s="5">
+        <v>128.5</v>
+      </c>
+      <c r="K115" s="5">
+        <v>1</v>
+      </c>
+      <c r="L115" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M115" s="4">
+        <v>34052.5</v>
+      </c>
+      <c r="N115" s="4">
+        <v>34052.5</v>
+      </c>
+      <c r="O115" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="P115" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="Q115" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R115" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="S115" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H111" s="3" t="s">
-[...70 lines deleted...]
-      <c r="G112" s="3" t="s">
+      <c r="T115" s="4">
+        <v>1</v>
+      </c>
+      <c r="W115" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="X115" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y115" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z115" s="6">
+        <v>1.317E-3</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A116" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D116" s="4">
+        <v>169</v>
+      </c>
+      <c r="E116" s="5">
+        <v>84.61</v>
+      </c>
+      <c r="F116" s="4">
+        <v>14299.09</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J116" s="5">
+        <v>84.61</v>
+      </c>
+      <c r="K116" s="5">
+        <v>1</v>
+      </c>
+      <c r="L116" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M116" s="4">
+        <v>14299.09</v>
+      </c>
+      <c r="N116" s="4">
+        <v>14299.09</v>
+      </c>
+      <c r="O116" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="P116" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="Q116" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R116" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="S116" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H112" s="3" t="s">
-[...200 lines deleted...]
-      <c r="A115" s="3" t="s">
+      <c r="T116" s="4">
+        <v>1</v>
+      </c>
+      <c r="W116" s="3" t="s">
         <v>593</v>
       </c>
-      <c r="B115" s="3" t="s">
-[...73 lines deleted...]
-      <c r="B116" s="3" t="s">
+      <c r="X116" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y116" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z116" s="6">
+        <v>5.53E-4</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A117" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="C116" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P116" s="3" t="s">
+      <c r="B117" s="3" t="s">
         <v>599</v>
       </c>
-      <c r="Q116" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C117" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D117" s="4">
-        <v>265</v>
+        <v>2165</v>
       </c>
       <c r="E117" s="5">
-        <v>118.72</v>
+        <v>373.02</v>
       </c>
       <c r="F117" s="4">
-        <v>31460.799999999999</v>
+        <v>807588.3</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J117" s="5">
-        <v>118.72</v>
+        <v>373.02</v>
       </c>
       <c r="K117" s="5">
         <v>1</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M117" s="4">
-        <v>31460.799999999999</v>
+        <v>807588.3</v>
       </c>
       <c r="N117" s="4">
-        <v>31460.799999999999</v>
+        <v>807588.3</v>
       </c>
       <c r="O117" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="P117" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="Q117" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R117" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="S117" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T117" s="4">
+        <v>1</v>
+      </c>
+      <c r="W117" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="X117" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y117" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z117" s="6">
+        <v>3.1243E-2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A118" s="3" t="s">
         <v>603</v>
       </c>
-      <c r="P117" s="3" t="s">
+      <c r="B118" s="3" t="s">
         <v>604</v>
       </c>
-      <c r="Q117" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="C118" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D118" s="4">
-        <v>169</v>
+        <v>429</v>
       </c>
       <c r="E118" s="5">
-        <v>82.69</v>
+        <v>1154.29</v>
       </c>
       <c r="F118" s="4">
-        <v>13974.61</v>
+        <v>495190.41</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J118" s="5">
-        <v>82.69</v>
+        <v>1154.29</v>
       </c>
       <c r="K118" s="5">
         <v>1</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M118" s="4">
-        <v>13974.61</v>
+        <v>495190.41</v>
       </c>
       <c r="N118" s="4">
-        <v>13974.61</v>
+        <v>495190.41</v>
       </c>
       <c r="O118" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="P118" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="Q118" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R118" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="S118" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T118" s="4">
+        <v>1</v>
+      </c>
+      <c r="W118" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="X118" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y118" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z118" s="6">
+        <v>1.9157E-2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A119" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="P118" s="3" t="s">
+      <c r="B119" s="3" t="s">
         <v>609</v>
       </c>
-      <c r="Q118" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R118" s="3" t="s">
+      <c r="C119" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D119" s="4">
+        <v>74</v>
+      </c>
+      <c r="E119" s="5">
+        <v>742.08145100000002</v>
+      </c>
+      <c r="F119" s="4">
+        <v>54914.027149319998</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J119" s="5">
+        <v>598.6</v>
+      </c>
+      <c r="K119" s="5">
+        <v>0.80664999676049354</v>
+      </c>
+      <c r="L119" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M119" s="4">
+        <v>44296.399821999999</v>
+      </c>
+      <c r="N119" s="4">
+        <v>54914.027149319998</v>
+      </c>
+      <c r="O119" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="P119" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="S118" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A119" s="3" t="s">
+      <c r="Q119" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R119" s="3" t="s">
         <v>611</v>
       </c>
-      <c r="B119" s="3" t="s">
+      <c r="S119" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="C119" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O119" s="3" t="s">
+      <c r="T119" s="4">
+        <v>1</v>
+      </c>
+      <c r="W119" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X119" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y119" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z119" s="6">
+        <v>2.124E-3</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A120" s="3" t="s">
         <v>613</v>
       </c>
-      <c r="P119" s="3" t="s">
+      <c r="B120" s="3" t="s">
         <v>614</v>
       </c>
-      <c r="Q119" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R119" s="3" t="s">
+      <c r="C120" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D120" s="4">
+        <v>300</v>
+      </c>
+      <c r="E120" s="5">
+        <v>26.918938000000001</v>
+      </c>
+      <c r="F120" s="4">
+        <v>8075.6806645099996</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J120" s="5">
+        <v>4375</v>
+      </c>
+      <c r="K120" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L120" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M120" s="4">
+        <v>1312499.904843</v>
+      </c>
+      <c r="N120" s="4">
+        <v>8075.6806645099996</v>
+      </c>
+      <c r="O120" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="P120" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="S119" s="3" t="s">
+      <c r="Q120" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="R120" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="S120" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="T120" s="4">
+        <v>1</v>
+      </c>
+      <c r="W120" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X120" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y120" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z120" s="6">
+        <v>3.1199999999999999E-4</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A121" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D121" s="4">
+        <v>2184</v>
+      </c>
+      <c r="E121" s="5">
+        <v>24.393488000000001</v>
+      </c>
+      <c r="F121" s="4">
+        <v>53275.377791999999</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J121" s="5">
+        <v>35.21</v>
+      </c>
+      <c r="K121" s="5">
+        <v>1.4434180138568131</v>
+      </c>
+      <c r="L121" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M121" s="4">
+        <v>76898.64</v>
+      </c>
+      <c r="N121" s="4">
+        <v>53275.377791999999</v>
+      </c>
+      <c r="O121" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="P121" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="Q121" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="T119" s="4">
-[...90 lines deleted...]
-      <c r="A121" s="3" t="s">
+      <c r="R121" s="3" t="s">
         <v>621</v>
       </c>
-      <c r="B121" s="3" t="s">
+      <c r="S121" s="3" t="s">
         <v>622</v>
-      </c>
-[...49 lines deleted...]
-        <v>625</v>
       </c>
       <c r="T121" s="4">
         <v>1</v>
       </c>
       <c r="W121" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X121" s="4">
         <v>0</v>
       </c>
       <c r="Y121" s="4">
         <v>0</v>
       </c>
       <c r="Z121" s="6">
-        <v>2.0230000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.0609999999999999E-3</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D122" s="4">
+        <v>1566</v>
+      </c>
+      <c r="E122" s="5">
+        <v>96.12</v>
+      </c>
+      <c r="F122" s="4">
+        <v>150523.92000000001</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J122" s="5">
+        <v>96.12</v>
+      </c>
+      <c r="K122" s="5">
+        <v>1</v>
+      </c>
+      <c r="L122" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M122" s="4">
+        <v>150523.92000000001</v>
+      </c>
+      <c r="N122" s="4">
+        <v>150523.92000000001</v>
+      </c>
+      <c r="O122" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="P122" s="3" t="s">
         <v>626</v>
       </c>
-      <c r="B122" s="3" t="s">
+      <c r="Q122" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="R122" s="3" t="s">
         <v>627</v>
       </c>
-      <c r="C122" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P122" s="3" t="s">
+      <c r="S122" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T122" s="4">
+        <v>1</v>
+      </c>
+      <c r="W122" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="X122" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y122" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z122" s="6">
+        <v>5.8230000000000001E-3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A123" s="3" t="s">
         <v>628</v>
       </c>
-      <c r="Q122" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R122" s="3" t="s">
+      <c r="B123" s="3" t="s">
         <v>629</v>
       </c>
-      <c r="S122" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C123" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D123" s="4">
-        <v>2184</v>
+        <v>9578</v>
       </c>
       <c r="E123" s="5">
-        <v>25.902000000000001</v>
+        <v>12.511968</v>
       </c>
       <c r="F123" s="4">
-        <v>56569.968000000001</v>
+        <v>119839.629504</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J123" s="5">
-        <v>36</v>
+        <v>18.059999999999999</v>
       </c>
       <c r="K123" s="5">
-        <v>1.389854065323141</v>
+        <v>1.4434180138568131</v>
       </c>
       <c r="L123" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M123" s="4">
-        <v>78624</v>
+        <v>172978.68</v>
       </c>
       <c r="N123" s="4">
-        <v>56569.968000000001</v>
+        <v>119839.629504</v>
       </c>
       <c r="O123" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="P123" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="Q123" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="R123" s="3" t="s">
         <v>631</v>
       </c>
-      <c r="P123" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S123" s="3" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="T123" s="4">
         <v>1</v>
       </c>
       <c r="W123" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X123" s="4">
         <v>0</v>
       </c>
       <c r="Y123" s="4">
         <v>0</v>
       </c>
       <c r="Z123" s="6">
-        <v>2.1700000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.6360000000000004E-3</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D124" s="4">
+        <v>6.9999999999999999E-6</v>
+      </c>
+      <c r="E124" s="5">
+        <v>0</v>
+      </c>
+      <c r="F124" s="4">
+        <v>0</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J124" s="5">
+        <v>0</v>
+      </c>
+      <c r="K124" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L124" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M124" s="4">
+        <v>0</v>
+      </c>
+      <c r="N124" s="4">
+        <v>0</v>
+      </c>
+      <c r="O124" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="P124" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="Q124" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R124" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="S124" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="T124" s="4">
+        <v>1</v>
+      </c>
+      <c r="W124" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X124" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y124" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z124" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A125" s="3" t="s">
         <v>636</v>
       </c>
-      <c r="B124" s="3" t="s">
+      <c r="B125" s="3" t="s">
         <v>637</v>
       </c>
-      <c r="C124" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G124" s="3" t="s">
+      <c r="C125" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D125" s="4">
+        <v>600</v>
+      </c>
+      <c r="E125" s="5">
+        <v>209.04</v>
+      </c>
+      <c r="F125" s="4">
+        <v>125424</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J125" s="5">
+        <v>209.04</v>
+      </c>
+      <c r="K125" s="5">
+        <v>1</v>
+      </c>
+      <c r="L125" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M125" s="4">
+        <v>125424</v>
+      </c>
+      <c r="N125" s="4">
+        <v>125424</v>
+      </c>
+      <c r="O125" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="P125" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="Q125" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R125" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="S125" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H124" s="3" t="s">
-[...38 lines deleted...]
-      <c r="W124" s="3" t="s">
+      <c r="T125" s="4">
+        <v>1</v>
+      </c>
+      <c r="W125" s="3" t="s">
         <v>636</v>
       </c>
-      <c r="X124" s="4">
-[...10 lines deleted...]
-      <c r="A125" s="3" t="s">
+      <c r="X125" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y125" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z125" s="6">
+        <v>4.8520000000000004E-3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A126" s="3" t="s">
         <v>641</v>
       </c>
-      <c r="B125" s="3" t="s">
+      <c r="B126" s="3" t="s">
         <v>642</v>
       </c>
-      <c r="C125" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O125" s="3" t="s">
+      <c r="C126" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D126" s="4">
+        <v>3800</v>
+      </c>
+      <c r="E126" s="5">
+        <v>21.34441</v>
+      </c>
+      <c r="F126" s="4">
+        <v>81108.752499619994</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J126" s="5">
+        <v>3469</v>
+      </c>
+      <c r="K126" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L126" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M126" s="4">
+        <v>13182199.044291001</v>
+      </c>
+      <c r="N126" s="4">
+        <v>81108.752499619994</v>
+      </c>
+      <c r="O126" s="3" t="s">
         <v>641</v>
       </c>
-      <c r="P125" s="3" t="s">
+      <c r="P126" s="3" t="s">
         <v>643</v>
       </c>
-      <c r="Q125" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R125" s="3" t="s">
+      <c r="Q126" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R126" s="3" t="s">
         <v>644</v>
       </c>
-      <c r="S125" s="3" t="s">
-[...72 lines deleted...]
-      </c>
       <c r="S126" s="3" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="T126" s="4">
         <v>1</v>
       </c>
       <c r="W126" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X126" s="4">
         <v>0</v>
       </c>
       <c r="Y126" s="4">
         <v>0</v>
       </c>
       <c r="Z126" s="6">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.137E-3</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D127" s="4">
+        <v>503</v>
+      </c>
+      <c r="E127" s="5">
+        <v>114.04873600000001</v>
+      </c>
+      <c r="F127" s="4">
+        <v>57366.514208000001</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J127" s="5">
+        <v>164.62</v>
+      </c>
+      <c r="K127" s="5">
+        <v>1.4434180138568131</v>
+      </c>
+      <c r="L127" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M127" s="4">
+        <v>82803.86</v>
+      </c>
+      <c r="N127" s="4">
+        <v>57366.514208000001</v>
+      </c>
+      <c r="O127" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="P127" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="Q127" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R127" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="S127" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="T127" s="4">
+        <v>1</v>
+      </c>
+      <c r="W127" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X127" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y127" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z127" s="6">
+        <v>2.2190000000000001E-3</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A128" s="3" t="s">
         <v>649</v>
       </c>
-      <c r="B127" s="3" t="s">
+      <c r="B128" s="3" t="s">
         <v>650</v>
       </c>
-      <c r="C127" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O127" s="3" t="s">
+      <c r="C128" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D128" s="4">
+        <v>300</v>
+      </c>
+      <c r="E128" s="5">
+        <v>17.065068</v>
+      </c>
+      <c r="F128" s="4">
+        <v>5119.52007383</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J128" s="5">
+        <v>2773.5</v>
+      </c>
+      <c r="K128" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L128" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M128" s="4">
+        <v>832049.93967500003</v>
+      </c>
+      <c r="N128" s="4">
+        <v>5119.52007383</v>
+      </c>
+      <c r="O128" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="P128" s="3" t="s">
         <v>651</v>
       </c>
-      <c r="P127" s="3" t="s">
+      <c r="Q128" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R128" s="3" t="s">
         <v>652</v>
       </c>
-      <c r="Q127" s="3" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="S128" s="3" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="T128" s="4">
         <v>1</v>
       </c>
       <c r="W128" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X128" s="4">
         <v>0</v>
       </c>
       <c r="Y128" s="4">
         <v>0</v>
       </c>
       <c r="Z128" s="6">
-        <v>3.1849999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.9799999999999999E-4</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D129" s="4">
-        <v>625</v>
+        <v>13500</v>
       </c>
       <c r="E129" s="5">
-        <v>118.73189000000001</v>
+        <v>3.8892890000000002</v>
       </c>
       <c r="F129" s="4">
-        <v>74207.431249999994</v>
+        <v>52505.403561569998</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H129" s="3" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="I129" s="3" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="J129" s="5">
-        <v>165.02</v>
+        <v>30.5</v>
       </c>
       <c r="K129" s="5">
-        <v>1.389854065323141</v>
+        <v>7.8420498239930332</v>
       </c>
       <c r="L129" s="3" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="M129" s="4">
-        <v>103137.5</v>
+        <v>411749.990758</v>
       </c>
       <c r="N129" s="4">
-        <v>74207.431249999994</v>
+        <v>52505.403561569998</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="P129" s="3" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="Q129" s="3" t="s">
-        <v>144</v>
+        <v>222</v>
       </c>
       <c r="R129" s="3" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="S129" s="3" t="s">
-        <v>635</v>
+        <v>657</v>
       </c>
       <c r="T129" s="4">
         <v>1</v>
       </c>
       <c r="W129" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X129" s="4">
         <v>0</v>
       </c>
       <c r="Y129" s="4">
         <v>0</v>
       </c>
       <c r="Z129" s="6">
-        <v>2.846E-3</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.0309999999999998E-3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D130" s="4">
-        <v>300</v>
+        <v>1000</v>
       </c>
       <c r="E130" s="5">
-        <v>18.148119999999999</v>
+        <v>20.969083000000001</v>
       </c>
       <c r="F130" s="4">
-        <v>5444.4374646599999</v>
+        <v>20969.08167974</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H130" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="I130" s="3" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="J130" s="5">
-        <v>2889</v>
+        <v>3408</v>
       </c>
       <c r="K130" s="5">
-        <v>159.19004107103061</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L130" s="3" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M130" s="4">
-        <v>866700.22360699996</v>
+        <v>3407999.7529190001</v>
       </c>
       <c r="N130" s="4">
-        <v>5444.4374646599999</v>
+        <v>20969.08167974</v>
       </c>
       <c r="O130" s="3" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="P130" s="3" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>132</v>
+        <v>222</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="S130" s="3" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="T130" s="4">
         <v>1</v>
       </c>
       <c r="W130" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X130" s="4">
         <v>0</v>
       </c>
       <c r="Y130" s="4">
         <v>0</v>
       </c>
       <c r="Z130" s="6">
-        <v>2.0799999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.1099999999999998E-4</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D131" s="4">
-        <v>13500</v>
+        <v>1200</v>
       </c>
       <c r="E131" s="5">
-        <v>4.0242940000000003</v>
+        <v>16.237503</v>
       </c>
       <c r="F131" s="4">
-        <v>54327.965907060003</v>
+        <v>19485.002307340001</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H131" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J131" s="5">
-        <v>31.54</v>
+        <v>2639</v>
       </c>
       <c r="K131" s="5">
-        <v>7.8374002778985394</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L131" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M131" s="4">
-        <v>425790.015097</v>
+        <v>3166799.7704070001</v>
       </c>
       <c r="N131" s="4">
-        <v>54327.965907060003</v>
+        <v>19485.002307340001</v>
       </c>
       <c r="O131" s="3" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="P131" s="3" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="Q131" s="3" t="s">
-        <v>232</v>
+        <v>134</v>
       </c>
       <c r="R131" s="3" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="S131" s="3" t="s">
-        <v>670</v>
+        <v>617</v>
       </c>
       <c r="T131" s="4">
         <v>1</v>
       </c>
       <c r="W131" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X131" s="4">
         <v>0</v>
       </c>
       <c r="Y131" s="4">
         <v>0</v>
       </c>
       <c r="Z131" s="6">
-        <v>2.0839999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.5299999999999998E-4</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D132" s="4">
-        <v>1000</v>
+        <v>4900</v>
       </c>
       <c r="E132" s="5">
-        <v>21.433502000000001</v>
+        <v>19.73235</v>
       </c>
       <c r="F132" s="4">
-        <v>21433.50712984</v>
+        <v>96688.509460079993</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H132" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="I132" s="3" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="J132" s="5">
-        <v>3412</v>
+        <v>3207</v>
       </c>
       <c r="K132" s="5">
-        <v>159.19004107103061</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L132" s="3" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M132" s="4">
-        <v>3412000.880295</v>
+        <v>15714298.860711999</v>
       </c>
       <c r="N132" s="4">
-        <v>21433.50712984</v>
+        <v>96688.509460079993</v>
       </c>
       <c r="O132" s="3" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="P132" s="3" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="Q132" s="3" t="s">
-        <v>232</v>
+        <v>134</v>
       </c>
       <c r="R132" s="3" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="S132" s="3" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="T132" s="4">
         <v>1</v>
       </c>
       <c r="W132" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X132" s="4">
         <v>0</v>
       </c>
       <c r="Y132" s="4">
         <v>0</v>
       </c>
       <c r="Z132" s="6">
-        <v>8.2200000000000003E-4</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7399999999999998E-3</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D133" s="4">
+        <v>1498</v>
+      </c>
+      <c r="E133" s="5">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="F133" s="4">
+        <v>106957.2</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J133" s="5">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="K133" s="5">
+        <v>1</v>
+      </c>
+      <c r="L133" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M133" s="4">
+        <v>106957.2</v>
+      </c>
+      <c r="N133" s="4">
+        <v>106957.2</v>
+      </c>
+      <c r="O133" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="P133" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="Q133" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R133" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="S133" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T133" s="4">
+        <v>1</v>
+      </c>
+      <c r="W133" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="X133" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y133" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z133" s="6">
+        <v>4.1370000000000001E-3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A134" s="3" t="s">
         <v>675</v>
       </c>
-      <c r="B133" s="3" t="s">
+      <c r="B134" s="3" t="s">
         <v>676</v>
       </c>
-      <c r="C133" s="3" t="s">
-[...72 lines deleted...]
-      </c>
       <c r="C134" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D134" s="4">
-        <v>4900</v>
+        <v>229</v>
       </c>
       <c r="E134" s="5">
-        <v>18.839117999999999</v>
+        <v>1710.4425000000001</v>
       </c>
       <c r="F134" s="4">
-        <v>92311.702996420005</v>
+        <v>391693.02265539003</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H134" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>85</v>
       </c>
       <c r="J134" s="5">
-        <v>2999</v>
+        <v>2650000</v>
       </c>
       <c r="K134" s="5">
-        <v>159.19004107103061</v>
+        <v>1549.3066852583468</v>
       </c>
       <c r="L134" s="3" t="s">
         <v>86</v>
       </c>
       <c r="M134" s="4">
-        <v>14695103.791336</v>
+        <v>606852618.56904399</v>
       </c>
       <c r="N134" s="4">
-        <v>92311.702996420005</v>
+        <v>391693.02265539003</v>
       </c>
       <c r="O134" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="P134" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="Q134" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R134" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="S134" s="3" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>630</v>
       </c>
       <c r="T134" s="4">
         <v>1</v>
       </c>
       <c r="W134" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X134" s="4">
         <v>0</v>
       </c>
       <c r="Y134" s="4">
         <v>0</v>
       </c>
       <c r="Z134" s="6">
-        <v>3.5409999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5153E-2</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D135" s="4">
+        <v>500</v>
+      </c>
+      <c r="E135" s="5">
+        <v>305.79912999999999</v>
+      </c>
+      <c r="F135" s="4">
+        <v>152899.55391478</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J135" s="5">
+        <v>49700</v>
+      </c>
+      <c r="K135" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L135" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M135" s="4">
+        <v>24849998.198373999</v>
+      </c>
+      <c r="N135" s="4">
+        <v>152899.55391478</v>
+      </c>
+      <c r="O135" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="P135" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="Q135" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R135" s="3" t="s">
         <v>683</v>
       </c>
-      <c r="B135" s="3" t="s">
+      <c r="S135" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="T135" s="4">
+        <v>1</v>
+      </c>
+      <c r="W135" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X135" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y135" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z135" s="6">
+        <v>5.9150000000000001E-3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A136" s="3" t="s">
         <v>684</v>
       </c>
-      <c r="C135" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O135" s="3" t="s">
+      <c r="B136" s="3" t="s">
         <v>685</v>
       </c>
-      <c r="P135" s="3" t="s">
+      <c r="C136" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D136" s="4">
+        <v>18000</v>
+      </c>
+      <c r="E136" s="5">
+        <v>6.9687510000000001</v>
+      </c>
+      <c r="F136" s="4">
+        <v>125437.50882865</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="J136" s="5">
+        <v>222</v>
+      </c>
+      <c r="K136" s="5">
+        <v>31.856497945096599</v>
+      </c>
+      <c r="L136" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="M136" s="4">
+        <v>3995999.7422369998</v>
+      </c>
+      <c r="N136" s="4">
+        <v>125437.50882865</v>
+      </c>
+      <c r="O136" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="P136" s="3" t="s">
         <v>686</v>
       </c>
-      <c r="Q135" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R135" s="3" t="s">
+      <c r="Q136" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R136" s="3" t="s">
         <v>687</v>
       </c>
-      <c r="S135" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A136" s="3" t="s">
+      <c r="S136" s="3" t="s">
         <v>688</v>
-      </c>
-[...52 lines deleted...]
-        <v>692</v>
       </c>
       <c r="T136" s="4">
         <v>1</v>
       </c>
       <c r="W136" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X136" s="4">
         <v>0</v>
       </c>
       <c r="Y136" s="4">
         <v>0</v>
       </c>
       <c r="Z136" s="6">
-        <v>1.4787E-2</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.8520000000000004E-3</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D137" s="4">
+        <v>200</v>
+      </c>
+      <c r="E137" s="5">
+        <v>314.58999999999997</v>
+      </c>
+      <c r="F137" s="4">
+        <v>62918</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J137" s="5">
+        <v>314.58999999999997</v>
+      </c>
+      <c r="K137" s="5">
+        <v>1</v>
+      </c>
+      <c r="L137" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M137" s="4">
+        <v>62918</v>
+      </c>
+      <c r="N137" s="4">
+        <v>62918</v>
+      </c>
+      <c r="O137" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="P137" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="Q137" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R137" s="3" t="s">
         <v>693</v>
       </c>
-      <c r="B137" s="3" t="s">
+      <c r="S137" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T137" s="4">
+        <v>1</v>
+      </c>
+      <c r="W137" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="X137" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y137" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z137" s="6">
+        <v>2.434E-3</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A138" s="3" t="s">
         <v>694</v>
       </c>
-      <c r="C137" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P137" s="3" t="s">
+      <c r="B138" s="3" t="s">
         <v>695</v>
       </c>
-      <c r="Q137" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R137" s="3" t="s">
+      <c r="C138" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D138" s="4">
+        <v>700</v>
+      </c>
+      <c r="E138" s="5">
+        <v>39.046303000000002</v>
+      </c>
+      <c r="F138" s="4">
+        <v>27332.410398399999</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J138" s="5">
+        <v>6346</v>
+      </c>
+      <c r="K138" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L138" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M138" s="4">
+        <v>4442199.6779399998</v>
+      </c>
+      <c r="N138" s="4">
+        <v>27332.410398399999</v>
+      </c>
+      <c r="O138" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="P138" s="3" t="s">
         <v>696</v>
       </c>
-      <c r="S137" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A138" s="3" t="s">
+      <c r="Q138" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R138" s="3" t="s">
         <v>697</v>
       </c>
-      <c r="B138" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S138" s="3" t="s">
-        <v>704</v>
+        <v>617</v>
       </c>
       <c r="T138" s="4">
         <v>1</v>
       </c>
       <c r="W138" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X138" s="4">
         <v>0</v>
       </c>
       <c r="Y138" s="4">
         <v>0</v>
       </c>
       <c r="Z138" s="6">
-        <v>5.169E-3</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.057E-3</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D139" s="4">
+        <v>1500</v>
+      </c>
+      <c r="E139" s="5">
+        <v>25.503771</v>
+      </c>
+      <c r="F139" s="4">
+        <v>38255.652976470003</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J139" s="5">
+        <v>4145</v>
+      </c>
+      <c r="K139" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L139" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M139" s="4">
+        <v>6217499.5492319996</v>
+      </c>
+      <c r="N139" s="4">
+        <v>38255.652976470003</v>
+      </c>
+      <c r="O139" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="P139" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="Q139" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="R139" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="S139" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="T139" s="4">
+        <v>1</v>
+      </c>
+      <c r="W139" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X139" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y139" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z139" s="6">
+        <v>1.4790000000000001E-3</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A140" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D140" s="4">
+        <v>1000</v>
+      </c>
+      <c r="E140" s="5">
+        <v>9.2231970000000008</v>
+      </c>
+      <c r="F140" s="4">
+        <v>9223.1964313200006</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J140" s="5">
+        <v>1499</v>
+      </c>
+      <c r="K140" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L140" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M140" s="4">
+        <v>1498999.891322</v>
+      </c>
+      <c r="N140" s="4">
+        <v>9223.1964313200006</v>
+      </c>
+      <c r="O140" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="P140" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="Q140" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="R140" s="3" t="s">
         <v>705</v>
       </c>
-      <c r="B139" s="3" t="s">
-[...123 lines deleted...]
-      </c>
       <c r="S140" s="3" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="T140" s="4">
         <v>1</v>
       </c>
       <c r="W140" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X140" s="4">
         <v>0</v>
       </c>
       <c r="Y140" s="4">
         <v>0</v>
       </c>
       <c r="Z140" s="6">
-        <v>9.810000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.5599999999999998E-4</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D141" s="4">
-        <v>1500</v>
+        <v>1151</v>
       </c>
       <c r="E141" s="5">
-        <v>25.478981000000001</v>
+        <v>26.229407999999999</v>
       </c>
       <c r="F141" s="4">
-        <v>38218.481060370003</v>
+        <v>30190.048608000001</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H141" s="3" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="I141" s="3" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="J141" s="5">
-        <v>4056</v>
+        <v>37.86</v>
       </c>
       <c r="K141" s="5">
-        <v>159.19004107103061</v>
+        <v>1.4434180138568131</v>
       </c>
       <c r="L141" s="3" t="s">
-        <v>86</v>
+        <v>41</v>
       </c>
       <c r="M141" s="4">
-        <v>6084001.5696719997</v>
+        <v>43576.86</v>
       </c>
       <c r="N141" s="4">
-        <v>38218.481060370003</v>
+        <v>30190.048608000001</v>
       </c>
       <c r="O141" s="3" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="P141" s="3" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
       <c r="Q141" s="3" t="s">
-        <v>257</v>
+        <v>134</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="S141" s="3" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="T141" s="4">
         <v>1</v>
       </c>
       <c r="W141" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X141" s="4">
         <v>0</v>
       </c>
       <c r="Y141" s="4">
         <v>0</v>
       </c>
       <c r="Z141" s="6">
-        <v>1.4660000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.1670000000000001E-3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A142" s="3" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D142" s="4">
-        <v>1000</v>
+        <v>2900</v>
       </c>
       <c r="E142" s="5">
-        <v>9.6142950000000003</v>
+        <v>24.150133</v>
       </c>
       <c r="F142" s="4">
-        <v>9614.2973804899993</v>
+        <v>70035.379172440007</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H142" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="I142" s="3" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="J142" s="5">
-        <v>1530.5</v>
+        <v>3925</v>
       </c>
       <c r="K142" s="5">
-        <v>159.19004107103061</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L142" s="3" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M142" s="4">
-        <v>1530500.394869</v>
+        <v>11382499.174768999</v>
       </c>
       <c r="N142" s="4">
-        <v>9614.2973804899993</v>
+        <v>70035.379172440007</v>
       </c>
       <c r="O142" s="3" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="P142" s="3" t="s">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="Q142" s="3" t="s">
-        <v>257</v>
+        <v>122</v>
       </c>
       <c r="R142" s="3" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="S142" s="3" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="T142" s="4">
         <v>1</v>
       </c>
       <c r="W142" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X142" s="4">
         <v>0</v>
       </c>
       <c r="Y142" s="4">
         <v>0</v>
       </c>
       <c r="Z142" s="6">
-        <v>3.68E-4</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.709E-3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D143" s="4">
+        <v>6143</v>
+      </c>
+      <c r="E143" s="5">
+        <v>200.09</v>
+      </c>
+      <c r="F143" s="4">
+        <v>1229152.8700000001</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J143" s="5">
+        <v>200.09</v>
+      </c>
+      <c r="K143" s="5">
+        <v>1</v>
+      </c>
+      <c r="L143" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M143" s="4">
+        <v>1229152.8700000001</v>
+      </c>
+      <c r="N143" s="4">
+        <v>1229152.8700000001</v>
+      </c>
+      <c r="O143" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="P143" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="Q143" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R143" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="S143" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T143" s="4">
+        <v>1</v>
+      </c>
+      <c r="W143" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="X143" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y143" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z143" s="6">
+        <v>4.7551999999999997E-2</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A144" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D144" s="4">
+        <v>19000</v>
+      </c>
+      <c r="E144" s="5">
+        <v>6.73332</v>
+      </c>
+      <c r="F144" s="4">
+        <v>127933.07488268</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="J144" s="5">
+        <v>214.5</v>
+      </c>
+      <c r="K144" s="5">
+        <v>31.856497945096599</v>
+      </c>
+      <c r="L144" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="M144" s="4">
+        <v>4075499.7371089999</v>
+      </c>
+      <c r="N144" s="4">
+        <v>127933.07488268</v>
+      </c>
+      <c r="O144" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="P144" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="Q144" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R144" s="3" t="s">
         <v>722</v>
       </c>
-      <c r="B143" s="3" t="s">
+      <c r="S144" s="3" t="s">
         <v>723</v>
-      </c>
-[...123 lines deleted...]
-        <v>630</v>
       </c>
       <c r="T144" s="4">
         <v>1</v>
       </c>
       <c r="W144" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X144" s="4">
         <v>0</v>
       </c>
       <c r="Y144" s="4">
         <v>0</v>
       </c>
       <c r="Z144" s="6">
-        <v>2.8670000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.9490000000000003E-3</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D145" s="4">
+        <v>290</v>
+      </c>
+      <c r="E145" s="5">
+        <v>88.271326000000002</v>
+      </c>
+      <c r="F145" s="4">
+        <v>25598.684320929999</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="J145" s="5">
+        <v>263</v>
+      </c>
+      <c r="K145" s="5">
+        <v>2.9794499589759531</v>
+      </c>
+      <c r="L145" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="M145" s="4">
+        <v>76269.998949000001</v>
+      </c>
+      <c r="N145" s="4">
+        <v>25598.684320929999</v>
+      </c>
+      <c r="O145" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="P145" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="Q145" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="R145" s="3" t="s">
         <v>730</v>
       </c>
-      <c r="B145" s="3" t="s">
+      <c r="S145" s="3" t="s">
         <v>731</v>
       </c>
-      <c r="C145" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O145" s="3" t="s">
+      <c r="T145" s="4">
+        <v>1</v>
+      </c>
+      <c r="W145" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X145" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y145" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z145" s="6">
+        <v>9.8999999999999999E-4</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A146" s="3" t="s">
         <v>732</v>
       </c>
-      <c r="P145" s="3" t="s">
+      <c r="B146" s="3" t="s">
         <v>733</v>
       </c>
-      <c r="Q145" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R145" s="3" t="s">
+      <c r="C146" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D146" s="4">
+        <v>2500</v>
+      </c>
+      <c r="E146" s="5">
+        <v>36.689743</v>
+      </c>
+      <c r="F146" s="4">
+        <v>91724.350099980002</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J146" s="5">
+        <v>5963</v>
+      </c>
+      <c r="K146" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L146" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M146" s="4">
+        <v>14907498.919205001</v>
+      </c>
+      <c r="N146" s="4">
+        <v>91724.350099980002</v>
+      </c>
+      <c r="O146" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="P146" s="3" t="s">
         <v>734</v>
       </c>
-      <c r="S145" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A146" s="3" t="s">
+      <c r="Q146" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R146" s="3" t="s">
         <v>735</v>
       </c>
-      <c r="B146" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S146" s="3" t="s">
-        <v>739</v>
+        <v>617</v>
       </c>
       <c r="T146" s="4">
         <v>1</v>
       </c>
       <c r="W146" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X146" s="4">
         <v>0</v>
       </c>
       <c r="Y146" s="4">
         <v>0</v>
       </c>
       <c r="Z146" s="6">
-        <v>5.927E-3</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.5479999999999999E-3</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D147" s="4">
-        <v>2500</v>
+        <v>51</v>
       </c>
       <c r="E147" s="5">
-        <v>47.056964000000001</v>
+        <v>314.33415000000002</v>
       </c>
       <c r="F147" s="4">
-        <v>117642.43985174999</v>
+        <v>16031.110824240001</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>85</v>
       </c>
       <c r="J147" s="5">
-        <v>7491</v>
+        <v>487000</v>
       </c>
       <c r="K147" s="5">
-        <v>159.19004107103061</v>
+        <v>1549.3066852583468</v>
       </c>
       <c r="L147" s="3" t="s">
         <v>86</v>
       </c>
       <c r="M147" s="4">
-        <v>18727504.831696</v>
+        <v>24837107.172111999</v>
       </c>
       <c r="N147" s="4">
-        <v>117642.43985174999</v>
+        <v>16031.110824240001</v>
       </c>
       <c r="O147" s="3" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="P147" s="3" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="Q147" s="3" t="s">
-        <v>150</v>
+        <v>122</v>
       </c>
       <c r="R147" s="3" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="S147" s="3" t="s">
-        <v>630</v>
+        <v>679</v>
       </c>
       <c r="T147" s="4">
         <v>1</v>
       </c>
       <c r="W147" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X147" s="4">
         <v>0</v>
       </c>
       <c r="Y147" s="4">
         <v>0</v>
       </c>
       <c r="Z147" s="6">
-        <v>4.5129999999999997E-3</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.2E-4</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D148" s="4">
-        <v>51</v>
+        <v>733</v>
       </c>
       <c r="E148" s="5">
-        <v>456.53616</v>
+        <v>215.58029999999999</v>
       </c>
       <c r="F148" s="4">
-        <v>23283.34439283</v>
+        <v>158021.0417608</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H148" s="3" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="I148" s="3" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="J148" s="5">
-        <v>688000</v>
+        <v>334000</v>
       </c>
       <c r="K148" s="5">
-        <v>1507.00001507</v>
+        <v>1549.3066852583468</v>
       </c>
       <c r="L148" s="3" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="M148" s="4">
-        <v>35088000.350873999</v>
+        <v>244823056.411495</v>
       </c>
       <c r="N148" s="4">
-        <v>23283.34439283</v>
+        <v>158021.0417608</v>
       </c>
       <c r="O148" s="3" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="P148" s="3" t="s">
-        <v>746</v>
+        <v>742</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="S148" s="3" t="s">
-        <v>692</v>
+        <v>679</v>
       </c>
       <c r="T148" s="4">
         <v>1</v>
       </c>
       <c r="W148" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X148" s="4">
         <v>0</v>
       </c>
       <c r="Y148" s="4">
         <v>0</v>
       </c>
       <c r="Z148" s="6">
-        <v>8.9300000000000002E-4</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.1130000000000004E-3</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D149" s="4">
-        <v>635</v>
+        <v>4500</v>
       </c>
       <c r="E149" s="5">
-        <v>210.35168999999999</v>
+        <v>6.7681899999999997</v>
       </c>
       <c r="F149" s="4">
-        <v>133573.32448573</v>
+        <v>30456.852791879999</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H149" s="3" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="I149" s="3" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="J149" s="5">
-        <v>317000</v>
+        <v>1100</v>
       </c>
       <c r="K149" s="5">
-        <v>1507.00001507</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L149" s="3" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="M149" s="4">
-        <v>201295002.012945</v>
+        <v>4949999.6411250001</v>
       </c>
       <c r="N149" s="4">
-        <v>133573.32448573</v>
+        <v>30456.852791879999</v>
       </c>
       <c r="O149" s="3" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="P149" s="3" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="Q149" s="3" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="R149" s="3" t="s">
-        <v>751</v>
+        <v>747</v>
       </c>
       <c r="S149" s="3" t="s">
-        <v>692</v>
+        <v>617</v>
       </c>
       <c r="T149" s="4">
         <v>1</v>
       </c>
       <c r="W149" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X149" s="4">
         <v>0</v>
       </c>
       <c r="Y149" s="4">
         <v>0</v>
       </c>
       <c r="Z149" s="6">
-        <v>5.1240000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.178E-3</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
-        <v>752</v>
+        <v>748</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D150" s="4">
-        <v>4500</v>
+        <v>1200</v>
       </c>
       <c r="E150" s="5">
-        <v>5.3784770000000002</v>
+        <v>106.72205099999999</v>
       </c>
       <c r="F150" s="4">
-        <v>24203.153464409999</v>
+        <v>128066.45131518001</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H150" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="I150" s="3" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="J150" s="5">
-        <v>856.2</v>
+        <v>17345</v>
       </c>
       <c r="K150" s="5">
-        <v>159.19004107103061</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L150" s="3" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M150" s="4">
-        <v>3852900.9940470001</v>
+        <v>20813998.490984</v>
       </c>
       <c r="N150" s="4">
-        <v>24203.153464409999</v>
+        <v>128066.45131518001</v>
       </c>
       <c r="O150" s="3" t="s">
-        <v>752</v>
+        <v>748</v>
       </c>
       <c r="P150" s="3" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="R150" s="3" t="s">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="S150" s="3" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="T150" s="4">
         <v>1</v>
       </c>
       <c r="W150" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X150" s="4">
         <v>0</v>
       </c>
       <c r="Y150" s="4">
         <v>0</v>
       </c>
       <c r="Z150" s="6">
-        <v>9.2800000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.9540000000000001E-3</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>757</v>
+        <v>753</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D151" s="4">
-        <v>2600</v>
+        <v>1300</v>
       </c>
       <c r="E151" s="5">
-        <v>23.713795000000001</v>
+        <v>10.441471</v>
       </c>
       <c r="F151" s="4">
-        <v>61655.882907220002</v>
+        <v>13573.911705889999</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H151" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="I151" s="3" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="J151" s="5">
-        <v>3775</v>
+        <v>1697</v>
       </c>
       <c r="K151" s="5">
-        <v>159.19004107103061</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L151" s="3" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M151" s="4">
-        <v>9815002.5322709996</v>
+        <v>2206099.8400570001</v>
       </c>
       <c r="N151" s="4">
-        <v>61655.882907220002</v>
+        <v>13573.911705889999</v>
       </c>
       <c r="O151" s="3" t="s">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="P151" s="3" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="Q151" s="3" t="s">
-        <v>132</v>
+        <v>247</v>
       </c>
       <c r="R151" s="3" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="S151" s="3" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="T151" s="4">
         <v>1</v>
       </c>
       <c r="W151" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X151" s="4">
         <v>0</v>
       </c>
       <c r="Y151" s="4">
         <v>0</v>
       </c>
       <c r="Z151" s="6">
-        <v>2.3649999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.2499999999999997E-4</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D152" s="4">
-        <v>1100</v>
+        <v>7322</v>
       </c>
       <c r="E152" s="5">
-        <v>103.68110900000001</v>
+        <v>14.417168</v>
       </c>
       <c r="F152" s="4">
-        <v>114049.24932471001</v>
+        <v>105562.504096</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H152" s="3" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="I152" s="3" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="J152" s="5">
-        <v>16505</v>
+        <v>20.81</v>
       </c>
       <c r="K152" s="5">
-        <v>159.19004107103061</v>
+        <v>1.4434180138568131</v>
       </c>
       <c r="L152" s="3" t="s">
-        <v>86</v>
+        <v>41</v>
       </c>
       <c r="M152" s="4">
-        <v>18155504.684119999</v>
+        <v>152370.82</v>
       </c>
       <c r="N152" s="4">
-        <v>114049.24932471001</v>
+        <v>105562.504096</v>
       </c>
       <c r="O152" s="3" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="P152" s="3" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="Q152" s="3" t="s">
-        <v>161</v>
+        <v>115</v>
       </c>
       <c r="R152" s="3" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
       <c r="S152" s="3" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="T152" s="4">
         <v>1</v>
       </c>
       <c r="W152" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X152" s="4">
         <v>0</v>
       </c>
       <c r="Y152" s="4">
         <v>0</v>
       </c>
       <c r="Z152" s="6">
-        <v>4.3750000000000004E-3</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.0829999999999998E-3</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D153" s="4">
+        <v>904</v>
+      </c>
+      <c r="E153" s="5">
+        <v>146.55000000000001</v>
+      </c>
+      <c r="F153" s="4">
+        <v>132481.20000000001</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J153" s="5">
+        <v>146.55000000000001</v>
+      </c>
+      <c r="K153" s="5">
+        <v>1</v>
+      </c>
+      <c r="L153" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M153" s="4">
+        <v>132481.20000000001</v>
+      </c>
+      <c r="N153" s="4">
+        <v>132481.20000000001</v>
+      </c>
+      <c r="O153" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="P153" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="Q153" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R153" s="3" t="s">
         <v>764</v>
       </c>
-      <c r="B153" s="3" t="s">
+      <c r="S153" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T153" s="4">
+        <v>1</v>
+      </c>
+      <c r="W153" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="X153" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y153" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z153" s="6">
+        <v>5.1250000000000002E-3</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A154" s="3" t="s">
         <v>765</v>
       </c>
-      <c r="C153" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D153" s="4">
+      <c r="B154" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D154" s="4">
         <v>1300</v>
       </c>
-      <c r="E153" s="5">
-[...38 lines deleted...]
-      <c r="R153" s="3" t="s">
+      <c r="E154" s="5">
+        <v>31.7182</v>
+      </c>
+      <c r="F154" s="4">
+        <v>41233.656360560002</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J154" s="5">
+        <v>5155</v>
+      </c>
+      <c r="K154" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L154" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M154" s="4">
+        <v>6701499.5141409999</v>
+      </c>
+      <c r="N154" s="4">
+        <v>41233.656360560002</v>
+      </c>
+      <c r="O154" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="P154" s="3" t="s">
         <v>767</v>
       </c>
-      <c r="S153" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A154" s="3" t="s">
+      <c r="Q154" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R154" s="3" t="s">
         <v>768</v>
       </c>
-      <c r="B154" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S154" s="3" t="s">
-        <v>635</v>
+        <v>617</v>
       </c>
       <c r="T154" s="4">
         <v>1</v>
       </c>
       <c r="W154" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X154" s="4">
         <v>0</v>
       </c>
       <c r="Y154" s="4">
         <v>0</v>
       </c>
       <c r="Z154" s="6">
-        <v>3.9439999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5950000000000001E-3</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D155" s="4">
+        <v>400</v>
+      </c>
+      <c r="E155" s="5">
+        <v>198.98478600000001</v>
+      </c>
+      <c r="F155" s="4">
+        <v>79593.908629440004</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J155" s="5">
+        <v>32340</v>
+      </c>
+      <c r="K155" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L155" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M155" s="4">
+        <v>12935999.062139001</v>
+      </c>
+      <c r="N155" s="4">
+        <v>79593.908629440004</v>
+      </c>
+      <c r="O155" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="P155" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="Q155" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R155" s="3" t="s">
         <v>772</v>
       </c>
-      <c r="B155" s="3" t="s">
+      <c r="S155" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="T155" s="4">
+        <v>1</v>
+      </c>
+      <c r="W155" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X155" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y155" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z155" s="6">
+        <v>3.0790000000000001E-3</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A156" s="3" t="s">
         <v>773</v>
       </c>
-      <c r="C155" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O155" s="3" t="s">
+      <c r="B156" s="3" t="s">
         <v>774</v>
       </c>
-      <c r="P155" s="3" t="s">
+      <c r="C156" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D156" s="4">
+        <v>8000</v>
+      </c>
+      <c r="E156" s="5">
+        <v>75.651756000000006</v>
+      </c>
+      <c r="F156" s="4">
+        <v>605214.00656066998</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="J156" s="5">
+        <v>2410</v>
+      </c>
+      <c r="K156" s="5">
+        <v>31.856497945096599</v>
+      </c>
+      <c r="L156" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="M156" s="4">
+        <v>19279998.756343</v>
+      </c>
+      <c r="N156" s="4">
+        <v>605214.00656066998</v>
+      </c>
+      <c r="O156" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="P156" s="3" t="s">
         <v>775</v>
       </c>
-      <c r="Q155" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R155" s="3" t="s">
+      <c r="Q156" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R156" s="3" t="s">
         <v>776</v>
       </c>
-      <c r="S155" s="3" t="s">
-[...72 lines deleted...]
-      </c>
       <c r="S156" s="3" t="s">
-        <v>630</v>
+        <v>688</v>
       </c>
       <c r="T156" s="4">
         <v>1</v>
       </c>
       <c r="W156" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X156" s="4">
         <v>0</v>
       </c>
       <c r="Y156" s="4">
         <v>0</v>
       </c>
       <c r="Z156" s="6">
-        <v>1.603E-3</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.3413E-2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D157" s="4">
         <v>400</v>
       </c>
       <c r="E157" s="5">
-        <v>164.39470600000001</v>
+        <v>474.696235</v>
       </c>
       <c r="F157" s="4">
-        <v>65757.899365539997</v>
+        <v>189878.48023381</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H157" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="I157" s="3" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="J157" s="5">
-        <v>26170</v>
+        <v>77150</v>
       </c>
       <c r="K157" s="5">
-        <v>159.19004107103061</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L157" s="3" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M157" s="4">
-        <v>10468002.700745</v>
+        <v>30859997.762650002</v>
       </c>
       <c r="N157" s="4">
-        <v>65757.899365539997</v>
+        <v>189878.48023381</v>
       </c>
       <c r="O157" s="3" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="P157" s="3" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="Q157" s="3" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="R157" s="3" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="S157" s="3" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="T157" s="4">
         <v>1</v>
       </c>
       <c r="W157" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X157" s="4">
         <v>0</v>
       </c>
       <c r="Y157" s="4">
         <v>0</v>
       </c>
       <c r="Z157" s="6">
-        <v>2.5219999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.345E-3</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D158" s="4">
+        <v>200</v>
+      </c>
+      <c r="E158" s="5">
+        <v>246.22</v>
+      </c>
+      <c r="F158" s="4">
+        <v>49244</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J158" s="5">
+        <v>246.22</v>
+      </c>
+      <c r="K158" s="5">
+        <v>1</v>
+      </c>
+      <c r="L158" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M158" s="4">
+        <v>49244</v>
+      </c>
+      <c r="N158" s="4">
+        <v>49244</v>
+      </c>
+      <c r="O158" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="P158" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="Q158" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R158" s="3" t="s">
         <v>785</v>
       </c>
-      <c r="B158" s="3" t="s">
+      <c r="S158" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T158" s="4">
+        <v>1</v>
+      </c>
+      <c r="W158" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="X158" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y158" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z158" s="6">
+        <v>1.905E-3</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A159" s="3" t="s">
         <v>786</v>
       </c>
-      <c r="C158" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P158" s="3" t="s">
+      <c r="B159" s="3" t="s">
         <v>787</v>
       </c>
-      <c r="Q158" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R158" s="3" t="s">
+      <c r="C159" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D159" s="4">
+        <v>1192</v>
+      </c>
+      <c r="E159" s="5">
+        <v>50.133704999999999</v>
+      </c>
+      <c r="F159" s="4">
+        <v>59759.376360000002</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J159" s="5">
+        <v>43.85</v>
+      </c>
+      <c r="K159" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L159" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="M159" s="4">
+        <v>52269.2</v>
+      </c>
+      <c r="N159" s="4">
+        <v>59759.376360000002</v>
+      </c>
+      <c r="O159" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="P159" s="3" t="s">
         <v>788</v>
       </c>
-      <c r="S158" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A159" s="3" t="s">
+      <c r="Q159" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R159" s="3" t="s">
         <v>789</v>
       </c>
-      <c r="B159" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S159" s="3" t="s">
-        <v>630</v>
+        <v>419</v>
       </c>
       <c r="T159" s="4">
         <v>1</v>
       </c>
       <c r="W159" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X159" s="4">
         <v>0</v>
       </c>
       <c r="Y159" s="4">
         <v>0</v>
       </c>
       <c r="Z159" s="6">
-        <v>6.3160000000000004E-3</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.3110000000000001E-3</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D160" s="4">
+        <v>681</v>
+      </c>
+      <c r="E160" s="5">
+        <v>156.92059800000001</v>
+      </c>
+      <c r="F160" s="4">
+        <v>106862.92691998</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J160" s="5">
+        <v>126.58</v>
+      </c>
+      <c r="K160" s="5">
+        <v>0.80664999676049354</v>
+      </c>
+      <c r="L160" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M160" s="4">
+        <v>86200.979653000002</v>
+      </c>
+      <c r="N160" s="4">
+        <v>106862.92691998</v>
+      </c>
+      <c r="O160" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="P160" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="Q160" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R160" s="3" t="s">
         <v>793</v>
       </c>
-      <c r="B160" s="3" t="s">
+      <c r="S160" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="T160" s="4">
+        <v>1</v>
+      </c>
+      <c r="W160" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X160" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y160" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z160" s="6">
+        <v>4.1339999999999997E-3</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A161" s="3" t="s">
         <v>794</v>
       </c>
-      <c r="C160" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G160" s="3" t="s">
+      <c r="B161" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D161" s="4">
+        <v>15</v>
+      </c>
+      <c r="E161" s="5">
+        <v>24.08</v>
+      </c>
+      <c r="F161" s="4">
+        <v>361.2</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J161" s="5">
+        <v>24.08</v>
+      </c>
+      <c r="K161" s="5">
+        <v>1</v>
+      </c>
+      <c r="L161" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M161" s="4">
+        <v>361.2</v>
+      </c>
+      <c r="N161" s="4">
+        <v>361.2</v>
+      </c>
+      <c r="O161" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="P161" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="Q161" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R161" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="S161" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H160" s="3" t="s">
-[...55 lines deleted...]
-      <c r="B161" s="3" t="s">
+      <c r="T161" s="4">
+        <v>1</v>
+      </c>
+      <c r="W161" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="X161" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y161" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z161" s="6">
+        <v>1.2999999999999999E-5</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A162" s="3" t="s">
         <v>799</v>
       </c>
-      <c r="C161" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P161" s="3" t="s">
+      <c r="B162" s="3" t="s">
         <v>800</v>
       </c>
-      <c r="Q161" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R161" s="3" t="s">
+      <c r="C162" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D162" s="4">
+        <v>251</v>
+      </c>
+      <c r="E162" s="5">
+        <v>116.776662</v>
+      </c>
+      <c r="F162" s="4">
+        <v>29310.942161999999</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J162" s="5">
+        <v>102.14</v>
+      </c>
+      <c r="K162" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L162" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="M162" s="4">
+        <v>25637.14</v>
+      </c>
+      <c r="N162" s="4">
+        <v>29310.942161999999</v>
+      </c>
+      <c r="O162" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="P162" s="3" t="s">
         <v>801</v>
       </c>
-      <c r="S161" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A162" s="3" t="s">
+      <c r="Q162" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R162" s="3" t="s">
         <v>802</v>
       </c>
-      <c r="B162" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S162" s="3" t="s">
-        <v>625</v>
+        <v>419</v>
       </c>
       <c r="T162" s="4">
         <v>1</v>
       </c>
       <c r="W162" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X162" s="4">
         <v>0</v>
       </c>
       <c r="Y162" s="4">
         <v>0</v>
       </c>
       <c r="Z162" s="6">
-        <v>3.9389999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.1329999999999999E-3</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D163" s="4">
-        <v>15</v>
+        <v>300</v>
       </c>
       <c r="E163" s="5">
-        <v>26.18</v>
+        <v>218.45</v>
       </c>
       <c r="F163" s="4">
-        <v>392.7</v>
+        <v>65535</v>
       </c>
       <c r="G163" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H163" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J163" s="5">
-        <v>26.18</v>
+        <v>218.45</v>
       </c>
       <c r="K163" s="5">
         <v>1</v>
       </c>
       <c r="L163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M163" s="4">
-        <v>392.7</v>
+        <v>65535</v>
       </c>
       <c r="N163" s="4">
-        <v>392.7</v>
+        <v>65535</v>
       </c>
       <c r="O163" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="P163" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="Q163" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R163" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="S163" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T163" s="4">
+        <v>1</v>
+      </c>
+      <c r="W163" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="X163" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y163" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z163" s="6">
+        <v>2.5349999999999999E-3</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A164" s="3" t="s">
         <v>808</v>
       </c>
-      <c r="P163" s="3" t="s">
+      <c r="B164" s="3" t="s">
         <v>809</v>
       </c>
-      <c r="Q163" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R163" s="3" t="s">
+      <c r="C164" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D164" s="4">
+        <v>573</v>
+      </c>
+      <c r="E164" s="5">
+        <v>211.95</v>
+      </c>
+      <c r="F164" s="4">
+        <v>121447.35</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J164" s="5">
+        <v>211.95</v>
+      </c>
+      <c r="K164" s="5">
+        <v>1</v>
+      </c>
+      <c r="L164" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M164" s="4">
+        <v>121447.35</v>
+      </c>
+      <c r="N164" s="4">
+        <v>121447.35</v>
+      </c>
+      <c r="O164" s="3" t="s">
         <v>810</v>
       </c>
-      <c r="S163" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A164" s="3" t="s">
+      <c r="P164" s="3" t="s">
         <v>811</v>
       </c>
-      <c r="B164" s="3" t="s">
+      <c r="Q164" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R164" s="3" t="s">
         <v>812</v>
       </c>
-      <c r="C164" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G164" s="3" t="s">
+      <c r="S164" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H164" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P164" s="3" t="s">
+      <c r="T164" s="4">
+        <v>1</v>
+      </c>
+      <c r="W164" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="X164" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y164" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z164" s="6">
+        <v>4.6979999999999999E-3</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A165" s="3" t="s">
         <v>813</v>
       </c>
-      <c r="Q164" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R164" s="3" t="s">
+      <c r="B165" s="3" t="s">
         <v>814</v>
       </c>
-      <c r="S164" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C165" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D165" s="4">
-        <v>300</v>
+        <v>420</v>
       </c>
       <c r="E165" s="5">
-        <v>190.4</v>
+        <v>213.08</v>
       </c>
       <c r="F165" s="4">
-        <v>57120</v>
+        <v>89493.6</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J165" s="5">
-        <v>190.4</v>
+        <v>213.08</v>
       </c>
       <c r="K165" s="5">
         <v>1</v>
       </c>
       <c r="L165" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M165" s="4">
-        <v>57120</v>
+        <v>89493.6</v>
       </c>
       <c r="N165" s="4">
-        <v>57120</v>
+        <v>89493.6</v>
       </c>
       <c r="O165" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="P165" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="Q165" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R165" s="3" t="s">
         <v>817</v>
       </c>
-      <c r="P165" s="3" t="s">
+      <c r="S165" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T165" s="4">
+        <v>1</v>
+      </c>
+      <c r="W165" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="X165" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y165" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z165" s="6">
+        <v>3.4619999999999998E-3</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A166" s="3" t="s">
         <v>818</v>
       </c>
-      <c r="Q165" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R165" s="3" t="s">
+      <c r="B166" s="3" t="s">
         <v>819</v>
       </c>
-      <c r="S165" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C166" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D166" s="4">
-        <v>573</v>
+        <v>975</v>
       </c>
       <c r="E166" s="5">
-        <v>194.9</v>
+        <v>100.28</v>
       </c>
       <c r="F166" s="4">
-        <v>111677.7</v>
+        <v>97773</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J166" s="5">
-        <v>194.9</v>
+        <v>100.28</v>
       </c>
       <c r="K166" s="5">
         <v>1</v>
       </c>
       <c r="L166" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M166" s="4">
-        <v>111677.7</v>
+        <v>97773</v>
       </c>
       <c r="N166" s="4">
-        <v>111677.7</v>
+        <v>97773</v>
       </c>
       <c r="O166" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="P166" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="Q166" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R166" s="3" t="s">
         <v>822</v>
       </c>
-      <c r="P166" s="3" t="s">
+      <c r="S166" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T166" s="4">
+        <v>1</v>
+      </c>
+      <c r="W166" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="X166" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y166" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z166" s="6">
+        <v>3.7820000000000002E-3</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A167" s="3" t="s">
         <v>823</v>
       </c>
-      <c r="Q166" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R166" s="3" t="s">
+      <c r="B167" s="3" t="s">
         <v>824</v>
       </c>
-      <c r="S166" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C167" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D167" s="4">
-        <v>420</v>
+        <v>6903</v>
       </c>
       <c r="E167" s="5">
-        <v>200.44</v>
+        <v>15.75</v>
       </c>
       <c r="F167" s="4">
-        <v>84184.8</v>
+        <v>108722.25</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H167" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J167" s="5">
-        <v>200.44</v>
+        <v>15.75</v>
       </c>
       <c r="K167" s="5">
         <v>1</v>
       </c>
       <c r="L167" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M167" s="4">
-        <v>84184.8</v>
+        <v>108722.25</v>
       </c>
       <c r="N167" s="4">
-        <v>84184.8</v>
+        <v>108722.25</v>
       </c>
       <c r="O167" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="P167" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="Q167" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R167" s="3" t="s">
         <v>827</v>
       </c>
-      <c r="P167" s="3" t="s">
+      <c r="S167" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T167" s="4">
+        <v>1</v>
+      </c>
+      <c r="W167" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="X167" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y167" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z167" s="6">
+        <v>4.2059999999999997E-3</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A168" s="3" t="s">
         <v>828</v>
       </c>
-      <c r="Q167" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R167" s="3" t="s">
+      <c r="B168" s="3" t="s">
         <v>829</v>
       </c>
-      <c r="S167" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C168" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D168" s="4">
-        <v>975</v>
+        <v>52</v>
       </c>
       <c r="E168" s="5">
-        <v>94.3</v>
+        <v>407.26</v>
       </c>
       <c r="F168" s="4">
-        <v>91942.5</v>
+        <v>21177.52</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H168" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J168" s="5">
-        <v>94.3</v>
+        <v>407.26</v>
       </c>
       <c r="K168" s="5">
         <v>1</v>
       </c>
       <c r="L168" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M168" s="4">
-        <v>91942.5</v>
+        <v>21177.52</v>
       </c>
       <c r="N168" s="4">
-        <v>91942.5</v>
+        <v>21177.52</v>
       </c>
       <c r="O168" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="P168" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="Q168" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R168" s="3" t="s">
         <v>832</v>
       </c>
-      <c r="P168" s="3" t="s">
+      <c r="S168" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T168" s="4">
+        <v>1</v>
+      </c>
+      <c r="W168" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="X168" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y168" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z168" s="6">
+        <v>8.1899999999999996E-4</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A169" s="3" t="s">
         <v>833</v>
       </c>
-      <c r="Q168" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R168" s="3" t="s">
+      <c r="B169" s="3" t="s">
         <v>834</v>
       </c>
-      <c r="S168" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C169" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D169" s="4">
-        <v>6903</v>
+        <v>84</v>
       </c>
       <c r="E169" s="5">
-        <v>14.51</v>
+        <v>92.27</v>
       </c>
       <c r="F169" s="4">
-        <v>100162.53</v>
+        <v>7750.68</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H169" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J169" s="5">
-        <v>14.51</v>
+        <v>92.27</v>
       </c>
       <c r="K169" s="5">
         <v>1</v>
       </c>
       <c r="L169" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M169" s="4">
-        <v>100162.53</v>
+        <v>7750.68</v>
       </c>
       <c r="N169" s="4">
-        <v>100162.53</v>
+        <v>7750.68</v>
       </c>
       <c r="O169" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="P169" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="Q169" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R169" s="3" t="s">
         <v>837</v>
       </c>
-      <c r="P169" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S169" s="3" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="T169" s="4">
         <v>1</v>
       </c>
       <c r="W169" s="3" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="X169" s="4">
         <v>0</v>
       </c>
       <c r="Y169" s="4">
         <v>0</v>
       </c>
       <c r="Z169" s="6">
-        <v>3.8419999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.99E-4</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
-        <v>840</v>
+        <v>356</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>841</v>
+        <v>353</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D170" s="4">
-        <v>52</v>
+        <v>559</v>
       </c>
       <c r="E170" s="5">
-        <v>424</v>
+        <v>68.91</v>
       </c>
       <c r="F170" s="4">
-        <v>22048</v>
+        <v>38520.69</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J170" s="5">
-        <v>424</v>
+        <v>68.91</v>
       </c>
       <c r="K170" s="5">
         <v>1</v>
       </c>
       <c r="L170" s="3" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="M170" s="4">
-        <v>22048</v>
+        <v>38520.69</v>
       </c>
       <c r="N170" s="4">
-        <v>22048</v>
+        <v>38520.69</v>
       </c>
       <c r="O170" s="3" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="P170" s="3" t="s">
-        <v>843</v>
+        <v>354</v>
       </c>
       <c r="Q170" s="3" t="s">
-        <v>144</v>
+        <v>222</v>
       </c>
       <c r="R170" s="3" t="s">
-        <v>844</v>
+        <v>355</v>
       </c>
       <c r="S170" s="3" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="T170" s="4">
         <v>1</v>
       </c>
       <c r="W170" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="X170" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y170" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z170" s="6">
+        <v>1.49E-3</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A171" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="B171" s="3" t="s">
         <v>840</v>
       </c>
-      <c r="X170" s="4">
-[...15 lines deleted...]
-      </c>
       <c r="C171" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D171" s="4">
-        <v>84</v>
+        <v>409</v>
       </c>
       <c r="E171" s="5">
-        <v>87.35</v>
+        <v>102.19</v>
       </c>
       <c r="F171" s="4">
-        <v>7337.4</v>
+        <v>41795.71</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H171" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J171" s="5">
-        <v>87.35</v>
+        <v>102.19</v>
       </c>
       <c r="K171" s="5">
         <v>1</v>
       </c>
       <c r="L171" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M171" s="4">
-        <v>7337.4</v>
+        <v>41795.71</v>
       </c>
       <c r="N171" s="4">
-        <v>7337.4</v>
+        <v>41795.71</v>
       </c>
       <c r="O171" s="3" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="P171" s="3" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="Q171" s="3" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="R171" s="3" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="S171" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="T171" s="4">
         <v>1</v>
       </c>
       <c r="W171" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="X171" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y171" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z171" s="6">
+        <v>1.616E-3</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A172" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="B172" s="3" t="s">
         <v>845</v>
       </c>
-      <c r="X171" s="4">
-[...15 lines deleted...]
-      </c>
       <c r="C172" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D172" s="4">
-        <v>559</v>
+        <v>100</v>
       </c>
       <c r="E172" s="5">
-        <v>75.55</v>
+        <v>314.83999999999997</v>
       </c>
       <c r="F172" s="4">
-        <v>42232.45</v>
+        <v>31484</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H172" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J172" s="5">
-        <v>75.55</v>
+        <v>314.83999999999997</v>
       </c>
       <c r="K172" s="5">
         <v>1</v>
       </c>
       <c r="L172" s="3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="M172" s="4">
-        <v>42232.45</v>
+        <v>31484</v>
       </c>
       <c r="N172" s="4">
-        <v>42232.45</v>
+        <v>31484</v>
       </c>
       <c r="O172" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="P172" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="Q172" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R172" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="S172" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T172" s="4">
+        <v>1</v>
+      </c>
+      <c r="W172" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="X172" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y172" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z172" s="6">
+        <v>1.2179999999999999E-3</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A173" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="B173" s="3" t="s">
         <v>850</v>
       </c>
-      <c r="P172" s="3" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="C173" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D173" s="4">
-        <v>409</v>
+        <v>241</v>
       </c>
       <c r="E173" s="5">
-        <v>99.16</v>
+        <v>151.5</v>
       </c>
       <c r="F173" s="4">
-        <v>40556.44</v>
+        <v>36511.5</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H173" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J173" s="5">
-        <v>99.16</v>
+        <v>151.5</v>
       </c>
       <c r="K173" s="5">
         <v>1</v>
       </c>
       <c r="L173" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M173" s="4">
-        <v>40556.44</v>
+        <v>36511.5</v>
       </c>
       <c r="N173" s="4">
-        <v>40556.44</v>
+        <v>36511.5</v>
       </c>
       <c r="O173" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="P173" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="Q173" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="R173" s="3" t="s">
         <v>853</v>
       </c>
-      <c r="P173" s="3" t="s">
+      <c r="S173" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T173" s="4">
+        <v>1</v>
+      </c>
+      <c r="W173" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="X173" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y173" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z173" s="6">
+        <v>1.4120000000000001E-3</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A174" s="3" t="s">
         <v>854</v>
       </c>
-      <c r="Q173" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R173" s="3" t="s">
+      <c r="B174" s="3" t="s">
         <v>855</v>
       </c>
-      <c r="S173" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C174" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D174" s="4">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="E174" s="5">
-        <v>305.08999999999997</v>
+        <v>249.98</v>
       </c>
       <c r="F174" s="4">
-        <v>30509</v>
+        <v>5749.54</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H174" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J174" s="5">
-        <v>305.08999999999997</v>
+        <v>249.98</v>
       </c>
       <c r="K174" s="5">
         <v>1</v>
       </c>
       <c r="L174" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M174" s="4">
-        <v>30509</v>
+        <v>5749.54</v>
       </c>
       <c r="N174" s="4">
-        <v>30509</v>
+        <v>5749.54</v>
       </c>
       <c r="O174" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="P174" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="Q174" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R174" s="3" t="s">
         <v>858</v>
       </c>
-      <c r="P174" s="3" t="s">
+      <c r="S174" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T174" s="4">
+        <v>1</v>
+      </c>
+      <c r="W174" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="X174" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y174" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z174" s="6">
+        <v>2.22E-4</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A175" s="3" t="s">
         <v>859</v>
       </c>
-      <c r="Q174" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R174" s="3" t="s">
+      <c r="B175" s="3" t="s">
         <v>860</v>
       </c>
-      <c r="S174" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C175" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D175" s="4">
-        <v>241</v>
+        <v>295</v>
       </c>
       <c r="E175" s="5">
-        <v>154.75</v>
+        <v>146.38</v>
       </c>
       <c r="F175" s="4">
-        <v>37294.75</v>
+        <v>43182.1</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H175" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J175" s="5">
-        <v>154.75</v>
+        <v>146.38</v>
       </c>
       <c r="K175" s="5">
         <v>1</v>
       </c>
       <c r="L175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M175" s="4">
-        <v>37294.75</v>
+        <v>43182.1</v>
       </c>
       <c r="N175" s="4">
-        <v>37294.75</v>
+        <v>43182.1</v>
       </c>
       <c r="O175" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="P175" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="Q175" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="R175" s="3" t="s">
         <v>863</v>
       </c>
-      <c r="P175" s="3" t="s">
+      <c r="S175" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T175" s="4">
+        <v>1</v>
+      </c>
+      <c r="W175" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="X175" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y175" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z175" s="6">
+        <v>1.67E-3</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A176" s="3" t="s">
         <v>864</v>
       </c>
-      <c r="Q175" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R175" s="3" t="s">
+      <c r="B176" s="3" t="s">
         <v>865</v>
       </c>
-      <c r="S175" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C176" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D176" s="4">
-        <v>23</v>
+        <v>1028</v>
       </c>
       <c r="E176" s="5">
-        <v>224.16</v>
+        <v>420.6</v>
       </c>
       <c r="F176" s="4">
-        <v>5155.68</v>
+        <v>432376.8</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H176" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J176" s="5">
-        <v>224.16</v>
+        <v>420.6</v>
       </c>
       <c r="K176" s="5">
         <v>1</v>
       </c>
       <c r="L176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M176" s="4">
-        <v>5155.68</v>
+        <v>432376.8</v>
       </c>
       <c r="N176" s="4">
-        <v>5155.68</v>
+        <v>432376.8</v>
       </c>
       <c r="O176" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="P176" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="Q176" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="R176" s="3" t="s">
         <v>868</v>
       </c>
-      <c r="P176" s="3" t="s">
+      <c r="S176" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T176" s="4">
+        <v>1</v>
+      </c>
+      <c r="W176" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="X176" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y176" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z176" s="6">
+        <v>1.6726999999999999E-2</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A177" s="3" t="s">
         <v>869</v>
       </c>
-      <c r="Q176" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R176" s="3" t="s">
+      <c r="B177" s="3" t="s">
         <v>870</v>
       </c>
-      <c r="S176" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C177" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D177" s="4">
-        <v>295</v>
+        <v>659</v>
       </c>
       <c r="E177" s="5">
-        <v>145.46</v>
+        <v>298.07</v>
       </c>
       <c r="F177" s="4">
-        <v>42910.7</v>
+        <v>196428.13</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H177" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J177" s="5">
-        <v>145.46</v>
+        <v>298.07</v>
       </c>
       <c r="K177" s="5">
         <v>1</v>
       </c>
       <c r="L177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M177" s="4">
-        <v>42910.7</v>
+        <v>196428.13</v>
       </c>
       <c r="N177" s="4">
-        <v>42910.7</v>
+        <v>196428.13</v>
       </c>
       <c r="O177" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="P177" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="Q177" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R177" s="3" t="s">
         <v>873</v>
       </c>
-      <c r="P177" s="3" t="s">
+      <c r="S177" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T177" s="4">
+        <v>1</v>
+      </c>
+      <c r="W177" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="X177" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y177" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z177" s="6">
+        <v>7.5989999999999999E-3</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A178" s="3" t="s">
         <v>874</v>
       </c>
-      <c r="Q177" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R177" s="3" t="s">
+      <c r="B178" s="3" t="s">
         <v>875</v>
       </c>
-      <c r="S177" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C178" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D178" s="4">
-        <v>1028</v>
+        <v>100</v>
       </c>
       <c r="E178" s="5">
-        <v>435.79</v>
+        <v>330.12</v>
       </c>
       <c r="F178" s="4">
-        <v>447992.12</v>
+        <v>33012</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H178" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J178" s="5">
-        <v>435.79</v>
+        <v>330.12</v>
       </c>
       <c r="K178" s="5">
         <v>1</v>
       </c>
       <c r="L178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M178" s="4">
-        <v>447992.12</v>
+        <v>33012</v>
       </c>
       <c r="N178" s="4">
-        <v>447992.12</v>
+        <v>33012</v>
       </c>
       <c r="O178" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="P178" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="Q178" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R178" s="3" t="s">
         <v>878</v>
       </c>
-      <c r="P178" s="3" t="s">
+      <c r="S178" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T178" s="4">
+        <v>1</v>
+      </c>
+      <c r="W178" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="X178" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y178" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z178" s="6">
+        <v>1.2769999999999999E-3</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A179" s="3" t="s">
         <v>879</v>
       </c>
-      <c r="Q178" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R178" s="3" t="s">
+      <c r="B179" s="3" t="s">
         <v>880</v>
       </c>
-      <c r="S178" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C179" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D179" s="4">
-        <v>659</v>
+        <v>1152</v>
       </c>
       <c r="E179" s="5">
-        <v>305.68</v>
+        <v>51.18</v>
       </c>
       <c r="F179" s="4">
-        <v>201443.12</v>
+        <v>58959.360000000001</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H179" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J179" s="5">
-        <v>305.68</v>
+        <v>51.18</v>
       </c>
       <c r="K179" s="5">
         <v>1</v>
       </c>
       <c r="L179" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M179" s="4">
-        <v>201443.12</v>
+        <v>58959.360000000001</v>
       </c>
       <c r="N179" s="4">
-        <v>201443.12</v>
+        <v>58959.360000000001</v>
       </c>
       <c r="O179" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="P179" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="Q179" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R179" s="3" t="s">
         <v>883</v>
       </c>
-      <c r="P179" s="3" t="s">
+      <c r="S179" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T179" s="4">
+        <v>1</v>
+      </c>
+      <c r="W179" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="X179" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y179" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z179" s="6">
+        <v>2.2799999999999999E-3</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A180" s="3" t="s">
         <v>884</v>
       </c>
-      <c r="Q179" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R179" s="3" t="s">
+      <c r="B180" s="3" t="s">
         <v>885</v>
       </c>
-      <c r="S179" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C180" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D180" s="4">
-        <v>100</v>
+        <v>900</v>
       </c>
       <c r="E180" s="5">
-        <v>291.89</v>
+        <v>60.4</v>
       </c>
       <c r="F180" s="4">
-        <v>29189</v>
+        <v>54360</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H180" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J180" s="5">
-        <v>291.89</v>
+        <v>60.4</v>
       </c>
       <c r="K180" s="5">
         <v>1</v>
       </c>
       <c r="L180" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M180" s="4">
-        <v>29189</v>
+        <v>54360</v>
       </c>
       <c r="N180" s="4">
-        <v>29189</v>
+        <v>54360</v>
       </c>
       <c r="O180" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="P180" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="Q180" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R180" s="3" t="s">
         <v>888</v>
       </c>
-      <c r="P180" s="3" t="s">
+      <c r="S180" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T180" s="4">
+        <v>1</v>
+      </c>
+      <c r="W180" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="X180" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y180" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z180" s="6">
+        <v>2.1029999999999998E-3</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A181" s="3" t="s">
         <v>889</v>
       </c>
-      <c r="Q180" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R180" s="3" t="s">
+      <c r="B181" s="3" t="s">
         <v>890</v>
       </c>
-      <c r="S180" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C181" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D181" s="4">
-        <v>1152</v>
+        <v>605</v>
       </c>
       <c r="E181" s="5">
-        <v>56.41</v>
+        <v>272</v>
       </c>
       <c r="F181" s="4">
-        <v>64984.32</v>
+        <v>164560</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H181" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J181" s="5">
-        <v>56.41</v>
+        <v>272</v>
       </c>
       <c r="K181" s="5">
         <v>1</v>
       </c>
       <c r="L181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M181" s="4">
-        <v>64984.32</v>
+        <v>164560</v>
       </c>
       <c r="N181" s="4">
-        <v>64984.32</v>
+        <v>164560</v>
       </c>
       <c r="O181" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="P181" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="Q181" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R181" s="3" t="s">
         <v>893</v>
       </c>
-      <c r="P181" s="3" t="s">
+      <c r="S181" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T181" s="4">
+        <v>1</v>
+      </c>
+      <c r="W181" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="X181" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y181" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z181" s="6">
+        <v>6.3660000000000001E-3</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A182" s="3" t="s">
         <v>894</v>
       </c>
-      <c r="Q181" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R181" s="3" t="s">
+      <c r="B182" s="3" t="s">
         <v>895</v>
       </c>
-      <c r="S181" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C182" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D182" s="4">
-        <v>900</v>
+        <v>414</v>
       </c>
       <c r="E182" s="5">
-        <v>54.85</v>
+        <v>415.63</v>
       </c>
       <c r="F182" s="4">
-        <v>49365</v>
+        <v>172070.82</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H182" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J182" s="5">
-        <v>54.85</v>
+        <v>415.63</v>
       </c>
       <c r="K182" s="5">
         <v>1</v>
       </c>
       <c r="L182" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M182" s="4">
-        <v>49365</v>
+        <v>172070.82</v>
       </c>
       <c r="N182" s="4">
-        <v>49365</v>
+        <v>172070.82</v>
       </c>
       <c r="O182" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="P182" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="Q182" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R182" s="3" t="s">
         <v>898</v>
       </c>
-      <c r="P182" s="3" t="s">
+      <c r="S182" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T182" s="4">
+        <v>1</v>
+      </c>
+      <c r="W182" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="X182" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y182" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z182" s="6">
+        <v>6.6559999999999996E-3</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A183" s="3" t="s">
         <v>899</v>
       </c>
-      <c r="Q182" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R182" s="3" t="s">
+      <c r="B183" s="3" t="s">
         <v>900</v>
       </c>
-      <c r="S182" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C183" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D183" s="4">
-        <v>605</v>
+        <v>1029</v>
       </c>
       <c r="E183" s="5">
-        <v>262.64</v>
+        <v>88.68</v>
       </c>
       <c r="F183" s="4">
-        <v>158897.20000000001</v>
+        <v>91251.72</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H183" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J183" s="5">
-        <v>262.64</v>
+        <v>88.68</v>
       </c>
       <c r="K183" s="5">
         <v>1</v>
       </c>
       <c r="L183" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M183" s="4">
-        <v>158897.20000000001</v>
+        <v>91251.72</v>
       </c>
       <c r="N183" s="4">
-        <v>158897.20000000001</v>
+        <v>91251.72</v>
       </c>
       <c r="O183" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="P183" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="Q183" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R183" s="3" t="s">
         <v>903</v>
       </c>
-      <c r="P183" s="3" t="s">
+      <c r="S183" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T183" s="4">
+        <v>1</v>
+      </c>
+      <c r="W183" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="X183" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y183" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z183" s="6">
+        <v>3.5300000000000002E-3</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A184" s="3" t="s">
         <v>904</v>
       </c>
-      <c r="Q183" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R183" s="3" t="s">
+      <c r="B184" s="3" t="s">
         <v>905</v>
       </c>
-      <c r="S183" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C184" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D184" s="4">
-        <v>337</v>
+        <v>100</v>
       </c>
       <c r="E184" s="5">
-        <v>380.31</v>
+        <v>496.73</v>
       </c>
       <c r="F184" s="4">
-        <v>128164.47</v>
+        <v>49673</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H184" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I184" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J184" s="5">
-        <v>380.31</v>
+        <v>496.73</v>
       </c>
       <c r="K184" s="5">
         <v>1</v>
       </c>
       <c r="L184" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M184" s="4">
-        <v>128164.47</v>
+        <v>49673</v>
       </c>
       <c r="N184" s="4">
-        <v>128164.47</v>
+        <v>49673</v>
       </c>
       <c r="O184" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="P184" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="Q184" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R184" s="3" t="s">
         <v>908</v>
       </c>
-      <c r="P184" s="3" t="s">
+      <c r="S184" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T184" s="4">
+        <v>1</v>
+      </c>
+      <c r="W184" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="X184" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y184" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z184" s="6">
+        <v>1.921E-3</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A185" s="3" t="s">
         <v>909</v>
       </c>
-      <c r="Q184" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R184" s="3" t="s">
+      <c r="B185" s="3" t="s">
         <v>910</v>
       </c>
-      <c r="S184" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C185" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D185" s="4">
-        <v>1029</v>
+        <v>30</v>
       </c>
       <c r="E185" s="5">
-        <v>82.23</v>
+        <v>334.82</v>
       </c>
       <c r="F185" s="4">
-        <v>84614.67</v>
+        <v>10044.6</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H185" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J185" s="5">
-        <v>82.23</v>
+        <v>334.82</v>
       </c>
       <c r="K185" s="5">
         <v>1</v>
       </c>
       <c r="L185" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M185" s="4">
-        <v>84614.67</v>
+        <v>10044.6</v>
       </c>
       <c r="N185" s="4">
-        <v>84614.67</v>
+        <v>10044.6</v>
       </c>
       <c r="O185" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="P185" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="Q185" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R185" s="3" t="s">
         <v>913</v>
       </c>
-      <c r="P185" s="3" t="s">
+      <c r="S185" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T185" s="4">
+        <v>1</v>
+      </c>
+      <c r="W185" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="X185" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y185" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z185" s="6">
+        <v>3.88E-4</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A186" s="3" t="s">
         <v>914</v>
       </c>
-      <c r="Q185" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R185" s="3" t="s">
+      <c r="B186" s="3" t="s">
         <v>915</v>
       </c>
-      <c r="S185" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C186" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D186" s="4">
-        <v>174</v>
+        <v>482</v>
       </c>
       <c r="E186" s="5">
-        <v>47.81</v>
+        <v>343.09</v>
       </c>
       <c r="F186" s="4">
-        <v>8318.94</v>
+        <v>165369.38</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J186" s="5">
-        <v>47.81</v>
+        <v>343.09</v>
       </c>
       <c r="K186" s="5">
         <v>1</v>
       </c>
       <c r="L186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M186" s="4">
-        <v>8318.94</v>
+        <v>165369.38</v>
       </c>
       <c r="N186" s="4">
-        <v>8318.94</v>
+        <v>165369.38</v>
       </c>
       <c r="O186" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="P186" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="Q186" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R186" s="3" t="s">
         <v>918</v>
       </c>
-      <c r="P186" s="3" t="s">
+      <c r="S186" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T186" s="4">
+        <v>1</v>
+      </c>
+      <c r="W186" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="X186" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y186" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z186" s="6">
+        <v>6.3969999999999999E-3</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A187" s="3" t="s">
         <v>919</v>
       </c>
-      <c r="Q186" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R186" s="3" t="s">
+      <c r="B187" s="3" t="s">
         <v>920</v>
       </c>
-      <c r="S186" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C187" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D187" s="4">
-        <v>100</v>
+        <v>457</v>
       </c>
       <c r="E187" s="5">
-        <v>447.54</v>
+        <v>269.60000000000002</v>
       </c>
       <c r="F187" s="4">
-        <v>44754</v>
+        <v>123207.2</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H187" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J187" s="5">
-        <v>447.54</v>
+        <v>269.60000000000002</v>
       </c>
       <c r="K187" s="5">
         <v>1</v>
       </c>
       <c r="L187" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M187" s="4">
-        <v>44754</v>
+        <v>123207.2</v>
       </c>
       <c r="N187" s="4">
-        <v>44754</v>
+        <v>123207.2</v>
       </c>
       <c r="O187" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="P187" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="Q187" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R187" s="3" t="s">
         <v>923</v>
       </c>
-      <c r="P187" s="3" t="s">
+      <c r="S187" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T187" s="4">
+        <v>1</v>
+      </c>
+      <c r="W187" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="X187" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y187" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z187" s="6">
+        <v>4.7660000000000003E-3</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A188" s="3" t="s">
         <v>924</v>
       </c>
-      <c r="Q187" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R187" s="3" t="s">
+      <c r="B188" s="3" t="s">
         <v>925</v>
       </c>
-      <c r="S187" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C188" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D188" s="4">
-        <v>30</v>
+        <v>1548</v>
       </c>
       <c r="E188" s="5">
-        <v>315.70999999999998</v>
+        <v>113.26</v>
       </c>
       <c r="F188" s="4">
-        <v>9471.2999999999993</v>
+        <v>175326.48</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H188" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J188" s="5">
-        <v>315.70999999999998</v>
+        <v>113.26</v>
       </c>
       <c r="K188" s="5">
         <v>1</v>
       </c>
       <c r="L188" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M188" s="4">
-        <v>9471.2999999999993</v>
+        <v>175326.48</v>
       </c>
       <c r="N188" s="4">
-        <v>9471.2999999999993</v>
+        <v>175326.48</v>
       </c>
       <c r="O188" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="P188" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="Q188" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="R188" s="3" t="s">
         <v>928</v>
       </c>
-      <c r="P188" s="3" t="s">
+      <c r="S188" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T188" s="4">
+        <v>1</v>
+      </c>
+      <c r="W188" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="X188" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y188" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z188" s="6">
+        <v>6.7819999999999998E-3</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A189" s="3" t="s">
         <v>929</v>
       </c>
-      <c r="Q188" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R188" s="3" t="s">
+      <c r="B189" s="3" t="s">
         <v>930</v>
       </c>
-      <c r="S188" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C189" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D189" s="4">
-        <v>482</v>
+        <v>767</v>
       </c>
       <c r="E189" s="5">
-        <v>326.36</v>
+        <v>26.66</v>
       </c>
       <c r="F189" s="4">
-        <v>157305.51999999999</v>
+        <v>20448.22</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H189" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J189" s="5">
-        <v>326.36</v>
+        <v>26.66</v>
       </c>
       <c r="K189" s="5">
         <v>1</v>
       </c>
       <c r="L189" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M189" s="4">
-        <v>157305.51999999999</v>
+        <v>20448.22</v>
       </c>
       <c r="N189" s="4">
-        <v>157305.51999999999</v>
+        <v>20448.22</v>
       </c>
       <c r="O189" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="P189" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="Q189" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R189" s="3" t="s">
         <v>933</v>
       </c>
-      <c r="P189" s="3" t="s">
+      <c r="S189" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T189" s="4">
+        <v>1</v>
+      </c>
+      <c r="W189" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="X189" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y189" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z189" s="6">
+        <v>7.9100000000000004E-4</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A190" s="3" t="s">
         <v>934</v>
       </c>
-      <c r="Q189" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R189" s="3" t="s">
+      <c r="B190" s="3" t="s">
         <v>935</v>
       </c>
-      <c r="S189" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C190" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D190" s="4">
-        <v>457</v>
+        <v>636</v>
       </c>
       <c r="E190" s="5">
-        <v>261.16000000000003</v>
+        <v>166.69</v>
       </c>
       <c r="F190" s="4">
-        <v>119350.12</v>
+        <v>106014.84</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J190" s="5">
-        <v>261.16000000000003</v>
+        <v>166.69</v>
       </c>
       <c r="K190" s="5">
         <v>1</v>
       </c>
       <c r="L190" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M190" s="4">
-        <v>119350.12</v>
+        <v>106014.84</v>
       </c>
       <c r="N190" s="4">
-        <v>119350.12</v>
+        <v>106014.84</v>
       </c>
       <c r="O190" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="P190" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="Q190" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R190" s="3" t="s">
         <v>938</v>
       </c>
-      <c r="P190" s="3" t="s">
+      <c r="S190" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T190" s="4">
+        <v>1</v>
+      </c>
+      <c r="W190" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="X190" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y190" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z190" s="6">
+        <v>4.1009999999999996E-3</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A191" s="3" t="s">
         <v>939</v>
       </c>
-      <c r="Q190" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R190" s="3" t="s">
+      <c r="B191" s="3" t="s">
         <v>940</v>
       </c>
-      <c r="S190" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C191" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D191" s="4">
-        <v>1595</v>
+        <v>636</v>
       </c>
       <c r="E191" s="5">
-        <v>115.75</v>
+        <v>222.88</v>
       </c>
       <c r="F191" s="4">
-        <v>184621.25</v>
+        <v>141751.67999999999</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H191" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J191" s="5">
-        <v>115.75</v>
+        <v>222.88</v>
       </c>
       <c r="K191" s="5">
         <v>1</v>
       </c>
       <c r="L191" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M191" s="4">
-        <v>184621.25</v>
+        <v>141751.67999999999</v>
       </c>
       <c r="N191" s="4">
-        <v>184621.25</v>
+        <v>141751.67999999999</v>
       </c>
       <c r="O191" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="P191" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="Q191" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R191" s="3" t="s">
         <v>943</v>
       </c>
-      <c r="P191" s="3" t="s">
+      <c r="S191" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T191" s="4">
+        <v>1</v>
+      </c>
+      <c r="W191" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="X191" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y191" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z191" s="6">
+        <v>5.483E-3</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A192" s="3" t="s">
         <v>944</v>
       </c>
-      <c r="Q191" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R191" s="3" t="s">
+      <c r="B192" s="3" t="s">
         <v>945</v>
       </c>
-      <c r="S191" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C192" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D192" s="4">
-        <v>767</v>
+        <v>1400</v>
       </c>
       <c r="E192" s="5">
-        <v>27.01</v>
+        <v>82.64</v>
       </c>
       <c r="F192" s="4">
-        <v>20716.669999999998</v>
+        <v>115696</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J192" s="5">
-        <v>27.01</v>
+        <v>82.64</v>
       </c>
       <c r="K192" s="5">
         <v>1</v>
       </c>
       <c r="L192" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M192" s="4">
-        <v>20716.669999999998</v>
+        <v>115696</v>
       </c>
       <c r="N192" s="4">
-        <v>20716.669999999998</v>
+        <v>115696</v>
       </c>
       <c r="O192" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="P192" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="Q192" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R192" s="3" t="s">
         <v>948</v>
       </c>
-      <c r="P192" s="3" t="s">
+      <c r="S192" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T192" s="4">
+        <v>1</v>
+      </c>
+      <c r="W192" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="X192" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y192" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z192" s="6">
+        <v>4.4749999999999998E-3</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A193" s="3" t="s">
         <v>949</v>
       </c>
-      <c r="Q192" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R192" s="3" t="s">
+      <c r="B193" s="3" t="s">
         <v>950</v>
       </c>
-      <c r="S192" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C193" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D193" s="4">
-        <v>571</v>
+        <v>825</v>
       </c>
       <c r="E193" s="5">
-        <v>149.02000000000001</v>
+        <v>118.21</v>
       </c>
       <c r="F193" s="4">
-        <v>85090.42</v>
+        <v>97523.25</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H193" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J193" s="5">
-        <v>149.02000000000001</v>
+        <v>118.21</v>
       </c>
       <c r="K193" s="5">
         <v>1</v>
       </c>
       <c r="L193" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M193" s="4">
-        <v>85090.42</v>
+        <v>97523.25</v>
       </c>
       <c r="N193" s="4">
-        <v>85090.42</v>
+        <v>97523.25</v>
       </c>
       <c r="O193" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="P193" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="Q193" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R193" s="3" t="s">
         <v>953</v>
       </c>
-      <c r="P193" s="3" t="s">
+      <c r="S193" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T193" s="4">
+        <v>1</v>
+      </c>
+      <c r="W193" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="X193" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y193" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z193" s="6">
+        <v>3.7720000000000002E-3</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A194" s="3" t="s">
         <v>954</v>
       </c>
-      <c r="Q193" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R193" s="3" t="s">
+      <c r="B194" s="3" t="s">
         <v>955</v>
       </c>
-      <c r="S193" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C194" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D194" s="4">
-        <v>636</v>
+        <v>144</v>
       </c>
       <c r="E194" s="5">
-        <v>211.46</v>
+        <v>159.86000000000001</v>
       </c>
       <c r="F194" s="4">
-        <v>134488.56</v>
+        <v>23019.84</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J194" s="5">
-        <v>211.46</v>
+        <v>159.86000000000001</v>
       </c>
       <c r="K194" s="5">
         <v>1</v>
       </c>
       <c r="L194" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M194" s="4">
-        <v>134488.56</v>
+        <v>23019.84</v>
       </c>
       <c r="N194" s="4">
-        <v>134488.56</v>
+        <v>23019.84</v>
       </c>
       <c r="O194" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="P194" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="Q194" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="R194" s="3" t="s">
         <v>958</v>
       </c>
-      <c r="P194" s="3" t="s">
+      <c r="S194" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T194" s="4">
+        <v>1</v>
+      </c>
+      <c r="W194" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="X194" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y194" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z194" s="6">
+        <v>8.8999999999999995E-4</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A195" s="3" t="s">
         <v>959</v>
       </c>
-      <c r="Q194" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R194" s="3" t="s">
+      <c r="B195" s="3" t="s">
         <v>960</v>
       </c>
-      <c r="S194" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C195" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D195" s="4">
-        <v>1400</v>
+        <v>200</v>
       </c>
       <c r="E195" s="5">
-        <v>77.540000000000006</v>
+        <v>71.86</v>
       </c>
       <c r="F195" s="4">
-        <v>108556</v>
+        <v>14372</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H195" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J195" s="5">
-        <v>77.540000000000006</v>
+        <v>71.86</v>
       </c>
       <c r="K195" s="5">
         <v>1</v>
       </c>
       <c r="L195" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M195" s="4">
-        <v>108556</v>
+        <v>14372</v>
       </c>
       <c r="N195" s="4">
-        <v>108556</v>
+        <v>14372</v>
       </c>
       <c r="O195" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="P195" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="Q195" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R195" s="3" t="s">
         <v>963</v>
       </c>
-      <c r="P195" s="3" t="s">
+      <c r="S195" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T195" s="4">
+        <v>1</v>
+      </c>
+      <c r="W195" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="X195" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y195" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z195" s="6">
+        <v>5.5599999999999996E-4</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A196" s="3" t="s">
         <v>964</v>
       </c>
-      <c r="Q195" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R195" s="3" t="s">
+      <c r="B196" s="3" t="s">
         <v>965</v>
       </c>
-      <c r="S195" s="3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C196" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D196" s="4">
-        <v>825</v>
+        <v>1235</v>
       </c>
       <c r="E196" s="5">
-        <v>109.54</v>
+        <v>86.31</v>
       </c>
       <c r="F196" s="4">
-        <v>90370.5</v>
+        <v>106592.85</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H196" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J196" s="5">
-        <v>109.54</v>
+        <v>86.31</v>
       </c>
       <c r="K196" s="5">
         <v>1</v>
       </c>
       <c r="L196" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M196" s="4">
-        <v>90370.5</v>
+        <v>106592.85</v>
       </c>
       <c r="N196" s="4">
-        <v>90370.5</v>
+        <v>106592.85</v>
       </c>
       <c r="O196" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="P196" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="Q196" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R196" s="3" t="s">
         <v>968</v>
       </c>
-      <c r="P196" s="3" t="s">
+      <c r="S196" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T196" s="4">
+        <v>1</v>
+      </c>
+      <c r="W196" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="X196" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y196" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z196" s="6">
+        <v>4.1229999999999999E-3</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A197" s="3" t="s">
         <v>969</v>
       </c>
-      <c r="Q196" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R196" s="3" t="s">
+      <c r="B197" s="3" t="s">
         <v>970</v>
       </c>
-      <c r="S196" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A197" s="3" t="s">
+      <c r="C197" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D197" s="4">
+        <v>5468</v>
+      </c>
+      <c r="E197" s="5">
+        <v>18.473044000000002</v>
+      </c>
+      <c r="F197" s="4">
+        <v>101010.60077813</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="J197" s="5">
+        <v>182.8</v>
+      </c>
+      <c r="K197" s="5">
+        <v>9.8954995663792094</v>
+      </c>
+      <c r="L197" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="M197" s="4">
+        <v>999550.35619900003</v>
+      </c>
+      <c r="N197" s="4">
+        <v>101010.60077813</v>
+      </c>
+      <c r="O197" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="P197" s="3" t="s">
         <v>971</v>
       </c>
-      <c r="B197" s="3" t="s">
+      <c r="Q197" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="R197" s="3" t="s">
         <v>972</v>
       </c>
-      <c r="C197" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O197" s="3" t="s">
+      <c r="S197" s="3" t="s">
         <v>973</v>
       </c>
-      <c r="P197" s="3" t="s">
+      <c r="T197" s="4">
+        <v>1</v>
+      </c>
+      <c r="W197" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X197" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y197" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z197" s="6">
+        <v>3.9069999999999999E-3</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A198" s="3" t="s">
         <v>974</v>
       </c>
-      <c r="Q197" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R197" s="3" t="s">
+      <c r="B198" s="3" t="s">
         <v>975</v>
       </c>
-      <c r="S197" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A198" s="3" t="s">
+      <c r="C198" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D198" s="4">
+        <v>429</v>
+      </c>
+      <c r="E198" s="5">
+        <v>56.890608</v>
+      </c>
+      <c r="F198" s="4">
+        <v>24406.070832000001</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H198" s="3" t="s">
         <v>976</v>
       </c>
-      <c r="B198" s="3" t="s">
+      <c r="I198" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J198" s="5">
+        <v>49.76</v>
+      </c>
+      <c r="K198" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L198" s="3" t="s">
         <v>977</v>
       </c>
-      <c r="C198" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M198" s="4">
-        <v>15538</v>
+        <v>21347.040000000001</v>
       </c>
       <c r="N198" s="4">
-        <v>15538</v>
+        <v>24406.070832000001</v>
       </c>
       <c r="O198" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="P198" s="3" t="s">
         <v>978</v>
       </c>
-      <c r="P198" s="3" t="s">
+      <c r="Q198" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R198" s="3" t="s">
         <v>979</v>
       </c>
-      <c r="Q198" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R198" s="3" t="s">
+      <c r="S198" s="3" t="s">
         <v>980</v>
       </c>
-      <c r="S198" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T198" s="4">
         <v>1</v>
       </c>
       <c r="W198" s="3" t="s">
-        <v>976</v>
+        <v>34</v>
       </c>
       <c r="X198" s="4">
         <v>0</v>
       </c>
       <c r="Y198" s="4">
         <v>0</v>
       </c>
       <c r="Z198" s="6">
-        <v>5.9599999999999996E-4</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.4399999999999996E-4</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
         <v>981</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>982</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D199" s="4">
-        <v>1170</v>
+        <v>800</v>
       </c>
       <c r="E199" s="5">
-        <v>101.59</v>
+        <v>16.04984</v>
       </c>
       <c r="F199" s="4">
-        <v>118860.3</v>
+        <v>12839.87078911</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H199" s="3" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="I199" s="3" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="J199" s="5">
-        <v>101.59</v>
+        <v>2608.5</v>
       </c>
       <c r="K199" s="5">
-        <v>1</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L199" s="3" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="M199" s="4">
-        <v>118860.3</v>
+        <v>2086799.848707</v>
       </c>
       <c r="N199" s="4">
-        <v>118860.3</v>
+        <v>12839.87078911</v>
       </c>
       <c r="O199" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="P199" s="3" t="s">
         <v>983</v>
       </c>
-      <c r="P199" s="3" t="s">
+      <c r="Q199" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R199" s="3" t="s">
         <v>984</v>
       </c>
-      <c r="Q199" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R199" s="3" t="s">
+      <c r="S199" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="T199" s="4">
+        <v>1</v>
+      </c>
+      <c r="W199" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X199" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y199" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z199" s="6">
+        <v>4.9600000000000002E-4</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A200" s="3" t="s">
         <v>985</v>
       </c>
-      <c r="S199" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A200" s="3" t="s">
+      <c r="B200" s="3" t="s">
         <v>986</v>
       </c>
-      <c r="B200" s="3" t="s">
+      <c r="C200" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D200" s="4">
+        <v>510</v>
+      </c>
+      <c r="E200" s="5">
+        <v>168.86541</v>
+      </c>
+      <c r="F200" s="4">
+        <v>86121.359100000001</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J200" s="5">
+        <v>147.69999999999999</v>
+      </c>
+      <c r="K200" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L200" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="M200" s="4">
+        <v>75327</v>
+      </c>
+      <c r="N200" s="4">
+        <v>86121.359100000001</v>
+      </c>
+      <c r="O200" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="P200" s="3" t="s">
         <v>987</v>
       </c>
-      <c r="C200" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P200" s="3" t="s">
+      <c r="Q200" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R200" s="3" t="s">
         <v>988</v>
       </c>
-      <c r="Q200" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S200" s="3" t="s">
-        <v>990</v>
+        <v>419</v>
       </c>
       <c r="T200" s="4">
         <v>1</v>
       </c>
       <c r="W200" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X200" s="4">
         <v>0</v>
       </c>
       <c r="Y200" s="4">
         <v>0</v>
       </c>
       <c r="Z200" s="6">
-        <v>4.633E-3</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.3310000000000002E-3</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D201" s="4">
+        <v>2934</v>
+      </c>
+      <c r="E201" s="5">
+        <v>39.233510000000003</v>
+      </c>
+      <c r="F201" s="4">
+        <v>115111.11834</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J201" s="5">
+        <v>29.56</v>
+      </c>
+      <c r="K201" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L201" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M201" s="4">
+        <v>86729.04</v>
+      </c>
+      <c r="N201" s="4">
+        <v>115111.11834</v>
+      </c>
+      <c r="O201" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="P201" s="3" t="s">
         <v>991</v>
       </c>
-      <c r="B201" s="3" t="s">
+      <c r="Q201" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="R201" s="3" t="s">
         <v>992</v>
       </c>
-      <c r="C201" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S201" s="3" t="s">
-        <v>704</v>
+        <v>193</v>
       </c>
       <c r="T201" s="4">
         <v>1</v>
       </c>
       <c r="W201" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X201" s="4">
         <v>0</v>
       </c>
       <c r="Y201" s="4">
         <v>0</v>
       </c>
       <c r="Z201" s="6">
-        <v>1.2780000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.4530000000000004E-3</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D202" s="4">
+        <v>20100</v>
+      </c>
+      <c r="E202" s="5">
+        <v>5.108358</v>
+      </c>
+      <c r="F202" s="4">
+        <v>102677.99873757</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H202" s="3" t="s">
         <v>995</v>
       </c>
-      <c r="B202" s="3" t="s">
+      <c r="I202" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="J202" s="5">
+        <v>40.06</v>
+      </c>
+      <c r="K202" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L202" s="3" t="s">
         <v>996</v>
       </c>
-      <c r="C202" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H202" s="3" t="s">
+      <c r="M202" s="4">
+        <v>805205.98192699999</v>
+      </c>
+      <c r="N202" s="4">
+        <v>102677.99873757</v>
+      </c>
+      <c r="O202" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="P202" s="3" t="s">
         <v>997</v>
       </c>
-      <c r="I202" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L202" s="3" t="s">
+      <c r="Q202" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R202" s="3" t="s">
         <v>998</v>
       </c>
-      <c r="M202" s="4">
-[...16 lines deleted...]
-      </c>
       <c r="S202" s="3" t="s">
-        <v>1001</v>
+        <v>657</v>
       </c>
       <c r="T202" s="4">
         <v>1</v>
       </c>
       <c r="W202" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X202" s="4">
         <v>0</v>
       </c>
       <c r="Y202" s="4">
         <v>0</v>
       </c>
       <c r="Z202" s="6">
-        <v>9.8400000000000007E-4</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.9719999999999998E-3</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D203" s="4">
+        <v>9200</v>
+      </c>
+      <c r="E203" s="5">
+        <v>2.644091</v>
+      </c>
+      <c r="F203" s="4">
+        <v>24325.640728279999</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="I203" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="J203" s="5">
+        <v>3.42</v>
+      </c>
+      <c r="K203" s="5">
+        <v>1.2934499925199785</v>
+      </c>
+      <c r="L203" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="M203" s="4">
+        <v>31463.999818</v>
+      </c>
+      <c r="N203" s="4">
+        <v>24325.640728279999</v>
+      </c>
+      <c r="O203" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="P203" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="Q203" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R203" s="3" t="s">
         <v>1002</v>
       </c>
-      <c r="B203" s="3" t="s">
+      <c r="S203" s="3" t="s">
         <v>1003</v>
-      </c>
-[...49 lines deleted...]
-        <v>630</v>
       </c>
       <c r="T203" s="4">
         <v>1</v>
       </c>
       <c r="W203" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X203" s="4">
         <v>0</v>
       </c>
       <c r="Y203" s="4">
         <v>0</v>
       </c>
       <c r="Z203" s="6">
-        <v>5.1999999999999995E-4</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.41E-4</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D204" s="4">
+        <v>2087</v>
+      </c>
+      <c r="E204" s="5">
+        <v>46.809157999999996</v>
+      </c>
+      <c r="F204" s="4">
+        <v>97690.707897529996</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="J204" s="5">
+        <v>463.2</v>
+      </c>
+      <c r="K204" s="5">
+        <v>9.8954995663792094</v>
+      </c>
+      <c r="L204" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="M204" s="4">
+        <v>966698.35763900005</v>
+      </c>
+      <c r="N204" s="4">
+        <v>97690.707897529996</v>
+      </c>
+      <c r="O204" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="P204" s="3" t="s">
         <v>1006</v>
       </c>
-      <c r="B204" s="3" t="s">
+      <c r="Q204" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="R204" s="3" t="s">
         <v>1007</v>
       </c>
-      <c r="C204" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S204" s="3" t="s">
-        <v>432</v>
+        <v>973</v>
       </c>
       <c r="T204" s="4">
         <v>1</v>
       </c>
       <c r="W204" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X204" s="4">
         <v>0</v>
       </c>
       <c r="Y204" s="4">
         <v>0</v>
       </c>
       <c r="Z204" s="6">
-        <v>3.3700000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7789999999999998E-3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D205" s="4">
+        <v>11737.001</v>
+      </c>
+      <c r="E205" s="5">
+        <v>5.7264850000000003</v>
+      </c>
+      <c r="F205" s="4">
+        <v>67211.760090419994</v>
+      </c>
+      <c r="G205" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J205" s="5">
+        <v>29.64</v>
+      </c>
+      <c r="K205" s="5">
+        <v>5.1759499485639973</v>
+      </c>
+      <c r="L205" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M205" s="4">
+        <v>347884.70618199999</v>
+      </c>
+      <c r="N205" s="4">
+        <v>67211.760090419994</v>
+      </c>
+      <c r="O205" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="P205" s="3" t="s">
         <v>1010</v>
       </c>
-      <c r="B205" s="3" t="s">
+      <c r="Q205" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="R205" s="3" t="s">
         <v>1011</v>
       </c>
-      <c r="C205" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P205" s="3" t="s">
+      <c r="S205" s="3" t="s">
         <v>1012</v>
-      </c>
-[...7 lines deleted...]
-        <v>203</v>
       </c>
       <c r="T205" s="4">
         <v>1</v>
       </c>
       <c r="W205" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X205" s="4">
         <v>0</v>
       </c>
       <c r="Y205" s="4">
         <v>0</v>
       </c>
       <c r="Z205" s="6">
-        <v>4.2139999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.5999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B206" s="3" t="s">
         <v>1014</v>
       </c>
-      <c r="B206" s="3" t="s">
+      <c r="C206" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D206" s="4">
+        <v>6829</v>
+      </c>
+      <c r="E206" s="5">
+        <v>3.4778560000000001</v>
+      </c>
+      <c r="F206" s="4">
+        <v>23750.278623999999</v>
+      </c>
+      <c r="G206" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J206" s="5">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="K206" s="5">
+        <v>1.4434180138568131</v>
+      </c>
+      <c r="L206" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M206" s="4">
+        <v>34281.58</v>
+      </c>
+      <c r="N206" s="4">
+        <v>23750.278623999999</v>
+      </c>
+      <c r="O206" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="P206" s="3" t="s">
         <v>1015</v>
       </c>
-      <c r="C206" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P206" s="3" t="s">
+      <c r="Q206" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="R206" s="3" t="s">
         <v>1016</v>
       </c>
-      <c r="Q206" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S206" s="3" t="s">
-        <v>670</v>
+        <v>622</v>
       </c>
       <c r="T206" s="4">
         <v>1</v>
       </c>
       <c r="W206" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X206" s="4">
         <v>0</v>
       </c>
       <c r="Y206" s="4">
         <v>0</v>
       </c>
       <c r="Z206" s="6">
-        <v>3.9839999999999997E-3</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.1799999999999998E-4</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B207" s="3" t="s">
         <v>1018</v>
       </c>
-      <c r="B207" s="3" t="s">
+      <c r="C207" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D207" s="4">
+        <v>3793</v>
+      </c>
+      <c r="E207" s="5">
+        <v>21.26538</v>
+      </c>
+      <c r="F207" s="4">
+        <v>80659.586339999994</v>
+      </c>
+      <c r="G207" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="I207" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J207" s="5">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="K207" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L207" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="M207" s="4">
+        <v>70549.8</v>
+      </c>
+      <c r="N207" s="4">
+        <v>80659.586339999994</v>
+      </c>
+      <c r="O207" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="P207" s="3" t="s">
         <v>1019</v>
       </c>
-      <c r="C207" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P207" s="3" t="s">
+      <c r="Q207" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R207" s="3" t="s">
         <v>1020</v>
       </c>
-      <c r="Q207" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S207" s="3" t="s">
-        <v>1022</v>
+        <v>419</v>
       </c>
       <c r="T207" s="4">
         <v>1</v>
       </c>
       <c r="W207" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X207" s="4">
         <v>0</v>
       </c>
       <c r="Y207" s="4">
         <v>0</v>
       </c>
       <c r="Z207" s="6">
-        <v>1.0070000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.1199999999999999E-3</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D208" s="4">
+        <v>6918</v>
+      </c>
+      <c r="E208" s="5">
+        <v>16.200561</v>
+      </c>
+      <c r="F208" s="4">
+        <v>112075.480998</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H208" s="3" t="s">
         <v>1023</v>
       </c>
-      <c r="B208" s="3" t="s">
+      <c r="I208" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J208" s="5">
+        <v>14.17</v>
+      </c>
+      <c r="K208" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L208" s="3" t="s">
         <v>1024</v>
       </c>
-      <c r="C208" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M208" s="4">
-        <v>1144978.4818259999</v>
+        <v>98028.06</v>
       </c>
       <c r="N208" s="4">
-        <v>123979.82718295</v>
+        <v>112075.480998</v>
       </c>
       <c r="O208" s="3" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="P208" s="3" t="s">
         <v>1025</v>
       </c>
       <c r="Q208" s="3" t="s">
-        <v>322</v>
+        <v>162</v>
       </c>
       <c r="R208" s="3" t="s">
         <v>1026</v>
       </c>
       <c r="S208" s="3" t="s">
-        <v>990</v>
+        <v>1027</v>
       </c>
       <c r="T208" s="4">
         <v>1</v>
       </c>
       <c r="W208" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X208" s="4">
         <v>0</v>
       </c>
       <c r="Y208" s="4">
         <v>0</v>
       </c>
       <c r="Z208" s="6">
-        <v>4.7559999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.3350000000000003E-3</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B209" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D209" s="4">
+        <v>6718</v>
+      </c>
+      <c r="E209" s="5">
+        <v>17.373702999999999</v>
+      </c>
+      <c r="F209" s="4">
+        <v>116716.53339500001</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I209" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J209" s="5">
+        <v>13.09</v>
+      </c>
+      <c r="K209" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L209" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M209" s="4">
+        <v>87938.62</v>
+      </c>
+      <c r="N209" s="4">
+        <v>116716.53339500001</v>
+      </c>
+      <c r="O209" s="3" t="s">
         <v>1028</v>
       </c>
-      <c r="C209" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P209" s="3" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="Q209" s="3" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="R209" s="3" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="S209" s="3" t="s">
-        <v>1031</v>
+        <v>193</v>
       </c>
       <c r="T209" s="4">
         <v>1</v>
       </c>
       <c r="W209" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X209" s="4">
         <v>0</v>
       </c>
       <c r="Y209" s="4">
         <v>0</v>
       </c>
       <c r="Z209" s="6">
-        <v>2.4880000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.5149999999999999E-3</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>1033</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D210" s="4">
-        <v>3793</v>
+        <v>200</v>
       </c>
       <c r="E210" s="5">
-        <v>21.891981999999999</v>
+        <v>340.74</v>
       </c>
       <c r="F210" s="4">
-        <v>83036.287725999995</v>
+        <v>68148</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H210" s="3" t="s">
-        <v>428</v>
+        <v>31</v>
       </c>
       <c r="I210" s="3" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="J210" s="5">
-        <v>18.760000000000002</v>
+        <v>340.74</v>
       </c>
       <c r="K210" s="5">
-        <v>0.85693474441921247</v>
+        <v>1</v>
       </c>
       <c r="L210" s="3" t="s">
-        <v>429</v>
+        <v>33</v>
       </c>
       <c r="M210" s="4">
-        <v>71156.679999999993</v>
+        <v>68148</v>
       </c>
       <c r="N210" s="4">
-        <v>83036.287725999995</v>
+        <v>68148</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="P210" s="3" t="s">
         <v>1034</v>
       </c>
       <c r="Q210" s="3" t="s">
-        <v>232</v>
+        <v>134</v>
       </c>
       <c r="R210" s="3" t="s">
         <v>1035</v>
       </c>
       <c r="S210" s="3" t="s">
-        <v>432</v>
+        <v>117</v>
       </c>
       <c r="T210" s="4">
         <v>1</v>
       </c>
       <c r="W210" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X210" s="4">
         <v>0</v>
       </c>
       <c r="Y210" s="4">
         <v>0</v>
       </c>
       <c r="Z210" s="6">
-        <v>3.1849999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.6359999999999999E-3</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A211" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>1037</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D211" s="4">
-        <v>6857</v>
+        <v>200</v>
       </c>
       <c r="E211" s="5">
-        <v>16.535682000000001</v>
+        <v>124.44</v>
       </c>
       <c r="F211" s="4">
-        <v>113385.1680455</v>
+        <v>24888</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H211" s="3" t="s">
-        <v>1038</v>
+        <v>31</v>
       </c>
       <c r="I211" s="3" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="J211" s="5">
-        <v>14.17</v>
+        <v>124.44</v>
       </c>
       <c r="K211" s="5">
-        <v>0.85693474441921247</v>
+        <v>1</v>
       </c>
       <c r="L211" s="3" t="s">
-        <v>1039</v>
+        <v>33</v>
       </c>
       <c r="M211" s="4">
-        <v>97163.69</v>
+        <v>24888</v>
       </c>
       <c r="N211" s="4">
-        <v>113385.1680455</v>
+        <v>24888</v>
       </c>
       <c r="O211" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="P211" s="3" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
       <c r="Q211" s="3" t="s">
-        <v>172</v>
+        <v>122</v>
       </c>
       <c r="R211" s="3" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="S211" s="3" t="s">
-        <v>1042</v>
+        <v>117</v>
       </c>
       <c r="T211" s="4">
         <v>1</v>
       </c>
       <c r="W211" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X211" s="4">
         <v>0</v>
       </c>
       <c r="Y211" s="4">
         <v>0</v>
       </c>
       <c r="Z211" s="6">
-        <v>4.3489999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.6199999999999996E-4</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D212" s="4">
-        <v>6397</v>
+        <v>4800</v>
       </c>
       <c r="E212" s="5">
-        <v>18.116447999999998</v>
+        <v>9.1111380000000004</v>
       </c>
       <c r="F212" s="4">
-        <v>115890.917856</v>
+        <v>43733.462551249999</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H212" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>75</v>
       </c>
       <c r="J212" s="5">
-        <v>13.44</v>
+        <v>71.45</v>
       </c>
       <c r="K212" s="5">
-        <v>0.74186727994361801</v>
+        <v>7.8420498239930332</v>
       </c>
       <c r="L212" s="3" t="s">
         <v>76</v>
       </c>
       <c r="M212" s="4">
-        <v>85975.679999999993</v>
+        <v>342959.992302</v>
       </c>
       <c r="N212" s="4">
-        <v>115890.917856</v>
+        <v>43733.462551249999</v>
       </c>
       <c r="O212" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="P212" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="Q212" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R212" s="3" t="s">
         <v>1043</v>
       </c>
-      <c r="P212" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S212" s="3" t="s">
-        <v>203</v>
+        <v>657</v>
       </c>
       <c r="T212" s="4">
         <v>1</v>
       </c>
       <c r="W212" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X212" s="4">
         <v>0</v>
       </c>
       <c r="Y212" s="4">
         <v>0</v>
       </c>
       <c r="Z212" s="6">
-        <v>4.4450000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.691E-3</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A213" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D213" s="4">
+        <v>386</v>
+      </c>
+      <c r="E213" s="5">
+        <v>68.159520000000001</v>
+      </c>
+      <c r="F213" s="4">
+        <v>26309.6882463</v>
+      </c>
+      <c r="G213" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I213" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J213" s="5">
+        <v>105600</v>
+      </c>
+      <c r="K213" s="5">
+        <v>1549.3066852583468</v>
+      </c>
+      <c r="L213" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M213" s="4">
+        <v>40761775.887055002</v>
+      </c>
+      <c r="N213" s="4">
+        <v>26309.6882463</v>
+      </c>
+      <c r="O213" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="P213" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="Q213" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R213" s="3" t="s">
         <v>1047</v>
       </c>
-      <c r="B213" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S213" s="3" t="s">
-        <v>122</v>
+        <v>679</v>
       </c>
       <c r="T213" s="4">
         <v>1</v>
       </c>
       <c r="W213" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X213" s="4">
         <v>0</v>
       </c>
       <c r="Y213" s="4">
         <v>0</v>
       </c>
       <c r="Z213" s="6">
-        <v>2.3909999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.0169999999999999E-3</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A214" s="3" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D214" s="4">
-        <v>200</v>
+        <v>350</v>
       </c>
       <c r="E214" s="5">
-        <v>187.07</v>
+        <v>281.02999999999997</v>
       </c>
       <c r="F214" s="4">
-        <v>37414</v>
+        <v>98360.5</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H214" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J214" s="5">
-        <v>187.07</v>
+        <v>281.02999999999997</v>
       </c>
       <c r="K214" s="5">
         <v>1</v>
       </c>
       <c r="L214" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M214" s="4">
-        <v>37414</v>
+        <v>98360.5</v>
       </c>
       <c r="N214" s="4">
-        <v>37414</v>
+        <v>98360.5</v>
       </c>
       <c r="O214" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="P214" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="Q214" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R214" s="3" t="s">
         <v>1051</v>
       </c>
-      <c r="P214" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S214" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="T214" s="4">
         <v>1</v>
       </c>
       <c r="W214" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X214" s="4">
         <v>0</v>
       </c>
       <c r="Y214" s="4">
         <v>0</v>
       </c>
       <c r="Z214" s="6">
-        <v>1.4350000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8049999999999998E-3</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A215" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D215" s="4">
+        <v>250</v>
+      </c>
+      <c r="E215" s="5">
+        <v>159.30081300000001</v>
+      </c>
+      <c r="F215" s="4">
+        <v>39825.203000059999</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I215" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J215" s="5">
+        <v>128.5</v>
+      </c>
+      <c r="K215" s="5">
+        <v>0.80664999676049354</v>
+      </c>
+      <c r="L215" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M215" s="4">
+        <v>32124.99987</v>
+      </c>
+      <c r="N215" s="4">
+        <v>39825.203000059999</v>
+      </c>
+      <c r="O215" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="P215" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="Q215" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R215" s="3" t="s">
         <v>1055</v>
       </c>
-      <c r="B215" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S215" s="3" t="s">
-        <v>670</v>
+        <v>612</v>
       </c>
       <c r="T215" s="4">
         <v>1</v>
       </c>
       <c r="W215" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X215" s="4">
         <v>0</v>
       </c>
       <c r="Y215" s="4">
         <v>0</v>
       </c>
       <c r="Z215" s="6">
-        <v>1.9319999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5399999999999999E-3</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A216" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D216" s="4">
+        <v>500</v>
+      </c>
+      <c r="E216" s="5">
+        <v>66.482084999999998</v>
+      </c>
+      <c r="F216" s="4">
+        <v>33241.039840019999</v>
+      </c>
+      <c r="G216" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I216" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J216" s="5">
+        <v>10805</v>
+      </c>
+      <c r="K216" s="5">
+        <v>162.52498821693837</v>
+      </c>
+      <c r="L216" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M216" s="4">
+        <v>5402499.6083180001</v>
+      </c>
+      <c r="N216" s="4">
+        <v>33241.039840019999</v>
+      </c>
+      <c r="O216" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="P216" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="Q216" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R216" s="3" t="s">
         <v>1059</v>
       </c>
-      <c r="B216" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S216" s="3" t="s">
-        <v>692</v>
+        <v>617</v>
       </c>
       <c r="T216" s="4">
         <v>1</v>
       </c>
       <c r="W216" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X216" s="4">
         <v>0</v>
       </c>
       <c r="Y216" s="4">
         <v>0</v>
       </c>
       <c r="Z216" s="6">
-        <v>1.011E-3</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.2849999999999999E-3</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D217" s="4">
+        <v>2005</v>
+      </c>
+      <c r="E217" s="5">
+        <v>63.153868000000003</v>
+      </c>
+      <c r="F217" s="4">
+        <v>126623.50871826</v>
+      </c>
+      <c r="G217" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H217" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I217" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J217" s="5">
+        <v>412.9</v>
+      </c>
+      <c r="K217" s="5">
+        <v>6.5380001316753225</v>
+      </c>
+      <c r="L217" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M217" s="4">
+        <v>827864.51667299995</v>
+      </c>
+      <c r="N217" s="4">
+        <v>126623.50871826</v>
+      </c>
+      <c r="O217" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="P217" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="Q217" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="R217" s="3" t="s">
         <v>1063</v>
       </c>
-      <c r="B217" s="3" t="s">
+      <c r="S217" s="3" t="s">
         <v>1064</v>
-      </c>
-[...49 lines deleted...]
-        <v>134</v>
       </c>
       <c r="T217" s="4">
         <v>1</v>
       </c>
       <c r="W217" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X217" s="4">
         <v>0</v>
       </c>
       <c r="Y217" s="4">
         <v>0</v>
       </c>
       <c r="Z217" s="6">
-        <v>3.3029999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.8979999999999996E-3</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D218" s="4">
+        <v>390</v>
+      </c>
+      <c r="E218" s="5">
+        <v>426.12</v>
+      </c>
+      <c r="F218" s="4">
+        <v>166186.79999999999</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I218" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J218" s="5">
+        <v>426.12</v>
+      </c>
+      <c r="K218" s="5">
+        <v>1</v>
+      </c>
+      <c r="L218" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M218" s="4">
+        <v>166186.79999999999</v>
+      </c>
+      <c r="N218" s="4">
+        <v>166186.79999999999</v>
+      </c>
+      <c r="O218" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="P218" s="3" t="s">
         <v>1067</v>
       </c>
-      <c r="B218" s="3" t="s">
+      <c r="Q218" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R218" s="3" t="s">
         <v>1068</v>
       </c>
-      <c r="C218" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G218" s="3" t="s">
+      <c r="S218" s="3" t="s">
         <v>117</v>
-      </c>
-[...34 lines deleted...]
-        <v>625</v>
       </c>
       <c r="T218" s="4">
         <v>1</v>
       </c>
       <c r="W218" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X218" s="4">
         <v>0</v>
       </c>
       <c r="Y218" s="4">
         <v>0</v>
       </c>
       <c r="Z218" s="6">
-        <v>1.444E-3</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.4289999999999998E-3</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D219" s="4">
+        <v>398</v>
+      </c>
+      <c r="E219" s="5">
+        <v>42.565058999999998</v>
+      </c>
+      <c r="F219" s="4">
+        <v>16940.893481999999</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="I219" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J219" s="5">
+        <v>37.229999999999997</v>
+      </c>
+      <c r="K219" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L219" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="M219" s="4">
+        <v>14817.54</v>
+      </c>
+      <c r="N219" s="4">
+        <v>16940.893481999999</v>
+      </c>
+      <c r="O219" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="P219" s="3" t="s">
         <v>1071</v>
       </c>
-      <c r="B219" s="3" t="s">
+      <c r="Q219" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R219" s="3" t="s">
         <v>1072</v>
       </c>
-      <c r="C219" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S219" s="3" t="s">
-        <v>630</v>
+        <v>436</v>
       </c>
       <c r="T219" s="4">
         <v>1</v>
       </c>
       <c r="W219" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X219" s="4">
         <v>0</v>
       </c>
       <c r="Y219" s="4">
         <v>0</v>
       </c>
       <c r="Z219" s="6">
-        <v>1.4109999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.5499999999999998E-4</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D220" s="4">
+        <v>12</v>
+      </c>
+      <c r="E220" s="5">
+        <v>1968.07662</v>
+      </c>
+      <c r="F220" s="4">
+        <v>23616.919440000001</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H220" s="3" t="s">
         <v>1075</v>
-      </c>
-[...19 lines deleted...]
-        <v>64</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J220" s="5">
-        <v>372.5</v>
+        <v>1721.4</v>
       </c>
       <c r="K220" s="5">
-        <v>6.4043000007236861</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L220" s="3" t="s">
-        <v>66</v>
+        <v>1076</v>
       </c>
       <c r="M220" s="4">
-        <v>746862.50008400006</v>
+        <v>20656.8</v>
       </c>
       <c r="N220" s="4">
-        <v>116618.9122933</v>
+        <v>23616.919440000001</v>
       </c>
       <c r="O220" s="3" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="P220" s="3" t="s">
         <v>1077</v>
       </c>
       <c r="Q220" s="3" t="s">
-        <v>333</v>
+        <v>122</v>
       </c>
       <c r="R220" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="S220" s="3" t="s">
         <v>1079</v>
       </c>
       <c r="T220" s="4">
         <v>1</v>
       </c>
       <c r="W220" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X220" s="4">
         <v>0</v>
       </c>
       <c r="Y220" s="4">
         <v>0</v>
       </c>
       <c r="Z220" s="6">
-        <v>4.4730000000000004E-3</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.1299999999999997E-4</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
         <v>1080</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>1081</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D221" s="4">
-        <v>390</v>
+        <v>55</v>
       </c>
       <c r="E221" s="5">
-        <v>400.6</v>
+        <v>231.26510999999999</v>
       </c>
       <c r="F221" s="4">
-        <v>156234</v>
+        <v>12719.580983080001</v>
       </c>
       <c r="G221" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H221" s="3" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="I221" s="3" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="J221" s="5">
-        <v>400.6</v>
+        <v>186.55</v>
       </c>
       <c r="K221" s="5">
-        <v>1</v>
+        <v>0.80664999676049354</v>
       </c>
       <c r="L221" s="3" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="M221" s="4">
-        <v>156234</v>
+        <v>10260.249958</v>
       </c>
       <c r="N221" s="4">
-        <v>156234</v>
+        <v>12719.580983080001</v>
       </c>
       <c r="O221" s="3" t="s">
         <v>1080</v>
       </c>
       <c r="P221" s="3" t="s">
         <v>1082</v>
       </c>
       <c r="Q221" s="3" t="s">
-        <v>232</v>
+        <v>151</v>
       </c>
       <c r="R221" s="3" t="s">
         <v>1083</v>
       </c>
       <c r="S221" s="3" t="s">
-        <v>122</v>
+        <v>612</v>
       </c>
       <c r="T221" s="4">
         <v>1</v>
       </c>
       <c r="W221" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X221" s="4">
         <v>0</v>
       </c>
       <c r="Y221" s="4">
         <v>0</v>
       </c>
       <c r="Z221" s="6">
-        <v>5.9930000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.9200000000000003E-4</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
         <v>1084</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>1085</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D222" s="4">
-        <v>398</v>
+        <v>3200</v>
       </c>
       <c r="E222" s="5">
-        <v>43.247166999999997</v>
+        <v>23.435611999999999</v>
       </c>
       <c r="F222" s="4">
-        <v>17212.372466000001</v>
+        <v>74993.957614879997</v>
       </c>
       <c r="G222" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H222" s="3" t="s">
-        <v>445</v>
+        <v>995</v>
       </c>
       <c r="I222" s="3" t="s">
-        <v>70</v>
+        <v>1086</v>
       </c>
       <c r="J222" s="5">
-        <v>37.06</v>
+        <v>159.02000000000001</v>
       </c>
       <c r="K222" s="5">
-        <v>0.85693474441921247</v>
+        <v>6.7853998551317138</v>
       </c>
       <c r="L222" s="3" t="s">
-        <v>446</v>
+        <v>996</v>
       </c>
       <c r="M222" s="4">
-        <v>14749.88</v>
+        <v>508863.98913499998</v>
       </c>
       <c r="N222" s="4">
-        <v>17212.372466000001</v>
+        <v>74993.957614879997</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>1084</v>
       </c>
       <c r="P222" s="3" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="Q222" s="3" t="s">
-        <v>144</v>
+        <v>222</v>
       </c>
       <c r="R222" s="3" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="S222" s="3" t="s">
-        <v>449</v>
+        <v>1089</v>
       </c>
       <c r="T222" s="4">
         <v>1</v>
       </c>
       <c r="W222" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X222" s="4">
         <v>0</v>
       </c>
       <c r="Y222" s="4">
         <v>0</v>
       </c>
       <c r="Z222" s="6">
-        <v>6.6E-4</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.9009999999999999E-3</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D223" s="4">
-        <v>12</v>
+        <v>100</v>
       </c>
       <c r="E223" s="5">
-        <v>1615.99236</v>
+        <v>370.82935500000002</v>
       </c>
       <c r="F223" s="4">
-        <v>19391.908319999999</v>
+        <v>37082.9355</v>
       </c>
       <c r="G223" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H223" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="I223" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J223" s="5">
+        <v>324.35000000000002</v>
+      </c>
+      <c r="K223" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L223" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="M223" s="4">
+        <v>32435</v>
+      </c>
+      <c r="N223" s="4">
+        <v>37082.9355</v>
+      </c>
+      <c r="O223" s="3" t="s">
         <v>1090</v>
-      </c>
-[...19 lines deleted...]
-        <v>1088</v>
       </c>
       <c r="P223" s="3" t="s">
         <v>1092</v>
       </c>
       <c r="Q223" s="3" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="R223" s="3" t="s">
         <v>1093</v>
       </c>
       <c r="S223" s="3" t="s">
-        <v>1094</v>
+        <v>412</v>
       </c>
       <c r="T223" s="4">
         <v>1</v>
       </c>
       <c r="W223" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X223" s="4">
         <v>0</v>
       </c>
       <c r="Y223" s="4">
         <v>0</v>
       </c>
       <c r="Z223" s="6">
-        <v>7.4299999999999995E-4</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.4339999999999999E-3</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B224" s="3" t="s">
         <v>1095</v>
       </c>
-      <c r="B224" s="3" t="s">
+      <c r="C224" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D224" s="4">
+        <v>573</v>
+      </c>
+      <c r="E224" s="5">
+        <v>75.503532000000007</v>
+      </c>
+      <c r="F224" s="4">
+        <v>43263.523836</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H224" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="I224" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J224" s="5">
+        <v>66.040000000000006</v>
+      </c>
+      <c r="K224" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L224" s="3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="M224" s="4">
+        <v>37840.92</v>
+      </c>
+      <c r="N224" s="4">
+        <v>43263.523836</v>
+      </c>
+      <c r="O224" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="P224" s="3" t="s">
         <v>1096</v>
       </c>
-      <c r="C224" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P224" s="3" t="s">
+      <c r="Q224" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R224" s="3" t="s">
         <v>1097</v>
       </c>
-      <c r="Q224" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S224" s="3" t="s">
-        <v>625</v>
+        <v>1079</v>
       </c>
       <c r="T224" s="4">
         <v>1</v>
       </c>
       <c r="W224" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X224" s="4">
         <v>0</v>
       </c>
       <c r="Y224" s="4">
         <v>0</v>
       </c>
       <c r="Z224" s="6">
-        <v>4.5600000000000003E-4</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.673E-3</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B225" s="3" t="s">
         <v>1099</v>
       </c>
-      <c r="B225" s="3" t="s">
+      <c r="C225" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D225" s="4">
+        <v>52231</v>
+      </c>
+      <c r="E225" s="5">
+        <v>1.9052</v>
+      </c>
+      <c r="F225" s="4">
+        <v>99510.501199999999</v>
+      </c>
+      <c r="G225" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H225" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I225" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J225" s="5">
+        <v>2.75</v>
+      </c>
+      <c r="K225" s="5">
+        <v>1.4434180138568131</v>
+      </c>
+      <c r="L225" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M225" s="4">
+        <v>143635.25</v>
+      </c>
+      <c r="N225" s="4">
+        <v>99510.501199999999</v>
+      </c>
+      <c r="O225" s="3" t="s">
+        <v>1098</v>
+      </c>
+      <c r="P225" s="3" t="s">
         <v>1100</v>
       </c>
-      <c r="C225" s="3" t="s">
-[...17 lines deleted...]
-      <c r="I225" s="3" t="s">
+      <c r="Q225" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R225" s="3" t="s">
         <v>1101</v>
       </c>
-      <c r="J225" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="S225" s="3" t="s">
-        <v>1104</v>
+        <v>622</v>
       </c>
       <c r="T225" s="4">
         <v>1</v>
       </c>
       <c r="W225" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X225" s="4">
         <v>0</v>
       </c>
       <c r="Y225" s="4">
         <v>0</v>
       </c>
       <c r="Z225" s="6">
-        <v>3.228E-3</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.849E-3</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D226" s="4">
+        <v>1200</v>
+      </c>
+      <c r="E226" s="5">
+        <v>4.263566</v>
+      </c>
+      <c r="F226" s="4">
+        <v>5116.2790697700002</v>
+      </c>
+      <c r="G226" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H226" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="I226" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J226" s="5">
+        <v>28.93</v>
+      </c>
+      <c r="K226" s="5">
+        <v>6.7853998551317138</v>
+      </c>
+      <c r="L226" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="M226" s="4">
+        <v>34715.999258000003</v>
+      </c>
+      <c r="N226" s="4">
+        <v>5116.2790697700002</v>
+      </c>
+      <c r="O226" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="P226" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="Q226" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="R226" s="3" t="s">
         <v>1105</v>
       </c>
-      <c r="B226" s="3" t="s">
+      <c r="S226" s="3" t="s">
         <v>1106</v>
-      </c>
-[...49 lines deleted...]
-        <v>425</v>
       </c>
       <c r="T226" s="4">
         <v>1</v>
       </c>
       <c r="W226" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X226" s="4">
         <v>0</v>
       </c>
       <c r="Y226" s="4">
         <v>0</v>
       </c>
       <c r="Z226" s="6">
-        <v>1.3209999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.9699999999999999E-4</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A227" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D227" s="4">
+        <v>13200</v>
+      </c>
+      <c r="E227" s="5">
+        <v>8.1778530000000007</v>
+      </c>
+      <c r="F227" s="4">
+        <v>107947.65231232</v>
+      </c>
+      <c r="G227" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H227" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="I227" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J227" s="5">
+        <v>55.49</v>
+      </c>
+      <c r="K227" s="5">
+        <v>6.7853998551317138</v>
+      </c>
+      <c r="L227" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="M227" s="4">
+        <v>732467.98436100001</v>
+      </c>
+      <c r="N227" s="4">
+        <v>107947.65231232</v>
+      </c>
+      <c r="O227" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="P227" s="3" t="s">
         <v>1109</v>
       </c>
-      <c r="B227" s="3" t="s">
+      <c r="Q227" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="R227" s="3" t="s">
         <v>1110</v>
       </c>
-      <c r="C227" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S227" s="3" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="T227" s="4">
         <v>1</v>
       </c>
       <c r="W227" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X227" s="4">
         <v>0</v>
       </c>
       <c r="Y227" s="4">
         <v>0</v>
       </c>
       <c r="Z227" s="6">
-        <v>1.6490000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.176E-3</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A228" s="3" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D228" s="4">
+        <v>31718</v>
+      </c>
+      <c r="E228" s="5">
+        <v>1.321941</v>
+      </c>
+      <c r="F228" s="4">
+        <v>41929.324637999998</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H228" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I228" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J228" s="5">
+        <v>0.996</v>
+      </c>
+      <c r="K228" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L228" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M228" s="4">
+        <v>31591.128000000001</v>
+      </c>
+      <c r="N228" s="4">
+        <v>41929.324637999998</v>
+      </c>
+      <c r="O228" s="3" t="s">
+        <v>1111</v>
+      </c>
+      <c r="P228" s="3" t="s">
         <v>1113</v>
       </c>
-      <c r="B228" s="3" t="s">
+      <c r="Q228" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="R228" s="3" t="s">
         <v>1114</v>
       </c>
-      <c r="C228" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S228" s="3" t="s">
-        <v>1117</v>
+        <v>193</v>
       </c>
       <c r="T228" s="4">
         <v>1</v>
       </c>
       <c r="W228" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X228" s="4">
         <v>0</v>
       </c>
       <c r="Y228" s="4">
         <v>0</v>
       </c>
       <c r="Z228" s="6">
-        <v>3.3379999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.622E-3</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A229" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D229" s="4">
+        <v>2000</v>
+      </c>
+      <c r="E229" s="5">
+        <v>57.919947000000001</v>
+      </c>
+      <c r="F229" s="4">
+        <v>115839.89153182</v>
+      </c>
+      <c r="G229" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H229" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="I229" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J229" s="5">
+        <v>393.01</v>
+      </c>
+      <c r="K229" s="5">
+        <v>6.7853998551317138</v>
+      </c>
+      <c r="L229" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="M229" s="4">
+        <v>786019.98321800004</v>
+      </c>
+      <c r="N229" s="4">
+        <v>115839.89153182</v>
+      </c>
+      <c r="O229" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="P229" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="Q229" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R229" s="3" t="s">
         <v>1118</v>
       </c>
-      <c r="B229" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S229" s="3" t="s">
-        <v>635</v>
+        <v>1089</v>
       </c>
       <c r="T229" s="4">
         <v>1</v>
       </c>
       <c r="W229" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X229" s="4">
         <v>0</v>
       </c>
       <c r="Y229" s="4">
         <v>0</v>
       </c>
       <c r="Z229" s="6">
-        <v>4.2379999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.4809999999999997E-3</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A230" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D230" s="4">
+        <v>100</v>
+      </c>
+      <c r="E230" s="5">
+        <v>64.613214999999997</v>
+      </c>
+      <c r="F230" s="4">
+        <v>6461.3215859000002</v>
+      </c>
+      <c r="G230" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H230" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I230" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J230" s="5">
+        <v>91.67</v>
+      </c>
+      <c r="K230" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L230" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M230" s="4">
+        <v>9167.0000639999998</v>
+      </c>
+      <c r="N230" s="4">
+        <v>6461.3215859000002</v>
+      </c>
+      <c r="O230" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="P230" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="Q230" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R230" s="3" t="s">
         <v>1122</v>
       </c>
-      <c r="B230" s="3" t="s">
+      <c r="S230" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="T230" s="4">
+        <v>1</v>
+      </c>
+      <c r="W230" s="3" t="s">
         <v>1123</v>
       </c>
-      <c r="C230" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P230" s="3" t="s">
+      <c r="X230" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y230" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z230" s="6">
+        <v>2.4899999999999998E-4</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A231" s="3" t="s">
         <v>1124</v>
       </c>
-      <c r="Q230" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R230" s="3" t="s">
+      <c r="B231" s="3" t="s">
         <v>1125</v>
       </c>
-      <c r="S230" s="3" t="s">
+      <c r="C231" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D231" s="4">
+        <v>896</v>
+      </c>
+      <c r="E231" s="5">
+        <v>43.433967000000003</v>
+      </c>
+      <c r="F231" s="4">
+        <v>38916.834432000003</v>
+      </c>
+      <c r="G231" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H231" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="I231" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J231" s="5">
+        <v>37.99</v>
+      </c>
+      <c r="K231" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L231" s="3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="M231" s="4">
+        <v>34039.040000000001</v>
+      </c>
+      <c r="N231" s="4">
+        <v>38916.834432000003</v>
+      </c>
+      <c r="O231" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="P231" s="3" t="s">
         <v>1126</v>
       </c>
-      <c r="T230" s="4">
-[...16 lines deleted...]
-      <c r="A231" s="3" t="s">
+      <c r="Q231" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="R231" s="3" t="s">
         <v>1127</v>
       </c>
-      <c r="B231" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S231" s="3" t="s">
-        <v>1104</v>
+        <v>1079</v>
       </c>
       <c r="T231" s="4">
         <v>1</v>
       </c>
       <c r="W231" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X231" s="4">
         <v>0</v>
       </c>
       <c r="Y231" s="4">
         <v>0</v>
       </c>
       <c r="Z231" s="6">
-        <v>3.65E-3</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.505E-3</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A232" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D232" s="4">
+        <v>43</v>
+      </c>
+      <c r="E232" s="5">
+        <v>258.60038500000002</v>
+      </c>
+      <c r="F232" s="4">
+        <v>11119.81652513</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H232" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I232" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J232" s="5">
+        <v>208.6</v>
+      </c>
+      <c r="K232" s="5">
+        <v>0.80664999676049354</v>
+      </c>
+      <c r="L232" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M232" s="4">
+        <v>8969.7999629999995</v>
+      </c>
+      <c r="N232" s="4">
+        <v>11119.81652513</v>
+      </c>
+      <c r="O232" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="P232" s="3" t="s">
+        <v>1130</v>
+      </c>
+      <c r="Q232" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R232" s="3" t="s">
         <v>1131</v>
       </c>
-      <c r="B232" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S232" s="3" t="s">
-        <v>203</v>
+        <v>612</v>
       </c>
       <c r="T232" s="4">
         <v>1</v>
       </c>
       <c r="W232" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X232" s="4">
         <v>0</v>
       </c>
       <c r="Y232" s="4">
         <v>0</v>
       </c>
       <c r="Z232" s="6">
-        <v>1.8270000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.2999999999999999E-4</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D233" s="4">
+        <v>124</v>
+      </c>
+      <c r="E233" s="5">
+        <v>491.16</v>
+      </c>
+      <c r="F233" s="4">
+        <v>60903.839999999997</v>
+      </c>
+      <c r="G233" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H233" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I233" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J233" s="5">
+        <v>491.16</v>
+      </c>
+      <c r="K233" s="5">
+        <v>1</v>
+      </c>
+      <c r="L233" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M233" s="4">
+        <v>60903.839999999997</v>
+      </c>
+      <c r="N233" s="4">
+        <v>60903.839999999997</v>
+      </c>
+      <c r="O233" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="P233" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="Q233" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R233" s="3" t="s">
         <v>1135</v>
       </c>
-      <c r="B233" s="3" t="s">
-[...14 lines deleted...]
-      <c r="G233" s="3" t="s">
+      <c r="S233" s="3" t="s">
         <v>117</v>
-      </c>
-[...34 lines deleted...]
-        <v>1104</v>
       </c>
       <c r="T233" s="4">
         <v>1</v>
       </c>
       <c r="W233" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X233" s="4">
         <v>0</v>
       </c>
       <c r="Y233" s="4">
         <v>0</v>
       </c>
       <c r="Z233" s="6">
-        <v>4.8060000000000004E-3</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.356E-3</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D234" s="4">
+        <v>81</v>
+      </c>
+      <c r="E234" s="5">
+        <v>965</v>
+      </c>
+      <c r="F234" s="4">
+        <v>78165</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H234" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I234" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J234" s="5">
+        <v>965</v>
+      </c>
+      <c r="K234" s="5">
+        <v>1</v>
+      </c>
+      <c r="L234" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M234" s="4">
+        <v>78165</v>
+      </c>
+      <c r="N234" s="4">
+        <v>78165</v>
+      </c>
+      <c r="O234" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="P234" s="3" t="s">
+        <v>1138</v>
+      </c>
+      <c r="Q234" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R234" s="3" t="s">
         <v>1139</v>
       </c>
-      <c r="B234" s="3" t="s">
+      <c r="S234" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T234" s="4">
+        <v>1</v>
+      </c>
+      <c r="W234" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X234" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y234" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z234" s="6">
+        <v>3.0230000000000001E-3</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A235" s="3" t="s">
         <v>1140</v>
       </c>
-      <c r="C234" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P234" s="3" t="s">
+      <c r="B235" s="3" t="s">
         <v>1141</v>
       </c>
-      <c r="Q234" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R234" s="3" t="s">
+      <c r="C235" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D235" s="4">
+        <v>2800</v>
+      </c>
+      <c r="E235" s="5">
+        <v>41.627612999999997</v>
+      </c>
+      <c r="F235" s="4">
+        <v>116557.3142335</v>
+      </c>
+      <c r="G235" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H235" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="I235" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J235" s="5">
+        <v>282.45999999999998</v>
+      </c>
+      <c r="K235" s="5">
+        <v>6.7853998551317138</v>
+      </c>
+      <c r="L235" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="M235" s="4">
+        <v>790887.98311399994</v>
+      </c>
+      <c r="N235" s="4">
+        <v>116557.3142335</v>
+      </c>
+      <c r="O235" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="P235" s="3" t="s">
         <v>1142</v>
       </c>
-      <c r="S234" s="3" t="s">
-[...5 lines deleted...]
-      <c r="W234" s="3" t="s">
+      <c r="Q235" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R235" s="3" t="s">
         <v>1143</v>
       </c>
-      <c r="X234" s="4">
-[...63 lines deleted...]
-      </c>
       <c r="S235" s="3" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="T235" s="4">
         <v>1</v>
       </c>
       <c r="W235" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X235" s="4">
         <v>0</v>
       </c>
       <c r="Y235" s="4">
         <v>0</v>
       </c>
       <c r="Z235" s="6">
-        <v>1.565E-3</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.509E-3</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D236" s="4">
+        <v>1997</v>
+      </c>
+      <c r="E236" s="5">
+        <v>20.267302999999998</v>
+      </c>
+      <c r="F236" s="4">
+        <v>40473.804394430001</v>
+      </c>
+      <c r="G236" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H236" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I236" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J236" s="5">
+        <v>196.15</v>
+      </c>
+      <c r="K236" s="5">
+        <v>9.678150211278858</v>
+      </c>
+      <c r="L236" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="M236" s="4">
+        <v>391711.55855100002</v>
+      </c>
+      <c r="N236" s="4">
+        <v>40473.804394430001</v>
+      </c>
+      <c r="O236" s="3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="P236" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="Q236" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R236" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="S236" s="3" t="s">
         <v>1148</v>
-      </c>
-[...52 lines deleted...]
-        <v>625</v>
       </c>
       <c r="T236" s="4">
         <v>1</v>
       </c>
       <c r="W236" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X236" s="4">
         <v>0</v>
       </c>
       <c r="Y236" s="4">
         <v>0</v>
       </c>
       <c r="Z236" s="6">
-        <v>4.28E-4</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.565E-3</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D237" s="4">
+        <v>2069</v>
+      </c>
+      <c r="E237" s="5">
+        <v>17.740994000000001</v>
+      </c>
+      <c r="F237" s="4">
+        <v>36706.116354880003</v>
+      </c>
+      <c r="G237" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H237" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I237" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J237" s="5">
+        <v>171.7</v>
+      </c>
+      <c r="K237" s="5">
+        <v>9.678150211278858</v>
+      </c>
+      <c r="L237" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="M237" s="4">
+        <v>355247.30775500002</v>
+      </c>
+      <c r="N237" s="4">
+        <v>36706.116354880003</v>
+      </c>
+      <c r="O237" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="P237" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="Q237" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R237" s="3" t="s">
         <v>1152</v>
       </c>
-      <c r="B237" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S237" s="3" t="s">
-        <v>122</v>
+        <v>1148</v>
       </c>
       <c r="T237" s="4">
         <v>1</v>
       </c>
       <c r="W237" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X237" s="4">
         <v>0</v>
       </c>
       <c r="Y237" s="4">
         <v>0</v>
       </c>
       <c r="Z237" s="6">
-        <v>2.1459999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.42E-3</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D238" s="4">
+        <v>13390</v>
+      </c>
+      <c r="E238" s="5">
+        <v>8.9365459999999999</v>
+      </c>
+      <c r="F238" s="4">
+        <v>119660.35997559001</v>
+      </c>
+      <c r="G238" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H238" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I238" s="3" t="s">
         <v>1156</v>
       </c>
-      <c r="B238" s="3" t="s">
+      <c r="J238" s="5">
+        <v>146.47</v>
+      </c>
+      <c r="K238" s="5">
+        <v>16.39000072279903</v>
+      </c>
+      <c r="L238" s="3" t="s">
         <v>1157</v>
       </c>
-      <c r="C238" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M238" s="4">
-        <v>71263.8</v>
+        <v>1961233.3864899999</v>
       </c>
       <c r="N238" s="4">
-        <v>71263.8</v>
+        <v>119660.35997559001</v>
       </c>
       <c r="O238" s="3" t="s">
-        <v>1156</v>
+        <v>1153</v>
       </c>
       <c r="P238" s="3" t="s">
         <v>1158</v>
       </c>
       <c r="Q238" s="3" t="s">
-        <v>132</v>
+        <v>247</v>
       </c>
       <c r="R238" s="3" t="s">
         <v>1159</v>
       </c>
       <c r="S238" s="3" t="s">
-        <v>134</v>
+        <v>1160</v>
       </c>
       <c r="T238" s="4">
         <v>1</v>
       </c>
       <c r="W238" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X238" s="4">
         <v>0</v>
       </c>
       <c r="Y238" s="4">
         <v>0</v>
       </c>
       <c r="Z238" s="6">
-        <v>2.7330000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.6290000000000003E-3</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="B239" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D239" s="4">
+        <v>100</v>
+      </c>
+      <c r="E239" s="5">
+        <v>331.69</v>
+      </c>
+      <c r="F239" s="4">
+        <v>33169</v>
+      </c>
+      <c r="G239" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H239" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I239" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J239" s="5">
+        <v>331.69</v>
+      </c>
+      <c r="K239" s="5">
+        <v>1</v>
+      </c>
+      <c r="L239" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M239" s="4">
+        <v>33169</v>
+      </c>
+      <c r="N239" s="4">
+        <v>33169</v>
+      </c>
+      <c r="O239" s="3" t="s">
         <v>1161</v>
       </c>
-      <c r="C239" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G239" s="3" t="s">
+      <c r="P239" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="Q239" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R239" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="S239" s="3" t="s">
         <v>117</v>
-      </c>
-[...34 lines deleted...]
-        <v>1104</v>
       </c>
       <c r="T239" s="4">
         <v>1</v>
       </c>
       <c r="W239" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X239" s="4">
         <v>0</v>
       </c>
       <c r="Y239" s="4">
         <v>0</v>
       </c>
       <c r="Z239" s="6">
-        <v>3.9610000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.2830000000000001E-3</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B240" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D240" s="4">
+        <v>421</v>
+      </c>
+      <c r="E240" s="5">
+        <v>76.66</v>
+      </c>
+      <c r="F240" s="4">
+        <v>32273.86</v>
+      </c>
+      <c r="G240" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H240" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I240" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J240" s="5">
+        <v>76.66</v>
+      </c>
+      <c r="K240" s="5">
+        <v>1</v>
+      </c>
+      <c r="L240" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M240" s="4">
+        <v>32273.86</v>
+      </c>
+      <c r="N240" s="4">
+        <v>32273.86</v>
+      </c>
+      <c r="O240" s="3" t="s">
         <v>1165</v>
       </c>
-      <c r="C240" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G240" s="3" t="s">
+      <c r="P240" s="3" t="s">
+        <v>1167</v>
+      </c>
+      <c r="Q240" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R240" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="S240" s="3" t="s">
         <v>117</v>
-      </c>
-[...34 lines deleted...]
-        <v>1117</v>
       </c>
       <c r="T240" s="4">
         <v>1</v>
       </c>
       <c r="W240" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X240" s="4">
         <v>0</v>
       </c>
       <c r="Y240" s="4">
         <v>0</v>
       </c>
       <c r="Z240" s="6">
-        <v>1.472E-3</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.248E-3</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B241" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D241" s="4">
+        <v>900</v>
+      </c>
+      <c r="E241" s="5">
+        <v>86.667840999999996</v>
+      </c>
+      <c r="F241" s="4">
+        <v>78001.057268720004</v>
+      </c>
+      <c r="G241" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H241" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I241" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J241" s="5">
+        <v>122.96</v>
+      </c>
+      <c r="K241" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L241" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M241" s="4">
+        <v>110664.000781</v>
+      </c>
+      <c r="N241" s="4">
+        <v>78001.057268720004</v>
+      </c>
+      <c r="O241" s="3" t="s">
         <v>1169</v>
       </c>
-      <c r="C241" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P241" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="Q241" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R241" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="S241" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="T241" s="4">
+        <v>1</v>
+      </c>
+      <c r="W241" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="X241" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y241" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z241" s="6">
+        <v>3.0170000000000002E-3</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A242" s="3" t="s">
         <v>1170</v>
       </c>
-      <c r="Q241" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R241" s="3" t="s">
+      <c r="B242" s="3" t="s">
         <v>1171</v>
       </c>
-      <c r="S241" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A242" s="3" t="s">
+      <c r="C242" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D242" s="4">
+        <v>3862</v>
+      </c>
+      <c r="E242" s="5">
+        <v>3.7217859999999998</v>
+      </c>
+      <c r="F242" s="4">
+        <v>14373.53626468</v>
+      </c>
+      <c r="G242" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I242" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J242" s="5">
+        <v>36.020000000000003</v>
+      </c>
+      <c r="K242" s="5">
+        <v>9.678150211278858</v>
+      </c>
+      <c r="L242" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="M242" s="4">
+        <v>139109.243036</v>
+      </c>
+      <c r="N242" s="4">
+        <v>14373.53626468</v>
+      </c>
+      <c r="O242" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="P242" s="3" t="s">
         <v>1172</v>
       </c>
-      <c r="B242" s="3" t="s">
+      <c r="Q242" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R242" s="3" t="s">
         <v>1173</v>
       </c>
-      <c r="C242" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S242" s="3" t="s">
-        <v>1176</v>
+        <v>1148</v>
       </c>
       <c r="T242" s="4">
         <v>1</v>
       </c>
       <c r="W242" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X242" s="4">
         <v>0</v>
       </c>
       <c r="Y242" s="4">
         <v>0</v>
       </c>
       <c r="Z242" s="6">
-        <v>4.496E-3</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.5599999999999996E-4</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A243" s="3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D243" s="4">
+        <v>2313</v>
+      </c>
+      <c r="E243" s="5">
+        <v>26.292822999999999</v>
+      </c>
+      <c r="F243" s="4">
+        <v>60815.298442500003</v>
+      </c>
+      <c r="G243" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H243" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I243" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J243" s="5">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="K243" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L243" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M243" s="4">
+        <v>45820.53</v>
+      </c>
+      <c r="N243" s="4">
+        <v>60815.298442500003</v>
+      </c>
+      <c r="O243" s="3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="P243" s="3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="Q243" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R243" s="3" t="s">
         <v>1177</v>
       </c>
-      <c r="B243" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S243" s="3" t="s">
-        <v>122</v>
+        <v>193</v>
       </c>
       <c r="T243" s="4">
         <v>1</v>
       </c>
       <c r="W243" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X243" s="4">
         <v>0</v>
       </c>
       <c r="Y243" s="4">
         <v>0</v>
       </c>
       <c r="Z243" s="6">
-        <v>1.212E-3</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.3519999999999999E-3</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D244" s="4">
+        <v>831</v>
+      </c>
+      <c r="E244" s="5">
+        <v>78.384647999999999</v>
+      </c>
+      <c r="F244" s="4">
+        <v>65137.642487999998</v>
+      </c>
+      <c r="G244" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H244" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="I244" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J244" s="5">
+        <v>68.56</v>
+      </c>
+      <c r="K244" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L244" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="M244" s="4">
+        <v>56973.36</v>
+      </c>
+      <c r="N244" s="4">
+        <v>65137.642487999998</v>
+      </c>
+      <c r="O244" s="3" t="s">
+        <v>1178</v>
+      </c>
+      <c r="P244" s="3" t="s">
+        <v>1180</v>
+      </c>
+      <c r="Q244" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R244" s="3" t="s">
         <v>1181</v>
       </c>
-      <c r="B244" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S244" s="3" t="s">
-        <v>122</v>
+        <v>419</v>
       </c>
       <c r="T244" s="4">
         <v>1</v>
       </c>
       <c r="W244" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X244" s="4">
         <v>0</v>
       </c>
       <c r="Y244" s="4">
         <v>0</v>
       </c>
       <c r="Z244" s="6">
-        <v>1.4319999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.519E-3</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A245" s="3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D245" s="4">
+        <v>13000</v>
+      </c>
+      <c r="E245" s="5">
+        <v>6.7060149999999998</v>
+      </c>
+      <c r="F245" s="4">
+        <v>87178.199171169996</v>
+      </c>
+      <c r="G245" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H245" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I245" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J245" s="5">
+        <v>34.71</v>
+      </c>
+      <c r="K245" s="5">
+        <v>5.1759499485639973</v>
+      </c>
+      <c r="L245" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M245" s="4">
+        <v>451229.99551500002</v>
+      </c>
+      <c r="N245" s="4">
+        <v>87178.199171169996</v>
+      </c>
+      <c r="O245" s="3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="P245" s="3" t="s">
+        <v>1184</v>
+      </c>
+      <c r="Q245" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R245" s="3" t="s">
         <v>1185</v>
       </c>
-      <c r="B245" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S245" s="3" t="s">
-        <v>308</v>
+        <v>1012</v>
       </c>
       <c r="T245" s="4">
         <v>1</v>
       </c>
       <c r="W245" s="3" t="s">
-        <v>279</v>
+        <v>34</v>
       </c>
       <c r="X245" s="4">
         <v>0</v>
       </c>
       <c r="Y245" s="4">
         <v>0</v>
       </c>
       <c r="Z245" s="6">
-        <v>3.0850000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.372E-3</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A246" s="3" t="s">
         <v>1186</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>1187</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D246" s="4">
-        <v>3862</v>
+        <v>8842</v>
       </c>
       <c r="E246" s="5">
-        <v>3.928194</v>
+        <v>2.5687509999999998</v>
       </c>
       <c r="F246" s="4">
-        <v>15170.68637804</v>
+        <v>22712.89238659</v>
       </c>
       <c r="G246" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H246" s="3" t="s">
-        <v>99</v>
+        <v>995</v>
       </c>
       <c r="I246" s="3" t="s">
-        <v>100</v>
+        <v>1086</v>
       </c>
       <c r="J246" s="5">
-        <v>36.270000000000003</v>
+        <v>17.43</v>
       </c>
       <c r="K246" s="5">
-        <v>9.2332497077907298</v>
+        <v>6.7853998551317138</v>
       </c>
       <c r="L246" s="3" t="s">
-        <v>101</v>
+        <v>996</v>
       </c>
       <c r="M246" s="4">
-        <v>140074.735567</v>
+        <v>154116.056709</v>
       </c>
       <c r="N246" s="4">
-        <v>15170.68637804</v>
+        <v>22712.89238659</v>
       </c>
       <c r="O246" s="3" t="s">
         <v>1186</v>
       </c>
       <c r="P246" s="3" t="s">
         <v>1188</v>
       </c>
       <c r="Q246" s="3" t="s">
-        <v>232</v>
+        <v>122</v>
       </c>
       <c r="R246" s="3" t="s">
         <v>1189</v>
       </c>
       <c r="S246" s="3" t="s">
-        <v>1117</v>
+        <v>1106</v>
       </c>
       <c r="T246" s="4">
         <v>1</v>
       </c>
       <c r="W246" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X246" s="4">
         <v>0</v>
       </c>
       <c r="Y246" s="4">
         <v>0</v>
       </c>
       <c r="Z246" s="6">
-        <v>5.8100000000000003E-4</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.7799999999999998E-4</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A247" s="3" t="s">
         <v>1190</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>1191</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D247" s="4">
-        <v>2313</v>
+        <v>39</v>
       </c>
       <c r="E247" s="5">
-        <v>25.361678999999999</v>
+        <v>1128.122486</v>
       </c>
       <c r="F247" s="4">
-        <v>58661.56410525</v>
+        <v>43996.776792910001</v>
       </c>
       <c r="G247" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H247" s="3" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="I247" s="3" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="J247" s="5">
-        <v>18.815000000000001</v>
+        <v>910</v>
       </c>
       <c r="K247" s="5">
-        <v>0.74186727994361801</v>
+        <v>0.80664999676049354</v>
       </c>
       <c r="L247" s="3" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="M247" s="4">
-        <v>43519.095000000001</v>
+        <v>35489.999857000003</v>
       </c>
       <c r="N247" s="4">
-        <v>58661.56410525</v>
+        <v>43996.776792910001</v>
       </c>
       <c r="O247" s="3" t="s">
         <v>1190</v>
       </c>
       <c r="P247" s="3" t="s">
         <v>1192</v>
       </c>
       <c r="Q247" s="3" t="s">
-        <v>120</v>
+        <v>222</v>
       </c>
       <c r="R247" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="S247" s="3" t="s">
-        <v>203</v>
+        <v>612</v>
       </c>
       <c r="T247" s="4">
         <v>1</v>
       </c>
       <c r="W247" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X247" s="4">
         <v>0</v>
       </c>
       <c r="Y247" s="4">
         <v>0</v>
       </c>
       <c r="Z247" s="6">
-        <v>2.2499999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.702E-3</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A248" s="3" t="s">
         <v>1194</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>1195</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D248" s="4">
-        <v>831</v>
+        <v>9900</v>
       </c>
       <c r="E248" s="5">
-        <v>72.887697000000003</v>
+        <v>3.9010229999999999</v>
       </c>
       <c r="F248" s="4">
-        <v>60569.676206999997</v>
+        <v>38620.125563709997</v>
       </c>
       <c r="G248" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H248" s="3" t="s">
-        <v>428</v>
+        <v>995</v>
       </c>
       <c r="I248" s="3" t="s">
-        <v>70</v>
+        <v>1086</v>
       </c>
       <c r="J248" s="5">
-        <v>62.46</v>
+        <v>26.47</v>
       </c>
       <c r="K248" s="5">
-        <v>0.85693474441921247</v>
+        <v>6.7853998551317138</v>
       </c>
       <c r="L248" s="3" t="s">
-        <v>429</v>
+        <v>996</v>
       </c>
       <c r="M248" s="4">
-        <v>51904.26</v>
+        <v>262052.994405</v>
       </c>
       <c r="N248" s="4">
-        <v>60569.676206999997</v>
+        <v>38620.125563709997</v>
       </c>
       <c r="O248" s="3" t="s">
         <v>1194</v>
       </c>
       <c r="P248" s="3" t="s">
         <v>1196</v>
       </c>
       <c r="Q248" s="3" t="s">
-        <v>120</v>
+        <v>162</v>
       </c>
       <c r="R248" s="3" t="s">
         <v>1197</v>
       </c>
       <c r="S248" s="3" t="s">
-        <v>432</v>
+        <v>1106</v>
       </c>
       <c r="T248" s="4">
         <v>1</v>
       </c>
       <c r="W248" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X248" s="4">
         <v>0</v>
       </c>
       <c r="Y248" s="4">
         <v>0</v>
       </c>
       <c r="Z248" s="6">
-        <v>2.323E-3</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.4940000000000001E-3</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A249" s="3" t="s">
         <v>1198</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>1199</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D249" s="4">
-        <v>13000</v>
+        <v>12300</v>
       </c>
       <c r="E249" s="5">
-        <v>6.7257129999999998</v>
+        <v>2.0883069999999999</v>
       </c>
       <c r="F249" s="4">
-        <v>87434.265153610002</v>
+        <v>25686.179149349999</v>
       </c>
       <c r="G249" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H249" s="3" t="s">
-        <v>44</v>
+        <v>995</v>
       </c>
       <c r="I249" s="3" t="s">
-        <v>45</v>
+        <v>1086</v>
       </c>
       <c r="J249" s="5">
-        <v>34.020000000000003</v>
+        <v>14.17</v>
       </c>
       <c r="K249" s="5">
-        <v>5.0581999009705623</v>
+        <v>6.7853998551317138</v>
       </c>
       <c r="L249" s="3" t="s">
-        <v>46</v>
+        <v>996</v>
       </c>
       <c r="M249" s="4">
-        <v>442259.99134100002</v>
+        <v>174290.99627800001</v>
       </c>
       <c r="N249" s="4">
-        <v>87434.265153610002</v>
+        <v>25686.179149349999</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>1198</v>
       </c>
       <c r="P249" s="3" t="s">
         <v>1200</v>
       </c>
       <c r="Q249" s="3" t="s">
-        <v>120</v>
+        <v>162</v>
       </c>
       <c r="R249" s="3" t="s">
         <v>1201</v>
       </c>
       <c r="S249" s="3" t="s">
-        <v>1031</v>
+        <v>1106</v>
       </c>
       <c r="T249" s="4">
         <v>1</v>
       </c>
       <c r="W249" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X249" s="4">
         <v>0</v>
       </c>
       <c r="Y249" s="4">
         <v>0</v>
       </c>
       <c r="Z249" s="6">
-        <v>3.3540000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.9299999999999996E-4</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
         <v>1202</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>1203</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D250" s="4">
-        <v>5773</v>
+        <v>935</v>
       </c>
       <c r="E250" s="5">
-        <v>2.8765390000000002</v>
+        <v>48.118690000000001</v>
       </c>
       <c r="F250" s="4">
-        <v>16606.261311509999</v>
+        <v>44990.975833589997</v>
       </c>
       <c r="G250" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H250" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I250" s="3" t="s">
-        <v>1101</v>
+        <v>60</v>
       </c>
       <c r="J250" s="5">
-        <v>19.47</v>
+        <v>314.60000000000002</v>
       </c>
       <c r="K250" s="5">
-        <v>6.7685500405334622</v>
+        <v>6.5380001316753225</v>
       </c>
       <c r="L250" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M250" s="4">
-        <v>112400.310673</v>
+        <v>294151.005924</v>
       </c>
       <c r="N250" s="4">
-        <v>16606.261311509999</v>
+        <v>44990.975833589997</v>
       </c>
       <c r="O250" s="3" t="s">
         <v>1202</v>
       </c>
       <c r="P250" s="3" t="s">
         <v>1204</v>
       </c>
       <c r="Q250" s="3" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="R250" s="3" t="s">
         <v>1205</v>
       </c>
       <c r="S250" s="3" t="s">
-        <v>1126</v>
+        <v>1064</v>
       </c>
       <c r="T250" s="4">
         <v>1</v>
       </c>
       <c r="W250" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X250" s="4">
         <v>0</v>
       </c>
       <c r="Y250" s="4">
         <v>0</v>
       </c>
       <c r="Z250" s="6">
-        <v>6.3699999999999998E-4</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.74E-3</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A251" s="3" t="s">
         <v>1206</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>1207</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D251" s="4">
-        <v>39</v>
+        <v>1519</v>
       </c>
       <c r="E251" s="5">
-        <v>1058.4245209999999</v>
+        <v>49.662182999999999</v>
       </c>
       <c r="F251" s="4">
-        <v>41278.556344789999</v>
+        <v>75436.85613339</v>
       </c>
       <c r="G251" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H251" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I251" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J251" s="5">
-        <v>827</v>
+        <v>40.06</v>
       </c>
       <c r="K251" s="5">
-        <v>0.78135000059148196</v>
+        <v>0.80664999676049354</v>
       </c>
       <c r="L251" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M251" s="4">
-        <v>32253.000024000001</v>
+        <v>60851.139754999997</v>
       </c>
       <c r="N251" s="4">
-        <v>41278.556344789999</v>
+        <v>75436.85613339</v>
       </c>
       <c r="O251" s="3" t="s">
         <v>1206</v>
       </c>
       <c r="P251" s="3" t="s">
         <v>1208</v>
       </c>
       <c r="Q251" s="3" t="s">
-        <v>232</v>
+        <v>134</v>
       </c>
       <c r="R251" s="3" t="s">
         <v>1209</v>
       </c>
       <c r="S251" s="3" t="s">
-        <v>625</v>
+        <v>612</v>
       </c>
       <c r="T251" s="4">
         <v>1</v>
       </c>
       <c r="W251" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X251" s="4">
         <v>0</v>
       </c>
       <c r="Y251" s="4">
         <v>0</v>
       </c>
       <c r="Z251" s="6">
-        <v>1.583E-3</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.918E-3</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A252" s="3" t="s">
         <v>1210</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>1211</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D252" s="4">
-        <v>9900</v>
+        <v>47600</v>
       </c>
       <c r="E252" s="5">
-        <v>4.099844</v>
+        <v>1.9335629999999999</v>
       </c>
       <c r="F252" s="4">
-        <v>40588.456907309999</v>
+        <v>92037.610163000005</v>
       </c>
       <c r="G252" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H252" s="3" t="s">
-        <v>59</v>
+        <v>995</v>
       </c>
       <c r="I252" s="3" t="s">
-        <v>1101</v>
+        <v>1086</v>
       </c>
       <c r="J252" s="5">
-        <v>27.75</v>
+        <v>13.12</v>
       </c>
       <c r="K252" s="5">
-        <v>6.7685500405334622</v>
+        <v>6.7853998551317138</v>
       </c>
       <c r="L252" s="3" t="s">
-        <v>61</v>
+        <v>996</v>
       </c>
       <c r="M252" s="4">
-        <v>274725.00164500001</v>
+        <v>624511.98666599998</v>
       </c>
       <c r="N252" s="4">
-        <v>40588.456907309999</v>
+        <v>92037.610163000005</v>
       </c>
       <c r="O252" s="3" t="s">
         <v>1210</v>
       </c>
       <c r="P252" s="3" t="s">
         <v>1212</v>
       </c>
       <c r="Q252" s="3" t="s">
-        <v>172</v>
+        <v>122</v>
       </c>
       <c r="R252" s="3" t="s">
         <v>1213</v>
       </c>
       <c r="S252" s="3" t="s">
-        <v>1126</v>
+        <v>1106</v>
       </c>
       <c r="T252" s="4">
         <v>1</v>
       </c>
       <c r="W252" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X252" s="4">
         <v>0</v>
       </c>
       <c r="Y252" s="4">
         <v>0</v>
       </c>
       <c r="Z252" s="6">
-        <v>1.557E-3</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.5599999999999998E-3</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A253" s="3" t="s">
         <v>1214</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>1215</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D253" s="4">
-        <v>12300</v>
+        <v>241000</v>
       </c>
       <c r="E253" s="5">
-        <v>2.290003</v>
+        <v>0.34174700000000002</v>
       </c>
       <c r="F253" s="4">
-        <v>28167.037253179999</v>
+        <v>82361.117309890004</v>
       </c>
       <c r="G253" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H253" s="3" t="s">
-        <v>59</v>
+        <v>995</v>
       </c>
       <c r="I253" s="3" t="s">
-        <v>1101</v>
+        <v>75</v>
       </c>
       <c r="J253" s="5">
-        <v>15.5</v>
+        <v>2.68</v>
       </c>
       <c r="K253" s="5">
-        <v>6.7685500405334622</v>
+        <v>7.8420498239930332</v>
       </c>
       <c r="L253" s="3" t="s">
-        <v>61</v>
+        <v>996</v>
       </c>
       <c r="M253" s="4">
-        <v>190650.00114099999</v>
+        <v>645879.98550299997</v>
       </c>
       <c r="N253" s="4">
-        <v>28167.037253179999</v>
+        <v>82361.117309890004</v>
       </c>
       <c r="O253" s="3" t="s">
         <v>1214</v>
       </c>
       <c r="P253" s="3" t="s">
         <v>1216</v>
       </c>
       <c r="Q253" s="3" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="R253" s="3" t="s">
         <v>1217</v>
       </c>
       <c r="S253" s="3" t="s">
-        <v>1126</v>
+        <v>657</v>
       </c>
       <c r="T253" s="4">
         <v>1</v>
       </c>
       <c r="W253" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X253" s="4">
         <v>0</v>
       </c>
       <c r="Y253" s="4">
         <v>0</v>
       </c>
       <c r="Z253" s="6">
-        <v>1.08E-3</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.186E-3</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A254" s="3" t="s">
         <v>1218</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>1219</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D254" s="4">
-        <v>935</v>
+        <v>100</v>
       </c>
       <c r="E254" s="5">
-        <v>45.742704000000003</v>
+        <v>364.57444700000002</v>
       </c>
       <c r="F254" s="4">
-        <v>42769.42835283</v>
+        <v>36457.44493392</v>
       </c>
       <c r="G254" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H254" s="3" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="I254" s="3" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="J254" s="5">
-        <v>292.95</v>
+        <v>517.24</v>
       </c>
       <c r="K254" s="5">
-        <v>6.4043000007236861</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L254" s="3" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="M254" s="4">
-        <v>273908.25003</v>
+        <v>51724.000365</v>
       </c>
       <c r="N254" s="4">
-        <v>42769.42835283</v>
+        <v>36457.44493392</v>
       </c>
       <c r="O254" s="3" t="s">
         <v>1218</v>
       </c>
       <c r="P254" s="3" t="s">
         <v>1220</v>
       </c>
       <c r="Q254" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="R254" s="3" t="s">
         <v>1221</v>
       </c>
       <c r="S254" s="3" t="s">
-        <v>1079</v>
+        <v>304</v>
       </c>
       <c r="T254" s="4">
         <v>1</v>
       </c>
       <c r="W254" s="3" t="s">
-        <v>34</v>
+        <v>1222</v>
       </c>
       <c r="X254" s="4">
         <v>0</v>
       </c>
       <c r="Y254" s="4">
         <v>0</v>
       </c>
       <c r="Z254" s="6">
-        <v>1.64E-3</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.41E-3</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A255" s="3" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="B255" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D255" s="4">
+        <v>400</v>
+      </c>
+      <c r="E255" s="5">
+        <v>37.159471000000003</v>
+      </c>
+      <c r="F255" s="4">
+        <v>14863.788546260001</v>
+      </c>
+      <c r="G255" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H255" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I255" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J255" s="5">
+        <v>52.72</v>
+      </c>
+      <c r="K255" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L255" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M255" s="4">
+        <v>21088.000147999999</v>
+      </c>
+      <c r="N255" s="4">
+        <v>14863.788546260001</v>
+      </c>
+      <c r="O255" s="3" t="s">
         <v>1223</v>
       </c>
-      <c r="C255" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H255" s="3" t="s">
+      <c r="P255" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="Q255" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="R255" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="S255" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="T255" s="4">
+        <v>1</v>
+      </c>
+      <c r="W255" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="X255" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y255" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z255" s="6">
+        <v>5.7499999999999999E-4</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A256" s="3" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B256" s="3" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D256" s="4">
+        <v>240</v>
+      </c>
+      <c r="E256" s="5">
+        <v>412.57050900000002</v>
+      </c>
+      <c r="F256" s="4">
+        <v>99016.921837229995</v>
+      </c>
+      <c r="G256" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H256" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="I255" s="3" t="s">
+      <c r="I256" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="J255" s="5">
-[...5 lines deleted...]
-      <c r="L255" s="3" t="s">
+      <c r="J256" s="5">
+        <v>332.8</v>
+      </c>
+      <c r="K256" s="5">
+        <v>0.80664999676049354</v>
+      </c>
+      <c r="L256" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="M255" s="4">
-[...8 lines deleted...]
-      <c r="P255" s="3" t="s">
+      <c r="M256" s="4">
+        <v>79871.999679</v>
+      </c>
+      <c r="N256" s="4">
+        <v>99016.921837229995</v>
+      </c>
+      <c r="O256" s="3" t="s">
         <v>1224</v>
       </c>
-      <c r="Q255" s="3" t="s">
-[...25 lines deleted...]
-      <c r="A256" s="3" t="s">
+      <c r="P256" s="3" t="s">
         <v>1226</v>
       </c>
-      <c r="B256" s="3" t="s">
+      <c r="Q256" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="R256" s="3" t="s">
         <v>1227</v>
       </c>
-      <c r="C256" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S256" s="3" t="s">
-        <v>1126</v>
+        <v>612</v>
       </c>
       <c r="T256" s="4">
         <v>1</v>
       </c>
       <c r="W256" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X256" s="4">
         <v>0</v>
       </c>
       <c r="Y256" s="4">
         <v>0</v>
       </c>
       <c r="Z256" s="6">
-        <v>3.7469999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8300000000000001E-3</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A257" s="3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B257" s="3" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D257" s="4">
+        <v>996</v>
+      </c>
+      <c r="E257" s="5">
+        <v>146.11000000000001</v>
+      </c>
+      <c r="F257" s="4">
+        <v>145525.56</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H257" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I257" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J257" s="5">
+        <v>146.11000000000001</v>
+      </c>
+      <c r="K257" s="5">
+        <v>1</v>
+      </c>
+      <c r="L257" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M257" s="4">
+        <v>145525.56</v>
+      </c>
+      <c r="N257" s="4">
+        <v>145525.56</v>
+      </c>
+      <c r="O257" s="3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="P257" s="3" t="s">
         <v>1230</v>
       </c>
-      <c r="B257" s="3" t="s">
+      <c r="Q257" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R257" s="3" t="s">
         <v>1231</v>
       </c>
-      <c r="C257" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G257" s="3" t="s">
+      <c r="S257" s="3" t="s">
         <v>117</v>
-      </c>
-[...34 lines deleted...]
-        <v>670</v>
       </c>
       <c r="T257" s="4">
         <v>1</v>
       </c>
       <c r="W257" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X257" s="4">
         <v>0</v>
       </c>
       <c r="Y257" s="4">
         <v>0</v>
       </c>
       <c r="Z257" s="6">
-        <v>3.656E-3</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.6290000000000003E-3</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A258" s="3" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D258" s="4">
+        <v>1066</v>
+      </c>
+      <c r="E258" s="5">
+        <v>89.474658000000005</v>
+      </c>
+      <c r="F258" s="4">
+        <v>95379.985428</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H258" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="I258" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J258" s="5">
+        <v>78.260000000000005</v>
+      </c>
+      <c r="K258" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L258" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="M258" s="4">
+        <v>83425.16</v>
+      </c>
+      <c r="N258" s="4">
+        <v>95379.985428</v>
+      </c>
+      <c r="O258" s="3" t="s">
+        <v>1232</v>
+      </c>
+      <c r="P258" s="3" t="s">
         <v>1234</v>
       </c>
-      <c r="B258" s="3" t="s">
+      <c r="Q258" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R258" s="3" t="s">
         <v>1235</v>
       </c>
-      <c r="C258" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P258" s="3" t="s">
+      <c r="S258" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="T258" s="4">
+        <v>1</v>
+      </c>
+      <c r="W258" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X258" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y258" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z258" s="6">
+        <v>3.689E-3</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A259" s="3" t="s">
         <v>1236</v>
       </c>
-      <c r="Q258" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R258" s="3" t="s">
+      <c r="B259" s="3" t="s">
         <v>1237</v>
       </c>
-      <c r="S258" s="3" t="s">
-[...5 lines deleted...]
-      <c r="W258" s="3" t="s">
+      <c r="C259" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D259" s="4">
+        <v>9200</v>
+      </c>
+      <c r="E259" s="5">
+        <v>2.5946929999999999</v>
+      </c>
+      <c r="F259" s="4">
+        <v>23871.173407779999</v>
+      </c>
+      <c r="G259" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H259" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I259" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J259" s="5">
+        <v>13.43</v>
+      </c>
+      <c r="K259" s="5">
+        <v>5.1759499485639973</v>
+      </c>
+      <c r="L259" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M259" s="4">
+        <v>123555.99877200001</v>
+      </c>
+      <c r="N259" s="4">
+        <v>23871.173407779999</v>
+      </c>
+      <c r="O259" s="3" t="s">
+        <v>1236</v>
+      </c>
+      <c r="P259" s="3" t="s">
         <v>1238</v>
       </c>
-      <c r="X258" s="4">
-[...10 lines deleted...]
-      <c r="A259" s="3" t="s">
+      <c r="Q259" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R259" s="3" t="s">
         <v>1239</v>
       </c>
-      <c r="B259" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S259" s="3" t="s">
-        <v>308</v>
+        <v>1012</v>
       </c>
       <c r="T259" s="4">
         <v>1</v>
       </c>
       <c r="W259" s="3" t="s">
-        <v>248</v>
+        <v>34</v>
       </c>
       <c r="X259" s="4">
         <v>0</v>
       </c>
       <c r="Y259" s="4">
         <v>0</v>
       </c>
       <c r="Z259" s="6">
-        <v>6.1499999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.2299999999999999E-4</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A260" s="3" t="s">
         <v>1240</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>1241</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D260" s="4">
-        <v>240</v>
+        <v>38000</v>
       </c>
       <c r="E260" s="5">
-        <v>421.45005400000002</v>
+        <v>1.1361829999999999</v>
       </c>
       <c r="F260" s="4">
-        <v>101148.01305433</v>
+        <v>43174.935125379998</v>
       </c>
       <c r="G260" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H260" s="3" t="s">
-        <v>54</v>
+        <v>995</v>
       </c>
       <c r="I260" s="3" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="J260" s="5">
-        <v>329.3</v>
+        <v>8.91</v>
       </c>
       <c r="K260" s="5">
-        <v>0.78135000059148196</v>
+        <v>7.8420498239930332</v>
       </c>
       <c r="L260" s="3" t="s">
-        <v>56</v>
+        <v>996</v>
       </c>
       <c r="M260" s="4">
-        <v>79032.000058999998</v>
+        <v>338579.99239999999</v>
       </c>
       <c r="N260" s="4">
-        <v>101148.01305433</v>
+        <v>43174.935125379998</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>1240</v>
       </c>
       <c r="P260" s="3" t="s">
         <v>1242</v>
       </c>
       <c r="Q260" s="3" t="s">
-        <v>120</v>
+        <v>151</v>
       </c>
       <c r="R260" s="3" t="s">
         <v>1243</v>
       </c>
       <c r="S260" s="3" t="s">
-        <v>625</v>
+        <v>657</v>
       </c>
       <c r="T260" s="4">
         <v>1</v>
       </c>
       <c r="W260" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X260" s="4">
         <v>0</v>
       </c>
       <c r="Y260" s="4">
         <v>0</v>
       </c>
       <c r="Z260" s="6">
-        <v>3.8800000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.67E-3</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A261" s="3" t="s">
         <v>1244</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>1245</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D261" s="4">
-        <v>61</v>
+        <v>1000</v>
       </c>
       <c r="E261" s="5">
-        <v>16.535682000000001</v>
+        <v>25.83</v>
       </c>
       <c r="F261" s="4">
-        <v>1008.6765715</v>
+        <v>25830</v>
       </c>
       <c r="G261" s="3" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H261" s="3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I261" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J261" s="5">
+        <v>25.83</v>
+      </c>
+      <c r="K261" s="5">
+        <v>1</v>
+      </c>
+      <c r="L261" s="3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="M261" s="4">
+        <v>25830</v>
+      </c>
+      <c r="N261" s="4">
+        <v>25830</v>
+      </c>
+      <c r="O261" s="3" t="s">
+        <v>1249</v>
+      </c>
+      <c r="P261" s="3" t="s">
+        <v>1250</v>
+      </c>
+      <c r="Q261" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R261" s="3" t="s">
+        <v>1251</v>
+      </c>
+      <c r="S261" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H261" s="3" t="s">
-[...20 lines deleted...]
-      <c r="O261" s="3" t="s">
+      <c r="T261" s="4">
+        <v>1</v>
+      </c>
+      <c r="W261" s="3" t="s">
         <v>1244</v>
       </c>
-      <c r="P261" s="3" t="s">
+      <c r="X261" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y261" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z261" s="6">
+        <v>9.990000000000001E-4</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A262" s="3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B262" s="3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D262" s="4">
+        <v>1685</v>
+      </c>
+      <c r="E262" s="5">
+        <v>29.03</v>
+      </c>
+      <c r="F262" s="4">
+        <v>48915.55</v>
+      </c>
+      <c r="G262" s="3" t="s">
         <v>1246</v>
       </c>
-      <c r="Q261" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R261" s="3" t="s">
+      <c r="H262" s="3" t="s">
         <v>1247</v>
-      </c>
-[...42 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I262" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J262" s="5">
-        <v>134.06</v>
+        <v>29.03</v>
       </c>
       <c r="K262" s="5">
         <v>1</v>
       </c>
       <c r="L262" s="3" t="s">
-        <v>33</v>
+        <v>1248</v>
       </c>
       <c r="M262" s="4">
-        <v>133523.76</v>
+        <v>48915.55</v>
       </c>
       <c r="N262" s="4">
-        <v>133523.76</v>
+        <v>48915.55</v>
       </c>
       <c r="O262" s="3" t="s">
+        <v>1254</v>
+      </c>
+      <c r="P262" s="3" t="s">
+        <v>1255</v>
+      </c>
+      <c r="Q262" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R262" s="3" t="s">
+        <v>1256</v>
+      </c>
+      <c r="S262" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T262" s="4">
+        <v>1</v>
+      </c>
+      <c r="W262" s="3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="X262" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y262" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z262" s="6">
+        <v>1.892E-3</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A263" s="3" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D263" s="4">
+        <v>1924</v>
+      </c>
+      <c r="E263" s="5">
+        <v>10.49</v>
+      </c>
+      <c r="F263" s="4">
+        <v>20182.759999999998</v>
+      </c>
+      <c r="G263" s="3" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H263" s="3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I263" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J263" s="5">
+        <v>10.49</v>
+      </c>
+      <c r="K263" s="5">
+        <v>1</v>
+      </c>
+      <c r="L263" s="3" t="s">
         <v>1248</v>
       </c>
-      <c r="P262" s="3" t="s">
-[...8 lines deleted...]
-      <c r="S262" s="3" t="s">
+      <c r="M263" s="4">
+        <v>20182.759999999998</v>
+      </c>
+      <c r="N263" s="4">
+        <v>20182.759999999998</v>
+      </c>
+      <c r="O263" s="3" t="s">
+        <v>1259</v>
+      </c>
+      <c r="P263" s="3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="Q263" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="T262" s="4">
-[...34 lines deleted...]
-      <c r="G263" s="3" t="s">
+      <c r="R263" s="3" t="s">
+        <v>1261</v>
+      </c>
+      <c r="S263" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H263" s="3" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="T263" s="4">
         <v>1</v>
       </c>
       <c r="W263" s="3" t="s">
-        <v>34</v>
+        <v>1257</v>
       </c>
       <c r="X263" s="4">
         <v>0</v>
       </c>
       <c r="Y263" s="4">
         <v>0</v>
       </c>
       <c r="Z263" s="6">
-        <v>3.542E-3</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.7999999999999999E-4</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A264" s="3" t="s">
-        <v>1256</v>
+        <v>1262</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>1257</v>
+        <v>1263</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D264" s="4">
-        <v>9200</v>
+        <v>72</v>
       </c>
       <c r="E264" s="5">
-        <v>2.7124269999999999</v>
+        <v>108.4</v>
       </c>
       <c r="F264" s="4">
-        <v>24954.331580400001</v>
+        <v>7804.8</v>
       </c>
       <c r="G264" s="3" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H264" s="3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I264" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J264" s="5">
+        <v>108.4</v>
+      </c>
+      <c r="K264" s="5">
+        <v>1</v>
+      </c>
+      <c r="L264" s="3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="M264" s="4">
+        <v>7804.8</v>
+      </c>
+      <c r="N264" s="4">
+        <v>7804.8</v>
+      </c>
+      <c r="O264" s="3" t="s">
+        <v>1262</v>
+      </c>
+      <c r="P264" s="3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="Q264" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R264" s="3" t="s">
+        <v>1265</v>
+      </c>
+      <c r="S264" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="T264" s="4">
+        <v>1</v>
+      </c>
+      <c r="W264" s="3" t="s">
+        <v>1266</v>
+      </c>
+      <c r="X264" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y264" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z264" s="6">
+        <v>3.01E-4</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A265" s="3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B265" s="3" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D265" s="4">
+        <v>101</v>
+      </c>
+      <c r="E265" s="5">
+        <v>74.040000000000006</v>
+      </c>
+      <c r="F265" s="4">
+        <v>7478.04</v>
+      </c>
+      <c r="G265" s="3" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H265" s="3" t="s">
+        <v>1269</v>
+      </c>
+      <c r="I265" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J265" s="5">
+        <v>74.040000000000006</v>
+      </c>
+      <c r="K265" s="5">
+        <v>1</v>
+      </c>
+      <c r="L265" s="3" t="s">
+        <v>1270</v>
+      </c>
+      <c r="M265" s="4">
+        <v>7478.04</v>
+      </c>
+      <c r="N265" s="4">
+        <v>7478.04</v>
+      </c>
+      <c r="O265" s="3" t="s">
+        <v>1271</v>
+      </c>
+      <c r="P265" s="3" t="s">
+        <v>1272</v>
+      </c>
+      <c r="Q265" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="R265" s="3" t="s">
+        <v>1273</v>
+      </c>
+      <c r="S265" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H264" s="3" t="s">
-[...108 lines deleted...]
-      </c>
       <c r="T265" s="4">
         <v>1</v>
       </c>
       <c r="W265" s="3" t="s">
-        <v>34</v>
+        <v>1267</v>
       </c>
       <c r="X265" s="4">
         <v>0</v>
       </c>
       <c r="Y265" s="4">
         <v>0</v>
       </c>
       <c r="Z265" s="6">
-        <v>2.647E-3</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.8899999999999998E-4</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A266" s="3" t="s">
-        <v>1264</v>
+        <v>1274</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>1265</v>
+        <v>1275</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D266" s="4">
-        <v>1000</v>
+        <v>31</v>
       </c>
       <c r="E266" s="5">
-        <v>23.78</v>
+        <v>477.57</v>
       </c>
       <c r="F266" s="4">
-        <v>23780</v>
+        <v>14804.67</v>
       </c>
       <c r="G266" s="3" t="s">
-        <v>1266</v>
+        <v>1246</v>
       </c>
       <c r="H266" s="3" t="s">
-        <v>1267</v>
+        <v>104</v>
       </c>
       <c r="I266" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J266" s="5">
-        <v>23.78</v>
+        <v>477.57</v>
       </c>
       <c r="K266" s="5">
         <v>1</v>
       </c>
       <c r="L266" s="3" t="s">
-        <v>1268</v>
+        <v>106</v>
       </c>
       <c r="M266" s="4">
-        <v>23780</v>
+        <v>14804.67</v>
       </c>
       <c r="N266" s="4">
-        <v>23780</v>
+        <v>14804.67</v>
       </c>
       <c r="O266" s="3" t="s">
-        <v>1269</v>
+        <v>1276</v>
       </c>
       <c r="P266" s="3" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
       <c r="Q266" s="3" t="s">
-        <v>144</v>
+        <v>122</v>
       </c>
       <c r="R266" s="3" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
       <c r="S266" s="3" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="T266" s="4">
         <v>1</v>
       </c>
       <c r="W266" s="3" t="s">
-        <v>1264</v>
+        <v>1274</v>
       </c>
       <c r="X266" s="4">
         <v>0</v>
       </c>
       <c r="Y266" s="4">
         <v>0</v>
       </c>
       <c r="Z266" s="6">
-        <v>9.1200000000000005E-4</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.7200000000000003E-4</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A267" s="3" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>1273</v>
+        <v>1280</v>
       </c>
       <c r="C267" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D267" s="4">
-        <v>1685</v>
+        <v>1885</v>
       </c>
       <c r="E267" s="5">
-        <v>26.23</v>
+        <v>33.880000000000003</v>
       </c>
       <c r="F267" s="4">
-        <v>44197.55</v>
+        <v>63863.8</v>
       </c>
       <c r="G267" s="3" t="s">
-        <v>1266</v>
+        <v>1246</v>
       </c>
       <c r="H267" s="3" t="s">
-        <v>1267</v>
+        <v>726</v>
       </c>
       <c r="I267" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J267" s="5">
-        <v>26.23</v>
+        <v>33.880000000000003</v>
       </c>
       <c r="K267" s="5">
         <v>1</v>
       </c>
       <c r="L267" s="3" t="s">
-        <v>1268</v>
+        <v>728</v>
       </c>
       <c r="M267" s="4">
-        <v>44197.55</v>
+        <v>63863.8</v>
       </c>
       <c r="N267" s="4">
-        <v>44197.55</v>
+        <v>63863.8</v>
       </c>
       <c r="O267" s="3" t="s">
-        <v>1274</v>
+        <v>1281</v>
       </c>
       <c r="P267" s="3" t="s">
-        <v>1275</v>
+        <v>1282</v>
       </c>
       <c r="Q267" s="3" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="R267" s="3" t="s">
-        <v>1276</v>
+        <v>1283</v>
       </c>
       <c r="S267" s="3" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="T267" s="4">
         <v>1</v>
       </c>
       <c r="W267" s="3" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
       <c r="X267" s="4">
         <v>0</v>
       </c>
       <c r="Y267" s="4">
         <v>0</v>
       </c>
       <c r="Z267" s="6">
-        <v>1.6949999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.47E-3</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A268" s="3" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D268" s="4">
-        <v>1924</v>
+        <v>13400</v>
       </c>
       <c r="E268" s="5">
-        <v>12.65</v>
+        <v>2.25</v>
       </c>
       <c r="F268" s="4">
-        <v>24338.6</v>
+        <v>30150</v>
       </c>
       <c r="G268" s="3" t="s">
-        <v>1266</v>
+        <v>1246</v>
       </c>
       <c r="H268" s="3" t="s">
-        <v>1267</v>
+        <v>1247</v>
       </c>
       <c r="I268" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J268" s="5">
-        <v>12.65</v>
+        <v>2.25</v>
       </c>
       <c r="K268" s="5">
         <v>1</v>
       </c>
       <c r="L268" s="3" t="s">
-        <v>1268</v>
+        <v>1248</v>
       </c>
       <c r="M268" s="4">
-        <v>24338.6</v>
+        <v>30150</v>
       </c>
       <c r="N268" s="4">
-        <v>24338.6</v>
+        <v>30150</v>
       </c>
       <c r="O268" s="3" t="s">
-        <v>1279</v>
+        <v>1286</v>
       </c>
       <c r="P268" s="3" t="s">
-        <v>1280</v>
+        <v>1287</v>
       </c>
       <c r="Q268" s="3" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="R268" s="3" t="s">
-        <v>1281</v>
+        <v>1288</v>
       </c>
       <c r="S268" s="3" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="T268" s="4">
         <v>1</v>
       </c>
       <c r="W268" s="3" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="X268" s="4">
         <v>0</v>
       </c>
       <c r="Y268" s="4">
         <v>0</v>
       </c>
       <c r="Z268" s="6">
-        <v>9.3300000000000002E-4</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.1659999999999999E-3</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A269" s="3" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D269" s="4">
-        <v>72</v>
+        <v>361</v>
       </c>
       <c r="E269" s="5">
-        <v>101.2</v>
+        <v>42.507894</v>
       </c>
       <c r="F269" s="4">
-        <v>7286.4</v>
+        <v>15345.349733999999</v>
       </c>
       <c r="G269" s="3" t="s">
-        <v>1266</v>
+        <v>1246</v>
       </c>
       <c r="H269" s="3" t="s">
-        <v>1267</v>
+        <v>1075</v>
       </c>
       <c r="I269" s="3" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="J269" s="5">
-        <v>101.2</v>
+        <v>37.18</v>
       </c>
       <c r="K269" s="5">
-        <v>1</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L269" s="3" t="s">
-        <v>1268</v>
+        <v>1076</v>
       </c>
       <c r="M269" s="4">
-        <v>7286.4</v>
+        <v>13421.98</v>
       </c>
       <c r="N269" s="4">
-        <v>7286.4</v>
+        <v>15345.349733999999</v>
       </c>
       <c r="O269" s="3" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
       <c r="P269" s="3" t="s">
-        <v>1284</v>
+        <v>1291</v>
       </c>
       <c r="Q269" s="3" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="R269" s="3" t="s">
-        <v>1285</v>
+        <v>1292</v>
       </c>
       <c r="S269" s="3" t="s">
-        <v>203</v>
+        <v>1079</v>
       </c>
       <c r="T269" s="4">
         <v>1</v>
       </c>
       <c r="W269" s="3" t="s">
-        <v>1286</v>
+        <v>34</v>
       </c>
       <c r="X269" s="4">
         <v>0</v>
       </c>
       <c r="Y269" s="4">
         <v>0</v>
       </c>
       <c r="Z269" s="6">
-        <v>2.7900000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.9299999999999999E-4</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A270" s="3" t="s">
-        <v>1287</v>
+        <v>1293</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>1288</v>
+        <v>1294</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D270" s="4">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="E270" s="5">
-        <v>85.87</v>
+        <v>1042.3900000000001</v>
       </c>
       <c r="F270" s="4">
-        <v>8672.8700000000008</v>
+        <v>141765.04</v>
       </c>
       <c r="G270" s="3" t="s">
-        <v>1266</v>
+        <v>1295</v>
       </c>
       <c r="H270" s="3" t="s">
-        <v>1289</v>
+        <v>31</v>
       </c>
       <c r="I270" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J270" s="5">
-        <v>85.87</v>
+        <v>1042.3900000000001</v>
       </c>
       <c r="K270" s="5">
         <v>1</v>
       </c>
       <c r="L270" s="3" t="s">
-        <v>1290</v>
+        <v>33</v>
       </c>
       <c r="M270" s="4">
-        <v>8672.8700000000008</v>
+        <v>141765.04</v>
       </c>
       <c r="N270" s="4">
-        <v>8672.8700000000008</v>
+        <v>141765.04</v>
       </c>
       <c r="O270" s="3" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="P270" s="3" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="Q270" s="3" t="s">
-        <v>333</v>
+        <v>247</v>
       </c>
       <c r="R270" s="3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="S270" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="T270" s="4">
+        <v>1</v>
+      </c>
+      <c r="W270" s="3" t="s">
         <v>1293</v>
       </c>
-      <c r="S270" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X270" s="4">
         <v>0</v>
       </c>
       <c r="Y270" s="4">
         <v>0</v>
       </c>
       <c r="Z270" s="6">
-        <v>3.3199999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.4840000000000002E-3</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A271" s="3" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
       <c r="B271" s="3" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D271" s="4">
+        <v>64</v>
+      </c>
+      <c r="E271" s="5">
+        <v>774.65011000000004</v>
+      </c>
+      <c r="F271" s="4">
+        <v>49577.60344562</v>
+      </c>
+      <c r="G271" s="3" t="s">
         <v>1295</v>
       </c>
-      <c r="C271" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H271" s="3" t="s">
-        <v>699</v>
+        <v>79</v>
       </c>
       <c r="I271" s="3" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="J271" s="5">
-        <v>418.45</v>
+        <v>125900</v>
       </c>
       <c r="K271" s="5">
-        <v>1</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L271" s="3" t="s">
-        <v>701</v>
+        <v>81</v>
       </c>
       <c r="M271" s="4">
-        <v>12971.95</v>
+        <v>8057599.4158229996</v>
       </c>
       <c r="N271" s="4">
-        <v>12971.95</v>
+        <v>49577.60344562</v>
       </c>
       <c r="O271" s="3" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="P271" s="3" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="Q271" s="3" t="s">
-        <v>132</v>
+        <v>247</v>
       </c>
       <c r="R271" s="3" t="s">
-        <v>1298</v>
+        <v>1302</v>
       </c>
       <c r="S271" s="3" t="s">
-        <v>122</v>
+        <v>617</v>
       </c>
       <c r="T271" s="4">
         <v>1</v>
       </c>
       <c r="W271" s="3" t="s">
-        <v>1294</v>
+        <v>34</v>
       </c>
       <c r="X271" s="4">
         <v>0</v>
       </c>
       <c r="Y271" s="4">
         <v>0</v>
       </c>
       <c r="Z271" s="6">
-        <v>4.9700000000000005E-4</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.918E-3</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A272" s="3" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D272" s="4">
-        <v>1885</v>
+        <v>2863</v>
       </c>
       <c r="E272" s="5">
-        <v>35.32</v>
+        <v>41.821914</v>
       </c>
       <c r="F272" s="4">
-        <v>66578.2</v>
+        <v>119736.139782</v>
       </c>
       <c r="G272" s="3" t="s">
-        <v>1266</v>
+        <v>1295</v>
       </c>
       <c r="H272" s="3" t="s">
-        <v>1301</v>
+        <v>415</v>
       </c>
       <c r="I272" s="3" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="J272" s="5">
-        <v>35.32</v>
+        <v>36.58</v>
       </c>
       <c r="K272" s="5">
-        <v>1</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L272" s="3" t="s">
-        <v>1302</v>
+        <v>416</v>
       </c>
       <c r="M272" s="4">
-        <v>66578.2</v>
+        <v>104728.54</v>
       </c>
       <c r="N272" s="4">
-        <v>66578.2</v>
+        <v>119736.139782</v>
       </c>
       <c r="O272" s="3" t="s">
         <v>1303</v>
       </c>
       <c r="P272" s="3" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="Q272" s="3" t="s">
-        <v>120</v>
+        <v>247</v>
       </c>
       <c r="R272" s="3" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="S272" s="3" t="s">
-        <v>122</v>
+        <v>419</v>
       </c>
       <c r="T272" s="4">
         <v>1</v>
       </c>
       <c r="W272" s="3" t="s">
-        <v>1299</v>
+        <v>34</v>
       </c>
       <c r="X272" s="4">
         <v>0</v>
       </c>
       <c r="Y272" s="4">
         <v>0</v>
       </c>
       <c r="Z272" s="6">
-        <v>2.5539999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.6319999999999998E-3</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A273" s="3" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B273" s="3" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D273" s="4">
+        <v>252</v>
+      </c>
+      <c r="E273" s="5">
+        <v>84.089714999999998</v>
+      </c>
+      <c r="F273" s="4">
+        <v>21190.608179999999</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H273" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="I273" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J273" s="5">
+        <v>73.55</v>
+      </c>
+      <c r="K273" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L273" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="M273" s="4">
+        <v>18534.599999999999</v>
+      </c>
+      <c r="N273" s="4">
+        <v>21190.608179999999</v>
+      </c>
+      <c r="O273" s="3" t="s">
         <v>1307</v>
-      </c>
-[...37 lines deleted...]
-        <v>1308</v>
       </c>
       <c r="P273" s="3" t="s">
         <v>1309</v>
       </c>
       <c r="Q273" s="3" t="s">
-        <v>132</v>
+        <v>247</v>
       </c>
       <c r="R273" s="3" t="s">
         <v>1310</v>
       </c>
       <c r="S273" s="3" t="s">
-        <v>122</v>
+        <v>419</v>
       </c>
       <c r="T273" s="4">
         <v>1</v>
       </c>
       <c r="W273" s="3" t="s">
-        <v>1306</v>
+        <v>34</v>
       </c>
       <c r="X273" s="4">
         <v>0</v>
       </c>
       <c r="Y273" s="4">
         <v>0</v>
       </c>
       <c r="Z273" s="6">
-        <v>1.2130000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.1899999999999996E-4</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A274" s="3" t="s">
         <v>1311</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>1312</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D274" s="4">
-        <v>361</v>
+        <v>1763</v>
       </c>
       <c r="E274" s="5">
-        <v>39.816333999999998</v>
+        <v>61.280880000000003</v>
       </c>
       <c r="F274" s="4">
-        <v>14373.696574</v>
+        <v>108038.19144</v>
       </c>
       <c r="G274" s="3" t="s">
-        <v>1266</v>
+        <v>1295</v>
       </c>
       <c r="H274" s="3" t="s">
-        <v>1090</v>
+        <v>415</v>
       </c>
       <c r="I274" s="3" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="J274" s="5">
-        <v>34.119999999999997</v>
+        <v>53.6</v>
       </c>
       <c r="K274" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L274" s="3" t="s">
-        <v>1091</v>
+        <v>416</v>
       </c>
       <c r="M274" s="4">
-        <v>12317.32</v>
+        <v>94496.8</v>
       </c>
       <c r="N274" s="4">
-        <v>14373.696574</v>
+        <v>108038.19144</v>
       </c>
       <c r="O274" s="3" t="s">
         <v>1311</v>
       </c>
       <c r="P274" s="3" t="s">
         <v>1313</v>
       </c>
       <c r="Q274" s="3" t="s">
-        <v>144</v>
+        <v>247</v>
       </c>
       <c r="R274" s="3" t="s">
         <v>1314</v>
       </c>
       <c r="S274" s="3" t="s">
-        <v>1094</v>
+        <v>419</v>
       </c>
       <c r="T274" s="4">
         <v>1</v>
       </c>
       <c r="W274" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X274" s="4">
         <v>0</v>
       </c>
       <c r="Y274" s="4">
         <v>0</v>
       </c>
       <c r="Z274" s="6">
-        <v>5.5099999999999995E-4</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.1790000000000004E-3</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A275" s="3" t="s">
         <v>1315</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>1316</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D275" s="4">
-        <v>136</v>
+        <v>437</v>
       </c>
       <c r="E275" s="5">
-        <v>1068.04</v>
+        <v>88.8</v>
       </c>
       <c r="F275" s="4">
-        <v>145253.44</v>
+        <v>38805.599999999999</v>
       </c>
       <c r="G275" s="3" t="s">
-        <v>1317</v>
+        <v>1295</v>
       </c>
       <c r="H275" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I275" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J275" s="5">
-        <v>1068.04</v>
+        <v>88.8</v>
       </c>
       <c r="K275" s="5">
         <v>1</v>
       </c>
       <c r="L275" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M275" s="4">
-        <v>145253.44</v>
+        <v>38805.599999999999</v>
       </c>
       <c r="N275" s="4">
-        <v>145253.44</v>
+        <v>38805.599999999999</v>
       </c>
       <c r="O275" s="3" t="s">
+        <v>1317</v>
+      </c>
+      <c r="P275" s="3" t="s">
         <v>1318</v>
       </c>
-      <c r="P275" s="3" t="s">
+      <c r="Q275" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="R275" s="3" t="s">
         <v>1319</v>
       </c>
-      <c r="Q275" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S275" s="3" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="T275" s="4">
         <v>1</v>
       </c>
       <c r="W275" s="3" t="s">
         <v>1315</v>
       </c>
       <c r="X275" s="4">
         <v>0</v>
       </c>
       <c r="Y275" s="4">
         <v>0</v>
       </c>
       <c r="Z275" s="6">
-        <v>5.5719999999999997E-3</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5009999999999999E-3</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A276" s="3" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B276" s="3" t="s">
         <v>1321</v>
       </c>
-      <c r="B276" s="3" t="s">
+      <c r="C276" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D276" s="4">
+        <v>22500</v>
+      </c>
+      <c r="E276" s="5">
+        <v>4.6543950000000001</v>
+      </c>
+      <c r="F276" s="4">
+        <v>104723.89234958</v>
+      </c>
+      <c r="G276" s="3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H276" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="I276" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="J276" s="5">
+        <v>36.5</v>
+      </c>
+      <c r="K276" s="5">
+        <v>7.8420498239930332</v>
+      </c>
+      <c r="L276" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="M276" s="4">
+        <v>821249.98156700004</v>
+      </c>
+      <c r="N276" s="4">
+        <v>104723.89234958</v>
+      </c>
+      <c r="O276" s="3" t="s">
+        <v>1320</v>
+      </c>
+      <c r="P276" s="3" t="s">
         <v>1322</v>
       </c>
-      <c r="C276" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P276" s="3" t="s">
+      <c r="Q276" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="R276" s="3" t="s">
         <v>1323</v>
       </c>
-      <c r="Q276" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S276" s="3" t="s">
-        <v>630</v>
+        <v>657</v>
       </c>
       <c r="T276" s="4">
         <v>1</v>
       </c>
       <c r="W276" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X276" s="4">
         <v>0</v>
       </c>
       <c r="Y276" s="4">
         <v>0</v>
       </c>
       <c r="Z276" s="6">
-        <v>1.7489999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.0509999999999999E-3</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A277" s="3" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B277" s="3" t="s">
         <v>1325</v>
       </c>
-      <c r="B277" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C277" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D277" s="4">
-        <v>2863</v>
+        <v>4659</v>
       </c>
       <c r="E277" s="5">
-        <v>40.866588999999998</v>
+        <v>8.6403979999999994</v>
       </c>
       <c r="F277" s="4">
-        <v>117001.044307</v>
+        <v>40255.611952500003</v>
       </c>
       <c r="G277" s="3" t="s">
-        <v>1317</v>
+        <v>1295</v>
       </c>
       <c r="H277" s="3" t="s">
-        <v>428</v>
+        <v>69</v>
       </c>
       <c r="I277" s="3" t="s">
         <v>70</v>
       </c>
       <c r="J277" s="5">
-        <v>35.020000000000003</v>
+        <v>6.51</v>
       </c>
       <c r="K277" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L277" s="3" t="s">
-        <v>429</v>
+        <v>71</v>
       </c>
       <c r="M277" s="4">
-        <v>100262.26</v>
+        <v>30330.09</v>
       </c>
       <c r="N277" s="4">
-        <v>117001.044307</v>
+        <v>40255.611952500003</v>
       </c>
       <c r="O277" s="3" t="s">
-        <v>1325</v>
+        <v>1324</v>
       </c>
       <c r="P277" s="3" t="s">
+        <v>1326</v>
+      </c>
+      <c r="Q277" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="R277" s="3" t="s">
         <v>1327</v>
       </c>
-      <c r="Q277" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S277" s="3" t="s">
-        <v>432</v>
+        <v>193</v>
       </c>
       <c r="T277" s="4">
         <v>1</v>
       </c>
       <c r="W277" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X277" s="4">
         <v>0</v>
       </c>
       <c r="Y277" s="4">
         <v>0</v>
       </c>
       <c r="Z277" s="6">
-        <v>4.4879999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.557E-3</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A278" s="3" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B278" s="3" t="s">
         <v>1329</v>
       </c>
-      <c r="B278" s="3" t="s">
+      <c r="C278" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D278" s="4">
+        <v>12</v>
+      </c>
+      <c r="E278" s="5">
+        <v>1989.44</v>
+      </c>
+      <c r="F278" s="4">
+        <v>23873.279999999999</v>
+      </c>
+      <c r="G278" s="3" t="s">
         <v>1330</v>
       </c>
-      <c r="C278" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H278" s="3" t="s">
-        <v>428</v>
+        <v>1075</v>
       </c>
       <c r="I278" s="3" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="J278" s="5">
-        <v>73.45</v>
+        <v>1989.44</v>
       </c>
       <c r="K278" s="5">
-        <v>0.85693474441921247</v>
+        <v>1</v>
       </c>
       <c r="L278" s="3" t="s">
-        <v>429</v>
+        <v>1076</v>
       </c>
       <c r="M278" s="4">
-        <v>18509.400000000001</v>
+        <v>23873.279999999999</v>
       </c>
       <c r="N278" s="4">
-        <v>21599.544330000001</v>
+        <v>23873.279999999999</v>
       </c>
       <c r="O278" s="3" t="s">
-        <v>1329</v>
+        <v>1328</v>
       </c>
       <c r="P278" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="Q278" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="R278" s="3" t="s">
         <v>1331</v>
       </c>
-      <c r="Q278" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S278" s="3" t="s">
-        <v>432</v>
+        <v>124</v>
       </c>
       <c r="T278" s="4">
         <v>1</v>
       </c>
       <c r="W278" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X278" s="4">
         <v>0</v>
       </c>
       <c r="Y278" s="4">
         <v>0</v>
       </c>
       <c r="Z278" s="6">
-        <v>8.2799999999999996E-4</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.2299999999999999E-4</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B279" s="3" t="s">
         <v>1333</v>
       </c>
-      <c r="B279" s="3" t="s">
+      <c r="C279" s="3" t="s">
         <v>1334</v>
       </c>
-      <c r="C279" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D279" s="4">
-        <v>1763</v>
+        <v>-28079.13</v>
       </c>
       <c r="E279" s="5">
-        <v>64.473988000000006</v>
+        <v>1</v>
       </c>
       <c r="F279" s="4">
-        <v>113667.6399625</v>
+        <v>-28079.13</v>
       </c>
       <c r="G279" s="3" t="s">
-        <v>1317</v>
+        <v>1335</v>
       </c>
       <c r="H279" s="3" t="s">
-        <v>428</v>
+        <v>31</v>
       </c>
       <c r="I279" s="3" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="J279" s="5">
-        <v>55.25</v>
+        <v>1</v>
       </c>
       <c r="K279" s="5">
-        <v>0.85693474441921247</v>
+        <v>1</v>
       </c>
       <c r="L279" s="3" t="s">
-        <v>429</v>
+        <v>33</v>
       </c>
       <c r="M279" s="4">
-        <v>97405.75</v>
+        <v>-28079.13</v>
       </c>
       <c r="N279" s="4">
-        <v>113667.6399625</v>
+        <v>-28079.13</v>
       </c>
       <c r="O279" s="3" t="s">
-        <v>1333</v>
+        <v>34</v>
       </c>
       <c r="P279" s="3" t="s">
-        <v>1335</v>
+        <v>34</v>
       </c>
       <c r="Q279" s="3" t="s">
-        <v>257</v>
+        <v>34</v>
       </c>
       <c r="R279" s="3" t="s">
-        <v>1336</v>
+        <v>34</v>
       </c>
       <c r="S279" s="3" t="s">
-        <v>432</v>
+        <v>35</v>
       </c>
       <c r="T279" s="4">
         <v>1</v>
       </c>
       <c r="W279" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X279" s="4">
         <v>0</v>
       </c>
       <c r="Y279" s="4">
         <v>0</v>
       </c>
       <c r="Z279" s="6">
-        <v>4.3600000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-1.0859999999999999E-3</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A280" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B280" s="3" t="s">
         <v>1337</v>
       </c>
-      <c r="B280" s="3" t="s">
+      <c r="C280" s="3" t="s">
         <v>1338</v>
       </c>
-      <c r="C280" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D280" s="4">
-        <v>437</v>
+        <v>134496.13</v>
       </c>
       <c r="E280" s="5">
-        <v>84.42</v>
+        <v>1</v>
       </c>
       <c r="F280" s="4">
-        <v>36891.54</v>
+        <v>134496.13</v>
       </c>
       <c r="G280" s="3" t="s">
-        <v>1317</v>
+        <v>1339</v>
       </c>
       <c r="H280" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I280" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J280" s="5">
-        <v>84.42</v>
+        <v>1</v>
       </c>
       <c r="K280" s="5">
         <v>1</v>
       </c>
       <c r="L280" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M280" s="4">
-        <v>36891.54</v>
+        <v>134496.13</v>
       </c>
       <c r="N280" s="4">
-        <v>36891.54</v>
+        <v>134496.13</v>
       </c>
       <c r="O280" s="3" t="s">
-        <v>1339</v>
+        <v>34</v>
       </c>
       <c r="P280" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q280" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R280" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="S280" s="3" t="s">
         <v>1340</v>
       </c>
-      <c r="Q280" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R280" s="3" t="s">
+      <c r="T280" s="4">
+        <v>1</v>
+      </c>
+      <c r="W280" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X280" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y280" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z280" s="6">
+        <v>5.2030000000000002E-3</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A282" s="3" t="s">
         <v>1341</v>
       </c>
-      <c r="S280" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A281" s="3" t="s">
+    </row>
+    <row r="283" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A283" s="3" t="s">
         <v>1342</v>
       </c>
-      <c r="B281" s="3" t="s">
+    </row>
+    <row r="284" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A284" s="3" t="s">
         <v>1343</v>
       </c>
-      <c r="C281" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P281" s="3" t="s">
+    </row>
+    <row r="285" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A285" s="3" t="s">
         <v>1344</v>
       </c>
-      <c r="Q281" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R281" s="3" t="s">
+    </row>
+    <row r="286" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A286" s="3" t="s">
         <v>1345</v>
       </c>
-      <c r="S281" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A282" s="3" t="s">
+    </row>
+    <row r="287" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A287" s="3" t="s">
         <v>1346</v>
-      </c>
-[...245 lines deleted...]
-        <v>1364</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>May</vt:lpstr>
+      <vt:lpstr>June</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Mat Raftree</dc:creator>
+  <dc:creator>Odayne Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>