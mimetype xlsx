--- v4 (2026-08-06)
+++ v5 (2026-09-16)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{88948EE3-AEE8-4635-9B72-26E18526CF9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{04496DD4-F093-4DD8-851C-51C5386BA920}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{12A88165-3256-40E5-8247-9BCC14DB84D2}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="11520" windowHeight="8325" xr2:uid="{2BCE0475-20B6-45CE-9C7E-0821610E4252}"/>
   </bookViews>
   <sheets>
-    <sheet name="June" sheetId="1" r:id="rId1"/>
+    <sheet name="July" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="2"/>
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3634" uniqueCount="1347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3608" uniqueCount="1338">
   <si>
     <t>GMO Horizons Investment Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -209,50 +208,65 @@
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>CHFTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (CHF)</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
+    <t>CNHTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (CNH)</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>CNH</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
     <t>DKKTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (DKK)</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>EURTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (EUR)</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>EUR</t>
@@ -428,131 +442,116 @@
   <si>
     <t>Information Technology</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>XNGS</t>
   </si>
   <si>
     <t>00846U101</t>
   </si>
   <si>
     <t>Agilent Technologies Inc</t>
   </si>
   <si>
     <t>2520153</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>US00846U1016</t>
   </si>
   <si>
-    <t>020002101</t>
-[...8 lines deleted...]
-    <t>ALL</t>
+    <t>02079K107</t>
+  </si>
+  <si>
+    <t>Alphabet Inc-Cl C</t>
+  </si>
+  <si>
+    <t>BYY88Y7</t>
+  </si>
+  <si>
+    <t>GOOG</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>Alphabet Inc-Cl A</t>
+  </si>
+  <si>
+    <t>BYVY8G0</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>Amazon.com Inc</t>
+  </si>
+  <si>
+    <t>2000019</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>025816109</t>
+  </si>
+  <si>
+    <t>American Express Co</t>
+  </si>
+  <si>
+    <t>2026082</t>
+  </si>
+  <si>
+    <t>AXP</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
-    <t>US0200021014</t>
-[...64 lines deleted...]
-  <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>030420103</t>
   </si>
   <si>
     <t>American Water Works Co Inc</t>
   </si>
   <si>
     <t>B2R3PV1</t>
   </si>
   <si>
     <t>AWK</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
     <t>US0304201033</t>
   </si>
   <si>
     <t>031162100</t>
   </si>
   <si>
     <t>Amgen Inc</t>
@@ -968,158 +967,173 @@
   <si>
     <t>BMO</t>
   </si>
   <si>
     <t>CA0636711016</t>
   </si>
   <si>
     <t>XTSE</t>
   </si>
   <si>
     <t>063671101</t>
   </si>
   <si>
     <t>2166160</t>
   </si>
   <si>
     <t>CCO</t>
   </si>
   <si>
     <t>2180632</t>
   </si>
   <si>
     <t>CNR</t>
   </si>
   <si>
+    <t>21873S108</t>
+  </si>
+  <si>
+    <t>Coreweave Inc-Cl A</t>
+  </si>
+  <si>
+    <t>BTTRKN7</t>
+  </si>
+  <si>
+    <t>CRWV</t>
+  </si>
+  <si>
+    <t>US21873S1087</t>
+  </si>
+  <si>
     <t>22160K105</t>
   </si>
   <si>
     <t>Costco Wholesale Corp</t>
   </si>
   <si>
     <t>2701271</t>
   </si>
   <si>
     <t>COST</t>
   </si>
   <si>
     <t>Consumer Staples</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>235851102</t>
   </si>
   <si>
     <t>Danaher Corp</t>
   </si>
   <si>
     <t>2250870</t>
   </si>
   <si>
     <t>DHR</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>26614N201</t>
   </si>
   <si>
     <t>Dupont De Nemours Inc</t>
   </si>
   <si>
     <t>BW60F13</t>
   </si>
   <si>
     <t>DD</t>
   </si>
   <si>
+    <t>US26614N2018</t>
+  </si>
+  <si>
+    <t>2754383</t>
+  </si>
+  <si>
+    <t>Royal Bank Of Canada</t>
+  </si>
+  <si>
+    <t>RY</t>
+  </si>
+  <si>
+    <t>CA7800871021</t>
+  </si>
+  <si>
+    <t>780087102</t>
+  </si>
+  <si>
+    <t>278642103</t>
+  </si>
+  <si>
+    <t>Ebay Inc</t>
+  </si>
+  <si>
+    <t>2293819</t>
+  </si>
+  <si>
+    <t>EBAY</t>
+  </si>
+  <si>
+    <t>US2786421030</t>
+  </si>
+  <si>
+    <t>278768106</t>
+  </si>
+  <si>
+    <t>Echostar Corp-A</t>
+  </si>
+  <si>
+    <t>B2NC471</t>
+  </si>
+  <si>
+    <t>ECHO</t>
+  </si>
+  <si>
+    <t>US2787681061</t>
+  </si>
+  <si>
+    <t>278865100</t>
+  </si>
+  <si>
+    <t>Ecolab Inc</t>
+  </si>
+  <si>
+    <t>2304227</t>
+  </si>
+  <si>
+    <t>ECL</t>
+  </si>
+  <si>
     <t>Materials</t>
   </si>
   <si>
-    <t>US26614N2018</t>
-[...58 lines deleted...]
-  <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>28176E108</t>
   </si>
   <si>
     <t>Edwards Lifesciences Corp</t>
   </si>
   <si>
     <t>2567116</t>
   </si>
   <si>
     <t>EW</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>2854238</t>
   </si>
   <si>
     <t>Stantec Inc</t>
   </si>
   <si>
     <t>STN</t>
@@ -1445,65 +1459,50 @@
   <si>
     <t>BFSSDS9</t>
   </si>
   <si>
     <t>ICE</t>
   </si>
   <si>
     <t>US45866F1049</t>
   </si>
   <si>
     <t>459200101</t>
   </si>
   <si>
     <t>Intl Business Machines Corp</t>
   </si>
   <si>
     <t>2005973</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>US4592001014</t>
   </si>
   <si>
-    <t>461202103</t>
-[...13 lines deleted...]
-  <si>
     <t>46120E602</t>
   </si>
   <si>
     <t>Intuitive Surgical Inc</t>
   </si>
   <si>
     <t>2871301</t>
   </si>
   <si>
     <t>ISRG</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>46266C105</t>
   </si>
   <si>
     <t>Iqvia Holdings Inc</t>
   </si>
   <si>
     <t>BDR73G1</t>
   </si>
   <si>
     <t>IQV</t>
@@ -1847,50 +1846,65 @@
   <si>
     <t>2573209</t>
   </si>
   <si>
     <t>MET</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>594918104</t>
   </si>
   <si>
     <t>Microsoft Corp</t>
   </si>
   <si>
     <t>2588173</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
+    <t>594972408</t>
+  </si>
+  <si>
+    <t>Strategy Inc</t>
+  </si>
+  <si>
+    <t>2974329</t>
+  </si>
+  <si>
+    <t>MSTR</t>
+  </si>
+  <si>
+    <t>US5949724083</t>
+  </si>
+  <si>
     <t>595112103</t>
   </si>
   <si>
     <t>Micron Technology Inc</t>
   </si>
   <si>
     <t>2588184</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>5983816</t>
   </si>
   <si>
     <t>Zurich Insurance Group Ag</t>
   </si>
   <si>
     <t>ZURN</t>
   </si>
   <si>
     <t>CH0011075394</t>
@@ -1985,62 +1999,50 @@
   <si>
     <t>6183552</t>
   </si>
   <si>
     <t>Central Japan Railway Co</t>
   </si>
   <si>
     <t>9022</t>
   </si>
   <si>
     <t>JP3566800003</t>
   </si>
   <si>
     <t>6215035</t>
   </si>
   <si>
     <t>Commonwealth Bank Of Austral</t>
   </si>
   <si>
     <t>CBA</t>
   </si>
   <si>
     <t>AU000000CBA7</t>
   </si>
   <si>
-    <t>6267058</t>
-[...10 lines deleted...]
-  <si>
     <t>6290054</t>
   </si>
   <si>
     <t>Mtr Corp</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>HK0066009694</t>
   </si>
   <si>
     <t>XHKG</t>
   </si>
   <si>
     <t>6298542</t>
   </si>
   <si>
     <t>East Japan Railway Co</t>
   </si>
   <si>
     <t>9020</t>
   </si>
   <si>
     <t>JP3783600004</t>
@@ -2144,62 +2146,50 @@
   <si>
     <t>6563024</t>
   </si>
   <si>
     <t>Sumitomo Mitsui Financial Gr</t>
   </si>
   <si>
     <t>8316</t>
   </si>
   <si>
     <t>JP3890350006</t>
   </si>
   <si>
     <t>6596729</t>
   </si>
   <si>
     <t>Mitsubishi Estate Co Ltd</t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
     <t>JP3899600005</t>
   </si>
   <si>
-    <t>6597603</t>
-[...10 lines deleted...]
-  <si>
     <t>6624608</t>
   </si>
   <si>
     <t>National Australia Bank Ltd</t>
   </si>
   <si>
     <t>NAB</t>
   </si>
   <si>
     <t>AU000000NAB4</t>
   </si>
   <si>
     <t>6640400</t>
   </si>
   <si>
     <t>Nec Corp</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>JP3733000008</t>
   </si>
   <si>
     <t>67066G104</t>
@@ -3023,56 +3013,50 @@
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>B1FH8J7</t>
   </si>
   <si>
     <t>Severn Trent Plc</t>
   </si>
   <si>
     <t>SVT</t>
   </si>
   <si>
     <t>GB00B1FH8J72</t>
   </si>
   <si>
     <t>B1L3XL6</t>
   </si>
   <si>
     <t>Zhuzhou Crrc Times Electri-H</t>
   </si>
   <si>
-    <t>China</t>
-[...4 lines deleted...]
-  <si>
     <t>3898</t>
   </si>
   <si>
     <t>CNE1000004X4</t>
   </si>
   <si>
     <t>B1VT035</t>
   </si>
   <si>
     <t>Yangzijiang Shipbuilding</t>
   </si>
   <si>
     <t>YZJSGD</t>
   </si>
   <si>
     <t>SG1U76934819</t>
   </si>
   <si>
     <t>XSES</t>
   </si>
   <si>
     <t>B1W5NW2</t>
   </si>
   <si>
     <t>Salmar Asa</t>
@@ -3144,62 +3128,50 @@
     <t>XLIS</t>
   </si>
   <si>
     <t>B39J2M4</t>
   </si>
   <si>
     <t>United Utilities Group Plc</t>
   </si>
   <si>
     <t>UU/</t>
   </si>
   <si>
     <t>GB00B39J2M42</t>
   </si>
   <si>
     <t>B3BQMF6</t>
   </si>
   <si>
     <t>Chubb Ltd</t>
   </si>
   <si>
     <t>CB</t>
   </si>
   <si>
     <t>CH0044328745</t>
-  </si>
-[...10 lines deleted...]
-    <t>IE00B4BNMY34</t>
   </si>
   <si>
     <t>B4TX8S1</t>
   </si>
   <si>
     <t>Aia Group Ltd</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>HK0000069689</t>
   </si>
   <si>
     <t>B4WRJD2</t>
   </si>
   <si>
     <t>Meritz Financial Group Inc</t>
   </si>
   <si>
     <t>138040</t>
   </si>
   <si>
     <t>KR7138040001</t>
   </si>
@@ -4472,92 +4444,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5816255-7B49-49F5-B6D3-074FFF8D9A41}">
-  <dimension ref="A1:Z287"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3B2DC7C-07DB-458A-A058-B4B117BDA66C}">
+  <dimension ref="A1:Z285"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="25.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46203</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -4607,20589 +4579,20435 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>2330.4499999999998</v>
+        <v>2322.62</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>2330.4499999999998</v>
+        <v>2322.62</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>2330.4499999999998</v>
+        <v>2322.62</v>
       </c>
       <c r="N4" s="4">
-        <v>2330.4499999999998</v>
+        <v>2322.62</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
         <v>9.0000000000000006E-5</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
         <v>4488.3599999999997</v>
       </c>
       <c r="E5" s="5">
-        <v>0.69279999999999997</v>
+        <v>0.70235000000000003</v>
       </c>
       <c r="F5" s="4">
-        <v>3109.5358080000001</v>
+        <v>3152.3996459999998</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>1.4434180138568131</v>
+        <v>1.4237915569160675</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
         <v>4488.3599999999997</v>
       </c>
       <c r="N5" s="4">
-        <v>3109.5358080000001</v>
+        <v>3152.3996459999998</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>1.2E-4</v>
+        <v>1.22E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>11814.89</v>
+        <v>10027.200000000001</v>
       </c>
       <c r="E6" s="5">
-        <v>0.19320100000000001</v>
+        <v>0.196825</v>
       </c>
       <c r="F6" s="4">
-        <v>2282.65149393</v>
+        <v>1973.60573942</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>5.1759499485639973</v>
+        <v>5.0806499838105088</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>11814.889881999999</v>
+        <v>10027.199968000001</v>
       </c>
       <c r="N6" s="4">
-        <v>2282.65149393</v>
+        <v>1973.60573942</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>8.7999999999999998E-5</v>
+        <v>7.6000000000000004E-5</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>11769.64</v>
+        <v>13138.9</v>
       </c>
       <c r="E7" s="5">
-        <v>0.70484599999999997</v>
+        <v>0.712835</v>
       </c>
       <c r="F7" s="4">
-        <v>8295.7814978000006</v>
+        <v>9365.8623516400003</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>11769.640083</v>
+        <v>13138.899939000001</v>
       </c>
       <c r="N7" s="4">
-        <v>8295.7814978000006</v>
+        <v>9365.8623516400003</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>3.2000000000000003E-4</v>
+        <v>3.6400000000000001E-4</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
         <v>7544.16</v>
       </c>
       <c r="E8" s="5">
-        <v>1.239695</v>
+        <v>1.2360180000000001</v>
       </c>
       <c r="F8" s="4">
-        <v>9352.4576954099994</v>
+        <v>9324.7141709400003</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>0.80664999676049354</v>
+        <v>0.80905000094861113</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>7544.1599690000003</v>
+        <v>7544.1600079999998</v>
       </c>
       <c r="N8" s="4">
-        <v>9352.4576954099994</v>
+        <v>9324.7141709400003</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>3.6099999999999999E-4</v>
+        <v>3.6299999999999999E-4</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>16260.01</v>
+        <v>5535</v>
       </c>
       <c r="E9" s="5">
-        <v>0.152952</v>
+        <v>0.14807400000000001</v>
       </c>
       <c r="F9" s="4">
-        <v>2487.00061181</v>
+        <v>819.58717091000005</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>6.5380001316753225</v>
+        <v>6.7534001343656493</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4">
-        <v>16260.010327</v>
+        <v>5535.0001099999999</v>
       </c>
       <c r="N9" s="4">
-        <v>2487.00061181</v>
+        <v>819.58717091000005</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>9.6000000000000002E-5</v>
+        <v>3.1000000000000001E-5</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>3783.74</v>
+        <v>16260.01</v>
       </c>
       <c r="E10" s="5">
-        <v>1.1433</v>
+        <v>0.153923</v>
       </c>
       <c r="F10" s="4">
-        <v>4325.9499420000002</v>
+        <v>2502.7913957000001</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>0.87466106883582606</v>
+        <v>6.4967498060070499</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4">
-        <v>3783.74</v>
+        <v>16260.009513999999</v>
       </c>
       <c r="N10" s="4">
-        <v>4325.9499420000002</v>
+        <v>2502.7913957000001</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>1.6699999999999999E-4</v>
+        <v>9.7E-5</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>8443.3799999999992</v>
+        <v>19.190000000000001</v>
       </c>
       <c r="E11" s="5">
-        <v>1.32725</v>
+        <v>1.15055</v>
       </c>
       <c r="F11" s="4">
-        <v>11206.476105</v>
+        <v>22.079054500000002</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4">
-        <v>8443.3799999999992</v>
+        <v>19.190000000000001</v>
       </c>
       <c r="N11" s="4">
-        <v>11206.476105</v>
+        <v>22.079054500000002</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>4.3300000000000001E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="4">
-        <v>97636.06</v>
+        <v>8874.98</v>
       </c>
       <c r="E12" s="5">
-        <v>0.12751799999999999</v>
+        <v>1.34575</v>
       </c>
       <c r="F12" s="4">
-        <v>12450.32357611</v>
+        <v>11943.504335</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="J12" s="5">
         <v>1</v>
       </c>
       <c r="K12" s="5">
-        <v>7.8420498239930332</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4">
-        <v>97636.057807999998</v>
+        <v>8874.98</v>
       </c>
       <c r="N12" s="4">
-        <v>12450.32357611</v>
+        <v>11943.504335</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>4.8099999999999998E-4</v>
+        <v>4.6500000000000003E-4</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="4">
-        <v>2035281</v>
+        <v>97636.06</v>
       </c>
       <c r="E13" s="5">
-        <v>6.1529999999999996E-3</v>
+        <v>0.127525</v>
       </c>
       <c r="F13" s="4">
-        <v>12522.879556989999</v>
+        <v>12451.038053460001</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
-        <v>162.52498821693837</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4">
-        <v>2035280.8524410001</v>
+        <v>97636.063750000001</v>
       </c>
       <c r="N13" s="4">
-        <v>12522.879556989999</v>
+        <v>12451.038053460001</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>4.84E-4</v>
+        <v>4.8500000000000003E-4</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="4">
-        <v>72835</v>
+        <v>2049306</v>
       </c>
       <c r="E14" s="5">
-        <v>6.4499999999999996E-4</v>
+        <v>6.28E-3</v>
       </c>
       <c r="F14" s="4">
-        <v>47.011553599999999</v>
+        <v>12870.50400377</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="J14" s="5">
         <v>1</v>
       </c>
       <c r="K14" s="5">
-        <v>1549.3066852583468</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4">
-        <v>72835.314276000005</v>
+        <v>2049306.257188</v>
       </c>
       <c r="N14" s="4">
-        <v>47.011553599999999</v>
+        <v>12870.50400377</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>9.9999999999999995E-7</v>
+        <v>5.0100000000000003E-4</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="4">
-        <v>53932.95</v>
+        <v>213837</v>
       </c>
       <c r="E15" s="5">
-        <v>0.10105600000000001</v>
+        <v>7.0100000000000002E-4</v>
       </c>
       <c r="F15" s="4">
-        <v>5450.25011369</v>
+        <v>149.98737462</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>90</v>
       </c>
       <c r="J15" s="5">
         <v>1</v>
       </c>
       <c r="K15" s="5">
-        <v>9.8954995663792094</v>
+        <v>1425.6996621091801</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4">
-        <v>53932.947635999997</v>
+        <v>213836.94931600001</v>
       </c>
       <c r="N15" s="4">
-        <v>5450.25011369</v>
+        <v>149.98737462</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>2.1000000000000001E-4</v>
+        <v>5.0000000000000004E-6</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="4">
-        <v>42467.7</v>
+        <v>53932.95</v>
       </c>
       <c r="E16" s="5">
-        <v>0.103326</v>
+        <v>0.105439</v>
       </c>
       <c r="F16" s="4">
-        <v>4387.9977061700001</v>
+        <v>5686.6103624999996</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>95</v>
       </c>
       <c r="J16" s="5">
         <v>1</v>
       </c>
       <c r="K16" s="5">
-        <v>9.678150211278858</v>
+        <v>9.4841998920318673</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4">
-        <v>42467.700926999998</v>
+        <v>53932.949386</v>
       </c>
       <c r="N16" s="4">
-        <v>4387.9977061700001</v>
+        <v>5686.6103624999996</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.6899999999999999E-4</v>
+        <v>2.2100000000000001E-4</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="4">
-        <v>1840</v>
+        <v>42467.7</v>
       </c>
       <c r="E17" s="5">
-        <v>0.77312599999999998</v>
+        <v>0.104822</v>
       </c>
       <c r="F17" s="4">
-        <v>1422.55208937</v>
+        <v>4451.5408804999997</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>99</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>100</v>
       </c>
       <c r="J17" s="5">
         <v>1</v>
       </c>
       <c r="K17" s="5">
-        <v>1.2934499925199785</v>
+        <v>9.540000267120007</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4">
-        <v>1839.9999889999999</v>
+        <v>42467.701188999999</v>
       </c>
       <c r="N17" s="4">
-        <v>1422.55208937</v>
+        <v>4451.5408804999997</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>5.5000000000000002E-5</v>
+        <v>1.73E-4</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="4">
-        <v>37921.29</v>
+        <v>1840</v>
       </c>
       <c r="E18" s="5">
-        <v>3.1391000000000002E-2</v>
+        <v>0.77893800000000002</v>
       </c>
       <c r="F18" s="4">
-        <v>1190.3784157099999</v>
+        <v>1433.2450537499999</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>104</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J18" s="5">
         <v>1</v>
       </c>
       <c r="K18" s="5">
-        <v>31.856497945096599</v>
+        <v>1.2837999986982269</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="4">
-        <v>37921.287553000002</v>
+        <v>1839.999998</v>
       </c>
       <c r="N18" s="4">
-        <v>1190.3784157099999</v>
+        <v>1433.2450537499999</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>4.6E-5</v>
+        <v>5.5000000000000002E-5</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="4">
-        <v>-4635.2299999999996</v>
+        <v>126296.93</v>
       </c>
       <c r="E19" s="5">
-        <v>1</v>
+        <v>3.0942000000000001E-2</v>
       </c>
       <c r="F19" s="4">
-        <v>-4635.2299999999996</v>
+        <v>3907.8229524399999</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>32</v>
+        <v>110</v>
       </c>
       <c r="J19" s="5">
         <v>1</v>
       </c>
       <c r="K19" s="5">
-        <v>1</v>
+        <v>32.319001472130516</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="M19" s="4">
-        <v>-4635.2299999999996</v>
+        <v>126296.935752</v>
       </c>
       <c r="N19" s="4">
-        <v>-4635.2299999999996</v>
+        <v>3907.8229524399999</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>-1.7899999999999999E-4</v>
+        <v>1.5200000000000001E-4</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>111</v>
+        <v>29</v>
       </c>
       <c r="D20" s="4">
-        <v>885</v>
+        <v>3446.92</v>
       </c>
       <c r="E20" s="5">
-        <v>251.64</v>
+        <v>1</v>
       </c>
       <c r="F20" s="4">
-        <v>222701.4</v>
+        <v>3446.92</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>251.64</v>
+        <v>1</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>222701.4</v>
+        <v>3446.92</v>
       </c>
       <c r="N20" s="4">
-        <v>222701.4</v>
+        <v>3446.92</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>114</v>
+        <v>34</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>117</v>
+        <v>35</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>8.6149999999999994E-3</v>
+        <v>1.34E-4</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D21" s="4">
-        <v>141</v>
+        <v>885</v>
       </c>
       <c r="E21" s="5">
-        <v>580.91</v>
+        <v>250.94</v>
       </c>
       <c r="F21" s="4">
-        <v>81908.31</v>
+        <v>222081.9</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>580.91</v>
+        <v>250.94</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>81908.31</v>
+        <v>222081.9</v>
       </c>
       <c r="N21" s="4">
-        <v>81908.31</v>
+        <v>222081.9</v>
       </c>
       <c r="O21" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="P21" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q21" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="P21" s="3" t="s">
+      <c r="R21" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="Q21" s="3" t="s">
+      <c r="S21" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="R21" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>3.1679999999999998E-3</v>
+        <v>8.6540000000000002E-3</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D22" s="4">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="E22" s="5">
-        <v>132.83000000000001</v>
+        <v>476.15</v>
       </c>
       <c r="F22" s="4">
-        <v>26566</v>
+        <v>109038.35</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>132.83000000000001</v>
+        <v>476.15</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>26566</v>
+        <v>109038.35</v>
       </c>
       <c r="N22" s="4">
-        <v>26566</v>
+        <v>109038.35</v>
       </c>
       <c r="O22" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="P22" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q22" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="P22" s="3" t="s">
+      <c r="R22" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="Q22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R22" s="3" t="s">
+      <c r="S22" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="S22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>1.0269999999999999E-3</v>
+        <v>4.2490000000000002E-3</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D23" s="4">
-        <v>105</v>
+        <v>200</v>
       </c>
       <c r="E23" s="5">
-        <v>237.94</v>
+        <v>138.37</v>
       </c>
       <c r="F23" s="4">
-        <v>24983.7</v>
+        <v>27674</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>237.94</v>
+        <v>138.37</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>24983.7</v>
+        <v>27674</v>
       </c>
       <c r="N23" s="4">
-        <v>24983.7</v>
+        <v>27674</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>132</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="Q23" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R23" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="R23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S23" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>130</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>9.6599999999999995E-4</v>
+        <v>1.078E-3</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D24" s="4">
         <v>1224</v>
       </c>
       <c r="E24" s="5">
-        <v>353.33</v>
+        <v>356.65</v>
       </c>
       <c r="F24" s="4">
-        <v>432475.92</v>
+        <v>436539.6</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>353.33</v>
+        <v>356.65</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>432475.92</v>
+        <v>436539.6</v>
       </c>
       <c r="N24" s="4">
-        <v>432475.92</v>
+        <v>436539.6</v>
       </c>
       <c r="O24" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="P24" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="P24" s="3" t="s">
+      <c r="Q24" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="Q24" s="3" t="s">
+      <c r="R24" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="R24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S24" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.6730999999999999E-2</v>
+        <v>1.7010999999999998E-2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D25" s="4">
         <v>1897</v>
       </c>
       <c r="E25" s="5">
-        <v>357.37</v>
+        <v>356.13</v>
       </c>
       <c r="F25" s="4">
-        <v>677930.89</v>
+        <v>675578.61</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>357.37</v>
+        <v>356.13</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>677930.89</v>
+        <v>675578.61</v>
       </c>
       <c r="N25" s="4">
-        <v>677930.89</v>
+        <v>675578.61</v>
       </c>
       <c r="O25" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="P25" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="P25" s="3" t="s">
+      <c r="Q25" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="R25" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="Q25" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S25" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>2.6225999999999999E-2</v>
+        <v>2.6325999999999999E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D26" s="4">
         <v>3049</v>
       </c>
       <c r="E26" s="5">
-        <v>238.34</v>
+        <v>271.58</v>
       </c>
       <c r="F26" s="4">
-        <v>726698.66</v>
+        <v>828047.42</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>238.34</v>
+        <v>271.58</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>726698.66</v>
+        <v>828047.42</v>
       </c>
       <c r="N26" s="4">
-        <v>726698.66</v>
+        <v>828047.42</v>
       </c>
       <c r="O26" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="P26" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="P26" s="3" t="s">
+      <c r="Q26" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="Q26" s="3" t="s">
+      <c r="R26" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="R26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S26" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>2.8112999999999999E-2</v>
+        <v>3.2267999999999998E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="B27" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D27" s="4">
         <v>200</v>
       </c>
       <c r="E27" s="5">
-        <v>338.25</v>
+        <v>336.25</v>
       </c>
       <c r="F27" s="4">
-        <v>67650</v>
+        <v>67250</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>338.25</v>
+        <v>336.25</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>67650</v>
+        <v>67250</v>
       </c>
       <c r="N27" s="4">
-        <v>67650</v>
+        <v>67250</v>
       </c>
       <c r="O27" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="P27" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="P27" s="3" t="s">
+      <c r="Q27" s="3" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>157</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>2.617E-3</v>
+        <v>2.6199999999999999E-3</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D28" s="4">
         <v>964</v>
       </c>
       <c r="E28" s="5">
-        <v>131.58000000000001</v>
+        <v>134.16999999999999</v>
       </c>
       <c r="F28" s="4">
-        <v>126843.12</v>
+        <v>129339.88</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>131.58000000000001</v>
+        <v>134.16999999999999</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>126843.12</v>
+        <v>129339.88</v>
       </c>
       <c r="N28" s="4">
-        <v>126843.12</v>
+        <v>129339.88</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>160</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>161</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>162</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>163</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>158</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>4.9069999999999999E-3</v>
+        <v>5.0400000000000002E-3</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D29" s="4">
         <v>227</v>
       </c>
       <c r="E29" s="5">
-        <v>362.12</v>
+        <v>385.16</v>
       </c>
       <c r="F29" s="4">
-        <v>82201.240000000005</v>
+        <v>87431.32</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>362.12</v>
+        <v>385.16</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>82201.240000000005</v>
+        <v>87431.32</v>
       </c>
       <c r="N29" s="4">
-        <v>82201.240000000005</v>
+        <v>87431.32</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>166</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>167</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>168</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>164</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>3.1800000000000001E-3</v>
+        <v>3.4069999999999999E-3</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>170</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D30" s="4">
         <v>226</v>
       </c>
       <c r="E30" s="5">
-        <v>397.17</v>
+        <v>367.41</v>
       </c>
       <c r="F30" s="4">
-        <v>89760.42</v>
+        <v>83034.66</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>397.17</v>
+        <v>367.41</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>89760.42</v>
+        <v>83034.66</v>
       </c>
       <c r="N30" s="4">
-        <v>89760.42</v>
+        <v>83034.66</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>171</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>172</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>173</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>169</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>3.4719999999999998E-3</v>
+        <v>3.235E-3</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D31" s="4">
-        <v>3582</v>
+        <v>3698</v>
       </c>
       <c r="E31" s="5">
-        <v>289.36</v>
+        <v>308.91000000000003</v>
       </c>
       <c r="F31" s="4">
-        <v>1036487.52</v>
+        <v>1142349.18</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>289.36</v>
+        <v>308.91000000000003</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>1036487.52</v>
+        <v>1142349.18</v>
       </c>
       <c r="N31" s="4">
-        <v>1036487.52</v>
+        <v>1142349.18</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>176</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>174</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>4.0098000000000002E-2</v>
+        <v>4.4516E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D32" s="4">
-        <v>121</v>
+        <v>147</v>
       </c>
       <c r="E32" s="5">
-        <v>723</v>
+        <v>507.67</v>
       </c>
       <c r="F32" s="4">
-        <v>87483</v>
+        <v>74627.490000000005</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>723</v>
+        <v>507.67</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>87483</v>
+        <v>74627.490000000005</v>
       </c>
       <c r="N32" s="4">
-        <v>87483</v>
+        <v>74627.490000000005</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>181</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>182</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>179</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>3.3839999999999999E-3</v>
+        <v>2.908E-3</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D33" s="4">
-        <v>1063</v>
+        <v>988</v>
       </c>
       <c r="E33" s="5">
-        <v>169.88</v>
+        <v>180.35</v>
       </c>
       <c r="F33" s="4">
-        <v>180582.44</v>
+        <v>178185.8</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>169.88</v>
+        <v>180.35</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>180582.44</v>
+        <v>178185.8</v>
       </c>
       <c r="N33" s="4">
-        <v>180582.44</v>
+        <v>178185.8</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>186</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>187</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>184</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>6.986E-3</v>
+        <v>6.9430000000000004E-3</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D34" s="4">
         <v>7823</v>
       </c>
       <c r="E34" s="5">
-        <v>18.990293000000001</v>
+        <v>21.209019999999999</v>
       </c>
       <c r="F34" s="4">
-        <v>148561.06213899999</v>
+        <v>165918.16346000001</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="J34" s="5">
-        <v>14.308</v>
+        <v>15.76</v>
       </c>
       <c r="K34" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M34" s="4">
-        <v>111931.484</v>
+        <v>123290.48</v>
       </c>
       <c r="N34" s="4">
-        <v>148561.06213899999</v>
+        <v>165918.16346000001</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>189</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>191</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>192</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>193</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>5.7470000000000004E-3</v>
+        <v>6.4650000000000003E-3</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>194</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D35" s="4">
         <v>1552</v>
       </c>
       <c r="E35" s="5">
-        <v>56.98</v>
+        <v>61.95</v>
       </c>
       <c r="F35" s="4">
-        <v>88432.960000000006</v>
+        <v>96146.4</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>56.98</v>
+        <v>61.95</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>88432.960000000006</v>
+        <v>96146.4</v>
       </c>
       <c r="N35" s="4">
-        <v>88432.960000000006</v>
+        <v>96146.4</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>196</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>197</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>198</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>194</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>3.421E-3</v>
+        <v>3.7460000000000002E-3</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>199</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>200</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D36" s="4">
         <v>66</v>
       </c>
       <c r="E36" s="5">
-        <v>144.61000000000001</v>
+        <v>156.33000000000001</v>
       </c>
       <c r="F36" s="4">
-        <v>9544.26</v>
+        <v>10317.780000000001</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>144.61000000000001</v>
+        <v>156.33000000000001</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>9544.26</v>
+        <v>10317.780000000001</v>
       </c>
       <c r="N36" s="4">
-        <v>9544.26</v>
+        <v>10317.780000000001</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>201</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>202</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>203</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>199</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>3.6900000000000002E-4</v>
+        <v>4.0200000000000001E-4</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>204</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D37" s="4">
         <v>49653</v>
       </c>
       <c r="E37" s="5">
-        <v>1.474575</v>
+        <v>1.5435749999999999</v>
       </c>
       <c r="F37" s="4">
-        <v>73217.060061750002</v>
+        <v>76643.14188825</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="J37" s="5">
-        <v>1.111</v>
+        <v>1.147</v>
       </c>
       <c r="K37" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M37" s="4">
-        <v>55164.483</v>
+        <v>56951.991000000002</v>
       </c>
       <c r="N37" s="4">
-        <v>73217.060061750002</v>
+        <v>76643.14188825</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>204</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>206</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>207</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>193</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>2.8319999999999999E-3</v>
+        <v>2.9859999999999999E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>208</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>209</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D38" s="4">
         <v>300</v>
       </c>
       <c r="E38" s="5">
-        <v>117.67</v>
+        <v>127.75</v>
       </c>
       <c r="F38" s="4">
-        <v>35301</v>
+        <v>38325</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>117.67</v>
+        <v>127.75</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>35301</v>
+        <v>38325</v>
       </c>
       <c r="N38" s="4">
-        <v>35301</v>
+        <v>38325</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>210</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>211</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>212</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>208</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>1.3649999999999999E-3</v>
+        <v>1.493E-3</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D39" s="4">
         <v>100</v>
       </c>
       <c r="E39" s="5">
-        <v>961.56</v>
+        <v>1090.3900000000001</v>
       </c>
       <c r="F39" s="4">
-        <v>96156</v>
+        <v>109039</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>961.56</v>
+        <v>1090.3900000000001</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>96156</v>
+        <v>109039</v>
       </c>
       <c r="N39" s="4">
-        <v>96156</v>
+        <v>109039</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>215</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>216</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>217</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>213</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>3.7190000000000001E-3</v>
+        <v>4.2490000000000002E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D40" s="4">
         <v>496</v>
       </c>
       <c r="E40" s="5">
-        <v>302.7</v>
+        <v>205.81</v>
       </c>
       <c r="F40" s="4">
-        <v>150139.20000000001</v>
+        <v>102081.76</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>302.7</v>
+        <v>205.81</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>150139.20000000001</v>
+        <v>102081.76</v>
       </c>
       <c r="N40" s="4">
-        <v>150139.20000000001</v>
+        <v>102081.76</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>220</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>221</v>
       </c>
       <c r="Q40" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>223</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>218</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>5.8079999999999998E-3</v>
+        <v>3.9779999999999998E-3</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>224</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>225</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D41" s="4">
         <v>478</v>
       </c>
       <c r="E41" s="5">
-        <v>187.14224999999999</v>
+        <v>169.99513999999999</v>
       </c>
       <c r="F41" s="4">
-        <v>89453.995500000005</v>
+        <v>81257.676919999998</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="J41" s="5">
-        <v>141</v>
+        <v>126.32</v>
       </c>
       <c r="K41" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M41" s="4">
-        <v>67398</v>
+        <v>60380.959999999999</v>
       </c>
       <c r="N41" s="4">
-        <v>89453.995500000005</v>
+        <v>81257.676919999998</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>224</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>226</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>227</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>193</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>3.46E-3</v>
+        <v>3.166E-3</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>229</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D42" s="4">
         <v>700</v>
       </c>
       <c r="E42" s="5">
-        <v>57.62</v>
+        <v>65.31</v>
       </c>
       <c r="F42" s="4">
-        <v>40334</v>
+        <v>45717</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>57.62</v>
+        <v>65.31</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>40334</v>
+        <v>45717</v>
       </c>
       <c r="N42" s="4">
-        <v>40334</v>
+        <v>45717</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>230</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>231</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>232</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>228</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>1.56E-3</v>
+        <v>1.781E-3</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>234</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D43" s="4">
         <v>1469</v>
       </c>
       <c r="E43" s="5">
-        <v>377.75</v>
+        <v>389.28</v>
       </c>
       <c r="F43" s="4">
-        <v>554914.75</v>
+        <v>571852.31999999995</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>377.75</v>
+        <v>389.28</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>554914.75</v>
+        <v>571852.31999999995</v>
       </c>
       <c r="N43" s="4">
-        <v>554914.75</v>
+        <v>571852.31999999995</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>235</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>236</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>237</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>233</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>2.1467E-2</v>
+        <v>2.2284000000000002E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>238</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>239</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D44" s="4">
-        <v>1755</v>
+        <v>2104</v>
       </c>
       <c r="E44" s="5">
-        <v>37.119999999999997</v>
+        <v>33.35</v>
       </c>
       <c r="F44" s="4">
-        <v>65145.599999999999</v>
+        <v>70168.399999999994</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>37.119999999999997</v>
+        <v>33.35</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M44" s="4">
-        <v>65145.599999999999</v>
+        <v>70168.399999999994</v>
       </c>
       <c r="N44" s="4">
-        <v>65145.599999999999</v>
+        <v>70168.399999999994</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>240</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>241</v>
       </c>
       <c r="Q44" s="3" t="s">
         <v>162</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>242</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>238</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>2.5200000000000001E-3</v>
+        <v>2.7339999999999999E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>243</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>244</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D45" s="4">
-        <v>649</v>
+        <v>566</v>
       </c>
       <c r="E45" s="5">
-        <v>134.69</v>
+        <v>146.81</v>
       </c>
       <c r="F45" s="4">
-        <v>87413.81</v>
+        <v>83094.460000000006</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>134.69</v>
+        <v>146.81</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>87413.81</v>
+        <v>83094.460000000006</v>
       </c>
       <c r="N45" s="4">
-        <v>87413.81</v>
+        <v>83094.460000000006</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>245</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>246</v>
       </c>
       <c r="Q45" s="3" t="s">
         <v>247</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>248</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>243</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>3.3809999999999999E-3</v>
+        <v>3.238E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>249</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>250</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D46" s="4">
         <v>224</v>
       </c>
       <c r="E46" s="5">
-        <v>140.63999999999999</v>
+        <v>147.81</v>
       </c>
       <c r="F46" s="4">
-        <v>31503.360000000001</v>
+        <v>33109.440000000002</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>140.63999999999999</v>
+        <v>147.81</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>31503.360000000001</v>
+        <v>33109.440000000002</v>
       </c>
       <c r="N46" s="4">
-        <v>31503.360000000001</v>
+        <v>33109.440000000002</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>251</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>252</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>253</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>249</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>1.2179999999999999E-3</v>
+        <v>1.2899999999999999E-3</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>254</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>255</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D47" s="4">
         <v>97</v>
       </c>
       <c r="E47" s="5">
-        <v>220.83</v>
+        <v>267.79000000000002</v>
       </c>
       <c r="F47" s="4">
-        <v>21420.51</v>
+        <v>25975.63</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>220.83</v>
+        <v>267.79000000000002</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>21420.51</v>
+        <v>25975.63</v>
       </c>
       <c r="N47" s="4">
-        <v>21420.51</v>
+        <v>25975.63</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>256</v>
       </c>
       <c r="P47" s="3" t="s">
         <v>257</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>258</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>254</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>8.2799999999999996E-4</v>
+        <v>1.0120000000000001E-3</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>259</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>260</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D48" s="4">
         <v>3037</v>
       </c>
       <c r="E48" s="5">
-        <v>47.53</v>
+        <v>50.4</v>
       </c>
       <c r="F48" s="4">
-        <v>144348.60999999999</v>
+        <v>153064.79999999999</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="5">
-        <v>47.53</v>
+        <v>50.4</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M48" s="4">
-        <v>144348.60999999999</v>
+        <v>153064.79999999999</v>
       </c>
       <c r="N48" s="4">
-        <v>144348.60999999999</v>
+        <v>153064.79999999999</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>261</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>262</v>
       </c>
       <c r="Q48" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>263</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>259</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>5.5840000000000004E-3</v>
+        <v>5.9639999999999997E-3</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>265</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D49" s="4">
-        <v>126</v>
+        <v>205</v>
       </c>
       <c r="E49" s="5">
-        <v>101.86</v>
+        <v>86.38</v>
       </c>
       <c r="F49" s="4">
-        <v>12834.36</v>
+        <v>17707.900000000001</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="5">
-        <v>101.86</v>
+        <v>86.38</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M49" s="4">
-        <v>12834.36</v>
+        <v>17707.900000000001</v>
       </c>
       <c r="N49" s="4">
-        <v>12834.36</v>
+        <v>17707.900000000001</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>266</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>267</v>
       </c>
       <c r="Q49" s="3" t="s">
         <v>268</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>269</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>264</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>4.9600000000000002E-4</v>
+        <v>6.8999999999999997E-4</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>270</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>271</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D50" s="4">
         <v>265</v>
       </c>
       <c r="E50" s="5">
-        <v>119.24</v>
+        <v>127.21</v>
       </c>
       <c r="F50" s="4">
-        <v>31598.6</v>
+        <v>33710.65</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J50" s="5">
-        <v>119.24</v>
+        <v>127.21</v>
       </c>
       <c r="K50" s="5">
         <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M50" s="4">
-        <v>31598.6</v>
+        <v>33710.65</v>
       </c>
       <c r="N50" s="4">
-        <v>31598.6</v>
+        <v>33710.65</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>272</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>273</v>
       </c>
       <c r="Q50" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R50" s="3" t="s">
         <v>274</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>270</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>1.222E-3</v>
+        <v>1.3129999999999999E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>275</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>276</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D51" s="4">
         <v>643</v>
       </c>
       <c r="E51" s="5">
-        <v>86.65</v>
+        <v>88.89</v>
       </c>
       <c r="F51" s="4">
-        <v>55715.95</v>
+        <v>57156.27</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J51" s="5">
-        <v>86.65</v>
+        <v>88.89</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M51" s="4">
-        <v>55715.95</v>
+        <v>57156.27</v>
       </c>
       <c r="N51" s="4">
-        <v>55715.95</v>
+        <v>57156.27</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>277</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>278</v>
       </c>
       <c r="Q51" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>279</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>275</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>2.1549999999999998E-3</v>
+        <v>2.2269999999999998E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>280</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>281</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D52" s="4">
         <v>100</v>
       </c>
       <c r="E52" s="5">
-        <v>362.75</v>
+        <v>359.92</v>
       </c>
       <c r="F52" s="4">
-        <v>36275</v>
+        <v>35992</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J52" s="5">
-        <v>362.75</v>
+        <v>359.92</v>
       </c>
       <c r="K52" s="5">
         <v>1</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M52" s="4">
-        <v>36275</v>
+        <v>35992</v>
       </c>
       <c r="N52" s="4">
-        <v>36275</v>
+        <v>35992</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>282</v>
       </c>
       <c r="P52" s="3" t="s">
         <v>283</v>
       </c>
       <c r="Q52" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R52" s="3" t="s">
         <v>284</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>280</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>1.403E-3</v>
+        <v>1.402E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>285</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>286</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D53" s="4">
         <v>2049</v>
       </c>
       <c r="E53" s="5">
-        <v>117.46</v>
+        <v>115.99</v>
       </c>
       <c r="F53" s="4">
-        <v>240675.54</v>
+        <v>237663.51</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J53" s="5">
-        <v>117.46</v>
+        <v>115.99</v>
       </c>
       <c r="K53" s="5">
         <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M53" s="4">
-        <v>240675.54</v>
+        <v>237663.51</v>
       </c>
       <c r="N53" s="4">
-        <v>240675.54</v>
+        <v>237663.51</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>287</v>
       </c>
       <c r="P53" s="3" t="s">
         <v>288</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>289</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>285</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>9.3100000000000006E-3</v>
+        <v>9.2610000000000001E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>290</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>291</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D54" s="4">
         <v>1321</v>
       </c>
       <c r="E54" s="5">
-        <v>139.96</v>
+        <v>132.44999999999999</v>
       </c>
       <c r="F54" s="4">
-        <v>184887.16</v>
+        <v>174966.45</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="5">
-        <v>139.96</v>
+        <v>132.44999999999999</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M54" s="4">
-        <v>184887.16</v>
+        <v>174966.45</v>
       </c>
       <c r="N54" s="4">
-        <v>184887.16</v>
+        <v>174966.45</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>292</v>
       </c>
       <c r="P54" s="3" t="s">
         <v>293</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>294</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>290</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>7.1520000000000004E-3</v>
+        <v>6.8180000000000003E-3</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>295</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>296</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D55" s="4">
-        <v>914</v>
+        <v>340</v>
       </c>
       <c r="E55" s="5">
-        <v>38.729999999999997</v>
+        <v>55.35</v>
       </c>
       <c r="F55" s="4">
-        <v>35399.22</v>
+        <v>18819</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="5">
-        <v>38.729999999999997</v>
+        <v>55.35</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M55" s="4">
-        <v>35399.22</v>
+        <v>18819</v>
       </c>
       <c r="N55" s="4">
-        <v>35399.22</v>
+        <v>18819</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>297</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>298</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R55" s="3" t="s">
         <v>299</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>295</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>1.369E-3</v>
+        <v>7.3300000000000004E-4</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>300</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>301</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D56" s="4">
         <v>500</v>
       </c>
       <c r="E56" s="5">
-        <v>176.68369899999999</v>
+        <v>179.25651400000001</v>
       </c>
       <c r="F56" s="4">
-        <v>88341.850220260007</v>
+        <v>89628.256763020006</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J56" s="5">
-        <v>250.67</v>
+        <v>251.47</v>
       </c>
       <c r="K56" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M56" s="4">
-        <v>125335.000885</v>
+        <v>125734.999423</v>
       </c>
       <c r="N56" s="4">
-        <v>88341.850220260007</v>
+        <v>89628.256763020006</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>300</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>302</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R56" s="3" t="s">
         <v>303</v>
       </c>
       <c r="S56" s="3" t="s">
         <v>304</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>305</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>3.4169999999999999E-3</v>
+        <v>3.4919999999999999E-3</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
         <v>306</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>265</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D57" s="4">
         <v>1100</v>
       </c>
       <c r="E57" s="5">
-        <v>101.89251</v>
+        <v>86.238729000000006</v>
       </c>
       <c r="F57" s="4">
-        <v>112081.76211454</v>
+        <v>94862.601133410004</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J57" s="5">
-        <v>144.56</v>
+        <v>120.98</v>
       </c>
       <c r="K57" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M57" s="4">
-        <v>159016.00112299999</v>
+        <v>133077.99939000001</v>
       </c>
       <c r="N57" s="4">
-        <v>112081.76211454</v>
+        <v>94862.601133410004</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>306</v>
       </c>
       <c r="P57" s="3" t="s">
         <v>307</v>
       </c>
       <c r="Q57" s="3" t="s">
         <v>268</v>
       </c>
       <c r="R57" s="3" t="s">
         <v>269</v>
       </c>
       <c r="S57" s="3" t="s">
         <v>304</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>264</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>4.3359999999999996E-3</v>
+        <v>3.6960000000000001E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
         <v>308</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>271</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D58" s="4">
         <v>900</v>
       </c>
       <c r="E58" s="5">
-        <v>119.295153</v>
+        <v>127.062766</v>
       </c>
       <c r="F58" s="4">
-        <v>107365.63876652</v>
+        <v>114356.48857683</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J58" s="5">
-        <v>169.25</v>
+        <v>178.25</v>
       </c>
       <c r="K58" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M58" s="4">
-        <v>152325.00107500001</v>
+        <v>160424.99926499999</v>
       </c>
       <c r="N58" s="4">
-        <v>107365.63876652</v>
+        <v>114356.48857683</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>308</v>
       </c>
       <c r="P58" s="3" t="s">
         <v>309</v>
       </c>
       <c r="Q58" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R58" s="3" t="s">
         <v>274</v>
       </c>
       <c r="S58" s="3" t="s">
         <v>304</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>270</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>4.1529999999999996E-3</v>
+        <v>4.4559999999999999E-3</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>311</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D59" s="4">
-        <v>232</v>
+        <v>356</v>
       </c>
       <c r="E59" s="5">
-        <v>935.47</v>
+        <v>71.77</v>
       </c>
       <c r="F59" s="4">
-        <v>217029.04</v>
+        <v>25550.12</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="5">
-        <v>935.47</v>
+        <v>71.77</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>217029.04</v>
+        <v>25550.12</v>
       </c>
       <c r="N59" s="4">
-        <v>217029.04</v>
+        <v>25550.12</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>312</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>313</v>
       </c>
       <c r="Q59" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R59" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="R59" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S59" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>310</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>8.3960000000000007E-3</v>
+        <v>9.9500000000000001E-4</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B60" s="3" t="s">
         <v>316</v>
       </c>
-      <c r="B60" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D60" s="4">
-        <v>300</v>
+        <v>232</v>
       </c>
       <c r="E60" s="5">
-        <v>190.48</v>
+        <v>951.89</v>
       </c>
       <c r="F60" s="4">
-        <v>57144</v>
+        <v>220838.48</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="5">
-        <v>190.48</v>
+        <v>951.89</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M60" s="4">
-        <v>57144</v>
+        <v>220838.48</v>
       </c>
       <c r="N60" s="4">
-        <v>57144</v>
+        <v>220838.48</v>
       </c>
       <c r="O60" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="P60" s="3" t="s">
         <v>318</v>
       </c>
-      <c r="P60" s="3" t="s">
+      <c r="Q60" s="3" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>320</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="T60" s="4">
         <v>1</v>
       </c>
       <c r="W60" s="3" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="X60" s="4">
         <v>0</v>
       </c>
       <c r="Y60" s="4">
         <v>0</v>
       </c>
       <c r="Z60" s="6">
-        <v>2.2100000000000002E-3</v>
+        <v>8.6049999999999998E-3</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
         <v>321</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>322</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D61" s="4">
-        <v>104</v>
+        <v>300</v>
       </c>
       <c r="E61" s="5">
-        <v>135.63999999999999</v>
+        <v>194.98</v>
       </c>
       <c r="F61" s="4">
-        <v>14106.56</v>
+        <v>58494</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J61" s="5">
-        <v>135.63999999999999</v>
+        <v>194.98</v>
       </c>
       <c r="K61" s="5">
         <v>1</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M61" s="4">
-        <v>14106.56</v>
+        <v>58494</v>
       </c>
       <c r="N61" s="4">
-        <v>14106.56</v>
+        <v>58494</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>323</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>324</v>
       </c>
       <c r="Q61" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R61" s="3" t="s">
         <v>325</v>
       </c>
-      <c r="R61" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S61" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T61" s="4">
         <v>1</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>321</v>
       </c>
       <c r="X61" s="4">
         <v>0</v>
       </c>
       <c r="Y61" s="4">
         <v>0</v>
       </c>
       <c r="Z61" s="6">
-        <v>5.4500000000000002E-4</v>
+        <v>2.2790000000000002E-3</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="B62" s="3" t="s">
         <v>327</v>
       </c>
-      <c r="B62" s="3" t="s">
+      <c r="C62" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D62" s="4">
+        <v>104</v>
+      </c>
+      <c r="E62" s="5">
+        <v>137</v>
+      </c>
+      <c r="F62" s="4">
+        <v>14248</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J62" s="5">
+        <v>137</v>
+      </c>
+      <c r="K62" s="5">
+        <v>1</v>
+      </c>
+      <c r="L62" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M62" s="4">
+        <v>14248</v>
+      </c>
+      <c r="N62" s="4">
+        <v>14248</v>
+      </c>
+      <c r="O62" s="3" t="s">
         <v>328</v>
-      </c>
-[...37 lines deleted...]
-        <v>327</v>
       </c>
       <c r="P62" s="3" t="s">
         <v>329</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="R62" s="3" t="s">
         <v>330</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>304</v>
+        <v>122</v>
       </c>
       <c r="T62" s="4">
         <v>1</v>
       </c>
       <c r="W62" s="3" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="X62" s="4">
         <v>0</v>
       </c>
       <c r="Y62" s="4">
         <v>0</v>
       </c>
       <c r="Z62" s="6">
-        <v>4.8040000000000001E-3</v>
+        <v>5.5500000000000005E-4</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="B63" s="3" t="s">
         <v>332</v>
       </c>
-      <c r="B63" s="3" t="s">
+      <c r="C63" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D63" s="4">
+        <v>600</v>
+      </c>
+      <c r="E63" s="5">
+        <v>209.15279699999999</v>
+      </c>
+      <c r="F63" s="4">
+        <v>125491.6776562</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J63" s="5">
+        <v>293.41000000000003</v>
+      </c>
+      <c r="K63" s="5">
+        <v>1.4028499935728427</v>
+      </c>
+      <c r="L63" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M63" s="4">
+        <v>176045.999193</v>
+      </c>
+      <c r="N63" s="4">
+        <v>125491.6776562</v>
+      </c>
+      <c r="O63" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="P63" s="3" t="s">
         <v>333</v>
       </c>
-      <c r="C63" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O63" s="3" t="s">
+      <c r="Q63" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R63" s="3" t="s">
         <v>334</v>
       </c>
-      <c r="P63" s="3" t="s">
+      <c r="S63" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="T63" s="4">
+        <v>1</v>
+      </c>
+      <c r="W63" s="3" t="s">
         <v>335</v>
       </c>
-      <c r="Q63" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X63" s="4">
         <v>0</v>
       </c>
       <c r="Y63" s="4">
         <v>0</v>
       </c>
       <c r="Z63" s="6">
-        <v>4.3229999999999996E-3</v>
+        <v>4.8900000000000002E-3</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B64" s="3" t="s">
         <v>337</v>
       </c>
-      <c r="B64" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D64" s="4">
-        <v>68</v>
+        <v>1000</v>
       </c>
       <c r="E64" s="5">
-        <v>101.5</v>
+        <v>114.01</v>
       </c>
       <c r="F64" s="4">
-        <v>6902</v>
+        <v>114010</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J64" s="5">
-        <v>101.5</v>
+        <v>114.01</v>
       </c>
       <c r="K64" s="5">
         <v>1</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M64" s="4">
-        <v>6902</v>
+        <v>114010</v>
       </c>
       <c r="N64" s="4">
-        <v>6902</v>
+        <v>114010</v>
       </c>
       <c r="O64" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="P64" s="3" t="s">
         <v>339</v>
       </c>
-      <c r="P64" s="3" t="s">
+      <c r="Q64" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="R64" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="Q64" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S64" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T64" s="4">
         <v>1</v>
       </c>
       <c r="W64" s="3" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="X64" s="4">
         <v>0</v>
       </c>
       <c r="Y64" s="4">
         <v>0</v>
       </c>
       <c r="Z64" s="6">
-        <v>2.6699999999999998E-4</v>
+        <v>4.4419999999999998E-3</v>
       </c>
     </row>
     <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="B65" s="3" t="s">
         <v>342</v>
       </c>
-      <c r="B65" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D65" s="4">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="E65" s="5">
-        <v>278.61</v>
+        <v>84.09</v>
       </c>
       <c r="F65" s="4">
-        <v>5572.2</v>
+        <v>5718.12</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J65" s="5">
-        <v>278.61</v>
+        <v>84.09</v>
       </c>
       <c r="K65" s="5">
         <v>1</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M65" s="4">
-        <v>5572.2</v>
+        <v>5718.12</v>
       </c>
       <c r="N65" s="4">
-        <v>5572.2</v>
+        <v>5718.12</v>
       </c>
       <c r="O65" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="P65" s="3" t="s">
         <v>344</v>
       </c>
-      <c r="P65" s="3" t="s">
+      <c r="Q65" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="R65" s="3" t="s">
         <v>345</v>
       </c>
-      <c r="Q65" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S65" s="3" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="T65" s="4">
         <v>1</v>
       </c>
       <c r="W65" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="X65" s="4">
         <v>0</v>
       </c>
       <c r="Y65" s="4">
         <v>0</v>
       </c>
       <c r="Z65" s="6">
-        <v>2.1499999999999999E-4</v>
+        <v>2.22E-4</v>
       </c>
     </row>
     <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B66" s="3" t="s">
         <v>347</v>
       </c>
-      <c r="B66" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D66" s="4">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="E66" s="5">
-        <v>90.46</v>
+        <v>277.63</v>
       </c>
       <c r="F66" s="4">
-        <v>13207.16</v>
+        <v>5552.6</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J66" s="5">
-        <v>90.46</v>
+        <v>277.63</v>
       </c>
       <c r="K66" s="5">
         <v>1</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M66" s="4">
-        <v>13207.16</v>
+        <v>5552.6</v>
       </c>
       <c r="N66" s="4">
-        <v>13207.16</v>
+        <v>5552.6</v>
       </c>
       <c r="O66" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="P66" s="3" t="s">
         <v>349</v>
       </c>
-      <c r="P66" s="3" t="s">
+      <c r="Q66" s="3" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="R66" s="3" t="s">
         <v>351</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T66" s="4">
         <v>1</v>
       </c>
       <c r="W66" s="3" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="X66" s="4">
         <v>0</v>
       </c>
       <c r="Y66" s="4">
         <v>0</v>
       </c>
       <c r="Z66" s="6">
-        <v>5.1000000000000004E-4</v>
+        <v>2.1599999999999999E-4</v>
       </c>
     </row>
     <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
         <v>352</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>353</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D67" s="4">
-        <v>700</v>
+        <v>146</v>
       </c>
       <c r="E67" s="5">
-        <v>68.948016999999993</v>
+        <v>86.07</v>
       </c>
       <c r="F67" s="4">
-        <v>48263.612334799996</v>
+        <v>12566.22</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="J67" s="5">
-        <v>97.82</v>
+        <v>86.07</v>
       </c>
       <c r="K67" s="5">
-        <v>1.418750010019922</v>
+        <v>1</v>
       </c>
       <c r="L67" s="3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="M67" s="4">
-        <v>68474.000482999996</v>
+        <v>12566.22</v>
       </c>
       <c r="N67" s="4">
-        <v>48263.612334799996</v>
+        <v>12566.22</v>
       </c>
       <c r="O67" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="P67" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q67" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R67" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="S67" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T67" s="4">
+        <v>1</v>
+      </c>
+      <c r="W67" s="3" t="s">
         <v>352</v>
       </c>
-      <c r="P67" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X67" s="4">
         <v>0</v>
       </c>
       <c r="Y67" s="4">
         <v>0</v>
       </c>
       <c r="Z67" s="6">
-        <v>1.867E-3</v>
+        <v>4.8899999999999996E-4</v>
       </c>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
         <v>357</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>358</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D68" s="4">
-        <v>200</v>
+        <v>700</v>
       </c>
       <c r="E68" s="5">
-        <v>121.543611</v>
+        <v>70.520725999999996</v>
       </c>
       <c r="F68" s="4">
-        <v>24308.72246696</v>
+        <v>49364.507965930003</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J68" s="5">
-        <v>172.44</v>
+        <v>98.93</v>
       </c>
       <c r="K68" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M68" s="4">
-        <v>34488.000243000002</v>
+        <v>69250.999681999994</v>
       </c>
       <c r="N68" s="4">
-        <v>24308.72246696</v>
+        <v>49364.507965930003</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>357</v>
       </c>
       <c r="P68" s="3" t="s">
         <v>359</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="R68" s="3" t="s">
         <v>360</v>
       </c>
       <c r="S68" s="3" t="s">
         <v>304</v>
       </c>
       <c r="T68" s="4">
         <v>1</v>
       </c>
       <c r="W68" s="3" t="s">
         <v>361</v>
       </c>
       <c r="X68" s="4">
         <v>0</v>
       </c>
       <c r="Y68" s="4">
         <v>0</v>
       </c>
       <c r="Z68" s="6">
-        <v>9.3999999999999997E-4</v>
+        <v>1.923E-3</v>
       </c>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>362</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>363</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D69" s="4">
-        <v>234</v>
+        <v>200</v>
       </c>
       <c r="E69" s="5">
-        <v>143.15</v>
+        <v>119.78472499999999</v>
       </c>
       <c r="F69" s="4">
-        <v>33497.1</v>
+        <v>23956.944790959998</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="J69" s="5">
-        <v>143.15</v>
+        <v>168.04</v>
       </c>
       <c r="K69" s="5">
-        <v>1</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L69" s="3" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="M69" s="4">
-        <v>33497.1</v>
+        <v>33607.999845999999</v>
       </c>
       <c r="N69" s="4">
-        <v>33497.1</v>
+        <v>23956.944790959998</v>
       </c>
       <c r="O69" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="P69" s="3" t="s">
         <v>364</v>
       </c>
-      <c r="P69" s="3" t="s">
+      <c r="Q69" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R69" s="3" t="s">
         <v>365</v>
       </c>
-      <c r="Q69" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R69" s="3" t="s">
+      <c r="S69" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="T69" s="4">
+        <v>1</v>
+      </c>
+      <c r="W69" s="3" t="s">
         <v>366</v>
       </c>
-      <c r="S69" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X69" s="4">
         <v>0</v>
       </c>
       <c r="Y69" s="4">
         <v>0</v>
       </c>
       <c r="Z69" s="6">
-        <v>1.2949999999999999E-3</v>
+        <v>9.3300000000000002E-4</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
         <v>367</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>368</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D70" s="4">
-        <v>542</v>
+        <v>234</v>
       </c>
       <c r="E70" s="5">
-        <v>563.29</v>
+        <v>149.82</v>
       </c>
       <c r="F70" s="4">
-        <v>305303.18</v>
+        <v>35057.879999999997</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J70" s="5">
-        <v>563.29</v>
+        <v>149.82</v>
       </c>
       <c r="K70" s="5">
         <v>1</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M70" s="4">
-        <v>305303.18</v>
+        <v>35057.879999999997</v>
       </c>
       <c r="N70" s="4">
-        <v>305303.18</v>
+        <v>35057.879999999997</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>369</v>
       </c>
       <c r="P70" s="3" t="s">
         <v>370</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>140</v>
+        <v>222</v>
       </c>
       <c r="R70" s="3" t="s">
         <v>371</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="T70" s="4">
         <v>1</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>367</v>
       </c>
       <c r="X70" s="4">
         <v>0</v>
       </c>
       <c r="Y70" s="4">
         <v>0</v>
       </c>
       <c r="Z70" s="6">
-        <v>1.1811E-2</v>
+        <v>1.366E-3</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
         <v>372</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>373</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D71" s="4">
-        <v>19501</v>
+        <v>542</v>
       </c>
       <c r="E71" s="5">
-        <v>2.5231020000000002</v>
+        <v>556.71</v>
       </c>
       <c r="F71" s="4">
-        <v>49203.016977250001</v>
+        <v>301736.82</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="J71" s="5">
-        <v>1.901</v>
+        <v>556.71</v>
       </c>
       <c r="K71" s="5">
-        <v>0.75343755886230923</v>
+        <v>1</v>
       </c>
       <c r="L71" s="3" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="M71" s="4">
-        <v>37071.400999999998</v>
+        <v>301736.82</v>
       </c>
       <c r="N71" s="4">
-        <v>49203.016977250001</v>
+        <v>301736.82</v>
       </c>
       <c r="O71" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="P71" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q71" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="R71" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="S71" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="T71" s="4">
+        <v>1</v>
+      </c>
+      <c r="W71" s="3" t="s">
         <v>372</v>
       </c>
-      <c r="P71" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X71" s="4">
         <v>0</v>
       </c>
       <c r="Y71" s="4">
         <v>0</v>
       </c>
       <c r="Z71" s="6">
-        <v>1.903E-3</v>
+        <v>1.1757999999999999E-2</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B72" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D72" s="4">
+        <v>19501</v>
+      </c>
+      <c r="E72" s="5">
+        <v>2.7089949999999998</v>
+      </c>
+      <c r="F72" s="4">
+        <v>52828.106619749997</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="J72" s="5">
+        <v>2.0129999999999999</v>
+      </c>
+      <c r="K72" s="5">
+        <v>0.74308006687720607</v>
+      </c>
+      <c r="L72" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="M72" s="4">
+        <v>39255.512999999999</v>
+      </c>
+      <c r="N72" s="4">
+        <v>52828.106619749997</v>
+      </c>
+      <c r="O72" s="3" t="s">
         <v>377</v>
-      </c>
-[...37 lines deleted...]
-        <v>378</v>
       </c>
       <c r="P72" s="3" t="s">
         <v>379</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="R72" s="3" t="s">
         <v>380</v>
       </c>
       <c r="S72" s="3" t="s">
-        <v>124</v>
+        <v>193</v>
       </c>
       <c r="T72" s="4">
         <v>1</v>
       </c>
       <c r="W72" s="3" t="s">
-        <v>376</v>
+        <v>34</v>
       </c>
       <c r="X72" s="4">
         <v>0</v>
       </c>
       <c r="Y72" s="4">
         <v>0</v>
       </c>
       <c r="Z72" s="6">
-        <v>4.4180000000000001E-3</v>
+        <v>2.0579999999999999E-3</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
         <v>381</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>382</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D73" s="4">
-        <v>718</v>
+        <v>484</v>
       </c>
       <c r="E73" s="5">
-        <v>52.16</v>
+        <v>211.03</v>
       </c>
       <c r="F73" s="4">
-        <v>37450.879999999997</v>
+        <v>102138.52</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J73" s="5">
-        <v>52.16</v>
+        <v>211.03</v>
       </c>
       <c r="K73" s="5">
         <v>1</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M73" s="4">
-        <v>37450.879999999997</v>
+        <v>102138.52</v>
       </c>
       <c r="N73" s="4">
-        <v>37450.879999999997</v>
+        <v>102138.52</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>383</v>
       </c>
       <c r="P73" s="3" t="s">
         <v>384</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="R73" s="3" t="s">
         <v>385</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T73" s="4">
         <v>1</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>381</v>
       </c>
       <c r="X73" s="4">
         <v>0</v>
       </c>
       <c r="Y73" s="4">
         <v>0</v>
       </c>
       <c r="Z73" s="6">
-        <v>1.4480000000000001E-3</v>
+        <v>3.98E-3</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
         <v>386</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>387</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D74" s="4">
-        <v>567</v>
+        <v>718</v>
       </c>
       <c r="E74" s="5">
-        <v>373.73</v>
+        <v>58.23</v>
       </c>
       <c r="F74" s="4">
-        <v>211904.91</v>
+        <v>41809.14</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J74" s="5">
-        <v>373.73</v>
+        <v>58.23</v>
       </c>
       <c r="K74" s="5">
         <v>1</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M74" s="4">
-        <v>211904.91</v>
+        <v>41809.14</v>
       </c>
       <c r="N74" s="4">
-        <v>211904.91</v>
+        <v>41809.14</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>388</v>
       </c>
       <c r="P74" s="3" t="s">
         <v>389</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>222</v>
+        <v>139</v>
       </c>
       <c r="R74" s="3" t="s">
         <v>390</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="T74" s="4">
         <v>1</v>
       </c>
       <c r="W74" s="3" t="s">
         <v>386</v>
       </c>
       <c r="X74" s="4">
         <v>0</v>
       </c>
       <c r="Y74" s="4">
         <v>0</v>
       </c>
       <c r="Z74" s="6">
-        <v>8.1969999999999994E-3</v>
+        <v>1.629E-3</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
         <v>391</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>392</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D75" s="4">
-        <v>1094</v>
+        <v>567</v>
       </c>
       <c r="E75" s="5">
-        <v>126.34</v>
+        <v>360.07</v>
       </c>
       <c r="F75" s="4">
-        <v>138215.96</v>
+        <v>204159.69</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J75" s="5">
-        <v>126.34</v>
+        <v>360.07</v>
       </c>
       <c r="K75" s="5">
         <v>1</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M75" s="4">
-        <v>138215.96</v>
+        <v>204159.69</v>
       </c>
       <c r="N75" s="4">
-        <v>138215.96</v>
+        <v>204159.69</v>
       </c>
       <c r="O75" s="3" t="s">
         <v>393</v>
       </c>
       <c r="P75" s="3" t="s">
         <v>394</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>115</v>
+        <v>222</v>
       </c>
       <c r="R75" s="3" t="s">
         <v>395</v>
       </c>
       <c r="S75" s="3" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="T75" s="4">
         <v>1</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>391</v>
       </c>
       <c r="X75" s="4">
         <v>0</v>
       </c>
       <c r="Y75" s="4">
         <v>0</v>
       </c>
       <c r="Z75" s="6">
-        <v>5.3470000000000002E-3</v>
+        <v>7.9550000000000003E-3</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
         <v>396</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>397</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D76" s="4">
+        <v>1094</v>
+      </c>
+      <c r="E76" s="5">
+        <v>130.21</v>
+      </c>
+      <c r="F76" s="4">
+        <v>142449.74</v>
+      </c>
+      <c r="G76" s="3" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J76" s="5">
-        <v>1011.37</v>
+        <v>130.21</v>
       </c>
       <c r="K76" s="5">
         <v>1</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M76" s="4">
-        <v>118330.29</v>
+        <v>142449.74</v>
       </c>
       <c r="N76" s="4">
-        <v>118330.29</v>
+        <v>142449.74</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>398</v>
       </c>
       <c r="P76" s="3" t="s">
         <v>399</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="R76" s="3" t="s">
         <v>400</v>
       </c>
       <c r="S76" s="3" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="T76" s="4">
         <v>1</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>396</v>
       </c>
       <c r="X76" s="4">
         <v>0</v>
       </c>
       <c r="Y76" s="4">
         <v>0</v>
       </c>
       <c r="Z76" s="6">
-        <v>4.5770000000000003E-3</v>
+        <v>5.5510000000000004E-3</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
         <v>401</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>402</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D77" s="4">
-        <v>303</v>
+        <v>117</v>
       </c>
       <c r="E77" s="5">
-        <v>389.89</v>
+        <v>1018.38</v>
       </c>
       <c r="F77" s="4">
-        <v>118136.67</v>
+        <v>119150.46</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J77" s="5">
-        <v>389.89</v>
+        <v>1018.38</v>
       </c>
       <c r="K77" s="5">
         <v>1</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M77" s="4">
-        <v>118136.67</v>
+        <v>119150.46</v>
       </c>
       <c r="N77" s="4">
-        <v>118136.67</v>
+        <v>119150.46</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>403</v>
       </c>
       <c r="P77" s="3" t="s">
         <v>404</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>115</v>
+        <v>156</v>
       </c>
       <c r="R77" s="3" t="s">
         <v>405</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T77" s="4">
         <v>1</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>401</v>
       </c>
       <c r="X77" s="4">
         <v>0</v>
       </c>
       <c r="Y77" s="4">
         <v>0</v>
       </c>
       <c r="Z77" s="6">
-        <v>4.5700000000000003E-3</v>
+        <v>4.6430000000000004E-3</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>406</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>407</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D78" s="4">
-        <v>1258</v>
+        <v>303</v>
       </c>
       <c r="E78" s="5">
-        <v>48.716012999999997</v>
+        <v>402.59</v>
       </c>
       <c r="F78" s="4">
-        <v>61284.744354000002</v>
+        <v>121984.77</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H78" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J78" s="5">
+        <v>402.59</v>
+      </c>
+      <c r="K78" s="5">
+        <v>1</v>
+      </c>
+      <c r="L78" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M78" s="4">
+        <v>121984.77</v>
+      </c>
+      <c r="N78" s="4">
+        <v>121984.77</v>
+      </c>
+      <c r="O78" s="3" t="s">
         <v>408</v>
       </c>
-      <c r="I78" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L78" s="3" t="s">
+      <c r="P78" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="M78" s="4">
-[...5 lines deleted...]
-      <c r="O78" s="3" t="s">
+      <c r="Q78" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R78" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="S78" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T78" s="4">
+        <v>1</v>
+      </c>
+      <c r="W78" s="3" t="s">
         <v>406</v>
       </c>
-      <c r="P78" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X78" s="4">
         <v>0</v>
       </c>
       <c r="Y78" s="4">
         <v>0</v>
       </c>
       <c r="Z78" s="6">
-        <v>2.3700000000000001E-3</v>
+        <v>4.7530000000000003E-3</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D79" s="4">
+        <v>1258</v>
+      </c>
+      <c r="E79" s="5">
+        <v>50.612695000000002</v>
+      </c>
+      <c r="F79" s="4">
+        <v>63670.769680999998</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H79" s="3" t="s">
         <v>413</v>
       </c>
-      <c r="B79" s="3" t="s">
+      <c r="I79" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J79" s="5">
+        <v>43.99</v>
+      </c>
+      <c r="K79" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L79" s="3" t="s">
         <v>414</v>
       </c>
-      <c r="C79" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H79" s="3" t="s">
+      <c r="M79" s="4">
+        <v>55339.42</v>
+      </c>
+      <c r="N79" s="4">
+        <v>63670.769680999998</v>
+      </c>
+      <c r="O79" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="P79" s="3" t="s">
         <v>415</v>
       </c>
-      <c r="I79" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L79" s="3" t="s">
+      <c r="Q79" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R79" s="3" t="s">
         <v>416</v>
       </c>
-      <c r="M79" s="4">
-[...8 lines deleted...]
-      <c r="P79" s="3" t="s">
+      <c r="S79" s="3" t="s">
         <v>417</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
       <c r="T79" s="4">
         <v>1</v>
       </c>
       <c r="W79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X79" s="4">
         <v>0</v>
       </c>
       <c r="Y79" s="4">
         <v>0</v>
       </c>
       <c r="Z79" s="6">
-        <v>5.2599999999999999E-4</v>
+        <v>2.4810000000000001E-3</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D80" s="4">
+        <v>31</v>
+      </c>
+      <c r="E80" s="5">
+        <v>445.20532300000002</v>
+      </c>
+      <c r="F80" s="4">
+        <v>13801.364997500001</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H80" s="3" t="s">
         <v>420</v>
       </c>
-      <c r="B80" s="3" t="s">
+      <c r="I80" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J80" s="5">
+        <v>386.95</v>
+      </c>
+      <c r="K80" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L80" s="3" t="s">
         <v>421</v>
       </c>
-      <c r="C80" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M80" s="4">
-        <v>35090</v>
+        <v>11995.45</v>
       </c>
       <c r="N80" s="4">
-        <v>35090</v>
+        <v>13801.364997500001</v>
       </c>
       <c r="O80" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="P80" s="3" t="s">
         <v>422</v>
       </c>
-      <c r="P80" s="3" t="s">
+      <c r="Q80" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="R80" s="3" t="s">
         <v>423</v>
       </c>
-      <c r="Q80" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R80" s="3" t="s">
+      <c r="S80" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="S80" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T80" s="4">
         <v>1</v>
       </c>
       <c r="W80" s="3" t="s">
-        <v>420</v>
+        <v>34</v>
       </c>
       <c r="X80" s="4">
         <v>0</v>
       </c>
       <c r="Y80" s="4">
         <v>0</v>
       </c>
       <c r="Z80" s="6">
-        <v>1.3569999999999999E-3</v>
+        <v>5.3700000000000004E-4</v>
       </c>
     </row>
     <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
         <v>425</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>426</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D81" s="4">
-        <v>2834</v>
+        <v>200</v>
       </c>
       <c r="E81" s="5">
-        <v>45.11</v>
+        <v>175.05</v>
       </c>
       <c r="F81" s="4">
-        <v>127841.74</v>
+        <v>35010</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J81" s="5">
-        <v>45.11</v>
+        <v>175.05</v>
       </c>
       <c r="K81" s="5">
         <v>1</v>
       </c>
       <c r="L81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M81" s="4">
-        <v>127841.74</v>
+        <v>35010</v>
       </c>
       <c r="N81" s="4">
-        <v>127841.74</v>
+        <v>35010</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>427</v>
       </c>
       <c r="P81" s="3" t="s">
         <v>428</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>122</v>
+        <v>319</v>
       </c>
       <c r="R81" s="3" t="s">
         <v>429</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T81" s="4">
         <v>1</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>425</v>
       </c>
       <c r="X81" s="4">
         <v>0</v>
       </c>
       <c r="Y81" s="4">
         <v>0</v>
       </c>
       <c r="Z81" s="6">
-        <v>4.9449999999999997E-3</v>
+        <v>1.364E-3</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
         <v>430</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>431</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D82" s="4">
-        <v>1939</v>
+        <v>3031</v>
       </c>
       <c r="E82" s="5">
-        <v>45.697701000000002</v>
+        <v>47.9</v>
       </c>
       <c r="F82" s="4">
-        <v>88607.842239000005</v>
+        <v>145184.9</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H82" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J82" s="5">
+        <v>47.9</v>
+      </c>
+      <c r="K82" s="5">
+        <v>1</v>
+      </c>
+      <c r="L82" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M82" s="4">
+        <v>145184.9</v>
+      </c>
+      <c r="N82" s="4">
+        <v>145184.9</v>
+      </c>
+      <c r="O82" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="I82" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L82" s="3" t="s">
+      <c r="P82" s="3" t="s">
         <v>433</v>
       </c>
-      <c r="M82" s="4">
-[...5 lines deleted...]
-      <c r="O82" s="3" t="s">
+      <c r="Q82" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R82" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="S82" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T82" s="4">
+        <v>1</v>
+      </c>
+      <c r="W82" s="3" t="s">
         <v>430</v>
       </c>
-      <c r="P82" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X82" s="4">
         <v>0</v>
       </c>
       <c r="Y82" s="4">
         <v>0</v>
       </c>
       <c r="Z82" s="6">
-        <v>3.4269999999999999E-3</v>
+        <v>5.6569999999999997E-3</v>
       </c>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D83" s="4">
+        <v>1939</v>
+      </c>
+      <c r="E83" s="5">
+        <v>51.222486000000004</v>
+      </c>
+      <c r="F83" s="4">
+        <v>99320.400353999998</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H83" s="3" t="s">
         <v>437</v>
       </c>
-      <c r="B83" s="3" t="s">
+      <c r="I83" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J83" s="5">
+        <v>44.52</v>
+      </c>
+      <c r="K83" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L83" s="3" t="s">
         <v>438</v>
       </c>
-      <c r="C83" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M83" s="4">
-        <v>92402.16</v>
+        <v>86324.28</v>
       </c>
       <c r="N83" s="4">
-        <v>92402.16</v>
+        <v>99320.400353999998</v>
       </c>
       <c r="O83" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="P83" s="3" t="s">
         <v>439</v>
       </c>
-      <c r="P83" s="3" t="s">
+      <c r="Q83" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R83" s="3" t="s">
         <v>440</v>
       </c>
-      <c r="Q83" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R83" s="3" t="s">
+      <c r="S83" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="S83" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T83" s="4">
         <v>1</v>
       </c>
       <c r="W83" s="3" t="s">
-        <v>437</v>
+        <v>34</v>
       </c>
       <c r="X83" s="4">
         <v>0</v>
       </c>
       <c r="Y83" s="4">
         <v>0</v>
       </c>
       <c r="Z83" s="6">
-        <v>3.5739999999999999E-3</v>
+        <v>3.8700000000000002E-3</v>
       </c>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
         <v>442</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>443</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D84" s="4">
-        <v>451</v>
+        <v>187</v>
       </c>
       <c r="E84" s="5">
-        <v>91.406835000000001</v>
+        <v>331.96</v>
       </c>
       <c r="F84" s="4">
-        <v>41224.482584999998</v>
+        <v>62076.52</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H84" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J84" s="5">
+        <v>331.96</v>
+      </c>
+      <c r="K84" s="5">
+        <v>1</v>
+      </c>
+      <c r="L84" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M84" s="4">
+        <v>62076.52</v>
+      </c>
+      <c r="N84" s="4">
+        <v>62076.52</v>
+      </c>
+      <c r="O84" s="3" t="s">
         <v>444</v>
       </c>
-      <c r="I84" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L84" s="3" t="s">
+      <c r="P84" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="M84" s="4">
-[...5 lines deleted...]
-      <c r="O84" s="3" t="s">
+      <c r="Q84" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="R84" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="S84" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T84" s="4">
+        <v>1</v>
+      </c>
+      <c r="W84" s="3" t="s">
         <v>442</v>
       </c>
-      <c r="P84" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X84" s="4">
         <v>0</v>
       </c>
       <c r="Y84" s="4">
         <v>0</v>
       </c>
       <c r="Z84" s="6">
-        <v>1.5939999999999999E-3</v>
+        <v>2.4190000000000001E-3</v>
       </c>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D85" s="4">
+        <v>451</v>
+      </c>
+      <c r="E85" s="5">
+        <v>92.331637999999998</v>
+      </c>
+      <c r="F85" s="4">
+        <v>41641.568512500002</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H85" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="B85" s="3" t="s">
+      <c r="I85" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J85" s="5">
+        <v>80.25</v>
+      </c>
+      <c r="K85" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L85" s="3" t="s">
         <v>450</v>
       </c>
-      <c r="C85" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M85" s="4">
-        <v>7370.16</v>
+        <v>36192.75</v>
       </c>
       <c r="N85" s="4">
-        <v>7370.16</v>
+        <v>41641.568512500002</v>
       </c>
       <c r="O85" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="P85" s="3" t="s">
         <v>451</v>
       </c>
-      <c r="P85" s="3" t="s">
+      <c r="Q85" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R85" s="3" t="s">
         <v>452</v>
       </c>
-      <c r="Q85" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R85" s="3" t="s">
+      <c r="S85" s="3" t="s">
         <v>453</v>
       </c>
-      <c r="S85" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T85" s="4">
         <v>1</v>
       </c>
       <c r="W85" s="3" t="s">
-        <v>449</v>
+        <v>34</v>
       </c>
       <c r="X85" s="4">
         <v>0</v>
       </c>
       <c r="Y85" s="4">
         <v>0</v>
       </c>
       <c r="Z85" s="6">
-        <v>2.8499999999999999E-4</v>
+        <v>1.622E-3</v>
       </c>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
         <v>454</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>455</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D86" s="4">
-        <v>2223</v>
+        <v>14</v>
       </c>
       <c r="E86" s="5">
-        <v>139.63</v>
+        <v>559.07000000000005</v>
       </c>
       <c r="F86" s="4">
-        <v>310397.49</v>
+        <v>7826.98</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J86" s="5">
-        <v>139.63</v>
+        <v>559.07000000000005</v>
       </c>
       <c r="K86" s="5">
         <v>1</v>
       </c>
       <c r="L86" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M86" s="4">
-        <v>310397.49</v>
+        <v>7826.98</v>
       </c>
       <c r="N86" s="4">
-        <v>310397.49</v>
+        <v>7826.98</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>456</v>
       </c>
       <c r="P86" s="3" t="s">
         <v>457</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="R86" s="3" t="s">
         <v>458</v>
       </c>
       <c r="S86" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T86" s="4">
         <v>1</v>
       </c>
       <c r="W86" s="3" t="s">
         <v>454</v>
       </c>
       <c r="X86" s="4">
         <v>0</v>
       </c>
       <c r="Y86" s="4">
         <v>0</v>
       </c>
       <c r="Z86" s="6">
-        <v>1.2008E-2</v>
+        <v>3.0499999999999999E-4</v>
       </c>
     </row>
     <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
         <v>459</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>460</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D87" s="4">
-        <v>200</v>
+        <v>2164</v>
       </c>
       <c r="E87" s="5">
-        <v>123.11</v>
+        <v>90.2</v>
       </c>
       <c r="F87" s="4">
-        <v>24622</v>
+        <v>195192.8</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J87" s="5">
-        <v>123.11</v>
+        <v>90.2</v>
       </c>
       <c r="K87" s="5">
         <v>1</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M87" s="4">
-        <v>24622</v>
+        <v>195192.8</v>
       </c>
       <c r="N87" s="4">
-        <v>24622</v>
+        <v>195192.8</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>461</v>
       </c>
       <c r="P87" s="3" t="s">
         <v>462</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="R87" s="3" t="s">
         <v>463</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="T87" s="4">
         <v>1</v>
       </c>
       <c r="W87" s="3" t="s">
         <v>459</v>
       </c>
       <c r="X87" s="4">
         <v>0</v>
       </c>
       <c r="Y87" s="4">
         <v>0</v>
       </c>
       <c r="Z87" s="6">
-        <v>9.5200000000000005E-4</v>
+        <v>7.6059999999999999E-3</v>
       </c>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
         <v>464</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>465</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D88" s="4">
-        <v>682</v>
+        <v>200</v>
       </c>
       <c r="E88" s="5">
-        <v>281.20999999999998</v>
+        <v>152.47999999999999</v>
       </c>
       <c r="F88" s="4">
-        <v>191785.22</v>
+        <v>30496</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J88" s="5">
-        <v>281.20999999999998</v>
+        <v>152.47999999999999</v>
       </c>
       <c r="K88" s="5">
         <v>1</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M88" s="4">
-        <v>191785.22</v>
+        <v>30496</v>
       </c>
       <c r="N88" s="4">
-        <v>191785.22</v>
+        <v>30496</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>466</v>
       </c>
       <c r="P88" s="3" t="s">
         <v>467</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="R88" s="3" t="s">
         <v>468</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T88" s="4">
         <v>1</v>
       </c>
       <c r="W88" s="3" t="s">
         <v>464</v>
       </c>
       <c r="X88" s="4">
         <v>0</v>
       </c>
       <c r="Y88" s="4">
         <v>0</v>
       </c>
       <c r="Z88" s="6">
-        <v>7.4190000000000002E-3</v>
+        <v>1.188E-3</v>
       </c>
     </row>
     <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
         <v>469</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>470</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D89" s="4">
-        <v>7</v>
+        <v>656</v>
       </c>
       <c r="E89" s="5">
-        <v>261</v>
+        <v>223.65</v>
       </c>
       <c r="F89" s="4">
-        <v>1827</v>
+        <v>146714.4</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J89" s="5">
-        <v>261</v>
+        <v>223.65</v>
       </c>
       <c r="K89" s="5">
         <v>1</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M89" s="4">
-        <v>1827</v>
+        <v>146714.4</v>
       </c>
       <c r="N89" s="4">
-        <v>1827</v>
+        <v>146714.4</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>471</v>
       </c>
       <c r="P89" s="3" t="s">
         <v>472</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R89" s="3" t="s">
         <v>473</v>
       </c>
       <c r="S89" s="3" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="T89" s="4">
         <v>1</v>
       </c>
       <c r="W89" s="3" t="s">
         <v>469</v>
       </c>
       <c r="X89" s="4">
         <v>0</v>
       </c>
       <c r="Y89" s="4">
         <v>0</v>
       </c>
       <c r="Z89" s="6">
-        <v>6.9999999999999994E-5</v>
+        <v>5.7169999999999999E-3</v>
       </c>
     </row>
     <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
         <v>474</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>475</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D90" s="4">
         <v>100</v>
       </c>
       <c r="E90" s="5">
-        <v>397.68</v>
+        <v>353.33</v>
       </c>
       <c r="F90" s="4">
-        <v>39768</v>
+        <v>35333</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J90" s="5">
-        <v>397.68</v>
+        <v>353.33</v>
       </c>
       <c r="K90" s="5">
         <v>1</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M90" s="4">
-        <v>39768</v>
+        <v>35333</v>
       </c>
       <c r="N90" s="4">
-        <v>39768</v>
+        <v>35333</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>476</v>
       </c>
       <c r="P90" s="3" t="s">
         <v>477</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="R90" s="3" t="s">
         <v>478</v>
       </c>
       <c r="S90" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T90" s="4">
         <v>1</v>
       </c>
       <c r="W90" s="3" t="s">
         <v>474</v>
       </c>
       <c r="X90" s="4">
         <v>0</v>
       </c>
       <c r="Y90" s="4">
         <v>0</v>
       </c>
       <c r="Z90" s="6">
-        <v>1.5380000000000001E-3</v>
+        <v>1.3760000000000001E-3</v>
       </c>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
         <v>479</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>480</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D91" s="4">
         <v>100</v>
       </c>
       <c r="E91" s="5">
-        <v>193.22</v>
+        <v>235.02</v>
       </c>
       <c r="F91" s="4">
-        <v>19322</v>
+        <v>23502</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J91" s="5">
-        <v>193.22</v>
+        <v>235.02</v>
       </c>
       <c r="K91" s="5">
         <v>1</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M91" s="4">
-        <v>19322</v>
+        <v>23502</v>
       </c>
       <c r="N91" s="4">
-        <v>19322</v>
+        <v>23502</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>481</v>
       </c>
       <c r="P91" s="3" t="s">
         <v>482</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="R91" s="3" t="s">
         <v>483</v>
       </c>
       <c r="S91" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T91" s="4">
         <v>1</v>
       </c>
       <c r="W91" s="3" t="s">
         <v>479</v>
       </c>
       <c r="X91" s="4">
         <v>0</v>
       </c>
       <c r="Y91" s="4">
         <v>0</v>
       </c>
       <c r="Z91" s="6">
-        <v>7.4700000000000005E-4</v>
+        <v>9.1500000000000001E-4</v>
       </c>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
         <v>484</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>485</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D92" s="4">
         <v>1063</v>
       </c>
       <c r="E92" s="5">
-        <v>327.33</v>
+        <v>351.79</v>
       </c>
       <c r="F92" s="4">
-        <v>347951.79</v>
+        <v>373952.77</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J92" s="5">
-        <v>327.33</v>
+        <v>351.79</v>
       </c>
       <c r="K92" s="5">
         <v>1</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M92" s="4">
-        <v>347951.79</v>
+        <v>373952.77</v>
       </c>
       <c r="N92" s="4">
-        <v>347951.79</v>
+        <v>373952.77</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>486</v>
       </c>
       <c r="P92" s="3" t="s">
         <v>487</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R92" s="3" t="s">
         <v>488</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T92" s="4">
         <v>1</v>
       </c>
       <c r="W92" s="3" t="s">
         <v>484</v>
       </c>
       <c r="X92" s="4">
         <v>0</v>
       </c>
       <c r="Y92" s="4">
         <v>0</v>
       </c>
       <c r="Z92" s="6">
-        <v>1.3461000000000001E-2</v>
+        <v>1.4572E-2</v>
       </c>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
         <v>489</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>490</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D93" s="4">
-        <v>222</v>
+        <v>173</v>
       </c>
       <c r="E93" s="5">
-        <v>253.97</v>
+        <v>256.35000000000002</v>
       </c>
       <c r="F93" s="4">
-        <v>56381.34</v>
+        <v>44348.55</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J93" s="5">
-        <v>253.97</v>
+        <v>256.35000000000002</v>
       </c>
       <c r="K93" s="5">
         <v>1</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M93" s="4">
-        <v>56381.34</v>
+        <v>44348.55</v>
       </c>
       <c r="N93" s="4">
-        <v>56381.34</v>
+        <v>44348.55</v>
       </c>
       <c r="O93" s="3" t="s">
         <v>491</v>
       </c>
       <c r="P93" s="3" t="s">
         <v>492</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="R93" s="3" t="s">
         <v>493</v>
       </c>
       <c r="S93" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T93" s="4">
         <v>1</v>
       </c>
       <c r="W93" s="3" t="s">
         <v>489</v>
       </c>
       <c r="X93" s="4">
         <v>0</v>
       </c>
       <c r="Y93" s="4">
         <v>0</v>
       </c>
       <c r="Z93" s="6">
-        <v>2.1810000000000002E-3</v>
+        <v>1.7279999999999999E-3</v>
       </c>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
         <v>494</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D94" s="4">
         <v>325</v>
       </c>
       <c r="E94" s="5">
-        <v>326.29782</v>
+        <v>333.19927999999999</v>
       </c>
       <c r="F94" s="4">
-        <v>106046.79150000001</v>
+        <v>108289.766</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H94" s="3" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="I94" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J94" s="5">
-        <v>285.39999999999998</v>
+        <v>289.60000000000002</v>
       </c>
       <c r="K94" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L94" s="3" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="M94" s="4">
-        <v>92755</v>
+        <v>94120</v>
       </c>
       <c r="N94" s="4">
-        <v>106046.79150000001</v>
+        <v>108289.766</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>494</v>
       </c>
       <c r="P94" s="3" t="s">
         <v>496</v>
       </c>
       <c r="Q94" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R94" s="3" t="s">
         <v>497</v>
       </c>
       <c r="S94" s="3" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="T94" s="4">
         <v>1</v>
       </c>
       <c r="W94" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X94" s="4">
         <v>0</v>
       </c>
       <c r="Y94" s="4">
         <v>0</v>
       </c>
       <c r="Z94" s="6">
-        <v>4.1019999999999997E-3</v>
+        <v>4.2189999999999997E-3</v>
       </c>
     </row>
     <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
         <v>498</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>499</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D95" s="4">
         <v>414</v>
       </c>
       <c r="E95" s="5">
-        <v>153.2022</v>
+        <v>181.418724</v>
       </c>
       <c r="F95" s="4">
-        <v>63425.710800000001</v>
+        <v>75107.351735999997</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H95" s="3" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="I95" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J95" s="5">
-        <v>134</v>
+        <v>157.68</v>
       </c>
       <c r="K95" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L95" s="3" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="M95" s="4">
-        <v>55476</v>
+        <v>65279.519999999997</v>
       </c>
       <c r="N95" s="4">
-        <v>63425.710800000001</v>
+        <v>75107.351735999997</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>498</v>
       </c>
       <c r="P95" s="3" t="s">
         <v>500</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R95" s="3" t="s">
         <v>501</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="T95" s="4">
         <v>1</v>
       </c>
       <c r="W95" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X95" s="4">
         <v>0</v>
       </c>
       <c r="Y95" s="4">
         <v>0</v>
       </c>
       <c r="Z95" s="6">
-        <v>2.4529999999999999E-3</v>
+        <v>2.9260000000000002E-3</v>
       </c>
     </row>
     <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
         <v>502</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>503</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D96" s="4">
         <v>431</v>
       </c>
       <c r="E96" s="5">
-        <v>280</v>
+        <v>309.2</v>
       </c>
       <c r="F96" s="4">
-        <v>120680</v>
+        <v>133265.20000000001</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J96" s="5">
-        <v>280</v>
+        <v>309.2</v>
       </c>
       <c r="K96" s="5">
         <v>1</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M96" s="4">
-        <v>120680</v>
+        <v>133265.20000000001</v>
       </c>
       <c r="N96" s="4">
-        <v>120680</v>
+        <v>133265.20000000001</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>504</v>
       </c>
       <c r="P96" s="3" t="s">
         <v>505</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="R96" s="3" t="s">
         <v>506</v>
       </c>
       <c r="S96" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T96" s="4">
         <v>1</v>
       </c>
       <c r="W96" s="3" t="s">
         <v>502</v>
       </c>
       <c r="X96" s="4">
         <v>0</v>
       </c>
       <c r="Y96" s="4">
         <v>0</v>
       </c>
       <c r="Z96" s="6">
-        <v>4.6680000000000003E-3</v>
+        <v>5.1929999999999997E-3</v>
       </c>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
         <v>507</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>508</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D97" s="4">
         <v>569</v>
       </c>
       <c r="E97" s="5">
-        <v>433.33</v>
+        <v>293.02</v>
       </c>
       <c r="F97" s="4">
-        <v>246564.77</v>
+        <v>166728.38</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J97" s="5">
-        <v>433.33</v>
+        <v>293.02</v>
       </c>
       <c r="K97" s="5">
         <v>1</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M97" s="4">
-        <v>246564.77</v>
+        <v>166728.38</v>
       </c>
       <c r="N97" s="4">
-        <v>246564.77</v>
+        <v>166728.38</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>509</v>
       </c>
       <c r="P97" s="3" t="s">
         <v>510</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R97" s="3" t="s">
         <v>511</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T97" s="4">
         <v>1</v>
       </c>
       <c r="W97" s="3" t="s">
         <v>507</v>
       </c>
       <c r="X97" s="4">
         <v>0</v>
       </c>
       <c r="Y97" s="4">
         <v>0</v>
       </c>
       <c r="Z97" s="6">
-        <v>9.5379999999999996E-3</v>
+        <v>6.4970000000000002E-3</v>
       </c>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
         <v>512</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>513</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D98" s="4">
-        <v>789</v>
+        <v>446</v>
       </c>
       <c r="E98" s="5">
-        <v>45.274679999999996</v>
+        <v>51.141947999999999</v>
       </c>
       <c r="F98" s="4">
-        <v>35721.722520000003</v>
+        <v>22809.308584999999</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H98" s="3" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="I98" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J98" s="5">
-        <v>39.6</v>
+        <v>44.45</v>
       </c>
       <c r="K98" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L98" s="3" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="M98" s="4">
-        <v>31244.400000000001</v>
+        <v>19824.7</v>
       </c>
       <c r="N98" s="4">
-        <v>35721.722520000003</v>
+        <v>22809.308584999999</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>512</v>
       </c>
       <c r="P98" s="3" t="s">
         <v>514</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="R98" s="3" t="s">
         <v>515</v>
       </c>
       <c r="S98" s="3" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="T98" s="4">
         <v>1</v>
       </c>
       <c r="W98" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X98" s="4">
         <v>0</v>
       </c>
       <c r="Y98" s="4">
         <v>0</v>
       </c>
       <c r="Z98" s="6">
-        <v>1.3810000000000001E-3</v>
+        <v>8.8800000000000001E-4</v>
       </c>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
         <v>516</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>517</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D99" s="4">
         <v>498</v>
       </c>
       <c r="E99" s="5">
-        <v>46.19</v>
+        <v>48.89</v>
       </c>
       <c r="F99" s="4">
-        <v>23002.62</v>
+        <v>24347.22</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J99" s="5">
-        <v>46.19</v>
+        <v>48.89</v>
       </c>
       <c r="K99" s="5">
         <v>1</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M99" s="4">
-        <v>23002.62</v>
+        <v>24347.22</v>
       </c>
       <c r="N99" s="4">
-        <v>23002.62</v>
+        <v>24347.22</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>518</v>
       </c>
       <c r="P99" s="3" t="s">
         <v>519</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="R99" s="3" t="s">
         <v>520</v>
       </c>
       <c r="S99" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T99" s="4">
         <v>1</v>
       </c>
       <c r="W99" s="3" t="s">
         <v>516</v>
       </c>
       <c r="X99" s="4">
         <v>0</v>
       </c>
       <c r="Y99" s="4">
         <v>0</v>
       </c>
       <c r="Z99" s="6">
-        <v>8.8900000000000003E-4</v>
+        <v>9.4799999999999995E-4</v>
       </c>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
         <v>521</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>522</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D100" s="4">
         <v>176</v>
       </c>
       <c r="E100" s="5">
-        <v>473.44053000000002</v>
+        <v>497.61287499999997</v>
       </c>
       <c r="F100" s="4">
-        <v>83325.533280000003</v>
+        <v>87579.865999999995</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H100" s="3" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="I100" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J100" s="5">
-        <v>414.1</v>
+        <v>432.5</v>
       </c>
       <c r="K100" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L100" s="3" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="M100" s="4">
-        <v>72881.600000000006</v>
+        <v>76120</v>
       </c>
       <c r="N100" s="4">
-        <v>83325.533280000003</v>
+        <v>87579.865999999995</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>521</v>
       </c>
       <c r="P100" s="3" t="s">
         <v>523</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R100" s="3" t="s">
         <v>524</v>
       </c>
       <c r="S100" s="3" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="T100" s="4">
         <v>1</v>
       </c>
       <c r="W100" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X100" s="4">
         <v>0</v>
       </c>
       <c r="Y100" s="4">
         <v>0</v>
       </c>
       <c r="Z100" s="6">
-        <v>3.2230000000000002E-3</v>
+        <v>3.4120000000000001E-3</v>
       </c>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
         <v>525</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>526</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D101" s="4">
         <v>6</v>
       </c>
       <c r="E101" s="5">
-        <v>1826.9934000000001</v>
+        <v>1762.067325</v>
       </c>
       <c r="F101" s="4">
-        <v>10961.9604</v>
+        <v>10572.40395</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H101" s="3" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="I101" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J101" s="5">
-        <v>1598</v>
+        <v>1531.5</v>
       </c>
       <c r="K101" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L101" s="3" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="M101" s="4">
-        <v>9588</v>
+        <v>9189</v>
       </c>
       <c r="N101" s="4">
-        <v>10961.9604</v>
+        <v>10572.40395</v>
       </c>
       <c r="O101" s="3" t="s">
         <v>525</v>
       </c>
       <c r="P101" s="3" t="s">
         <v>527</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="R101" s="3" t="s">
         <v>528</v>
       </c>
       <c r="S101" s="3" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="T101" s="4">
         <v>1</v>
       </c>
       <c r="W101" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X101" s="4">
         <v>0</v>
       </c>
       <c r="Y101" s="4">
         <v>0</v>
       </c>
       <c r="Z101" s="6">
-        <v>4.2400000000000001E-4</v>
+        <v>4.1100000000000002E-4</v>
       </c>
     </row>
     <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
         <v>529</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>530</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D102" s="4">
         <v>100</v>
       </c>
       <c r="E102" s="5">
-        <v>572.95000000000005</v>
+        <v>415.88</v>
       </c>
       <c r="F102" s="4">
-        <v>57295</v>
+        <v>41588</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J102" s="5">
-        <v>572.95000000000005</v>
+        <v>415.88</v>
       </c>
       <c r="K102" s="5">
         <v>1</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M102" s="4">
-        <v>57295</v>
+        <v>41588</v>
       </c>
       <c r="N102" s="4">
-        <v>57295</v>
+        <v>41588</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>531</v>
       </c>
       <c r="P102" s="3" t="s">
         <v>532</v>
       </c>
       <c r="Q102" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R102" s="3" t="s">
         <v>533</v>
       </c>
       <c r="S102" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T102" s="4">
         <v>1</v>
       </c>
       <c r="W102" s="3" t="s">
         <v>529</v>
       </c>
       <c r="X102" s="4">
         <v>0</v>
       </c>
       <c r="Y102" s="4">
         <v>0</v>
       </c>
       <c r="Z102" s="6">
-        <v>2.2160000000000001E-3</v>
+        <v>1.6199999999999999E-3</v>
       </c>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>535</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D103" s="4">
         <v>79</v>
       </c>
       <c r="E103" s="5">
-        <v>558.50205000000005</v>
+        <v>600.81721000000005</v>
       </c>
       <c r="F103" s="4">
-        <v>44121.661950000002</v>
+        <v>47464.559589999997</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H103" s="3" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="I103" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J103" s="5">
-        <v>488.5</v>
+        <v>522.20000000000005</v>
       </c>
       <c r="K103" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L103" s="3" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="M103" s="4">
-        <v>38591.5</v>
+        <v>41253.800000000003</v>
       </c>
       <c r="N103" s="4">
-        <v>44121.661950000002</v>
+        <v>47464.559589999997</v>
       </c>
       <c r="O103" s="3" t="s">
         <v>534</v>
       </c>
       <c r="P103" s="3" t="s">
         <v>536</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R103" s="3" t="s">
         <v>537</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="T103" s="4">
         <v>1</v>
       </c>
       <c r="W103" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X103" s="4">
         <v>0</v>
       </c>
       <c r="Y103" s="4">
         <v>0</v>
       </c>
       <c r="Z103" s="6">
-        <v>1.7060000000000001E-3</v>
+        <v>1.8489999999999999E-3</v>
       </c>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
         <v>538</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>539</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D104" s="4">
         <v>93</v>
       </c>
       <c r="E104" s="5">
-        <v>1199.43</v>
+        <v>1148.8399999999999</v>
       </c>
       <c r="F104" s="4">
-        <v>111546.99</v>
+        <v>106842.12</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J104" s="5">
-        <v>1199.43</v>
+        <v>1148.8399999999999</v>
       </c>
       <c r="K104" s="5">
         <v>1</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M104" s="4">
-        <v>111546.99</v>
+        <v>106842.12</v>
       </c>
       <c r="N104" s="4">
-        <v>111546.99</v>
+        <v>106842.12</v>
       </c>
       <c r="O104" s="3" t="s">
         <v>540</v>
       </c>
       <c r="P104" s="3" t="s">
         <v>541</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="R104" s="3" t="s">
         <v>542</v>
       </c>
       <c r="S104" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T104" s="4">
         <v>1</v>
       </c>
       <c r="W104" s="3" t="s">
         <v>538</v>
       </c>
       <c r="X104" s="4">
         <v>0</v>
       </c>
       <c r="Y104" s="4">
         <v>0</v>
       </c>
       <c r="Z104" s="6">
-        <v>4.3150000000000003E-3</v>
+        <v>4.163E-3</v>
       </c>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
         <v>543</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>544</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D105" s="4">
         <v>4239</v>
       </c>
       <c r="E105" s="5">
-        <v>25.003971</v>
+        <v>27.843309999999999</v>
       </c>
       <c r="F105" s="4">
-        <v>105991.833069</v>
+        <v>118027.79109</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>545</v>
       </c>
       <c r="I105" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J105" s="5">
-        <v>21.87</v>
+        <v>24.2</v>
       </c>
       <c r="K105" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>546</v>
       </c>
       <c r="M105" s="4">
-        <v>92706.93</v>
+        <v>102583.8</v>
       </c>
       <c r="N105" s="4">
-        <v>105991.833069</v>
+        <v>118027.79109</v>
       </c>
       <c r="O105" s="3" t="s">
         <v>543</v>
       </c>
       <c r="P105" s="3" t="s">
         <v>547</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R105" s="3" t="s">
         <v>548</v>
       </c>
       <c r="S105" s="3" t="s">
         <v>549</v>
       </c>
       <c r="T105" s="4">
         <v>1</v>
       </c>
       <c r="W105" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X105" s="4">
         <v>0</v>
       </c>
       <c r="Y105" s="4">
         <v>0</v>
       </c>
       <c r="Z105" s="6">
-        <v>4.1000000000000003E-3</v>
+        <v>4.5989999999999998E-3</v>
       </c>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
         <v>550</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>551</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D106" s="4">
         <v>318</v>
       </c>
       <c r="E106" s="5">
-        <v>85.838964000000004</v>
+        <v>85.681459000000004</v>
       </c>
       <c r="F106" s="4">
-        <v>27296.790551999999</v>
+        <v>27246.703803</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H106" s="3" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="I106" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J106" s="5">
-        <v>75.08</v>
+        <v>74.47</v>
       </c>
       <c r="K106" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="M106" s="4">
-        <v>23875.439999999999</v>
+        <v>23681.46</v>
       </c>
       <c r="N106" s="4">
-        <v>27296.790551999999</v>
+        <v>27246.703803</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>550</v>
       </c>
       <c r="P106" s="3" t="s">
         <v>552</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="R106" s="3" t="s">
         <v>553</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="T106" s="4">
         <v>1</v>
       </c>
       <c r="W106" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X106" s="4">
         <v>0</v>
       </c>
       <c r="Y106" s="4">
         <v>0</v>
       </c>
       <c r="Z106" s="6">
-        <v>1.0560000000000001E-3</v>
+        <v>1.0610000000000001E-3</v>
       </c>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
         <v>554</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>555</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D107" s="4">
         <v>9639</v>
       </c>
       <c r="E107" s="5">
-        <v>13.815637000000001</v>
+        <v>14.172475</v>
       </c>
       <c r="F107" s="4">
-        <v>133168.92697080001</v>
+        <v>136608.48556110001</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>545</v>
       </c>
       <c r="I107" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J107" s="5">
-        <v>12.084</v>
+        <v>12.318</v>
       </c>
       <c r="K107" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L107" s="3" t="s">
         <v>546</v>
       </c>
       <c r="M107" s="4">
-        <v>116477.67600000001</v>
+        <v>118733.202</v>
       </c>
       <c r="N107" s="4">
-        <v>133168.92697080001</v>
+        <v>136608.48556110001</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>554</v>
       </c>
       <c r="P107" s="3" t="s">
         <v>552</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R107" s="3" t="s">
         <v>556</v>
       </c>
       <c r="S107" s="3" t="s">
         <v>549</v>
       </c>
       <c r="T107" s="4">
         <v>1</v>
       </c>
       <c r="W107" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X107" s="4">
         <v>0</v>
       </c>
       <c r="Y107" s="4">
         <v>0</v>
       </c>
       <c r="Z107" s="6">
-        <v>5.1510000000000002E-3</v>
+        <v>5.3229999999999996E-3</v>
       </c>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
         <v>557</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>558</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D108" s="4">
         <v>200</v>
       </c>
       <c r="E108" s="5">
-        <v>166.67</v>
+        <v>189.69</v>
       </c>
       <c r="F108" s="4">
-        <v>33334</v>
+        <v>37938</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J108" s="5">
-        <v>166.67</v>
+        <v>189.69</v>
       </c>
       <c r="K108" s="5">
         <v>1</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M108" s="4">
-        <v>33334</v>
+        <v>37938</v>
       </c>
       <c r="N108" s="4">
-        <v>33334</v>
+        <v>37938</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>559</v>
       </c>
       <c r="P108" s="3" t="s">
         <v>560</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R108" s="3" t="s">
         <v>561</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T108" s="4">
         <v>1</v>
       </c>
       <c r="W108" s="3" t="s">
         <v>557</v>
       </c>
       <c r="X108" s="4">
         <v>0</v>
       </c>
       <c r="Y108" s="4">
         <v>0</v>
       </c>
       <c r="Z108" s="6">
-        <v>1.289E-3</v>
+        <v>1.4779999999999999E-3</v>
       </c>
     </row>
     <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
         <v>562</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>563</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D109" s="4">
         <v>249</v>
       </c>
       <c r="E109" s="5">
-        <v>321.43879500000003</v>
+        <v>325.20295800000002</v>
       </c>
       <c r="F109" s="4">
-        <v>80038.259955000001</v>
+        <v>80975.5364175</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="I109" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J109" s="5">
-        <v>281.14999999999998</v>
+        <v>282.64999999999998</v>
       </c>
       <c r="K109" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L109" s="3" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="M109" s="4">
-        <v>70006.350000000006</v>
+        <v>70379.850000000006</v>
       </c>
       <c r="N109" s="4">
-        <v>80038.259955000001</v>
+        <v>80975.5364175</v>
       </c>
       <c r="O109" s="3" t="s">
         <v>562</v>
       </c>
       <c r="P109" s="3" t="s">
         <v>564</v>
       </c>
       <c r="Q109" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R109" s="3" t="s">
         <v>565</v>
       </c>
       <c r="S109" s="3" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="T109" s="4">
         <v>1</v>
       </c>
       <c r="W109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X109" s="4">
         <v>0</v>
       </c>
       <c r="Y109" s="4">
         <v>0</v>
       </c>
       <c r="Z109" s="6">
-        <v>3.0959999999999998E-3</v>
+        <v>3.1549999999999998E-3</v>
       </c>
     </row>
     <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
         <v>566</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>567</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D110" s="4">
         <v>926</v>
       </c>
       <c r="E110" s="5">
-        <v>33.870263000000001</v>
+        <v>36.673780999999998</v>
       </c>
       <c r="F110" s="4">
-        <v>31363.863075000001</v>
+        <v>33959.921437500001</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H110" s="3" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J110" s="5">
-        <v>29.625</v>
+        <v>31.875</v>
       </c>
       <c r="K110" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="M110" s="4">
-        <v>27432.75</v>
+        <v>29516.25</v>
       </c>
       <c r="N110" s="4">
-        <v>31363.863075000001</v>
+        <v>33959.921437500001</v>
       </c>
       <c r="O110" s="3" t="s">
         <v>566</v>
       </c>
       <c r="P110" s="3" t="s">
         <v>568</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R110" s="3" t="s">
         <v>569</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="T110" s="4">
         <v>1</v>
       </c>
       <c r="W110" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X110" s="4">
         <v>0</v>
       </c>
       <c r="Y110" s="4">
         <v>0</v>
       </c>
       <c r="Z110" s="6">
-        <v>1.2130000000000001E-3</v>
+        <v>1.323E-3</v>
       </c>
     </row>
     <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
         <v>570</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>571</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D111" s="4">
-        <v>300</v>
+        <v>315</v>
       </c>
       <c r="E111" s="5">
-        <v>513.6</v>
+        <v>573.1</v>
       </c>
       <c r="F111" s="4">
-        <v>154080</v>
+        <v>180526.5</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J111" s="5">
-        <v>513.6</v>
+        <v>573.1</v>
       </c>
       <c r="K111" s="5">
         <v>1</v>
       </c>
       <c r="L111" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M111" s="4">
-        <v>154080</v>
+        <v>180526.5</v>
       </c>
       <c r="N111" s="4">
-        <v>154080</v>
+        <v>180526.5</v>
       </c>
       <c r="O111" s="3" t="s">
         <v>572</v>
       </c>
       <c r="P111" s="3" t="s">
         <v>573</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R111" s="3" t="s">
         <v>574</v>
       </c>
       <c r="S111" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T111" s="4">
         <v>1</v>
       </c>
       <c r="W111" s="3" t="s">
         <v>570</v>
       </c>
       <c r="X111" s="4">
         <v>0</v>
       </c>
       <c r="Y111" s="4">
         <v>0</v>
       </c>
       <c r="Z111" s="6">
-        <v>5.96E-3</v>
+        <v>7.0340000000000003E-3</v>
       </c>
     </row>
     <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
         <v>575</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>576</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D112" s="4">
         <v>300</v>
       </c>
       <c r="E112" s="5">
-        <v>270.31</v>
+        <v>270.64</v>
       </c>
       <c r="F112" s="4">
-        <v>81093</v>
+        <v>81192</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J112" s="5">
-        <v>270.31</v>
+        <v>270.64</v>
       </c>
       <c r="K112" s="5">
         <v>1</v>
       </c>
       <c r="L112" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M112" s="4">
-        <v>81093</v>
+        <v>81192</v>
       </c>
       <c r="N112" s="4">
-        <v>81093</v>
+        <v>81192</v>
       </c>
       <c r="O112" s="3" t="s">
         <v>577</v>
       </c>
       <c r="P112" s="3" t="s">
         <v>578</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="R112" s="3" t="s">
         <v>579</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T112" s="4">
         <v>1</v>
       </c>
       <c r="W112" s="3" t="s">
         <v>575</v>
       </c>
       <c r="X112" s="4">
         <v>0</v>
       </c>
       <c r="Y112" s="4">
         <v>0</v>
       </c>
       <c r="Z112" s="6">
-        <v>3.137E-3</v>
+        <v>3.163E-3</v>
       </c>
     </row>
     <row r="113" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
         <v>580</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>581</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D113" s="4">
         <v>1479</v>
       </c>
       <c r="E113" s="5">
-        <v>27.267704999999999</v>
+        <v>30.788717999999999</v>
       </c>
       <c r="F113" s="4">
-        <v>40328.935695</v>
+        <v>45536.513921999998</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H113" s="3" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="I113" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J113" s="5">
-        <v>23.85</v>
+        <v>26.76</v>
       </c>
       <c r="K113" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L113" s="3" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="M113" s="4">
-        <v>35274.15</v>
+        <v>39578.04</v>
       </c>
       <c r="N113" s="4">
-        <v>40328.935695</v>
+        <v>45536.513921999998</v>
       </c>
       <c r="O113" s="3" t="s">
         <v>580</v>
       </c>
       <c r="P113" s="3" t="s">
         <v>582</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="R113" s="3" t="s">
         <v>583</v>
       </c>
       <c r="S113" s="3" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="T113" s="4">
         <v>1</v>
       </c>
       <c r="W113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X113" s="4">
         <v>0</v>
       </c>
       <c r="Y113" s="4">
         <v>0</v>
       </c>
       <c r="Z113" s="6">
-        <v>1.56E-3</v>
+        <v>1.774E-3</v>
       </c>
     </row>
     <row r="114" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
         <v>584</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>585</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D114" s="4">
         <v>1640</v>
       </c>
       <c r="E114" s="5">
-        <v>93.373311000000001</v>
+        <v>70.954419000000001</v>
       </c>
       <c r="F114" s="4">
-        <v>153132.23003999999</v>
+        <v>116365.24634</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J114" s="5">
-        <v>81.67</v>
+        <v>61.67</v>
       </c>
       <c r="K114" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L114" s="3" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="M114" s="4">
-        <v>133938.79999999999</v>
+        <v>101138.8</v>
       </c>
       <c r="N114" s="4">
-        <v>153132.23003999999</v>
+        <v>116365.24634</v>
       </c>
       <c r="O114" s="3" t="s">
         <v>584</v>
       </c>
       <c r="P114" s="3" t="s">
         <v>586</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R114" s="3" t="s">
         <v>587</v>
       </c>
       <c r="S114" s="3" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="T114" s="4">
         <v>1</v>
       </c>
       <c r="W114" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X114" s="4">
         <v>0</v>
       </c>
       <c r="Y114" s="4">
         <v>0</v>
       </c>
       <c r="Z114" s="6">
-        <v>5.9239999999999996E-3</v>
+        <v>4.5339999999999998E-3</v>
       </c>
     </row>
     <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
         <v>588</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>589</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D115" s="4">
         <v>265</v>
       </c>
       <c r="E115" s="5">
-        <v>128.5</v>
+        <v>130.19999999999999</v>
       </c>
       <c r="F115" s="4">
-        <v>34052.5</v>
+        <v>34503</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J115" s="5">
-        <v>128.5</v>
+        <v>130.19999999999999</v>
       </c>
       <c r="K115" s="5">
         <v>1</v>
       </c>
       <c r="L115" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M115" s="4">
-        <v>34052.5</v>
+        <v>34503</v>
       </c>
       <c r="N115" s="4">
-        <v>34052.5</v>
+        <v>34503</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>590</v>
       </c>
       <c r="P115" s="3" t="s">
         <v>591</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="R115" s="3" t="s">
         <v>592</v>
       </c>
       <c r="S115" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T115" s="4">
         <v>1</v>
       </c>
       <c r="W115" s="3" t="s">
         <v>588</v>
       </c>
       <c r="X115" s="4">
         <v>0</v>
       </c>
       <c r="Y115" s="4">
         <v>0</v>
       </c>
       <c r="Z115" s="6">
-        <v>1.317E-3</v>
+        <v>1.3439999999999999E-3</v>
       </c>
     </row>
     <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
         <v>593</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>594</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D116" s="4">
         <v>169</v>
       </c>
       <c r="E116" s="5">
-        <v>84.61</v>
+        <v>96.13</v>
       </c>
       <c r="F116" s="4">
-        <v>14299.09</v>
+        <v>16245.97</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J116" s="5">
-        <v>84.61</v>
+        <v>96.13</v>
       </c>
       <c r="K116" s="5">
         <v>1</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M116" s="4">
-        <v>14299.09</v>
+        <v>16245.97</v>
       </c>
       <c r="N116" s="4">
-        <v>14299.09</v>
+        <v>16245.97</v>
       </c>
       <c r="O116" s="3" t="s">
         <v>595</v>
       </c>
       <c r="P116" s="3" t="s">
         <v>596</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R116" s="3" t="s">
         <v>597</v>
       </c>
       <c r="S116" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T116" s="4">
         <v>1</v>
       </c>
       <c r="W116" s="3" t="s">
         <v>593</v>
       </c>
       <c r="X116" s="4">
         <v>0</v>
       </c>
       <c r="Y116" s="4">
         <v>0</v>
       </c>
       <c r="Z116" s="6">
-        <v>5.53E-4</v>
+        <v>6.3299999999999999E-4</v>
       </c>
     </row>
     <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
         <v>598</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>599</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D117" s="4">
         <v>2165</v>
       </c>
       <c r="E117" s="5">
-        <v>373.02</v>
+        <v>464.72</v>
       </c>
       <c r="F117" s="4">
-        <v>807588.3</v>
+        <v>1006118.8</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J117" s="5">
-        <v>373.02</v>
+        <v>464.72</v>
       </c>
       <c r="K117" s="5">
         <v>1</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M117" s="4">
-        <v>807588.3</v>
+        <v>1006118.8</v>
       </c>
       <c r="N117" s="4">
-        <v>807588.3</v>
+        <v>1006118.8</v>
       </c>
       <c r="O117" s="3" t="s">
         <v>600</v>
       </c>
       <c r="P117" s="3" t="s">
         <v>601</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R117" s="3" t="s">
         <v>602</v>
       </c>
       <c r="S117" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T117" s="4">
         <v>1</v>
       </c>
       <c r="W117" s="3" t="s">
         <v>598</v>
       </c>
       <c r="X117" s="4">
         <v>0</v>
       </c>
       <c r="Y117" s="4">
         <v>0</v>
       </c>
       <c r="Z117" s="6">
-        <v>3.1243E-2</v>
+        <v>3.9206999999999999E-2</v>
       </c>
     </row>
     <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
         <v>603</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>604</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D118" s="4">
-        <v>429</v>
+        <v>192</v>
       </c>
       <c r="E118" s="5">
-        <v>1154.29</v>
+        <v>93.28</v>
       </c>
       <c r="F118" s="4">
-        <v>495190.41</v>
+        <v>17909.759999999998</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J118" s="5">
-        <v>1154.29</v>
+        <v>93.28</v>
       </c>
       <c r="K118" s="5">
         <v>1</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M118" s="4">
-        <v>495190.41</v>
+        <v>17909.759999999998</v>
       </c>
       <c r="N118" s="4">
-        <v>495190.41</v>
+        <v>17909.759999999998</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>605</v>
       </c>
       <c r="P118" s="3" t="s">
         <v>606</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R118" s="3" t="s">
         <v>607</v>
       </c>
       <c r="S118" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T118" s="4">
         <v>1</v>
       </c>
       <c r="W118" s="3" t="s">
         <v>603</v>
       </c>
       <c r="X118" s="4">
         <v>0</v>
       </c>
       <c r="Y118" s="4">
         <v>0</v>
       </c>
       <c r="Z118" s="6">
-        <v>1.9157E-2</v>
+        <v>6.9700000000000003E-4</v>
       </c>
     </row>
     <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
         <v>608</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>609</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D119" s="4">
-        <v>74</v>
+        <v>429</v>
       </c>
       <c r="E119" s="5">
-        <v>742.08145100000002</v>
+        <v>823.03</v>
       </c>
       <c r="F119" s="4">
-        <v>54914.027149319998</v>
+        <v>353079.87</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H119" s="3" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="I119" s="3" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="J119" s="5">
-        <v>598.6</v>
+        <v>823.03</v>
       </c>
       <c r="K119" s="5">
-        <v>0.80664999676049354</v>
+        <v>1</v>
       </c>
       <c r="L119" s="3" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="M119" s="4">
-        <v>44296.399821999999</v>
+        <v>353079.87</v>
       </c>
       <c r="N119" s="4">
-        <v>54914.027149319998</v>
+        <v>353079.87</v>
       </c>
       <c r="O119" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="P119" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="Q119" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R119" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="S119" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="T119" s="4">
+        <v>1</v>
+      </c>
+      <c r="W119" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="P119" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X119" s="4">
         <v>0</v>
       </c>
       <c r="Y119" s="4">
         <v>0</v>
       </c>
       <c r="Z119" s="6">
-        <v>2.124E-3</v>
+        <v>1.3759E-2</v>
       </c>
     </row>
     <row r="120" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
         <v>613</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>614</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D120" s="4">
-        <v>300</v>
+        <v>74</v>
       </c>
       <c r="E120" s="5">
-        <v>26.918938000000001</v>
+        <v>761.13960699999996</v>
       </c>
       <c r="F120" s="4">
-        <v>8075.6806645099996</v>
+        <v>56324.331005499997</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H120" s="3" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="I120" s="3" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="J120" s="5">
-        <v>4375</v>
+        <v>615.79999999999995</v>
       </c>
       <c r="K120" s="5">
-        <v>162.52498821693837</v>
+        <v>0.80905000094861113</v>
       </c>
       <c r="L120" s="3" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="M120" s="4">
-        <v>1312499.904843</v>
+        <v>45569.200053</v>
       </c>
       <c r="N120" s="4">
-        <v>8075.6806645099996</v>
+        <v>56324.331005499997</v>
       </c>
       <c r="O120" s="3" t="s">
         <v>613</v>
       </c>
       <c r="P120" s="3" t="s">
         <v>615</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="R120" s="3" t="s">
         <v>616</v>
       </c>
       <c r="S120" s="3" t="s">
         <v>617</v>
       </c>
       <c r="T120" s="4">
         <v>1</v>
       </c>
       <c r="W120" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X120" s="4">
         <v>0</v>
       </c>
       <c r="Y120" s="4">
         <v>0</v>
       </c>
       <c r="Z120" s="6">
-        <v>3.1199999999999999E-4</v>
+        <v>2.1940000000000002E-3</v>
       </c>
     </row>
     <row r="121" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
         <v>618</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>619</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D121" s="4">
-        <v>2184</v>
+        <v>300</v>
       </c>
       <c r="E121" s="5">
-        <v>24.393488000000001</v>
+        <v>29.857116999999999</v>
       </c>
       <c r="F121" s="4">
-        <v>53275.377791999999</v>
+        <v>8957.1361281200006</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H121" s="3" t="s">
-        <v>39</v>
+        <v>84</v>
       </c>
       <c r="I121" s="3" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="J121" s="5">
-        <v>35.21</v>
+        <v>4754</v>
       </c>
       <c r="K121" s="5">
-        <v>1.4434180138568131</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L121" s="3" t="s">
-        <v>41</v>
+        <v>86</v>
       </c>
       <c r="M121" s="4">
-        <v>76898.64</v>
+        <v>1426200.1789879999</v>
       </c>
       <c r="N121" s="4">
-        <v>53275.377791999999</v>
+        <v>8957.1361281200006</v>
       </c>
       <c r="O121" s="3" t="s">
         <v>618</v>
       </c>
       <c r="P121" s="3" t="s">
         <v>620</v>
       </c>
       <c r="Q121" s="3" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="R121" s="3" t="s">
         <v>621</v>
       </c>
       <c r="S121" s="3" t="s">
         <v>622</v>
       </c>
       <c r="T121" s="4">
         <v>1</v>
       </c>
       <c r="W121" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X121" s="4">
         <v>0</v>
       </c>
       <c r="Y121" s="4">
         <v>0</v>
       </c>
       <c r="Z121" s="6">
-        <v>2.0609999999999999E-3</v>
+        <v>3.4900000000000003E-4</v>
       </c>
     </row>
     <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
         <v>623</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>624</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D122" s="4">
-        <v>1566</v>
+        <v>2184</v>
       </c>
       <c r="E122" s="5">
-        <v>96.12</v>
+        <v>26.597995000000001</v>
       </c>
       <c r="F122" s="4">
-        <v>150523.92000000001</v>
+        <v>58090.019988</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H122" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="I122" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J122" s="5">
-        <v>96.12</v>
+        <v>37.869999999999997</v>
       </c>
       <c r="K122" s="5">
-        <v>1</v>
+        <v>1.4237915569160675</v>
       </c>
       <c r="L122" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="M122" s="4">
-        <v>150523.92000000001</v>
+        <v>82708.08</v>
       </c>
       <c r="N122" s="4">
-        <v>150523.92000000001</v>
+        <v>58090.019988</v>
       </c>
       <c r="O122" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="P122" s="3" t="s">
         <v>625</v>
       </c>
-      <c r="P122" s="3" t="s">
+      <c r="Q122" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R122" s="3" t="s">
         <v>626</v>
       </c>
-      <c r="Q122" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R122" s="3" t="s">
+      <c r="S122" s="3" t="s">
         <v>627</v>
       </c>
-      <c r="S122" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T122" s="4">
         <v>1</v>
       </c>
       <c r="W122" s="3" t="s">
-        <v>623</v>
+        <v>34</v>
       </c>
       <c r="X122" s="4">
         <v>0</v>
       </c>
       <c r="Y122" s="4">
         <v>0</v>
       </c>
       <c r="Z122" s="6">
-        <v>5.8230000000000001E-3</v>
+        <v>2.2629999999999998E-3</v>
       </c>
     </row>
     <row r="123" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
         <v>628</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>629</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D123" s="4">
-        <v>9578</v>
+        <v>1441</v>
       </c>
       <c r="E123" s="5">
-        <v>12.511968</v>
+        <v>96.38</v>
       </c>
       <c r="F123" s="4">
-        <v>119839.629504</v>
+        <v>138883.57999999999</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H123" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I123" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J123" s="5">
-        <v>18.059999999999999</v>
+        <v>96.38</v>
       </c>
       <c r="K123" s="5">
-        <v>1.4434180138568131</v>
+        <v>1</v>
       </c>
       <c r="L123" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="M123" s="4">
-        <v>172978.68</v>
+        <v>138883.57999999999</v>
       </c>
       <c r="N123" s="4">
-        <v>119839.629504</v>
+        <v>138883.57999999999</v>
       </c>
       <c r="O123" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="P123" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="Q123" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="R123" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="S123" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="T123" s="4">
+        <v>1</v>
+      </c>
+      <c r="W123" s="3" t="s">
         <v>628</v>
       </c>
-      <c r="P123" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X123" s="4">
         <v>0</v>
       </c>
       <c r="Y123" s="4">
         <v>0</v>
       </c>
       <c r="Z123" s="6">
-        <v>4.6360000000000004E-3</v>
+        <v>5.4120000000000001E-3</v>
       </c>
     </row>
     <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B124" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D124" s="4">
+        <v>9578</v>
+      </c>
+      <c r="E124" s="5">
+        <v>9.8961120000000005</v>
+      </c>
+      <c r="F124" s="4">
+        <v>94784.955946999995</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J124" s="5">
+        <v>14.09</v>
+      </c>
+      <c r="K124" s="5">
+        <v>1.4237915569160675</v>
+      </c>
+      <c r="L124" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M124" s="4">
+        <v>134954.01999999999</v>
+      </c>
+      <c r="N124" s="4">
+        <v>94784.955946999995</v>
+      </c>
+      <c r="O124" s="3" t="s">
         <v>633</v>
       </c>
-      <c r="C124" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P124" s="3" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>122</v>
+        <v>350</v>
       </c>
       <c r="R124" s="3" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="S124" s="3" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="T124" s="4">
         <v>1</v>
       </c>
       <c r="W124" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X124" s="4">
         <v>0</v>
       </c>
       <c r="Y124" s="4">
         <v>0</v>
       </c>
       <c r="Z124" s="6">
-        <v>0</v>
+        <v>3.6930000000000001E-3</v>
       </c>
     </row>
     <row r="125" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B125" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D125" s="4">
+        <v>6.9999999999999999E-6</v>
+      </c>
+      <c r="E125" s="5">
+        <v>0</v>
+      </c>
+      <c r="F125" s="4">
+        <v>0</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J125" s="5">
+        <v>0</v>
+      </c>
+      <c r="K125" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L125" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M125" s="4">
+        <v>0</v>
+      </c>
+      <c r="N125" s="4">
+        <v>0</v>
+      </c>
+      <c r="O125" s="3" t="s">
         <v>637</v>
-      </c>
-[...37 lines deleted...]
-        <v>638</v>
       </c>
       <c r="P125" s="3" t="s">
         <v>639</v>
       </c>
       <c r="Q125" s="3" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="R125" s="3" t="s">
         <v>640</v>
       </c>
       <c r="S125" s="3" t="s">
-        <v>117</v>
+        <v>622</v>
       </c>
       <c r="T125" s="4">
         <v>1</v>
       </c>
       <c r="W125" s="3" t="s">
-        <v>636</v>
+        <v>34</v>
       </c>
       <c r="X125" s="4">
         <v>0</v>
       </c>
       <c r="Y125" s="4">
         <v>0</v>
       </c>
       <c r="Z125" s="6">
-        <v>4.8520000000000004E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
         <v>641</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>642</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D126" s="4">
-        <v>3800</v>
+        <v>600</v>
       </c>
       <c r="E126" s="5">
-        <v>21.34441</v>
+        <v>210.42</v>
       </c>
       <c r="F126" s="4">
-        <v>81108.752499619994</v>
+        <v>126252</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H126" s="3" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="I126" s="3" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="J126" s="5">
-        <v>3469</v>
+        <v>210.42</v>
       </c>
       <c r="K126" s="5">
-        <v>162.52498821693837</v>
+        <v>1</v>
       </c>
       <c r="L126" s="3" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="M126" s="4">
-        <v>13182199.044291001</v>
+        <v>126252</v>
       </c>
       <c r="N126" s="4">
-        <v>81108.752499619994</v>
+        <v>126252</v>
       </c>
       <c r="O126" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="P126" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="Q126" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R126" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="S126" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T126" s="4">
+        <v>1</v>
+      </c>
+      <c r="W126" s="3" t="s">
         <v>641</v>
       </c>
-      <c r="P126" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X126" s="4">
         <v>0</v>
       </c>
       <c r="Y126" s="4">
         <v>0</v>
       </c>
       <c r="Z126" s="6">
-        <v>3.137E-3</v>
+        <v>4.9189999999999998E-3</v>
       </c>
     </row>
     <row r="127" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B127" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D127" s="4">
+        <v>3800</v>
+      </c>
+      <c r="E127" s="5">
+        <v>25.046315</v>
+      </c>
+      <c r="F127" s="4">
+        <v>95176.008792590001</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J127" s="5">
+        <v>3988</v>
+      </c>
+      <c r="K127" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L127" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M127" s="4">
+        <v>15154401.901877001</v>
+      </c>
+      <c r="N127" s="4">
+        <v>95176.008792590001</v>
+      </c>
+      <c r="O127" s="3" t="s">
         <v>646</v>
       </c>
-      <c r="C127" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P127" s="3" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="Q127" s="3" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="R127" s="3" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="S127" s="3" t="s">
         <v>622</v>
       </c>
       <c r="T127" s="4">
         <v>1</v>
       </c>
       <c r="W127" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X127" s="4">
         <v>0</v>
       </c>
       <c r="Y127" s="4">
         <v>0</v>
       </c>
       <c r="Z127" s="6">
-        <v>2.2190000000000001E-3</v>
+        <v>3.7079999999999999E-3</v>
       </c>
     </row>
     <row r="128" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B128" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D128" s="4">
+        <v>453</v>
+      </c>
+      <c r="E128" s="5">
+        <v>124.688196</v>
+      </c>
+      <c r="F128" s="4">
+        <v>56483.752561499998</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J128" s="5">
+        <v>177.53</v>
+      </c>
+      <c r="K128" s="5">
+        <v>1.4237915569160675</v>
+      </c>
+      <c r="L128" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M128" s="4">
+        <v>80421.09</v>
+      </c>
+      <c r="N128" s="4">
+        <v>56483.752561499998</v>
+      </c>
+      <c r="O128" s="3" t="s">
         <v>650</v>
       </c>
-      <c r="C128" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P128" s="3" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="Q128" s="3" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="R128" s="3" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="S128" s="3" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="T128" s="4">
         <v>1</v>
       </c>
       <c r="W128" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X128" s="4">
         <v>0</v>
       </c>
       <c r="Y128" s="4">
         <v>0</v>
       </c>
       <c r="Z128" s="6">
-        <v>1.9799999999999999E-4</v>
+        <v>2.2009999999999998E-3</v>
       </c>
     </row>
     <row r="129" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D129" s="4">
         <v>13500</v>
       </c>
       <c r="E129" s="5">
-        <v>3.8892890000000002</v>
+        <v>4.2236279999999997</v>
       </c>
       <c r="F129" s="4">
-        <v>52505.403561569998</v>
+        <v>57018.975719239999</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H129" s="3" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="I129" s="3" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="J129" s="5">
-        <v>30.5</v>
+        <v>33.119999999999997</v>
       </c>
       <c r="K129" s="5">
-        <v>7.8420498239930332</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L129" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="M129" s="4">
-        <v>411749.990758</v>
+        <v>447120.01717599999</v>
       </c>
       <c r="N129" s="4">
-        <v>52505.403561569998</v>
+        <v>57018.975719239999</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="P129" s="3" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="Q129" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R129" s="3" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="S129" s="3" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="T129" s="4">
         <v>1</v>
       </c>
       <c r="W129" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X129" s="4">
         <v>0</v>
       </c>
       <c r="Y129" s="4">
         <v>0</v>
       </c>
       <c r="Z129" s="6">
-        <v>2.0309999999999998E-3</v>
+        <v>2.2209999999999999E-3</v>
       </c>
     </row>
     <row r="130" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D130" s="4">
         <v>1000</v>
       </c>
       <c r="E130" s="5">
-        <v>20.969083000000001</v>
+        <v>23.086824</v>
       </c>
       <c r="F130" s="4">
-        <v>20969.08167974</v>
+        <v>23086.8268174</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H130" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="I130" s="3" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="J130" s="5">
-        <v>3408</v>
+        <v>3676</v>
       </c>
       <c r="K130" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L130" s="3" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M130" s="4">
-        <v>3407999.7529190001</v>
+        <v>3676000.4613379999</v>
       </c>
       <c r="N130" s="4">
-        <v>20969.08167974</v>
+        <v>23086.8268174</v>
       </c>
       <c r="O130" s="3" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="P130" s="3" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="Q130" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="S130" s="3" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="T130" s="4">
         <v>1</v>
       </c>
       <c r="W130" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X130" s="4">
         <v>0</v>
       </c>
       <c r="Y130" s="4">
         <v>0</v>
       </c>
       <c r="Z130" s="6">
-        <v>8.1099999999999998E-4</v>
+        <v>8.9899999999999995E-4</v>
       </c>
     </row>
     <row r="131" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="B131" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D131" s="4">
+        <v>500</v>
+      </c>
+      <c r="E131" s="5">
+        <v>19.079916000000001</v>
+      </c>
+      <c r="F131" s="4">
+        <v>9539.9591772599997</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J131" s="5">
+        <v>3038</v>
+      </c>
+      <c r="K131" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L131" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M131" s="4">
+        <v>1519000.1906330001</v>
+      </c>
+      <c r="N131" s="4">
+        <v>9539.9591772599997</v>
+      </c>
+      <c r="O131" s="3" t="s">
         <v>663</v>
       </c>
-      <c r="C131" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P131" s="3" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="Q131" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R131" s="3" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="S131" s="3" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="T131" s="4">
         <v>1</v>
       </c>
       <c r="W131" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X131" s="4">
         <v>0</v>
       </c>
       <c r="Y131" s="4">
         <v>0</v>
       </c>
       <c r="Z131" s="6">
-        <v>7.5299999999999998E-4</v>
+        <v>3.7100000000000002E-4</v>
       </c>
     </row>
     <row r="132" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D132" s="4">
         <v>4900</v>
       </c>
       <c r="E132" s="5">
-        <v>19.73235</v>
+        <v>22.427379999999999</v>
       </c>
       <c r="F132" s="4">
-        <v>96688.509460079993</v>
+        <v>109894.17490971999</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H132" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="I132" s="3" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="J132" s="5">
-        <v>3207</v>
+        <v>3571</v>
       </c>
       <c r="K132" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L132" s="3" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M132" s="4">
-        <v>15714298.860711999</v>
+        <v>17497902.195985999</v>
       </c>
       <c r="N132" s="4">
-        <v>96688.509460079993</v>
+        <v>109894.17490971999</v>
       </c>
       <c r="O132" s="3" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="P132" s="3" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="Q132" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R132" s="3" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="S132" s="3" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="T132" s="4">
         <v>1</v>
       </c>
       <c r="W132" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X132" s="4">
         <v>0</v>
       </c>
       <c r="Y132" s="4">
         <v>0</v>
       </c>
       <c r="Z132" s="6">
-        <v>3.7399999999999998E-3</v>
+        <v>4.2820000000000002E-3</v>
       </c>
     </row>
     <row r="133" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D133" s="4">
         <v>1498</v>
       </c>
       <c r="E133" s="5">
-        <v>71.400000000000006</v>
+        <v>71.709999999999994</v>
       </c>
       <c r="F133" s="4">
-        <v>106957.2</v>
+        <v>107421.58</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H133" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J133" s="5">
-        <v>71.400000000000006</v>
+        <v>71.709999999999994</v>
       </c>
       <c r="K133" s="5">
         <v>1</v>
       </c>
       <c r="L133" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M133" s="4">
-        <v>106957.2</v>
+        <v>107421.58</v>
       </c>
       <c r="N133" s="4">
-        <v>106957.2</v>
+        <v>107421.58</v>
       </c>
       <c r="O133" s="3" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="P133" s="3" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="Q133" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="R133" s="3" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="S133" s="3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="T133" s="4">
         <v>1</v>
       </c>
       <c r="W133" s="3" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="X133" s="4">
         <v>0</v>
       </c>
       <c r="Y133" s="4">
         <v>0</v>
       </c>
       <c r="Z133" s="6">
-        <v>4.1370000000000001E-3</v>
+        <v>4.1859999999999996E-3</v>
       </c>
     </row>
     <row r="134" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D134" s="4">
         <v>229</v>
       </c>
       <c r="E134" s="5">
-        <v>1710.4425000000001</v>
+        <v>1205.0223800000001</v>
       </c>
       <c r="F134" s="4">
-        <v>391693.02265539003</v>
+        <v>275950.05961984</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H134" s="3" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="I134" s="3" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="J134" s="5">
-        <v>2650000</v>
+        <v>1718000</v>
       </c>
       <c r="K134" s="5">
-        <v>1549.3066852583468</v>
+        <v>1425.6996621091801</v>
       </c>
       <c r="L134" s="3" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="M134" s="4">
-        <v>606852618.56904399</v>
+        <v>393421906.759013</v>
       </c>
       <c r="N134" s="4">
-        <v>391693.02265539003</v>
+        <v>275950.05961984</v>
       </c>
       <c r="O134" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="P134" s="3" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="Q134" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R134" s="3" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="S134" s="3" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="T134" s="4">
         <v>1</v>
       </c>
       <c r="W134" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X134" s="4">
         <v>0</v>
       </c>
       <c r="Y134" s="4">
         <v>0</v>
       </c>
       <c r="Z134" s="6">
-        <v>1.5153E-2</v>
+        <v>1.0753E-2</v>
       </c>
     </row>
     <row r="135" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B135" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D135" s="4">
+        <v>400</v>
+      </c>
+      <c r="E135" s="5">
+        <v>238.090722</v>
+      </c>
+      <c r="F135" s="4">
+        <v>95236.300832160006</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J135" s="5">
+        <v>37910</v>
+      </c>
+      <c r="K135" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L135" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M135" s="4">
+        <v>15164001.903082</v>
+      </c>
+      <c r="N135" s="4">
+        <v>95236.300832160006</v>
+      </c>
+      <c r="O135" s="3" t="s">
         <v>681</v>
       </c>
-      <c r="C135" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P135" s="3" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="Q135" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R135" s="3" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="S135" s="3" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="T135" s="4">
         <v>1</v>
       </c>
       <c r="W135" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X135" s="4">
         <v>0</v>
       </c>
       <c r="Y135" s="4">
         <v>0</v>
       </c>
       <c r="Z135" s="6">
-        <v>5.9150000000000001E-3</v>
+        <v>3.7109999999999999E-3</v>
       </c>
     </row>
     <row r="136" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D136" s="4">
         <v>18000</v>
       </c>
       <c r="E136" s="5">
-        <v>6.9687510000000001</v>
+        <v>6.4667839999999996</v>
       </c>
       <c r="F136" s="4">
-        <v>125437.50882865</v>
+        <v>116402.11640211999</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H136" s="3" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="I136" s="3" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="J136" s="5">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="K136" s="5">
-        <v>31.856497945096599</v>
+        <v>32.319001472130516</v>
       </c>
       <c r="L136" s="3" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="M136" s="4">
-        <v>3995999.7422369998</v>
+        <v>3762000.1713589998</v>
       </c>
       <c r="N136" s="4">
-        <v>125437.50882865</v>
+        <v>116402.11640211999</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="P136" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="Q136" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R136" s="3" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="S136" s="3" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="T136" s="4">
         <v>1</v>
       </c>
       <c r="W136" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X136" s="4">
         <v>0</v>
       </c>
       <c r="Y136" s="4">
         <v>0</v>
       </c>
       <c r="Z136" s="6">
-        <v>4.8520000000000004E-3</v>
+        <v>4.5360000000000001E-3</v>
       </c>
     </row>
     <row r="137" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D137" s="4">
         <v>200</v>
       </c>
       <c r="E137" s="5">
-        <v>314.58999999999997</v>
+        <v>335.48</v>
       </c>
       <c r="F137" s="4">
-        <v>62918</v>
+        <v>67096</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J137" s="5">
-        <v>314.58999999999997</v>
+        <v>335.48</v>
       </c>
       <c r="K137" s="5">
         <v>1</v>
       </c>
       <c r="L137" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M137" s="4">
-        <v>62918</v>
+        <v>67096</v>
       </c>
       <c r="N137" s="4">
-        <v>62918</v>
+        <v>67096</v>
       </c>
       <c r="O137" s="3" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="P137" s="3" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="Q137" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R137" s="3" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="S137" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T137" s="4">
         <v>1</v>
       </c>
       <c r="W137" s="3" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="X137" s="4">
         <v>0</v>
       </c>
       <c r="Y137" s="4">
         <v>0</v>
       </c>
       <c r="Z137" s="6">
-        <v>2.434E-3</v>
+        <v>2.614E-3</v>
       </c>
     </row>
     <row r="138" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D138" s="4">
         <v>700</v>
       </c>
       <c r="E138" s="5">
-        <v>39.046303000000002</v>
+        <v>42.794781999999998</v>
       </c>
       <c r="F138" s="4">
-        <v>27332.410398399999</v>
+        <v>29956.35107552</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H138" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="I138" s="3" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="J138" s="5">
-        <v>6346</v>
+        <v>6814</v>
       </c>
       <c r="K138" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L138" s="3" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M138" s="4">
-        <v>4442199.6779399998</v>
+        <v>4769800.5986090004</v>
       </c>
       <c r="N138" s="4">
-        <v>27332.410398399999</v>
+        <v>29956.35107552</v>
       </c>
       <c r="O138" s="3" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="P138" s="3" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="Q138" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R138" s="3" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="S138" s="3" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="T138" s="4">
         <v>1</v>
       </c>
       <c r="W138" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X138" s="4">
         <v>0</v>
       </c>
       <c r="Y138" s="4">
         <v>0</v>
       </c>
       <c r="Z138" s="6">
-        <v>1.057E-3</v>
+        <v>1.1670000000000001E-3</v>
       </c>
     </row>
     <row r="139" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D139" s="4">
         <v>1500</v>
       </c>
       <c r="E139" s="5">
-        <v>25.503771</v>
+        <v>24.449674999999999</v>
       </c>
       <c r="F139" s="4">
-        <v>38255.652976470003</v>
+        <v>36674.517192649997</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H139" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="I139" s="3" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="J139" s="5">
-        <v>4145</v>
+        <v>3893</v>
       </c>
       <c r="K139" s="5">
-        <v>162.52498821693837</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L139" s="3" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M139" s="4">
-        <v>6217499.5492319996</v>
+        <v>5839500.7328570001</v>
       </c>
       <c r="N139" s="4">
-        <v>38255.652976470003</v>
+        <v>36674.517192649997</v>
       </c>
       <c r="O139" s="3" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="P139" s="3" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="Q139" s="3" t="s">
         <v>247</v>
       </c>
       <c r="R139" s="3" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="S139" s="3" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="T139" s="4">
         <v>1</v>
       </c>
       <c r="W139" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X139" s="4">
         <v>0</v>
       </c>
       <c r="Y139" s="4">
         <v>0</v>
       </c>
       <c r="Z139" s="6">
-        <v>1.4790000000000001E-3</v>
+        <v>1.4289999999999999E-3</v>
       </c>
     </row>
     <row r="140" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B140" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D140" s="4">
+        <v>1151</v>
+      </c>
+      <c r="E140" s="5">
+        <v>29.028126</v>
+      </c>
+      <c r="F140" s="4">
+        <v>33411.372450499999</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J140" s="5">
+        <v>41.33</v>
+      </c>
+      <c r="K140" s="5">
+        <v>1.4237915569160675</v>
+      </c>
+      <c r="L140" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M140" s="4">
+        <v>47570.83</v>
+      </c>
+      <c r="N140" s="4">
+        <v>33411.372450499999</v>
+      </c>
+      <c r="O140" s="3" t="s">
         <v>703</v>
       </c>
-      <c r="C140" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P140" s="3" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="Q140" s="3" t="s">
-        <v>247</v>
+        <v>156</v>
       </c>
       <c r="R140" s="3" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="S140" s="3" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="T140" s="4">
         <v>1</v>
       </c>
       <c r="W140" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X140" s="4">
         <v>0</v>
       </c>
       <c r="Y140" s="4">
         <v>0</v>
       </c>
       <c r="Z140" s="6">
-        <v>3.5599999999999998E-4</v>
+        <v>1.302E-3</v>
       </c>
     </row>
     <row r="141" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B141" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D141" s="4">
+        <v>2900</v>
+      </c>
+      <c r="E141" s="5">
+        <v>29.769190999999999</v>
+      </c>
+      <c r="F141" s="4">
+        <v>86330.664154500002</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J141" s="5">
+        <v>4740</v>
+      </c>
+      <c r="K141" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L141" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M141" s="4">
+        <v>13746001.725122999</v>
+      </c>
+      <c r="N141" s="4">
+        <v>86330.664154500002</v>
+      </c>
+      <c r="O141" s="3" t="s">
         <v>707</v>
       </c>
-      <c r="C141" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P141" s="3" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="Q141" s="3" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="S141" s="3" t="s">
         <v>622</v>
       </c>
       <c r="T141" s="4">
         <v>1</v>
       </c>
       <c r="W141" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X141" s="4">
         <v>0</v>
       </c>
       <c r="Y141" s="4">
         <v>0</v>
       </c>
       <c r="Z141" s="6">
-        <v>1.1670000000000001E-3</v>
+        <v>3.3639999999999998E-3</v>
       </c>
     </row>
     <row r="142" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A142" s="3" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B142" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D142" s="4">
+        <v>5710</v>
+      </c>
+      <c r="E142" s="5">
+        <v>200.75</v>
+      </c>
+      <c r="F142" s="4">
+        <v>1146282.5</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J142" s="5">
+        <v>200.75</v>
+      </c>
+      <c r="K142" s="5">
+        <v>1</v>
+      </c>
+      <c r="L142" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M142" s="4">
+        <v>1146282.5</v>
+      </c>
+      <c r="N142" s="4">
+        <v>1146282.5</v>
+      </c>
+      <c r="O142" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="P142" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="Q142" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R142" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="S142" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="T142" s="4">
+        <v>1</v>
+      </c>
+      <c r="W142" s="3" t="s">
         <v>711</v>
       </c>
-      <c r="C142" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X142" s="4">
         <v>0</v>
       </c>
       <c r="Y142" s="4">
         <v>0</v>
       </c>
       <c r="Z142" s="6">
-        <v>2.709E-3</v>
+        <v>4.4669E-2</v>
       </c>
     </row>
     <row r="143" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="C143" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D143" s="4">
+        <v>19000</v>
+      </c>
+      <c r="E143" s="5">
+        <v>5.8479530000000004</v>
+      </c>
+      <c r="F143" s="4">
+        <v>111111.11111111</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="J143" s="5">
+        <v>189</v>
+      </c>
+      <c r="K143" s="5">
+        <v>32.319001472130516</v>
+      </c>
+      <c r="L143" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="D143" s="4">
-[...25 lines deleted...]
-      </c>
       <c r="M143" s="4">
-        <v>1229152.8700000001</v>
+        <v>3591000.1635699999</v>
       </c>
       <c r="N143" s="4">
-        <v>1229152.8700000001</v>
+        <v>111111.11111111</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>716</v>
       </c>
       <c r="P143" s="3" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="Q143" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R143" s="3" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="S143" s="3" t="s">
-        <v>124</v>
+        <v>720</v>
       </c>
       <c r="T143" s="4">
         <v>1</v>
       </c>
       <c r="W143" s="3" t="s">
-        <v>714</v>
+        <v>34</v>
       </c>
       <c r="X143" s="4">
         <v>0</v>
       </c>
       <c r="Y143" s="4">
         <v>0</v>
       </c>
       <c r="Z143" s="6">
-        <v>4.7551999999999997E-2</v>
+        <v>4.3290000000000004E-3</v>
       </c>
     </row>
     <row r="144" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A144" s="3" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D144" s="4">
-        <v>19000</v>
+        <v>418</v>
       </c>
       <c r="E144" s="5">
-        <v>6.73332</v>
+        <v>84.907662000000002</v>
       </c>
       <c r="F144" s="4">
-        <v>127933.07488268</v>
+        <v>35491.403099130002</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H144" s="3" t="s">
-        <v>104</v>
+        <v>723</v>
       </c>
       <c r="I144" s="3" t="s">
-        <v>105</v>
+        <v>724</v>
       </c>
       <c r="J144" s="5">
-        <v>214.5</v>
+        <v>260</v>
       </c>
       <c r="K144" s="5">
-        <v>31.856497945096599</v>
+        <v>3.0621500402688042</v>
       </c>
       <c r="L144" s="3" t="s">
-        <v>106</v>
+        <v>725</v>
       </c>
       <c r="M144" s="4">
-        <v>4075499.7371089999</v>
+        <v>108680.001429</v>
       </c>
       <c r="N144" s="4">
-        <v>127933.07488268</v>
+        <v>35491.403099130002</v>
       </c>
       <c r="O144" s="3" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="P144" s="3" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>122</v>
+        <v>162</v>
       </c>
       <c r="R144" s="3" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="S144" s="3" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="T144" s="4">
         <v>1</v>
       </c>
       <c r="W144" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X144" s="4">
         <v>0</v>
       </c>
       <c r="Y144" s="4">
         <v>0</v>
       </c>
       <c r="Z144" s="6">
-        <v>4.9490000000000003E-3</v>
+        <v>1.3829999999999999E-3</v>
       </c>
     </row>
     <row r="145" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D145" s="4">
-        <v>290</v>
+        <v>1400</v>
       </c>
       <c r="E145" s="5">
-        <v>88.271326000000002</v>
+        <v>33.035009000000002</v>
       </c>
       <c r="F145" s="4">
-        <v>25598.684320929999</v>
+        <v>46249.018684249997</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H145" s="3" t="s">
-        <v>726</v>
+        <v>84</v>
       </c>
       <c r="I145" s="3" t="s">
-        <v>727</v>
+        <v>85</v>
       </c>
       <c r="J145" s="5">
-        <v>263</v>
+        <v>5260</v>
       </c>
       <c r="K145" s="5">
-        <v>2.9794499589759531</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L145" s="3" t="s">
-        <v>728</v>
+        <v>86</v>
       </c>
       <c r="M145" s="4">
-        <v>76269.998949000001</v>
+        <v>7364000.9241810003</v>
       </c>
       <c r="N145" s="4">
-        <v>25598.684320929999</v>
+        <v>46249.018684249997</v>
       </c>
       <c r="O145" s="3" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="P145" s="3" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="Q145" s="3" t="s">
-        <v>162</v>
+        <v>139</v>
       </c>
       <c r="R145" s="3" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="S145" s="3" t="s">
-        <v>731</v>
+        <v>622</v>
       </c>
       <c r="T145" s="4">
         <v>1</v>
       </c>
       <c r="W145" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X145" s="4">
         <v>0</v>
       </c>
       <c r="Y145" s="4">
         <v>0</v>
       </c>
       <c r="Z145" s="6">
-        <v>9.8999999999999999E-4</v>
+        <v>1.802E-3</v>
       </c>
     </row>
     <row r="146" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A146" s="3" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B146" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D146" s="4">
+        <v>51</v>
+      </c>
+      <c r="E146" s="5">
+        <v>278.45976999999999</v>
+      </c>
+      <c r="F146" s="4">
+        <v>14201.444904260001</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="J146" s="5">
+        <v>397000</v>
+      </c>
+      <c r="K146" s="5">
+        <v>1425.6996621091801</v>
+      </c>
+      <c r="L146" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="M146" s="4">
+        <v>20246995.201464999</v>
+      </c>
+      <c r="N146" s="4">
+        <v>14201.444904260001</v>
+      </c>
+      <c r="O146" s="3" t="s">
         <v>733</v>
       </c>
-      <c r="C146" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P146" s="3" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="Q146" s="3" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="R146" s="3" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="S146" s="3" t="s">
-        <v>617</v>
+        <v>680</v>
       </c>
       <c r="T146" s="4">
         <v>1</v>
       </c>
       <c r="W146" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X146" s="4">
         <v>0</v>
       </c>
       <c r="Y146" s="4">
         <v>0</v>
       </c>
       <c r="Z146" s="6">
-        <v>3.5479999999999999E-3</v>
+        <v>5.53E-4</v>
       </c>
     </row>
     <row r="147" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B147" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D147" s="4">
+        <v>733</v>
+      </c>
+      <c r="E147" s="5">
+        <v>184.120125</v>
+      </c>
+      <c r="F147" s="4">
+        <v>134960.01963947999</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I147" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="J147" s="5">
+        <v>262500</v>
+      </c>
+      <c r="K147" s="5">
+        <v>1425.6996621091801</v>
+      </c>
+      <c r="L147" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="M147" s="4">
+        <v>192412454.39825401</v>
+      </c>
+      <c r="N147" s="4">
+        <v>134960.01963947999</v>
+      </c>
+      <c r="O147" s="3" t="s">
         <v>737</v>
       </c>
-      <c r="C147" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P147" s="3" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="Q147" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R147" s="3" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="S147" s="3" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="T147" s="4">
         <v>1</v>
       </c>
       <c r="W147" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X147" s="4">
         <v>0</v>
       </c>
       <c r="Y147" s="4">
         <v>0</v>
       </c>
       <c r="Z147" s="6">
-        <v>6.2E-4</v>
+        <v>5.2589999999999998E-3</v>
       </c>
     </row>
     <row r="148" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D148" s="4">
-        <v>733</v>
+        <v>4500</v>
       </c>
       <c r="E148" s="5">
-        <v>215.58029999999999</v>
+        <v>7.9918339999999999</v>
       </c>
       <c r="F148" s="4">
-        <v>158021.0417608</v>
+        <v>35963.259538389997</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H148" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>85</v>
       </c>
       <c r="J148" s="5">
-        <v>334000</v>
+        <v>1272.5</v>
       </c>
       <c r="K148" s="5">
-        <v>1549.3066852583468</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L148" s="3" t="s">
         <v>86</v>
       </c>
       <c r="M148" s="4">
-        <v>244823056.411495</v>
+        <v>5726250.7186439997</v>
       </c>
       <c r="N148" s="4">
-        <v>158021.0417608</v>
+        <v>35963.259538389997</v>
       </c>
       <c r="O148" s="3" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="P148" s="3" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>122</v>
+        <v>150</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="S148" s="3" t="s">
-        <v>679</v>
+        <v>622</v>
       </c>
       <c r="T148" s="4">
         <v>1</v>
       </c>
       <c r="W148" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X148" s="4">
         <v>0</v>
       </c>
       <c r="Y148" s="4">
         <v>0</v>
       </c>
       <c r="Z148" s="6">
-        <v>6.1130000000000004E-3</v>
+        <v>1.4009999999999999E-3</v>
       </c>
     </row>
     <row r="149" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B149" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D149" s="4">
+        <v>1100</v>
+      </c>
+      <c r="E149" s="5">
+        <v>126.39345299999999</v>
+      </c>
+      <c r="F149" s="4">
+        <v>139032.81519862</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I149" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J149" s="5">
+        <v>20125</v>
+      </c>
+      <c r="K149" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L149" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M149" s="4">
+        <v>22137502.778255999</v>
+      </c>
+      <c r="N149" s="4">
+        <v>139032.81519862</v>
+      </c>
+      <c r="O149" s="3" t="s">
         <v>745</v>
       </c>
-      <c r="C149" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P149" s="3" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="Q149" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="R149" s="3" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="S149" s="3" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="T149" s="4">
         <v>1</v>
       </c>
       <c r="W149" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X149" s="4">
         <v>0</v>
       </c>
       <c r="Y149" s="4">
         <v>0</v>
       </c>
       <c r="Z149" s="6">
-        <v>1.178E-3</v>
+        <v>5.4169999999999999E-3</v>
       </c>
     </row>
     <row r="150" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B150" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D150" s="4">
+        <v>1300</v>
+      </c>
+      <c r="E150" s="5">
+        <v>11.044119</v>
+      </c>
+      <c r="F150" s="4">
+        <v>14357.355942849999</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J150" s="5">
+        <v>1758.5</v>
+      </c>
+      <c r="K150" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L150" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M150" s="4">
+        <v>2286050.2868989999</v>
+      </c>
+      <c r="N150" s="4">
+        <v>14357.355942849999</v>
+      </c>
+      <c r="O150" s="3" t="s">
         <v>749</v>
       </c>
-      <c r="C150" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P150" s="3" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>151</v>
+        <v>247</v>
       </c>
       <c r="R150" s="3" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="S150" s="3" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="T150" s="4">
         <v>1</v>
       </c>
       <c r="W150" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X150" s="4">
         <v>0</v>
       </c>
       <c r="Y150" s="4">
         <v>0</v>
       </c>
       <c r="Z150" s="6">
-        <v>4.9540000000000001E-3</v>
+        <v>5.5900000000000004E-4</v>
       </c>
     </row>
     <row r="151" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B151" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D151" s="4">
+        <v>7322</v>
+      </c>
+      <c r="E151" s="5">
+        <v>15.353370999999999</v>
+      </c>
+      <c r="F151" s="4">
+        <v>112417.38246199999</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J151" s="5">
+        <v>21.86</v>
+      </c>
+      <c r="K151" s="5">
+        <v>1.4237915569160675</v>
+      </c>
+      <c r="L151" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M151" s="4">
+        <v>160058.92000000001</v>
+      </c>
+      <c r="N151" s="4">
+        <v>112417.38246199999</v>
+      </c>
+      <c r="O151" s="3" t="s">
         <v>753</v>
       </c>
-      <c r="C151" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P151" s="3" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="Q151" s="3" t="s">
-        <v>247</v>
+        <v>120</v>
       </c>
       <c r="R151" s="3" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="S151" s="3" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="T151" s="4">
         <v>1</v>
       </c>
       <c r="W151" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X151" s="4">
         <v>0</v>
       </c>
       <c r="Y151" s="4">
         <v>0</v>
       </c>
       <c r="Z151" s="6">
-        <v>5.2499999999999997E-4</v>
+        <v>4.3800000000000002E-3</v>
       </c>
     </row>
     <row r="152" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="B152" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D152" s="4">
+        <v>904</v>
+      </c>
+      <c r="E152" s="5">
+        <v>129.87</v>
+      </c>
+      <c r="F152" s="4">
+        <v>117402.48</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J152" s="5">
+        <v>129.87</v>
+      </c>
+      <c r="K152" s="5">
+        <v>1</v>
+      </c>
+      <c r="L152" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M152" s="4">
+        <v>117402.48</v>
+      </c>
+      <c r="N152" s="4">
+        <v>117402.48</v>
+      </c>
+      <c r="O152" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="P152" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="Q152" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R152" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="S152" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T152" s="4">
+        <v>1</v>
+      </c>
+      <c r="W152" s="3" t="s">
         <v>757</v>
       </c>
-      <c r="C152" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X152" s="4">
         <v>0</v>
       </c>
       <c r="Y152" s="4">
         <v>0</v>
       </c>
       <c r="Z152" s="6">
-        <v>4.0829999999999998E-3</v>
+        <v>4.5750000000000001E-3</v>
       </c>
     </row>
     <row r="153" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D153" s="4">
-        <v>904</v>
+        <v>1300</v>
       </c>
       <c r="E153" s="5">
-        <v>146.55000000000001</v>
+        <v>34.623955000000002</v>
       </c>
       <c r="F153" s="4">
-        <v>132481.20000000001</v>
+        <v>45011.147746900002</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H153" s="3" t="s">
-        <v>31</v>
+        <v>84</v>
       </c>
       <c r="I153" s="3" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
       <c r="J153" s="5">
-        <v>146.55000000000001</v>
+        <v>5513</v>
       </c>
       <c r="K153" s="5">
-        <v>1</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L153" s="3" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="M153" s="4">
-        <v>132481.20000000001</v>
+        <v>7166900.8994460003</v>
       </c>
       <c r="N153" s="4">
-        <v>132481.20000000001</v>
+        <v>45011.147746900002</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>762</v>
       </c>
       <c r="P153" s="3" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="Q153" s="3" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="R153" s="3" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="S153" s="3" t="s">
-        <v>117</v>
+        <v>622</v>
       </c>
       <c r="T153" s="4">
         <v>1</v>
       </c>
       <c r="W153" s="3" t="s">
-        <v>760</v>
+        <v>34</v>
       </c>
       <c r="X153" s="4">
         <v>0</v>
       </c>
       <c r="Y153" s="4">
         <v>0</v>
       </c>
       <c r="Z153" s="6">
-        <v>5.1250000000000002E-3</v>
+        <v>1.7539999999999999E-3</v>
       </c>
     </row>
     <row r="154" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B154" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D154" s="4">
+        <v>400</v>
+      </c>
+      <c r="E154" s="5">
+        <v>204.11365000000001</v>
+      </c>
+      <c r="F154" s="4">
+        <v>81645.470246509998</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J154" s="5">
+        <v>32500</v>
+      </c>
+      <c r="K154" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L154" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M154" s="4">
+        <v>13000001.6315</v>
+      </c>
+      <c r="N154" s="4">
+        <v>81645.470246509998</v>
+      </c>
+      <c r="O154" s="3" t="s">
         <v>766</v>
       </c>
-      <c r="C154" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P154" s="3" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="Q154" s="3" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="R154" s="3" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="S154" s="3" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="T154" s="4">
         <v>1</v>
       </c>
       <c r="W154" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X154" s="4">
         <v>0</v>
       </c>
       <c r="Y154" s="4">
         <v>0</v>
       </c>
       <c r="Z154" s="6">
-        <v>1.5950000000000001E-3</v>
+        <v>3.1809999999999998E-3</v>
       </c>
     </row>
     <row r="155" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B155" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D155" s="4">
+        <v>8000</v>
+      </c>
+      <c r="E155" s="5">
+        <v>75.033259000000001</v>
+      </c>
+      <c r="F155" s="4">
+        <v>600266.09734212002</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="J155" s="5">
+        <v>2425</v>
+      </c>
+      <c r="K155" s="5">
+        <v>32.319001472130516</v>
+      </c>
+      <c r="L155" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="M155" s="4">
+        <v>19400000.883669998</v>
+      </c>
+      <c r="N155" s="4">
+        <v>600266.09734212002</v>
+      </c>
+      <c r="O155" s="3" t="s">
         <v>770</v>
       </c>
-      <c r="C155" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P155" s="3" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="Q155" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R155" s="3" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="S155" s="3" t="s">
-        <v>617</v>
+        <v>689</v>
       </c>
       <c r="T155" s="4">
         <v>1</v>
       </c>
       <c r="W155" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X155" s="4">
         <v>0</v>
       </c>
       <c r="Y155" s="4">
         <v>0</v>
       </c>
       <c r="Z155" s="6">
-        <v>3.0790000000000001E-3</v>
+        <v>2.3390999999999999E-2</v>
       </c>
     </row>
     <row r="156" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B156" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D156" s="4">
+        <v>400</v>
+      </c>
+      <c r="E156" s="5">
+        <v>348.56331</v>
+      </c>
+      <c r="F156" s="4">
+        <v>139425.34149788</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J156" s="5">
+        <v>55500</v>
+      </c>
+      <c r="K156" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L156" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M156" s="4">
+        <v>22200002.7861</v>
+      </c>
+      <c r="N156" s="4">
+        <v>139425.34149788</v>
+      </c>
+      <c r="O156" s="3" t="s">
         <v>774</v>
       </c>
-      <c r="C156" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P156" s="3" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="Q156" s="3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R156" s="3" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="S156" s="3" t="s">
-        <v>688</v>
+        <v>622</v>
       </c>
       <c r="T156" s="4">
         <v>1</v>
       </c>
       <c r="W156" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X156" s="4">
         <v>0</v>
       </c>
       <c r="Y156" s="4">
         <v>0</v>
       </c>
       <c r="Z156" s="6">
-        <v>2.3413E-2</v>
+        <v>5.4330000000000003E-3</v>
       </c>
     </row>
     <row r="157" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B157" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D157" s="4">
+        <v>200</v>
+      </c>
+      <c r="E157" s="5">
+        <v>249.87</v>
+      </c>
+      <c r="F157" s="4">
+        <v>49974</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J157" s="5">
+        <v>249.87</v>
+      </c>
+      <c r="K157" s="5">
+        <v>1</v>
+      </c>
+      <c r="L157" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M157" s="4">
+        <v>49974</v>
+      </c>
+      <c r="N157" s="4">
+        <v>49974</v>
+      </c>
+      <c r="O157" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="P157" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="Q157" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R157" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="S157" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T157" s="4">
+        <v>1</v>
+      </c>
+      <c r="W157" s="3" t="s">
         <v>778</v>
       </c>
-      <c r="C157" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X157" s="4">
         <v>0</v>
       </c>
       <c r="Y157" s="4">
         <v>0</v>
       </c>
       <c r="Z157" s="6">
-        <v>7.345E-3</v>
+        <v>1.9469999999999999E-3</v>
       </c>
     </row>
     <row r="158" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D158" s="4">
-        <v>200</v>
+        <v>1192</v>
       </c>
       <c r="E158" s="5">
-        <v>246.22</v>
+        <v>51.705717</v>
       </c>
       <c r="F158" s="4">
-        <v>49244</v>
+        <v>61633.214663999999</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H158" s="3" t="s">
-        <v>31</v>
+        <v>420</v>
       </c>
       <c r="I158" s="3" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="J158" s="5">
-        <v>246.22</v>
+        <v>44.94</v>
       </c>
       <c r="K158" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L158" s="3" t="s">
-        <v>33</v>
+        <v>421</v>
       </c>
       <c r="M158" s="4">
-        <v>49244</v>
+        <v>53568.480000000003</v>
       </c>
       <c r="N158" s="4">
-        <v>49244</v>
+        <v>61633.214663999999</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>783</v>
       </c>
       <c r="P158" s="3" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R158" s="3" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="S158" s="3" t="s">
-        <v>117</v>
+        <v>424</v>
       </c>
       <c r="T158" s="4">
         <v>1</v>
       </c>
       <c r="W158" s="3" t="s">
-        <v>781</v>
+        <v>34</v>
       </c>
       <c r="X158" s="4">
         <v>0</v>
       </c>
       <c r="Y158" s="4">
         <v>0</v>
       </c>
       <c r="Z158" s="6">
-        <v>1.905E-3</v>
+        <v>2.4009999999999999E-3</v>
       </c>
     </row>
     <row r="159" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B159" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D159" s="4">
+        <v>681</v>
+      </c>
+      <c r="E159" s="5">
+        <v>156.47982200000001</v>
+      </c>
+      <c r="F159" s="4">
+        <v>106562.75879117</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J159" s="5">
+        <v>126.6</v>
+      </c>
+      <c r="K159" s="5">
+        <v>0.80905000094861113</v>
+      </c>
+      <c r="L159" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M159" s="4">
+        <v>86214.600101000004</v>
+      </c>
+      <c r="N159" s="4">
+        <v>106562.75879117</v>
+      </c>
+      <c r="O159" s="3" t="s">
         <v>787</v>
       </c>
-      <c r="C159" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P159" s="3" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="Q159" s="3" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="R159" s="3" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="S159" s="3" t="s">
-        <v>419</v>
+        <v>617</v>
       </c>
       <c r="T159" s="4">
         <v>1</v>
       </c>
       <c r="W159" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X159" s="4">
         <v>0</v>
       </c>
       <c r="Y159" s="4">
         <v>0</v>
       </c>
       <c r="Z159" s="6">
-        <v>2.3110000000000001E-3</v>
+        <v>4.1520000000000003E-3</v>
       </c>
     </row>
     <row r="160" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B160" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D160" s="4">
+        <v>15</v>
+      </c>
+      <c r="E160" s="5">
+        <v>25.01</v>
+      </c>
+      <c r="F160" s="4">
+        <v>375.15</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J160" s="5">
+        <v>25.01</v>
+      </c>
+      <c r="K160" s="5">
+        <v>1</v>
+      </c>
+      <c r="L160" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M160" s="4">
+        <v>375.15</v>
+      </c>
+      <c r="N160" s="4">
+        <v>375.15</v>
+      </c>
+      <c r="O160" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="P160" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="Q160" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R160" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="S160" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T160" s="4">
+        <v>1</v>
+      </c>
+      <c r="W160" s="3" t="s">
         <v>791</v>
       </c>
-      <c r="C160" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X160" s="4">
         <v>0</v>
       </c>
       <c r="Y160" s="4">
         <v>0</v>
       </c>
       <c r="Z160" s="6">
-        <v>4.1339999999999997E-3</v>
+        <v>1.4E-5</v>
       </c>
     </row>
     <row r="161" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D161" s="4">
-        <v>15</v>
+        <v>251</v>
       </c>
       <c r="E161" s="5">
-        <v>24.08</v>
+        <v>126.169313</v>
       </c>
       <c r="F161" s="4">
-        <v>361.2</v>
+        <v>31668.497563000001</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H161" s="3" t="s">
-        <v>31</v>
+        <v>420</v>
       </c>
       <c r="I161" s="3" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="J161" s="5">
-        <v>24.08</v>
+        <v>109.66</v>
       </c>
       <c r="K161" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L161" s="3" t="s">
-        <v>33</v>
+        <v>421</v>
       </c>
       <c r="M161" s="4">
-        <v>361.2</v>
+        <v>27524.66</v>
       </c>
       <c r="N161" s="4">
-        <v>361.2</v>
+        <v>31668.497563000001</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>796</v>
       </c>
       <c r="P161" s="3" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="Q161" s="3" t="s">
-        <v>115</v>
+        <v>156</v>
       </c>
       <c r="R161" s="3" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="S161" s="3" t="s">
-        <v>117</v>
+        <v>424</v>
       </c>
       <c r="T161" s="4">
         <v>1</v>
       </c>
       <c r="W161" s="3" t="s">
-        <v>794</v>
+        <v>34</v>
       </c>
       <c r="X161" s="4">
         <v>0</v>
       </c>
       <c r="Y161" s="4">
         <v>0</v>
       </c>
       <c r="Z161" s="6">
-        <v>1.2999999999999999E-5</v>
+        <v>1.2340000000000001E-3</v>
       </c>
     </row>
     <row r="162" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B162" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D162" s="4">
+        <v>300</v>
+      </c>
+      <c r="E162" s="5">
+        <v>211.42</v>
+      </c>
+      <c r="F162" s="4">
+        <v>63426</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J162" s="5">
+        <v>211.42</v>
+      </c>
+      <c r="K162" s="5">
+        <v>1</v>
+      </c>
+      <c r="L162" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M162" s="4">
+        <v>63426</v>
+      </c>
+      <c r="N162" s="4">
+        <v>63426</v>
+      </c>
+      <c r="O162" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="P162" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="Q162" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R162" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="S162" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T162" s="4">
+        <v>1</v>
+      </c>
+      <c r="W162" s="3" t="s">
         <v>800</v>
       </c>
-      <c r="C162" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X162" s="4">
         <v>0</v>
       </c>
       <c r="Y162" s="4">
         <v>0</v>
       </c>
       <c r="Z162" s="6">
-        <v>1.1329999999999999E-3</v>
+        <v>2.4710000000000001E-3</v>
       </c>
     </row>
     <row r="163" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D163" s="4">
-        <v>300</v>
+        <v>573</v>
       </c>
       <c r="E163" s="5">
-        <v>218.45</v>
+        <v>233.01</v>
       </c>
       <c r="F163" s="4">
-        <v>65535</v>
+        <v>133514.73000000001</v>
       </c>
       <c r="G163" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H163" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J163" s="5">
-        <v>218.45</v>
+        <v>233.01</v>
       </c>
       <c r="K163" s="5">
         <v>1</v>
       </c>
       <c r="L163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M163" s="4">
-        <v>65535</v>
+        <v>133514.73000000001</v>
       </c>
       <c r="N163" s="4">
-        <v>65535</v>
+        <v>133514.73000000001</v>
       </c>
       <c r="O163" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="P163" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="Q163" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R163" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="S163" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T163" s="4">
+        <v>1</v>
+      </c>
+      <c r="W163" s="3" t="s">
         <v>805</v>
       </c>
-      <c r="P163" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X163" s="4">
         <v>0</v>
       </c>
       <c r="Y163" s="4">
         <v>0</v>
       </c>
       <c r="Z163" s="6">
-        <v>2.5349999999999999E-3</v>
+        <v>5.202E-3</v>
       </c>
     </row>
     <row r="164" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D164" s="4">
-        <v>573</v>
+        <v>505</v>
       </c>
       <c r="E164" s="5">
-        <v>211.95</v>
+        <v>210.55</v>
       </c>
       <c r="F164" s="4">
-        <v>121447.35</v>
+        <v>106327.75</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J164" s="5">
-        <v>211.95</v>
+        <v>210.55</v>
       </c>
       <c r="K164" s="5">
         <v>1</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M164" s="4">
-        <v>121447.35</v>
+        <v>106327.75</v>
       </c>
       <c r="N164" s="4">
-        <v>121447.35</v>
+        <v>106327.75</v>
       </c>
       <c r="O164" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="P164" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="Q164" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R164" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="S164" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T164" s="4">
+        <v>1</v>
+      </c>
+      <c r="W164" s="3" t="s">
         <v>810</v>
       </c>
-      <c r="P164" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X164" s="4">
         <v>0</v>
       </c>
       <c r="Y164" s="4">
         <v>0</v>
       </c>
       <c r="Z164" s="6">
-        <v>4.6979999999999999E-3</v>
+        <v>4.143E-3</v>
       </c>
     </row>
     <row r="165" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D165" s="4">
-        <v>420</v>
+        <v>975</v>
       </c>
       <c r="E165" s="5">
-        <v>213.08</v>
+        <v>86.56</v>
       </c>
       <c r="F165" s="4">
-        <v>89493.6</v>
+        <v>84396</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J165" s="5">
-        <v>213.08</v>
+        <v>86.56</v>
       </c>
       <c r="K165" s="5">
         <v>1</v>
       </c>
       <c r="L165" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M165" s="4">
-        <v>89493.6</v>
+        <v>84396</v>
       </c>
       <c r="N165" s="4">
-        <v>89493.6</v>
+        <v>84396</v>
       </c>
       <c r="O165" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="P165" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="Q165" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R165" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="S165" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="T165" s="4">
+        <v>1</v>
+      </c>
+      <c r="W165" s="3" t="s">
         <v>815</v>
       </c>
-      <c r="P165" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X165" s="4">
         <v>0</v>
       </c>
       <c r="Y165" s="4">
         <v>0</v>
       </c>
       <c r="Z165" s="6">
-        <v>3.4619999999999998E-3</v>
+        <v>3.2880000000000001E-3</v>
       </c>
     </row>
     <row r="166" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D166" s="4">
-        <v>975</v>
+        <v>6903</v>
       </c>
       <c r="E166" s="5">
-        <v>100.28</v>
+        <v>12.9</v>
       </c>
       <c r="F166" s="4">
-        <v>97773</v>
+        <v>89048.7</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J166" s="5">
-        <v>100.28</v>
+        <v>12.9</v>
       </c>
       <c r="K166" s="5">
         <v>1</v>
       </c>
       <c r="L166" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M166" s="4">
-        <v>97773</v>
+        <v>89048.7</v>
       </c>
       <c r="N166" s="4">
-        <v>97773</v>
+        <v>89048.7</v>
       </c>
       <c r="O166" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="P166" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="Q166" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R166" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="S166" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T166" s="4">
+        <v>1</v>
+      </c>
+      <c r="W166" s="3" t="s">
         <v>820</v>
       </c>
-      <c r="P166" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X166" s="4">
         <v>0</v>
       </c>
       <c r="Y166" s="4">
         <v>0</v>
       </c>
       <c r="Z166" s="6">
-        <v>3.7820000000000002E-3</v>
+        <v>3.47E-3</v>
       </c>
     </row>
     <row r="167" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D167" s="4">
-        <v>6903</v>
+        <v>52</v>
       </c>
       <c r="E167" s="5">
-        <v>15.75</v>
+        <v>411.93</v>
       </c>
       <c r="F167" s="4">
-        <v>108722.25</v>
+        <v>21420.36</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H167" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J167" s="5">
-        <v>15.75</v>
+        <v>411.93</v>
       </c>
       <c r="K167" s="5">
         <v>1</v>
       </c>
       <c r="L167" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M167" s="4">
-        <v>108722.25</v>
+        <v>21420.36</v>
       </c>
       <c r="N167" s="4">
-        <v>108722.25</v>
+        <v>21420.36</v>
       </c>
       <c r="O167" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="P167" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="Q167" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R167" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="S167" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T167" s="4">
+        <v>1</v>
+      </c>
+      <c r="W167" s="3" t="s">
         <v>825</v>
       </c>
-      <c r="P167" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X167" s="4">
         <v>0</v>
       </c>
       <c r="Y167" s="4">
         <v>0</v>
       </c>
       <c r="Z167" s="6">
-        <v>4.2059999999999997E-3</v>
+        <v>8.34E-4</v>
       </c>
     </row>
     <row r="168" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D168" s="4">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="E168" s="5">
-        <v>407.26</v>
+        <v>105.24</v>
       </c>
       <c r="F168" s="4">
-        <v>21177.52</v>
+        <v>8840.16</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H168" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J168" s="5">
-        <v>407.26</v>
+        <v>105.24</v>
       </c>
       <c r="K168" s="5">
         <v>1</v>
       </c>
       <c r="L168" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M168" s="4">
-        <v>21177.52</v>
+        <v>8840.16</v>
       </c>
       <c r="N168" s="4">
-        <v>21177.52</v>
+        <v>8840.16</v>
       </c>
       <c r="O168" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="P168" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="Q168" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R168" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="S168" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T168" s="4">
+        <v>1</v>
+      </c>
+      <c r="W168" s="3" t="s">
         <v>830</v>
       </c>
-      <c r="P168" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X168" s="4">
         <v>0</v>
       </c>
       <c r="Y168" s="4">
         <v>0</v>
       </c>
       <c r="Z168" s="6">
-        <v>8.1899999999999996E-4</v>
+        <v>3.4400000000000001E-4</v>
       </c>
     </row>
     <row r="169" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
-        <v>833</v>
+        <v>361</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>834</v>
+        <v>358</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D169" s="4">
-        <v>84</v>
+        <v>559</v>
       </c>
       <c r="E169" s="5">
-        <v>92.27</v>
+        <v>70.489999999999995</v>
       </c>
       <c r="F169" s="4">
-        <v>7750.68</v>
+        <v>39403.910000000003</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H169" s="3" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J169" s="5">
-        <v>92.27</v>
+        <v>70.489999999999995</v>
       </c>
       <c r="K169" s="5">
         <v>1</v>
       </c>
       <c r="L169" s="3" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="M169" s="4">
-        <v>7750.68</v>
+        <v>39403.910000000003</v>
       </c>
       <c r="N169" s="4">
-        <v>7750.68</v>
+        <v>39403.910000000003</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>835</v>
       </c>
       <c r="P169" s="3" t="s">
-        <v>836</v>
+        <v>359</v>
       </c>
       <c r="Q169" s="3" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="R169" s="3" t="s">
-        <v>837</v>
+        <v>360</v>
       </c>
       <c r="S169" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T169" s="4">
         <v>1</v>
       </c>
       <c r="W169" s="3" t="s">
-        <v>833</v>
+        <v>361</v>
       </c>
       <c r="X169" s="4">
         <v>0</v>
       </c>
       <c r="Y169" s="4">
         <v>0</v>
       </c>
       <c r="Z169" s="6">
-        <v>2.99E-4</v>
+        <v>1.5349999999999999E-3</v>
       </c>
     </row>
     <row r="170" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
-        <v>356</v>
+        <v>836</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>353</v>
+        <v>837</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D170" s="4">
-        <v>559</v>
+        <v>409</v>
       </c>
       <c r="E170" s="5">
-        <v>68.91</v>
+        <v>105.25</v>
       </c>
       <c r="F170" s="4">
-        <v>38520.69</v>
+        <v>43047.25</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J170" s="5">
-        <v>68.91</v>
+        <v>105.25</v>
       </c>
       <c r="K170" s="5">
         <v>1</v>
       </c>
       <c r="L170" s="3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="M170" s="4">
-        <v>38520.69</v>
+        <v>43047.25</v>
       </c>
       <c r="N170" s="4">
-        <v>38520.69</v>
+        <v>43047.25</v>
       </c>
       <c r="O170" s="3" t="s">
         <v>838</v>
       </c>
       <c r="P170" s="3" t="s">
-        <v>354</v>
+        <v>839</v>
       </c>
       <c r="Q170" s="3" t="s">
-        <v>222</v>
+        <v>150</v>
       </c>
       <c r="R170" s="3" t="s">
-        <v>355</v>
+        <v>840</v>
       </c>
       <c r="S170" s="3" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="T170" s="4">
         <v>1</v>
       </c>
       <c r="W170" s="3" t="s">
-        <v>356</v>
+        <v>836</v>
       </c>
       <c r="X170" s="4">
         <v>0</v>
       </c>
       <c r="Y170" s="4">
         <v>0</v>
       </c>
       <c r="Z170" s="6">
-        <v>1.49E-3</v>
+        <v>1.6770000000000001E-3</v>
       </c>
     </row>
     <row r="171" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A171" s="3" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D171" s="4">
-        <v>409</v>
+        <v>100</v>
       </c>
       <c r="E171" s="5">
-        <v>102.19</v>
+        <v>325.7</v>
       </c>
       <c r="F171" s="4">
-        <v>41795.71</v>
+        <v>32570</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H171" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J171" s="5">
-        <v>102.19</v>
+        <v>325.7</v>
       </c>
       <c r="K171" s="5">
         <v>1</v>
       </c>
       <c r="L171" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M171" s="4">
-        <v>41795.71</v>
+        <v>32570</v>
       </c>
       <c r="N171" s="4">
-        <v>41795.71</v>
+        <v>32570</v>
       </c>
       <c r="O171" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="P171" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="Q171" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R171" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="S171" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T171" s="4">
+        <v>1</v>
+      </c>
+      <c r="W171" s="3" t="s">
         <v>841</v>
       </c>
-      <c r="P171" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X171" s="4">
         <v>0</v>
       </c>
       <c r="Y171" s="4">
         <v>0</v>
       </c>
       <c r="Z171" s="6">
-        <v>1.616E-3</v>
+        <v>1.2689999999999999E-3</v>
       </c>
     </row>
     <row r="172" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A172" s="3" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D172" s="4">
-        <v>100</v>
+        <v>241</v>
       </c>
       <c r="E172" s="5">
-        <v>314.83999999999997</v>
+        <v>157.34</v>
       </c>
       <c r="F172" s="4">
-        <v>31484</v>
+        <v>37918.94</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H172" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J172" s="5">
-        <v>314.83999999999997</v>
+        <v>157.34</v>
       </c>
       <c r="K172" s="5">
         <v>1</v>
       </c>
       <c r="L172" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M172" s="4">
-        <v>31484</v>
+        <v>37918.94</v>
       </c>
       <c r="N172" s="4">
-        <v>31484</v>
+        <v>37918.94</v>
       </c>
       <c r="O172" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="P172" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="Q172" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="R172" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="S172" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T172" s="4">
+        <v>1</v>
+      </c>
+      <c r="W172" s="3" t="s">
         <v>846</v>
       </c>
-      <c r="P172" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X172" s="4">
         <v>0</v>
       </c>
       <c r="Y172" s="4">
         <v>0</v>
       </c>
       <c r="Z172" s="6">
-        <v>1.2179999999999999E-3</v>
+        <v>1.477E-3</v>
       </c>
     </row>
     <row r="173" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D173" s="4">
-        <v>241</v>
+        <v>23</v>
       </c>
       <c r="E173" s="5">
-        <v>151.5</v>
+        <v>242.92</v>
       </c>
       <c r="F173" s="4">
-        <v>36511.5</v>
+        <v>5587.16</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H173" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J173" s="5">
-        <v>151.5</v>
+        <v>242.92</v>
       </c>
       <c r="K173" s="5">
         <v>1</v>
       </c>
       <c r="L173" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M173" s="4">
-        <v>36511.5</v>
+        <v>5587.16</v>
       </c>
       <c r="N173" s="4">
-        <v>36511.5</v>
+        <v>5587.16</v>
       </c>
       <c r="O173" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="P173" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="Q173" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="R173" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="S173" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="T173" s="4">
+        <v>1</v>
+      </c>
+      <c r="W173" s="3" t="s">
         <v>851</v>
       </c>
-      <c r="P173" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X173" s="4">
         <v>0</v>
       </c>
       <c r="Y173" s="4">
         <v>0</v>
       </c>
       <c r="Z173" s="6">
-        <v>1.4120000000000001E-3</v>
+        <v>2.1699999999999999E-4</v>
       </c>
     </row>
     <row r="174" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D174" s="4">
-        <v>23</v>
+        <v>295</v>
       </c>
       <c r="E174" s="5">
-        <v>249.98</v>
+        <v>152.37</v>
       </c>
       <c r="F174" s="4">
-        <v>5749.54</v>
+        <v>44949.15</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H174" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J174" s="5">
-        <v>249.98</v>
+        <v>152.37</v>
       </c>
       <c r="K174" s="5">
         <v>1</v>
       </c>
       <c r="L174" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M174" s="4">
-        <v>5749.54</v>
+        <v>44949.15</v>
       </c>
       <c r="N174" s="4">
-        <v>5749.54</v>
+        <v>44949.15</v>
       </c>
       <c r="O174" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="P174" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="Q174" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="R174" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="S174" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T174" s="4">
+        <v>1</v>
+      </c>
+      <c r="W174" s="3" t="s">
         <v>856</v>
       </c>
-      <c r="P174" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X174" s="4">
         <v>0</v>
       </c>
       <c r="Y174" s="4">
         <v>0</v>
       </c>
       <c r="Z174" s="6">
-        <v>2.22E-4</v>
+        <v>1.751E-3</v>
       </c>
     </row>
     <row r="175" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D175" s="4">
-        <v>295</v>
+        <v>1028</v>
       </c>
       <c r="E175" s="5">
-        <v>146.38</v>
+        <v>311.20999999999998</v>
       </c>
       <c r="F175" s="4">
-        <v>43182.1</v>
+        <v>319923.88</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H175" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J175" s="5">
-        <v>146.38</v>
+        <v>311.20999999999998</v>
       </c>
       <c r="K175" s="5">
         <v>1</v>
       </c>
       <c r="L175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M175" s="4">
-        <v>43182.1</v>
+        <v>319923.88</v>
       </c>
       <c r="N175" s="4">
-        <v>43182.1</v>
+        <v>319923.88</v>
       </c>
       <c r="O175" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="P175" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="Q175" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="R175" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="S175" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="T175" s="4">
+        <v>1</v>
+      </c>
+      <c r="W175" s="3" t="s">
         <v>861</v>
       </c>
-      <c r="P175" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X175" s="4">
         <v>0</v>
       </c>
       <c r="Y175" s="4">
         <v>0</v>
       </c>
       <c r="Z175" s="6">
-        <v>1.67E-3</v>
+        <v>1.2467000000000001E-2</v>
       </c>
     </row>
     <row r="176" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D176" s="4">
-        <v>1028</v>
+        <v>659</v>
       </c>
       <c r="E176" s="5">
-        <v>420.6</v>
+        <v>275.74</v>
       </c>
       <c r="F176" s="4">
-        <v>432376.8</v>
+        <v>181712.66</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H176" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J176" s="5">
-        <v>420.6</v>
+        <v>275.74</v>
       </c>
       <c r="K176" s="5">
         <v>1</v>
       </c>
       <c r="L176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M176" s="4">
-        <v>432376.8</v>
+        <v>181712.66</v>
       </c>
       <c r="N176" s="4">
-        <v>432376.8</v>
+        <v>181712.66</v>
       </c>
       <c r="O176" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="P176" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="Q176" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R176" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="S176" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="T176" s="4">
+        <v>1</v>
+      </c>
+      <c r="W176" s="3" t="s">
         <v>866</v>
       </c>
-      <c r="P176" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X176" s="4">
         <v>0</v>
       </c>
       <c r="Y176" s="4">
         <v>0</v>
       </c>
       <c r="Z176" s="6">
-        <v>1.6726999999999999E-2</v>
+        <v>7.0809999999999996E-3</v>
       </c>
     </row>
     <row r="177" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D177" s="4">
-        <v>659</v>
+        <v>100</v>
       </c>
       <c r="E177" s="5">
-        <v>298.07</v>
+        <v>374.36</v>
       </c>
       <c r="F177" s="4">
-        <v>196428.13</v>
+        <v>37436</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H177" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J177" s="5">
-        <v>298.07</v>
+        <v>374.36</v>
       </c>
       <c r="K177" s="5">
         <v>1</v>
       </c>
       <c r="L177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M177" s="4">
-        <v>196428.13</v>
+        <v>37436</v>
       </c>
       <c r="N177" s="4">
-        <v>196428.13</v>
+        <v>37436</v>
       </c>
       <c r="O177" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="P177" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="Q177" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R177" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="S177" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T177" s="4">
+        <v>1</v>
+      </c>
+      <c r="W177" s="3" t="s">
         <v>871</v>
       </c>
-      <c r="P177" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X177" s="4">
         <v>0</v>
       </c>
       <c r="Y177" s="4">
         <v>0</v>
       </c>
       <c r="Z177" s="6">
-        <v>7.5989999999999999E-3</v>
+        <v>1.4580000000000001E-3</v>
       </c>
     </row>
     <row r="178" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D178" s="4">
-        <v>100</v>
+        <v>1152</v>
       </c>
       <c r="E178" s="5">
-        <v>330.12</v>
+        <v>56.58</v>
       </c>
       <c r="F178" s="4">
-        <v>33012</v>
+        <v>65180.160000000003</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H178" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J178" s="5">
-        <v>330.12</v>
+        <v>56.58</v>
       </c>
       <c r="K178" s="5">
         <v>1</v>
       </c>
       <c r="L178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M178" s="4">
-        <v>33012</v>
+        <v>65180.160000000003</v>
       </c>
       <c r="N178" s="4">
-        <v>33012</v>
+        <v>65180.160000000003</v>
       </c>
       <c r="O178" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="P178" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="Q178" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R178" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="S178" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="T178" s="4">
+        <v>1</v>
+      </c>
+      <c r="W178" s="3" t="s">
         <v>876</v>
       </c>
-      <c r="P178" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X178" s="4">
         <v>0</v>
       </c>
       <c r="Y178" s="4">
         <v>0</v>
       </c>
       <c r="Z178" s="6">
-        <v>1.2769999999999999E-3</v>
+        <v>2.539E-3</v>
       </c>
     </row>
     <row r="179" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D179" s="4">
-        <v>1152</v>
+        <v>900</v>
       </c>
       <c r="E179" s="5">
-        <v>51.18</v>
+        <v>63.01</v>
       </c>
       <c r="F179" s="4">
-        <v>58959.360000000001</v>
+        <v>56709</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H179" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J179" s="5">
-        <v>51.18</v>
+        <v>63.01</v>
       </c>
       <c r="K179" s="5">
         <v>1</v>
       </c>
       <c r="L179" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M179" s="4">
-        <v>58959.360000000001</v>
+        <v>56709</v>
       </c>
       <c r="N179" s="4">
-        <v>58959.360000000001</v>
+        <v>56709</v>
       </c>
       <c r="O179" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="P179" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="Q179" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R179" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="S179" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T179" s="4">
+        <v>1</v>
+      </c>
+      <c r="W179" s="3" t="s">
         <v>881</v>
       </c>
-      <c r="P179" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X179" s="4">
         <v>0</v>
       </c>
       <c r="Y179" s="4">
         <v>0</v>
       </c>
       <c r="Z179" s="6">
-        <v>2.2799999999999999E-3</v>
+        <v>2.209E-3</v>
       </c>
     </row>
     <row r="180" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D180" s="4">
-        <v>900</v>
+        <v>605</v>
       </c>
       <c r="E180" s="5">
-        <v>60.4</v>
+        <v>292.13</v>
       </c>
       <c r="F180" s="4">
-        <v>54360</v>
+        <v>176738.65</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H180" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J180" s="5">
-        <v>60.4</v>
+        <v>292.13</v>
       </c>
       <c r="K180" s="5">
         <v>1</v>
       </c>
       <c r="L180" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M180" s="4">
-        <v>54360</v>
+        <v>176738.65</v>
       </c>
       <c r="N180" s="4">
-        <v>54360</v>
+        <v>176738.65</v>
       </c>
       <c r="O180" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="P180" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="Q180" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R180" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="S180" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T180" s="4">
+        <v>1</v>
+      </c>
+      <c r="W180" s="3" t="s">
         <v>886</v>
       </c>
-      <c r="P180" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X180" s="4">
         <v>0</v>
       </c>
       <c r="Y180" s="4">
         <v>0</v>
       </c>
       <c r="Z180" s="6">
-        <v>2.1029999999999998E-3</v>
+        <v>6.8869999999999999E-3</v>
       </c>
     </row>
     <row r="181" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D181" s="4">
-        <v>605</v>
+        <v>414</v>
       </c>
       <c r="E181" s="5">
-        <v>272</v>
+        <v>414.4</v>
       </c>
       <c r="F181" s="4">
-        <v>164560</v>
+        <v>171561.60000000001</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H181" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J181" s="5">
-        <v>272</v>
+        <v>414.4</v>
       </c>
       <c r="K181" s="5">
         <v>1</v>
       </c>
       <c r="L181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M181" s="4">
-        <v>164560</v>
+        <v>171561.60000000001</v>
       </c>
       <c r="N181" s="4">
-        <v>164560</v>
+        <v>171561.60000000001</v>
       </c>
       <c r="O181" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="P181" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="Q181" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R181" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="S181" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T181" s="4">
+        <v>1</v>
+      </c>
+      <c r="W181" s="3" t="s">
         <v>891</v>
       </c>
-      <c r="P181" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X181" s="4">
         <v>0</v>
       </c>
       <c r="Y181" s="4">
         <v>0</v>
       </c>
       <c r="Z181" s="6">
-        <v>6.3660000000000001E-3</v>
+        <v>6.685E-3</v>
       </c>
     </row>
     <row r="182" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D182" s="4">
-        <v>414</v>
+        <v>1087</v>
       </c>
       <c r="E182" s="5">
-        <v>415.63</v>
+        <v>94.17</v>
       </c>
       <c r="F182" s="4">
-        <v>172070.82</v>
+        <v>102362.79</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H182" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J182" s="5">
-        <v>415.63</v>
+        <v>94.17</v>
       </c>
       <c r="K182" s="5">
         <v>1</v>
       </c>
       <c r="L182" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M182" s="4">
-        <v>172070.82</v>
+        <v>102362.79</v>
       </c>
       <c r="N182" s="4">
-        <v>172070.82</v>
+        <v>102362.79</v>
       </c>
       <c r="O182" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="P182" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="Q182" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R182" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="S182" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T182" s="4">
+        <v>1</v>
+      </c>
+      <c r="W182" s="3" t="s">
         <v>896</v>
       </c>
-      <c r="P182" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X182" s="4">
         <v>0</v>
       </c>
       <c r="Y182" s="4">
         <v>0</v>
       </c>
       <c r="Z182" s="6">
-        <v>6.6559999999999996E-3</v>
+        <v>3.9880000000000002E-3</v>
       </c>
     </row>
     <row r="183" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D183" s="4">
-        <v>1029</v>
+        <v>100</v>
       </c>
       <c r="E183" s="5">
-        <v>88.68</v>
+        <v>477.1</v>
       </c>
       <c r="F183" s="4">
-        <v>91251.72</v>
+        <v>47710</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H183" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J183" s="5">
-        <v>88.68</v>
+        <v>477.1</v>
       </c>
       <c r="K183" s="5">
         <v>1</v>
       </c>
       <c r="L183" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M183" s="4">
-        <v>91251.72</v>
+        <v>47710</v>
       </c>
       <c r="N183" s="4">
-        <v>91251.72</v>
+        <v>47710</v>
       </c>
       <c r="O183" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="P183" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="Q183" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R183" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="S183" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="T183" s="4">
+        <v>1</v>
+      </c>
+      <c r="W183" s="3" t="s">
         <v>901</v>
       </c>
-      <c r="P183" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X183" s="4">
         <v>0</v>
       </c>
       <c r="Y183" s="4">
         <v>0</v>
       </c>
       <c r="Z183" s="6">
-        <v>3.5300000000000002E-3</v>
+        <v>1.859E-3</v>
       </c>
     </row>
     <row r="184" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D184" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="E184" s="5">
-        <v>496.73</v>
+        <v>241.57</v>
       </c>
       <c r="F184" s="4">
-        <v>49673</v>
+        <v>7247.1</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H184" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I184" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J184" s="5">
-        <v>496.73</v>
+        <v>241.57</v>
       </c>
       <c r="K184" s="5">
         <v>1</v>
       </c>
       <c r="L184" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M184" s="4">
-        <v>49673</v>
+        <v>7247.1</v>
       </c>
       <c r="N184" s="4">
-        <v>49673</v>
+        <v>7247.1</v>
       </c>
       <c r="O184" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="P184" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="Q184" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R184" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="S184" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T184" s="4">
+        <v>1</v>
+      </c>
+      <c r="W184" s="3" t="s">
         <v>906</v>
       </c>
-      <c r="P184" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X184" s="4">
         <v>0</v>
       </c>
       <c r="Y184" s="4">
         <v>0</v>
       </c>
       <c r="Z184" s="6">
-        <v>1.921E-3</v>
+        <v>2.8200000000000002E-4</v>
       </c>
     </row>
     <row r="185" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D185" s="4">
-        <v>30</v>
+        <v>658</v>
       </c>
       <c r="E185" s="5">
-        <v>334.82</v>
+        <v>366.13</v>
       </c>
       <c r="F185" s="4">
-        <v>10044.6</v>
+        <v>240913.54</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H185" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J185" s="5">
-        <v>334.82</v>
+        <v>366.13</v>
       </c>
       <c r="K185" s="5">
         <v>1</v>
       </c>
       <c r="L185" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M185" s="4">
-        <v>10044.6</v>
+        <v>240913.54</v>
       </c>
       <c r="N185" s="4">
-        <v>10044.6</v>
+        <v>240913.54</v>
       </c>
       <c r="O185" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="P185" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="Q185" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R185" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="S185" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T185" s="4">
+        <v>1</v>
+      </c>
+      <c r="W185" s="3" t="s">
         <v>911</v>
       </c>
-      <c r="P185" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X185" s="4">
         <v>0</v>
       </c>
       <c r="Y185" s="4">
         <v>0</v>
       </c>
       <c r="Z185" s="6">
-        <v>3.88E-4</v>
+        <v>9.3880000000000005E-3</v>
       </c>
     </row>
     <row r="186" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D186" s="4">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="E186" s="5">
-        <v>343.09</v>
+        <v>290.86</v>
       </c>
       <c r="F186" s="4">
-        <v>165369.38</v>
+        <v>141939.68</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J186" s="5">
-        <v>343.09</v>
+        <v>290.86</v>
       </c>
       <c r="K186" s="5">
         <v>1</v>
       </c>
       <c r="L186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M186" s="4">
-        <v>165369.38</v>
+        <v>141939.68</v>
       </c>
       <c r="N186" s="4">
-        <v>165369.38</v>
+        <v>141939.68</v>
       </c>
       <c r="O186" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="P186" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="Q186" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R186" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="S186" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T186" s="4">
+        <v>1</v>
+      </c>
+      <c r="W186" s="3" t="s">
         <v>916</v>
       </c>
-      <c r="P186" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X186" s="4">
         <v>0</v>
       </c>
       <c r="Y186" s="4">
         <v>0</v>
       </c>
       <c r="Z186" s="6">
-        <v>6.3969999999999999E-3</v>
+        <v>5.5310000000000003E-3</v>
       </c>
     </row>
     <row r="187" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D187" s="4">
-        <v>457</v>
+        <v>1548</v>
       </c>
       <c r="E187" s="5">
-        <v>269.60000000000002</v>
+        <v>111.2</v>
       </c>
       <c r="F187" s="4">
-        <v>123207.2</v>
+        <v>172137.60000000001</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H187" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J187" s="5">
-        <v>269.60000000000002</v>
+        <v>111.2</v>
       </c>
       <c r="K187" s="5">
         <v>1</v>
       </c>
       <c r="L187" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M187" s="4">
-        <v>123207.2</v>
+        <v>172137.60000000001</v>
       </c>
       <c r="N187" s="4">
-        <v>123207.2</v>
+        <v>172137.60000000001</v>
       </c>
       <c r="O187" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="P187" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="Q187" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="R187" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="S187" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="T187" s="4">
+        <v>1</v>
+      </c>
+      <c r="W187" s="3" t="s">
         <v>921</v>
       </c>
-      <c r="P187" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X187" s="4">
         <v>0</v>
       </c>
       <c r="Y187" s="4">
         <v>0</v>
       </c>
       <c r="Z187" s="6">
-        <v>4.7660000000000003E-3</v>
+        <v>6.7080000000000004E-3</v>
       </c>
     </row>
     <row r="188" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D188" s="4">
-        <v>1548</v>
+        <v>767</v>
       </c>
       <c r="E188" s="5">
-        <v>113.26</v>
+        <v>26.3</v>
       </c>
       <c r="F188" s="4">
-        <v>175326.48</v>
+        <v>20172.099999999999</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H188" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J188" s="5">
-        <v>113.26</v>
+        <v>26.3</v>
       </c>
       <c r="K188" s="5">
         <v>1</v>
       </c>
       <c r="L188" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M188" s="4">
-        <v>175326.48</v>
+        <v>20172.099999999999</v>
       </c>
       <c r="N188" s="4">
-        <v>175326.48</v>
+        <v>20172.099999999999</v>
       </c>
       <c r="O188" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="P188" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="Q188" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="R188" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="S188" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="T188" s="4">
+        <v>1</v>
+      </c>
+      <c r="W188" s="3" t="s">
         <v>926</v>
       </c>
-      <c r="P188" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X188" s="4">
         <v>0</v>
       </c>
       <c r="Y188" s="4">
         <v>0</v>
       </c>
       <c r="Z188" s="6">
-        <v>6.7819999999999998E-3</v>
+        <v>7.8600000000000002E-4</v>
       </c>
     </row>
     <row r="189" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D189" s="4">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="E189" s="5">
-        <v>26.66</v>
+        <v>167.38</v>
       </c>
       <c r="F189" s="4">
-        <v>20448.22</v>
+        <v>126706.66</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H189" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J189" s="5">
-        <v>26.66</v>
+        <v>167.38</v>
       </c>
       <c r="K189" s="5">
         <v>1</v>
       </c>
       <c r="L189" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M189" s="4">
-        <v>20448.22</v>
+        <v>126706.66</v>
       </c>
       <c r="N189" s="4">
-        <v>20448.22</v>
+        <v>126706.66</v>
       </c>
       <c r="O189" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="P189" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="Q189" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R189" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="S189" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T189" s="4">
+        <v>1</v>
+      </c>
+      <c r="W189" s="3" t="s">
         <v>931</v>
       </c>
-      <c r="P189" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X189" s="4">
         <v>0</v>
       </c>
       <c r="Y189" s="4">
         <v>0</v>
       </c>
       <c r="Z189" s="6">
-        <v>7.9100000000000004E-4</v>
+        <v>4.9370000000000004E-3</v>
       </c>
     </row>
     <row r="190" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D190" s="4">
         <v>636</v>
       </c>
       <c r="E190" s="5">
-        <v>166.69</v>
+        <v>226.55</v>
       </c>
       <c r="F190" s="4">
-        <v>106014.84</v>
+        <v>144085.79999999999</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J190" s="5">
-        <v>166.69</v>
+        <v>226.55</v>
       </c>
       <c r="K190" s="5">
         <v>1</v>
       </c>
       <c r="L190" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M190" s="4">
-        <v>106014.84</v>
+        <v>144085.79999999999</v>
       </c>
       <c r="N190" s="4">
-        <v>106014.84</v>
+        <v>144085.79999999999</v>
       </c>
       <c r="O190" s="3" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="P190" s="3" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="Q190" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R190" s="3" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="S190" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="T190" s="4">
         <v>1</v>
       </c>
       <c r="W190" s="3" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="X190" s="4">
         <v>0</v>
       </c>
       <c r="Y190" s="4">
         <v>0</v>
       </c>
       <c r="Z190" s="6">
-        <v>4.1009999999999996E-3</v>
+        <v>5.6140000000000001E-3</v>
       </c>
     </row>
     <row r="191" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D191" s="4">
-        <v>636</v>
+        <v>1400</v>
       </c>
       <c r="E191" s="5">
-        <v>222.88</v>
+        <v>86.45</v>
       </c>
       <c r="F191" s="4">
-        <v>141751.67999999999</v>
+        <v>121030</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H191" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J191" s="5">
-        <v>222.88</v>
+        <v>86.45</v>
       </c>
       <c r="K191" s="5">
         <v>1</v>
       </c>
       <c r="L191" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M191" s="4">
-        <v>141751.67999999999</v>
+        <v>121030</v>
       </c>
       <c r="N191" s="4">
-        <v>141751.67999999999</v>
+        <v>121030</v>
       </c>
       <c r="O191" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="P191" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="Q191" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R191" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="S191" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T191" s="4">
+        <v>1</v>
+      </c>
+      <c r="W191" s="3" t="s">
         <v>941</v>
       </c>
-      <c r="P191" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X191" s="4">
         <v>0</v>
       </c>
       <c r="Y191" s="4">
         <v>0</v>
       </c>
       <c r="Z191" s="6">
-        <v>5.483E-3</v>
+        <v>4.7159999999999997E-3</v>
       </c>
     </row>
     <row r="192" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D192" s="4">
-        <v>1400</v>
+        <v>825</v>
       </c>
       <c r="E192" s="5">
-        <v>82.64</v>
+        <v>116.97</v>
       </c>
       <c r="F192" s="4">
-        <v>115696</v>
+        <v>96500.25</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J192" s="5">
-        <v>82.64</v>
+        <v>116.97</v>
       </c>
       <c r="K192" s="5">
         <v>1</v>
       </c>
       <c r="L192" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M192" s="4">
-        <v>115696</v>
+        <v>96500.25</v>
       </c>
       <c r="N192" s="4">
-        <v>115696</v>
+        <v>96500.25</v>
       </c>
       <c r="O192" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="P192" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="Q192" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R192" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="S192" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T192" s="4">
+        <v>1</v>
+      </c>
+      <c r="W192" s="3" t="s">
         <v>946</v>
       </c>
-      <c r="P192" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X192" s="4">
         <v>0</v>
       </c>
       <c r="Y192" s="4">
         <v>0</v>
       </c>
       <c r="Z192" s="6">
-        <v>4.4749999999999998E-3</v>
+        <v>3.7599999999999999E-3</v>
       </c>
     </row>
     <row r="193" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D193" s="4">
-        <v>825</v>
+        <v>144</v>
       </c>
       <c r="E193" s="5">
-        <v>118.21</v>
+        <v>153.28</v>
       </c>
       <c r="F193" s="4">
-        <v>97523.25</v>
+        <v>22072.32</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H193" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J193" s="5">
-        <v>118.21</v>
+        <v>153.28</v>
       </c>
       <c r="K193" s="5">
         <v>1</v>
       </c>
       <c r="L193" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M193" s="4">
-        <v>97523.25</v>
+        <v>22072.32</v>
       </c>
       <c r="N193" s="4">
-        <v>97523.25</v>
+        <v>22072.32</v>
       </c>
       <c r="O193" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="P193" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="Q193" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="R193" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="S193" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T193" s="4">
+        <v>1</v>
+      </c>
+      <c r="W193" s="3" t="s">
         <v>951</v>
       </c>
-      <c r="P193" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X193" s="4">
         <v>0</v>
       </c>
       <c r="Y193" s="4">
         <v>0</v>
       </c>
       <c r="Z193" s="6">
-        <v>3.7720000000000002E-3</v>
+        <v>8.5999999999999998E-4</v>
       </c>
     </row>
     <row r="194" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A194" s="3" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D194" s="4">
-        <v>144</v>
+        <v>200</v>
       </c>
       <c r="E194" s="5">
-        <v>159.86000000000001</v>
+        <v>77.290000000000006</v>
       </c>
       <c r="F194" s="4">
-        <v>23019.84</v>
+        <v>15458</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J194" s="5">
-        <v>159.86000000000001</v>
+        <v>77.290000000000006</v>
       </c>
       <c r="K194" s="5">
         <v>1</v>
       </c>
       <c r="L194" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M194" s="4">
-        <v>23019.84</v>
+        <v>15458</v>
       </c>
       <c r="N194" s="4">
-        <v>23019.84</v>
+        <v>15458</v>
       </c>
       <c r="O194" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="P194" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="Q194" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R194" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="S194" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T194" s="4">
+        <v>1</v>
+      </c>
+      <c r="W194" s="3" t="s">
         <v>956</v>
       </c>
-      <c r="P194" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X194" s="4">
         <v>0</v>
       </c>
       <c r="Y194" s="4">
         <v>0</v>
       </c>
       <c r="Z194" s="6">
-        <v>8.8999999999999995E-4</v>
+        <v>6.02E-4</v>
       </c>
     </row>
     <row r="195" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D195" s="4">
-        <v>200</v>
+        <v>1424</v>
       </c>
       <c r="E195" s="5">
-        <v>71.86</v>
+        <v>96.07</v>
       </c>
       <c r="F195" s="4">
-        <v>14372</v>
+        <v>136803.68</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H195" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J195" s="5">
-        <v>71.86</v>
+        <v>96.07</v>
       </c>
       <c r="K195" s="5">
         <v>1</v>
       </c>
       <c r="L195" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M195" s="4">
-        <v>14372</v>
+        <v>136803.68</v>
       </c>
       <c r="N195" s="4">
-        <v>14372</v>
+        <v>136803.68</v>
       </c>
       <c r="O195" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="P195" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="Q195" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R195" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="S195" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="T195" s="4">
+        <v>1</v>
+      </c>
+      <c r="W195" s="3" t="s">
         <v>961</v>
       </c>
-      <c r="P195" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X195" s="4">
         <v>0</v>
       </c>
       <c r="Y195" s="4">
         <v>0</v>
       </c>
       <c r="Z195" s="6">
-        <v>5.5599999999999996E-4</v>
+        <v>5.3309999999999998E-3</v>
       </c>
     </row>
     <row r="196" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D196" s="4">
-        <v>1235</v>
+        <v>5775</v>
       </c>
       <c r="E196" s="5">
-        <v>86.31</v>
+        <v>21.361844000000001</v>
       </c>
       <c r="F196" s="4">
-        <v>106592.85</v>
+        <v>123364.64857342</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H196" s="3" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="I196" s="3" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="J196" s="5">
-        <v>86.31</v>
+        <v>202.6</v>
       </c>
       <c r="K196" s="5">
-        <v>1</v>
+        <v>9.4841998920318673</v>
       </c>
       <c r="L196" s="3" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="M196" s="4">
-        <v>106592.85</v>
+        <v>1170014.9866800001</v>
       </c>
       <c r="N196" s="4">
-        <v>106592.85</v>
+        <v>123364.64857342</v>
       </c>
       <c r="O196" s="3" t="s">
         <v>966</v>
       </c>
       <c r="P196" s="3" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="Q196" s="3" t="s">
-        <v>122</v>
+        <v>319</v>
       </c>
       <c r="R196" s="3" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="S196" s="3" t="s">
-        <v>124</v>
+        <v>970</v>
       </c>
       <c r="T196" s="4">
         <v>1</v>
       </c>
       <c r="W196" s="3" t="s">
-        <v>964</v>
+        <v>34</v>
       </c>
       <c r="X196" s="4">
         <v>0</v>
       </c>
       <c r="Y196" s="4">
         <v>0</v>
       </c>
       <c r="Z196" s="6">
-        <v>4.1229999999999999E-3</v>
+        <v>4.8069999999999996E-3</v>
       </c>
     </row>
     <row r="197" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D197" s="4">
-        <v>5468</v>
+        <v>429</v>
       </c>
       <c r="E197" s="5">
-        <v>18.473044000000002</v>
+        <v>57.642555000000002</v>
       </c>
       <c r="F197" s="4">
-        <v>101010.60077813</v>
+        <v>24728.656094999998</v>
       </c>
       <c r="G197" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H197" s="3" t="s">
-        <v>89</v>
+        <v>973</v>
       </c>
       <c r="I197" s="3" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="J197" s="5">
-        <v>182.8</v>
+        <v>50.1</v>
       </c>
       <c r="K197" s="5">
-        <v>9.8954995663792094</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L197" s="3" t="s">
-        <v>91</v>
+        <v>974</v>
       </c>
       <c r="M197" s="4">
-        <v>999550.35619900003</v>
+        <v>21492.9</v>
       </c>
       <c r="N197" s="4">
-        <v>101010.60077813</v>
+        <v>24728.656094999998</v>
       </c>
       <c r="O197" s="3" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="P197" s="3" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="Q197" s="3" t="s">
-        <v>314</v>
+        <v>222</v>
       </c>
       <c r="R197" s="3" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="S197" s="3" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="T197" s="4">
         <v>1</v>
       </c>
       <c r="W197" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X197" s="4">
         <v>0</v>
       </c>
       <c r="Y197" s="4">
         <v>0</v>
       </c>
       <c r="Z197" s="6">
-        <v>3.9069999999999999E-3</v>
+        <v>9.6299999999999999E-4</v>
       </c>
     </row>
     <row r="198" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D198" s="4">
-        <v>429</v>
+        <v>800</v>
       </c>
       <c r="E198" s="5">
-        <v>56.890608</v>
+        <v>16.124977999999999</v>
       </c>
       <c r="F198" s="4">
-        <v>24406.070832000001</v>
+        <v>12899.984298949999</v>
       </c>
       <c r="G198" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H198" s="3" t="s">
-        <v>976</v>
+        <v>84</v>
       </c>
       <c r="I198" s="3" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="J198" s="5">
-        <v>49.76</v>
+        <v>2567.5</v>
       </c>
       <c r="K198" s="5">
-        <v>0.87466106883582606</v>
+        <v>159.22501998274001</v>
       </c>
       <c r="L198" s="3" t="s">
-        <v>977</v>
+        <v>86</v>
       </c>
       <c r="M198" s="4">
-        <v>21347.040000000001</v>
+        <v>2054000.2577770001</v>
       </c>
       <c r="N198" s="4">
-        <v>24406.070832000001</v>
+        <v>12899.984298949999</v>
       </c>
       <c r="O198" s="3" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="P198" s="3" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="Q198" s="3" t="s">
-        <v>222</v>
+        <v>120</v>
       </c>
       <c r="R198" s="3" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="S198" s="3" t="s">
-        <v>980</v>
+        <v>622</v>
       </c>
       <c r="T198" s="4">
         <v>1</v>
       </c>
       <c r="W198" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X198" s="4">
         <v>0</v>
       </c>
       <c r="Y198" s="4">
         <v>0</v>
       </c>
       <c r="Z198" s="6">
-        <v>9.4399999999999996E-4</v>
+        <v>5.0199999999999995E-4</v>
       </c>
     </row>
     <row r="199" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B199" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D199" s="4">
+        <v>510</v>
+      </c>
+      <c r="E199" s="5">
+        <v>151.18226999999999</v>
+      </c>
+      <c r="F199" s="4">
+        <v>77102.957699999999</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J199" s="5">
+        <v>131.4</v>
+      </c>
+      <c r="K199" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L199" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="M199" s="4">
+        <v>67014</v>
+      </c>
+      <c r="N199" s="4">
+        <v>77102.957699999999</v>
+      </c>
+      <c r="O199" s="3" t="s">
         <v>982</v>
       </c>
-      <c r="C199" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P199" s="3" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="Q199" s="3" t="s">
-        <v>115</v>
+        <v>222</v>
       </c>
       <c r="R199" s="3" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="S199" s="3" t="s">
-        <v>617</v>
+        <v>424</v>
       </c>
       <c r="T199" s="4">
         <v>1</v>
       </c>
       <c r="W199" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X199" s="4">
         <v>0</v>
       </c>
       <c r="Y199" s="4">
         <v>0</v>
       </c>
       <c r="Z199" s="6">
-        <v>4.9600000000000002E-4</v>
+        <v>3.0040000000000002E-3</v>
       </c>
     </row>
     <row r="200" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B200" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D200" s="4">
+        <v>2934</v>
+      </c>
+      <c r="E200" s="5">
+        <v>40.614735000000003</v>
+      </c>
+      <c r="F200" s="4">
+        <v>119163.63249</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="J200" s="5">
+        <v>30.18</v>
+      </c>
+      <c r="K200" s="5">
+        <v>0.74308006687720607</v>
+      </c>
+      <c r="L200" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="M200" s="4">
+        <v>88548.12</v>
+      </c>
+      <c r="N200" s="4">
+        <v>119163.63249</v>
+      </c>
+      <c r="O200" s="3" t="s">
         <v>986</v>
       </c>
-      <c r="C200" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P200" s="3" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="Q200" s="3" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="R200" s="3" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="S200" s="3" t="s">
-        <v>419</v>
+        <v>193</v>
       </c>
       <c r="T200" s="4">
         <v>1</v>
       </c>
       <c r="W200" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X200" s="4">
         <v>0</v>
       </c>
       <c r="Y200" s="4">
         <v>0</v>
       </c>
       <c r="Z200" s="6">
-        <v>3.3310000000000002E-3</v>
+        <v>4.6430000000000004E-3</v>
       </c>
     </row>
     <row r="201" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B201" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D201" s="4">
+        <v>20100</v>
+      </c>
+      <c r="E201" s="5">
+        <v>4.2924910000000001</v>
+      </c>
+      <c r="F201" s="4">
+        <v>86279.075698839995</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J201" s="5">
+        <v>33.659999999999997</v>
+      </c>
+      <c r="K201" s="5">
+        <v>7.8416003012429165</v>
+      </c>
+      <c r="L201" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M201" s="4">
+        <v>676566.02598999999</v>
+      </c>
+      <c r="N201" s="4">
+        <v>86279.075698839995</v>
+      </c>
+      <c r="O201" s="3" t="s">
         <v>990</v>
       </c>
-      <c r="C201" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P201" s="3" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="Q201" s="3" t="s">
-        <v>162</v>
+        <v>222</v>
       </c>
       <c r="R201" s="3" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="S201" s="3" t="s">
-        <v>193</v>
+        <v>658</v>
       </c>
       <c r="T201" s="4">
         <v>1</v>
       </c>
       <c r="W201" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X201" s="4">
         <v>0</v>
       </c>
       <c r="Y201" s="4">
         <v>0</v>
       </c>
       <c r="Z201" s="6">
-        <v>4.4530000000000004E-3</v>
+        <v>3.362E-3</v>
       </c>
     </row>
     <row r="202" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B202" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D202" s="4">
+        <v>9200</v>
+      </c>
+      <c r="E202" s="5">
+        <v>3.0534349999999999</v>
+      </c>
+      <c r="F202" s="4">
+        <v>28091.603053440002</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="I202" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="J202" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="K202" s="5">
+        <v>1.2837999986982269</v>
+      </c>
+      <c r="L202" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="M202" s="4">
+        <v>36063.999963000002</v>
+      </c>
+      <c r="N202" s="4">
+        <v>28091.603053440002</v>
+      </c>
+      <c r="O202" s="3" t="s">
         <v>994</v>
       </c>
-      <c r="C202" s="3" t="s">
-[...26 lines deleted...]
-      <c r="L202" s="3" t="s">
+      <c r="P202" s="3" t="s">
         <v>996</v>
-      </c>
-[...10 lines deleted...]
-        <v>997</v>
       </c>
       <c r="Q202" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R202" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="S202" s="3" t="s">
         <v>998</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
       <c r="T202" s="4">
         <v>1</v>
       </c>
       <c r="W202" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X202" s="4">
         <v>0</v>
       </c>
       <c r="Y202" s="4">
         <v>0</v>
       </c>
       <c r="Z202" s="6">
-        <v>3.9719999999999998E-3</v>
+        <v>1.0939999999999999E-3</v>
       </c>
     </row>
     <row r="203" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
         <v>999</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>1000</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D203" s="4">
-        <v>9200</v>
+        <v>2259</v>
       </c>
       <c r="E203" s="5">
-        <v>2.644091</v>
+        <v>54.353557000000002</v>
       </c>
       <c r="F203" s="4">
-        <v>24325.640728279999</v>
+        <v>122784.68400076</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H203" s="3" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="I203" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="J203" s="5">
-        <v>3.42</v>
+        <v>515.5</v>
       </c>
       <c r="K203" s="5">
-        <v>1.2934499925199785</v>
+        <v>9.4841998920318673</v>
       </c>
       <c r="L203" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="M203" s="4">
-        <v>31463.999818</v>
+        <v>1164514.4867430001</v>
       </c>
       <c r="N203" s="4">
-        <v>24325.640728279999</v>
+        <v>122784.68400076</v>
       </c>
       <c r="O203" s="3" t="s">
         <v>999</v>
       </c>
       <c r="P203" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="Q203" s="3" t="s">
-        <v>222</v>
+        <v>319</v>
       </c>
       <c r="R203" s="3" t="s">
         <v>1002</v>
       </c>
       <c r="S203" s="3" t="s">
-        <v>1003</v>
+        <v>970</v>
       </c>
       <c r="T203" s="4">
         <v>1</v>
       </c>
       <c r="W203" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X203" s="4">
         <v>0</v>
       </c>
       <c r="Y203" s="4">
         <v>0</v>
       </c>
       <c r="Z203" s="6">
-        <v>9.41E-4</v>
+        <v>4.7840000000000001E-3</v>
       </c>
     </row>
     <row r="204" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B204" s="3" t="s">
         <v>1004</v>
       </c>
-      <c r="B204" s="3" t="s">
+      <c r="C204" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D204" s="4">
+        <v>11737.001</v>
+      </c>
+      <c r="E204" s="5">
+        <v>5.4520580000000001</v>
+      </c>
+      <c r="F204" s="4">
+        <v>63990.813714780001</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J204" s="5">
+        <v>27.7</v>
+      </c>
+      <c r="K204" s="5">
+        <v>5.0806499838105088</v>
+      </c>
+      <c r="L204" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M204" s="4">
+        <v>325114.92666400003</v>
+      </c>
+      <c r="N204" s="4">
+        <v>63990.813714780001</v>
+      </c>
+      <c r="O204" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="P204" s="3" t="s">
         <v>1005</v>
       </c>
-      <c r="C204" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P204" s="3" t="s">
+      <c r="Q204" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="R204" s="3" t="s">
         <v>1006</v>
       </c>
-      <c r="Q204" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R204" s="3" t="s">
+      <c r="S204" s="3" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="T204" s="4">
         <v>1</v>
       </c>
       <c r="W204" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X204" s="4">
         <v>0</v>
       </c>
       <c r="Y204" s="4">
         <v>0</v>
       </c>
       <c r="Z204" s="6">
-        <v>3.7789999999999998E-3</v>
+        <v>2.493E-3</v>
       </c>
     </row>
     <row r="205" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
         <v>1008</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>1009</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D205" s="4">
-        <v>11737.001</v>
+        <v>10795</v>
       </c>
       <c r="E205" s="5">
-        <v>5.7264850000000003</v>
+        <v>2.9147530000000001</v>
       </c>
       <c r="F205" s="4">
-        <v>67211.760090419994</v>
+        <v>31464.753237500001</v>
       </c>
       <c r="G205" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H205" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I205" s="3" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J205" s="5">
-        <v>29.64</v>
+        <v>4.1500000000000004</v>
       </c>
       <c r="K205" s="5">
-        <v>5.1759499485639973</v>
+        <v>1.4237915569160675</v>
       </c>
       <c r="L205" s="3" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="M205" s="4">
-        <v>347884.70618199999</v>
+        <v>44799.25</v>
       </c>
       <c r="N205" s="4">
-        <v>67211.760090419994</v>
+        <v>31464.753237500001</v>
       </c>
       <c r="O205" s="3" t="s">
         <v>1008</v>
       </c>
       <c r="P205" s="3" t="s">
         <v>1010</v>
       </c>
       <c r="Q205" s="3" t="s">
-        <v>162</v>
+        <v>350</v>
       </c>
       <c r="R205" s="3" t="s">
         <v>1011</v>
       </c>
       <c r="S205" s="3" t="s">
-        <v>1012</v>
+        <v>627</v>
       </c>
       <c r="T205" s="4">
         <v>1</v>
       </c>
       <c r="W205" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X205" s="4">
         <v>0</v>
       </c>
       <c r="Y205" s="4">
         <v>0</v>
       </c>
       <c r="Z205" s="6">
-        <v>2.5999999999999999E-3</v>
+        <v>1.2260000000000001E-3</v>
       </c>
     </row>
     <row r="206" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B206" s="3" t="s">
         <v>1013</v>
       </c>
-      <c r="B206" s="3" t="s">
+      <c r="C206" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D206" s="4">
+        <v>3793</v>
+      </c>
+      <c r="E206" s="5">
+        <v>21.262163999999999</v>
+      </c>
+      <c r="F206" s="4">
+        <v>80647.388051999995</v>
+      </c>
+      <c r="G206" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J206" s="5">
+        <v>18.48</v>
+      </c>
+      <c r="K206" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L206" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="M206" s="4">
+        <v>70094.64</v>
+      </c>
+      <c r="N206" s="4">
+        <v>80647.388051999995</v>
+      </c>
+      <c r="O206" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="P206" s="3" t="s">
         <v>1014</v>
       </c>
-      <c r="C206" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P206" s="3" t="s">
+      <c r="Q206" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R206" s="3" t="s">
         <v>1015</v>
       </c>
-      <c r="Q206" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S206" s="3" t="s">
-        <v>622</v>
+        <v>424</v>
       </c>
       <c r="T206" s="4">
         <v>1</v>
       </c>
       <c r="W206" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X206" s="4">
         <v>0</v>
       </c>
       <c r="Y206" s="4">
         <v>0</v>
       </c>
       <c r="Z206" s="6">
-        <v>9.1799999999999998E-4</v>
+        <v>3.1419999999999998E-3</v>
       </c>
     </row>
     <row r="207" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B207" s="3" t="s">
         <v>1017</v>
       </c>
-      <c r="B207" s="3" t="s">
+      <c r="C207" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D207" s="4">
+        <v>6918</v>
+      </c>
+      <c r="E207" s="5">
+        <v>15.474898</v>
+      </c>
+      <c r="F207" s="4">
+        <v>107055.340905</v>
+      </c>
+      <c r="G207" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H207" s="3" t="s">
         <v>1018</v>
       </c>
-      <c r="C207" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I207" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J207" s="5">
-        <v>18.600000000000001</v>
+        <v>13.45</v>
       </c>
       <c r="K207" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L207" s="3" t="s">
-        <v>416</v>
+        <v>1019</v>
       </c>
       <c r="M207" s="4">
-        <v>70549.8</v>
+        <v>93047.1</v>
       </c>
       <c r="N207" s="4">
-        <v>80659.586339999994</v>
+        <v>107055.340905</v>
       </c>
       <c r="O207" s="3" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="P207" s="3" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="Q207" s="3" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="R207" s="3" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="S207" s="3" t="s">
-        <v>419</v>
+        <v>1022</v>
       </c>
       <c r="T207" s="4">
         <v>1</v>
       </c>
       <c r="W207" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X207" s="4">
         <v>0</v>
       </c>
       <c r="Y207" s="4">
         <v>0</v>
       </c>
       <c r="Z207" s="6">
-        <v>3.1199999999999999E-3</v>
+        <v>4.1710000000000002E-3</v>
       </c>
     </row>
     <row r="208" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D208" s="4">
-        <v>6918</v>
+        <v>6718</v>
       </c>
       <c r="E208" s="5">
-        <v>16.200561</v>
+        <v>18.611723000000001</v>
       </c>
       <c r="F208" s="4">
-        <v>112075.480998</v>
+        <v>125033.55175499999</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H208" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="J208" s="5">
+        <v>13.83</v>
+      </c>
+      <c r="K208" s="5">
+        <v>0.74308006687720607</v>
+      </c>
+      <c r="L208" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="M208" s="4">
+        <v>92909.94</v>
+      </c>
+      <c r="N208" s="4">
+        <v>125033.55175499999</v>
+      </c>
+      <c r="O208" s="3" t="s">
         <v>1023</v>
-      </c>
-[...19 lines deleted...]
-        <v>1021</v>
       </c>
       <c r="P208" s="3" t="s">
         <v>1025</v>
       </c>
       <c r="Q208" s="3" t="s">
         <v>162</v>
       </c>
       <c r="R208" s="3" t="s">
         <v>1026</v>
       </c>
       <c r="S208" s="3" t="s">
-        <v>1027</v>
+        <v>193</v>
       </c>
       <c r="T208" s="4">
         <v>1</v>
       </c>
       <c r="W208" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X208" s="4">
         <v>0</v>
       </c>
       <c r="Y208" s="4">
         <v>0</v>
       </c>
       <c r="Z208" s="6">
-        <v>4.3350000000000003E-3</v>
+        <v>4.8719999999999996E-3</v>
       </c>
     </row>
     <row r="209" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B209" s="3" t="s">
         <v>1028</v>
       </c>
-      <c r="B209" s="3" t="s">
+      <c r="C209" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D209" s="4">
+        <v>200</v>
+      </c>
+      <c r="E209" s="5">
+        <v>350.68</v>
+      </c>
+      <c r="F209" s="4">
+        <v>70136</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I209" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J209" s="5">
+        <v>350.68</v>
+      </c>
+      <c r="K209" s="5">
+        <v>1</v>
+      </c>
+      <c r="L209" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M209" s="4">
+        <v>70136</v>
+      </c>
+      <c r="N209" s="4">
+        <v>70136</v>
+      </c>
+      <c r="O209" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="P209" s="3" t="s">
         <v>1029</v>
       </c>
-      <c r="C209" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P209" s="3" t="s">
+      <c r="Q209" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R209" s="3" t="s">
         <v>1030</v>
       </c>
-      <c r="Q209" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S209" s="3" t="s">
-        <v>193</v>
+        <v>122</v>
       </c>
       <c r="T209" s="4">
         <v>1</v>
       </c>
       <c r="W209" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X209" s="4">
         <v>0</v>
       </c>
       <c r="Y209" s="4">
         <v>0</v>
       </c>
       <c r="Z209" s="6">
-        <v>4.5149999999999999E-3</v>
+        <v>2.7330000000000002E-3</v>
       </c>
     </row>
     <row r="210" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B210" s="3" t="s">
         <v>1032</v>
       </c>
-      <c r="B210" s="3" t="s">
+      <c r="C210" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D210" s="4">
+        <v>4800</v>
+      </c>
+      <c r="E210" s="5">
+        <v>10.106355000000001</v>
+      </c>
+      <c r="F210" s="4">
+        <v>48510.508059580003</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I210" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J210" s="5">
+        <v>79.25</v>
+      </c>
+      <c r="K210" s="5">
+        <v>7.8416003012429165</v>
+      </c>
+      <c r="L210" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="M210" s="4">
+        <v>380400.01461299998</v>
+      </c>
+      <c r="N210" s="4">
+        <v>48510.508059580003</v>
+      </c>
+      <c r="O210" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="P210" s="3" t="s">
         <v>1033</v>
       </c>
-      <c r="C210" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P210" s="3" t="s">
+      <c r="Q210" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R210" s="3" t="s">
         <v>1034</v>
       </c>
-      <c r="Q210" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S210" s="3" t="s">
-        <v>117</v>
+        <v>658</v>
       </c>
       <c r="T210" s="4">
         <v>1</v>
       </c>
       <c r="W210" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X210" s="4">
         <v>0</v>
       </c>
       <c r="Y210" s="4">
         <v>0</v>
       </c>
       <c r="Z210" s="6">
-        <v>2.6359999999999999E-3</v>
+        <v>1.89E-3</v>
       </c>
     </row>
     <row r="211" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A211" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B211" s="3" t="s">
         <v>1036</v>
       </c>
-      <c r="B211" s="3" t="s">
+      <c r="C211" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D211" s="4">
+        <v>386</v>
+      </c>
+      <c r="E211" s="5">
+        <v>86.97484</v>
+      </c>
+      <c r="F211" s="4">
+        <v>33572.280283369997</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I211" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="J211" s="5">
+        <v>124000</v>
+      </c>
+      <c r="K211" s="5">
+        <v>1425.6996621091801</v>
+      </c>
+      <c r="L211" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="M211" s="4">
+        <v>47863988.656235002</v>
+      </c>
+      <c r="N211" s="4">
+        <v>33572.280283369997</v>
+      </c>
+      <c r="O211" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="P211" s="3" t="s">
         <v>1037</v>
       </c>
-      <c r="C211" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P211" s="3" t="s">
+      <c r="Q211" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R211" s="3" t="s">
         <v>1038</v>
       </c>
-      <c r="Q211" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S211" s="3" t="s">
-        <v>117</v>
+        <v>680</v>
       </c>
       <c r="T211" s="4">
         <v>1</v>
       </c>
       <c r="W211" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X211" s="4">
         <v>0</v>
       </c>
       <c r="Y211" s="4">
         <v>0</v>
       </c>
       <c r="Z211" s="6">
-        <v>9.6199999999999996E-4</v>
+        <v>1.3079999999999999E-3</v>
       </c>
     </row>
     <row r="212" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B212" s="3" t="s">
         <v>1040</v>
       </c>
-      <c r="B212" s="3" t="s">
+      <c r="C212" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D212" s="4">
+        <v>350</v>
+      </c>
+      <c r="E212" s="5">
+        <v>229.16</v>
+      </c>
+      <c r="F212" s="4">
+        <v>80206</v>
+      </c>
+      <c r="G212" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I212" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J212" s="5">
+        <v>229.16</v>
+      </c>
+      <c r="K212" s="5">
+        <v>1</v>
+      </c>
+      <c r="L212" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M212" s="4">
+        <v>80206</v>
+      </c>
+      <c r="N212" s="4">
+        <v>80206</v>
+      </c>
+      <c r="O212" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="P212" s="3" t="s">
         <v>1041</v>
       </c>
-      <c r="C212" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P212" s="3" t="s">
+      <c r="Q212" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R212" s="3" t="s">
         <v>1042</v>
       </c>
-      <c r="Q212" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S212" s="3" t="s">
-        <v>657</v>
+        <v>129</v>
       </c>
       <c r="T212" s="4">
         <v>1</v>
       </c>
       <c r="W212" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X212" s="4">
         <v>0</v>
       </c>
       <c r="Y212" s="4">
         <v>0</v>
       </c>
       <c r="Z212" s="6">
-        <v>1.691E-3</v>
+        <v>3.1250000000000002E-3</v>
       </c>
     </row>
     <row r="213" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A213" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B213" s="3" t="s">
         <v>1044</v>
       </c>
-      <c r="B213" s="3" t="s">
+      <c r="C213" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D213" s="4">
+        <v>250</v>
+      </c>
+      <c r="E213" s="5">
+        <v>166.67696699999999</v>
+      </c>
+      <c r="F213" s="4">
+        <v>41669.24170323</v>
+      </c>
+      <c r="G213" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I213" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J213" s="5">
+        <v>134.85</v>
+      </c>
+      <c r="K213" s="5">
+        <v>0.80905000094861113</v>
+      </c>
+      <c r="L213" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M213" s="4">
+        <v>33712.500038999999</v>
+      </c>
+      <c r="N213" s="4">
+        <v>41669.24170323</v>
+      </c>
+      <c r="O213" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="P213" s="3" t="s">
         <v>1045</v>
       </c>
-      <c r="C213" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P213" s="3" t="s">
+      <c r="Q213" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R213" s="3" t="s">
         <v>1046</v>
       </c>
-      <c r="Q213" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S213" s="3" t="s">
-        <v>679</v>
+        <v>617</v>
       </c>
       <c r="T213" s="4">
         <v>1</v>
       </c>
       <c r="W213" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X213" s="4">
         <v>0</v>
       </c>
       <c r="Y213" s="4">
         <v>0</v>
       </c>
       <c r="Z213" s="6">
-        <v>1.0169999999999999E-3</v>
+        <v>1.6230000000000001E-3</v>
       </c>
     </row>
     <row r="214" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A214" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B214" s="3" t="s">
         <v>1048</v>
       </c>
-      <c r="B214" s="3" t="s">
+      <c r="C214" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D214" s="4">
+        <v>500</v>
+      </c>
+      <c r="E214" s="5">
+        <v>69.712661999999995</v>
+      </c>
+      <c r="F214" s="4">
+        <v>34856.33537447</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I214" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J214" s="5">
+        <v>11100</v>
+      </c>
+      <c r="K214" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L214" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M214" s="4">
+        <v>5550000.696525</v>
+      </c>
+      <c r="N214" s="4">
+        <v>34856.33537447</v>
+      </c>
+      <c r="O214" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="P214" s="3" t="s">
         <v>1049</v>
       </c>
-      <c r="C214" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P214" s="3" t="s">
+      <c r="Q214" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R214" s="3" t="s">
         <v>1050</v>
       </c>
-      <c r="Q214" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S214" s="3" t="s">
-        <v>124</v>
+        <v>622</v>
       </c>
       <c r="T214" s="4">
         <v>1</v>
       </c>
       <c r="W214" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X214" s="4">
         <v>0</v>
       </c>
       <c r="Y214" s="4">
         <v>0</v>
       </c>
       <c r="Z214" s="6">
-        <v>3.8049999999999998E-3</v>
+        <v>1.358E-3</v>
       </c>
     </row>
     <row r="215" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A215" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B215" s="3" t="s">
         <v>1052</v>
       </c>
-      <c r="B215" s="3" t="s">
+      <c r="C215" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D215" s="4">
+        <v>2005</v>
+      </c>
+      <c r="E215" s="5">
+        <v>64.955556999999999</v>
+      </c>
+      <c r="F215" s="4">
+        <v>130235.88717436</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I215" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J215" s="5">
+        <v>422</v>
+      </c>
+      <c r="K215" s="5">
+        <v>6.4967498060070499</v>
+      </c>
+      <c r="L215" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M215" s="4">
+        <v>846109.97473500005</v>
+      </c>
+      <c r="N215" s="4">
+        <v>130235.88717436</v>
+      </c>
+      <c r="O215" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="P215" s="3" t="s">
         <v>1053</v>
       </c>
-      <c r="C215" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P215" s="3" t="s">
+      <c r="Q215" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="R215" s="3" t="s">
         <v>1054</v>
       </c>
-      <c r="Q215" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R215" s="3" t="s">
+      <c r="S215" s="3" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="T215" s="4">
         <v>1</v>
       </c>
       <c r="W215" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X215" s="4">
         <v>0</v>
       </c>
       <c r="Y215" s="4">
         <v>0</v>
       </c>
       <c r="Z215" s="6">
-        <v>1.5399999999999999E-3</v>
+        <v>5.0749999999999997E-3</v>
       </c>
     </row>
     <row r="216" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A216" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D216" s="4">
-        <v>500</v>
+        <v>390</v>
       </c>
       <c r="E216" s="5">
-        <v>66.482084999999998</v>
+        <v>415.2</v>
       </c>
       <c r="F216" s="4">
-        <v>33241.039840019999</v>
+        <v>161928</v>
       </c>
       <c r="G216" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H216" s="3" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="I216" s="3" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="J216" s="5">
-        <v>10805</v>
+        <v>415.2</v>
       </c>
       <c r="K216" s="5">
-        <v>162.52498821693837</v>
+        <v>1</v>
       </c>
       <c r="L216" s="3" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="M216" s="4">
-        <v>5402499.6083180001</v>
+        <v>161928</v>
       </c>
       <c r="N216" s="4">
-        <v>33241.039840019999</v>
+        <v>161928</v>
       </c>
       <c r="O216" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="P216" s="3" t="s">
         <v>1058</v>
       </c>
       <c r="Q216" s="3" t="s">
-        <v>115</v>
+        <v>222</v>
       </c>
       <c r="R216" s="3" t="s">
         <v>1059</v>
       </c>
       <c r="S216" s="3" t="s">
-        <v>617</v>
+        <v>122</v>
       </c>
       <c r="T216" s="4">
         <v>1</v>
       </c>
       <c r="W216" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X216" s="4">
         <v>0</v>
       </c>
       <c r="Y216" s="4">
         <v>0</v>
       </c>
       <c r="Z216" s="6">
-        <v>1.2849999999999999E-3</v>
+        <v>6.3099999999999996E-3</v>
       </c>
     </row>
     <row r="217" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
         <v>1060</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>1061</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D217" s="4">
-        <v>2005</v>
+        <v>398</v>
       </c>
       <c r="E217" s="5">
-        <v>63.153868000000003</v>
+        <v>43.341219000000002</v>
       </c>
       <c r="F217" s="4">
-        <v>126623.50871826</v>
+        <v>17249.804962999999</v>
       </c>
       <c r="G217" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H217" s="3" t="s">
-        <v>59</v>
+        <v>437</v>
       </c>
       <c r="I217" s="3" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="J217" s="5">
-        <v>412.9</v>
+        <v>37.67</v>
       </c>
       <c r="K217" s="5">
-        <v>6.5380001316753225</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L217" s="3" t="s">
-        <v>61</v>
+        <v>438</v>
       </c>
       <c r="M217" s="4">
-        <v>827864.51667299995</v>
+        <v>14992.66</v>
       </c>
       <c r="N217" s="4">
-        <v>126623.50871826</v>
+        <v>17249.804962999999</v>
       </c>
       <c r="O217" s="3" t="s">
         <v>1060</v>
       </c>
       <c r="P217" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="Q217" s="3" t="s">
-        <v>325</v>
+        <v>156</v>
       </c>
       <c r="R217" s="3" t="s">
         <v>1063</v>
       </c>
       <c r="S217" s="3" t="s">
-        <v>1064</v>
+        <v>441</v>
       </c>
       <c r="T217" s="4">
         <v>1</v>
       </c>
       <c r="W217" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X217" s="4">
         <v>0</v>
       </c>
       <c r="Y217" s="4">
         <v>0</v>
       </c>
       <c r="Z217" s="6">
-        <v>4.8979999999999996E-3</v>
+        <v>6.7199999999999996E-4</v>
       </c>
     </row>
     <row r="218" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B218" s="3" t="s">
         <v>1065</v>
       </c>
-      <c r="B218" s="3" t="s">
+      <c r="C218" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D218" s="4">
+        <v>12</v>
+      </c>
+      <c r="E218" s="5">
+        <v>1650.1188099999999</v>
+      </c>
+      <c r="F218" s="4">
+        <v>19801.425719999999</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H218" s="3" t="s">
         <v>1066</v>
       </c>
-      <c r="C218" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I218" s="3" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="J218" s="5">
-        <v>426.12</v>
+        <v>1434.2</v>
       </c>
       <c r="K218" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L218" s="3" t="s">
-        <v>33</v>
+        <v>1067</v>
       </c>
       <c r="M218" s="4">
-        <v>166186.79999999999</v>
+        <v>17210.400000000001</v>
       </c>
       <c r="N218" s="4">
-        <v>166186.79999999999</v>
+        <v>19801.425719999999</v>
       </c>
       <c r="O218" s="3" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
       <c r="P218" s="3" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="Q218" s="3" t="s">
-        <v>222</v>
+        <v>127</v>
       </c>
       <c r="R218" s="3" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="S218" s="3" t="s">
-        <v>117</v>
+        <v>1070</v>
       </c>
       <c r="T218" s="4">
         <v>1</v>
       </c>
       <c r="W218" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X218" s="4">
         <v>0</v>
       </c>
       <c r="Y218" s="4">
         <v>0</v>
       </c>
       <c r="Z218" s="6">
-        <v>6.4289999999999998E-3</v>
+        <v>7.7099999999999998E-4</v>
       </c>
     </row>
     <row r="219" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D219" s="4">
-        <v>398</v>
+        <v>55</v>
       </c>
       <c r="E219" s="5">
-        <v>42.565058999999998</v>
+        <v>235.95574999999999</v>
       </c>
       <c r="F219" s="4">
-        <v>16940.893481999999</v>
+        <v>12977.56628144</v>
       </c>
       <c r="G219" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H219" s="3" t="s">
-        <v>432</v>
+        <v>54</v>
       </c>
       <c r="I219" s="3" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="J219" s="5">
-        <v>37.229999999999997</v>
+        <v>190.9</v>
       </c>
       <c r="K219" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.80905000094861113</v>
       </c>
       <c r="L219" s="3" t="s">
-        <v>433</v>
+        <v>56</v>
       </c>
       <c r="M219" s="4">
-        <v>14817.54</v>
+        <v>10499.500012</v>
       </c>
       <c r="N219" s="4">
-        <v>16940.893481999999</v>
+        <v>12977.56628144</v>
       </c>
       <c r="O219" s="3" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="P219" s="3" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="Q219" s="3" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="R219" s="3" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="S219" s="3" t="s">
-        <v>436</v>
+        <v>617</v>
       </c>
       <c r="T219" s="4">
         <v>1</v>
       </c>
       <c r="W219" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X219" s="4">
         <v>0</v>
       </c>
       <c r="Y219" s="4">
         <v>0</v>
       </c>
       <c r="Z219" s="6">
-        <v>6.5499999999999998E-4</v>
+        <v>5.0500000000000002E-4</v>
       </c>
     </row>
     <row r="220" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D220" s="4">
-        <v>12</v>
+        <v>3200</v>
       </c>
       <c r="E220" s="5">
-        <v>1968.07662</v>
+        <v>15.319635</v>
       </c>
       <c r="F220" s="4">
-        <v>23616.919440000001</v>
+        <v>49022.830508849998</v>
       </c>
       <c r="G220" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H220" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I220" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J220" s="5">
+        <v>103.37</v>
+      </c>
+      <c r="K220" s="5">
+        <v>6.7475499983333558</v>
+      </c>
+      <c r="L220" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M220" s="4">
+        <v>330783.99991800002</v>
+      </c>
+      <c r="N220" s="4">
+        <v>49022.830508849998</v>
+      </c>
+      <c r="O220" s="3" t="s">
         <v>1075</v>
       </c>
-      <c r="I220" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P220" s="3" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="Q220" s="3" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="R220" s="3" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="S220" s="3" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="T220" s="4">
         <v>1</v>
       </c>
       <c r="W220" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X220" s="4">
         <v>0</v>
       </c>
       <c r="Y220" s="4">
         <v>0</v>
       </c>
       <c r="Z220" s="6">
-        <v>9.1299999999999997E-4</v>
+        <v>1.91E-3</v>
       </c>
     </row>
     <row r="221" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="B221" s="3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D221" s="4">
+        <v>100</v>
+      </c>
+      <c r="E221" s="5">
+        <v>391.302055</v>
+      </c>
+      <c r="F221" s="4">
+        <v>39130.205499999996</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H221" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="I221" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J221" s="5">
+        <v>340.1</v>
+      </c>
+      <c r="K221" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L221" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="M221" s="4">
+        <v>34010</v>
+      </c>
+      <c r="N221" s="4">
+        <v>39130.205499999996</v>
+      </c>
+      <c r="O221" s="3" t="s">
         <v>1081</v>
       </c>
-      <c r="C221" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P221" s="3" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="Q221" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="R221" s="3" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="S221" s="3" t="s">
-        <v>612</v>
+        <v>417</v>
       </c>
       <c r="T221" s="4">
         <v>1</v>
       </c>
       <c r="W221" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X221" s="4">
         <v>0</v>
       </c>
       <c r="Y221" s="4">
         <v>0</v>
       </c>
       <c r="Z221" s="6">
-        <v>4.9200000000000003E-4</v>
+        <v>1.524E-3</v>
       </c>
     </row>
     <row r="222" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B222" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D222" s="4">
+        <v>573</v>
+      </c>
+      <c r="E222" s="5">
+        <v>81.550984</v>
+      </c>
+      <c r="F222" s="4">
+        <v>46728.713832000001</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J222" s="5">
+        <v>70.88</v>
+      </c>
+      <c r="K222" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L222" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="M222" s="4">
+        <v>40614.239999999998</v>
+      </c>
+      <c r="N222" s="4">
+        <v>46728.713832000001</v>
+      </c>
+      <c r="O222" s="3" t="s">
         <v>1085</v>
-      </c>
-[...37 lines deleted...]
-        <v>1084</v>
       </c>
       <c r="P222" s="3" t="s">
         <v>1087</v>
       </c>
       <c r="Q222" s="3" t="s">
-        <v>222</v>
+        <v>156</v>
       </c>
       <c r="R222" s="3" t="s">
         <v>1088</v>
       </c>
       <c r="S222" s="3" t="s">
-        <v>1089</v>
+        <v>1070</v>
       </c>
       <c r="T222" s="4">
         <v>1</v>
       </c>
       <c r="W222" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X222" s="4">
         <v>0</v>
       </c>
       <c r="Y222" s="4">
         <v>0</v>
       </c>
       <c r="Z222" s="6">
-        <v>2.9009999999999999E-3</v>
+        <v>1.82E-3</v>
       </c>
     </row>
     <row r="223" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B223" s="3" t="s">
         <v>1090</v>
       </c>
-      <c r="B223" s="3" t="s">
+      <c r="C223" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D223" s="4">
+        <v>52231</v>
+      </c>
+      <c r="E223" s="5">
+        <v>2.0649090000000001</v>
+      </c>
+      <c r="F223" s="4">
+        <v>107852.261979</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H223" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I223" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J223" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="K223" s="5">
+        <v>1.4237915569160675</v>
+      </c>
+      <c r="L223" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M223" s="4">
+        <v>153559.14000000001</v>
+      </c>
+      <c r="N223" s="4">
+        <v>107852.261979</v>
+      </c>
+      <c r="O223" s="3" t="s">
+        <v>1089</v>
+      </c>
+      <c r="P223" s="3" t="s">
         <v>1091</v>
       </c>
-      <c r="C223" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P223" s="3" t="s">
+      <c r="Q223" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R223" s="3" t="s">
         <v>1092</v>
       </c>
-      <c r="Q223" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S223" s="3" t="s">
-        <v>412</v>
+        <v>627</v>
       </c>
       <c r="T223" s="4">
         <v>1</v>
       </c>
       <c r="W223" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X223" s="4">
         <v>0</v>
       </c>
       <c r="Y223" s="4">
         <v>0</v>
       </c>
       <c r="Z223" s="6">
-        <v>1.4339999999999999E-3</v>
+        <v>4.202E-3</v>
       </c>
     </row>
     <row r="224" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B224" s="3" t="s">
         <v>1094</v>
       </c>
-      <c r="B224" s="3" t="s">
+      <c r="C224" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D224" s="4">
+        <v>1200</v>
+      </c>
+      <c r="E224" s="5">
+        <v>3.5272060000000001</v>
+      </c>
+      <c r="F224" s="4">
+        <v>4232.6474053499996</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H224" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I224" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J224" s="5">
+        <v>23.8</v>
+      </c>
+      <c r="K224" s="5">
+        <v>6.7475499983333558</v>
+      </c>
+      <c r="L224" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M224" s="4">
+        <v>28559.999992000001</v>
+      </c>
+      <c r="N224" s="4">
+        <v>4232.6474053499996</v>
+      </c>
+      <c r="O224" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P224" s="3" t="s">
         <v>1095</v>
       </c>
-      <c r="C224" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P224" s="3" t="s">
+      <c r="Q224" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="R224" s="3" t="s">
         <v>1096</v>
       </c>
-      <c r="Q224" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R224" s="3" t="s">
+      <c r="S224" s="3" t="s">
         <v>1097</v>
-      </c>
-[...1 lines deleted...]
-        <v>1079</v>
       </c>
       <c r="T224" s="4">
         <v>1</v>
       </c>
       <c r="W224" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X224" s="4">
         <v>0</v>
       </c>
       <c r="Y224" s="4">
         <v>0</v>
       </c>
       <c r="Z224" s="6">
-        <v>1.673E-3</v>
+        <v>1.64E-4</v>
       </c>
     </row>
     <row r="225" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
         <v>1098</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>1099</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D225" s="4">
-        <v>52231</v>
+        <v>13200</v>
       </c>
       <c r="E225" s="5">
-        <v>1.9052</v>
+        <v>7.0870170000000003</v>
       </c>
       <c r="F225" s="4">
-        <v>99510.501199999999</v>
+        <v>93548.621351449998</v>
       </c>
       <c r="G225" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H225" s="3" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="I225" s="3" t="s">
-        <v>40</v>
+        <v>1077</v>
       </c>
       <c r="J225" s="5">
-        <v>2.75</v>
+        <v>47.82</v>
       </c>
       <c r="K225" s="5">
-        <v>1.4434180138568131</v>
+        <v>6.7475499983333558</v>
       </c>
       <c r="L225" s="3" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="M225" s="4">
-        <v>143635.25</v>
+        <v>631223.99984399998</v>
       </c>
       <c r="N225" s="4">
-        <v>99510.501199999999</v>
+        <v>93548.621351449998</v>
       </c>
       <c r="O225" s="3" t="s">
         <v>1098</v>
       </c>
       <c r="P225" s="3" t="s">
         <v>1100</v>
       </c>
       <c r="Q225" s="3" t="s">
-        <v>115</v>
+        <v>350</v>
       </c>
       <c r="R225" s="3" t="s">
         <v>1101</v>
       </c>
       <c r="S225" s="3" t="s">
-        <v>622</v>
+        <v>1080</v>
       </c>
       <c r="T225" s="4">
         <v>1</v>
       </c>
       <c r="W225" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X225" s="4">
         <v>0</v>
       </c>
       <c r="Y225" s="4">
         <v>0</v>
       </c>
       <c r="Z225" s="6">
-        <v>3.849E-3</v>
+        <v>3.6449999999999998E-3</v>
       </c>
     </row>
     <row r="226" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
         <v>1102</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>1103</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D226" s="4">
-        <v>1200</v>
+        <v>31718</v>
       </c>
       <c r="E226" s="5">
-        <v>4.263566</v>
+        <v>1.585966</v>
       </c>
       <c r="F226" s="4">
-        <v>5116.2790697700002</v>
+        <v>50303.681482250002</v>
       </c>
       <c r="G226" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H226" s="3" t="s">
-        <v>995</v>
+        <v>74</v>
       </c>
       <c r="I226" s="3" t="s">
-        <v>1086</v>
+        <v>75</v>
       </c>
       <c r="J226" s="5">
-        <v>28.93</v>
+        <v>1.1785000000000001</v>
       </c>
       <c r="K226" s="5">
-        <v>6.7853998551317138</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L226" s="3" t="s">
-        <v>996</v>
+        <v>76</v>
       </c>
       <c r="M226" s="4">
-        <v>34715.999258000003</v>
+        <v>37379.663</v>
       </c>
       <c r="N226" s="4">
-        <v>5116.2790697700002</v>
+        <v>50303.681482250002</v>
       </c>
       <c r="O226" s="3" t="s">
         <v>1102</v>
       </c>
       <c r="P226" s="3" t="s">
         <v>1104</v>
       </c>
       <c r="Q226" s="3" t="s">
-        <v>325</v>
+        <v>139</v>
       </c>
       <c r="R226" s="3" t="s">
         <v>1105</v>
       </c>
       <c r="S226" s="3" t="s">
-        <v>1106</v>
+        <v>193</v>
       </c>
       <c r="T226" s="4">
         <v>1</v>
       </c>
       <c r="W226" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X226" s="4">
         <v>0</v>
       </c>
       <c r="Y226" s="4">
         <v>0</v>
       </c>
       <c r="Z226" s="6">
-        <v>1.9699999999999999E-4</v>
+        <v>1.9599999999999999E-3</v>
       </c>
     </row>
     <row r="227" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A227" s="3" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B227" s="3" t="s">
         <v>1107</v>
       </c>
-      <c r="B227" s="3" t="s">
+      <c r="C227" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D227" s="4">
+        <v>2000</v>
+      </c>
+      <c r="E227" s="5">
+        <v>58.584226999999998</v>
+      </c>
+      <c r="F227" s="4">
+        <v>117168.45373506</v>
+      </c>
+      <c r="G227" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H227" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I227" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J227" s="5">
+        <v>395.3</v>
+      </c>
+      <c r="K227" s="5">
+        <v>6.7475499983333558</v>
+      </c>
+      <c r="L227" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M227" s="4">
+        <v>790599.99980400002</v>
+      </c>
+      <c r="N227" s="4">
+        <v>117168.45373506</v>
+      </c>
+      <c r="O227" s="3" t="s">
+        <v>1106</v>
+      </c>
+      <c r="P227" s="3" t="s">
         <v>1108</v>
       </c>
-      <c r="C227" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P227" s="3" t="s">
+      <c r="Q227" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R227" s="3" t="s">
         <v>1109</v>
       </c>
-      <c r="Q227" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S227" s="3" t="s">
-        <v>1089</v>
+        <v>1080</v>
       </c>
       <c r="T227" s="4">
         <v>1</v>
       </c>
       <c r="W227" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X227" s="4">
         <v>0</v>
       </c>
       <c r="Y227" s="4">
         <v>0</v>
       </c>
       <c r="Z227" s="6">
-        <v>4.176E-3</v>
+        <v>4.5649999999999996E-3</v>
       </c>
     </row>
     <row r="228" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A228" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B228" s="3" t="s">
         <v>1111</v>
       </c>
-      <c r="B228" s="3" t="s">
+      <c r="C228" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D228" s="4">
+        <v>100</v>
+      </c>
+      <c r="E228" s="5">
+        <v>73.143957</v>
+      </c>
+      <c r="F228" s="4">
+        <v>7314.3956944800002</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H228" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I228" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J228" s="5">
+        <v>102.61</v>
+      </c>
+      <c r="K228" s="5">
+        <v>1.4028499935728427</v>
+      </c>
+      <c r="L228" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M228" s="4">
+        <v>10260.999952</v>
+      </c>
+      <c r="N228" s="4">
+        <v>7314.3956944800002</v>
+      </c>
+      <c r="O228" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="P228" s="3" t="s">
         <v>1112</v>
       </c>
-      <c r="C228" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P228" s="3" t="s">
+      <c r="Q228" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R228" s="3" t="s">
         <v>1113</v>
       </c>
-      <c r="Q228" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R228" s="3" t="s">
+      <c r="S228" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="T228" s="4">
+        <v>1</v>
+      </c>
+      <c r="W228" s="3" t="s">
         <v>1114</v>
       </c>
-      <c r="S228" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X228" s="4">
         <v>0</v>
       </c>
       <c r="Y228" s="4">
         <v>0</v>
       </c>
       <c r="Z228" s="6">
-        <v>1.622E-3</v>
+        <v>2.8499999999999999E-4</v>
       </c>
     </row>
     <row r="229" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A229" s="3" t="s">
         <v>1115</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>1116</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D229" s="4">
-        <v>2000</v>
+        <v>896</v>
       </c>
       <c r="E229" s="5">
-        <v>57.919947000000001</v>
+        <v>45.981731000000003</v>
       </c>
       <c r="F229" s="4">
-        <v>115839.89153182</v>
+        <v>41199.630751999997</v>
       </c>
       <c r="G229" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H229" s="3" t="s">
-        <v>995</v>
+        <v>1066</v>
       </c>
       <c r="I229" s="3" t="s">
-        <v>1086</v>
+        <v>70</v>
       </c>
       <c r="J229" s="5">
-        <v>393.01</v>
+        <v>39.965000000000003</v>
       </c>
       <c r="K229" s="5">
-        <v>6.7853998551317138</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L229" s="3" t="s">
-        <v>996</v>
+        <v>1067</v>
       </c>
       <c r="M229" s="4">
-        <v>786019.98321800004</v>
+        <v>35808.639999999999</v>
       </c>
       <c r="N229" s="4">
-        <v>115839.89153182</v>
+        <v>41199.630751999997</v>
       </c>
       <c r="O229" s="3" t="s">
         <v>1115</v>
       </c>
       <c r="P229" s="3" t="s">
         <v>1117</v>
       </c>
       <c r="Q229" s="3" t="s">
-        <v>222</v>
+        <v>150</v>
       </c>
       <c r="R229" s="3" t="s">
         <v>1118</v>
       </c>
       <c r="S229" s="3" t="s">
-        <v>1089</v>
+        <v>1070</v>
       </c>
       <c r="T229" s="4">
         <v>1</v>
       </c>
       <c r="W229" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X229" s="4">
         <v>0</v>
       </c>
       <c r="Y229" s="4">
         <v>0</v>
       </c>
       <c r="Z229" s="6">
-        <v>4.4809999999999997E-3</v>
+        <v>1.6050000000000001E-3</v>
       </c>
     </row>
     <row r="230" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A230" s="3" t="s">
         <v>1119</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>1120</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D230" s="4">
-        <v>100</v>
+        <v>43</v>
       </c>
       <c r="E230" s="5">
-        <v>64.613214999999997</v>
+        <v>267.96860500000003</v>
       </c>
       <c r="F230" s="4">
-        <v>6461.3215859000002</v>
+        <v>11522.650021629999</v>
       </c>
       <c r="G230" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H230" s="3" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I230" s="3" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="J230" s="5">
-        <v>91.67</v>
+        <v>216.8</v>
       </c>
       <c r="K230" s="5">
-        <v>1.418750010019922</v>
+        <v>0.80905000094861113</v>
       </c>
       <c r="L230" s="3" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M230" s="4">
-        <v>9167.0000639999998</v>
+        <v>9322.4000099999994</v>
       </c>
       <c r="N230" s="4">
-        <v>6461.3215859000002</v>
+        <v>11522.650021629999</v>
       </c>
       <c r="O230" s="3" t="s">
         <v>1119</v>
       </c>
       <c r="P230" s="3" t="s">
         <v>1121</v>
       </c>
       <c r="Q230" s="3" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="R230" s="3" t="s">
         <v>1122</v>
       </c>
       <c r="S230" s="3" t="s">
-        <v>304</v>
+        <v>617</v>
       </c>
       <c r="T230" s="4">
         <v>1</v>
       </c>
       <c r="W230" s="3" t="s">
-        <v>1123</v>
+        <v>34</v>
       </c>
       <c r="X230" s="4">
         <v>0</v>
       </c>
       <c r="Y230" s="4">
         <v>0</v>
       </c>
       <c r="Z230" s="6">
-        <v>2.4899999999999998E-4</v>
+        <v>4.4900000000000002E-4</v>
       </c>
     </row>
     <row r="231" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A231" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B231" s="3" t="s">
         <v>1124</v>
       </c>
-      <c r="B231" s="3" t="s">
+      <c r="C231" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D231" s="4">
+        <v>124</v>
+      </c>
+      <c r="E231" s="5">
+        <v>454.95</v>
+      </c>
+      <c r="F231" s="4">
+        <v>56413.8</v>
+      </c>
+      <c r="G231" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H231" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I231" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J231" s="5">
+        <v>454.95</v>
+      </c>
+      <c r="K231" s="5">
+        <v>1</v>
+      </c>
+      <c r="L231" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M231" s="4">
+        <v>56413.8</v>
+      </c>
+      <c r="N231" s="4">
+        <v>56413.8</v>
+      </c>
+      <c r="O231" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="P231" s="3" t="s">
         <v>1125</v>
       </c>
-      <c r="C231" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P231" s="3" t="s">
+      <c r="Q231" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R231" s="3" t="s">
         <v>1126</v>
       </c>
-      <c r="Q231" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S231" s="3" t="s">
-        <v>1079</v>
+        <v>122</v>
       </c>
       <c r="T231" s="4">
         <v>1</v>
       </c>
       <c r="W231" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X231" s="4">
         <v>0</v>
       </c>
       <c r="Y231" s="4">
         <v>0</v>
       </c>
       <c r="Z231" s="6">
-        <v>1.505E-3</v>
+        <v>2.1979999999999999E-3</v>
       </c>
     </row>
     <row r="232" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A232" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B232" s="3" t="s">
         <v>1128</v>
       </c>
-      <c r="B232" s="3" t="s">
+      <c r="C232" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D232" s="4">
+        <v>81</v>
+      </c>
+      <c r="E232" s="5">
+        <v>856.13</v>
+      </c>
+      <c r="F232" s="4">
+        <v>69346.53</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H232" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I232" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J232" s="5">
+        <v>856.13</v>
+      </c>
+      <c r="K232" s="5">
+        <v>1</v>
+      </c>
+      <c r="L232" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M232" s="4">
+        <v>69346.53</v>
+      </c>
+      <c r="N232" s="4">
+        <v>69346.53</v>
+      </c>
+      <c r="O232" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="P232" s="3" t="s">
         <v>1129</v>
       </c>
-      <c r="C232" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P232" s="3" t="s">
+      <c r="Q232" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R232" s="3" t="s">
         <v>1130</v>
       </c>
-      <c r="Q232" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S232" s="3" t="s">
-        <v>612</v>
+        <v>129</v>
       </c>
       <c r="T232" s="4">
         <v>1</v>
       </c>
       <c r="W232" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X232" s="4">
         <v>0</v>
       </c>
       <c r="Y232" s="4">
         <v>0</v>
       </c>
       <c r="Z232" s="6">
-        <v>4.2999999999999999E-4</v>
+        <v>2.702E-3</v>
       </c>
     </row>
     <row r="233" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B233" s="3" t="s">
         <v>1132</v>
       </c>
-      <c r="B233" s="3" t="s">
+      <c r="C233" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D233" s="4">
+        <v>2800</v>
+      </c>
+      <c r="E233" s="5">
+        <v>22.061340999999999</v>
+      </c>
+      <c r="F233" s="4">
+        <v>61771.754192259999</v>
+      </c>
+      <c r="G233" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H233" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I233" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J233" s="5">
+        <v>148.86000000000001</v>
+      </c>
+      <c r="K233" s="5">
+        <v>6.7475499983333558</v>
+      </c>
+      <c r="L233" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M233" s="4">
+        <v>416807.99989699997</v>
+      </c>
+      <c r="N233" s="4">
+        <v>61771.754192259999</v>
+      </c>
+      <c r="O233" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="P233" s="3" t="s">
         <v>1133</v>
       </c>
-      <c r="C233" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P233" s="3" t="s">
+      <c r="Q233" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R233" s="3" t="s">
         <v>1134</v>
       </c>
-      <c r="Q233" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S233" s="3" t="s">
-        <v>117</v>
+        <v>1080</v>
       </c>
       <c r="T233" s="4">
         <v>1</v>
       </c>
       <c r="W233" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X233" s="4">
         <v>0</v>
       </c>
       <c r="Y233" s="4">
         <v>0</v>
       </c>
       <c r="Z233" s="6">
-        <v>2.356E-3</v>
+        <v>2.4069999999999999E-3</v>
       </c>
     </row>
     <row r="234" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B234" s="3" t="s">
         <v>1136</v>
       </c>
-      <c r="B234" s="3" t="s">
+      <c r="C234" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D234" s="4">
+        <v>1997</v>
+      </c>
+      <c r="E234" s="5">
+        <v>21.079664000000001</v>
+      </c>
+      <c r="F234" s="4">
+        <v>42096.090146750001</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H234" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="I234" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="J234" s="5">
+        <v>201.1</v>
+      </c>
+      <c r="K234" s="5">
+        <v>9.540000267120007</v>
+      </c>
+      <c r="L234" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="M234" s="4">
+        <v>401596.71124400001</v>
+      </c>
+      <c r="N234" s="4">
+        <v>42096.090146750001</v>
+      </c>
+      <c r="O234" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="P234" s="3" t="s">
         <v>1137</v>
       </c>
-      <c r="C234" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P234" s="3" t="s">
+      <c r="Q234" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R234" s="3" t="s">
         <v>1138</v>
       </c>
-      <c r="Q234" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R234" s="3" t="s">
+      <c r="S234" s="3" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="T234" s="4">
         <v>1</v>
       </c>
       <c r="W234" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X234" s="4">
         <v>0</v>
       </c>
       <c r="Y234" s="4">
         <v>0</v>
       </c>
       <c r="Z234" s="6">
-        <v>3.0230000000000001E-3</v>
+        <v>1.64E-3</v>
       </c>
     </row>
     <row r="235" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
         <v>1140</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>1141</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D235" s="4">
-        <v>2800</v>
+        <v>2069</v>
       </c>
       <c r="E235" s="5">
-        <v>41.627612999999997</v>
+        <v>18.432914</v>
       </c>
       <c r="F235" s="4">
-        <v>116557.3142335</v>
+        <v>38137.699161429999</v>
       </c>
       <c r="G235" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H235" s="3" t="s">
-        <v>995</v>
+        <v>99</v>
       </c>
       <c r="I235" s="3" t="s">
-        <v>1086</v>
+        <v>100</v>
       </c>
       <c r="J235" s="5">
-        <v>282.45999999999998</v>
+        <v>175.85</v>
       </c>
       <c r="K235" s="5">
-        <v>6.7853998551317138</v>
+        <v>9.540000267120007</v>
       </c>
       <c r="L235" s="3" t="s">
-        <v>996</v>
+        <v>101</v>
       </c>
       <c r="M235" s="4">
-        <v>790887.98311399994</v>
+        <v>363833.660187</v>
       </c>
       <c r="N235" s="4">
-        <v>116557.3142335</v>
+        <v>38137.699161429999</v>
       </c>
       <c r="O235" s="3" t="s">
         <v>1140</v>
       </c>
       <c r="P235" s="3" t="s">
         <v>1142</v>
       </c>
       <c r="Q235" s="3" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="R235" s="3" t="s">
         <v>1143</v>
       </c>
       <c r="S235" s="3" t="s">
-        <v>1089</v>
+        <v>1139</v>
       </c>
       <c r="T235" s="4">
         <v>1</v>
       </c>
       <c r="W235" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X235" s="4">
         <v>0</v>
       </c>
       <c r="Y235" s="4">
         <v>0</v>
       </c>
       <c r="Z235" s="6">
-        <v>4.509E-3</v>
+        <v>1.4859999999999999E-3</v>
       </c>
     </row>
     <row r="236" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
         <v>1144</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D236" s="4">
-        <v>1997</v>
+        <v>13390</v>
       </c>
       <c r="E236" s="5">
-        <v>20.267302999999998</v>
+        <v>9.1473460000000006</v>
       </c>
       <c r="F236" s="4">
-        <v>40473.804394430001</v>
+        <v>122482.95445963</v>
       </c>
       <c r="G236" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H236" s="3" t="s">
-        <v>94</v>
+        <v>1146</v>
       </c>
       <c r="I236" s="3" t="s">
-        <v>95</v>
+        <v>1147</v>
       </c>
       <c r="J236" s="5">
-        <v>196.15</v>
+        <v>151.4</v>
       </c>
       <c r="K236" s="5">
-        <v>9.678150211278858</v>
+        <v>16.55124928829628</v>
       </c>
       <c r="L236" s="3" t="s">
-        <v>96</v>
+        <v>1148</v>
       </c>
       <c r="M236" s="4">
-        <v>391711.55855100002</v>
+        <v>2027245.912828</v>
       </c>
       <c r="N236" s="4">
-        <v>40473.804394430001</v>
+        <v>122482.95445963</v>
       </c>
       <c r="O236" s="3" t="s">
         <v>1144</v>
       </c>
       <c r="P236" s="3" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="Q236" s="3" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="R236" s="3" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="S236" s="3" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="T236" s="4">
         <v>1</v>
       </c>
       <c r="W236" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X236" s="4">
         <v>0</v>
       </c>
       <c r="Y236" s="4">
         <v>0</v>
       </c>
       <c r="Z236" s="6">
-        <v>1.565E-3</v>
+        <v>4.7730000000000003E-3</v>
       </c>
     </row>
     <row r="237" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D237" s="4">
-        <v>2069</v>
+        <v>100</v>
       </c>
       <c r="E237" s="5">
-        <v>17.740994000000001</v>
+        <v>360.55</v>
       </c>
       <c r="F237" s="4">
-        <v>36706.116354880003</v>
+        <v>36055</v>
       </c>
       <c r="G237" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H237" s="3" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="I237" s="3" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="J237" s="5">
-        <v>171.7</v>
+        <v>360.55</v>
       </c>
       <c r="K237" s="5">
-        <v>9.678150211278858</v>
+        <v>1</v>
       </c>
       <c r="L237" s="3" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="M237" s="4">
-        <v>355247.30775500002</v>
+        <v>36055</v>
       </c>
       <c r="N237" s="4">
-        <v>36706.116354880003</v>
+        <v>36055</v>
       </c>
       <c r="O237" s="3" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="P237" s="3" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="Q237" s="3" t="s">
-        <v>222</v>
+        <v>156</v>
       </c>
       <c r="R237" s="3" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="S237" s="3" t="s">
-        <v>1148</v>
+        <v>122</v>
       </c>
       <c r="T237" s="4">
         <v>1</v>
       </c>
       <c r="W237" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X237" s="4">
         <v>0</v>
       </c>
       <c r="Y237" s="4">
         <v>0</v>
       </c>
       <c r="Z237" s="6">
-        <v>1.42E-3</v>
+        <v>1.405E-3</v>
       </c>
     </row>
     <row r="238" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D238" s="4">
-        <v>13390</v>
+        <v>421</v>
       </c>
       <c r="E238" s="5">
-        <v>8.9365459999999999</v>
+        <v>65.44</v>
       </c>
       <c r="F238" s="4">
-        <v>119660.35997559001</v>
+        <v>27550.240000000002</v>
       </c>
       <c r="G238" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H238" s="3" t="s">
-        <v>1155</v>
+        <v>31</v>
       </c>
       <c r="I238" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J238" s="5">
+        <v>65.44</v>
+      </c>
+      <c r="K238" s="5">
+        <v>1</v>
+      </c>
+      <c r="L238" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M238" s="4">
+        <v>27550.240000000002</v>
+      </c>
+      <c r="N238" s="4">
+        <v>27550.240000000002</v>
+      </c>
+      <c r="O238" s="3" t="s">
         <v>1156</v>
-      </c>
-[...16 lines deleted...]
-        <v>1153</v>
       </c>
       <c r="P238" s="3" t="s">
         <v>1158</v>
       </c>
       <c r="Q238" s="3" t="s">
-        <v>247</v>
+        <v>222</v>
       </c>
       <c r="R238" s="3" t="s">
         <v>1159</v>
       </c>
       <c r="S238" s="3" t="s">
-        <v>1160</v>
+        <v>122</v>
       </c>
       <c r="T238" s="4">
         <v>1</v>
       </c>
       <c r="W238" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X238" s="4">
         <v>0</v>
       </c>
       <c r="Y238" s="4">
         <v>0</v>
       </c>
       <c r="Z238" s="6">
-        <v>4.6290000000000003E-3</v>
+        <v>1.073E-3</v>
       </c>
     </row>
     <row r="239" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>1162</v>
+        <v>276</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D239" s="4">
-        <v>100</v>
+        <v>900</v>
       </c>
       <c r="E239" s="5">
-        <v>331.69</v>
+        <v>88.762163000000001</v>
       </c>
       <c r="F239" s="4">
-        <v>33169</v>
+        <v>79885.946466120004</v>
       </c>
       <c r="G239" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H239" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="I239" s="3" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="J239" s="5">
-        <v>331.69</v>
+        <v>124.52</v>
       </c>
       <c r="K239" s="5">
-        <v>1</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L239" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="M239" s="4">
-        <v>33169</v>
+        <v>112067.999486</v>
       </c>
       <c r="N239" s="4">
-        <v>33169</v>
+        <v>79885.946466120004</v>
       </c>
       <c r="O239" s="3" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="P239" s="3" t="s">
-        <v>1163</v>
+        <v>278</v>
       </c>
       <c r="Q239" s="3" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="R239" s="3" t="s">
-        <v>1164</v>
+        <v>279</v>
       </c>
       <c r="S239" s="3" t="s">
-        <v>117</v>
+        <v>304</v>
       </c>
       <c r="T239" s="4">
         <v>1</v>
       </c>
       <c r="W239" s="3" t="s">
-        <v>34</v>
+        <v>275</v>
       </c>
       <c r="X239" s="4">
         <v>0</v>
       </c>
       <c r="Y239" s="4">
         <v>0</v>
       </c>
       <c r="Z239" s="6">
-        <v>1.2830000000000001E-3</v>
+        <v>3.1129999999999999E-3</v>
       </c>
     </row>
     <row r="240" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>1165</v>
+        <v>1161</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>1166</v>
+        <v>1162</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D240" s="4">
-        <v>421</v>
+        <v>3862</v>
       </c>
       <c r="E240" s="5">
-        <v>76.66</v>
+        <v>3.997903</v>
       </c>
       <c r="F240" s="4">
-        <v>32273.86</v>
+        <v>15439.903563940001</v>
       </c>
       <c r="G240" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H240" s="3" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="I240" s="3" t="s">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="J240" s="5">
-        <v>76.66</v>
+        <v>38.14</v>
       </c>
       <c r="K240" s="5">
-        <v>1</v>
+        <v>9.540000267120007</v>
       </c>
       <c r="L240" s="3" t="s">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="M240" s="4">
-        <v>32273.86</v>
+        <v>147296.68412399999</v>
       </c>
       <c r="N240" s="4">
-        <v>32273.86</v>
+        <v>15439.903563940001</v>
       </c>
       <c r="O240" s="3" t="s">
-        <v>1165</v>
+        <v>1161</v>
       </c>
       <c r="P240" s="3" t="s">
-        <v>1167</v>
+        <v>1163</v>
       </c>
       <c r="Q240" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R240" s="3" t="s">
-        <v>1168</v>
+        <v>1164</v>
       </c>
       <c r="S240" s="3" t="s">
-        <v>117</v>
+        <v>1139</v>
       </c>
       <c r="T240" s="4">
         <v>1</v>
       </c>
       <c r="W240" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X240" s="4">
         <v>0</v>
       </c>
       <c r="Y240" s="4">
         <v>0</v>
       </c>
       <c r="Z240" s="6">
-        <v>1.248E-3</v>
+        <v>6.0099999999999997E-4</v>
       </c>
     </row>
     <row r="241" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>276</v>
+        <v>1166</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D241" s="4">
-        <v>900</v>
+        <v>2313</v>
       </c>
       <c r="E241" s="5">
-        <v>86.667840999999996</v>
+        <v>25.993161000000001</v>
       </c>
       <c r="F241" s="4">
-        <v>78001.057268720004</v>
+        <v>60122.18197125</v>
       </c>
       <c r="G241" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H241" s="3" t="s">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="I241" s="3" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="J241" s="5">
-        <v>122.96</v>
+        <v>19.315000000000001</v>
       </c>
       <c r="K241" s="5">
-        <v>1.418750010019922</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L241" s="3" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="M241" s="4">
-        <v>110664.000781</v>
+        <v>44675.595000000001</v>
       </c>
       <c r="N241" s="4">
-        <v>78001.057268720004</v>
+        <v>60122.18197125</v>
       </c>
       <c r="O241" s="3" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
       <c r="P241" s="3" t="s">
-        <v>278</v>
+        <v>1167</v>
       </c>
       <c r="Q241" s="3" t="s">
-        <v>222</v>
+        <v>120</v>
       </c>
       <c r="R241" s="3" t="s">
-        <v>279</v>
+        <v>1168</v>
       </c>
       <c r="S241" s="3" t="s">
-        <v>304</v>
+        <v>193</v>
       </c>
       <c r="T241" s="4">
         <v>1</v>
       </c>
       <c r="W241" s="3" t="s">
-        <v>275</v>
+        <v>34</v>
       </c>
       <c r="X241" s="4">
         <v>0</v>
       </c>
       <c r="Y241" s="4">
         <v>0</v>
       </c>
       <c r="Z241" s="6">
-        <v>3.0170000000000002E-3</v>
+        <v>2.3419999999999999E-3</v>
       </c>
     </row>
     <row r="242" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B242" s="3" t="s">
         <v>1170</v>
       </c>
-      <c r="B242" s="3" t="s">
+      <c r="C242" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D242" s="4">
+        <v>831</v>
+      </c>
+      <c r="E242" s="5">
+        <v>78.421487999999997</v>
+      </c>
+      <c r="F242" s="4">
+        <v>65168.256527999998</v>
+      </c>
+      <c r="G242" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="I242" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J242" s="5">
+        <v>68.16</v>
+      </c>
+      <c r="K242" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L242" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="M242" s="4">
+        <v>56640.959999999999</v>
+      </c>
+      <c r="N242" s="4">
+        <v>65168.256527999998</v>
+      </c>
+      <c r="O242" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="P242" s="3" t="s">
         <v>1171</v>
       </c>
-      <c r="C242" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P242" s="3" t="s">
+      <c r="Q242" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R242" s="3" t="s">
         <v>1172</v>
       </c>
-      <c r="Q242" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S242" s="3" t="s">
-        <v>1148</v>
+        <v>424</v>
       </c>
       <c r="T242" s="4">
         <v>1</v>
       </c>
       <c r="W242" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X242" s="4">
         <v>0</v>
       </c>
       <c r="Y242" s="4">
         <v>0</v>
       </c>
       <c r="Z242" s="6">
-        <v>5.5599999999999996E-4</v>
+        <v>2.539E-3</v>
       </c>
     </row>
     <row r="243" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A243" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B243" s="3" t="s">
         <v>1174</v>
       </c>
-      <c r="B243" s="3" t="s">
+      <c r="C243" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D243" s="4">
+        <v>13000</v>
+      </c>
+      <c r="E243" s="5">
+        <v>6.8180249999999996</v>
+      </c>
+      <c r="F243" s="4">
+        <v>88634.328284770003</v>
+      </c>
+      <c r="G243" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H243" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I243" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J243" s="5">
+        <v>34.64</v>
+      </c>
+      <c r="K243" s="5">
+        <v>5.0806499838105088</v>
+      </c>
+      <c r="L243" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M243" s="4">
+        <v>450319.99856500002</v>
+      </c>
+      <c r="N243" s="4">
+        <v>88634.328284770003</v>
+      </c>
+      <c r="O243" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="P243" s="3" t="s">
         <v>1175</v>
       </c>
-      <c r="C243" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P243" s="3" t="s">
+      <c r="Q243" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R243" s="3" t="s">
         <v>1176</v>
       </c>
-      <c r="Q243" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S243" s="3" t="s">
-        <v>193</v>
+        <v>1007</v>
       </c>
       <c r="T243" s="4">
         <v>1</v>
       </c>
       <c r="W243" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X243" s="4">
         <v>0</v>
       </c>
       <c r="Y243" s="4">
         <v>0</v>
       </c>
       <c r="Z243" s="6">
-        <v>2.3519999999999999E-3</v>
+        <v>3.4529999999999999E-3</v>
       </c>
     </row>
     <row r="244" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B244" s="3" t="s">
         <v>1178</v>
       </c>
-      <c r="B244" s="3" t="s">
+      <c r="C244" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D244" s="4">
+        <v>11409</v>
+      </c>
+      <c r="E244" s="5">
+        <v>2.6869010000000002</v>
+      </c>
+      <c r="F244" s="4">
+        <v>30654.855466059998</v>
+      </c>
+      <c r="G244" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H244" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I244" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J244" s="5">
+        <v>18.13</v>
+      </c>
+      <c r="K244" s="5">
+        <v>6.7475499983333558</v>
+      </c>
+      <c r="L244" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M244" s="4">
+        <v>206845.169948</v>
+      </c>
+      <c r="N244" s="4">
+        <v>30654.855466059998</v>
+      </c>
+      <c r="O244" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="P244" s="3" t="s">
         <v>1179</v>
       </c>
-      <c r="C244" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P244" s="3" t="s">
+      <c r="Q244" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R244" s="3" t="s">
         <v>1180</v>
       </c>
-      <c r="Q244" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S244" s="3" t="s">
-        <v>419</v>
+        <v>1097</v>
       </c>
       <c r="T244" s="4">
         <v>1</v>
       </c>
       <c r="W244" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X244" s="4">
         <v>0</v>
       </c>
       <c r="Y244" s="4">
         <v>0</v>
       </c>
       <c r="Z244" s="6">
-        <v>2.519E-3</v>
+        <v>1.194E-3</v>
       </c>
     </row>
     <row r="245" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A245" s="3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B245" s="3" t="s">
         <v>1182</v>
       </c>
-      <c r="B245" s="3" t="s">
+      <c r="C245" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D245" s="4">
+        <v>49</v>
+      </c>
+      <c r="E245" s="5">
+        <v>1038.2547420000001</v>
+      </c>
+      <c r="F245" s="4">
+        <v>50874.482417649997</v>
+      </c>
+      <c r="G245" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H245" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I245" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J245" s="5">
+        <v>840</v>
+      </c>
+      <c r="K245" s="5">
+        <v>0.80905000094861113</v>
+      </c>
+      <c r="L245" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M245" s="4">
+        <v>41160.000048000002</v>
+      </c>
+      <c r="N245" s="4">
+        <v>50874.482417649997</v>
+      </c>
+      <c r="O245" s="3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="P245" s="3" t="s">
         <v>1183</v>
       </c>
-      <c r="C245" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P245" s="3" t="s">
+      <c r="Q245" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="R245" s="3" t="s">
         <v>1184</v>
       </c>
-      <c r="Q245" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S245" s="3" t="s">
-        <v>1012</v>
+        <v>617</v>
       </c>
       <c r="T245" s="4">
         <v>1</v>
       </c>
       <c r="W245" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X245" s="4">
         <v>0</v>
       </c>
       <c r="Y245" s="4">
         <v>0</v>
       </c>
       <c r="Z245" s="6">
-        <v>3.372E-3</v>
+        <v>1.9819999999999998E-3</v>
       </c>
     </row>
     <row r="246" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A246" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B246" s="3" t="s">
         <v>1186</v>
       </c>
-      <c r="B246" s="3" t="s">
+      <c r="C246" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D246" s="4">
+        <v>9900</v>
+      </c>
+      <c r="E246" s="5">
+        <v>4.3111940000000004</v>
+      </c>
+      <c r="F246" s="4">
+        <v>42680.824891999997</v>
+      </c>
+      <c r="G246" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H246" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I246" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J246" s="5">
+        <v>29.09</v>
+      </c>
+      <c r="K246" s="5">
+        <v>6.7475499983333558</v>
+      </c>
+      <c r="L246" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M246" s="4">
+        <v>287990.99992799998</v>
+      </c>
+      <c r="N246" s="4">
+        <v>42680.824891999997</v>
+      </c>
+      <c r="O246" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="P246" s="3" t="s">
         <v>1187</v>
       </c>
-      <c r="C246" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P246" s="3" t="s">
+      <c r="Q246" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="R246" s="3" t="s">
         <v>1188</v>
       </c>
-      <c r="Q246" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S246" s="3" t="s">
-        <v>1106</v>
+        <v>1097</v>
       </c>
       <c r="T246" s="4">
         <v>1</v>
       </c>
       <c r="W246" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X246" s="4">
         <v>0</v>
       </c>
       <c r="Y246" s="4">
         <v>0</v>
       </c>
       <c r="Z246" s="6">
-        <v>8.7799999999999998E-4</v>
+        <v>1.663E-3</v>
       </c>
     </row>
     <row r="247" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A247" s="3" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B247" s="3" t="s">
         <v>1190</v>
       </c>
-      <c r="B247" s="3" t="s">
+      <c r="C247" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D247" s="4">
+        <v>12300</v>
+      </c>
+      <c r="E247" s="5">
+        <v>2.343073</v>
+      </c>
+      <c r="F247" s="4">
+        <v>28819.793851099999</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H247" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I247" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J247" s="5">
+        <v>15.81</v>
+      </c>
+      <c r="K247" s="5">
+        <v>6.7475499983333558</v>
+      </c>
+      <c r="L247" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M247" s="4">
+        <v>194462.99995100001</v>
+      </c>
+      <c r="N247" s="4">
+        <v>28819.793851099999</v>
+      </c>
+      <c r="O247" s="3" t="s">
+        <v>1189</v>
+      </c>
+      <c r="P247" s="3" t="s">
         <v>1191</v>
       </c>
-      <c r="C247" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P247" s="3" t="s">
+      <c r="Q247" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="R247" s="3" t="s">
         <v>1192</v>
       </c>
-      <c r="Q247" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S247" s="3" t="s">
-        <v>612</v>
+        <v>1097</v>
       </c>
       <c r="T247" s="4">
         <v>1</v>
       </c>
       <c r="W247" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X247" s="4">
         <v>0</v>
       </c>
       <c r="Y247" s="4">
         <v>0</v>
       </c>
       <c r="Z247" s="6">
-        <v>1.702E-3</v>
+        <v>1.1230000000000001E-3</v>
       </c>
     </row>
     <row r="248" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A248" s="3" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B248" s="3" t="s">
         <v>1194</v>
       </c>
-      <c r="B248" s="3" t="s">
+      <c r="C248" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D248" s="4">
+        <v>935</v>
+      </c>
+      <c r="E248" s="5">
+        <v>47.177436</v>
+      </c>
+      <c r="F248" s="4">
+        <v>44110.901604649996</v>
+      </c>
+      <c r="G248" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H248" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I248" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J248" s="5">
+        <v>306.5</v>
+      </c>
+      <c r="K248" s="5">
+        <v>6.4967498060070499</v>
+      </c>
+      <c r="L248" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M248" s="4">
+        <v>286577.49144200003</v>
+      </c>
+      <c r="N248" s="4">
+        <v>44110.901604649996</v>
+      </c>
+      <c r="O248" s="3" t="s">
+        <v>1193</v>
+      </c>
+      <c r="P248" s="3" t="s">
         <v>1195</v>
       </c>
-      <c r="C248" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P248" s="3" t="s">
+      <c r="Q248" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R248" s="3" t="s">
         <v>1196</v>
       </c>
-      <c r="Q248" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S248" s="3" t="s">
-        <v>1106</v>
+        <v>1055</v>
       </c>
       <c r="T248" s="4">
         <v>1</v>
       </c>
       <c r="W248" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X248" s="4">
         <v>0</v>
       </c>
       <c r="Y248" s="4">
         <v>0</v>
       </c>
       <c r="Z248" s="6">
-        <v>1.4940000000000001E-3</v>
+        <v>1.7179999999999999E-3</v>
       </c>
     </row>
     <row r="249" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A249" s="3" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B249" s="3" t="s">
         <v>1198</v>
       </c>
-      <c r="B249" s="3" t="s">
+      <c r="C249" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D249" s="4">
+        <v>1519</v>
+      </c>
+      <c r="E249" s="5">
+        <v>52.592547000000003</v>
+      </c>
+      <c r="F249" s="4">
+        <v>79888.078610719997</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H249" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I249" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J249" s="5">
+        <v>42.55</v>
+      </c>
+      <c r="K249" s="5">
+        <v>0.80905000094861113</v>
+      </c>
+      <c r="L249" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M249" s="4">
+        <v>64633.450075000001</v>
+      </c>
+      <c r="N249" s="4">
+        <v>79888.078610719997</v>
+      </c>
+      <c r="O249" s="3" t="s">
+        <v>1197</v>
+      </c>
+      <c r="P249" s="3" t="s">
         <v>1199</v>
       </c>
-      <c r="C249" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P249" s="3" t="s">
+      <c r="Q249" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R249" s="3" t="s">
         <v>1200</v>
       </c>
-      <c r="Q249" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S249" s="3" t="s">
-        <v>1106</v>
+        <v>617</v>
       </c>
       <c r="T249" s="4">
         <v>1</v>
       </c>
       <c r="W249" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X249" s="4">
         <v>0</v>
       </c>
       <c r="Y249" s="4">
         <v>0</v>
       </c>
       <c r="Z249" s="6">
-        <v>9.9299999999999996E-4</v>
+        <v>3.1129999999999999E-3</v>
       </c>
     </row>
     <row r="250" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B250" s="3" t="s">
         <v>1202</v>
       </c>
-      <c r="B250" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C250" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D250" s="4">
-        <v>935</v>
+        <v>47600</v>
       </c>
       <c r="E250" s="5">
-        <v>48.118690000000001</v>
+        <v>1.925143</v>
       </c>
       <c r="F250" s="4">
-        <v>44990.975833589997</v>
+        <v>91636.816325930005</v>
       </c>
       <c r="G250" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H250" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I250" s="3" t="s">
-        <v>60</v>
+        <v>1077</v>
       </c>
       <c r="J250" s="5">
-        <v>314.60000000000002</v>
+        <v>12.99</v>
       </c>
       <c r="K250" s="5">
-        <v>6.5380001316753225</v>
+        <v>6.7475499983333558</v>
       </c>
       <c r="L250" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M250" s="4">
-        <v>294151.005924</v>
+        <v>618323.999847</v>
       </c>
       <c r="N250" s="4">
-        <v>44990.975833589997</v>
+        <v>91636.816325930005</v>
       </c>
       <c r="O250" s="3" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="P250" s="3" t="s">
+        <v>1203</v>
+      </c>
+      <c r="Q250" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R250" s="3" t="s">
         <v>1204</v>
       </c>
-      <c r="Q250" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S250" s="3" t="s">
-        <v>1064</v>
+        <v>1097</v>
       </c>
       <c r="T250" s="4">
         <v>1</v>
       </c>
       <c r="W250" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X250" s="4">
         <v>0</v>
       </c>
       <c r="Y250" s="4">
         <v>0</v>
       </c>
       <c r="Z250" s="6">
-        <v>1.74E-3</v>
+        <v>3.5699999999999998E-3</v>
       </c>
     </row>
     <row r="251" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A251" s="3" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B251" s="3" t="s">
         <v>1206</v>
       </c>
-      <c r="B251" s="3" t="s">
+      <c r="C251" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D251" s="4">
+        <v>241000</v>
+      </c>
+      <c r="E251" s="5">
+        <v>0.36854700000000001</v>
+      </c>
+      <c r="F251" s="4">
+        <v>88819.883697199999</v>
+      </c>
+      <c r="G251" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H251" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I251" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J251" s="5">
+        <v>2.89</v>
+      </c>
+      <c r="K251" s="5">
+        <v>7.8416003012429165</v>
+      </c>
+      <c r="L251" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M251" s="4">
+        <v>696490.02675600001</v>
+      </c>
+      <c r="N251" s="4">
+        <v>88819.883697199999</v>
+      </c>
+      <c r="O251" s="3" t="s">
+        <v>1205</v>
+      </c>
+      <c r="P251" s="3" t="s">
         <v>1207</v>
       </c>
-      <c r="C251" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P251" s="3" t="s">
+      <c r="Q251" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="R251" s="3" t="s">
         <v>1208</v>
       </c>
-      <c r="Q251" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S251" s="3" t="s">
-        <v>612</v>
+        <v>658</v>
       </c>
       <c r="T251" s="4">
         <v>1</v>
       </c>
       <c r="W251" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X251" s="4">
         <v>0</v>
       </c>
       <c r="Y251" s="4">
         <v>0</v>
       </c>
       <c r="Z251" s="6">
-        <v>2.918E-3</v>
+        <v>3.4610000000000001E-3</v>
       </c>
     </row>
     <row r="252" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A252" s="3" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B252" s="3" t="s">
         <v>1210</v>
       </c>
-      <c r="B252" s="3" t="s">
+      <c r="C252" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D252" s="4">
+        <v>100</v>
+      </c>
+      <c r="E252" s="5">
+        <v>330.66258099999999</v>
+      </c>
+      <c r="F252" s="4">
+        <v>33066.257974840002</v>
+      </c>
+      <c r="G252" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I252" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J252" s="5">
+        <v>463.87</v>
+      </c>
+      <c r="K252" s="5">
+        <v>1.4028499935728427</v>
+      </c>
+      <c r="L252" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M252" s="4">
+        <v>46386.999787000001</v>
+      </c>
+      <c r="N252" s="4">
+        <v>33066.257974840002</v>
+      </c>
+      <c r="O252" s="3" t="s">
+        <v>1209</v>
+      </c>
+      <c r="P252" s="3" t="s">
         <v>1211</v>
       </c>
-      <c r="C252" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P252" s="3" t="s">
+      <c r="Q252" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R252" s="3" t="s">
         <v>1212</v>
       </c>
-      <c r="Q252" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R252" s="3" t="s">
+      <c r="S252" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="T252" s="4">
+        <v>1</v>
+      </c>
+      <c r="W252" s="3" t="s">
         <v>1213</v>
       </c>
-      <c r="S252" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X252" s="4">
         <v>0</v>
       </c>
       <c r="Y252" s="4">
         <v>0</v>
       </c>
       <c r="Z252" s="6">
-        <v>3.5599999999999998E-3</v>
+        <v>1.2880000000000001E-3</v>
       </c>
     </row>
     <row r="253" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A253" s="3" t="s">
         <v>1214</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>1215</v>
+        <v>239</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D253" s="4">
-        <v>241000</v>
+        <v>400</v>
       </c>
       <c r="E253" s="5">
-        <v>0.34174700000000002</v>
+        <v>33.346401999999998</v>
       </c>
       <c r="F253" s="4">
-        <v>82361.117309890004</v>
+        <v>13338.56078697</v>
       </c>
       <c r="G253" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H253" s="3" t="s">
-        <v>995</v>
+        <v>49</v>
       </c>
       <c r="I253" s="3" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="J253" s="5">
-        <v>2.68</v>
+        <v>46.78</v>
       </c>
       <c r="K253" s="5">
-        <v>7.8420498239930332</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L253" s="3" t="s">
-        <v>996</v>
+        <v>51</v>
       </c>
       <c r="M253" s="4">
-        <v>645879.98550299997</v>
+        <v>18711.999914</v>
       </c>
       <c r="N253" s="4">
-        <v>82361.117309890004</v>
+        <v>13338.56078697</v>
       </c>
       <c r="O253" s="3" t="s">
         <v>1214</v>
       </c>
       <c r="P253" s="3" t="s">
-        <v>1216</v>
+        <v>241</v>
       </c>
       <c r="Q253" s="3" t="s">
         <v>162</v>
       </c>
       <c r="R253" s="3" t="s">
-        <v>1217</v>
+        <v>242</v>
       </c>
       <c r="S253" s="3" t="s">
-        <v>657</v>
+        <v>304</v>
       </c>
       <c r="T253" s="4">
         <v>1</v>
       </c>
       <c r="W253" s="3" t="s">
-        <v>34</v>
+        <v>238</v>
       </c>
       <c r="X253" s="4">
         <v>0</v>
       </c>
       <c r="Y253" s="4">
         <v>0</v>
       </c>
       <c r="Z253" s="6">
-        <v>3.186E-3</v>
+        <v>5.1900000000000004E-4</v>
       </c>
     </row>
     <row r="254" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A254" s="3" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D254" s="4">
+        <v>240</v>
+      </c>
+      <c r="E254" s="5">
+        <v>437.05580600000002</v>
+      </c>
+      <c r="F254" s="4">
+        <v>104893.39348619001</v>
+      </c>
+      <c r="G254" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H254" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I254" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J254" s="5">
+        <v>353.6</v>
+      </c>
+      <c r="K254" s="5">
+        <v>0.80905000094861113</v>
+      </c>
+      <c r="L254" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M254" s="4">
+        <v>84864.000098999997</v>
+      </c>
+      <c r="N254" s="4">
+        <v>104893.39348619001</v>
+      </c>
+      <c r="O254" s="3" t="s">
+        <v>1215</v>
+      </c>
+      <c r="P254" s="3" t="s">
+        <v>1217</v>
+      </c>
+      <c r="Q254" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R254" s="3" t="s">
         <v>1218</v>
       </c>
-      <c r="B254" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S254" s="3" t="s">
-        <v>304</v>
+        <v>617</v>
       </c>
       <c r="T254" s="4">
         <v>1</v>
       </c>
       <c r="W254" s="3" t="s">
-        <v>1222</v>
+        <v>34</v>
       </c>
       <c r="X254" s="4">
         <v>0</v>
       </c>
       <c r="Y254" s="4">
         <v>0</v>
       </c>
       <c r="Z254" s="6">
-        <v>1.41E-3</v>
+        <v>4.0870000000000004E-3</v>
       </c>
     </row>
     <row r="255" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A255" s="3" t="s">
-        <v>1223</v>
+        <v>1219</v>
       </c>
       <c r="B255" s="3" t="s">
-        <v>239</v>
+        <v>1220</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D255" s="4">
-        <v>400</v>
+        <v>769</v>
       </c>
       <c r="E255" s="5">
-        <v>37.159471000000003</v>
+        <v>146.66</v>
       </c>
       <c r="F255" s="4">
-        <v>14863.788546260001</v>
+        <v>112781.54</v>
       </c>
       <c r="G255" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H255" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I255" s="3" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="J255" s="5">
-        <v>52.72</v>
+        <v>146.66</v>
       </c>
       <c r="K255" s="5">
-        <v>1.418750010019922</v>
+        <v>1</v>
       </c>
       <c r="L255" s="3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="M255" s="4">
-        <v>21088.000147999999</v>
+        <v>112781.54</v>
       </c>
       <c r="N255" s="4">
-        <v>14863.788546260001</v>
+        <v>112781.54</v>
       </c>
       <c r="O255" s="3" t="s">
-        <v>1223</v>
+        <v>1219</v>
       </c>
       <c r="P255" s="3" t="s">
-        <v>241</v>
+        <v>1221</v>
       </c>
       <c r="Q255" s="3" t="s">
-        <v>162</v>
+        <v>222</v>
       </c>
       <c r="R255" s="3" t="s">
-        <v>242</v>
+        <v>1222</v>
       </c>
       <c r="S255" s="3" t="s">
-        <v>304</v>
+        <v>122</v>
       </c>
       <c r="T255" s="4">
         <v>1</v>
       </c>
       <c r="W255" s="3" t="s">
-        <v>238</v>
+        <v>34</v>
       </c>
       <c r="X255" s="4">
         <v>0</v>
       </c>
       <c r="Y255" s="4">
         <v>0</v>
       </c>
       <c r="Z255" s="6">
-        <v>5.7499999999999999E-4</v>
+        <v>4.3940000000000003E-3</v>
       </c>
     </row>
     <row r="256" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A256" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B256" s="3" t="s">
         <v>1224</v>
       </c>
-      <c r="B256" s="3" t="s">
+      <c r="C256" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D256" s="4">
+        <v>1066</v>
+      </c>
+      <c r="E256" s="5">
+        <v>93.896386000000007</v>
+      </c>
+      <c r="F256" s="4">
+        <v>100093.54694299999</v>
+      </c>
+      <c r="G256" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H256" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="I256" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J256" s="5">
+        <v>81.61</v>
+      </c>
+      <c r="K256" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L256" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="M256" s="4">
+        <v>86996.26</v>
+      </c>
+      <c r="N256" s="4">
+        <v>100093.54694299999</v>
+      </c>
+      <c r="O256" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="P256" s="3" t="s">
         <v>1225</v>
       </c>
-      <c r="C256" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P256" s="3" t="s">
+      <c r="Q256" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="R256" s="3" t="s">
         <v>1226</v>
       </c>
-      <c r="Q256" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S256" s="3" t="s">
-        <v>612</v>
+        <v>417</v>
       </c>
       <c r="T256" s="4">
         <v>1</v>
       </c>
       <c r="W256" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X256" s="4">
         <v>0</v>
       </c>
       <c r="Y256" s="4">
         <v>0</v>
       </c>
       <c r="Z256" s="6">
-        <v>3.8300000000000001E-3</v>
+        <v>3.8999999999999998E-3</v>
       </c>
     </row>
     <row r="257" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A257" s="3" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B257" s="3" t="s">
         <v>1228</v>
       </c>
-      <c r="B257" s="3" t="s">
+      <c r="C257" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D257" s="4">
+        <v>9200</v>
+      </c>
+      <c r="E257" s="5">
+        <v>2.8421560000000001</v>
+      </c>
+      <c r="F257" s="4">
+        <v>26147.83541476</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H257" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I257" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J257" s="5">
+        <v>14.44</v>
+      </c>
+      <c r="K257" s="5">
+        <v>5.0806499838105088</v>
+      </c>
+      <c r="L257" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M257" s="4">
+        <v>132847.999576</v>
+      </c>
+      <c r="N257" s="4">
+        <v>26147.83541476</v>
+      </c>
+      <c r="O257" s="3" t="s">
+        <v>1227</v>
+      </c>
+      <c r="P257" s="3" t="s">
         <v>1229</v>
-      </c>
-[...40 lines deleted...]
-        <v>1230</v>
       </c>
       <c r="Q257" s="3" t="s">
         <v>222</v>
       </c>
       <c r="R257" s="3" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="S257" s="3" t="s">
-        <v>117</v>
+        <v>1007</v>
       </c>
       <c r="T257" s="4">
         <v>1</v>
       </c>
       <c r="W257" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X257" s="4">
         <v>0</v>
       </c>
       <c r="Y257" s="4">
         <v>0</v>
       </c>
       <c r="Z257" s="6">
-        <v>5.6290000000000003E-3</v>
+        <v>1.018E-3</v>
       </c>
     </row>
     <row r="258" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A258" s="3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B258" s="3" t="s">
         <v>1232</v>
       </c>
-      <c r="B258" s="3" t="s">
+      <c r="C258" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D258" s="4">
+        <v>38000</v>
+      </c>
+      <c r="E258" s="5">
+        <v>1.3683430000000001</v>
+      </c>
+      <c r="F258" s="4">
+        <v>51997.041420119996</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H258" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I258" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J258" s="5">
+        <v>10.73</v>
+      </c>
+      <c r="K258" s="5">
+        <v>7.8416003012429165</v>
+      </c>
+      <c r="L258" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M258" s="4">
+        <v>407740.015663</v>
+      </c>
+      <c r="N258" s="4">
+        <v>51997.041420119996</v>
+      </c>
+      <c r="O258" s="3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="P258" s="3" t="s">
         <v>1233</v>
       </c>
-      <c r="C258" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P258" s="3" t="s">
+      <c r="Q258" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="R258" s="3" t="s">
         <v>1234</v>
       </c>
-      <c r="Q258" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S258" s="3" t="s">
-        <v>412</v>
+        <v>658</v>
       </c>
       <c r="T258" s="4">
         <v>1</v>
       </c>
       <c r="W258" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X258" s="4">
         <v>0</v>
       </c>
       <c r="Y258" s="4">
         <v>0</v>
       </c>
       <c r="Z258" s="6">
-        <v>3.689E-3</v>
+        <v>2.026E-3</v>
       </c>
     </row>
     <row r="259" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A259" s="3" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B259" s="3" t="s">
         <v>1236</v>
       </c>
-      <c r="B259" s="3" t="s">
+      <c r="C259" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D259" s="4">
+        <v>1000</v>
+      </c>
+      <c r="E259" s="5">
+        <v>23.93</v>
+      </c>
+      <c r="F259" s="4">
+        <v>23930</v>
+      </c>
+      <c r="G259" s="3" t="s">
         <v>1237</v>
       </c>
-      <c r="C259" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H259" s="3" t="s">
-        <v>44</v>
+        <v>1238</v>
       </c>
       <c r="I259" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J259" s="5">
-        <v>13.43</v>
+        <v>23.93</v>
       </c>
       <c r="K259" s="5">
-        <v>5.1759499485639973</v>
+        <v>1</v>
       </c>
       <c r="L259" s="3" t="s">
-        <v>46</v>
+        <v>1239</v>
       </c>
       <c r="M259" s="4">
-        <v>123555.99877200001</v>
+        <v>23930</v>
       </c>
       <c r="N259" s="4">
-        <v>23871.173407779999</v>
+        <v>23930</v>
       </c>
       <c r="O259" s="3" t="s">
-        <v>1236</v>
+        <v>1240</v>
       </c>
       <c r="P259" s="3" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="Q259" s="3" t="s">
-        <v>222</v>
+        <v>156</v>
       </c>
       <c r="R259" s="3" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="S259" s="3" t="s">
-        <v>1012</v>
+        <v>122</v>
       </c>
       <c r="T259" s="4">
         <v>1</v>
       </c>
       <c r="W259" s="3" t="s">
-        <v>34</v>
+        <v>1235</v>
       </c>
       <c r="X259" s="4">
         <v>0</v>
       </c>
       <c r="Y259" s="4">
         <v>0</v>
       </c>
       <c r="Z259" s="6">
-        <v>9.2299999999999999E-4</v>
+        <v>9.3199999999999999E-4</v>
       </c>
     </row>
     <row r="260" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A260" s="3" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D260" s="4">
-        <v>38000</v>
+        <v>1685</v>
       </c>
       <c r="E260" s="5">
-        <v>1.1361829999999999</v>
+        <v>29.99</v>
       </c>
       <c r="F260" s="4">
-        <v>43174.935125379998</v>
+        <v>50533.15</v>
       </c>
       <c r="G260" s="3" t="s">
-        <v>112</v>
+        <v>1237</v>
       </c>
       <c r="H260" s="3" t="s">
-        <v>995</v>
+        <v>1238</v>
       </c>
       <c r="I260" s="3" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="J260" s="5">
-        <v>8.91</v>
+        <v>29.99</v>
       </c>
       <c r="K260" s="5">
-        <v>7.8420498239930332</v>
+        <v>1</v>
       </c>
       <c r="L260" s="3" t="s">
-        <v>996</v>
+        <v>1239</v>
       </c>
       <c r="M260" s="4">
-        <v>338579.99239999999</v>
+        <v>50533.15</v>
       </c>
       <c r="N260" s="4">
-        <v>43174.935125379998</v>
+        <v>50533.15</v>
       </c>
       <c r="O260" s="3" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="P260" s="3" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="Q260" s="3" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="R260" s="3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="S260" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T260" s="4">
+        <v>1</v>
+      </c>
+      <c r="W260" s="3" t="s">
         <v>1243</v>
       </c>
-      <c r="S260" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X260" s="4">
         <v>0</v>
       </c>
       <c r="Y260" s="4">
         <v>0</v>
       </c>
       <c r="Z260" s="6">
-        <v>1.67E-3</v>
+        <v>1.9689999999999998E-3</v>
       </c>
     </row>
     <row r="261" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A261" s="3" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D261" s="4">
-        <v>1000</v>
+        <v>1924</v>
       </c>
       <c r="E261" s="5">
-        <v>25.83</v>
+        <v>12.03</v>
       </c>
       <c r="F261" s="4">
-        <v>25830</v>
+        <v>23145.72</v>
       </c>
       <c r="G261" s="3" t="s">
-        <v>1246</v>
+        <v>1237</v>
       </c>
       <c r="H261" s="3" t="s">
-        <v>1247</v>
+        <v>1238</v>
       </c>
       <c r="I261" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J261" s="5">
-        <v>25.83</v>
+        <v>12.03</v>
       </c>
       <c r="K261" s="5">
         <v>1</v>
       </c>
       <c r="L261" s="3" t="s">
+        <v>1239</v>
+      </c>
+      <c r="M261" s="4">
+        <v>23145.72</v>
+      </c>
+      <c r="N261" s="4">
+        <v>23145.72</v>
+      </c>
+      <c r="O261" s="3" t="s">
+        <v>1250</v>
+      </c>
+      <c r="P261" s="3" t="s">
+        <v>1251</v>
+      </c>
+      <c r="Q261" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R261" s="3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="S261" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T261" s="4">
+        <v>1</v>
+      </c>
+      <c r="W261" s="3" t="s">
         <v>1248</v>
       </c>
-      <c r="M261" s="4">
-[...25 lines deleted...]
-      </c>
       <c r="X261" s="4">
         <v>0</v>
       </c>
       <c r="Y261" s="4">
         <v>0</v>
       </c>
       <c r="Z261" s="6">
-        <v>9.990000000000001E-4</v>
+        <v>9.01E-4</v>
       </c>
     </row>
     <row r="262" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A262" s="3" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D262" s="4">
-        <v>1685</v>
+        <v>72</v>
       </c>
       <c r="E262" s="5">
-        <v>29.03</v>
+        <v>108.2</v>
       </c>
       <c r="F262" s="4">
-        <v>48915.55</v>
+        <v>7790.4</v>
       </c>
       <c r="G262" s="3" t="s">
-        <v>1246</v>
+        <v>1237</v>
       </c>
       <c r="H262" s="3" t="s">
-        <v>1247</v>
+        <v>1238</v>
       </c>
       <c r="I262" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J262" s="5">
-        <v>29.03</v>
+        <v>108.2</v>
       </c>
       <c r="K262" s="5">
         <v>1</v>
       </c>
       <c r="L262" s="3" t="s">
-        <v>1248</v>
+        <v>1239</v>
       </c>
       <c r="M262" s="4">
-        <v>48915.55</v>
+        <v>7790.4</v>
       </c>
       <c r="N262" s="4">
-        <v>48915.55</v>
+        <v>7790.4</v>
       </c>
       <c r="O262" s="3" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
       <c r="P262" s="3" t="s">
         <v>1255</v>
       </c>
       <c r="Q262" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="R262" s="3" t="s">
         <v>1256</v>
       </c>
       <c r="S262" s="3" t="s">
-        <v>117</v>
+        <v>193</v>
       </c>
       <c r="T262" s="4">
         <v>1</v>
       </c>
       <c r="W262" s="3" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="X262" s="4">
         <v>0</v>
       </c>
       <c r="Y262" s="4">
         <v>0</v>
       </c>
       <c r="Z262" s="6">
-        <v>1.892E-3</v>
+        <v>3.0299999999999999E-4</v>
       </c>
     </row>
     <row r="263" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A263" s="3" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D263" s="4">
-        <v>1924</v>
+        <v>101</v>
       </c>
       <c r="E263" s="5">
-        <v>10.49</v>
+        <v>67.06</v>
       </c>
       <c r="F263" s="4">
-        <v>20182.759999999998</v>
+        <v>6773.06</v>
       </c>
       <c r="G263" s="3" t="s">
-        <v>1246</v>
+        <v>1237</v>
       </c>
       <c r="H263" s="3" t="s">
-        <v>1247</v>
+        <v>1260</v>
       </c>
       <c r="I263" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J263" s="5">
-        <v>10.49</v>
+        <v>67.06</v>
       </c>
       <c r="K263" s="5">
         <v>1</v>
       </c>
       <c r="L263" s="3" t="s">
-        <v>1248</v>
+        <v>1261</v>
       </c>
       <c r="M263" s="4">
-        <v>20182.759999999998</v>
+        <v>6773.06</v>
       </c>
       <c r="N263" s="4">
-        <v>20182.759999999998</v>
+        <v>6773.06</v>
       </c>
       <c r="O263" s="3" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="P263" s="3" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="Q263" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="R263" s="3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="S263" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="R263" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T263" s="4">
         <v>1</v>
       </c>
       <c r="W263" s="3" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="X263" s="4">
         <v>0</v>
       </c>
       <c r="Y263" s="4">
         <v>0</v>
       </c>
       <c r="Z263" s="6">
-        <v>7.7999999999999999E-4</v>
+        <v>2.63E-4</v>
       </c>
     </row>
     <row r="264" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A264" s="3" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D264" s="4">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="E264" s="5">
-        <v>108.4</v>
+        <v>404.25</v>
       </c>
       <c r="F264" s="4">
-        <v>7804.8</v>
+        <v>12531.75</v>
       </c>
       <c r="G264" s="3" t="s">
-        <v>1246</v>
+        <v>1237</v>
       </c>
       <c r="H264" s="3" t="s">
-        <v>1247</v>
+        <v>109</v>
       </c>
       <c r="I264" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J264" s="5">
-        <v>108.4</v>
+        <v>404.25</v>
       </c>
       <c r="K264" s="5">
         <v>1</v>
       </c>
       <c r="L264" s="3" t="s">
-        <v>1248</v>
+        <v>111</v>
       </c>
       <c r="M264" s="4">
-        <v>7804.8</v>
+        <v>12531.75</v>
       </c>
       <c r="N264" s="4">
-        <v>7804.8</v>
+        <v>12531.75</v>
       </c>
       <c r="O264" s="3" t="s">
-        <v>1262</v>
+        <v>1267</v>
       </c>
       <c r="P264" s="3" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="Q264" s="3" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="R264" s="3" t="s">
+        <v>1269</v>
+      </c>
+      <c r="S264" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T264" s="4">
+        <v>1</v>
+      </c>
+      <c r="W264" s="3" t="s">
         <v>1265</v>
       </c>
-      <c r="S264" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X264" s="4">
         <v>0</v>
       </c>
       <c r="Y264" s="4">
         <v>0</v>
       </c>
       <c r="Z264" s="6">
-        <v>3.01E-4</v>
+        <v>4.8799999999999999E-4</v>
       </c>
     </row>
     <row r="265" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A265" s="3" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D265" s="4">
-        <v>101</v>
+        <v>1885</v>
       </c>
       <c r="E265" s="5">
-        <v>74.040000000000006</v>
+        <v>35.01</v>
       </c>
       <c r="F265" s="4">
-        <v>7478.04</v>
+        <v>65993.850000000006</v>
       </c>
       <c r="G265" s="3" t="s">
-        <v>1246</v>
+        <v>1237</v>
       </c>
       <c r="H265" s="3" t="s">
-        <v>1269</v>
+        <v>723</v>
       </c>
       <c r="I265" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J265" s="5">
-        <v>74.040000000000006</v>
+        <v>35.01</v>
       </c>
       <c r="K265" s="5">
         <v>1</v>
       </c>
       <c r="L265" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="M265" s="4">
+        <v>65993.850000000006</v>
+      </c>
+      <c r="N265" s="4">
+        <v>65993.850000000006</v>
+      </c>
+      <c r="O265" s="3" t="s">
+        <v>1272</v>
+      </c>
+      <c r="P265" s="3" t="s">
+        <v>1273</v>
+      </c>
+      <c r="Q265" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="R265" s="3" t="s">
+        <v>1274</v>
+      </c>
+      <c r="S265" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="T265" s="4">
+        <v>1</v>
+      </c>
+      <c r="W265" s="3" t="s">
         <v>1270</v>
       </c>
-      <c r="M265" s="4">
-[...25 lines deleted...]
-      </c>
       <c r="X265" s="4">
         <v>0</v>
       </c>
       <c r="Y265" s="4">
         <v>0</v>
       </c>
       <c r="Z265" s="6">
-        <v>2.8899999999999998E-4</v>
+        <v>2.5709999999999999E-3</v>
       </c>
     </row>
     <row r="266" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A266" s="3" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D266" s="4">
-        <v>31</v>
+        <v>13400</v>
       </c>
       <c r="E266" s="5">
-        <v>477.57</v>
+        <v>1.98</v>
       </c>
       <c r="F266" s="4">
-        <v>14804.67</v>
+        <v>26532</v>
       </c>
       <c r="G266" s="3" t="s">
-        <v>1246</v>
+        <v>1237</v>
       </c>
       <c r="H266" s="3" t="s">
-        <v>104</v>
+        <v>1238</v>
       </c>
       <c r="I266" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J266" s="5">
-        <v>477.57</v>
+        <v>1.98</v>
       </c>
       <c r="K266" s="5">
         <v>1</v>
       </c>
       <c r="L266" s="3" t="s">
-        <v>106</v>
+        <v>1239</v>
       </c>
       <c r="M266" s="4">
-        <v>14804.67</v>
+        <v>26532</v>
       </c>
       <c r="N266" s="4">
-        <v>14804.67</v>
+        <v>26532</v>
       </c>
       <c r="O266" s="3" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="P266" s="3" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="Q266" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R266" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="S266" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="R266" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T266" s="4">
         <v>1</v>
       </c>
       <c r="W266" s="3" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="X266" s="4">
         <v>0</v>
       </c>
       <c r="Y266" s="4">
         <v>0</v>
       </c>
       <c r="Z266" s="6">
-        <v>5.7200000000000003E-4</v>
+        <v>1.0330000000000001E-3</v>
       </c>
     </row>
     <row r="267" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A267" s="3" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="B267" s="3" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D267" s="4">
+        <v>361</v>
+      </c>
+      <c r="E267" s="5">
+        <v>44.871450000000003</v>
+      </c>
+      <c r="F267" s="4">
+        <v>16198.59345</v>
+      </c>
+      <c r="G267" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H267" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="I267" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J267" s="5">
+        <v>39</v>
+      </c>
+      <c r="K267" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L267" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="M267" s="4">
+        <v>14079</v>
+      </c>
+      <c r="N267" s="4">
+        <v>16198.59345</v>
+      </c>
+      <c r="O267" s="3" t="s">
         <v>1280</v>
-      </c>
-[...37 lines deleted...]
-        <v>1281</v>
       </c>
       <c r="P267" s="3" t="s">
         <v>1282</v>
       </c>
       <c r="Q267" s="3" t="s">
-        <v>115</v>
+        <v>156</v>
       </c>
       <c r="R267" s="3" t="s">
         <v>1283</v>
       </c>
       <c r="S267" s="3" t="s">
-        <v>117</v>
+        <v>1070</v>
       </c>
       <c r="T267" s="4">
         <v>1</v>
       </c>
       <c r="W267" s="3" t="s">
-        <v>1279</v>
+        <v>34</v>
       </c>
       <c r="X267" s="4">
         <v>0</v>
       </c>
       <c r="Y267" s="4">
         <v>0</v>
       </c>
       <c r="Z267" s="6">
-        <v>2.47E-3</v>
+        <v>6.3100000000000005E-4</v>
       </c>
     </row>
     <row r="268" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A268" s="3" t="s">
         <v>1284</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>1285</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D268" s="4">
-        <v>13400</v>
+        <v>142</v>
       </c>
       <c r="E268" s="5">
-        <v>2.25</v>
+        <v>1019.28</v>
       </c>
       <c r="F268" s="4">
-        <v>30150</v>
+        <v>144737.76</v>
       </c>
       <c r="G268" s="3" t="s">
-        <v>1246</v>
+        <v>1286</v>
       </c>
       <c r="H268" s="3" t="s">
-        <v>1247</v>
+        <v>31</v>
       </c>
       <c r="I268" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J268" s="5">
-        <v>2.25</v>
+        <v>1019.28</v>
       </c>
       <c r="K268" s="5">
         <v>1</v>
       </c>
       <c r="L268" s="3" t="s">
-        <v>1248</v>
+        <v>33</v>
       </c>
       <c r="M268" s="4">
-        <v>30150</v>
+        <v>144737.76</v>
       </c>
       <c r="N268" s="4">
-        <v>30150</v>
+        <v>144737.76</v>
       </c>
       <c r="O268" s="3" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="P268" s="3" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="Q268" s="3" t="s">
-        <v>122</v>
+        <v>247</v>
       </c>
       <c r="R268" s="3" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="S268" s="3" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="T268" s="4">
         <v>1</v>
       </c>
       <c r="W268" s="3" t="s">
         <v>1284</v>
       </c>
       <c r="X268" s="4">
         <v>0</v>
       </c>
       <c r="Y268" s="4">
         <v>0</v>
       </c>
       <c r="Z268" s="6">
-        <v>1.1659999999999999E-3</v>
+        <v>5.64E-3</v>
       </c>
     </row>
     <row r="269" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A269" s="3" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="B269" s="3" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D269" s="4">
+        <v>71</v>
+      </c>
+      <c r="E269" s="5">
+        <v>845.97257400000001</v>
+      </c>
+      <c r="F269" s="4">
+        <v>60064.060292039998</v>
+      </c>
+      <c r="G269" s="3" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H269" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I269" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J269" s="5">
+        <v>134700</v>
+      </c>
+      <c r="K269" s="5">
+        <v>159.22501998274001</v>
+      </c>
+      <c r="L269" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M269" s="4">
+        <v>9563701.2002440002</v>
+      </c>
+      <c r="N269" s="4">
+        <v>60064.060292039998</v>
+      </c>
+      <c r="O269" s="3" t="s">
         <v>1290</v>
       </c>
-      <c r="C269" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P269" s="3" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="Q269" s="3" t="s">
-        <v>134</v>
+        <v>247</v>
       </c>
       <c r="R269" s="3" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="S269" s="3" t="s">
-        <v>1079</v>
+        <v>622</v>
       </c>
       <c r="T269" s="4">
         <v>1</v>
       </c>
       <c r="W269" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X269" s="4">
         <v>0</v>
       </c>
       <c r="Y269" s="4">
         <v>0</v>
       </c>
       <c r="Z269" s="6">
-        <v>5.9299999999999999E-4</v>
+        <v>2.3400000000000001E-3</v>
       </c>
     </row>
     <row r="270" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A270" s="3" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="B270" s="3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D270" s="4">
+        <v>2863</v>
+      </c>
+      <c r="E270" s="5">
+        <v>45.262636999999998</v>
+      </c>
+      <c r="F270" s="4">
+        <v>129586.929731</v>
+      </c>
+      <c r="G270" s="3" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H270" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="I270" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J270" s="5">
+        <v>39.340000000000003</v>
+      </c>
+      <c r="K270" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L270" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="M270" s="4">
+        <v>112630.42</v>
+      </c>
+      <c r="N270" s="4">
+        <v>129586.929731</v>
+      </c>
+      <c r="O270" s="3" t="s">
         <v>1294</v>
       </c>
-      <c r="C270" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O270" s="3" t="s">
+      <c r="P270" s="3" t="s">
         <v>1296</v>
-      </c>
-[...1 lines deleted...]
-        <v>1297</v>
       </c>
       <c r="Q270" s="3" t="s">
         <v>247</v>
       </c>
       <c r="R270" s="3" t="s">
-        <v>1298</v>
+        <v>1297</v>
       </c>
       <c r="S270" s="3" t="s">
-        <v>124</v>
+        <v>424</v>
       </c>
       <c r="T270" s="4">
         <v>1</v>
       </c>
       <c r="W270" s="3" t="s">
-        <v>1293</v>
+        <v>34</v>
       </c>
       <c r="X270" s="4">
         <v>0</v>
       </c>
       <c r="Y270" s="4">
         <v>0</v>
       </c>
       <c r="Z270" s="6">
-        <v>5.4840000000000002E-3</v>
+        <v>5.0489999999999997E-3</v>
       </c>
     </row>
     <row r="271" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A271" s="3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B271" s="3" t="s">
         <v>1299</v>
       </c>
-      <c r="B271" s="3" t="s">
+      <c r="C271" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D271" s="4">
+        <v>252</v>
+      </c>
+      <c r="E271" s="5">
+        <v>86.233722999999998</v>
+      </c>
+      <c r="F271" s="4">
+        <v>21730.898069999999</v>
+      </c>
+      <c r="G271" s="3" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H271" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="I271" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J271" s="5">
+        <v>74.95</v>
+      </c>
+      <c r="K271" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L271" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="M271" s="4">
+        <v>18887.400000000001</v>
+      </c>
+      <c r="N271" s="4">
+        <v>21730.898069999999</v>
+      </c>
+      <c r="O271" s="3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="P271" s="3" t="s">
         <v>1300</v>
-      </c>
-[...40 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="Q271" s="3" t="s">
         <v>247</v>
       </c>
       <c r="R271" s="3" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
       <c r="S271" s="3" t="s">
-        <v>617</v>
+        <v>424</v>
       </c>
       <c r="T271" s="4">
         <v>1</v>
       </c>
       <c r="W271" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X271" s="4">
         <v>0</v>
       </c>
       <c r="Y271" s="4">
         <v>0</v>
       </c>
       <c r="Z271" s="6">
-        <v>1.918E-3</v>
+        <v>8.4599999999999996E-4</v>
       </c>
     </row>
     <row r="272" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A272" s="3" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B272" s="3" t="s">
         <v>1303</v>
       </c>
-      <c r="B272" s="3" t="s">
+      <c r="C272" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D272" s="4">
+        <v>1763</v>
+      </c>
+      <c r="E272" s="5">
+        <v>60.864094999999999</v>
+      </c>
+      <c r="F272" s="4">
+        <v>107303.399485</v>
+      </c>
+      <c r="G272" s="3" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H272" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="I272" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="J272" s="5">
+        <v>52.9</v>
+      </c>
+      <c r="K272" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L272" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="M272" s="4">
+        <v>93262.7</v>
+      </c>
+      <c r="N272" s="4">
+        <v>107303.399485</v>
+      </c>
+      <c r="O272" s="3" t="s">
+        <v>1302</v>
+      </c>
+      <c r="P272" s="3" t="s">
         <v>1304</v>
-      </c>
-[...40 lines deleted...]
-        <v>1305</v>
       </c>
       <c r="Q272" s="3" t="s">
         <v>247</v>
       </c>
       <c r="R272" s="3" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="S272" s="3" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="T272" s="4">
         <v>1</v>
       </c>
       <c r="W272" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X272" s="4">
         <v>0</v>
       </c>
       <c r="Y272" s="4">
         <v>0</v>
       </c>
       <c r="Z272" s="6">
-        <v>4.6319999999999998E-3</v>
+        <v>4.1809999999999998E-3</v>
       </c>
     </row>
     <row r="273" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A273" s="3" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B273" s="3" t="s">
         <v>1307</v>
       </c>
-      <c r="B273" s="3" t="s">
+      <c r="C273" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D273" s="4">
+        <v>437</v>
+      </c>
+      <c r="E273" s="5">
+        <v>93.51</v>
+      </c>
+      <c r="F273" s="4">
+        <v>40863.870000000003</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H273" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I273" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J273" s="5">
+        <v>93.51</v>
+      </c>
+      <c r="K273" s="5">
+        <v>1</v>
+      </c>
+      <c r="L273" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M273" s="4">
+        <v>40863.870000000003</v>
+      </c>
+      <c r="N273" s="4">
+        <v>40863.870000000003</v>
+      </c>
+      <c r="O273" s="3" t="s">
         <v>1308</v>
-      </c>
-[...37 lines deleted...]
-        <v>1307</v>
       </c>
       <c r="P273" s="3" t="s">
         <v>1309</v>
       </c>
       <c r="Q273" s="3" t="s">
         <v>247</v>
       </c>
       <c r="R273" s="3" t="s">
         <v>1310</v>
       </c>
       <c r="S273" s="3" t="s">
-        <v>419</v>
+        <v>122</v>
       </c>
       <c r="T273" s="4">
         <v>1</v>
       </c>
       <c r="W273" s="3" t="s">
-        <v>34</v>
+        <v>1306</v>
       </c>
       <c r="X273" s="4">
         <v>0</v>
       </c>
       <c r="Y273" s="4">
         <v>0</v>
       </c>
       <c r="Z273" s="6">
-        <v>8.1899999999999996E-4</v>
+        <v>1.5920000000000001E-3</v>
       </c>
     </row>
     <row r="274" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A274" s="3" t="s">
         <v>1311</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>1312</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D274" s="4">
-        <v>1763</v>
+        <v>25000</v>
       </c>
       <c r="E274" s="5">
-        <v>61.280880000000003</v>
+        <v>4.9887779999999999</v>
       </c>
       <c r="F274" s="4">
-        <v>108038.19144</v>
+        <v>124719.44501122</v>
       </c>
       <c r="G274" s="3" t="s">
-        <v>1295</v>
+        <v>1286</v>
       </c>
       <c r="H274" s="3" t="s">
-        <v>415</v>
+        <v>79</v>
       </c>
       <c r="I274" s="3" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="J274" s="5">
-        <v>53.6</v>
+        <v>39.119999999999997</v>
       </c>
       <c r="K274" s="5">
-        <v>0.87466106883582606</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L274" s="3" t="s">
-        <v>416</v>
+        <v>81</v>
       </c>
       <c r="M274" s="4">
-        <v>94496.8</v>
+        <v>978000.03757000004</v>
       </c>
       <c r="N274" s="4">
-        <v>108038.19144</v>
+        <v>124719.44501122</v>
       </c>
       <c r="O274" s="3" t="s">
         <v>1311</v>
       </c>
       <c r="P274" s="3" t="s">
         <v>1313</v>
       </c>
       <c r="Q274" s="3" t="s">
         <v>247</v>
       </c>
       <c r="R274" s="3" t="s">
         <v>1314</v>
       </c>
       <c r="S274" s="3" t="s">
-        <v>419</v>
+        <v>658</v>
       </c>
       <c r="T274" s="4">
         <v>1</v>
       </c>
       <c r="W274" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X274" s="4">
         <v>0</v>
       </c>
       <c r="Y274" s="4">
         <v>0</v>
       </c>
       <c r="Z274" s="6">
-        <v>4.1790000000000004E-3</v>
+        <v>4.8599999999999997E-3</v>
       </c>
     </row>
     <row r="275" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A275" s="3" t="s">
         <v>1315</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>1316</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D275" s="4">
-        <v>437</v>
+        <v>4659</v>
       </c>
       <c r="E275" s="5">
-        <v>88.8</v>
+        <v>9.4942659999999997</v>
       </c>
       <c r="F275" s="4">
-        <v>38805.599999999999</v>
+        <v>44233.786458750001</v>
       </c>
       <c r="G275" s="3" t="s">
-        <v>1295</v>
+        <v>1286</v>
       </c>
       <c r="H275" s="3" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="I275" s="3" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="J275" s="5">
-        <v>88.8</v>
+        <v>7.0549999999999997</v>
       </c>
       <c r="K275" s="5">
-        <v>1</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L275" s="3" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="M275" s="4">
-        <v>38805.599999999999</v>
+        <v>32869.245000000003</v>
       </c>
       <c r="N275" s="4">
-        <v>38805.599999999999</v>
+        <v>44233.786458750001</v>
       </c>
       <c r="O275" s="3" t="s">
+        <v>1315</v>
+      </c>
+      <c r="P275" s="3" t="s">
         <v>1317</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318</v>
       </c>
       <c r="Q275" s="3" t="s">
         <v>247</v>
       </c>
       <c r="R275" s="3" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
       <c r="S275" s="3" t="s">
-        <v>117</v>
+        <v>193</v>
       </c>
       <c r="T275" s="4">
         <v>1</v>
       </c>
       <c r="W275" s="3" t="s">
-        <v>1315</v>
+        <v>34</v>
       </c>
       <c r="X275" s="4">
         <v>0</v>
       </c>
       <c r="Y275" s="4">
         <v>0</v>
       </c>
       <c r="Z275" s="6">
-        <v>1.5009999999999999E-3</v>
+        <v>1.7229999999999999E-3</v>
       </c>
     </row>
     <row r="276" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A276" s="3" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B276" s="3" t="s">
         <v>1320</v>
       </c>
-      <c r="B276" s="3" t="s">
+      <c r="C276" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D276" s="4">
+        <v>15</v>
+      </c>
+      <c r="E276" s="5">
+        <v>1629</v>
+      </c>
+      <c r="F276" s="4">
+        <v>24435</v>
+      </c>
+      <c r="G276" s="3" t="s">
         <v>1321</v>
       </c>
-      <c r="C276" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H276" s="3" t="s">
-        <v>74</v>
+        <v>1066</v>
       </c>
       <c r="I276" s="3" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="J276" s="5">
-        <v>36.5</v>
+        <v>1629</v>
       </c>
       <c r="K276" s="5">
-        <v>7.8420498239930332</v>
+        <v>1</v>
       </c>
       <c r="L276" s="3" t="s">
-        <v>76</v>
+        <v>1067</v>
       </c>
       <c r="M276" s="4">
-        <v>821249.98156700004</v>
+        <v>24435</v>
       </c>
       <c r="N276" s="4">
-        <v>104723.89234958</v>
+        <v>24435</v>
       </c>
       <c r="O276" s="3" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
       <c r="P276" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="Q276" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="R276" s="3" t="s">
         <v>1322</v>
       </c>
-      <c r="Q276" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S276" s="3" t="s">
-        <v>657</v>
+        <v>129</v>
       </c>
       <c r="T276" s="4">
         <v>1</v>
       </c>
       <c r="W276" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X276" s="4">
         <v>0</v>
       </c>
       <c r="Y276" s="4">
         <v>0</v>
       </c>
       <c r="Z276" s="6">
-        <v>4.0509999999999999E-3</v>
+        <v>9.5200000000000005E-4</v>
       </c>
     </row>
     <row r="277" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A277" s="3" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B277" s="3" t="s">
         <v>1324</v>
       </c>
-      <c r="B277" s="3" t="s">
+      <c r="C277" s="3" t="s">
         <v>1325</v>
       </c>
-      <c r="C277" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D277" s="4">
-        <v>4659</v>
+        <v>-30222.48</v>
       </c>
       <c r="E277" s="5">
-        <v>8.6403979999999994</v>
+        <v>1</v>
       </c>
       <c r="F277" s="4">
-        <v>40255.611952500003</v>
+        <v>-30222.48</v>
       </c>
       <c r="G277" s="3" t="s">
-        <v>1295</v>
+        <v>1326</v>
       </c>
       <c r="H277" s="3" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="I277" s="3" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="J277" s="5">
-        <v>6.51</v>
+        <v>1</v>
       </c>
       <c r="K277" s="5">
-        <v>0.75343755886230923</v>
+        <v>1</v>
       </c>
       <c r="L277" s="3" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="M277" s="4">
-        <v>30330.09</v>
+        <v>-30222.48</v>
       </c>
       <c r="N277" s="4">
-        <v>40255.611952500003</v>
+        <v>-30222.48</v>
       </c>
       <c r="O277" s="3" t="s">
-        <v>1324</v>
+        <v>34</v>
       </c>
       <c r="P277" s="3" t="s">
-        <v>1326</v>
+        <v>34</v>
       </c>
       <c r="Q277" s="3" t="s">
-        <v>247</v>
+        <v>34</v>
       </c>
       <c r="R277" s="3" t="s">
-        <v>1327</v>
+        <v>34</v>
       </c>
       <c r="S277" s="3" t="s">
-        <v>193</v>
+        <v>35</v>
       </c>
       <c r="T277" s="4">
         <v>1</v>
       </c>
       <c r="W277" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X277" s="4">
         <v>0</v>
       </c>
       <c r="Y277" s="4">
         <v>0</v>
       </c>
       <c r="Z277" s="6">
-        <v>1.557E-3</v>
+        <v>-1.1770000000000001E-3</v>
       </c>
     </row>
     <row r="278" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A278" s="3" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B278" s="3" t="s">
         <v>1328</v>
       </c>
-      <c r="B278" s="3" t="s">
+      <c r="C278" s="3" t="s">
         <v>1329</v>
       </c>
-      <c r="C278" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D278" s="4">
-        <v>12</v>
+        <v>163521.57999999999</v>
       </c>
       <c r="E278" s="5">
-        <v>1989.44</v>
+        <v>1</v>
       </c>
       <c r="F278" s="4">
-        <v>23873.279999999999</v>
+        <v>163521.57999999999</v>
       </c>
       <c r="G278" s="3" t="s">
         <v>1330</v>
       </c>
       <c r="H278" s="3" t="s">
-        <v>1075</v>
+        <v>31</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J278" s="5">
-        <v>1989.44</v>
+        <v>1</v>
       </c>
       <c r="K278" s="5">
         <v>1</v>
       </c>
       <c r="L278" s="3" t="s">
-        <v>1076</v>
+        <v>33</v>
       </c>
       <c r="M278" s="4">
-        <v>23873.279999999999</v>
+        <v>163521.57999999999</v>
       </c>
       <c r="N278" s="4">
-        <v>23873.279999999999</v>
+        <v>163521.57999999999</v>
       </c>
       <c r="O278" s="3" t="s">
-        <v>1328</v>
+        <v>34</v>
       </c>
       <c r="P278" s="3" t="s">
-        <v>1077</v>
+        <v>34</v>
       </c>
       <c r="Q278" s="3" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="R278" s="3" t="s">
+        <v>1327</v>
+      </c>
+      <c r="S278" s="3" t="s">
         <v>1331</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="T278" s="4">
         <v>1</v>
       </c>
       <c r="W278" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X278" s="4">
         <v>0</v>
       </c>
       <c r="Y278" s="4">
         <v>0</v>
       </c>
       <c r="Z278" s="6">
-        <v>9.2299999999999999E-4</v>
-[...73 lines deleted...]
-        <v>-1.0859999999999999E-3</v>
+        <v>6.3720000000000001E-3</v>
       </c>
     </row>
     <row r="280" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A280" s="3" t="s">
-        <v>1336</v>
-[...68 lines deleted...]
-        <v>5.2030000000000002E-3</v>
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A281" s="3" t="s">
+        <v>1333</v>
       </c>
     </row>
     <row r="282" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A282" s="3" t="s">
-        <v>1341</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="283" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A283" s="3" t="s">
-        <v>1342</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="284" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A284" s="3" t="s">
-        <v>1343</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="285" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A285" s="3" t="s">
-        <v>1344</v>
-[...9 lines deleted...]
-        <v>1346</v>
+        <v>1337</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>June</vt:lpstr>
+      <vt:lpstr>July</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO, LLC</Company>
+  <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Odayne Smith</dc:creator>
+  <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>