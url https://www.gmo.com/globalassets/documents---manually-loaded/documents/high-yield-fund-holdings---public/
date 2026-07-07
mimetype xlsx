--- v0 (2026-05-01)
+++ v1 (2026-07-07)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2B16CCAF-85AA-4168-85E0-5ACBC56099C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D9D0AC20-15FB-4485-93D2-C9678B59A81C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{3E497199-70DC-424F-9C1A-BAB7D02B92F2}"/>
+    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{61F868C5-53FF-46CB-80B1-6772A749BE54}"/>
   </bookViews>
   <sheets>
-    <sheet name="March" sheetId="1" r:id="rId1"/>
+    <sheet name="May" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1558" uniqueCount="636">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1506" uniqueCount="615">
   <si>
     <t>GMO High Yield Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -163,392 +164,347 @@
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
     <t>CASH_USD_MARJPNUS3</t>
   </si>
   <si>
     <t>ETD USD MARGIN BALANCE</t>
   </si>
   <si>
     <t>Futures Margin</t>
   </si>
   <si>
     <t>USDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (USD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
-    <t>USD_JPY_MSCI_20260406F</t>
+    <t>USD_JPY_JPMD_20260710F</t>
   </si>
   <si>
     <t>FX USD VS JPY</t>
   </si>
   <si>
     <t>Derivative</t>
   </si>
   <si>
     <t>Currency Contract</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
-    <t>USD_JPY_MSCI_20260406T</t>
-[...2 lines deleted...]
-    <t>FBFVM26</t>
+    <t>USD_JPY_JPMD_20260710T</t>
+  </si>
+  <si>
+    <t>FBFVU26</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT)</t>
   </si>
   <si>
     <t>Futures</t>
   </si>
   <si>
-    <t>FVM6</t>
+    <t>FVU6</t>
   </si>
   <si>
     <t>XCBT</t>
   </si>
   <si>
-    <t>FBTUM26</t>
+    <t>FBTUU26</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT)</t>
   </si>
   <si>
-    <t>TUM6</t>
-[...2 lines deleted...]
-    <t>FBTYM26</t>
+    <t>TUU6</t>
+  </si>
+  <si>
+    <t>FBTYU26</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)</t>
   </si>
   <si>
-    <t>TYM6</t>
+    <t>TYU6</t>
   </si>
   <si>
     <t>BMO5HJ178</t>
   </si>
   <si>
     <t>TRSWAP: IBOXHY INDEX</t>
   </si>
   <si>
     <t>SWAP</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>XOTC</t>
   </si>
   <si>
     <t>BMO5J6PW3</t>
   </si>
   <si>
     <t>Z97JNT7P5</t>
   </si>
   <si>
-    <t>ICE: (CDX.NA.HY.46.V1)</t>
+    <t>ICE: (CDX.NA.HY.46.V2)</t>
+  </si>
+  <si>
+    <t>US00175PAD50</t>
+  </si>
+  <si>
+    <t>US AMN 31 144A</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>Corporate Bond</t>
+  </si>
+  <si>
+    <t>BV8CP87</t>
+  </si>
+  <si>
+    <t>AMN</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>00175PAD5</t>
   </si>
   <si>
     <t>US01748XAD49</t>
   </si>
   <si>
     <t>US ALGT 27 144A</t>
   </si>
   <si>
-    <t>Fixed Income</t>
-[...4 lines deleted...]
-  <si>
     <t>BM8WZQ2</t>
   </si>
   <si>
     <t>ALGT</t>
   </si>
   <si>
-    <t>Industrials</t>
-[...1 lines deleted...]
-  <si>
     <t>01748XAD4</t>
   </si>
   <si>
     <t>US01879NAC92</t>
   </si>
   <si>
     <t>US ARLP 29 144A</t>
   </si>
   <si>
     <t>BNRP0X1</t>
   </si>
   <si>
     <t>ARLP</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>01879NAC9</t>
   </si>
   <si>
     <t>US019736AG29</t>
   </si>
   <si>
     <t>US ALSN 31 144A</t>
   </si>
   <si>
     <t>BMX50K5</t>
   </si>
   <si>
     <t>ALSN</t>
   </si>
   <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>019736AG2</t>
   </si>
   <si>
-    <t>US02406PBC32</t>
-[...23 lines deleted...]
-    <t>GNL</t>
+    <t>US03690AAM80</t>
+  </si>
+  <si>
+    <t>US AM 33 144A</t>
+  </si>
+  <si>
+    <t>BVMMLD0</t>
+  </si>
+  <si>
+    <t>AM</t>
+  </si>
+  <si>
+    <t>03690AAM8</t>
+  </si>
+  <si>
+    <t>US03881NAJ63</t>
+  </si>
+  <si>
+    <t>US ABR 30 144A</t>
+  </si>
+  <si>
+    <t>BVMNBK0</t>
+  </si>
+  <si>
+    <t>ABR</t>
+  </si>
+  <si>
+    <t>03881NAJ6</t>
+  </si>
+  <si>
+    <t>US05605HAB69</t>
+  </si>
+  <si>
+    <t>US BWXT 28 144A</t>
+  </si>
+  <si>
+    <t>BMQ52P1</t>
+  </si>
+  <si>
+    <t>BWXT</t>
+  </si>
+  <si>
+    <t>05605HAB6</t>
+  </si>
+  <si>
+    <t>US058498AW66</t>
+  </si>
+  <si>
+    <t>US BALL 30</t>
+  </si>
+  <si>
+    <t>BMG3813</t>
+  </si>
+  <si>
+    <t>BALL</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>058498AW6</t>
+  </si>
+  <si>
+    <t>US080782AA38</t>
+  </si>
+  <si>
+    <t>GB BELRON 29 144A</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>BSVLRC8</t>
+  </si>
+  <si>
+    <t>BELRON</t>
+  </si>
+  <si>
+    <t>XLUX</t>
+  </si>
+  <si>
+    <t>080782AA3</t>
+  </si>
+  <si>
+    <t>US097751AL51</t>
+  </si>
+  <si>
+    <t>CA BBDBCN 34 144A</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>B00SJF1</t>
+  </si>
+  <si>
+    <t>BBDBCN</t>
+  </si>
+  <si>
+    <t>097751AL5</t>
+  </si>
+  <si>
+    <t>US103304BV23</t>
+  </si>
+  <si>
+    <t>US BYD 31 144A</t>
+  </si>
+  <si>
+    <t>BMW1BG7</t>
+  </si>
+  <si>
+    <t>BYD</t>
+  </si>
+  <si>
+    <t>103304BV2</t>
+  </si>
+  <si>
+    <t>US105340AS20</t>
+  </si>
+  <si>
+    <t>US BDN 29</t>
+  </si>
+  <si>
+    <t>BQBC9X2</t>
+  </si>
+  <si>
+    <t>BDN</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
-    <t>02608AAA7</t>
-[...151 lines deleted...]
-  <si>
     <t>105340AS2</t>
   </si>
   <si>
-    <t>US109696AD60</t>
-[...13 lines deleted...]
-  <si>
     <t>US12653CAK45</t>
   </si>
   <si>
     <t>US CNX 31 144A</t>
   </si>
   <si>
     <t>BP5WWG5</t>
   </si>
   <si>
     <t>CNX</t>
   </si>
   <si>
     <t>12653CAK4</t>
   </si>
   <si>
     <t>US13057QAL14</t>
   </si>
   <si>
     <t>US CRC 34 144A</t>
   </si>
   <si>
     <t>BVBG100</t>
   </si>
   <si>
     <t>CRC</t>
@@ -565,131 +521,116 @@
   <si>
     <t>BQ3RC36</t>
   </si>
   <si>
     <t>CRS</t>
   </si>
   <si>
     <t>144285AN3</t>
   </si>
   <si>
     <t>US15089QAY08</t>
   </si>
   <si>
     <t>US CE 33</t>
   </si>
   <si>
     <t>BRBDWD3</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>15089QAY0</t>
   </si>
   <si>
+    <t>US15135BAT89</t>
+  </si>
+  <si>
+    <t>US CNC 29</t>
+  </si>
+  <si>
+    <t>BMVQRX2</t>
+  </si>
+  <si>
+    <t>CNC</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>15135BAT8</t>
+  </si>
+  <si>
     <t>US159864AG27</t>
   </si>
   <si>
     <t>US CRL 29 144A</t>
   </si>
   <si>
     <t>BN6J2C7</t>
   </si>
   <si>
     <t>CRL</t>
   </si>
   <si>
-    <t>Health Care</t>
-[...1 lines deleted...]
-  <si>
     <t>159864AG2</t>
   </si>
   <si>
     <t>US184496AR85</t>
   </si>
   <si>
     <t>US CLH 33 144A</t>
   </si>
   <si>
     <t>BW5YX45</t>
   </si>
   <si>
     <t>CLH</t>
   </si>
   <si>
     <t>184496AR8</t>
   </si>
   <si>
     <t>US18539UAD72</t>
   </si>
   <si>
     <t>US CWENA 31 144A</t>
   </si>
   <si>
     <t>BN6J197</t>
   </si>
   <si>
     <t>CWENA</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
     <t>18539UAD7</t>
   </si>
   <si>
-    <t>US199333AK12</t>
-[...28 lines deleted...]
-  <si>
     <t>US21039CAB00</t>
   </si>
   <si>
     <t>US CSTM 29 144A</t>
   </si>
   <si>
     <t>BM8C3K2</t>
   </si>
   <si>
     <t>CSTM</t>
   </si>
   <si>
     <t>21039CAB0</t>
   </si>
   <si>
     <t>US225310AS06</t>
   </si>
   <si>
     <t>US CACC 30 144A</t>
   </si>
   <si>
     <t>BRXB053</t>
   </si>
   <si>
     <t>CACC</t>
@@ -721,65 +662,50 @@
   <si>
     <t>BS898R7</t>
   </si>
   <si>
     <t>DLX</t>
   </si>
   <si>
     <t>248019AW1</t>
   </si>
   <si>
     <t>US25260WAD39</t>
   </si>
   <si>
     <t>US DO 30 144A</t>
   </si>
   <si>
     <t>BNNMMF2</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>25260WAD3</t>
   </si>
   <si>
-    <t>US28414HAG83</t>
-[...13 lines deleted...]
-  <si>
     <t>US292554AS19</t>
   </si>
   <si>
     <t>US ECPG 31 144A</t>
   </si>
   <si>
     <t>BVMS0Q4</t>
   </si>
   <si>
     <t>ECPG</t>
   </si>
   <si>
     <t>292554AS1</t>
   </si>
   <si>
     <t>US29281WAA62</t>
   </si>
   <si>
     <t>CA EFXINC 31 144A</t>
   </si>
   <si>
     <t>BTFHTL2</t>
   </si>
   <si>
     <t>EFXINC</t>
@@ -835,311 +761,251 @@
   <si>
     <t>US30251GBA40</t>
   </si>
   <si>
     <t>AU FMGAU 27 144A</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>BK5GTT4</t>
   </si>
   <si>
     <t>FMGAU</t>
   </si>
   <si>
     <t>XASX</t>
   </si>
   <si>
     <t>30251GBA4</t>
   </si>
   <si>
-    <t>US303250AF16</t>
-[...8 lines deleted...]
-    <t>FAIRIC</t>
+    <t>US302635AP20</t>
+  </si>
+  <si>
+    <t>US FSK 30</t>
+  </si>
+  <si>
+    <t>BTPH0J7</t>
+  </si>
+  <si>
+    <t>FSK</t>
+  </si>
+  <si>
+    <t>302635AP2</t>
+  </si>
+  <si>
+    <t>US33767DAB10</t>
+  </si>
+  <si>
+    <t>US FCFS 28 144A</t>
+  </si>
+  <si>
+    <t>BKSGZH1</t>
+  </si>
+  <si>
+    <t>FCFS</t>
+  </si>
+  <si>
+    <t>33767DAB1</t>
+  </si>
+  <si>
+    <t>US34960PAD33</t>
+  </si>
+  <si>
+    <t>US FTAI 28 144A</t>
+  </si>
+  <si>
+    <t>BMD14K1</t>
+  </si>
+  <si>
+    <t>FTAI</t>
+  </si>
+  <si>
+    <t>34960PAD3</t>
+  </si>
+  <si>
+    <t>US36168QAL86</t>
+  </si>
+  <si>
+    <t>US GFLCN 28 144A</t>
+  </si>
+  <si>
+    <t>BN8ZSQ9</t>
+  </si>
+  <si>
+    <t>GFLCN</t>
+  </si>
+  <si>
+    <t>36168QAL8</t>
+  </si>
+  <si>
+    <t>US37230JAA07</t>
+  </si>
+  <si>
+    <t>DK GMABDC 32 144A</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>BV4GT70</t>
+  </si>
+  <si>
+    <t>GMABDC</t>
+  </si>
+  <si>
+    <t>37230JAA0</t>
+  </si>
+  <si>
+    <t>US37255JAB89</t>
+  </si>
+  <si>
+    <t>US RWNYNY 29 144A</t>
+  </si>
+  <si>
+    <t>BRBTWL9</t>
+  </si>
+  <si>
+    <t>RWNYNY</t>
+  </si>
+  <si>
+    <t>37255JAB8</t>
+  </si>
+  <si>
+    <t>US404251AA81</t>
+  </si>
+  <si>
+    <t>US HNI 29 144A</t>
+  </si>
+  <si>
+    <t>BRQNC27</t>
+  </si>
+  <si>
+    <t>HNI</t>
+  </si>
+  <si>
+    <t>404251AA8</t>
+  </si>
+  <si>
+    <t>US432833AJ07</t>
+  </si>
+  <si>
+    <t>US HLT 29 144A</t>
+  </si>
+  <si>
+    <t>BNDLGY6</t>
+  </si>
+  <si>
+    <t>HLT</t>
+  </si>
+  <si>
+    <t>432833AJ0</t>
+  </si>
+  <si>
+    <t>US44701QBE17</t>
+  </si>
+  <si>
+    <t>US HUN 29</t>
+  </si>
+  <si>
+    <t>BJLTYV7</t>
+  </si>
+  <si>
+    <t>HUN</t>
+  </si>
+  <si>
+    <t>44701QBE1</t>
+  </si>
+  <si>
+    <t>US45688CAB37</t>
+  </si>
+  <si>
+    <t>US NGVT 28 144A</t>
+  </si>
+  <si>
+    <t>BMFTQC9</t>
+  </si>
+  <si>
+    <t>NGVT</t>
+  </si>
+  <si>
+    <t>45688CAB3</t>
+  </si>
+  <si>
+    <t>US46284VAN10</t>
+  </si>
+  <si>
+    <t>US IRM 31 144A</t>
+  </si>
+  <si>
+    <t>BMG1HP4</t>
+  </si>
+  <si>
+    <t>IRM</t>
+  </si>
+  <si>
+    <t>46284VAN1</t>
+  </si>
+  <si>
+    <t>US47216FAA57</t>
+  </si>
+  <si>
+    <t>US JAZZ 29 144A</t>
+  </si>
+  <si>
+    <t>BMB5FL3</t>
+  </si>
+  <si>
+    <t>JAZZ</t>
+  </si>
+  <si>
+    <t>47216FAA5</t>
+  </si>
+  <si>
+    <t>US49726JAA60</t>
+  </si>
+  <si>
+    <t>JP KIOXIA 30 144A</t>
+  </si>
+  <si>
+    <t>BVPCTG6</t>
+  </si>
+  <si>
+    <t>KIOXIA</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
-    <t>303250AF1</t>
-[...244 lines deleted...]
-  <si>
     <t>XJAS</t>
   </si>
   <si>
     <t>49726JAA6</t>
   </si>
   <si>
     <t>US50012LAE48</t>
   </si>
   <si>
     <t>US KGS 35 144A</t>
   </si>
   <si>
     <t>BT6M1G5</t>
   </si>
   <si>
     <t>KGS</t>
   </si>
   <si>
     <t>50012LAE4</t>
   </si>
   <si>
     <t>US513075BR18</t>
   </si>
   <si>
     <t>US LAMR 28</t>
@@ -1150,80 +1016,95 @@
   <si>
     <t>LAMR</t>
   </si>
   <si>
     <t>Communication Services</t>
   </si>
   <si>
     <t>513075BR1</t>
   </si>
   <si>
     <t>US527298CN12</t>
   </si>
   <si>
     <t>US LVLT 34 144A</t>
   </si>
   <si>
     <t>BV6KVQ3</t>
   </si>
   <si>
     <t>LVLT</t>
   </si>
   <si>
     <t>527298CN1</t>
   </si>
   <si>
+    <t>US552953CK50</t>
+  </si>
+  <si>
+    <t>US MGM 29</t>
+  </si>
+  <si>
+    <t>BTFJ2K8</t>
+  </si>
+  <si>
+    <t>MGM</t>
+  </si>
+  <si>
+    <t>552953CK5</t>
+  </si>
+  <si>
+    <t>US57667JAC62</t>
+  </si>
+  <si>
+    <t>US MTCHII 33 144A</t>
+  </si>
+  <si>
+    <t>BVMWYB9</t>
+  </si>
+  <si>
+    <t>MTCHII</t>
+  </si>
+  <si>
+    <t>57667JAC6</t>
+  </si>
+  <si>
     <t>US603051AF02</t>
   </si>
   <si>
     <t>AU MINAU 31 144A</t>
   </si>
   <si>
     <t>BV8CLB2</t>
   </si>
   <si>
     <t>MINAU</t>
   </si>
   <si>
     <t>603051AF0</t>
   </si>
   <si>
-    <t>US615394AM52</t>
-[...13 lines deleted...]
-  <si>
     <t>US624758AF53</t>
   </si>
   <si>
     <t>US MWA 29 144A</t>
   </si>
   <si>
     <t>BP2FLJ3</t>
   </si>
   <si>
     <t>MWA</t>
   </si>
   <si>
     <t>624758AF5</t>
   </si>
   <si>
     <t>US626717AP72</t>
   </si>
   <si>
     <t>US MUR 32</t>
   </si>
   <si>
     <t>BP091S6</t>
   </si>
   <si>
     <t>MUR</t>
@@ -1270,125 +1151,170 @@
   <si>
     <t>BN6QC40</t>
   </si>
   <si>
     <t>NBR</t>
   </si>
   <si>
     <t>62957HAR6</t>
   </si>
   <si>
     <t>US654922AD53</t>
   </si>
   <si>
     <t>JP NSANY 35 144A</t>
   </si>
   <si>
     <t>BVN2G67</t>
   </si>
   <si>
     <t>NSANY</t>
   </si>
   <si>
     <t>654922AD5</t>
   </si>
   <si>
+    <t>US674215AQ11</t>
+  </si>
+  <si>
+    <t>US CHRD 30 144A</t>
+  </si>
+  <si>
+    <t>BQT3HT9</t>
+  </si>
+  <si>
+    <t>CHRD</t>
+  </si>
+  <si>
+    <t>674215AQ1</t>
+  </si>
+  <si>
     <t>US680665AN65</t>
   </si>
   <si>
     <t>US OLN 33 144A</t>
   </si>
   <si>
     <t>BSVH8X4</t>
   </si>
   <si>
     <t>OLN</t>
   </si>
   <si>
     <t>680665AN6</t>
   </si>
   <si>
-    <t>US682691AM29</t>
-[...11 lines deleted...]
-    <t>682691AM2</t>
+    <t>US682189AQ81</t>
+  </si>
+  <si>
+    <t>US ON 28 144A</t>
+  </si>
+  <si>
+    <t>BL54B77</t>
+  </si>
+  <si>
+    <t>ON</t>
+  </si>
+  <si>
+    <t>682189AQ8</t>
+  </si>
+  <si>
+    <t>US68622TAA97</t>
+  </si>
+  <si>
+    <t>US OGN 28 144A</t>
+  </si>
+  <si>
+    <t>BMV1LQ8</t>
+  </si>
+  <si>
+    <t>OGN</t>
+  </si>
+  <si>
+    <t>68622TAA9</t>
   </si>
   <si>
     <t>US69007TAG94</t>
   </si>
   <si>
     <t>US OUT 31 144A</t>
   </si>
   <si>
     <t>BLDCVV7</t>
   </si>
   <si>
     <t>OUT</t>
   </si>
   <si>
     <t>69007TAG9</t>
   </si>
   <si>
     <t>US69318FAJ75</t>
   </si>
   <si>
     <t>US PBFENE 28</t>
   </si>
   <si>
     <t>BM9GSX1</t>
   </si>
   <si>
     <t>PBFENE</t>
   </si>
   <si>
     <t>69318FAJ7</t>
   </si>
   <si>
     <t>US69354NAF33</t>
   </si>
   <si>
     <t>US PRAA 30 144A</t>
   </si>
   <si>
     <t>BPZRNP6</t>
   </si>
   <si>
     <t>PRAA</t>
   </si>
   <si>
     <t>69354NAF3</t>
   </si>
   <si>
+    <t>US69393GAA22</t>
+  </si>
+  <si>
+    <t>AU PLSAU 31 144A</t>
+  </si>
+  <si>
+    <t>BW5DNG4</t>
+  </si>
+  <si>
+    <t>PLSAU</t>
+  </si>
+  <si>
+    <t>69393GAA2</t>
+  </si>
+  <si>
     <t>US703343AH63</t>
   </si>
   <si>
     <t>US PATK 32 144A</t>
   </si>
   <si>
     <t>BQFN210</t>
   </si>
   <si>
     <t>PATK</t>
   </si>
   <si>
     <t>703343AH6</t>
   </si>
   <si>
     <t>US71880KAB70</t>
   </si>
   <si>
     <t>US PHIN 32 144A</t>
   </si>
   <si>
     <t>BRBQDY0</t>
   </si>
   <si>
     <t>PHIN</t>
@@ -1405,50 +1331,65 @@
   <si>
     <t>BP0WL96</t>
   </si>
   <si>
     <t>PDCN</t>
   </si>
   <si>
     <t>740212AM7</t>
   </si>
   <si>
     <t>US75102WAK45</t>
   </si>
   <si>
     <t>JP RAKUTN 29 144A</t>
   </si>
   <si>
     <t>BQBBBT9</t>
   </si>
   <si>
     <t>RAKUTN</t>
   </si>
   <si>
     <t>75102WAK4</t>
   </si>
   <si>
+    <t>US75281ABK43</t>
+  </si>
+  <si>
+    <t>US RRC 30 144A</t>
+  </si>
+  <si>
+    <t>BMVFHP1</t>
+  </si>
+  <si>
+    <t>RRC</t>
+  </si>
+  <si>
+    <t>75281ABK4</t>
+  </si>
+  <si>
     <t>US76119LAD38</t>
   </si>
   <si>
     <t>US REZI 32 144A</t>
   </si>
   <si>
     <t>BPLZLY9</t>
   </si>
   <si>
     <t>REZI</t>
   </si>
   <si>
     <t>76119LAD3</t>
   </si>
   <si>
     <t>US76774LAB36</t>
   </si>
   <si>
     <t>CA RBACN 28 144A</t>
   </si>
   <si>
     <t>BQZCG82</t>
   </si>
   <si>
     <t>RBACN</t>
@@ -1456,65 +1397,50 @@
   <si>
     <t>76774LAB3</t>
   </si>
   <si>
     <t>US78413KAB89</t>
   </si>
   <si>
     <t>LU SESGFP 44 144A</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>BKWC1L1</t>
   </si>
   <si>
     <t>SESGFP</t>
   </si>
   <si>
     <t>78413KAB8</t>
   </si>
   <si>
-    <t>US78669QAA85</t>
-[...13 lines deleted...]
-  <si>
     <t>US81172QAA22</t>
   </si>
   <si>
     <t>NO SDRLNO 30 144A</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>BQ9CK08</t>
   </si>
   <si>
     <t>SDRLNO</t>
   </si>
   <si>
     <t>81172QAA2</t>
   </si>
   <si>
     <t>US81180LAS43</t>
   </si>
   <si>
     <t>US STX 34 144A</t>
@@ -1567,101 +1493,71 @@
   <si>
     <t>BTG0158</t>
   </si>
   <si>
     <t>TGSNO</t>
   </si>
   <si>
     <t>87243KAA7</t>
   </si>
   <si>
     <t>US87305RAK59</t>
   </si>
   <si>
     <t>US TTMI 29 144A</t>
   </si>
   <si>
     <t>BMZB142</t>
   </si>
   <si>
     <t>TTMI</t>
   </si>
   <si>
     <t>87305RAK5</t>
   </si>
   <si>
-    <t>US87422VAK44</t>
-[...13 lines deleted...]
-  <si>
     <t>US87927VAR96</t>
   </si>
   <si>
     <t>IT TITIM 36</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>B195HX4</t>
   </si>
   <si>
     <t>TITIM</t>
   </si>
   <si>
     <t>87927VAR9</t>
   </si>
   <si>
-    <t>US88023UAH41</t>
-[...13 lines deleted...]
-  <si>
     <t>US88104LAE39</t>
   </si>
   <si>
     <t>US TERP 28 144A</t>
   </si>
   <si>
     <t>BD2BVC0</t>
   </si>
   <si>
     <t>TERP</t>
   </si>
   <si>
     <t>88104LAE3</t>
   </si>
   <si>
     <t>US88642RAE99</t>
   </si>
   <si>
     <t>US TDW 30 144A</t>
   </si>
   <si>
     <t>BVLGVV1</t>
   </si>
   <si>
     <t>TDW</t>
@@ -1726,80 +1622,110 @@
   <si>
     <t>BMW55R8</t>
   </si>
   <si>
     <t>VFC</t>
   </si>
   <si>
     <t>918204BC1</t>
   </si>
   <si>
     <t>US92535UAB08</t>
   </si>
   <si>
     <t>US VRT 28 144A</t>
   </si>
   <si>
     <t>BN14T82</t>
   </si>
   <si>
     <t>VRT</t>
   </si>
   <si>
     <t>92535UAB0</t>
   </si>
   <si>
+    <t>US925524AX89</t>
+  </si>
+  <si>
+    <t>US PARA 36</t>
+  </si>
+  <si>
+    <t>B1G5DX9</t>
+  </si>
+  <si>
+    <t>PARA</t>
+  </si>
+  <si>
+    <t>925524AX8</t>
+  </si>
+  <si>
     <t>US92552VAL45</t>
   </si>
   <si>
     <t>US VSAT 27 144A</t>
   </si>
   <si>
     <t>BJ2X3M2</t>
   </si>
   <si>
     <t>VSAT</t>
   </si>
   <si>
     <t>92552VAL4</t>
   </si>
   <si>
     <t>US947075AW79</t>
   </si>
   <si>
     <t>US WFRD 33 144A</t>
   </si>
   <si>
     <t>BV8DHB7</t>
   </si>
   <si>
     <t>WFRD</t>
   </si>
   <si>
     <t>947075AW7</t>
   </si>
   <si>
+    <t>US95081QAQ73</t>
+  </si>
+  <si>
+    <t>US WCC 29 144A</t>
+  </si>
+  <si>
+    <t>BQBCWX3</t>
+  </si>
+  <si>
+    <t>WCC</t>
+  </si>
+  <si>
+    <t>95081QAQ7</t>
+  </si>
+  <si>
     <t>US98310WAN83</t>
   </si>
   <si>
     <t>US TNL 27</t>
   </si>
   <si>
     <t>BF083Z4</t>
   </si>
   <si>
     <t>TNL</t>
   </si>
   <si>
     <t>98310WAN8</t>
   </si>
   <si>
     <t>US983130AX35</t>
   </si>
   <si>
     <t>US WYNNLV 27 144A</t>
   </si>
   <si>
     <t>BD3N0P1</t>
   </si>
   <si>
     <t>WYNNLV</t>
@@ -1834,102 +1760,114 @@
   <si>
     <t>US XIFR 34 144A</t>
   </si>
   <si>
     <t>BS84Y41</t>
   </si>
   <si>
     <t>XIFR</t>
   </si>
   <si>
     <t>98379YAA0</t>
   </si>
   <si>
     <t>USU76198AA52</t>
   </si>
   <si>
     <t>US RWLVCA 29 REGS</t>
   </si>
   <si>
     <t>BJLJGR7</t>
   </si>
   <si>
     <t>RWLVCA</t>
   </si>
   <si>
-    <t>JP1743531S15</t>
+    <t>JP1743541S13</t>
   </si>
   <si>
     <t>JP JTDB 26</t>
   </si>
   <si>
     <t>Government</t>
   </si>
   <si>
-    <t>BSHQLT2</t>
+    <t>BTFZ2Z1</t>
   </si>
   <si>
     <t>JTDB</t>
   </si>
   <si>
     <t>US91282CNQ05</t>
   </si>
   <si>
     <t>TF FLOAT 07/31/27</t>
   </si>
   <si>
     <t>BTY0CX5</t>
   </si>
   <si>
     <t>TF</t>
   </si>
   <si>
     <t>91282CNQ0</t>
   </si>
   <si>
     <t>US91282CPG05</t>
   </si>
   <si>
     <t>TF FLOAT 10/31/27</t>
   </si>
   <si>
     <t>BV3PBK5</t>
   </si>
   <si>
     <t>91282CPG0</t>
   </si>
   <si>
     <t>US91282CPX38</t>
   </si>
   <si>
     <t>TF FLOAT 01/31/28</t>
   </si>
   <si>
     <t>BWQLSD9</t>
   </si>
   <si>
     <t>91282CPX3</t>
+  </si>
+  <si>
+    <t>US91282CQM63</t>
+  </si>
+  <si>
+    <t>TF FLOAT 04/30/28</t>
+  </si>
+  <si>
+    <t>BTWP759</t>
+  </si>
+  <si>
+    <t>91282CQM6</t>
   </si>
   <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>Pooled Investment</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
@@ -2338,95 +2276,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17CF6212-3AE0-427E-B891-B30333755760}">
-  <dimension ref="A1:Z129"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5770B75-E242-43BC-B1A9-7CFACB136F3B}">
+  <dimension ref="A1:Z125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="20.140625" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="19" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.36328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.6328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.81640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.90625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.08984375" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.26953125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="21.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="17.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.7265625" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="15.1796875" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="15.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="12.453125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46112</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -2462,9430 +2400,9116 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>-1595568.6303000001</v>
+        <v>-3184697.9703000002</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>-1595568.6303000001</v>
+        <v>-3184697.9703000002</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>-1595568.6303000001</v>
+        <v>-3184697.9703000002</v>
       </c>
       <c r="N4" s="4">
-        <v>-1595568.6303000001</v>
+        <v>-3184697.9703000002</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>-1.1806000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-2.3748999999999999E-2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>1293.8</v>
+        <v>1301.8</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>1293.8</v>
+        <v>1301.8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>1293.8</v>
+        <v>1301.8</v>
       </c>
       <c r="N5" s="4">
-        <v>1293.8</v>
+        <v>1301.8</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
         <v>9.0000000000000002E-6</v>
       </c>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>429425.44</v>
+        <v>34661.699999999997</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>429596.44</v>
+        <v>34839.699999999997</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>429596.44</v>
+        <v>34839.699999999997</v>
       </c>
       <c r="N6" s="4">
-        <v>429596.44</v>
+        <v>34839.699999999997</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>3.1779999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.5900000000000001E-4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="4">
-        <v>-2672000000</v>
+        <v>-2695000000</v>
       </c>
       <c r="E7" s="5">
-        <v>6.2870000000000001E-3</v>
+        <v>6.3010000000000002E-3</v>
       </c>
       <c r="F7" s="4">
-        <v>-16801216.044718001</v>
+        <v>-16982356.219020002</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>159.09000517042517</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>-2672905547.4236598</v>
+        <v>-2703421983.9886198</v>
       </c>
       <c r="N7" s="4">
-        <v>-16801216.044718198</v>
+        <v>-16982356.2190197</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="U7" s="2">
-        <v>46118</v>
+        <v>46213</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>-0.12432600000000001</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-0.126641</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="4">
-        <v>17180059.172189001</v>
+        <v>16998002.624315001</v>
       </c>
       <c r="E8" s="5">
         <v>1</v>
       </c>
       <c r="F8" s="4">
-        <v>17180059.172189001</v>
+        <v>16998002.624315001</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="4">
-        <v>17180059.172187001</v>
+        <v>16998002.624313001</v>
       </c>
       <c r="N8" s="4">
-        <v>17180059.172188502</v>
+        <v>16998002.624314599</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="U8" s="2">
-        <v>46118</v>
+        <v>46213</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>0.12712899999999999</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0.12675700000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="4">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="E9" s="5">
-        <v>108.179688</v>
+        <v>107.210938</v>
       </c>
       <c r="F9" s="4">
-        <v>8329835.9000000004</v>
+        <v>9327351.5999999996</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>108.1796875</v>
+        <v>107.2109375</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
         <v>0</v>
       </c>
       <c r="N9" s="4">
         <v>0</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="T9" s="4">
         <v>1000</v>
       </c>
       <c r="U9" s="2">
-        <v>46203</v>
+        <v>46295</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>6.1638999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+        <v>6.9556000000000007E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="4">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="E10" s="5">
-        <v>103.722656</v>
+        <v>103.28125</v>
       </c>
       <c r="F10" s="4">
-        <v>12446718.800000001</v>
+        <v>10534687.6</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>103.72265625</v>
+        <v>103.28125</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
         <v>0</v>
       </c>
       <c r="N10" s="4">
         <v>0</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="T10" s="4">
         <v>2000</v>
       </c>
       <c r="U10" s="2">
-        <v>46203</v>
+        <v>46295</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>9.2103000000000004E-2</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.8559000000000004E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="4">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E11" s="5">
-        <v>111.046875</v>
+        <v>109.828125</v>
       </c>
       <c r="F11" s="4">
-        <v>3775593.8</v>
+        <v>4393125</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>111.046875</v>
+        <v>109.828125</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
         <v>0</v>
       </c>
       <c r="N11" s="4">
         <v>0</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>60</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="T11" s="4">
         <v>1000</v>
       </c>
       <c r="U11" s="2">
-        <v>46191</v>
+        <v>46286</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>2.7938000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.2759999999999997E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="4">
         <v>29591000</v>
       </c>
       <c r="E12" s="5">
-        <v>-0.61232699999999995</v>
+        <v>0.99072000000000005</v>
       </c>
       <c r="F12" s="4">
-        <v>29409806.403652702</v>
+        <v>29884164.0636493</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>63</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>-0.61232671000000005</v>
+        <v>0.99072037000000002</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>-181193.59634700001</v>
+        <v>293164.06364900002</v>
       </c>
       <c r="N12" s="4">
-        <v>-181193.59634721</v>
+        <v>293164.06364935997</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>64</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T12" s="4">
         <v>0.01</v>
       </c>
       <c r="U12" s="2">
         <v>46193</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>0.21762799999999999</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0.222853</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="4">
-        <v>30029000</v>
+        <v>24170000</v>
       </c>
       <c r="E13" s="5">
-        <v>-0.49698599999999998</v>
+        <v>1.108609</v>
       </c>
       <c r="F13" s="4">
-        <v>29879760.087770201</v>
+        <v>24437950.7439107</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>63</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>-0.49698595000000001</v>
+        <v>1.1086087899999999</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>-149239.91222900001</v>
+        <v>267950.74391000002</v>
       </c>
       <c r="N13" s="4">
-        <v>-149239.91222977999</v>
+        <v>267950.74391074001</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>64</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T13" s="4">
         <v>0.01</v>
       </c>
       <c r="U13" s="2">
         <v>46193</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>0.221105</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0.18223900000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="4">
-        <v>32179000</v>
+        <v>34188660</v>
       </c>
       <c r="E14" s="5">
-        <v>4.9703670000000004</v>
+        <v>9.3262110000000007</v>
       </c>
       <c r="F14" s="4">
-        <v>33778414.289773896</v>
+        <v>37377166.607621998</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>63</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>4.9703666699999998</v>
+        <v>9.3262111099999991</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>1599414.2897729999</v>
+        <v>3188506.6076219999</v>
       </c>
       <c r="N14" s="4">
-        <v>1599414.2897739301</v>
+        <v>3188506.6076220102</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>64</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T14" s="4">
         <v>0.01</v>
       </c>
       <c r="U14" s="2">
         <v>48019</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
-        <v>53631.666666669997</v>
+        <v>337138.17499999999</v>
       </c>
       <c r="Y14" s="4">
-        <v>53631.666665999997</v>
+        <v>337138.17499999999</v>
       </c>
       <c r="Z14" s="6">
-        <v>0.24995500000000001</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0.27872999999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="4">
-        <v>460000</v>
+        <v>475000</v>
       </c>
       <c r="E15" s="5">
-        <v>100.09520000000001</v>
+        <v>100.5117</v>
       </c>
       <c r="F15" s="4">
-        <v>464699.30888889002</v>
+        <v>497499.32500000001</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>100.09520000000001</v>
+        <v>100.5117</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>464699.30888800003</v>
+        <v>497499.32500000001</v>
       </c>
       <c r="N15" s="4">
-        <v>464699.30888889002</v>
+        <v>497499.32500000001</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>73</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>74</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>69</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T15" s="4">
         <v>0.01</v>
       </c>
       <c r="U15" s="2">
-        <v>46614</v>
+        <v>47863</v>
       </c>
       <c r="V15" s="4">
-        <v>7.25</v>
+        <v>6.5</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>76</v>
       </c>
       <c r="X15" s="4">
-        <v>4261.3888888900001</v>
+        <v>20068.75</v>
       </c>
       <c r="Y15" s="4">
-        <v>4261.3888880000004</v>
+        <v>20068.75</v>
       </c>
       <c r="Z15" s="6">
-        <v>3.4380000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.7090000000000001E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="4">
-        <v>360000</v>
+        <v>460000</v>
       </c>
       <c r="E16" s="5">
-        <v>103.8759</v>
+        <v>100.4028</v>
       </c>
       <c r="F16" s="4">
-        <v>383095.74</v>
+        <v>471579.96333333</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>103.8759</v>
+        <v>100.4028</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>383095.74</v>
+        <v>471579.96333300002</v>
       </c>
       <c r="N16" s="4">
-        <v>383095.74</v>
+        <v>471579.96333333</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>79</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>80</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T16" s="4">
         <v>0.01</v>
       </c>
       <c r="U16" s="2">
-        <v>47284</v>
+        <v>46614</v>
       </c>
       <c r="V16" s="4">
-        <v>8.625</v>
+        <v>7.25</v>
       </c>
       <c r="W16" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="X16" s="4">
+        <v>9727.0833333299997</v>
+      </c>
+      <c r="Y16" s="4">
+        <v>9727.0833330000005</v>
+      </c>
+      <c r="Z16" s="6">
+        <v>3.516E-3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="X16" s="4">
-[...10 lines deleted...]
-      <c r="A17" s="3" t="s">
+      <c r="B17" s="3" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="4">
-        <v>245000</v>
+        <v>360000</v>
       </c>
       <c r="E17" s="5">
-        <v>93.08305</v>
+        <v>104.49079999999999</v>
       </c>
       <c r="F17" s="4">
-        <v>229610.24333333</v>
+        <v>390398.13</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>93.08305</v>
+        <v>104.49079999999999</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>229610.24333299999</v>
+        <v>390398.13</v>
       </c>
       <c r="N17" s="4">
-        <v>229610.24333333</v>
+        <v>390398.13</v>
       </c>
       <c r="O17" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="P17" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="P17" s="3" t="s">
+      <c r="Q17" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="Q17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R17" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T17" s="4">
         <v>0.01</v>
       </c>
       <c r="U17" s="2">
-        <v>47878</v>
+        <v>47284</v>
       </c>
       <c r="V17" s="4">
-        <v>3.75</v>
+        <v>8.625</v>
       </c>
       <c r="W17" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="X17" s="4">
+        <v>14231.25</v>
+      </c>
+      <c r="Y17" s="4">
+        <v>14231.25</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>2.911E-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A18" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="X17" s="4">
-[...10 lines deleted...]
-      <c r="A18" s="3" t="s">
+      <c r="B18" s="3" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="4">
-        <v>460000</v>
+        <v>245000</v>
       </c>
       <c r="E18" s="5">
-        <v>98.974299999999999</v>
+        <v>93.666920000000005</v>
       </c>
       <c r="F18" s="4">
-        <v>469781.36333333002</v>
+        <v>232546.454</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>98.974299999999999</v>
+        <v>93.666920000000005</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>469781.36333299999</v>
+        <v>232546.454</v>
       </c>
       <c r="N18" s="4">
-        <v>469781.36333333002</v>
+        <v>232546.454</v>
       </c>
       <c r="O18" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="P18" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="P18" s="3" t="s">
+      <c r="Q18" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="Q18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R18" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T18" s="4">
         <v>0.01</v>
       </c>
       <c r="U18" s="2">
-        <v>48502</v>
+        <v>47878</v>
       </c>
       <c r="V18" s="4">
-        <v>6.375</v>
+        <v>3.75</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>93</v>
       </c>
       <c r="X18" s="4">
-        <v>14499.58333333</v>
+        <v>3062.5</v>
       </c>
       <c r="Y18" s="4">
-        <v>14499.583333</v>
+        <v>3062.5</v>
       </c>
       <c r="Z18" s="6">
-        <v>3.4759999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.7340000000000001E-3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A19" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="4">
-        <v>300000</v>
+        <v>495000</v>
       </c>
       <c r="E19" s="5">
-        <v>96.898300000000006</v>
+        <v>98.949431000000004</v>
       </c>
       <c r="F19" s="4">
-        <v>290732.40000000002</v>
+        <v>493357.49595000001</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>96.898300000000006</v>
+        <v>98.949431000000004</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>290732.40000000002</v>
+        <v>493357.49595000001</v>
       </c>
       <c r="N19" s="4">
-        <v>290732.40000000002</v>
+        <v>493357.49595000001</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>96</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>97</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>94</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T19" s="4">
         <v>0.01</v>
       </c>
       <c r="U19" s="2">
-        <v>47026</v>
+        <v>48867</v>
       </c>
       <c r="V19" s="4">
-        <v>4.5</v>
+        <v>5.75</v>
       </c>
       <c r="W19" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="X19" s="4">
+        <v>3557.8125</v>
+      </c>
+      <c r="Y19" s="4">
+        <v>3557.8125</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>3.679E-3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A20" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="X19" s="4">
-[...10 lines deleted...]
-      <c r="A20" s="3" t="s">
+      <c r="B20" s="3" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="4">
-        <v>495000</v>
+        <v>265000</v>
       </c>
       <c r="E20" s="5">
-        <v>98.890619999999998</v>
+        <v>93.913262000000003</v>
       </c>
       <c r="F20" s="4">
-        <v>504451.38150000002</v>
+        <v>256695.92555000001</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>98.890619999999998</v>
+        <v>93.913262000000003</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>504451.38150000002</v>
+        <v>256695.92555000001</v>
       </c>
       <c r="N20" s="4">
-        <v>504451.38150000002</v>
+        <v>256695.92555000001</v>
       </c>
       <c r="O20" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="P20" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="P20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q20" s="3" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T20" s="4">
         <v>0.01</v>
       </c>
       <c r="U20" s="2">
-        <v>48867</v>
+        <v>47679</v>
       </c>
       <c r="V20" s="4">
-        <v>5.75</v>
+        <v>7.875</v>
       </c>
       <c r="W20" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="X20" s="4">
+        <v>7825.78125</v>
+      </c>
+      <c r="Y20" s="4">
+        <v>7825.78125</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>1.9139999999999999E-3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="X20" s="4">
-[...10 lines deleted...]
-      <c r="A21" s="3" t="s">
+      <c r="B21" s="3" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D21" s="4">
-        <v>265000</v>
+        <v>350000</v>
       </c>
       <c r="E21" s="5">
-        <v>92.472875000000002</v>
+        <v>98.161490000000001</v>
       </c>
       <c r="F21" s="4">
-        <v>249458.74374999999</v>
+        <v>349580.84</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>92.472875000000002</v>
+        <v>98.161490000000001</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>249458.74374999999</v>
+        <v>349580.84</v>
       </c>
       <c r="N21" s="4">
-        <v>249458.74374999999</v>
+        <v>349580.84</v>
       </c>
       <c r="O21" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="P21" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="P21" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q21" s="3" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T21" s="4">
         <v>0.01</v>
       </c>
       <c r="U21" s="2">
-        <v>47679</v>
+        <v>46934</v>
       </c>
       <c r="V21" s="4">
-        <v>7.875</v>
+        <v>4.125</v>
       </c>
       <c r="W21" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="X21" s="4">
+        <v>6015.625</v>
+      </c>
+      <c r="Y21" s="4">
+        <v>6015.625</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>2.6059999999999998E-3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A22" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="X21" s="4">
-[...10 lines deleted...]
-      <c r="A22" s="3" t="s">
+      <c r="B22" s="3" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="4">
-        <v>520000</v>
+        <v>535000</v>
       </c>
       <c r="E22" s="5">
-        <v>89.793841</v>
+        <v>90.969769999999997</v>
       </c>
       <c r="F22" s="4">
-        <v>468390.47320000001</v>
+        <v>491174.46741667</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>89.793841</v>
+        <v>90.969769999999997</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>468390.47320000001</v>
+        <v>491174.46741600003</v>
       </c>
       <c r="N22" s="4">
-        <v>468390.47320000001</v>
+        <v>491174.46741667</v>
       </c>
       <c r="O22" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="P22" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="P22" s="3" t="s">
+      <c r="Q22" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="Q22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R22" s="3" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T22" s="4">
         <v>0.01</v>
       </c>
       <c r="U22" s="2">
-        <v>48092</v>
+        <v>47710</v>
       </c>
       <c r="V22" s="4">
-        <v>3.375</v>
+        <v>2.875</v>
       </c>
       <c r="W22" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="X22" s="4">
+        <v>4486.1979166700003</v>
+      </c>
+      <c r="Y22" s="4">
+        <v>4486.1979160000001</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>3.6619999999999999E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A23" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="X22" s="4">
-[...10 lines deleted...]
-      <c r="A23" s="3" t="s">
+      <c r="B23" s="3" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="4">
-        <v>350000</v>
+        <v>395000</v>
       </c>
       <c r="E23" s="5">
-        <v>97.232140000000001</v>
+        <v>100.84872300000001</v>
       </c>
       <c r="F23" s="4">
-        <v>343961.96916666999</v>
+        <v>401191.51835000003</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>97.232140000000001</v>
+        <v>100.84872300000001</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>33</v>
+        <v>118</v>
       </c>
       <c r="M23" s="4">
-        <v>343961.96916600002</v>
+        <v>401191.51835000003</v>
       </c>
       <c r="N23" s="4">
-        <v>343961.96916666999</v>
+        <v>401191.51835000003</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="T23" s="4">
         <v>0.01</v>
       </c>
       <c r="U23" s="2">
-        <v>46934</v>
+        <v>47406</v>
       </c>
       <c r="V23" s="4">
-        <v>4.125</v>
+        <v>5.75</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="X23" s="4">
-        <v>3649.4791666699998</v>
+        <v>2839.0625</v>
       </c>
       <c r="Y23" s="4">
-        <v>3649.4791660000001</v>
+        <v>2839.0625</v>
       </c>
       <c r="Z23" s="6">
-        <v>2.545E-3</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.9910000000000002E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A24" s="3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="4">
-        <v>535000</v>
+        <v>445000</v>
       </c>
       <c r="E24" s="5">
-        <v>91.017708999999996</v>
+        <v>109.9979</v>
       </c>
       <c r="F24" s="4">
-        <v>488910.12509444001</v>
+        <v>492161.27305556001</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>91.017708999999996</v>
+        <v>109.9979</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="M24" s="4">
-        <v>488910.12509400002</v>
+        <v>492161.273055</v>
       </c>
       <c r="N24" s="4">
-        <v>488910.12509444001</v>
+        <v>492161.27305556001</v>
       </c>
       <c r="O24" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R24" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="P24" s="3" t="s">
-[...5 lines deleted...]
-      <c r="R24" s="3" t="s">
+      <c r="S24" s="3" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="T24" s="4">
         <v>0.01</v>
       </c>
       <c r="U24" s="2">
-        <v>47710</v>
+        <v>49065</v>
       </c>
       <c r="V24" s="4">
-        <v>2.875</v>
+        <v>7.45</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="X24" s="4">
-        <v>1965.3819444400001</v>
+        <v>2670.6180555599999</v>
       </c>
       <c r="Y24" s="4">
-        <v>1965.381944</v>
+        <v>2670.6180549999999</v>
       </c>
       <c r="Z24" s="6">
-        <v>3.617E-3</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.6700000000000001E-3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A25" s="3" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="4">
-        <v>395000</v>
+        <v>495000</v>
       </c>
       <c r="E25" s="5">
-        <v>100.6315</v>
+        <v>96.410449999999997</v>
       </c>
       <c r="F25" s="4">
-        <v>407967.41111111001</v>
+        <v>482130.16499999998</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>128</v>
+        <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>100.6315</v>
+        <v>96.410449999999997</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>407967.41111099999</v>
+        <v>482130.16499999998</v>
       </c>
       <c r="N25" s="4">
-        <v>407967.41111111001</v>
+        <v>482130.16499999998</v>
       </c>
       <c r="O25" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="P25" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q25" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="R25" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="P25" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S25" s="3" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="T25" s="4">
         <v>0.01</v>
       </c>
       <c r="U25" s="2">
-        <v>47406</v>
+        <v>48014</v>
       </c>
       <c r="V25" s="4">
-        <v>5.75</v>
+        <v>4.75</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="X25" s="4">
-        <v>10472.98611111</v>
+        <v>4898.4375</v>
       </c>
       <c r="Y25" s="4">
-        <v>10472.986111</v>
+        <v>4898.4375</v>
       </c>
       <c r="Z25" s="6">
-        <v>3.0179999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5950000000000001E-3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A26" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="4">
-        <v>445000</v>
+        <v>360000</v>
       </c>
       <c r="E26" s="5">
-        <v>108.0166</v>
+        <v>105.479</v>
       </c>
       <c r="F26" s="4">
-        <v>494487.41166667</v>
+        <v>383984.4</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>108.0166</v>
+        <v>105.479</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M26" s="4">
+        <v>383984.4</v>
+      </c>
+      <c r="N26" s="4">
+        <v>383984.4</v>
+      </c>
+      <c r="O26" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="M26" s="4">
-[...5 lines deleted...]
-      <c r="O26" s="3" t="s">
+      <c r="P26" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="P26" s="3" t="s">
+      <c r="Q26" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="Q26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R26" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="T26" s="4">
         <v>0.01</v>
       </c>
       <c r="U26" s="2">
-        <v>49065</v>
+        <v>47220</v>
       </c>
       <c r="V26" s="4">
-        <v>7.45</v>
+        <v>8.875</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>140</v>
       </c>
       <c r="X26" s="4">
-        <v>13813.54166667</v>
+        <v>4260</v>
       </c>
       <c r="Y26" s="4">
-        <v>13813.541665999999</v>
+        <v>4260</v>
       </c>
       <c r="Z26" s="6">
-        <v>3.6589999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.8630000000000001E-3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A27" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="4">
-        <v>495000</v>
+        <v>365000</v>
       </c>
       <c r="E27" s="5">
-        <v>95.081400000000002</v>
+        <v>102.642</v>
       </c>
       <c r="F27" s="4">
-        <v>471697.93</v>
+        <v>384737.83124999999</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>95.081400000000002</v>
+        <v>102.642</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>471697.93</v>
+        <v>384737.83124999999</v>
       </c>
       <c r="N27" s="4">
-        <v>471697.93</v>
+        <v>384737.83124999999</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>143</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>144</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>141</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T27" s="4">
         <v>0.01</v>
       </c>
       <c r="U27" s="2">
-        <v>48014</v>
+        <v>47863</v>
       </c>
       <c r="V27" s="4">
-        <v>4.75</v>
+        <v>7.375</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>145</v>
       </c>
       <c r="X27" s="4">
-        <v>1045</v>
+        <v>10094.53125</v>
       </c>
       <c r="Y27" s="4">
-        <v>1045</v>
+        <v>10094.53125</v>
       </c>
       <c r="Z27" s="6">
-        <v>3.49E-3</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.869E-3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A28" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>147</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="4">
-        <v>360000</v>
+        <v>485000</v>
       </c>
       <c r="E28" s="5">
-        <v>101.5201</v>
+        <v>100.807</v>
       </c>
       <c r="F28" s="4">
-        <v>380471.11</v>
+        <v>510792.83888888999</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>101.5201</v>
+        <v>100.807</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>380471.11</v>
+        <v>510792.838888</v>
       </c>
       <c r="N28" s="4">
-        <v>380471.11</v>
+        <v>510792.83888888999</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>148</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>149</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>146</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T28" s="4">
         <v>0.01</v>
       </c>
       <c r="U28" s="2">
-        <v>47220</v>
+        <v>48959</v>
       </c>
       <c r="V28" s="4">
-        <v>8.875</v>
+        <v>7</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>150</v>
       </c>
       <c r="X28" s="4">
-        <v>14998.75</v>
+        <v>21878.88888889</v>
       </c>
       <c r="Y28" s="4">
-        <v>14998.75</v>
+        <v>21878.888888000001</v>
       </c>
       <c r="Z28" s="6">
-        <v>2.8149999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.8089999999999999E-3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A29" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="4">
-        <v>95000</v>
+        <v>505000</v>
       </c>
       <c r="E29" s="5">
-        <v>101.2216</v>
+        <v>99.350819999999999</v>
       </c>
       <c r="F29" s="4">
-        <v>98048.645000000004</v>
+        <v>508744.29725</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>101.2216</v>
+        <v>99.350819999999999</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>98048.645000000004</v>
+        <v>508744.29725</v>
       </c>
       <c r="N29" s="4">
-        <v>98048.645000000004</v>
+        <v>508744.29725</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>153</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>154</v>
       </c>
       <c r="Q29" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>151</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T29" s="4">
         <v>0.01</v>
       </c>
       <c r="U29" s="2">
-        <v>48380</v>
+        <v>49004</v>
       </c>
       <c r="V29" s="4">
-        <v>6.75</v>
+        <v>5.625</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X29" s="4">
-        <v>1888.125</v>
+        <v>7022.65625</v>
       </c>
       <c r="Y29" s="4">
-        <v>1888.125</v>
+        <v>7022.65625</v>
       </c>
       <c r="Z29" s="6">
-        <v>7.2499999999999995E-4</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.7929999999999999E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A30" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="4">
-        <v>490000</v>
+        <v>450000</v>
       </c>
       <c r="E30" s="5">
-        <v>102.751</v>
+        <v>107.3909</v>
       </c>
       <c r="F30" s="4">
-        <v>511108.92777777999</v>
+        <v>484609.05</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>102.751</v>
+        <v>107.3909</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>511108.927777</v>
+        <v>484609.05</v>
       </c>
       <c r="N30" s="4">
-        <v>511108.92777777999</v>
+        <v>484609.05</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>158</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>159</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>156</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T30" s="4">
         <v>0.01</v>
       </c>
       <c r="U30" s="2">
-        <v>47863</v>
+        <v>48898</v>
       </c>
       <c r="V30" s="4">
-        <v>7.375</v>
+        <v>7.7</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>160</v>
       </c>
       <c r="X30" s="4">
-        <v>7629.0277777800002</v>
+        <v>1350</v>
       </c>
       <c r="Y30" s="4">
-        <v>7629.0277770000002</v>
+        <v>1350</v>
       </c>
       <c r="Z30" s="6">
-        <v>3.7820000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.6129999999999999E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A31" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="4">
-        <v>485000</v>
+        <v>525000</v>
       </c>
       <c r="E31" s="5">
-        <v>100.81619000000001</v>
+        <v>97.396770000000004</v>
       </c>
       <c r="F31" s="4">
-        <v>505273.38261110999</v>
+        <v>522461.94874999998</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>100.81619000000001</v>
+        <v>97.396770000000004</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>505273.38261099998</v>
+        <v>522461.94874999998</v>
       </c>
       <c r="N31" s="4">
-        <v>505273.38261110999</v>
+        <v>522461.94874999998</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>163</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>164</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>81</v>
+        <v>165</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>161</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T31" s="4">
         <v>0.01</v>
       </c>
       <c r="U31" s="2">
-        <v>48959</v>
+        <v>47467</v>
       </c>
       <c r="V31" s="4">
-        <v>7</v>
+        <v>4.625</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="X31" s="4">
-        <v>16314.86111111</v>
+        <v>11128.90625</v>
       </c>
       <c r="Y31" s="4">
-        <v>16314.861111</v>
+        <v>11128.90625</v>
       </c>
       <c r="Z31" s="6">
-        <v>3.738E-3</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.8960000000000002E-3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A32" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="4">
-        <v>505000</v>
+        <v>490000</v>
       </c>
       <c r="E32" s="5">
-        <v>99.078896</v>
+        <v>95.798249999999996</v>
       </c>
       <c r="F32" s="4">
-        <v>502715.61229999998</v>
+        <v>473239.55</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>99.078896</v>
+        <v>95.798249999999996</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>502715.61229999998</v>
+        <v>473239.55</v>
       </c>
       <c r="N32" s="4">
-        <v>502715.61229999998</v>
+        <v>473239.55</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>75</v>
+        <v>165</v>
       </c>
       <c r="R32" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T32" s="4">
         <v>0.01</v>
       </c>
       <c r="U32" s="2">
-        <v>49004</v>
+        <v>47192</v>
       </c>
       <c r="V32" s="4">
-        <v>5.625</v>
+        <v>3.75</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="X32" s="4">
-        <v>2367.1875</v>
+        <v>3828.125</v>
       </c>
       <c r="Y32" s="4">
-        <v>2367.1875</v>
+        <v>3828.125</v>
       </c>
       <c r="Z32" s="6">
-        <v>3.7200000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.529E-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A33" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="4">
-        <v>450000</v>
+        <v>495000</v>
       </c>
       <c r="E33" s="5">
-        <v>106.67359999999999</v>
+        <v>100.50230000000001</v>
       </c>
       <c r="F33" s="4">
-        <v>492271.2</v>
+        <v>501044.19750000001</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>106.67359999999999</v>
+        <v>100.50230000000001</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>492271.2</v>
+        <v>501044.19750000001</v>
       </c>
       <c r="N33" s="4">
-        <v>492271.2</v>
+        <v>501044.19750000001</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T33" s="4">
         <v>0.01</v>
       </c>
       <c r="U33" s="2">
-        <v>48898</v>
+        <v>48867</v>
       </c>
       <c r="V33" s="4">
-        <v>7.2</v>
+        <v>5.75</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="X33" s="4">
-        <v>12240</v>
+        <v>3557.8125</v>
       </c>
       <c r="Y33" s="4">
-        <v>12240</v>
+        <v>3557.8125</v>
       </c>
       <c r="Z33" s="6">
-        <v>3.6419999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.7360000000000002E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A34" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="4">
-        <v>490000</v>
+        <v>525000</v>
       </c>
       <c r="E34" s="5">
-        <v>94.762960000000007</v>
+        <v>93.190299999999993</v>
       </c>
       <c r="F34" s="4">
-        <v>465155.17066667002</v>
+        <v>494991.26250000001</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>94.762960000000007</v>
+        <v>93.190299999999993</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>465155.17066599999</v>
+        <v>494991.26250000001</v>
       </c>
       <c r="N34" s="4">
-        <v>465155.17066667002</v>
+        <v>494991.26250000001</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T34" s="4">
         <v>0.01</v>
       </c>
       <c r="U34" s="2">
-        <v>47192</v>
+        <v>47894</v>
       </c>
       <c r="V34" s="4">
         <v>3.75</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="X34" s="4">
-        <v>816.66666667000004</v>
+        <v>5742.1875</v>
       </c>
       <c r="Y34" s="4">
-        <v>816.66666599999996</v>
+        <v>5742.1875</v>
       </c>
       <c r="Z34" s="6">
-        <v>3.4420000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.6909999999999998E-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A35" s="3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="4">
-        <v>240000</v>
+        <v>490000</v>
       </c>
       <c r="E35" s="5">
-        <v>99.75506</v>
+        <v>96.382819999999995</v>
       </c>
       <c r="F35" s="4">
-        <v>246005.47733333</v>
+        <v>474572.69300000003</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>99.75506</v>
+        <v>96.382819999999995</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>246005.47733299999</v>
+        <v>474572.69300000003</v>
       </c>
       <c r="N35" s="4">
-        <v>246005.47733333</v>
+        <v>474572.69300000003</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="T35" s="4">
         <v>0.01</v>
       </c>
       <c r="U35" s="2">
-        <v>48867</v>
+        <v>47223</v>
       </c>
       <c r="V35" s="4">
-        <v>5.75</v>
+        <v>3.75</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="X35" s="4">
-        <v>6593.3333333299997</v>
+        <v>2296.875</v>
       </c>
       <c r="Y35" s="4">
-        <v>6593.3333329999996</v>
+        <v>2296.875</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.82E-3</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5379999999999999E-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A36" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="4">
-        <v>525000</v>
+        <v>500000</v>
       </c>
       <c r="E36" s="5">
-        <v>92.597399999999993</v>
+        <v>100.7</v>
       </c>
       <c r="F36" s="4">
-        <v>488651.97499999998</v>
+        <v>510401.04166667</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>92.597399999999993</v>
+        <v>100.7</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>488651.97499999998</v>
+        <v>510401.04166599998</v>
       </c>
       <c r="N36" s="4">
-        <v>488651.97499999998</v>
+        <v>510401.04166667</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>191</v>
+        <v>64</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="S36" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T36" s="4">
         <v>0.01</v>
       </c>
       <c r="U36" s="2">
-        <v>47894</v>
+        <v>47557</v>
       </c>
       <c r="V36" s="4">
-        <v>3.75</v>
+        <v>6.625</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>192</v>
       </c>
       <c r="X36" s="4">
-        <v>2515.625</v>
+        <v>6901.0416666700003</v>
       </c>
       <c r="Y36" s="4">
-        <v>2515.625</v>
+        <v>6901.0416660000001</v>
       </c>
       <c r="Z36" s="6">
-        <v>3.6150000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.8059999999999999E-3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A37" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D37" s="4">
         <v>475000</v>
       </c>
       <c r="E37" s="5">
-        <v>99.953999999999994</v>
+        <v>97.168360000000007</v>
       </c>
       <c r="F37" s="4">
-        <v>480516.13541667</v>
+        <v>472473.06069443998</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>99.953999999999994</v>
+        <v>97.168360000000007</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>480516.13541599998</v>
+        <v>472473.06069399999</v>
       </c>
       <c r="N37" s="4">
-        <v>480516.13541667</v>
+        <v>472473.06069443998</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>195</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>196</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>75</v>
+        <v>165</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>193</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T37" s="4">
         <v>0.01</v>
       </c>
       <c r="U37" s="2">
-        <v>48611</v>
+        <v>47635</v>
       </c>
       <c r="V37" s="4">
-        <v>7.125</v>
+        <v>4.625</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>197</v>
       </c>
       <c r="X37" s="4">
-        <v>5734.6354166700003</v>
+        <v>10923.35069444</v>
       </c>
       <c r="Y37" s="4">
-        <v>5734.6354160000001</v>
+        <v>10923.350694000001</v>
       </c>
       <c r="Z37" s="6">
-        <v>3.555E-3</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5230000000000001E-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="4">
-        <v>60000</v>
+        <v>440000</v>
       </c>
       <c r="E38" s="5">
-        <v>98.584549999999993</v>
+        <v>104.41030000000001</v>
       </c>
       <c r="F38" s="4">
-        <v>60400.73</v>
+        <v>466853.23666667001</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>98.584549999999993</v>
+        <v>104.41030000000001</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>60400.73</v>
+        <v>466853.23666599998</v>
       </c>
       <c r="N38" s="4">
-        <v>60400.73</v>
+        <v>466853.23666667001</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>200</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>201</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>198</v>
       </c>
       <c r="S38" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T38" s="4">
         <v>0.01</v>
       </c>
       <c r="U38" s="2">
-        <v>49658</v>
+        <v>47376</v>
       </c>
       <c r="V38" s="4">
-        <v>6</v>
+        <v>8.125</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>202</v>
       </c>
       <c r="X38" s="4">
-        <v>1250</v>
+        <v>7447.9166666700003</v>
       </c>
       <c r="Y38" s="4">
-        <v>1250</v>
+        <v>7447.9166660000001</v>
       </c>
       <c r="Z38" s="6">
-        <v>4.46E-4</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.4810000000000002E-3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A39" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="4">
-        <v>490000</v>
+        <v>418000</v>
       </c>
       <c r="E39" s="5">
-        <v>95.376419999999996</v>
+        <v>105.19359</v>
       </c>
       <c r="F39" s="4">
-        <v>475817.37466666999</v>
+        <v>445532.17842221999</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>95.376419999999996</v>
+        <v>105.19359</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>475817.37466600002</v>
+        <v>445532.17842200003</v>
       </c>
       <c r="N39" s="4">
-        <v>475817.37466666999</v>
+        <v>445532.17842221999</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>205</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>206</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>203</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="T39" s="4">
         <v>0.01</v>
       </c>
       <c r="U39" s="2">
-        <v>47223</v>
+        <v>47757</v>
       </c>
       <c r="V39" s="4">
-        <v>3.75</v>
+        <v>8.5</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>207</v>
       </c>
       <c r="X39" s="4">
-        <v>8472.9166666700003</v>
+        <v>5822.9722222199998</v>
       </c>
       <c r="Y39" s="4">
-        <v>8472.9166659999992</v>
+        <v>5822.9722220000003</v>
       </c>
       <c r="Z39" s="6">
-        <v>3.5200000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.3219999999999999E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
         <v>208</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>209</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D40" s="4">
-        <v>500000</v>
+        <v>475000</v>
       </c>
       <c r="E40" s="5">
-        <v>97.665000000000006</v>
+        <v>100.8284</v>
       </c>
       <c r="F40" s="4">
-        <v>489797.22222221998</v>
+        <v>482868.49375000002</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>97.665000000000006</v>
+        <v>100.8284</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>489797.22222200001</v>
+        <v>482868.49375000002</v>
       </c>
       <c r="N40" s="4">
-        <v>489797.22222221998</v>
+        <v>482868.49375000002</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>210</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>211</v>
       </c>
       <c r="Q40" s="3" t="s">
         <v>64</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>208</v>
       </c>
       <c r="S40" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T40" s="4">
         <v>0.01</v>
       </c>
       <c r="U40" s="2">
-        <v>47557</v>
+        <v>47953</v>
       </c>
       <c r="V40" s="4">
         <v>6.625</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>212</v>
       </c>
       <c r="X40" s="4">
-        <v>1472.22222222</v>
+        <v>3933.59375</v>
       </c>
       <c r="Y40" s="4">
-        <v>1472.2222220000001</v>
+        <v>3933.59375</v>
       </c>
       <c r="Z40" s="6">
-        <v>3.6240000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A41" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D41" s="4">
         <v>475000</v>
       </c>
       <c r="E41" s="5">
-        <v>96.151520000000005</v>
+        <v>102.857</v>
       </c>
       <c r="F41" s="4">
-        <v>464042.63666666998</v>
+        <v>503901.04513888998</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>96.151520000000005</v>
+        <v>102.857</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="M41" s="4">
-        <v>464042.63666600001</v>
+        <v>503901.04513799999</v>
       </c>
       <c r="N41" s="4">
-        <v>464042.63666666998</v>
+        <v>503901.04513888998</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>215</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>216</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>180</v>
+        <v>86</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>213</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T41" s="4">
         <v>0.01</v>
       </c>
       <c r="U41" s="2">
-        <v>47635</v>
+        <v>47863</v>
       </c>
       <c r="V41" s="4">
-        <v>4.625</v>
+        <v>6.875</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>217</v>
       </c>
       <c r="X41" s="4">
-        <v>7322.9166666700003</v>
+        <v>15330.29513889</v>
       </c>
       <c r="Y41" s="4">
-        <v>7322.9166660000001</v>
+        <v>15330.295137999999</v>
       </c>
       <c r="Z41" s="6">
-        <v>3.4329999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.7569999999999999E-3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A42" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="4">
-        <v>440000</v>
+        <v>470000</v>
       </c>
       <c r="E42" s="5">
-        <v>103.80840000000001</v>
+        <v>101.81010000000001</v>
       </c>
       <c r="F42" s="4">
-        <v>458345.84888889</v>
+        <v>492821.25472222001</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>103.80840000000001</v>
+        <v>101.81010000000001</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>458345.84888800001</v>
+        <v>492821.25472199998</v>
       </c>
       <c r="N42" s="4">
-        <v>458345.84888889</v>
+        <v>492821.25472222001</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>220</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>221</v>
       </c>
       <c r="Q42" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>218</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T42" s="4">
         <v>0.01</v>
       </c>
       <c r="U42" s="2">
-        <v>47376</v>
+        <v>48731</v>
       </c>
       <c r="V42" s="4">
-        <v>8.125</v>
+        <v>6.125</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>222</v>
       </c>
       <c r="X42" s="4">
-        <v>1588.8888888900001</v>
+        <v>14313.78472222</v>
       </c>
       <c r="Y42" s="4">
-        <v>1588.888888</v>
+        <v>14313.784722</v>
       </c>
       <c r="Z42" s="6">
-        <v>3.3909999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.6749999999999999E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A43" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>224</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D43" s="4">
-        <v>418000</v>
+        <v>195000</v>
       </c>
       <c r="E43" s="5">
-        <v>105.6442</v>
+        <v>105.8826</v>
       </c>
       <c r="F43" s="4">
-        <v>441592.75599999999</v>
+        <v>207121.07</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>105.6442</v>
+        <v>105.8826</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>441592.75599999999</v>
+        <v>207121.07</v>
       </c>
       <c r="N43" s="4">
-        <v>441592.75599999999</v>
+        <v>207121.07</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>225</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>226</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>223</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T43" s="4">
         <v>0.01</v>
       </c>
       <c r="U43" s="2">
-        <v>47757</v>
+        <v>47618</v>
       </c>
       <c r="V43" s="4">
-        <v>8.5</v>
+        <v>8</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>227</v>
       </c>
       <c r="X43" s="4">
-        <v>0</v>
+        <v>650</v>
       </c>
       <c r="Y43" s="4">
-        <v>0</v>
+        <v>650</v>
       </c>
       <c r="Z43" s="6">
-        <v>3.2669999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.544E-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A44" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>229</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D44" s="4">
-        <v>445000</v>
+        <v>750000</v>
       </c>
       <c r="E44" s="5">
-        <v>102.224417</v>
+        <v>89.860050000000001</v>
       </c>
       <c r="F44" s="4">
-        <v>457611.30148333003</v>
+        <v>675362.875</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>102.224417</v>
+        <v>89.860050000000001</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>457611.30148299999</v>
+        <v>675362.875</v>
       </c>
       <c r="N44" s="4">
-        <v>457611.30148333003</v>
+        <v>675362.875</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>230</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>231</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>180</v>
+        <v>113</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>228</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T44" s="4">
         <v>0.01</v>
       </c>
       <c r="U44" s="2">
-        <v>46993</v>
+        <v>48717</v>
       </c>
       <c r="V44" s="4">
-        <v>6.4</v>
+        <v>5.65</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>232</v>
       </c>
       <c r="X44" s="4">
-        <v>2712.6458333300002</v>
+        <v>1412.5</v>
       </c>
       <c r="Y44" s="4">
-        <v>2712.645833</v>
+        <v>1412.5</v>
       </c>
       <c r="Z44" s="6">
-        <v>3.3860000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
+        <v>5.0359999999999997E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A45" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>234</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D45" s="4">
-        <v>475000</v>
+        <v>470000</v>
       </c>
       <c r="E45" s="5">
-        <v>99.5</v>
+        <v>99.489603000000002</v>
       </c>
       <c r="F45" s="4">
-        <v>488359.375</v>
+        <v>472007.38410000002</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>31</v>
+        <v>235</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>99.5</v>
+        <v>99.489603000000002</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>33</v>
+        <v>236</v>
       </c>
       <c r="M45" s="4">
-        <v>488359.375</v>
+        <v>472007.38410000002</v>
       </c>
       <c r="N45" s="4">
-        <v>488359.375</v>
+        <v>472007.38410000002</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>64</v>
+        <v>113</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>233</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>65</v>
+        <v>239</v>
       </c>
       <c r="T45" s="4">
         <v>0.01</v>
       </c>
       <c r="U45" s="2">
-        <v>47953</v>
+        <v>46645</v>
       </c>
       <c r="V45" s="4">
-        <v>6.625</v>
+        <v>4.5</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="X45" s="4">
-        <v>15734.375</v>
+        <v>4406.25</v>
       </c>
       <c r="Y45" s="4">
-        <v>15734.375</v>
+        <v>4406.25</v>
       </c>
       <c r="Z45" s="6">
-        <v>3.6129999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.519E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A46" s="3" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D46" s="4">
-        <v>475000</v>
+        <v>525000</v>
       </c>
       <c r="E46" s="5">
-        <v>102.102459</v>
+        <v>97.883859999999999</v>
       </c>
       <c r="F46" s="4">
-        <v>494964.97886110999</v>
+        <v>525948.85875000001</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>102.102459</v>
+        <v>97.883859999999999</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>137</v>
+        <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>494964.97886099998</v>
+        <v>525948.85875000001</v>
       </c>
       <c r="N46" s="4">
-        <v>494964.97886110999</v>
+        <v>525948.85875000001</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="P46" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="Q46" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="R46" s="3" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
       <c r="S46" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T46" s="4">
         <v>0.01</v>
       </c>
       <c r="U46" s="2">
-        <v>47863</v>
+        <v>47498</v>
       </c>
       <c r="V46" s="4">
-        <v>6.875</v>
+        <v>6.125</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="X46" s="4">
-        <v>9978.2986111099999</v>
+        <v>12058.59375</v>
       </c>
       <c r="Y46" s="4">
-        <v>9978.2986110000002</v>
+        <v>12058.59375</v>
       </c>
       <c r="Z46" s="6">
-        <v>3.6619999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.9220000000000001E-3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A47" s="3" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D47" s="4">
-        <v>470000</v>
+        <v>505000</v>
       </c>
       <c r="E47" s="5">
-        <v>101.14660000000001</v>
+        <v>98.580489999999998</v>
       </c>
       <c r="F47" s="4">
-        <v>484984.85333333001</v>
+        <v>503605.65852777997</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>101.14660000000001</v>
+        <v>98.580489999999998</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>484984.85333299998</v>
+        <v>503605.65852699999</v>
       </c>
       <c r="N47" s="4">
-        <v>484984.85333333001</v>
+        <v>503605.65852777997</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="P47" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="R47" s="3" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
       <c r="S47" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T47" s="4">
         <v>0.01</v>
       </c>
       <c r="U47" s="2">
-        <v>48731</v>
+        <v>46997</v>
       </c>
       <c r="V47" s="4">
-        <v>6.125</v>
+        <v>4.625</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="X47" s="4">
-        <v>9595.8333333299997</v>
+        <v>5774.1840277800002</v>
       </c>
       <c r="Y47" s="4">
-        <v>9595.8333330000005</v>
+        <v>5774.1840270000002</v>
       </c>
       <c r="Z47" s="6">
-        <v>3.588E-3</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.7550000000000001E-3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A48" s="3" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D48" s="4">
-        <v>455000</v>
+        <v>470000</v>
       </c>
       <c r="E48" s="5">
-        <v>104.6606</v>
+        <v>99.884889999999999</v>
       </c>
       <c r="F48" s="4">
-        <v>489956.84111111</v>
+        <v>471541.34411111003</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="5">
-        <v>104.6606</v>
+        <v>99.884889999999999</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M48" s="4">
-        <v>489956.84111099999</v>
+        <v>471541.34411100001</v>
       </c>
       <c r="N48" s="4">
-        <v>489956.84111111</v>
+        <v>471541.34411111003</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="P48" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R48" s="3" t="s">
         <v>251</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
       <c r="S48" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T48" s="4">
         <v>0.01</v>
       </c>
       <c r="U48" s="2">
-        <v>47618</v>
+        <v>46874</v>
       </c>
       <c r="V48" s="4">
-        <v>8</v>
+        <v>5.5</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="X48" s="4">
-        <v>13751.11111111</v>
+        <v>2082.3611111099999</v>
       </c>
       <c r="Y48" s="4">
-        <v>13751.111111</v>
+        <v>2082.3611110000002</v>
       </c>
       <c r="Z48" s="6">
-        <v>3.6250000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.516E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A49" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D49" s="4">
-        <v>750000</v>
+        <v>475000</v>
       </c>
       <c r="E49" s="5">
-        <v>88.482650000000007</v>
+        <v>97.791319999999999</v>
       </c>
       <c r="F49" s="4">
-        <v>679275.08333333</v>
+        <v>470789.32555556</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="5">
-        <v>88.482650000000007</v>
+        <v>97.791319999999999</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M49" s="4">
-        <v>679275.08333299996</v>
+        <v>470789.32555499999</v>
       </c>
       <c r="N49" s="4">
-        <v>679275.08333333</v>
+        <v>470789.32555556</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="P49" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R49" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="Q49" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S49" s="3" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="T49" s="4">
         <v>0.01</v>
       </c>
       <c r="U49" s="2">
-        <v>48717</v>
+        <v>46966</v>
       </c>
       <c r="V49" s="4">
-        <v>5.65</v>
+        <v>4</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="X49" s="4">
-        <v>15655.20833333</v>
+        <v>6280.5555555600004</v>
       </c>
       <c r="Y49" s="4">
-        <v>15655.208333</v>
+        <v>6280.5555549999999</v>
       </c>
       <c r="Z49" s="6">
-        <v>5.0260000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5100000000000001E-3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A50" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D50" s="4">
-        <v>470000</v>
+        <v>465000</v>
       </c>
       <c r="E50" s="5">
-        <v>99.022346999999996</v>
+        <v>101.8634</v>
       </c>
       <c r="F50" s="4">
-        <v>466345.03090000001</v>
+        <v>487953.8725</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J50" s="5">
-        <v>99.022346999999996</v>
+        <v>101.8634</v>
       </c>
       <c r="K50" s="5">
         <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="M50" s="4">
+        <v>487953.8725</v>
+      </c>
+      <c r="N50" s="4">
+        <v>487953.8725</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="P50" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="R50" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="M50" s="4">
-[...16 lines deleted...]
-      </c>
       <c r="S50" s="3" t="s">
-        <v>264</v>
+        <v>121</v>
       </c>
       <c r="T50" s="4">
         <v>0.01</v>
       </c>
       <c r="U50" s="2">
-        <v>46645</v>
+        <v>48563</v>
       </c>
       <c r="V50" s="4">
-        <v>4.5</v>
+        <v>6.25</v>
       </c>
       <c r="W50" s="3" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="X50" s="4">
-        <v>940</v>
+        <v>14289.0625</v>
       </c>
       <c r="Y50" s="4">
-        <v>940</v>
+        <v>14289.0625</v>
       </c>
       <c r="Z50" s="6">
-        <v>3.4499999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.6380000000000002E-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A51" s="3" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D51" s="4">
-        <v>485000</v>
+        <v>250000</v>
       </c>
       <c r="E51" s="5">
-        <v>97.042490000000001</v>
+        <v>102.39911600000001</v>
       </c>
       <c r="F51" s="4">
-        <v>476368.29872222</v>
+        <v>258968.27611111</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J51" s="5">
-        <v>97.042490000000001</v>
+        <v>102.39911600000001</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M51" s="4">
-        <v>476368.29872199998</v>
+        <v>258968.27611100001</v>
       </c>
       <c r="N51" s="4">
-        <v>476368.29872222</v>
+        <v>258968.27611111</v>
       </c>
       <c r="O51" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="R51" s="3" t="s">
         <v>268</v>
-      </c>
-[...7 lines deleted...]
-        <v>266</v>
       </c>
       <c r="S51" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T51" s="4">
         <v>0.01</v>
       </c>
       <c r="U51" s="2">
-        <v>46919</v>
+        <v>47392</v>
       </c>
       <c r="V51" s="4">
-        <v>4</v>
+        <v>7.25</v>
       </c>
       <c r="W51" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="X51" s="4">
-        <v>5712.2222222199998</v>
+        <v>2970.4861111099999</v>
       </c>
       <c r="Y51" s="4">
-        <v>5712.2222220000003</v>
+        <v>2970.4861110000002</v>
       </c>
       <c r="Z51" s="6">
-        <v>3.5249999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.931E-3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A52" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D52" s="4">
-        <v>470000</v>
+        <v>300000</v>
       </c>
       <c r="E52" s="5">
-        <v>99.964669999999998</v>
+        <v>97.755560000000003</v>
       </c>
       <c r="F52" s="4">
-        <v>480604.78233333002</v>
+        <v>298904.18</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J52" s="5">
-        <v>99.964669999999998</v>
+        <v>97.755560000000003</v>
       </c>
       <c r="K52" s="5">
         <v>1</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M52" s="4">
-        <v>480604.78233299998</v>
+        <v>298904.18</v>
       </c>
       <c r="N52" s="4">
-        <v>480604.78233333002</v>
+        <v>298904.18</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="Q52" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="S52" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T52" s="4">
         <v>0.01</v>
       </c>
       <c r="U52" s="2">
-        <v>46874</v>
+        <v>47136</v>
       </c>
       <c r="V52" s="4">
-        <v>5.5</v>
+        <v>5.125</v>
       </c>
       <c r="W52" s="3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="X52" s="4">
-        <v>10770.83333333</v>
+        <v>5637.5</v>
       </c>
       <c r="Y52" s="4">
-        <v>10770.833333</v>
+        <v>5637.5</v>
       </c>
       <c r="Z52" s="6">
-        <v>3.5560000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.2279999999999999E-3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A53" s="3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D53" s="4">
-        <v>475000</v>
+        <v>490000</v>
       </c>
       <c r="E53" s="5">
-        <v>97.212109999999996</v>
+        <v>96.562110000000004</v>
       </c>
       <c r="F53" s="4">
-        <v>464924.18916667002</v>
+        <v>474634.54733332997</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J53" s="5">
-        <v>97.212109999999996</v>
+        <v>96.562110000000004</v>
       </c>
       <c r="K53" s="5">
         <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M53" s="4">
-        <v>464924.189166</v>
+        <v>474634.54733299999</v>
       </c>
       <c r="N53" s="4">
-        <v>464924.18916667002</v>
+        <v>474634.54733332997</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="T53" s="4">
         <v>0.01</v>
       </c>
       <c r="U53" s="2">
-        <v>46966</v>
+        <v>47239</v>
       </c>
       <c r="V53" s="4">
-        <v>4</v>
+        <v>3.75</v>
       </c>
       <c r="W53" s="3" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="X53" s="4">
-        <v>3166.6666666699998</v>
+        <v>1480.20833333</v>
       </c>
       <c r="Y53" s="4">
-        <v>3166.6666660000001</v>
+        <v>1480.208333</v>
       </c>
       <c r="Z53" s="6">
-        <v>3.4399999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.539E-3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A54" s="3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D54" s="4">
-        <v>465000</v>
+        <v>490000</v>
       </c>
       <c r="E54" s="5">
-        <v>102.5232</v>
+        <v>96.841629999999995</v>
       </c>
       <c r="F54" s="4">
-        <v>486258.92166667001</v>
+        <v>476300.23700000002</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>284</v>
+        <v>31</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="5">
-        <v>102.5232</v>
+        <v>96.841629999999995</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M54" s="4">
+        <v>476300.23700000002</v>
+      </c>
+      <c r="N54" s="4">
+        <v>476300.23700000002</v>
+      </c>
+      <c r="O54" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="M54" s="4">
-[...5 lines deleted...]
-      <c r="O54" s="3" t="s">
+      <c r="P54" s="3" t="s">
         <v>286</v>
       </c>
-      <c r="P54" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q54" s="3" t="s">
-        <v>180</v>
+        <v>113</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="T54" s="4">
         <v>0.01</v>
       </c>
       <c r="U54" s="2">
-        <v>48563</v>
+        <v>47239</v>
       </c>
       <c r="V54" s="4">
-        <v>6.25</v>
+        <v>4.5</v>
       </c>
       <c r="W54" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="X54" s="4">
+        <v>1776.25</v>
+      </c>
+      <c r="Y54" s="4">
+        <v>1776.25</v>
+      </c>
+      <c r="Z54" s="6">
+        <v>3.5509999999999999E-3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A55" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="X54" s="4">
-[...10 lines deleted...]
-      <c r="A55" s="3" t="s">
+      <c r="B55" s="3" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D55" s="4">
-        <v>250000</v>
+        <v>490000</v>
       </c>
       <c r="E55" s="5">
-        <v>100.402467</v>
+        <v>96.580569999999994</v>
       </c>
       <c r="F55" s="4">
-        <v>251006.16750000001</v>
+        <v>474774.34161111002</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="5">
-        <v>100.402467</v>
+        <v>96.580569999999994</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M55" s="4">
-        <v>251006.16750000001</v>
+        <v>474774.34161100001</v>
       </c>
       <c r="N55" s="4">
-        <v>251006.16750000001</v>
+        <v>474774.34161111002</v>
       </c>
       <c r="O55" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="P55" s="3" t="s">
         <v>291</v>
       </c>
-      <c r="P55" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q55" s="3" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="S55" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T55" s="4">
         <v>0.01</v>
       </c>
       <c r="U55" s="2">
-        <v>47392</v>
+        <v>47058</v>
       </c>
       <c r="V55" s="4">
-        <v>7.25</v>
+        <v>3.875</v>
       </c>
       <c r="W55" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="X55" s="4">
+        <v>1529.5486111099999</v>
+      </c>
+      <c r="Y55" s="4">
+        <v>1529.5486109999999</v>
+      </c>
+      <c r="Z55" s="6">
+        <v>3.5400000000000002E-3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A56" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="X55" s="4">
-[...10 lines deleted...]
-      <c r="A56" s="3" t="s">
+      <c r="B56" s="3" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D56" s="4">
-        <v>385000</v>
+        <v>350000</v>
       </c>
       <c r="E56" s="5">
-        <v>102.27200000000001</v>
+        <v>95.500437000000005</v>
       </c>
       <c r="F56" s="4">
-        <v>395912.82500000001</v>
+        <v>338845.2795</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J56" s="5">
-        <v>102.27200000000001</v>
+        <v>95.500437000000005</v>
       </c>
       <c r="K56" s="5">
         <v>1</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M56" s="4">
-        <v>395912.82500000001</v>
+        <v>338845.2795</v>
       </c>
       <c r="N56" s="4">
-        <v>395912.82500000001</v>
+        <v>338845.2795</v>
       </c>
       <c r="O56" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="P56" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="P56" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q56" s="3" t="s">
-        <v>81</v>
+        <v>139</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="S56" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T56" s="4">
         <v>0.01</v>
       </c>
       <c r="U56" s="2">
-        <v>47362</v>
+        <v>47894</v>
       </c>
       <c r="V56" s="4">
-        <v>6.75</v>
+        <v>4.5</v>
       </c>
       <c r="W56" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="X56" s="4">
+        <v>4593.75</v>
+      </c>
+      <c r="Y56" s="4">
+        <v>4593.75</v>
+      </c>
+      <c r="Z56" s="6">
+        <v>2.526E-3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A57" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="X56" s="4">
-[...10 lines deleted...]
-      <c r="A57" s="3" t="s">
+      <c r="B57" s="3" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D57" s="4">
-        <v>430000</v>
+        <v>475000</v>
       </c>
       <c r="E57" s="5">
-        <v>106.6414</v>
+        <v>98.162800000000004</v>
       </c>
       <c r="F57" s="4">
-        <v>482847.04777777998</v>
+        <v>474066.26874999999</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J57" s="5">
-        <v>106.6414</v>
+        <v>98.162800000000004</v>
       </c>
       <c r="K57" s="5">
         <v>1</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M57" s="4">
-        <v>482847.047777</v>
+        <v>474066.26874999999</v>
       </c>
       <c r="N57" s="4">
-        <v>482847.04777777998</v>
+        <v>474066.26874999999</v>
       </c>
       <c r="O57" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="P57" s="3" t="s">
         <v>301</v>
       </c>
-      <c r="P57" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q57" s="3" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="T57" s="4">
         <v>0.01</v>
       </c>
       <c r="U57" s="2">
-        <v>47223</v>
+        <v>47133</v>
       </c>
       <c r="V57" s="4">
-        <v>12.25</v>
+        <v>4.375</v>
       </c>
       <c r="W57" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="X57" s="4">
+        <v>7792.96875</v>
+      </c>
+      <c r="Y57" s="4">
+        <v>7792.96875</v>
+      </c>
+      <c r="Z57" s="6">
+        <v>3.5349999999999999E-3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A58" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="X57" s="4">
-[...10 lines deleted...]
-      <c r="A58" s="3" t="s">
+      <c r="B58" s="3" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D58" s="4">
-        <v>300000</v>
+        <v>370000</v>
       </c>
       <c r="E58" s="5">
-        <v>95.663398999999998</v>
+        <v>102.95902100000001</v>
       </c>
       <c r="F58" s="4">
-        <v>290107.90533332998</v>
+        <v>389042.12770000001</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J58" s="5">
-        <v>95.663398999999998</v>
+        <v>102.95902100000001</v>
       </c>
       <c r="K58" s="5">
         <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M58" s="4">
-        <v>290107.905333</v>
+        <v>389042.12770000001</v>
       </c>
       <c r="N58" s="4">
-        <v>290107.90533332998</v>
+        <v>389042.12770000001</v>
       </c>
       <c r="O58" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="P58" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="P58" s="3" t="s">
+      <c r="Q58" s="3" t="s">
         <v>307</v>
       </c>
-      <c r="Q58" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R58" s="3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>65</v>
+        <v>308</v>
       </c>
       <c r="T58" s="4">
         <v>0.01</v>
       </c>
       <c r="U58" s="2">
-        <v>47136</v>
+        <v>47688</v>
       </c>
       <c r="V58" s="4">
-        <v>5.125</v>
+        <v>6.25</v>
       </c>
       <c r="W58" s="3" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="X58" s="4">
-        <v>3117.7083333300002</v>
+        <v>8093.75</v>
       </c>
       <c r="Y58" s="4">
-        <v>3117.708333</v>
+        <v>8093.75</v>
       </c>
       <c r="Z58" s="6">
-        <v>2.1459999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.9009999999999999E-3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A59" s="3" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D59" s="4">
         <v>475000</v>
       </c>
       <c r="E59" s="5">
-        <v>99.873130000000003</v>
+        <v>102.7743</v>
       </c>
       <c r="F59" s="4">
-        <v>474397.36749999999</v>
+        <v>493432.61249999999</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="5">
-        <v>99.873130000000003</v>
+        <v>102.7743</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>474397.36749999999</v>
+        <v>493432.61249999999</v>
       </c>
       <c r="N59" s="4">
-        <v>474397.36749999999</v>
+        <v>493432.61249999999</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>191</v>
+        <v>86</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="S59" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T59" s="4">
         <v>0.01</v>
       </c>
       <c r="U59" s="2">
-        <v>48853</v>
+        <v>49583</v>
       </c>
       <c r="V59" s="4">
-        <v>6</v>
+        <v>6.75</v>
       </c>
       <c r="W59" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="X59" s="4">
-        <v>0</v>
+        <v>5254.6875</v>
       </c>
       <c r="Y59" s="4">
-        <v>0</v>
+        <v>5254.6875</v>
       </c>
       <c r="Z59" s="6">
-        <v>3.5100000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.679E-3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A60" s="3" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D60" s="4">
-        <v>445000</v>
+        <v>515000</v>
       </c>
       <c r="E60" s="5">
-        <v>102.4742</v>
+        <v>98.066680000000005</v>
       </c>
       <c r="F60" s="4">
-        <v>465509.70388888998</v>
+        <v>512285.5895</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="5">
-        <v>102.4742</v>
+        <v>98.066680000000005</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M60" s="4">
-        <v>465509.70388799999</v>
+        <v>512285.5895</v>
       </c>
       <c r="N60" s="4">
-        <v>465509.70388888998</v>
+        <v>512285.5895</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>75</v>
+        <v>319</v>
       </c>
       <c r="R60" s="3" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="S60" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T60" s="4">
         <v>0.01</v>
       </c>
       <c r="U60" s="2">
-        <v>48745</v>
+        <v>46798</v>
       </c>
       <c r="V60" s="4">
-        <v>7.25</v>
+        <v>3.75</v>
       </c>
       <c r="W60" s="3" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="X60" s="4">
-        <v>9499.5138888900001</v>
+        <v>7242.1875</v>
       </c>
       <c r="Y60" s="4">
-        <v>9499.5138879999995</v>
+        <v>7242.1875</v>
       </c>
       <c r="Z60" s="6">
-        <v>3.444E-3</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.82E-3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A61" s="3" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D61" s="4">
-        <v>490000</v>
+        <v>275000</v>
       </c>
       <c r="E61" s="5">
-        <v>95.724540000000005</v>
+        <v>103.648672</v>
       </c>
       <c r="F61" s="4">
-        <v>476706.49599999998</v>
+        <v>288242.18133332999</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J61" s="5">
-        <v>95.724540000000005</v>
+        <v>103.648672</v>
       </c>
       <c r="K61" s="5">
         <v>1</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M61" s="4">
-        <v>476706.49599999998</v>
+        <v>288242.18133300002</v>
       </c>
       <c r="N61" s="4">
-        <v>476706.49599999998</v>
+        <v>288242.18133332999</v>
       </c>
       <c r="O61" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="P61" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q61" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="R61" s="3" t="s">
         <v>321</v>
-      </c>
-[...7 lines deleted...]
-        <v>319</v>
       </c>
       <c r="S61" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T61" s="4">
         <v>0.01</v>
       </c>
       <c r="U61" s="2">
-        <v>47239</v>
+        <v>49034</v>
       </c>
       <c r="V61" s="4">
-        <v>3.75</v>
+        <v>7</v>
       </c>
       <c r="W61" s="3" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="X61" s="4">
-        <v>7656.25</v>
+        <v>3208.3333333300002</v>
       </c>
       <c r="Y61" s="4">
-        <v>7656.25</v>
+        <v>3208.333333</v>
       </c>
       <c r="Z61" s="6">
-        <v>3.5270000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.1489999999999999E-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A62" s="3" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D62" s="4">
-        <v>490000</v>
+        <v>505000</v>
       </c>
       <c r="E62" s="5">
-        <v>93.510907000000003</v>
+        <v>101.480908</v>
       </c>
       <c r="F62" s="4">
-        <v>467390.94429999997</v>
+        <v>518922.59581666999</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J62" s="5">
-        <v>93.510907000000003</v>
+        <v>101.480908</v>
       </c>
       <c r="K62" s="5">
         <v>1</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M62" s="4">
-        <v>467390.94429999997</v>
+        <v>518922.59581600002</v>
       </c>
       <c r="N62" s="4">
-        <v>467390.94429999997</v>
+        <v>518922.59581666999</v>
       </c>
       <c r="O62" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="P62" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q62" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="R62" s="3" t="s">
         <v>326</v>
-      </c>
-[...7 lines deleted...]
-        <v>324</v>
       </c>
       <c r="S62" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T62" s="4">
         <v>0.01</v>
       </c>
       <c r="U62" s="2">
-        <v>47239</v>
+        <v>47376</v>
       </c>
       <c r="V62" s="4">
-        <v>4.5</v>
+        <v>6.125</v>
       </c>
       <c r="W62" s="3" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="X62" s="4">
-        <v>9187.5</v>
+        <v>6444.0104166700003</v>
       </c>
       <c r="Y62" s="4">
-        <v>9187.5</v>
+        <v>6444.0104160000001</v>
       </c>
       <c r="Z62" s="6">
-        <v>3.4580000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.869E-3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A63" s="3" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D63" s="4">
-        <v>480000</v>
+        <v>270000</v>
       </c>
       <c r="E63" s="5">
-        <v>104.54</v>
+        <v>98.331542999999996</v>
       </c>
       <c r="F63" s="4">
-        <v>510278.66666667</v>
+        <v>268940.47859999997</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J63" s="5">
-        <v>104.54</v>
+        <v>98.331542999999996</v>
       </c>
       <c r="K63" s="5">
         <v>1</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M63" s="4">
-        <v>510278.66666599998</v>
+        <v>268940.47859999997</v>
       </c>
       <c r="N63" s="4">
-        <v>510278.66666667</v>
+        <v>268940.47859999997</v>
       </c>
       <c r="O63" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="P63" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q63" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="R63" s="3" t="s">
         <v>331</v>
-      </c>
-[...7 lines deleted...]
-        <v>329</v>
       </c>
       <c r="S63" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T63" s="4">
         <v>0.01</v>
       </c>
       <c r="U63" s="2">
-        <v>48959</v>
+        <v>48837</v>
       </c>
       <c r="V63" s="4">
-        <v>8.375</v>
+        <v>6.125</v>
       </c>
       <c r="W63" s="3" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="X63" s="4">
-        <v>8486.6666666700003</v>
+        <v>3445.3125</v>
       </c>
       <c r="Y63" s="4">
-        <v>8486.6666659999992</v>
+        <v>3445.3125</v>
       </c>
       <c r="Z63" s="6">
-        <v>3.7750000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.0049999999999998E-3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A64" s="3" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D64" s="4">
-        <v>490000</v>
+        <v>450000</v>
       </c>
       <c r="E64" s="5">
-        <v>95.994910000000004</v>
+        <v>103.956531</v>
       </c>
       <c r="F64" s="4">
-        <v>478286.51733333</v>
+        <v>472966.88949999999</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>31</v>
+        <v>235</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J64" s="5">
-        <v>95.994910000000004</v>
+        <v>103.956531</v>
       </c>
       <c r="K64" s="5">
         <v>1</v>
       </c>
       <c r="L64" s="3" t="s">
-        <v>33</v>
+        <v>236</v>
       </c>
       <c r="M64" s="4">
-        <v>478286.51733300003</v>
+        <v>472966.88949999999</v>
       </c>
       <c r="N64" s="4">
-        <v>478286.51733333</v>
+        <v>472966.88949999999</v>
       </c>
       <c r="O64" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="P64" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q64" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="R64" s="3" t="s">
         <v>336</v>
       </c>
-      <c r="P64" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S64" s="3" t="s">
-        <v>65</v>
+        <v>239</v>
       </c>
       <c r="T64" s="4">
         <v>0.01</v>
       </c>
       <c r="U64" s="2">
-        <v>47058</v>
+        <v>47939</v>
       </c>
       <c r="V64" s="4">
-        <v>3.875</v>
+        <v>7</v>
       </c>
       <c r="W64" s="3" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="X64" s="4">
-        <v>7911.4583333299997</v>
+        <v>5162.5</v>
       </c>
       <c r="Y64" s="4">
-        <v>7911.4583329999996</v>
+        <v>5162.5</v>
       </c>
       <c r="Z64" s="6">
-        <v>3.539E-3</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5270000000000002E-3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A65" s="3" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D65" s="4">
-        <v>350000</v>
+        <v>520000</v>
       </c>
       <c r="E65" s="5">
-        <v>93.904290000000003</v>
+        <v>96.601240000000004</v>
       </c>
       <c r="F65" s="4">
-        <v>330677.51500000001</v>
+        <v>511859.78133332997</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J65" s="5">
-        <v>93.904290000000003</v>
+        <v>96.601240000000004</v>
       </c>
       <c r="K65" s="5">
         <v>1</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M65" s="4">
-        <v>330677.51500000001</v>
+        <v>511859.78133299999</v>
       </c>
       <c r="N65" s="4">
-        <v>330677.51500000001</v>
+        <v>511859.78133332997</v>
       </c>
       <c r="O65" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="P65" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q65" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R65" s="3" t="s">
         <v>341</v>
-      </c>
-[...7 lines deleted...]
-        <v>339</v>
       </c>
       <c r="S65" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T65" s="4">
         <v>0.01</v>
       </c>
       <c r="U65" s="2">
-        <v>47894</v>
+        <v>47284</v>
       </c>
       <c r="V65" s="4">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="W65" s="3" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="X65" s="4">
-        <v>2012.5</v>
+        <v>9533.3333333299997</v>
       </c>
       <c r="Y65" s="4">
-        <v>2012.5</v>
+        <v>9533.3333330000005</v>
       </c>
       <c r="Z65" s="6">
-        <v>2.4459999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.8170000000000001E-3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A66" s="3" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D66" s="4">
         <v>475000</v>
       </c>
       <c r="E66" s="5">
-        <v>97.527990000000003</v>
+        <v>100.60899999999999</v>
       </c>
       <c r="F66" s="4">
-        <v>467645.10527777998</v>
+        <v>482563.58333333</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J66" s="5">
-        <v>97.527990000000003</v>
+        <v>100.60899999999999</v>
       </c>
       <c r="K66" s="5">
         <v>1</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M66" s="4">
-        <v>467645.105277</v>
+        <v>482563.58333300002</v>
       </c>
       <c r="N66" s="4">
-        <v>467645.10527777998</v>
+        <v>482563.58333333</v>
       </c>
       <c r="O66" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="P66" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q66" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="R66" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="P66" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S66" s="3" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="T66" s="4">
         <v>0.01</v>
       </c>
       <c r="U66" s="2">
-        <v>47133</v>
+        <v>48488</v>
       </c>
       <c r="V66" s="4">
-        <v>4.375</v>
+        <v>6</v>
       </c>
       <c r="W66" s="3" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="X66" s="4">
-        <v>4387.1527777800002</v>
+        <v>4670.8333333299997</v>
       </c>
       <c r="Y66" s="4">
-        <v>4387.1527770000002</v>
+        <v>4670.8333329999996</v>
       </c>
       <c r="Z66" s="6">
-        <v>3.46E-3</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5980000000000001E-3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A67" s="3" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D67" s="4">
-        <v>370000</v>
+        <v>545000</v>
       </c>
       <c r="E67" s="5">
-        <v>101.612894</v>
+        <v>93.179109999999994</v>
       </c>
       <c r="F67" s="4">
-        <v>380271.52724443999</v>
+        <v>513787.087</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J67" s="5">
-        <v>101.612894</v>
+        <v>93.179109999999994</v>
       </c>
       <c r="K67" s="5">
         <v>1</v>
       </c>
       <c r="L67" s="3" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="M67" s="4">
-        <v>380271.527244</v>
+        <v>513787.087</v>
       </c>
       <c r="N67" s="4">
-        <v>380271.52724443999</v>
+        <v>513787.087</v>
       </c>
       <c r="O67" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="P67" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q67" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="R67" s="3" t="s">
         <v>351</v>
       </c>
-      <c r="P67" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S67" s="3" t="s">
-        <v>353</v>
+        <v>65</v>
       </c>
       <c r="T67" s="4">
         <v>0.01</v>
       </c>
       <c r="U67" s="2">
-        <v>47688</v>
+        <v>47894</v>
       </c>
       <c r="V67" s="4">
-        <v>6.25</v>
+        <v>3.75</v>
       </c>
       <c r="W67" s="3" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="X67" s="4">
-        <v>4303.8194444399996</v>
+        <v>5960.9375</v>
       </c>
       <c r="Y67" s="4">
-        <v>4303.8194439999997</v>
+        <v>5960.9375</v>
       </c>
       <c r="Z67" s="6">
-        <v>2.813E-3</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.8310000000000002E-3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A68" s="3" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D68" s="4">
-        <v>475000</v>
+        <v>375000</v>
       </c>
       <c r="E68" s="5">
-        <v>101.5912</v>
+        <v>92.744500000000002</v>
       </c>
       <c r="F68" s="4">
-        <v>482558.2</v>
+        <v>351756.71875</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J68" s="5">
-        <v>101.5912</v>
+        <v>92.744500000000002</v>
       </c>
       <c r="K68" s="5">
         <v>1</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M68" s="4">
-        <v>482558.2</v>
+        <v>351756.71875</v>
       </c>
       <c r="N68" s="4">
-        <v>482558.2</v>
+        <v>351756.71875</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="P68" s="3" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>81</v>
+        <v>181</v>
       </c>
       <c r="R68" s="3" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="S68" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T68" s="4">
         <v>0.01</v>
       </c>
       <c r="U68" s="2">
-        <v>49583</v>
+        <v>47894</v>
       </c>
       <c r="V68" s="4">
-        <v>6.75</v>
+        <v>3.625</v>
       </c>
       <c r="W68" s="3" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="X68" s="4">
-        <v>0</v>
+        <v>3964.84375</v>
       </c>
       <c r="Y68" s="4">
-        <v>0</v>
+        <v>3964.84375</v>
       </c>
       <c r="Z68" s="6">
-        <v>3.5699999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.6229999999999999E-3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A69" s="3" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D69" s="4">
-        <v>515000</v>
+        <v>470000</v>
       </c>
       <c r="E69" s="5">
-        <v>97.262086999999994</v>
+        <v>104.24469999999999</v>
       </c>
       <c r="F69" s="4">
-        <v>504976.83138332999</v>
+        <v>491443.31916666997</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J69" s="5">
-        <v>97.262086999999994</v>
+        <v>104.24469999999999</v>
       </c>
       <c r="K69" s="5">
         <v>1</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M69" s="4">
-        <v>504976.83138300001</v>
+        <v>491443.319166</v>
       </c>
       <c r="N69" s="4">
-        <v>504976.83138332999</v>
+        <v>491443.31916666997</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="P69" s="3" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>364</v>
+        <v>86</v>
       </c>
       <c r="R69" s="3" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="S69" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T69" s="4">
         <v>0.01</v>
       </c>
       <c r="U69" s="2">
-        <v>46798</v>
+        <v>48533</v>
       </c>
       <c r="V69" s="4">
-        <v>3.75</v>
+        <v>7.625</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>365</v>
       </c>
       <c r="X69" s="4">
-        <v>4077.0833333300002</v>
+        <v>1493.22916667</v>
       </c>
       <c r="Y69" s="4">
-        <v>4077.083333</v>
+        <v>1493.2291660000001</v>
       </c>
       <c r="Z69" s="6">
-        <v>3.7360000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.6640000000000002E-3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A70" s="3" t="s">
         <v>366</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>367</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D70" s="4">
-        <v>400000</v>
+        <v>435000</v>
       </c>
       <c r="E70" s="5">
-        <v>102.35858899999999</v>
+        <v>106.187613</v>
       </c>
       <c r="F70" s="4">
-        <v>409512.13377777999</v>
+        <v>474973.66863332997</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J70" s="5">
-        <v>102.35858899999999</v>
+        <v>106.187613</v>
       </c>
       <c r="K70" s="5">
         <v>1</v>
       </c>
       <c r="L70" s="3" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M70" s="4">
-        <v>409512.13377700001</v>
+        <v>474973.66863299999</v>
       </c>
       <c r="N70" s="4">
-        <v>409512.13377777999</v>
+        <v>474973.66863332997</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>368</v>
       </c>
       <c r="P70" s="3" t="s">
         <v>369</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>364</v>
+        <v>92</v>
       </c>
       <c r="R70" s="3" t="s">
         <v>366</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>65</v>
+        <v>308</v>
       </c>
       <c r="T70" s="4">
         <v>0.01</v>
       </c>
       <c r="U70" s="2">
-        <v>49034</v>
+        <v>49507</v>
       </c>
       <c r="V70" s="4">
-        <v>7</v>
+        <v>8.125</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>370</v>
       </c>
       <c r="X70" s="4">
-        <v>77.777777779999994</v>
+        <v>13057.55208333</v>
       </c>
       <c r="Y70" s="4">
-        <v>77.777777</v>
+        <v>13057.552083</v>
       </c>
       <c r="Z70" s="6">
-        <v>3.0300000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5409999999999999E-3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A71" s="3" t="s">
         <v>371</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>372</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D71" s="4">
-        <v>450000</v>
+        <v>505000</v>
       </c>
       <c r="E71" s="5">
-        <v>102.191941</v>
+        <v>101.24518999999999</v>
       </c>
       <c r="F71" s="4">
-        <v>459863.73450000002</v>
+        <v>516254.04283332999</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>260</v>
+        <v>31</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J71" s="5">
-        <v>102.191941</v>
+        <v>101.24518999999999</v>
       </c>
       <c r="K71" s="5">
         <v>1</v>
       </c>
       <c r="L71" s="3" t="s">
-        <v>261</v>
+        <v>33</v>
       </c>
       <c r="M71" s="4">
-        <v>459863.73450000002</v>
+        <v>516254.04283300001</v>
       </c>
       <c r="N71" s="4">
-        <v>459863.73450000002</v>
+        <v>516254.04283332999</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>373</v>
       </c>
       <c r="P71" s="3" t="s">
         <v>374</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="R71" s="3" t="s">
         <v>371</v>
       </c>
       <c r="S71" s="3" t="s">
-        <v>264</v>
+        <v>65</v>
       </c>
       <c r="T71" s="4">
         <v>0.01</v>
       </c>
       <c r="U71" s="2">
-        <v>47939</v>
+        <v>47757</v>
       </c>
       <c r="V71" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>375</v>
       </c>
       <c r="X71" s="4">
-        <v>0</v>
+        <v>4965.8333333299997</v>
       </c>
       <c r="Y71" s="4">
-        <v>0</v>
+        <v>4965.8333329999996</v>
       </c>
       <c r="Z71" s="6">
-        <v>3.4020000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.849E-3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A72" s="3" t="s">
         <v>376</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>377</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D72" s="4">
-        <v>480000</v>
+        <v>520000</v>
       </c>
       <c r="E72" s="5">
-        <v>99.941929999999999</v>
+        <v>99.266216</v>
       </c>
       <c r="F72" s="4">
-        <v>485727.93066667003</v>
+        <v>521830.29542222002</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J72" s="5">
-        <v>99.941929999999999</v>
+        <v>99.266216</v>
       </c>
       <c r="K72" s="5">
         <v>1</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M72" s="4">
-        <v>485727.930666</v>
+        <v>521830.295422</v>
       </c>
       <c r="N72" s="4">
-        <v>485727.93066667003</v>
+        <v>521830.29542222002</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>378</v>
       </c>
       <c r="P72" s="3" t="s">
         <v>379</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="R72" s="3" t="s">
         <v>376</v>
       </c>
       <c r="S72" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T72" s="4">
         <v>0.01</v>
       </c>
       <c r="U72" s="2">
-        <v>46736</v>
+        <v>48670</v>
       </c>
       <c r="V72" s="4">
-        <v>4.25</v>
+        <v>6.625</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>380</v>
       </c>
       <c r="X72" s="4">
-        <v>6006.6666666700003</v>
+        <v>5645.9722222199998</v>
       </c>
       <c r="Y72" s="4">
-        <v>6006.6666660000001</v>
+        <v>5645.9722220000003</v>
       </c>
       <c r="Z72" s="6">
-        <v>3.594E-3</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.8909999999999999E-3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A73" s="3" t="s">
         <v>381</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>382</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D73" s="4">
-        <v>300000</v>
+        <v>510000</v>
       </c>
       <c r="E73" s="5">
-        <v>96.339669999999998</v>
+        <v>97.565479999999994</v>
       </c>
       <c r="F73" s="4">
-        <v>292552.34333333001</v>
+        <v>502469.67716666998</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J73" s="5">
-        <v>96.339669999999998</v>
+        <v>97.565479999999994</v>
       </c>
       <c r="K73" s="5">
         <v>1</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M73" s="4">
-        <v>292552.34333300003</v>
+        <v>502469.67716600001</v>
       </c>
       <c r="N73" s="4">
-        <v>292552.34333333001</v>
+        <v>502469.67716666998</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>383</v>
       </c>
       <c r="P73" s="3" t="s">
         <v>384</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>75</v>
+        <v>307</v>
       </c>
       <c r="R73" s="3" t="s">
         <v>381</v>
       </c>
       <c r="S73" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T73" s="4">
         <v>0.01</v>
       </c>
       <c r="U73" s="2">
-        <v>47284</v>
+        <v>46997</v>
       </c>
       <c r="V73" s="4">
-        <v>4</v>
+        <v>3.875</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>385</v>
       </c>
       <c r="X73" s="4">
-        <v>3533.3333333300002</v>
+        <v>4885.7291666700003</v>
       </c>
       <c r="Y73" s="4">
-        <v>3533.333333</v>
+        <v>4885.7291660000001</v>
       </c>
       <c r="Z73" s="6">
-        <v>2.1640000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.7469999999999999E-3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A74" s="3" t="s">
         <v>386</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>387</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D74" s="4">
-        <v>475000</v>
+        <v>505000</v>
       </c>
       <c r="E74" s="5">
-        <v>99.32208</v>
+        <v>98.779567</v>
       </c>
       <c r="F74" s="4">
-        <v>471779.88</v>
+        <v>500572.75085000001</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J74" s="5">
-        <v>99.32208</v>
+        <v>98.779567</v>
       </c>
       <c r="K74" s="5">
         <v>1</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M74" s="4">
-        <v>471779.88</v>
+        <v>500572.75085000001</v>
       </c>
       <c r="N74" s="4">
-        <v>471779.88</v>
+        <v>500572.75085000001</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>388</v>
       </c>
       <c r="P74" s="3" t="s">
         <v>389</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>81</v>
+        <v>165</v>
       </c>
       <c r="R74" s="3" t="s">
         <v>386</v>
       </c>
       <c r="S74" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T74" s="4">
         <v>0.01</v>
       </c>
       <c r="U74" s="2">
-        <v>48488</v>
+        <v>46873</v>
       </c>
       <c r="V74" s="4">
-        <v>6</v>
+        <v>4.125</v>
       </c>
       <c r="W74" s="3" t="s">
         <v>390</v>
       </c>
       <c r="X74" s="4">
-        <v>0</v>
+        <v>1735.9375</v>
       </c>
       <c r="Y74" s="4">
-        <v>0</v>
+        <v>1735.9375</v>
       </c>
       <c r="Z74" s="6">
-        <v>3.4910000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.7320000000000001E-3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A75" s="3" t="s">
         <v>391</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>392</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D75" s="4">
-        <v>545000</v>
+        <v>105000</v>
       </c>
       <c r="E75" s="5">
-        <v>92.924049999999994</v>
+        <v>104.292</v>
       </c>
       <c r="F75" s="4">
-        <v>509047.53083333001</v>
+        <v>109829.25625000001</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J75" s="5">
-        <v>92.924049999999994</v>
+        <v>104.292</v>
       </c>
       <c r="K75" s="5">
         <v>1</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M75" s="4">
-        <v>509047.53083300003</v>
+        <v>109829.25625000001</v>
       </c>
       <c r="N75" s="4">
-        <v>509047.53083333001</v>
+        <v>109829.25625000001</v>
       </c>
       <c r="O75" s="3" t="s">
         <v>393</v>
       </c>
       <c r="P75" s="3" t="s">
         <v>394</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>81</v>
+        <v>319</v>
       </c>
       <c r="R75" s="3" t="s">
         <v>391</v>
       </c>
       <c r="S75" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T75" s="4">
         <v>0.01</v>
       </c>
       <c r="U75" s="2">
         <v>47894</v>
       </c>
       <c r="V75" s="4">
-        <v>3.75</v>
+        <v>7.375</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>395</v>
       </c>
       <c r="X75" s="4">
-        <v>2611.4583333300002</v>
+        <v>322.65625</v>
       </c>
       <c r="Y75" s="4">
-        <v>2611.458333</v>
+        <v>322.65625</v>
       </c>
       <c r="Z75" s="6">
-        <v>3.7659999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:26" x14ac:dyDescent="0.2">
+        <v>8.1899999999999996E-4</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A76" s="3" t="s">
         <v>396</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>397</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D76" s="4">
-        <v>500000</v>
+        <v>470000</v>
       </c>
       <c r="E76" s="5">
-        <v>92.085139999999996</v>
+        <v>100.0382</v>
       </c>
       <c r="F76" s="4">
-        <v>462741.67222221999</v>
+        <v>478404.54</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J76" s="5">
-        <v>92.085139999999996</v>
+        <v>100.0382</v>
       </c>
       <c r="K76" s="5">
         <v>1</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M76" s="4">
-        <v>462741.67222200002</v>
+        <v>478404.54</v>
       </c>
       <c r="N76" s="4">
-        <v>462741.67222221999</v>
+        <v>478404.54</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>398</v>
       </c>
       <c r="P76" s="3" t="s">
         <v>399</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>191</v>
+        <v>86</v>
       </c>
       <c r="R76" s="3" t="s">
         <v>396</v>
       </c>
       <c r="S76" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T76" s="4">
         <v>0.01</v>
       </c>
       <c r="U76" s="2">
-        <v>47894</v>
+        <v>46798</v>
       </c>
       <c r="V76" s="4">
-        <v>3.625</v>
+        <v>6</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>400</v>
       </c>
       <c r="X76" s="4">
-        <v>2315.9722222199998</v>
+        <v>8225</v>
       </c>
       <c r="Y76" s="4">
-        <v>2315.9722219999999</v>
+        <v>8225</v>
       </c>
       <c r="Z76" s="6">
-        <v>3.424E-3</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5669999999999999E-3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A77" s="3" t="s">
         <v>401</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>402</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D77" s="4">
-        <v>470000</v>
+        <v>495000</v>
       </c>
       <c r="E77" s="5">
-        <v>102.36475299999999</v>
+        <v>102.798299</v>
       </c>
       <c r="F77" s="4">
-        <v>495150.69326666999</v>
+        <v>523495.33004999999</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J77" s="5">
-        <v>102.36475299999999</v>
+        <v>102.798299</v>
       </c>
       <c r="K77" s="5">
         <v>1</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M77" s="4">
-        <v>495150.69326600002</v>
+        <v>523495.33004999999</v>
       </c>
       <c r="N77" s="4">
-        <v>495150.69326666999</v>
+        <v>523495.33004999999</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>403</v>
       </c>
       <c r="P77" s="3" t="s">
         <v>404</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="R77" s="3" t="s">
         <v>401</v>
       </c>
       <c r="S77" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T77" s="4">
         <v>0.01</v>
       </c>
       <c r="U77" s="2">
-        <v>48533</v>
+        <v>47514</v>
       </c>
       <c r="V77" s="4">
-        <v>7.625</v>
+        <v>8.875</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>405</v>
       </c>
       <c r="X77" s="4">
-        <v>14036.35416667</v>
+        <v>14643.75</v>
       </c>
       <c r="Y77" s="4">
-        <v>14036.354165999999</v>
+        <v>14643.75</v>
       </c>
       <c r="Z77" s="6">
-        <v>3.6640000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.9029999999999998E-3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A78" s="3" t="s">
         <v>406</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>407</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D78" s="4">
-        <v>435000</v>
+        <v>395000</v>
       </c>
       <c r="E78" s="5">
-        <v>102.88413300000001</v>
+        <v>102.59059999999999</v>
       </c>
       <c r="F78" s="4">
-        <v>454811.08271667</v>
+        <v>408099.36305555998</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>46</v>
+        <v>235</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J78" s="5">
-        <v>102.88413300000001</v>
+        <v>102.59059999999999</v>
       </c>
       <c r="K78" s="5">
         <v>1</v>
       </c>
       <c r="L78" s="3" t="s">
-        <v>48</v>
+        <v>236</v>
       </c>
       <c r="M78" s="4">
-        <v>454811.08271599998</v>
+        <v>408099.36305500002</v>
       </c>
       <c r="N78" s="4">
-        <v>454811.08271667</v>
+        <v>408099.36305555998</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>408</v>
       </c>
       <c r="P78" s="3" t="s">
         <v>409</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="R78" s="3" t="s">
         <v>406</v>
       </c>
       <c r="S78" s="3" t="s">
-        <v>353</v>
+        <v>239</v>
       </c>
       <c r="T78" s="4">
         <v>0.01</v>
       </c>
       <c r="U78" s="2">
-        <v>49507</v>
+        <v>47969</v>
       </c>
       <c r="V78" s="4">
-        <v>8.125</v>
+        <v>6.875</v>
       </c>
       <c r="W78" s="3" t="s">
         <v>410</v>
       </c>
       <c r="X78" s="4">
-        <v>7265.1041666700003</v>
+        <v>2866.4930555599999</v>
       </c>
       <c r="Y78" s="4">
-        <v>7265.1041660000001</v>
+        <v>2866.4930549999999</v>
       </c>
       <c r="Z78" s="6">
-        <v>3.3649999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.0430000000000001E-3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A79" s="3" t="s">
         <v>411</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>412</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D79" s="4">
-        <v>135000</v>
+        <v>460000</v>
       </c>
       <c r="E79" s="5">
-        <v>97.822590000000005</v>
+        <v>99.880219999999994</v>
       </c>
       <c r="F79" s="4">
-        <v>132060.49650000001</v>
+        <v>461811.30366666999</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J79" s="5">
-        <v>97.822590000000005</v>
+        <v>99.880219999999994</v>
       </c>
       <c r="K79" s="5">
         <v>1</v>
       </c>
       <c r="L79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M79" s="4">
-        <v>132060.49650000001</v>
+        <v>461811.30366600002</v>
       </c>
       <c r="N79" s="4">
-        <v>132060.49650000001</v>
+        <v>461811.30366666999</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>413</v>
       </c>
       <c r="P79" s="3" t="s">
         <v>414</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="R79" s="3" t="s">
         <v>411</v>
       </c>
       <c r="S79" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T79" s="4">
         <v>0.01</v>
       </c>
       <c r="U79" s="2">
-        <v>48670</v>
+        <v>48519</v>
       </c>
       <c r="V79" s="4">
-        <v>6.625</v>
+        <v>6.375</v>
       </c>
       <c r="W79" s="3" t="s">
         <v>415</v>
       </c>
       <c r="X79" s="4">
-        <v>0</v>
+        <v>2362.2916666699998</v>
       </c>
       <c r="Y79" s="4">
-        <v>0</v>
+        <v>2362.2916660000001</v>
       </c>
       <c r="Z79" s="6">
-        <v>9.77E-4</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.4429999999999999E-3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A80" s="3" t="s">
         <v>416</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>417</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D80" s="4">
-        <v>260000</v>
+        <v>180000</v>
       </c>
       <c r="E80" s="5">
-        <v>95.592597999999995</v>
+        <v>102.6049</v>
       </c>
       <c r="F80" s="4">
-        <v>249291.86591111001</v>
+        <v>186179.44500000001</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J80" s="5">
-        <v>95.592597999999995</v>
+        <v>102.6049</v>
       </c>
       <c r="K80" s="5">
         <v>1</v>
       </c>
       <c r="L80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M80" s="4">
-        <v>249291.865911</v>
+        <v>186179.44500000001</v>
       </c>
       <c r="N80" s="4">
-        <v>249291.86591111001</v>
+        <v>186179.44500000001</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>418</v>
       </c>
       <c r="P80" s="3" t="s">
         <v>419</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>64</v>
+        <v>92</v>
       </c>
       <c r="R80" s="3" t="s">
         <v>416</v>
       </c>
       <c r="S80" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T80" s="4">
         <v>0.01</v>
       </c>
       <c r="U80" s="2">
-        <v>48653</v>
+        <v>48502</v>
       </c>
       <c r="V80" s="4">
-        <v>6.5</v>
+        <v>6.625</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>420</v>
       </c>
       <c r="X80" s="4">
-        <v>751.11111111000002</v>
+        <v>1490.625</v>
       </c>
       <c r="Y80" s="4">
-        <v>751.11111100000005</v>
+        <v>1490.625</v>
       </c>
       <c r="Z80" s="6">
-        <v>1.8439999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.3879999999999999E-3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A81" s="3" t="s">
         <v>421</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>422</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D81" s="4">
-        <v>105000</v>
+        <v>460000</v>
       </c>
       <c r="E81" s="5">
-        <v>104.2713</v>
+        <v>100.9819</v>
       </c>
       <c r="F81" s="4">
-        <v>112410.28166666999</v>
+        <v>476376.11499999999</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J81" s="5">
-        <v>104.2713</v>
+        <v>100.9819</v>
       </c>
       <c r="K81" s="5">
         <v>1</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="M81" s="4">
-        <v>112410.281666</v>
+        <v>476376.11499999999</v>
       </c>
       <c r="N81" s="4">
-        <v>112410.28166666999</v>
+        <v>476376.11499999999</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>423</v>
       </c>
       <c r="P81" s="3" t="s">
         <v>424</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>364</v>
+        <v>86</v>
       </c>
       <c r="R81" s="3" t="s">
         <v>421</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="T81" s="4">
         <v>0.01</v>
       </c>
       <c r="U81" s="2">
-        <v>47894</v>
+        <v>47133</v>
       </c>
       <c r="V81" s="4">
-        <v>7.375</v>
+        <v>6.875</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>425</v>
       </c>
       <c r="X81" s="4">
-        <v>2925.4166666699998</v>
+        <v>11859.375</v>
       </c>
       <c r="Y81" s="4">
-        <v>2925.4166660000001</v>
+        <v>11859.375</v>
       </c>
       <c r="Z81" s="6">
-        <v>8.3100000000000003E-4</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.552E-3</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A82" s="3" t="s">
         <v>426</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>427</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D82" s="4">
-        <v>470000</v>
+        <v>300000</v>
       </c>
       <c r="E82" s="5">
-        <v>99.545240000000007</v>
+        <v>109.26838600000001</v>
       </c>
       <c r="F82" s="4">
-        <v>471465.96133333002</v>
+        <v>331461.408</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J82" s="5">
-        <v>99.545240000000007</v>
+        <v>109.26838600000001</v>
       </c>
       <c r="K82" s="5">
         <v>1</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M82" s="4">
-        <v>471465.96133299998</v>
+        <v>331461.408</v>
       </c>
       <c r="N82" s="4">
-        <v>471465.96133333002</v>
+        <v>331461.408</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>428</v>
       </c>
       <c r="P82" s="3" t="s">
         <v>429</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="R82" s="3" t="s">
         <v>426</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>65</v>
+        <v>308</v>
       </c>
       <c r="T82" s="4">
         <v>0.01</v>
       </c>
       <c r="U82" s="2">
-        <v>46798</v>
+        <v>47223</v>
       </c>
       <c r="V82" s="4">
-        <v>6</v>
+        <v>9.75</v>
       </c>
       <c r="W82" s="3" t="s">
         <v>430</v>
       </c>
       <c r="X82" s="4">
-        <v>3603.3333333300002</v>
+        <v>3656.25</v>
       </c>
       <c r="Y82" s="4">
-        <v>3603.333333</v>
+        <v>3656.25</v>
       </c>
       <c r="Z82" s="6">
-        <v>3.4880000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.4710000000000001E-3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A83" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>432</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D83" s="4">
-        <v>95000</v>
+        <v>210000</v>
       </c>
       <c r="E83" s="5">
-        <v>100.9662</v>
+        <v>97.861459999999994</v>
       </c>
       <c r="F83" s="4">
-        <v>97346.518472220007</v>
+        <v>208418.44099999999</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J83" s="5">
-        <v>100.9662</v>
+        <v>97.861459999999994</v>
       </c>
       <c r="K83" s="5">
         <v>1</v>
       </c>
       <c r="L83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M83" s="4">
-        <v>97346.518471999996</v>
+        <v>208418.44099999999</v>
       </c>
       <c r="N83" s="4">
-        <v>97346.518472220007</v>
+        <v>208418.44099999999</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>433</v>
       </c>
       <c r="P83" s="3" t="s">
         <v>434</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="R83" s="3" t="s">
         <v>431</v>
       </c>
       <c r="S83" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T83" s="4">
         <v>0.01</v>
       </c>
       <c r="U83" s="2">
-        <v>47514</v>
+        <v>47529</v>
       </c>
       <c r="V83" s="4">
-        <v>8.875</v>
+        <v>4.75</v>
       </c>
       <c r="W83" s="3" t="s">
         <v>435</v>
       </c>
       <c r="X83" s="4">
-        <v>1428.62847222</v>
+        <v>2909.375</v>
       </c>
       <c r="Y83" s="4">
-        <v>1428.6284720000001</v>
+        <v>2909.375</v>
       </c>
       <c r="Z83" s="6">
-        <v>7.2000000000000005E-4</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.554E-3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A84" s="3" t="s">
         <v>436</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>437</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D84" s="4">
-        <v>460000</v>
+        <v>455000</v>
       </c>
       <c r="E84" s="5">
-        <v>99.993594000000002</v>
+        <v>100.53619999999999</v>
       </c>
       <c r="F84" s="4">
-        <v>472189.28240000003</v>
+        <v>468530.33500000002</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J84" s="5">
-        <v>99.993594000000002</v>
+        <v>100.53619999999999</v>
       </c>
       <c r="K84" s="5">
         <v>1</v>
       </c>
       <c r="L84" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M84" s="4">
-        <v>472189.28240000003</v>
+        <v>468530.33500000002</v>
       </c>
       <c r="N84" s="4">
-        <v>472189.28240000003</v>
+        <v>468530.33500000002</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>438</v>
       </c>
       <c r="P84" s="3" t="s">
         <v>439</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="R84" s="3" t="s">
         <v>436</v>
       </c>
       <c r="S84" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T84" s="4">
         <v>0.01</v>
       </c>
       <c r="U84" s="2">
-        <v>48519</v>
+        <v>48410</v>
       </c>
       <c r="V84" s="4">
-        <v>6.375</v>
+        <v>6.5</v>
       </c>
       <c r="W84" s="3" t="s">
         <v>440</v>
       </c>
       <c r="X84" s="4">
-        <v>12218.75</v>
+        <v>11090.625</v>
       </c>
       <c r="Y84" s="4">
-        <v>12218.75</v>
+        <v>11090.625</v>
       </c>
       <c r="Z84" s="6">
-        <v>3.4940000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.493E-3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A85" s="3" t="s">
         <v>441</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>442</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D85" s="4">
-        <v>180000</v>
+        <v>385000</v>
       </c>
       <c r="E85" s="5">
-        <v>101.6391</v>
+        <v>101.5566</v>
       </c>
       <c r="F85" s="4">
-        <v>188449.13</v>
+        <v>396406.97249999997</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J85" s="5">
-        <v>101.6391</v>
+        <v>101.5566</v>
       </c>
       <c r="K85" s="5">
         <v>1</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="M85" s="4">
-        <v>188449.13</v>
+        <v>396406.97249999997</v>
       </c>
       <c r="N85" s="4">
-        <v>188449.13</v>
+        <v>396406.97249999997</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>443</v>
       </c>
       <c r="P85" s="3" t="s">
         <v>444</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="R85" s="3" t="s">
         <v>441</v>
       </c>
       <c r="S85" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T85" s="4">
         <v>0.01</v>
       </c>
       <c r="U85" s="2">
-        <v>48502</v>
+        <v>46827</v>
       </c>
       <c r="V85" s="4">
-        <v>6.625</v>
+        <v>6.75</v>
       </c>
       <c r="W85" s="3" t="s">
         <v>445</v>
       </c>
       <c r="X85" s="4">
-        <v>5498.75</v>
+        <v>5414.0625</v>
       </c>
       <c r="Y85" s="4">
-        <v>5498.75</v>
+        <v>5414.0625</v>
       </c>
       <c r="Z85" s="6">
-        <v>1.3940000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.9559999999999999E-3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A86" s="3" t="s">
         <v>446</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>447</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D86" s="4">
-        <v>460000</v>
+        <v>235000</v>
       </c>
       <c r="E86" s="5">
-        <v>100.73609999999999</v>
+        <v>77.067845000000005</v>
       </c>
       <c r="F86" s="4">
-        <v>470062.44888888998</v>
+        <v>183358.25519443999</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>136</v>
+        <v>448</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J86" s="5">
-        <v>100.73609999999999</v>
+        <v>77.067845000000005</v>
       </c>
       <c r="K86" s="5">
         <v>1</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>137</v>
+        <v>449</v>
       </c>
       <c r="M86" s="4">
-        <v>470062.44888799998</v>
+        <v>183358.255194</v>
       </c>
       <c r="N86" s="4">
-        <v>470062.44888888998</v>
+        <v>183358.25519443999</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>81</v>
+        <v>319</v>
       </c>
       <c r="R86" s="3" t="s">
         <v>446</v>
       </c>
       <c r="S86" s="3" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="T86" s="4">
         <v>0.01</v>
       </c>
       <c r="U86" s="2">
-        <v>47133</v>
+        <v>52681</v>
       </c>
       <c r="V86" s="4">
-        <v>6.875</v>
+        <v>5.3</v>
       </c>
       <c r="W86" s="3" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="X86" s="4">
-        <v>6676.3888888900001</v>
+        <v>2248.8194444400001</v>
       </c>
       <c r="Y86" s="4">
-        <v>6676.3888880000004</v>
+        <v>2248.8194440000002</v>
       </c>
       <c r="Z86" s="6">
-        <v>3.4780000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.3669999999999999E-3</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A87" s="3" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D87" s="4">
-        <v>300000</v>
+        <v>485000</v>
       </c>
       <c r="E87" s="5">
-        <v>106.559804</v>
+        <v>104.518</v>
       </c>
       <c r="F87" s="4">
-        <v>333166.91200000001</v>
+        <v>520339.05347222002</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>46</v>
+        <v>455</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J87" s="5">
-        <v>106.559804</v>
+        <v>104.518</v>
       </c>
       <c r="K87" s="5">
         <v>1</v>
       </c>
       <c r="L87" s="3" t="s">
-        <v>48</v>
+        <v>456</v>
       </c>
       <c r="M87" s="4">
-        <v>333166.91200000001</v>
+        <v>520339.053472</v>
       </c>
       <c r="N87" s="4">
-        <v>333166.91200000001</v>
+        <v>520339.05347222002</v>
       </c>
       <c r="O87" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="P87" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="Q87" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="R87" s="3" t="s">
         <v>453</v>
       </c>
-      <c r="P87" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S87" s="3" t="s">
-        <v>353</v>
+        <v>121</v>
       </c>
       <c r="T87" s="4">
         <v>0.01</v>
       </c>
       <c r="U87" s="2">
-        <v>47223</v>
+        <v>47696</v>
       </c>
       <c r="V87" s="4">
-        <v>9.75</v>
+        <v>8.375</v>
       </c>
       <c r="W87" s="3" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="X87" s="4">
-        <v>13487.5</v>
+        <v>13426.75347222</v>
       </c>
       <c r="Y87" s="4">
-        <v>13487.5</v>
+        <v>13426.753472</v>
       </c>
       <c r="Z87" s="6">
-        <v>2.4650000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.8800000000000002E-3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A88" s="3" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D88" s="4">
-        <v>455000</v>
+        <v>350000</v>
       </c>
       <c r="E88" s="5">
-        <v>98.527659999999997</v>
+        <v>101.712</v>
       </c>
       <c r="F88" s="4">
-        <v>454544.46411111002</v>
+        <v>365998.59722221998</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J88" s="5">
-        <v>98.527659999999997</v>
+        <v>101.712</v>
       </c>
       <c r="K88" s="5">
         <v>1</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M88" s="4">
-        <v>454544.46411100001</v>
+        <v>365998.59722200001</v>
       </c>
       <c r="N88" s="4">
-        <v>454544.46411111002</v>
+        <v>365998.59722221998</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>87</v>
+        <v>307</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="T88" s="4">
         <v>0.01</v>
       </c>
       <c r="U88" s="2">
-        <v>48410</v>
+        <v>49279</v>
       </c>
       <c r="V88" s="4">
-        <v>6.5</v>
+        <v>5.75</v>
       </c>
       <c r="W88" s="3" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="X88" s="4">
-        <v>6243.6111111099999</v>
+        <v>10006.59722222</v>
       </c>
       <c r="Y88" s="4">
-        <v>6243.6111110000002</v>
+        <v>10006.597222</v>
       </c>
       <c r="Z88" s="6">
-        <v>3.3630000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.7290000000000001E-3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A89" s="3" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D89" s="4">
-        <v>385000</v>
+        <v>355000</v>
       </c>
       <c r="E89" s="5">
-        <v>101.2372</v>
+        <v>98.25909</v>
       </c>
       <c r="F89" s="4">
-        <v>390918.22</v>
+        <v>357972.11324999999</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H89" s="3" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J89" s="5">
-        <v>101.2372</v>
+        <v>98.25909</v>
       </c>
       <c r="K89" s="5">
         <v>1</v>
       </c>
       <c r="L89" s="3" t="s">
-        <v>137</v>
+        <v>33</v>
       </c>
       <c r="M89" s="4">
-        <v>390918.22</v>
+        <v>357972.11324999999</v>
       </c>
       <c r="N89" s="4">
-        <v>390918.22</v>
+        <v>357972.11324999999</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="S89" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T89" s="4">
         <v>0.01</v>
       </c>
       <c r="U89" s="2">
-        <v>46827</v>
+        <v>48775</v>
       </c>
       <c r="V89" s="4">
-        <v>6.75</v>
+        <v>6.875</v>
       </c>
       <c r="W89" s="3" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="X89" s="4">
-        <v>1155</v>
+        <v>9152.34375</v>
       </c>
       <c r="Y89" s="4">
-        <v>1155</v>
+        <v>9152.34375</v>
       </c>
       <c r="Z89" s="6">
-        <v>2.892E-3</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.6689999999999999E-3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A90" s="3" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D90" s="4">
-        <v>235000</v>
+        <v>530000</v>
       </c>
       <c r="E90" s="5">
-        <v>77.331999999999994</v>
+        <v>93.787610000000001</v>
       </c>
       <c r="F90" s="4">
-        <v>181937.78333333001</v>
+        <v>502871.20799999998</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H90" s="3" t="s">
-        <v>468</v>
+        <v>31</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J90" s="5">
-        <v>77.331999999999994</v>
+        <v>93.787610000000001</v>
       </c>
       <c r="K90" s="5">
         <v>1</v>
       </c>
       <c r="L90" s="3" t="s">
-        <v>469</v>
+        <v>33</v>
       </c>
       <c r="M90" s="4">
-        <v>181937.783333</v>
+        <v>502871.20799999998</v>
       </c>
       <c r="N90" s="4">
-        <v>181937.78333333001</v>
+        <v>502871.20799999998</v>
       </c>
       <c r="O90" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="P90" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="Q90" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="R90" s="3" t="s">
         <v>470</v>
-      </c>
-[...7 lines deleted...]
-        <v>466</v>
       </c>
       <c r="S90" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T90" s="4">
         <v>0.01</v>
       </c>
       <c r="U90" s="2">
-        <v>52681</v>
+        <v>47894</v>
       </c>
       <c r="V90" s="4">
-        <v>5.3</v>
+        <v>3.75</v>
       </c>
       <c r="W90" s="3" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="X90" s="4">
-        <v>207.58333332999999</v>
+        <v>5796.875</v>
       </c>
       <c r="Y90" s="4">
-        <v>207.58333300000001</v>
+        <v>5796.875</v>
       </c>
       <c r="Z90" s="6">
-        <v>1.346E-3</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.7499999999999999E-3</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A91" s="3" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D91" s="4">
-        <v>350000</v>
+        <v>480000</v>
       </c>
       <c r="E91" s="5">
-        <v>99.52</v>
+        <v>105.14912200000001</v>
       </c>
       <c r="F91" s="4">
-        <v>355430.83333333</v>
+        <v>520015.7856</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H91" s="3" t="s">
-        <v>136</v>
+        <v>455</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J91" s="5">
-        <v>99.52</v>
+        <v>105.14912200000001</v>
       </c>
       <c r="K91" s="5">
         <v>1</v>
       </c>
       <c r="L91" s="3" t="s">
-        <v>137</v>
+        <v>456</v>
       </c>
       <c r="M91" s="4">
-        <v>355430.83333300002</v>
+        <v>520015.7856</v>
       </c>
       <c r="N91" s="4">
-        <v>355430.83333333</v>
+        <v>520015.7856</v>
       </c>
       <c r="O91" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="P91" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="Q91" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="R91" s="3" t="s">
         <v>475</v>
       </c>
-      <c r="P91" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S91" s="3" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="T91" s="4">
         <v>0.01</v>
       </c>
       <c r="U91" s="2">
-        <v>46886</v>
+        <v>47498</v>
       </c>
       <c r="V91" s="4">
-        <v>5.3</v>
+        <v>8.5</v>
       </c>
       <c r="W91" s="3" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="X91" s="4">
-        <v>7110.8333333299997</v>
+        <v>15300</v>
       </c>
       <c r="Y91" s="4">
-        <v>7110.8333329999996</v>
+        <v>15300</v>
       </c>
       <c r="Z91" s="6">
-        <v>2.63E-3</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.8769999999999998E-3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A92" s="3" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D92" s="4">
         <v>485000</v>
       </c>
       <c r="E92" s="5">
-        <v>103.41631599999999</v>
+        <v>96.858059999999995</v>
       </c>
       <c r="F92" s="4">
-        <v>508338.92426667002</v>
+        <v>474557.70211110997</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H92" s="3" t="s">
-        <v>480</v>
+        <v>31</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J92" s="5">
-        <v>103.41631599999999</v>
+        <v>96.858059999999995</v>
       </c>
       <c r="K92" s="5">
         <v>1</v>
       </c>
       <c r="L92" s="3" t="s">
-        <v>481</v>
+        <v>33</v>
       </c>
       <c r="M92" s="4">
-        <v>508338.92426599999</v>
+        <v>474557.70211100002</v>
       </c>
       <c r="N92" s="4">
-        <v>508338.92426667002</v>
+        <v>474557.70211110997</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>482</v>
       </c>
       <c r="P92" s="3" t="s">
         <v>483</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>81</v>
+        <v>307</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="T92" s="4">
         <v>0.01</v>
       </c>
       <c r="U92" s="2">
-        <v>47696</v>
+        <v>47178</v>
       </c>
       <c r="V92" s="4">
-        <v>8.375</v>
+        <v>4</v>
       </c>
       <c r="W92" s="3" t="s">
         <v>484</v>
       </c>
       <c r="X92" s="4">
-        <v>6769.7916666700003</v>
+        <v>4796.1111111099999</v>
       </c>
       <c r="Y92" s="4">
-        <v>6769.7916660000001</v>
+        <v>4796.1111110000002</v>
       </c>
       <c r="Z92" s="6">
-        <v>3.761E-3</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5379999999999999E-3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A93" s="3" t="s">
         <v>485</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>486</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D93" s="4">
-        <v>350000</v>
+        <v>430000</v>
       </c>
       <c r="E93" s="5">
-        <v>99.624949999999998</v>
+        <v>108.9577</v>
       </c>
       <c r="F93" s="4">
-        <v>355395.65833333001</v>
+        <v>479870.11</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H93" s="3" t="s">
-        <v>31</v>
+        <v>487</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J93" s="5">
-        <v>99.624949999999998</v>
+        <v>108.9577</v>
       </c>
       <c r="K93" s="5">
         <v>1</v>
       </c>
       <c r="L93" s="3" t="s">
-        <v>33</v>
+        <v>488</v>
       </c>
       <c r="M93" s="4">
-        <v>355395.65833300003</v>
+        <v>479870.11</v>
       </c>
       <c r="N93" s="4">
-        <v>355395.65833333001</v>
+        <v>479870.11</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>270</v>
+        <v>319</v>
       </c>
       <c r="R93" s="3" t="s">
         <v>485</v>
       </c>
       <c r="S93" s="3" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="T93" s="4">
         <v>0.01</v>
       </c>
       <c r="U93" s="2">
-        <v>49279</v>
+        <v>49874</v>
       </c>
       <c r="V93" s="4">
-        <v>5.75</v>
+        <v>7.2</v>
       </c>
       <c r="W93" s="3" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="X93" s="4">
-        <v>6708.3333333299997</v>
+        <v>11352</v>
       </c>
       <c r="Y93" s="4">
-        <v>6708.3333329999996</v>
+        <v>11352</v>
       </c>
       <c r="Z93" s="6">
-        <v>2.6289999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.578E-3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A94" s="3" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D94" s="4">
-        <v>355000</v>
+        <v>470000</v>
       </c>
       <c r="E94" s="5">
-        <v>95.518460000000005</v>
+        <v>99.432040000000001</v>
       </c>
       <c r="F94" s="4">
-        <v>344242.96355555998</v>
+        <v>475163.92133332998</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J94" s="5">
-        <v>95.518460000000005</v>
+        <v>99.432040000000001</v>
       </c>
       <c r="K94" s="5">
         <v>1</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M94" s="4">
-        <v>344242.96355500002</v>
+        <v>475163.92133300001</v>
       </c>
       <c r="N94" s="4">
-        <v>344242.96355555998</v>
+        <v>475163.92133332998</v>
       </c>
       <c r="O94" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="P94" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="Q94" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="R94" s="3" t="s">
         <v>492</v>
-      </c>
-[...7 lines deleted...]
-        <v>490</v>
       </c>
       <c r="S94" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T94" s="4">
         <v>0.01</v>
       </c>
       <c r="U94" s="2">
-        <v>48775</v>
+        <v>46783</v>
       </c>
       <c r="V94" s="4">
-        <v>6.875</v>
+        <v>5</v>
       </c>
       <c r="W94" s="3" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="X94" s="4">
-        <v>5152.4305555600004</v>
+        <v>7833.3333333299997</v>
       </c>
       <c r="Y94" s="4">
-        <v>5152.4305549999999</v>
+        <v>7833.3333329999996</v>
       </c>
       <c r="Z94" s="6">
-        <v>2.5469999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5430000000000001E-3</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A95" s="3" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D95" s="4">
-        <v>425000</v>
+        <v>430000</v>
       </c>
       <c r="E95" s="5">
-        <v>92.752020999999999</v>
+        <v>107.67207999999999</v>
       </c>
       <c r="F95" s="4">
-        <v>396232.54758333002</v>
+        <v>477704.00650000002</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J95" s="5">
-        <v>92.752020999999999</v>
+        <v>107.67207999999999</v>
       </c>
       <c r="K95" s="5">
         <v>1</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M95" s="4">
-        <v>396232.54758299998</v>
+        <v>477704.00650000002</v>
       </c>
       <c r="N95" s="4">
-        <v>396232.54758333002</v>
+        <v>477704.00650000002</v>
       </c>
       <c r="O95" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="P95" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="Q95" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="R95" s="3" t="s">
         <v>497</v>
-      </c>
-[...7 lines deleted...]
-        <v>495</v>
       </c>
       <c r="S95" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T95" s="4">
         <v>0.01</v>
       </c>
       <c r="U95" s="2">
-        <v>47894</v>
+        <v>47679</v>
       </c>
       <c r="V95" s="4">
-        <v>3.75</v>
+        <v>9.125</v>
       </c>
       <c r="W95" s="3" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="X95" s="4">
-        <v>2036.45833333</v>
+        <v>14714.0625</v>
       </c>
       <c r="Y95" s="4">
-        <v>2036.458333</v>
+        <v>14714.0625</v>
       </c>
       <c r="Z95" s="6">
-        <v>2.9320000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5620000000000001E-3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A96" s="3" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D96" s="4">
-        <v>480000</v>
+        <v>245000</v>
       </c>
       <c r="E96" s="5">
-        <v>104.46171699999999</v>
+        <v>101.1433</v>
       </c>
       <c r="F96" s="4">
-        <v>510029.57493333</v>
+        <v>250863.58499999999</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H96" s="3" t="s">
-        <v>480</v>
+        <v>31</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J96" s="5">
-        <v>104.46171699999999</v>
+        <v>101.1433</v>
       </c>
       <c r="K96" s="5">
         <v>1</v>
       </c>
       <c r="L96" s="3" t="s">
-        <v>481</v>
+        <v>33</v>
       </c>
       <c r="M96" s="4">
-        <v>510029.57493300003</v>
+        <v>250863.58499999999</v>
       </c>
       <c r="N96" s="4">
-        <v>510029.57493333</v>
+        <v>250863.58499999999</v>
       </c>
       <c r="O96" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="P96" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="Q96" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R96" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="P96" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S96" s="3" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="T96" s="4">
         <v>0.01</v>
       </c>
       <c r="U96" s="2">
-        <v>47498</v>
+        <v>48594</v>
       </c>
       <c r="V96" s="4">
-        <v>8.5</v>
+        <v>6</v>
       </c>
       <c r="W96" s="3" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="X96" s="4">
-        <v>8613.3333333299997</v>
+        <v>3062.5</v>
       </c>
       <c r="Y96" s="4">
-        <v>8613.3333330000005</v>
+        <v>3062.5</v>
       </c>
       <c r="Z96" s="6">
-        <v>3.774E-3</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.8699999999999999E-3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A97" s="3" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D97" s="4">
-        <v>485000</v>
+        <v>490000</v>
       </c>
       <c r="E97" s="5">
-        <v>96.035916999999998</v>
+        <v>96.297600000000003</v>
       </c>
       <c r="F97" s="4">
-        <v>467390.86411666998</v>
+        <v>475558.76083332999</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J97" s="5">
-        <v>96.035916999999998</v>
+        <v>96.297600000000003</v>
       </c>
       <c r="K97" s="5">
         <v>1</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M97" s="4">
-        <v>467390.86411600001</v>
+        <v>475558.76083300001</v>
       </c>
       <c r="N97" s="4">
-        <v>467390.86411666998</v>
+        <v>475558.76083332999</v>
       </c>
       <c r="O97" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="P97" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="Q97" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="R97" s="3" t="s">
         <v>507</v>
-      </c>
-[...7 lines deleted...]
-        <v>505</v>
       </c>
       <c r="S97" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T97" s="4">
         <v>0.01</v>
       </c>
       <c r="U97" s="2">
-        <v>47178</v>
+        <v>47192</v>
       </c>
       <c r="V97" s="4">
-        <v>4</v>
+        <v>3.625</v>
       </c>
       <c r="W97" s="3" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="X97" s="4">
-        <v>1616.66666667</v>
+        <v>3700.5208333300002</v>
       </c>
       <c r="Y97" s="4">
-        <v>1616.6666660000001</v>
+        <v>3700.520833</v>
       </c>
       <c r="Z97" s="6">
-        <v>3.4580000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5460000000000001E-3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A98" s="3" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D98" s="4">
-        <v>445000</v>
+        <v>380000</v>
       </c>
       <c r="E98" s="5">
-        <v>104.90770000000001</v>
+        <v>97.204729999999998</v>
       </c>
       <c r="F98" s="4">
-        <v>479633.01500000001</v>
+        <v>378116.65455555997</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J98" s="5">
-        <v>104.90770000000001</v>
+        <v>97.204729999999998</v>
       </c>
       <c r="K98" s="5">
         <v>1</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M98" s="4">
-        <v>479633.01500000001</v>
+        <v>378116.65455500002</v>
       </c>
       <c r="N98" s="4">
-        <v>479633.01500000001</v>
+        <v>378116.65455555997</v>
       </c>
       <c r="O98" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="P98" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="Q98" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="R98" s="3" t="s">
         <v>512</v>
-      </c>
-[...7 lines deleted...]
-        <v>510</v>
       </c>
       <c r="S98" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T98" s="4">
         <v>0.01</v>
       </c>
       <c r="U98" s="2">
         <v>47635</v>
       </c>
       <c r="V98" s="4">
-        <v>8.625</v>
+        <v>4.625</v>
       </c>
       <c r="W98" s="3" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="X98" s="4">
-        <v>12793.75</v>
+        <v>8738.6805555600004</v>
       </c>
       <c r="Y98" s="4">
-        <v>12793.75</v>
+        <v>8738.6805550000008</v>
       </c>
       <c r="Z98" s="6">
-        <v>3.5490000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.8189999999999999E-3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A99" s="3" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D99" s="4">
-        <v>430000</v>
+        <v>530000</v>
       </c>
       <c r="E99" s="5">
-        <v>107.99169999999999</v>
+        <v>90.523375000000001</v>
       </c>
       <c r="F99" s="4">
-        <v>470642.31</v>
+        <v>481380.81805556</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H99" s="3" t="s">
-        <v>517</v>
+        <v>31</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J99" s="5">
-        <v>107.99169999999999</v>
+        <v>90.523375000000001</v>
       </c>
       <c r="K99" s="5">
         <v>1</v>
       </c>
       <c r="L99" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M99" s="4">
+        <v>481380.81805499998</v>
+      </c>
+      <c r="N99" s="4">
+        <v>481380.81805556</v>
+      </c>
+      <c r="O99" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="P99" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="Q99" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="R99" s="3" t="s">
         <v>518</v>
       </c>
-      <c r="M99" s="4">
-[...16 lines deleted...]
-      </c>
       <c r="S99" s="3" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="T99" s="4">
         <v>0.01</v>
       </c>
       <c r="U99" s="2">
-        <v>49874</v>
+        <v>47596</v>
       </c>
       <c r="V99" s="4">
-        <v>7.2</v>
+        <v>2.95</v>
       </c>
       <c r="W99" s="3" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="X99" s="4">
-        <v>6278</v>
+        <v>1606.9305555599999</v>
       </c>
       <c r="Y99" s="4">
-        <v>6278</v>
+        <v>1606.9305549999999</v>
       </c>
       <c r="Z99" s="6">
-        <v>3.4819999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5890000000000002E-3</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A100" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D100" s="4">
-        <v>485000</v>
+        <v>390000</v>
       </c>
       <c r="E100" s="5">
-        <v>96.165270000000007</v>
+        <v>98.787549999999996</v>
       </c>
       <c r="F100" s="4">
-        <v>475347.11505556002</v>
+        <v>385941.75750000001</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J100" s="5">
-        <v>96.165270000000007</v>
+        <v>98.787549999999996</v>
       </c>
       <c r="K100" s="5">
         <v>1</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M100" s="4">
-        <v>475347.115055</v>
+        <v>385941.75750000001</v>
       </c>
       <c r="N100" s="4">
-        <v>475347.11505556002</v>
+        <v>385941.75750000001</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>87</v>
+        <v>181</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="S100" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T100" s="4">
         <v>0.01</v>
       </c>
       <c r="U100" s="2">
-        <v>47223</v>
+        <v>47072</v>
       </c>
       <c r="V100" s="4">
-        <v>4</v>
+        <v>4.125</v>
       </c>
       <c r="W100" s="3" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="X100" s="4">
-        <v>8945.5555555600004</v>
+        <v>670.3125</v>
       </c>
       <c r="Y100" s="4">
-        <v>8945.5555550000008</v>
+        <v>670.3125</v>
       </c>
       <c r="Z100" s="6">
-        <v>3.5170000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.8779999999999999E-3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A101" s="3" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D101" s="4">
-        <v>470000</v>
+        <v>525000</v>
       </c>
       <c r="E101" s="5">
-        <v>98.897509999999997</v>
+        <v>92.501103000000001</v>
       </c>
       <c r="F101" s="4">
-        <v>468800.24144443998</v>
+        <v>488638.60324999999</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J101" s="5">
-        <v>98.897509999999997</v>
+        <v>92.501103000000001</v>
       </c>
       <c r="K101" s="5">
         <v>1</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M101" s="4">
-        <v>468800.24144399998</v>
+        <v>488638.60324999999</v>
       </c>
       <c r="N101" s="4">
-        <v>468800.24144443998</v>
+        <v>488638.60324999999</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>191</v>
+        <v>319</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="S101" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T101" s="4">
         <v>0.01</v>
       </c>
       <c r="U101" s="2">
-        <v>46783</v>
+        <v>49795</v>
       </c>
       <c r="V101" s="4">
-        <v>5</v>
+        <v>6.875</v>
       </c>
       <c r="W101" s="3" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="X101" s="4">
-        <v>3981.9444444400001</v>
+        <v>3007.8125</v>
       </c>
       <c r="Y101" s="4">
-        <v>3981.9444440000002</v>
+        <v>3007.8125</v>
       </c>
       <c r="Z101" s="6">
-        <v>3.4689999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.643E-3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A102" s="3" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D102" s="4">
-        <v>430000</v>
+        <v>420000</v>
       </c>
       <c r="E102" s="5">
-        <v>106.53319999999999</v>
+        <v>99.867649999999998</v>
       </c>
       <c r="F102" s="4">
-        <v>466376.23222221999</v>
+        <v>422397.255</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J102" s="5">
-        <v>106.53319999999999</v>
+        <v>99.867649999999998</v>
       </c>
       <c r="K102" s="5">
         <v>1</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M102" s="4">
-        <v>466376.23222200002</v>
+        <v>422397.255</v>
       </c>
       <c r="N102" s="4">
-        <v>466376.23222221999</v>
+        <v>422397.255</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>81</v>
+        <v>307</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="S102" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T102" s="4">
         <v>0.01</v>
       </c>
       <c r="U102" s="2">
-        <v>47679</v>
+        <v>46492</v>
       </c>
       <c r="V102" s="4">
-        <v>9.125</v>
+        <v>5.625</v>
       </c>
       <c r="W102" s="3" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="X102" s="4">
-        <v>8283.4722222199998</v>
+        <v>2953.125</v>
       </c>
       <c r="Y102" s="4">
-        <v>8283.4722220000003</v>
+        <v>2953.125</v>
       </c>
       <c r="Z102" s="6">
-        <v>3.4510000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.1489999999999999E-3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A103" s="3" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D103" s="4">
-        <v>385000</v>
+        <v>50000</v>
       </c>
       <c r="E103" s="5">
-        <v>99.943860000000001</v>
+        <v>102.9006</v>
       </c>
       <c r="F103" s="4">
-        <v>385810.52766666998</v>
+        <v>51872.175000000003</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J103" s="5">
-        <v>99.943860000000001</v>
+        <v>102.9006</v>
       </c>
       <c r="K103" s="5">
         <v>1</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M103" s="4">
-        <v>385810.52766600001</v>
+        <v>51872.175000000003</v>
       </c>
       <c r="N103" s="4">
-        <v>385810.52766666998</v>
+        <v>51872.175000000003</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="T103" s="4">
         <v>0.01</v>
       </c>
       <c r="U103" s="2">
-        <v>48594</v>
+        <v>48867</v>
       </c>
       <c r="V103" s="4">
-        <v>6</v>
+        <v>6.75</v>
       </c>
       <c r="W103" s="3" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="X103" s="4">
-        <v>1026.66666667</v>
+        <v>421.875</v>
       </c>
       <c r="Y103" s="4">
-        <v>1026.6666660000001</v>
+        <v>421.875</v>
       </c>
       <c r="Z103" s="6">
-        <v>2.8540000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.86E-4</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A104" s="3" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D104" s="4">
-        <v>490000</v>
+        <v>205000</v>
       </c>
       <c r="E104" s="5">
-        <v>95.618160000000003</v>
+        <v>102.242301</v>
       </c>
       <c r="F104" s="4">
-        <v>469318.42844444001</v>
+        <v>212319.37330000001</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J104" s="5">
-        <v>95.618160000000003</v>
+        <v>102.242301</v>
       </c>
       <c r="K104" s="5">
         <v>1</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M104" s="4">
-        <v>469318.42844400002</v>
+        <v>212319.37330000001</v>
       </c>
       <c r="N104" s="4">
-        <v>469318.42844444001</v>
+        <v>212319.37330000001</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>270</v>
+        <v>307</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="S104" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T104" s="4">
         <v>0.01</v>
       </c>
       <c r="U104" s="2">
         <v>47192</v>
       </c>
       <c r="V104" s="4">
-        <v>3.625</v>
+        <v>6.375</v>
       </c>
       <c r="W104" s="3" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="X104" s="4">
-        <v>789.44444443999998</v>
+        <v>2722.65625</v>
       </c>
       <c r="Y104" s="4">
-        <v>789.44444399999998</v>
+        <v>2722.65625</v>
       </c>
       <c r="Z104" s="6">
-        <v>3.4719999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.583E-3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A105" s="3" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D105" s="4">
-        <v>380000</v>
+        <v>465000</v>
       </c>
       <c r="E105" s="5">
-        <v>97.369540000000001</v>
+        <v>100.1026</v>
       </c>
       <c r="F105" s="4">
-        <v>375862.58533332997</v>
+        <v>470049.59</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J105" s="5">
-        <v>97.369540000000001</v>
+        <v>100.1026</v>
       </c>
       <c r="K105" s="5">
         <v>1</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M105" s="4">
-        <v>375862.585333</v>
+        <v>470049.59</v>
       </c>
       <c r="N105" s="4">
-        <v>375862.58533332997</v>
+        <v>470049.59</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>551</v>
+        <v>92</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="S105" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T105" s="4">
         <v>0.01</v>
       </c>
       <c r="U105" s="2">
-        <v>47635</v>
+        <v>46478</v>
       </c>
       <c r="V105" s="4">
-        <v>4.625</v>
+        <v>6</v>
       </c>
       <c r="W105" s="3" t="s">
         <v>552</v>
       </c>
       <c r="X105" s="4">
-        <v>5858.3333333299997</v>
+        <v>4572.5</v>
       </c>
       <c r="Y105" s="4">
-        <v>5858.3333329999996</v>
+        <v>4572.5</v>
       </c>
       <c r="Z105" s="6">
-        <v>2.7810000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5049999999999999E-3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A106" s="3" t="s">
         <v>553</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>554</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D106" s="4">
-        <v>530000</v>
+        <v>345000</v>
       </c>
       <c r="E106" s="5">
-        <v>89.074820000000003</v>
+        <v>100.0792</v>
       </c>
       <c r="F106" s="4">
-        <v>478958.57377777999</v>
+        <v>346027.92749999999</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J106" s="5">
-        <v>89.074820000000003</v>
+        <v>100.0792</v>
       </c>
       <c r="K106" s="5">
         <v>1</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M106" s="4">
-        <v>478958.57377700001</v>
+        <v>346027.92749999999</v>
       </c>
       <c r="N106" s="4">
-        <v>478958.57377777999</v>
+        <v>346027.92749999999</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>555</v>
       </c>
       <c r="P106" s="3" t="s">
         <v>556</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="R106" s="3" t="s">
         <v>553</v>
       </c>
       <c r="S106" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T106" s="4">
         <v>0.01</v>
       </c>
       <c r="U106" s="2">
-        <v>47596</v>
+        <v>46522</v>
       </c>
       <c r="V106" s="4">
-        <v>2.95</v>
+        <v>5.25</v>
       </c>
       <c r="W106" s="3" t="s">
         <v>557</v>
       </c>
       <c r="X106" s="4">
-        <v>6862.0277777800002</v>
+        <v>754.6875</v>
       </c>
       <c r="Y106" s="4">
-        <v>6862.0277770000002</v>
+        <v>754.6875</v>
       </c>
       <c r="Z106" s="6">
-        <v>3.5439999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.5799999999999998E-3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A107" s="3" t="s">
         <v>558</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>559</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D107" s="4">
-        <v>390000</v>
+        <v>350000</v>
       </c>
       <c r="E107" s="5">
-        <v>98.477693000000002</v>
+        <v>97.996854999999996</v>
       </c>
       <c r="F107" s="4">
-        <v>390140.50270000001</v>
+        <v>351210.34666667</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H107" s="3" t="s">
-        <v>31</v>
+        <v>560</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J107" s="5">
-        <v>98.477693000000002</v>
+        <v>97.996854999999996</v>
       </c>
       <c r="K107" s="5">
         <v>1</v>
       </c>
       <c r="L107" s="3" t="s">
-        <v>33</v>
+        <v>561</v>
       </c>
       <c r="M107" s="4">
-        <v>390140.50270000001</v>
+        <v>351210.34666600003</v>
       </c>
       <c r="N107" s="4">
-        <v>390140.50270000001</v>
+        <v>351210.34666667</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>191</v>
+        <v>92</v>
       </c>
       <c r="R107" s="3" t="s">
         <v>558</v>
       </c>
       <c r="S107" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T107" s="4">
         <v>0.01</v>
       </c>
       <c r="U107" s="2">
-        <v>47072</v>
+        <v>47467</v>
       </c>
       <c r="V107" s="4">
-        <v>4.125</v>
+        <v>5.125</v>
       </c>
       <c r="W107" s="3" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="X107" s="4">
-        <v>6077.5</v>
+        <v>8221.3541666700003</v>
       </c>
       <c r="Y107" s="4">
-        <v>6077.5</v>
+        <v>8221.3541659999992</v>
       </c>
       <c r="Z107" s="6">
-        <v>2.8860000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.6189999999999998E-3</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A108" s="3" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D108" s="4">
-        <v>470000</v>
+        <v>475000</v>
       </c>
       <c r="E108" s="5">
-        <v>99.324489999999997</v>
+        <v>105.5951</v>
       </c>
       <c r="F108" s="4">
-        <v>479015.728</v>
+        <v>506178.28749999998</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J108" s="5">
-        <v>99.324489999999997</v>
+        <v>105.5951</v>
       </c>
       <c r="K108" s="5">
         <v>1</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M108" s="4">
-        <v>479015.728</v>
+        <v>506178.28749999998</v>
       </c>
       <c r="N108" s="4">
-        <v>479015.728</v>
+        <v>506178.28749999998</v>
       </c>
       <c r="O108" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="P108" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="Q108" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="R108" s="3" t="s">
         <v>565</v>
-      </c>
-[...7 lines deleted...]
-        <v>563</v>
       </c>
       <c r="S108" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T108" s="4">
         <v>0.01</v>
       </c>
       <c r="U108" s="2">
-        <v>46492</v>
+        <v>49049</v>
       </c>
       <c r="V108" s="4">
-        <v>5.625</v>
+        <v>7.75</v>
       </c>
       <c r="W108" s="3" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="X108" s="4">
-        <v>12190.625</v>
+        <v>4601.5625</v>
       </c>
       <c r="Y108" s="4">
-        <v>12190.625</v>
+        <v>4601.5625</v>
       </c>
       <c r="Z108" s="6">
-        <v>3.5439999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.774E-3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A109" s="3" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D109" s="4">
-        <v>50000</v>
+        <v>400000</v>
       </c>
       <c r="E109" s="5">
-        <v>102.1769</v>
+        <v>91.02816</v>
       </c>
       <c r="F109" s="4">
-        <v>52729.074999999997</v>
+        <v>366373.75111110997</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J109" s="5">
-        <v>102.1769</v>
+        <v>91.02816</v>
       </c>
       <c r="K109" s="5">
         <v>1</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M109" s="4">
-        <v>52729.074999999997</v>
+        <v>366373.75111100002</v>
       </c>
       <c r="N109" s="4">
-        <v>52729.074999999997</v>
+        <v>366373.75111110997</v>
       </c>
       <c r="O109" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="P109" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="Q109" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="R109" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="P109" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S109" s="3" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="T109" s="4">
         <v>0.01</v>
       </c>
       <c r="U109" s="2">
-        <v>48867</v>
+        <v>47224</v>
       </c>
       <c r="V109" s="4">
-        <v>6.75</v>
+        <v>4.625</v>
       </c>
       <c r="W109" s="3" t="s">
-        <v>572</v>
+        <v>34</v>
       </c>
       <c r="X109" s="4">
-        <v>1640.625</v>
+        <v>2261.1111111099999</v>
       </c>
       <c r="Y109" s="4">
-        <v>1640.625</v>
+        <v>2261.1111110000002</v>
       </c>
       <c r="Z109" s="6">
-        <v>3.8999999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.7320000000000001E-3</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A110" s="3" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D110" s="4">
-        <v>465000</v>
+        <v>2695000000</v>
       </c>
       <c r="E110" s="5">
-        <v>100.48569999999999</v>
+        <v>0.627637</v>
       </c>
       <c r="F110" s="4">
-        <v>467258.505</v>
+        <v>16914816.467742901</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>72</v>
+        <v>576</v>
       </c>
       <c r="H110" s="3" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="J110" s="5">
-        <v>100.48569999999999</v>
+        <v>99.913529999999994</v>
       </c>
       <c r="K110" s="5">
-        <v>1</v>
+        <v>159.19004107103061</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M110" s="4">
-        <v>467258.505</v>
+        <v>2692670328.20894</v>
       </c>
       <c r="N110" s="4">
-        <v>467258.505</v>
+        <v>16914816.467742901</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>65</v>
+        <v>308</v>
       </c>
       <c r="T110" s="4">
         <v>0.01</v>
       </c>
       <c r="U110" s="2">
-        <v>46478</v>
+        <v>46213</v>
       </c>
       <c r="V110" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="W110" s="3" t="s">
-        <v>577</v>
+        <v>34</v>
       </c>
       <c r="X110" s="4">
         <v>0</v>
       </c>
       <c r="Y110" s="4">
         <v>0</v>
       </c>
       <c r="Z110" s="6">
-        <v>3.457E-3</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0.126137</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A111" s="3" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D111" s="4">
-        <v>470000</v>
+        <v>955000</v>
       </c>
       <c r="E111" s="5">
-        <v>99.64425</v>
+        <v>100.097133</v>
       </c>
       <c r="F111" s="4">
-        <v>477649.64166666998</v>
+        <v>958948.03535465</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>72</v>
+        <v>576</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J111" s="5">
-        <v>99.64425</v>
+        <v>100.097133</v>
       </c>
       <c r="K111" s="5">
         <v>1</v>
       </c>
       <c r="L111" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M111" s="4">
-        <v>477649.64166600001</v>
+        <v>958948.03535400005</v>
       </c>
       <c r="N111" s="4">
-        <v>477649.64166666998</v>
+        <v>958948.03535465</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="S111" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T111" s="4">
         <v>0.01</v>
       </c>
       <c r="U111" s="2">
-        <v>46522</v>
+        <v>46599</v>
       </c>
       <c r="V111" s="4">
-        <v>5.25</v>
+        <v>3.8226167370000002</v>
       </c>
       <c r="W111" s="3" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="X111" s="4">
-        <v>9321.6666666700003</v>
+        <v>3020.4152046499999</v>
       </c>
       <c r="Y111" s="4">
-        <v>9321.6666659999992</v>
+        <v>3020.4152039999999</v>
       </c>
       <c r="Z111" s="6">
-        <v>3.5339999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.1510000000000002E-3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A112" s="3" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D112" s="4">
-        <v>350000</v>
+        <v>160000</v>
       </c>
       <c r="E112" s="5">
-        <v>95.877100999999996</v>
+        <v>100.17188299999999</v>
       </c>
       <c r="F112" s="4">
-        <v>340851.45072222</v>
+        <v>160785.18428280001</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>72</v>
+        <v>576</v>
       </c>
       <c r="H112" s="3" t="s">
-        <v>585</v>
+        <v>31</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J112" s="5">
-        <v>95.877100999999996</v>
+        <v>100.17188299999999</v>
       </c>
       <c r="K112" s="5">
         <v>1</v>
       </c>
       <c r="L112" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M112" s="4">
+        <v>160785.184282</v>
+      </c>
+      <c r="N112" s="4">
+        <v>160785.18428280001</v>
+      </c>
+      <c r="O112" s="3" t="s">
         <v>586</v>
       </c>
-      <c r="M112" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="P112" s="3" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="S112" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T112" s="4">
         <v>0.01</v>
       </c>
       <c r="U112" s="2">
-        <v>47467</v>
+        <v>46691</v>
       </c>
       <c r="V112" s="4">
-        <v>5.125</v>
+        <v>3.8536167369999998</v>
       </c>
       <c r="W112" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="X112" s="4">
+        <v>510.17148279999998</v>
+      </c>
+      <c r="Y112" s="4">
+        <v>510.17148200000003</v>
+      </c>
+      <c r="Z112" s="6">
+        <v>1.199E-3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A113" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="B113" s="3" t="s">
         <v>589</v>
-      </c>
-[...15 lines deleted...]
-        <v>591</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D113" s="4">
-        <v>120000</v>
+        <v>72995000</v>
       </c>
       <c r="E113" s="5">
-        <v>103.2752</v>
+        <v>100.015934</v>
       </c>
       <c r="F113" s="4">
-        <v>127288.57333333</v>
+        <v>73233845.365303904</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>72</v>
+        <v>576</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J113" s="5">
-        <v>103.2752</v>
+        <v>100.015934</v>
       </c>
       <c r="K113" s="5">
         <v>1</v>
       </c>
       <c r="L113" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M113" s="4">
-        <v>127288.57333299999</v>
+        <v>73233845.365301996</v>
       </c>
       <c r="N113" s="4">
-        <v>127288.57333333</v>
+        <v>73233845.365303904</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>191</v>
+        <v>34</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="S113" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T113" s="4">
         <v>0.01</v>
       </c>
       <c r="U113" s="2">
-        <v>49049</v>
+        <v>46783</v>
       </c>
       <c r="V113" s="4">
-        <v>7.75</v>
+        <v>3.7626167370000001</v>
       </c>
       <c r="W113" s="3" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="X113" s="4">
-        <v>3358.3333333300002</v>
+        <v>227214.34200395999</v>
       </c>
       <c r="Y113" s="4">
-        <v>3358.333333</v>
+        <v>227214.34200199999</v>
       </c>
       <c r="Z113" s="6">
-        <v>9.41E-4</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0.54612099999999997</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A114" s="3" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D114" s="4">
-        <v>400000</v>
+        <v>700000</v>
       </c>
       <c r="E114" s="5">
-        <v>85.942717000000002</v>
+        <v>100.02308499999999</v>
       </c>
       <c r="F114" s="4">
-        <v>352250.03466667002</v>
+        <v>702343.07627196005</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>72</v>
+        <v>576</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J114" s="5">
-        <v>85.942717000000002</v>
+        <v>100.02308499999999</v>
       </c>
       <c r="K114" s="5">
         <v>1</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M114" s="4">
-        <v>352250.03466599999</v>
+        <v>702343.07627099997</v>
       </c>
       <c r="N114" s="4">
-        <v>352250.03466667002</v>
+        <v>702343.07627196005</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>598</v>
+        <v>582</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="S114" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T114" s="4">
         <v>0.01</v>
       </c>
       <c r="U114" s="2">
-        <v>47224</v>
+        <v>46873</v>
       </c>
       <c r="V114" s="4">
-        <v>4.625</v>
+        <v>3.7666167370000001</v>
       </c>
       <c r="W114" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="X114" s="4">
+        <v>2181.48127196</v>
+      </c>
+      <c r="Y114" s="4">
+        <v>2181.4812710000001</v>
+      </c>
+      <c r="Z114" s="6">
+        <v>5.2370000000000003E-3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A115" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="D115" s="4">
+        <v>-139016.53</v>
+      </c>
+      <c r="E115" s="5">
+        <v>1</v>
+      </c>
+      <c r="F115" s="4">
+        <v>-139016.53</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J115" s="5">
+        <v>1</v>
+      </c>
+      <c r="K115" s="5">
+        <v>1</v>
+      </c>
+      <c r="L115" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M115" s="4">
+        <v>-139016.53</v>
+      </c>
+      <c r="N115" s="4">
+        <v>-139016.53</v>
+      </c>
+      <c r="O115" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="X114" s="4">
-[...54 lines deleted...]
-      </c>
       <c r="P115" s="3" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="Q115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R115" s="3" t="s">
-        <v>599</v>
+        <v>34</v>
       </c>
       <c r="S115" s="3" t="s">
-        <v>353</v>
+        <v>35</v>
       </c>
       <c r="T115" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X115" s="4">
         <v>0</v>
       </c>
       <c r="Y115" s="4">
         <v>0</v>
       </c>
       <c r="Z115" s="6">
-        <v>0.12427199999999999</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-1.036E-3</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A116" s="3" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>71</v>
+        <v>602</v>
       </c>
       <c r="D116" s="4">
-        <v>955000</v>
+        <v>961347.15</v>
       </c>
       <c r="E116" s="5">
-        <v>100.09892499999999</v>
+        <v>1</v>
       </c>
       <c r="F116" s="4">
-        <v>961988.80681583995</v>
+        <v>961347.15</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J116" s="5">
-        <v>100.09892499999999</v>
+        <v>1</v>
       </c>
       <c r="K116" s="5">
         <v>1</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M116" s="4">
-        <v>961988.80681500002</v>
+        <v>961347.15</v>
       </c>
       <c r="N116" s="4">
-        <v>961988.80681583995</v>
+        <v>961347.15</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>606</v>
+        <v>34</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="Q116" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>604</v>
+        <v>34</v>
       </c>
       <c r="S116" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T116" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>3.8277098380000001</v>
+        <v>1</v>
       </c>
       <c r="W116" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X116" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y116" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z116" s="6">
+        <v>7.1679999999999999E-3</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A117" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="F117" s="4">
+        <v>-24255164.199999999</v>
+      </c>
+      <c r="Z117" s="6">
+        <v>-0.18087629322347501</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A118" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="B118" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="X116" s="4">
-[...10 lines deleted...]
-      <c r="A117" s="3" t="s">
+      <c r="F118" s="4">
+        <v>-87949660</v>
+      </c>
+      <c r="Z118" s="6">
+        <v>-0.65586068022021204</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A120" s="3" t="s">
         <v>609</v>
       </c>
-      <c r="B117" s="3" t="s">
+    </row>
+    <row r="121" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A121" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="C117" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O117" s="3" t="s">
+    </row>
+    <row r="122" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A122" s="3" t="s">
         <v>611</v>
       </c>
-      <c r="P117" s="3" t="s">
-[...20 lines deleted...]
-      <c r="W117" s="3" t="s">
+    </row>
+    <row r="123" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A123" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="X117" s="4">
-[...10 lines deleted...]
-      <c r="A118" s="3" t="s">
+    </row>
+    <row r="124" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A124" s="3" t="s">
         <v>613</v>
       </c>
-      <c r="B118" s="3" t="s">
+    </row>
+    <row r="125" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A125" s="3" t="s">
         <v>614</v>
-      </c>
-[...276 lines deleted...]
-        <v>635</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>March</vt:lpstr>
+      <vt:lpstr>May</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO</Company>
+  <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Service-PADB_PRD</dc:creator>
+  <dc:creator>Mat Raftree</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>