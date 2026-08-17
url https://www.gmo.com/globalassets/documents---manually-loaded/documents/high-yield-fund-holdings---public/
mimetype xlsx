--- v1 (2026-07-07)
+++ v2 (2026-08-17)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D9D0AC20-15FB-4485-93D2-C9678B59A81C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6540D561-8172-424A-A81C-2D33EA5AB2BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{61F868C5-53FF-46CB-80B1-6772A749BE54}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{A43CC617-6258-4D32-AD0C-C95F49FB378E}"/>
   </bookViews>
   <sheets>
-    <sheet name="May" sheetId="1" r:id="rId1"/>
+    <sheet name="June" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1506" uniqueCount="615">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1506" uniqueCount="614">
   <si>
     <t>GMO High Yield Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -221,113 +221,98 @@
   <si>
     <t>FVU6</t>
   </si>
   <si>
     <t>XCBT</t>
   </si>
   <si>
     <t>FBTUU26</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT)</t>
   </si>
   <si>
     <t>TUU6</t>
   </si>
   <si>
     <t>FBTYU26</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)</t>
   </si>
   <si>
     <t>TYU6</t>
   </si>
   <si>
-    <t>BMO5HJ178</t>
+    <t>BMO5VXK47</t>
   </si>
   <si>
     <t>TRSWAP: IBOXHY INDEX</t>
   </si>
   <si>
     <t>SWAP</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>XOTC</t>
   </si>
   <si>
-    <t>BMO5J6PW3</t>
+    <t>BMO5W4XX2</t>
   </si>
   <si>
     <t>Z97JNT7P5</t>
   </si>
   <si>
     <t>ICE: (CDX.NA.HY.46.V2)</t>
   </si>
   <si>
     <t>US00175PAD50</t>
   </si>
   <si>
     <t>US AMN 31 144A</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Corporate Bond</t>
   </si>
   <si>
     <t>BV8CP87</t>
   </si>
   <si>
     <t>AMN</t>
   </si>
   <si>
     <t>Industrials</t>
   </si>
   <si>
     <t>00175PAD5</t>
   </si>
   <si>
-    <t>US01748XAD49</t>
-[...13 lines deleted...]
-  <si>
     <t>US01879NAC92</t>
   </si>
   <si>
     <t>US ARLP 29 144A</t>
   </si>
   <si>
     <t>BNRP0X1</t>
   </si>
   <si>
     <t>ARLP</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>01879NAC9</t>
   </si>
   <si>
     <t>US019736AG29</t>
   </si>
   <si>
     <t>US ALSN 31 144A</t>
   </si>
   <si>
     <t>BMX50K5</t>
@@ -335,65 +320,50 @@
   <si>
     <t>ALSN</t>
   </si>
   <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>019736AG2</t>
   </si>
   <si>
     <t>US03690AAM80</t>
   </si>
   <si>
     <t>US AM 33 144A</t>
   </si>
   <si>
     <t>BVMMLD0</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>03690AAM8</t>
   </si>
   <si>
-    <t>US03881NAJ63</t>
-[...13 lines deleted...]
-  <si>
     <t>US05605HAB69</t>
   </si>
   <si>
     <t>US BWXT 28 144A</t>
   </si>
   <si>
     <t>BMQ52P1</t>
   </si>
   <si>
     <t>BWXT</t>
   </si>
   <si>
     <t>05605HAB6</t>
   </si>
   <si>
     <t>US058498AW66</t>
   </si>
   <si>
     <t>US BALL 30</t>
   </si>
   <si>
     <t>BMG3813</t>
   </si>
   <si>
     <t>BALL</t>
@@ -647,65 +617,50 @@
   <si>
     <t>BMW7NB4</t>
   </si>
   <si>
     <t>DVA</t>
   </si>
   <si>
     <t>23918KAS7</t>
   </si>
   <si>
     <t>US248019AW14</t>
   </si>
   <si>
     <t>US DLX 29 144A</t>
   </si>
   <si>
     <t>BS898R7</t>
   </si>
   <si>
     <t>DLX</t>
   </si>
   <si>
     <t>248019AW1</t>
   </si>
   <si>
-    <t>US25260WAD39</t>
-[...13 lines deleted...]
-  <si>
     <t>US292554AS19</t>
   </si>
   <si>
     <t>US ECPG 31 144A</t>
   </si>
   <si>
     <t>BVMS0Q4</t>
   </si>
   <si>
     <t>ECPG</t>
   </si>
   <si>
     <t>292554AS1</t>
   </si>
   <si>
     <t>US29281WAA62</t>
   </si>
   <si>
     <t>CA EFXINC 31 144A</t>
   </si>
   <si>
     <t>BTFHTL2</t>
   </si>
   <si>
     <t>EFXINC</t>
@@ -872,50 +827,65 @@
   <si>
     <t>BRBTWL9</t>
   </si>
   <si>
     <t>RWNYNY</t>
   </si>
   <si>
     <t>37255JAB8</t>
   </si>
   <si>
     <t>US404251AA81</t>
   </si>
   <si>
     <t>US HNI 29 144A</t>
   </si>
   <si>
     <t>BRQNC27</t>
   </si>
   <si>
     <t>HNI</t>
   </si>
   <si>
     <t>404251AA8</t>
   </si>
   <si>
+    <t>US428102AH01</t>
+  </si>
+  <si>
+    <t>US HESM 28 144A</t>
+  </si>
+  <si>
+    <t>BQKXF16</t>
+  </si>
+  <si>
+    <t>HESM</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
     <t>US432833AJ07</t>
   </si>
   <si>
     <t>US HLT 29 144A</t>
   </si>
   <si>
     <t>BNDLGY6</t>
   </si>
   <si>
     <t>HLT</t>
   </si>
   <si>
     <t>432833AJ0</t>
   </si>
   <si>
     <t>US44701QBE17</t>
   </si>
   <si>
     <t>US HUN 29</t>
   </si>
   <si>
     <t>BJLTYV7</t>
   </si>
   <si>
     <t>HUN</t>
@@ -932,50 +902,65 @@
   <si>
     <t>BMFTQC9</t>
   </si>
   <si>
     <t>NGVT</t>
   </si>
   <si>
     <t>45688CAB3</t>
   </si>
   <si>
     <t>US46284VAN10</t>
   </si>
   <si>
     <t>US IRM 31 144A</t>
   </si>
   <si>
     <t>BMG1HP4</t>
   </si>
   <si>
     <t>IRM</t>
   </si>
   <si>
     <t>46284VAN1</t>
   </si>
   <si>
+    <t>US47010BAF13</t>
+  </si>
+  <si>
+    <t>GB TTMTIN 27 144A</t>
+  </si>
+  <si>
+    <t>BF22YG2</t>
+  </si>
+  <si>
+    <t>TTMTIN</t>
+  </si>
+  <si>
+    <t>47010BAF1</t>
+  </si>
+  <si>
     <t>US47216FAA57</t>
   </si>
   <si>
     <t>US JAZZ 29 144A</t>
   </si>
   <si>
     <t>BMB5FL3</t>
   </si>
   <si>
     <t>JAZZ</t>
   </si>
   <si>
     <t>47216FAA5</t>
   </si>
   <si>
     <t>US49726JAA60</t>
   </si>
   <si>
     <t>JP KIOXIA 30 144A</t>
   </si>
   <si>
     <t>BVPCTG6</t>
   </si>
   <si>
     <t>KIOXIA</t>
@@ -1106,65 +1091,50 @@
   <si>
     <t>BP091S6</t>
   </si>
   <si>
     <t>MUR</t>
   </si>
   <si>
     <t>626717AP7</t>
   </si>
   <si>
     <t>US626738AF53</t>
   </si>
   <si>
     <t>US MUSA 31 144A</t>
   </si>
   <si>
     <t>BND9P09</t>
   </si>
   <si>
     <t>MUSA</t>
   </si>
   <si>
     <t>626738AF5</t>
   </si>
   <si>
-    <t>US629377CR16</t>
-[...13 lines deleted...]
-  <si>
     <t>US62957HAR66</t>
   </si>
   <si>
     <t>US NBR 32 144A</t>
   </si>
   <si>
     <t>BN6QC40</t>
   </si>
   <si>
     <t>NBR</t>
   </si>
   <si>
     <t>62957HAR6</t>
   </si>
   <si>
     <t>US654922AD53</t>
   </si>
   <si>
     <t>JP NSANY 35 144A</t>
   </si>
   <si>
     <t>BVN2G67</t>
   </si>
   <si>
     <t>NSANY</t>
@@ -1226,80 +1196,50 @@
   <si>
     <t>BMV1LQ8</t>
   </si>
   <si>
     <t>OGN</t>
   </si>
   <si>
     <t>68622TAA9</t>
   </si>
   <si>
     <t>US69007TAG94</t>
   </si>
   <si>
     <t>US OUT 31 144A</t>
   </si>
   <si>
     <t>BLDCVV7</t>
   </si>
   <si>
     <t>OUT</t>
   </si>
   <si>
     <t>69007TAG9</t>
   </si>
   <si>
-    <t>US69318FAJ75</t>
-[...28 lines deleted...]
-  <si>
     <t>US69393GAA22</t>
   </si>
   <si>
     <t>AU PLSAU 31 144A</t>
   </si>
   <si>
     <t>BW5DNG4</t>
   </si>
   <si>
     <t>PLSAU</t>
   </si>
   <si>
     <t>69393GAA2</t>
   </si>
   <si>
     <t>US703343AH63</t>
   </si>
   <si>
     <t>US PATK 32 144A</t>
   </si>
   <si>
     <t>BQFN210</t>
   </si>
   <si>
     <t>PATK</t>
@@ -1316,131 +1256,176 @@
   <si>
     <t>BRBQDY0</t>
   </si>
   <si>
     <t>PHIN</t>
   </si>
   <si>
     <t>71880KAB7</t>
   </si>
   <si>
     <t>US740212AM74</t>
   </si>
   <si>
     <t>CA PDCN 29 144A</t>
   </si>
   <si>
     <t>BP0WL96</t>
   </si>
   <si>
     <t>PDCN</t>
   </si>
   <si>
     <t>740212AM7</t>
   </si>
   <si>
+    <t>US749571AG03</t>
+  </si>
+  <si>
+    <t>US RHP 29 144A</t>
+  </si>
+  <si>
+    <t>BMXXQ67</t>
+  </si>
+  <si>
+    <t>RHP</t>
+  </si>
+  <si>
+    <t>749571AG0</t>
+  </si>
+  <si>
+    <t>US74965LAB71</t>
+  </si>
+  <si>
+    <t>US RLJ 29 144A</t>
+  </si>
+  <si>
+    <t>BNXHZ81</t>
+  </si>
+  <si>
+    <t>RLJ</t>
+  </si>
+  <si>
+    <t>74965LAB7</t>
+  </si>
+  <si>
     <t>US75102WAK45</t>
   </si>
   <si>
     <t>JP RAKUTN 29 144A</t>
   </si>
   <si>
     <t>BQBBBT9</t>
   </si>
   <si>
     <t>RAKUTN</t>
   </si>
   <si>
     <t>75102WAK4</t>
   </si>
   <si>
     <t>US75281ABK43</t>
   </si>
   <si>
     <t>US RRC 30 144A</t>
   </si>
   <si>
     <t>BMVFHP1</t>
   </si>
   <si>
     <t>RRC</t>
   </si>
   <si>
     <t>75281ABK4</t>
   </si>
   <si>
-    <t>US76119LAD38</t>
+    <t>US76135CAB72</t>
   </si>
   <si>
     <t>US REZI 32 144A</t>
   </si>
   <si>
     <t>BPLZLY9</t>
   </si>
   <si>
     <t>REZI</t>
   </si>
   <si>
-    <t>76119LAD3</t>
+    <t>76135CAB7</t>
   </si>
   <si>
     <t>US76774LAB36</t>
   </si>
   <si>
     <t>CA RBACN 28 144A</t>
   </si>
   <si>
     <t>BQZCG82</t>
   </si>
   <si>
     <t>RBACN</t>
   </si>
   <si>
     <t>76774LAB3</t>
   </si>
   <si>
     <t>US78413KAB89</t>
   </si>
   <si>
     <t>LU SESGFP 44 144A</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>BKWC1L1</t>
   </si>
   <si>
     <t>SESGFP</t>
   </si>
   <si>
     <t>78413KAB8</t>
   </si>
   <si>
+    <t>US78454LAZ31</t>
+  </si>
+  <si>
+    <t>US SM 34 144A</t>
+  </si>
+  <si>
+    <t>BVCHTT7</t>
+  </si>
+  <si>
+    <t>SM</t>
+  </si>
+  <si>
+    <t>78454LAZ3</t>
+  </si>
+  <si>
     <t>US81172QAA22</t>
   </si>
   <si>
     <t>NO SDRLNO 30 144A</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>BQ9CK08</t>
   </si>
   <si>
     <t>SDRLNO</t>
   </si>
   <si>
     <t>81172QAA2</t>
   </si>
   <si>
     <t>US81180LAS43</t>
   </si>
   <si>
     <t>US STX 34 144A</t>
@@ -1463,50 +1448,80 @@
   <si>
     <t>2863803</t>
   </si>
   <si>
     <t>SEE</t>
   </si>
   <si>
     <t>81211KAK6</t>
   </si>
   <si>
     <t>US81728UAB08</t>
   </si>
   <si>
     <t>US ST 31 144A</t>
   </si>
   <si>
     <t>BMD7L86</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>81728UAB0</t>
   </si>
   <si>
+    <t>US82967NBA54</t>
+  </si>
+  <si>
+    <t>US SIRI 27 144A</t>
+  </si>
+  <si>
+    <t>BDZVVB6</t>
+  </si>
+  <si>
+    <t>SIRI</t>
+  </si>
+  <si>
+    <t>82967NBA5</t>
+  </si>
+  <si>
+    <t>US83443QAA13</t>
+  </si>
+  <si>
+    <t>US SOLADV 33 144A</t>
+  </si>
+  <si>
+    <t>BQT3JM6</t>
+  </si>
+  <si>
+    <t>SOLADV</t>
+  </si>
+  <si>
+    <t>83443QAA1</t>
+  </si>
+  <si>
     <t>US87243KAA79</t>
   </si>
   <si>
     <t>NO TGSNO 30 144A</t>
   </si>
   <si>
     <t>BTG0158</t>
   </si>
   <si>
     <t>TGSNO</t>
   </si>
   <si>
     <t>87243KAA7</t>
   </si>
   <si>
     <t>US87305RAK59</t>
   </si>
   <si>
     <t>US TTMI 29 144A</t>
   </si>
   <si>
     <t>BMZB142</t>
   </si>
   <si>
     <t>TTMI</t>
@@ -1592,78 +1607,63 @@
   <si>
     <t>TWLO</t>
   </si>
   <si>
     <t>90138FAC6</t>
   </si>
   <si>
     <t>US90290MAE12</t>
   </si>
   <si>
     <t>US USFOOD 30 144A</t>
   </si>
   <si>
     <t>BMYT9D2</t>
   </si>
   <si>
     <t>USFOOD</t>
   </si>
   <si>
     <t>Consumer Staples</t>
   </si>
   <si>
     <t>90290MAE1</t>
   </si>
   <si>
-    <t>US918204BC10</t>
-[...26 lines deleted...]
-    <t>92535UAB0</t>
+    <t>US911363AM11</t>
+  </si>
+  <si>
+    <t>US URI 31</t>
+  </si>
+  <si>
+    <t>BLFGYK7</t>
+  </si>
+  <si>
+    <t>URI</t>
+  </si>
+  <si>
+    <t>911363AM1</t>
   </si>
   <si>
     <t>US925524AX89</t>
   </si>
   <si>
     <t>US PARA 36</t>
   </si>
   <si>
     <t>B1G5DX9</t>
   </si>
   <si>
     <t>PARA</t>
   </si>
   <si>
     <t>925524AX8</t>
   </si>
   <si>
     <t>US92552VAL45</t>
   </si>
   <si>
     <t>US VSAT 27 144A</t>
   </si>
   <si>
     <t>BJ2X3M2</t>
   </si>
@@ -1697,65 +1697,50 @@
   <si>
     <t>BQBCWX3</t>
   </si>
   <si>
     <t>WCC</t>
   </si>
   <si>
     <t>95081QAQ7</t>
   </si>
   <si>
     <t>US98310WAN83</t>
   </si>
   <si>
     <t>US TNL 27</t>
   </si>
   <si>
     <t>BF083Z4</t>
   </si>
   <si>
     <t>TNL</t>
   </si>
   <si>
     <t>98310WAN8</t>
   </si>
   <si>
-    <t>US983130AX35</t>
-[...13 lines deleted...]
-  <si>
     <t>US98313RAE62</t>
   </si>
   <si>
     <t>MO WYNMAC 29 144A</t>
   </si>
   <si>
     <t>Macau</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>BJBYPM0</t>
   </si>
   <si>
     <t>WYNMAC</t>
   </si>
   <si>
     <t>98313RAE6</t>
   </si>
   <si>
     <t>US98379YAA01</t>
   </si>
   <si>
     <t>US XIFR 34 144A</t>
@@ -1775,126 +1760,138 @@
   <si>
     <t>US RWLVCA 29 REGS</t>
   </si>
   <si>
     <t>BJLJGR7</t>
   </si>
   <si>
     <t>RWLVCA</t>
   </si>
   <si>
     <t>JP1743541S13</t>
   </si>
   <si>
     <t>JP JTDB 26</t>
   </si>
   <si>
     <t>Government</t>
   </si>
   <si>
     <t>BTFZ2Z1</t>
   </si>
   <si>
     <t>JTDB</t>
   </si>
   <si>
-    <t>US91282CNQ05</t>
-[...5 lines deleted...]
-    <t>BTY0CX5</t>
+    <t>US91282CPX38</t>
+  </si>
+  <si>
+    <t>TF FLOAT 01/31/28</t>
+  </si>
+  <si>
+    <t>BWQLSD9</t>
   </si>
   <si>
     <t>TF</t>
   </si>
   <si>
-    <t>91282CNQ0</t>
-[...22 lines deleted...]
-  <si>
     <t>91282CPX3</t>
   </si>
   <si>
     <t>US91282CQM63</t>
   </si>
   <si>
     <t>TF FLOAT 04/30/28</t>
   </si>
   <si>
     <t>BTWP759</t>
   </si>
   <si>
     <t>91282CQM6</t>
   </si>
   <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>Pooled Investment</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>TRIXX</t>
+  </si>
+  <si>
+    <t>BMO5XNH09</t>
+  </si>
+  <si>
+    <t>REPO for  R 3.63</t>
+  </si>
+  <si>
+    <t>Short Term Instrument</t>
+  </si>
+  <si>
+    <t>Repurchase Agreement (REPO)</t>
+  </si>
+  <si>
+    <t>BMO5XNPF7</t>
+  </si>
+  <si>
+    <t>REPO for  R 3.64</t>
+  </si>
+  <si>
+    <t>US912797VF19</t>
+  </si>
+  <si>
+    <t>B 06/10/27</t>
+  </si>
+  <si>
+    <t>Treasury Bill</t>
+  </si>
+  <si>
+    <t>BXM7C58</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>912797VF1</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Future</t>
   </si>
   <si>
     <t>Contra Derivatives - Futures</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Swap</t>
   </si>
   <si>
     <t>Contra Derivatives - Swaps</t>
   </si>
   <si>
     <t>Base Currency - USD</t>
   </si>
   <si>
     <t>Based on GMO data. Not book of record.</t>
   </si>
   <si>
     <t>*Value includes derivative notional exposure for swaps and futures.</t>
   </si>
   <si>
     <t>**Weights are calculated as a percentage of the total Base Market Value with Notional. Base Market Value with Notional represents the total value of the security, in addition to any notional exposure gained through derivatives contracts. Security weights shown in this file may differ from weights shown in other materials to the extent the other weights exclude cash or do not account for notional exposures.</t>
   </si>
@@ -2276,95 +2273,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5770B75-E242-43BC-B1A9-7CFACB136F3B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09B2BD2F-90EF-4C9B-8295-FFBA36D612D3}">
   <dimension ref="A1:Z125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="20.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="29.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="22.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46171</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -2400,125 +2397,125 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>-3184697.9703000002</v>
+        <v>-2771475.3602999998</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>-3184697.9703000002</v>
+        <v>-2771475.3602999998</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>-3184697.9703000002</v>
+        <v>-2771475.3602999998</v>
       </c>
       <c r="N4" s="4">
-        <v>-3184697.9703000002</v>
+        <v>-2771475.3602999998</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>-2.3748999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-2.1148E-2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
         <v>1301.8</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
         <v>1301.8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -2548,202 +2545,202 @@
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
         <v>9.0000000000000002E-6</v>
       </c>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>34661.699999999997</v>
+        <v>-3528458.17</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>34839.699999999997</v>
+        <v>-3528280.17</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>34839.699999999997</v>
+        <v>-3528280.17</v>
       </c>
       <c r="N6" s="4">
-        <v>34839.699999999997</v>
+        <v>-3528280.17</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>2.5900000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-2.6922999999999999E-2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="4">
         <v>-2695000000</v>
       </c>
       <c r="E7" s="5">
-        <v>6.3010000000000002E-3</v>
+        <v>6.156E-3</v>
       </c>
       <c r="F7" s="4">
-        <v>-16982356.219020002</v>
+        <v>-16592422.514103999</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>159.19004107103061</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>-2703421983.9886198</v>
+        <v>-2696683273.5952601</v>
       </c>
       <c r="N7" s="4">
-        <v>-16982356.2190197</v>
+        <v>-16592422.514104299</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="U7" s="2">
         <v>46213</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>-0.126641</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-0.126612</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="4">
         <v>16998002.624315001</v>
       </c>
       <c r="E8" s="5">
         <v>1</v>
       </c>
       <c r="F8" s="4">
         <v>16998002.624315001</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
@@ -2773,8743 +2770,8743 @@
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="U8" s="2">
         <v>46213</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>0.12675700000000001</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0.12970699999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="4">
         <v>87</v>
       </c>
       <c r="E9" s="5">
-        <v>107.210938</v>
+        <v>107.046875</v>
       </c>
       <c r="F9" s="4">
-        <v>9327351.5999999996</v>
+        <v>9313078.0999999996</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>107.2109375</v>
+        <v>107.046875</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
         <v>0</v>
       </c>
       <c r="N9" s="4">
         <v>0</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="T9" s="4">
         <v>1000</v>
       </c>
       <c r="U9" s="2">
         <v>46295</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>6.9556000000000007E-2</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.1065000000000003E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="4">
         <v>51</v>
       </c>
       <c r="E10" s="5">
-        <v>103.28125</v>
+        <v>103.066406</v>
       </c>
       <c r="F10" s="4">
-        <v>10534687.6</v>
+        <v>10512773.4</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>103.28125</v>
+        <v>103.06640625</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
         <v>0</v>
       </c>
       <c r="N10" s="4">
         <v>0</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="T10" s="4">
         <v>2000</v>
       </c>
       <c r="U10" s="2">
         <v>46295</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>7.8559000000000004E-2</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.022E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="4">
         <v>40</v>
       </c>
       <c r="E11" s="5">
-        <v>109.828125</v>
+        <v>109.890625</v>
       </c>
       <c r="F11" s="4">
-        <v>4393125</v>
+        <v>4395625</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>109.828125</v>
+        <v>109.890625</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
         <v>0</v>
       </c>
       <c r="N11" s="4">
         <v>0</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>60</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="T11" s="4">
         <v>1000</v>
       </c>
       <c r="U11" s="2">
         <v>46286</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>3.2759999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.3541000000000001E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="4">
-        <v>29591000</v>
+        <v>53179000</v>
       </c>
       <c r="E12" s="5">
-        <v>0.99072000000000005</v>
+        <v>-0.115311</v>
       </c>
       <c r="F12" s="4">
-        <v>29884164.0636493</v>
+        <v>53117678.642299697</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>63</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>0.99072037000000002</v>
+        <v>-0.11531123</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>293164.06364900002</v>
+        <v>-61321.3577</v>
       </c>
       <c r="N12" s="4">
-        <v>293164.06364935997</v>
+        <v>-61321.357700300003</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>64</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T12" s="4">
         <v>0.01</v>
       </c>
       <c r="U12" s="2">
-        <v>46193</v>
+        <v>46285</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>0.222853</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0.40532699999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="4">
-        <v>24170000</v>
+        <v>525000</v>
       </c>
       <c r="E13" s="5">
-        <v>1.108609</v>
+        <v>-0.12529799999999999</v>
       </c>
       <c r="F13" s="4">
-        <v>24437950.7439107</v>
+        <v>524342.18539939995</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>63</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>1.1086087899999999</v>
+        <v>-0.12529802000000001</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>267950.74391000002</v>
+        <v>-657.81460000000004</v>
       </c>
       <c r="N13" s="4">
-        <v>267950.74391074001</v>
+        <v>-657.81460059999995</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>64</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T13" s="4">
         <v>0.01</v>
       </c>
       <c r="U13" s="2">
-        <v>46193</v>
+        <v>46285</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>0.18223900000000001</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.0010000000000002E-3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="4">
-        <v>34188660</v>
+        <v>33893640</v>
       </c>
       <c r="E14" s="5">
-        <v>9.3262110000000007</v>
+        <v>8.1885999999999992</v>
       </c>
       <c r="F14" s="4">
-        <v>37377166.607621998</v>
+        <v>36669054.605039999</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>63</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>9.3262111099999991</v>
+        <v>8.1885999999999992</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>3188506.6076219999</v>
+        <v>2775414.6050399998</v>
       </c>
       <c r="N14" s="4">
-        <v>3188506.6076220102</v>
+        <v>2775414.6050399998</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>64</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T14" s="4">
         <v>0.01</v>
       </c>
       <c r="U14" s="2">
         <v>48019</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
-        <v>337138.17499999999</v>
+        <v>42367.05</v>
       </c>
       <c r="Y14" s="4">
-        <v>337138.17499999999</v>
+        <v>42367.05</v>
       </c>
       <c r="Z14" s="6">
-        <v>0.27872999999999998</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0.27981200000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="4">
         <v>475000</v>
       </c>
       <c r="E15" s="5">
-        <v>100.5117</v>
+        <v>100.60809999999999</v>
       </c>
       <c r="F15" s="4">
-        <v>497499.32500000001</v>
+        <v>500615.90555556002</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>100.5117</v>
+        <v>100.60809999999999</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>497499.32500000001</v>
+        <v>500615.905555</v>
       </c>
       <c r="N15" s="4">
-        <v>497499.32500000001</v>
+        <v>500615.90555556002</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>73</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>74</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>69</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T15" s="4">
         <v>0.01</v>
       </c>
       <c r="U15" s="2">
         <v>47863</v>
       </c>
       <c r="V15" s="4">
         <v>6.5</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>76</v>
       </c>
       <c r="X15" s="4">
-        <v>20068.75</v>
+        <v>22727.43055556</v>
       </c>
       <c r="Y15" s="4">
-        <v>20068.75</v>
+        <v>22727.430554999999</v>
       </c>
       <c r="Z15" s="6">
-        <v>3.7090000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.82E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="4">
-        <v>460000</v>
+        <v>360000</v>
       </c>
       <c r="E16" s="5">
-        <v>100.4028</v>
+        <v>104.5966</v>
       </c>
       <c r="F16" s="4">
-        <v>471579.96333333</v>
+        <v>377927.76</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>100.4028</v>
+        <v>104.5966</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>471579.96333300002</v>
+        <v>377927.76</v>
       </c>
       <c r="N16" s="4">
-        <v>471579.96333333</v>
+        <v>377927.76</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>79</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>80</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T16" s="4">
         <v>0.01</v>
       </c>
       <c r="U16" s="2">
-        <v>46614</v>
+        <v>47284</v>
       </c>
       <c r="V16" s="4">
-        <v>7.25</v>
+        <v>8.625</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="X16" s="4">
-        <v>9727.0833333299997</v>
+        <v>1380</v>
       </c>
       <c r="Y16" s="4">
-        <v>9727.0833330000005</v>
+        <v>1380</v>
       </c>
       <c r="Z16" s="6">
-        <v>3.516E-3</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.8830000000000001E-3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="4">
-        <v>360000</v>
+        <v>245000</v>
       </c>
       <c r="E17" s="5">
-        <v>104.49079999999999</v>
+        <v>93.518940000000001</v>
       </c>
       <c r="F17" s="4">
-        <v>390398.13</v>
+        <v>232975.04883332999</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>104.49079999999999</v>
+        <v>93.518940000000001</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>390398.13</v>
+        <v>232975.04883300001</v>
       </c>
       <c r="N17" s="4">
-        <v>390398.13</v>
+        <v>232975.04883332999</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T17" s="4">
         <v>0.01</v>
       </c>
       <c r="U17" s="2">
-        <v>47284</v>
+        <v>47878</v>
       </c>
       <c r="V17" s="4">
-        <v>8.625</v>
+        <v>3.75</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="X17" s="4">
-        <v>14231.25</v>
+        <v>3853.6458333300002</v>
       </c>
       <c r="Y17" s="4">
-        <v>14231.25</v>
+        <v>3853.645833</v>
       </c>
       <c r="Z17" s="6">
-        <v>2.911E-3</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.7769999999999999E-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="4">
-        <v>245000</v>
+        <v>495000</v>
       </c>
       <c r="E18" s="5">
-        <v>93.666920000000005</v>
+        <v>99.035259999999994</v>
       </c>
       <c r="F18" s="4">
-        <v>232546.454</v>
+        <v>496233.28700000001</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>93.666920000000005</v>
+        <v>99.035259999999994</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>232546.454</v>
+        <v>496233.28700000001</v>
       </c>
       <c r="N18" s="4">
-        <v>232546.454</v>
+        <v>496233.28700000001</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T18" s="4">
         <v>0.01</v>
       </c>
       <c r="U18" s="2">
-        <v>47878</v>
+        <v>48867</v>
       </c>
       <c r="V18" s="4">
-        <v>3.75</v>
+        <v>5.75</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>93</v>
       </c>
       <c r="X18" s="4">
-        <v>3062.5</v>
+        <v>6008.75</v>
       </c>
       <c r="Y18" s="4">
-        <v>3062.5</v>
+        <v>6008.75</v>
       </c>
       <c r="Z18" s="6">
-        <v>1.7340000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7859999999999999E-3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="4">
-        <v>495000</v>
+        <v>350000</v>
       </c>
       <c r="E19" s="5">
-        <v>98.949431000000004</v>
+        <v>98.104259999999996</v>
       </c>
       <c r="F19" s="4">
-        <v>493357.49595000001</v>
+        <v>343405.01416666998</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>98.949431000000004</v>
+        <v>98.104259999999996</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>493357.49595000001</v>
+        <v>343405.01416600001</v>
       </c>
       <c r="N19" s="4">
-        <v>493357.49595000001</v>
+        <v>343405.01416666998</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>96</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>97</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>94</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T19" s="4">
         <v>0.01</v>
       </c>
       <c r="U19" s="2">
-        <v>48867</v>
+        <v>46934</v>
       </c>
       <c r="V19" s="4">
-        <v>5.75</v>
+        <v>4.125</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>98</v>
       </c>
       <c r="X19" s="4">
-        <v>3557.8125</v>
+        <v>40.104166669999998</v>
       </c>
       <c r="Y19" s="4">
-        <v>3557.8125</v>
+        <v>40.104165999999999</v>
       </c>
       <c r="Z19" s="6">
-        <v>3.679E-3</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.6199999999999999E-3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="4">
-        <v>265000</v>
+        <v>535000</v>
       </c>
       <c r="E20" s="5">
-        <v>93.913262000000003</v>
+        <v>91.249049999999997</v>
       </c>
       <c r="F20" s="4">
-        <v>256695.92555000001</v>
+        <v>493993.11194444</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>93.913262000000003</v>
+        <v>91.249049999999997</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>256695.92555000001</v>
+        <v>493993.111944</v>
       </c>
       <c r="N20" s="4">
-        <v>256695.92555000001</v>
+        <v>493993.11194444</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>101</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>102</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>99</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T20" s="4">
         <v>0.01</v>
       </c>
       <c r="U20" s="2">
-        <v>47679</v>
+        <v>47710</v>
       </c>
       <c r="V20" s="4">
-        <v>7.875</v>
+        <v>2.875</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="X20" s="4">
-        <v>7825.78125</v>
+        <v>5810.6944444399996</v>
       </c>
       <c r="Y20" s="4">
-        <v>7825.78125</v>
+        <v>5810.6944439999997</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.9139999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7690000000000002E-3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D21" s="4">
-        <v>350000</v>
+        <v>395000</v>
       </c>
       <c r="E21" s="5">
-        <v>98.161490000000001</v>
+        <v>100.4627</v>
       </c>
       <c r="F21" s="4">
-        <v>349580.84</v>
+        <v>401622.52611111</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>98.161490000000001</v>
+        <v>100.4627</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="M21" s="4">
-        <v>349580.84</v>
+        <v>401622.52611099998</v>
       </c>
       <c r="N21" s="4">
-        <v>349580.84</v>
+        <v>401622.52611111</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="T21" s="4">
         <v>0.01</v>
       </c>
       <c r="U21" s="2">
-        <v>46934</v>
+        <v>47406</v>
       </c>
       <c r="V21" s="4">
-        <v>4.125</v>
+        <v>5.75</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="X21" s="4">
-        <v>6015.625</v>
+        <v>4794.8611111099999</v>
       </c>
       <c r="Y21" s="4">
-        <v>6015.625</v>
+        <v>4794.8611110000002</v>
       </c>
       <c r="Z21" s="6">
-        <v>2.6059999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.0639999999999999E-3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="4">
-        <v>535000</v>
+        <v>445000</v>
       </c>
       <c r="E22" s="5">
-        <v>90.969769999999997</v>
+        <v>110.556653</v>
       </c>
       <c r="F22" s="4">
-        <v>491174.46741667</v>
+        <v>497502.52251667</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>90.969769999999997</v>
+        <v>110.556653</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="M22" s="4">
-        <v>491174.46741600003</v>
+        <v>497502.52251600003</v>
       </c>
       <c r="N22" s="4">
-        <v>491174.46741667</v>
+        <v>497502.52251667</v>
       </c>
       <c r="O22" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="P22" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q22" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R22" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="S22" s="3" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
       <c r="T22" s="4">
         <v>0.01</v>
       </c>
       <c r="U22" s="2">
-        <v>47710</v>
+        <v>49065</v>
       </c>
       <c r="V22" s="4">
-        <v>2.875</v>
+        <v>7.45</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="X22" s="4">
-        <v>4486.1979166700003</v>
+        <v>5525.4166666700003</v>
       </c>
       <c r="Y22" s="4">
-        <v>4486.1979160000001</v>
+        <v>5525.4166660000001</v>
       </c>
       <c r="Z22" s="6">
-        <v>3.6619999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7959999999999999E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="4">
-        <v>395000</v>
+        <v>495000</v>
       </c>
       <c r="E23" s="5">
-        <v>100.84872300000001</v>
+        <v>96.563289999999995</v>
       </c>
       <c r="F23" s="4">
-        <v>401191.51835000003</v>
+        <v>484911.4105</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>117</v>
+        <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>100.84872300000001</v>
+        <v>96.563289999999995</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>401191.51835000003</v>
+        <v>484911.4105</v>
       </c>
       <c r="N23" s="4">
-        <v>401191.51835000003</v>
+        <v>484911.4105</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="P23" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q23" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="R23" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="Q23" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S23" s="3" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="T23" s="4">
         <v>0.01</v>
       </c>
       <c r="U23" s="2">
-        <v>47406</v>
+        <v>48014</v>
       </c>
       <c r="V23" s="4">
-        <v>5.75</v>
+        <v>4.75</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="X23" s="4">
-        <v>2839.0625</v>
+        <v>6923.125</v>
       </c>
       <c r="Y23" s="4">
-        <v>2839.0625</v>
+        <v>6923.125</v>
       </c>
       <c r="Z23" s="6">
-        <v>2.9910000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="4">
-        <v>445000</v>
+        <v>360000</v>
       </c>
       <c r="E24" s="5">
-        <v>109.9979</v>
+        <v>105.658</v>
       </c>
       <c r="F24" s="4">
-        <v>492161.27305556001</v>
+        <v>387380.05</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>109.9979</v>
+        <v>105.658</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
-        <v>126</v>
+        <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>492161.273055</v>
+        <v>387380.05</v>
       </c>
       <c r="N24" s="4">
-        <v>492161.27305556001</v>
+        <v>387380.05</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>127</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>128</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>75</v>
+        <v>129</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="T24" s="4">
         <v>0.01</v>
       </c>
       <c r="U24" s="2">
-        <v>49065</v>
+        <v>47220</v>
       </c>
       <c r="V24" s="4">
-        <v>7.45</v>
+        <v>8.875</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="X24" s="4">
-        <v>2670.6180555599999</v>
+        <v>7011.25</v>
       </c>
       <c r="Y24" s="4">
-        <v>2670.6180549999999</v>
+        <v>7011.25</v>
       </c>
       <c r="Z24" s="6">
-        <v>3.6700000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.9550000000000002E-3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="4">
-        <v>495000</v>
+        <v>125000</v>
       </c>
       <c r="E25" s="5">
-        <v>96.410449999999997</v>
+        <v>102.41540000000001</v>
       </c>
       <c r="F25" s="4">
-        <v>482130.16499999998</v>
+        <v>132270.11805555999</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>96.410449999999997</v>
+        <v>102.41540000000001</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>482130.16499999998</v>
+        <v>132270.118055</v>
       </c>
       <c r="N25" s="4">
-        <v>482130.16499999998</v>
+        <v>132270.11805555999</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T25" s="4">
         <v>0.01</v>
       </c>
       <c r="U25" s="2">
-        <v>48014</v>
+        <v>47863</v>
       </c>
       <c r="V25" s="4">
-        <v>4.75</v>
+        <v>7.375</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="X25" s="4">
-        <v>4898.4375</v>
+        <v>4250.8680555600004</v>
       </c>
       <c r="Y25" s="4">
-        <v>4898.4375</v>
+        <v>4250.8680549999999</v>
       </c>
       <c r="Z25" s="6">
-        <v>3.5950000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.0089999999999999E-3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="4">
-        <v>360000</v>
+        <v>485000</v>
       </c>
       <c r="E26" s="5">
-        <v>105.479</v>
+        <v>98.89273</v>
       </c>
       <c r="F26" s="4">
-        <v>383984.4</v>
+        <v>504432.10161110997</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>105.479</v>
+        <v>98.89273</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>383984.4</v>
+        <v>504432.10161100002</v>
       </c>
       <c r="N26" s="4">
-        <v>383984.4</v>
+        <v>504432.10161110997</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>139</v>
+        <v>81</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T26" s="4">
         <v>0.01</v>
       </c>
       <c r="U26" s="2">
-        <v>47220</v>
+        <v>48959</v>
       </c>
       <c r="V26" s="4">
-        <v>8.875</v>
+        <v>7</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>140</v>
       </c>
       <c r="X26" s="4">
-        <v>4260</v>
+        <v>24802.36111111</v>
       </c>
       <c r="Y26" s="4">
-        <v>4260</v>
+        <v>24802.361110999998</v>
       </c>
       <c r="Z26" s="6">
-        <v>2.8630000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.849E-3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="4">
-        <v>365000</v>
+        <v>505000</v>
       </c>
       <c r="E27" s="5">
-        <v>102.642</v>
+        <v>99.924300000000002</v>
       </c>
       <c r="F27" s="4">
-        <v>384737.83124999999</v>
+        <v>514086.46500000003</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>102.642</v>
+        <v>99.924300000000002</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>384737.83124999999</v>
+        <v>514086.46500000003</v>
       </c>
       <c r="N27" s="4">
-        <v>384737.83124999999</v>
+        <v>514086.46500000003</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>143</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>144</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>141</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T27" s="4">
         <v>0.01</v>
       </c>
       <c r="U27" s="2">
-        <v>47863</v>
+        <v>49004</v>
       </c>
       <c r="V27" s="4">
-        <v>7.375</v>
+        <v>5.625</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>145</v>
       </c>
       <c r="X27" s="4">
-        <v>10094.53125</v>
+        <v>9468.75</v>
       </c>
       <c r="Y27" s="4">
-        <v>10094.53125</v>
+        <v>9468.75</v>
       </c>
       <c r="Z27" s="6">
-        <v>2.869E-3</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.9220000000000001E-3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>147</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="4">
-        <v>485000</v>
+        <v>450000</v>
       </c>
       <c r="E28" s="5">
-        <v>100.807</v>
+        <v>106.843318</v>
       </c>
       <c r="F28" s="4">
-        <v>510792.83888888999</v>
+        <v>484934.93099999998</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>100.807</v>
+        <v>106.843318</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>510792.838888</v>
+        <v>484934.93099999998</v>
       </c>
       <c r="N28" s="4">
-        <v>510792.83888888999</v>
+        <v>484934.93099999998</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>148</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>149</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>146</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T28" s="4">
         <v>0.01</v>
       </c>
       <c r="U28" s="2">
-        <v>48959</v>
+        <v>48898</v>
       </c>
       <c r="V28" s="4">
-        <v>7</v>
+        <v>7.7</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>150</v>
       </c>
       <c r="X28" s="4">
-        <v>21878.88888889</v>
+        <v>4140</v>
       </c>
       <c r="Y28" s="4">
-        <v>21878.888888000001</v>
+        <v>4140</v>
       </c>
       <c r="Z28" s="6">
-        <v>3.8089999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="4">
-        <v>505000</v>
+        <v>525000</v>
       </c>
       <c r="E29" s="5">
-        <v>99.350819999999999</v>
+        <v>97.004624000000007</v>
       </c>
       <c r="F29" s="4">
-        <v>508744.29725</v>
+        <v>510353.44266667002</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>99.350819999999999</v>
+        <v>97.004624000000007</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>508744.29725</v>
+        <v>510353.44266599999</v>
       </c>
       <c r="N29" s="4">
-        <v>508744.29725</v>
+        <v>510353.44266667002</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>153</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>154</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>75</v>
+        <v>155</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>151</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T29" s="4">
         <v>0.01</v>
       </c>
       <c r="U29" s="2">
-        <v>49004</v>
+        <v>47467</v>
       </c>
       <c r="V29" s="4">
-        <v>5.625</v>
+        <v>4.625</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="X29" s="4">
-        <v>7022.65625</v>
+        <v>1079.16666667</v>
       </c>
       <c r="Y29" s="4">
-        <v>7022.65625</v>
+        <v>1079.1666660000001</v>
       </c>
       <c r="Z29" s="6">
-        <v>3.7929999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8939999999999999E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="4">
-        <v>450000</v>
+        <v>335000</v>
       </c>
       <c r="E30" s="5">
-        <v>107.3909</v>
+        <v>96.003690000000006</v>
       </c>
       <c r="F30" s="4">
-        <v>484609.05</v>
+        <v>325311.31983333</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>107.3909</v>
+        <v>96.003690000000006</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>484609.05</v>
+        <v>325311.31983300002</v>
       </c>
       <c r="N30" s="4">
-        <v>484609.05</v>
+        <v>325311.31983333</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>113</v>
+        <v>155</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T30" s="4">
         <v>0.01</v>
       </c>
       <c r="U30" s="2">
-        <v>48898</v>
+        <v>47192</v>
       </c>
       <c r="V30" s="4">
-        <v>7.7</v>
+        <v>3.75</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="X30" s="4">
-        <v>1350</v>
+        <v>3698.9583333300002</v>
       </c>
       <c r="Y30" s="4">
-        <v>1350</v>
+        <v>3698.958333</v>
       </c>
       <c r="Z30" s="6">
-        <v>3.6129999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.4819999999999998E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="4">
-        <v>525000</v>
+        <v>495000</v>
       </c>
       <c r="E31" s="5">
-        <v>97.396770000000004</v>
+        <v>100.6572</v>
       </c>
       <c r="F31" s="4">
-        <v>522461.94874999998</v>
+        <v>504261.89</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>97.396770000000004</v>
+        <v>100.6572</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>522461.94874999998</v>
+        <v>504261.89</v>
       </c>
       <c r="N31" s="4">
-        <v>522461.94874999998</v>
+        <v>504261.89</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="P31" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>165</v>
+        <v>75</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T31" s="4">
         <v>0.01</v>
       </c>
       <c r="U31" s="2">
-        <v>47467</v>
+        <v>48867</v>
       </c>
       <c r="V31" s="4">
-        <v>4.625</v>
+        <v>5.75</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>166</v>
       </c>
       <c r="X31" s="4">
-        <v>11128.90625</v>
+        <v>6008.75</v>
       </c>
       <c r="Y31" s="4">
-        <v>11128.90625</v>
+        <v>6008.75</v>
       </c>
       <c r="Z31" s="6">
-        <v>3.8960000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8470000000000002E-3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>168</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="4">
-        <v>490000</v>
+        <v>525000</v>
       </c>
       <c r="E32" s="5">
-        <v>95.798249999999996</v>
+        <v>92.751679999999993</v>
       </c>
       <c r="F32" s="4">
-        <v>473239.55</v>
+        <v>494383.82</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>95.798249999999996</v>
+        <v>92.751679999999993</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>473239.55</v>
+        <v>494383.82</v>
       </c>
       <c r="N32" s="4">
-        <v>473239.55</v>
+        <v>494383.82</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>169</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>170</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>167</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T32" s="4">
         <v>0.01</v>
       </c>
       <c r="U32" s="2">
-        <v>47192</v>
+        <v>47894</v>
       </c>
       <c r="V32" s="4">
         <v>3.75</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="X32" s="4">
-        <v>3828.125</v>
+        <v>7437.5</v>
       </c>
       <c r="Y32" s="4">
-        <v>3828.125</v>
+        <v>7437.5</v>
       </c>
       <c r="Z32" s="6">
-        <v>3.529E-3</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7720000000000002E-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="4">
-        <v>495000</v>
+        <v>490000</v>
       </c>
       <c r="E33" s="5">
-        <v>100.50230000000001</v>
+        <v>96.165319999999994</v>
       </c>
       <c r="F33" s="4">
-        <v>501044.19750000001</v>
+        <v>475089.23466666997</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>100.50230000000001</v>
+        <v>96.165319999999994</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>501044.19750000001</v>
+        <v>475089.234666</v>
       </c>
       <c r="N33" s="4">
-        <v>501044.19750000001</v>
+        <v>475089.23466666997</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="T33" s="4">
         <v>0.01</v>
       </c>
       <c r="U33" s="2">
-        <v>48867</v>
+        <v>47223</v>
       </c>
       <c r="V33" s="4">
-        <v>5.75</v>
+        <v>3.75</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="X33" s="4">
-        <v>3557.8125</v>
+        <v>3879.1666666699998</v>
       </c>
       <c r="Y33" s="4">
-        <v>3557.8125</v>
+        <v>3879.1666660000001</v>
       </c>
       <c r="Z33" s="6">
-        <v>3.7360000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6250000000000002E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="4">
-        <v>525000</v>
+        <v>500000</v>
       </c>
       <c r="E34" s="5">
-        <v>93.190299999999993</v>
+        <v>100.15939400000001</v>
       </c>
       <c r="F34" s="4">
-        <v>494991.26250000001</v>
+        <v>510550.44222222001</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>93.190299999999993</v>
+        <v>100.15939400000001</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>494991.26250000001</v>
+        <v>510550.44222199998</v>
       </c>
       <c r="N34" s="4">
-        <v>494991.26250000001</v>
+        <v>510550.44222222001</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>181</v>
+        <v>64</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T34" s="4">
         <v>0.01</v>
       </c>
       <c r="U34" s="2">
-        <v>47894</v>
+        <v>47557</v>
       </c>
       <c r="V34" s="4">
-        <v>3.75</v>
+        <v>6.625</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>182</v>
       </c>
       <c r="X34" s="4">
-        <v>5742.1875</v>
+        <v>9753.4722222199998</v>
       </c>
       <c r="Y34" s="4">
-        <v>5742.1875</v>
+        <v>9753.4722220000003</v>
       </c>
       <c r="Z34" s="6">
-        <v>3.6909999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.895E-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="4">
-        <v>490000</v>
+        <v>475000</v>
       </c>
       <c r="E35" s="5">
-        <v>96.382819999999995</v>
+        <v>96.875709999999998</v>
       </c>
       <c r="F35" s="4">
-        <v>474572.69300000003</v>
+        <v>461990.35166667</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>96.382819999999995</v>
+        <v>96.875709999999998</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>474572.69300000003</v>
+        <v>461990.35166599997</v>
       </c>
       <c r="N35" s="4">
-        <v>474572.69300000003</v>
+        <v>461990.35166667</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>185</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>186</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>113</v>
+        <v>155</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>183</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="T35" s="4">
         <v>0.01</v>
       </c>
       <c r="U35" s="2">
-        <v>47223</v>
+        <v>47635</v>
       </c>
       <c r="V35" s="4">
-        <v>3.75</v>
+        <v>4.625</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>187</v>
       </c>
       <c r="X35" s="4">
-        <v>2296.875</v>
+        <v>1830.72916667</v>
       </c>
       <c r="Y35" s="4">
-        <v>2296.875</v>
+        <v>1830.7291660000001</v>
       </c>
       <c r="Z35" s="6">
-        <v>3.5379999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.5249999999999999E-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="4">
-        <v>500000</v>
+        <v>125000</v>
       </c>
       <c r="E36" s="5">
-        <v>100.7</v>
+        <v>103.526</v>
       </c>
       <c r="F36" s="4">
-        <v>510401.04166667</v>
+        <v>132397.95138889001</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>100.7</v>
+        <v>103.526</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>510401.04166599998</v>
+        <v>132397.95138799999</v>
       </c>
       <c r="N36" s="4">
-        <v>510401.04166667</v>
+        <v>132397.95138889001</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>190</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>191</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>188</v>
       </c>
       <c r="S36" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T36" s="4">
         <v>0.01</v>
       </c>
       <c r="U36" s="2">
-        <v>47557</v>
+        <v>47376</v>
       </c>
       <c r="V36" s="4">
-        <v>6.625</v>
+        <v>8.125</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>192</v>
       </c>
       <c r="X36" s="4">
-        <v>6901.0416666700003</v>
+        <v>2990.4513888900001</v>
       </c>
       <c r="Y36" s="4">
-        <v>6901.0416660000001</v>
+        <v>2990.451388</v>
       </c>
       <c r="Z36" s="6">
-        <v>3.8059999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.01E-3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D37" s="4">
         <v>475000</v>
       </c>
       <c r="E37" s="5">
-        <v>97.168360000000007</v>
+        <v>101.1498</v>
       </c>
       <c r="F37" s="4">
-        <v>472473.06069443998</v>
+        <v>487104.95277778001</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>97.168360000000007</v>
+        <v>101.1498</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>472473.06069399999</v>
+        <v>487104.95277700003</v>
       </c>
       <c r="N37" s="4">
-        <v>472473.06069443998</v>
+        <v>487104.95277778001</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>195</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>196</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>165</v>
+        <v>64</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>193</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T37" s="4">
         <v>0.01</v>
       </c>
       <c r="U37" s="2">
-        <v>47635</v>
+        <v>47953</v>
       </c>
       <c r="V37" s="4">
-        <v>4.625</v>
+        <v>6.625</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>197</v>
       </c>
       <c r="X37" s="4">
-        <v>10923.35069444</v>
+        <v>6643.4027777800002</v>
       </c>
       <c r="Y37" s="4">
-        <v>10923.350694000001</v>
+        <v>6643.4027770000002</v>
       </c>
       <c r="Z37" s="6">
-        <v>3.5230000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7160000000000001E-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="4">
-        <v>440000</v>
+        <v>475000</v>
       </c>
       <c r="E38" s="5">
-        <v>104.41030000000001</v>
+        <v>102.3462</v>
       </c>
       <c r="F38" s="4">
-        <v>466853.23666667001</v>
+        <v>504286.81111110997</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>104.41030000000001</v>
+        <v>102.3462</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="M38" s="4">
-        <v>466853.23666599998</v>
+        <v>504286.81111100002</v>
       </c>
       <c r="N38" s="4">
-        <v>466853.23666667001</v>
+        <v>504286.81111110997</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>200</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>201</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>198</v>
       </c>
       <c r="S38" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T38" s="4">
         <v>0.01</v>
       </c>
       <c r="U38" s="2">
-        <v>47376</v>
+        <v>47863</v>
       </c>
       <c r="V38" s="4">
-        <v>8.125</v>
+        <v>6.875</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>202</v>
       </c>
       <c r="X38" s="4">
-        <v>7447.9166666700003</v>
+        <v>18142.36111111</v>
       </c>
       <c r="Y38" s="4">
-        <v>7447.9166660000001</v>
+        <v>18142.361110999998</v>
       </c>
       <c r="Z38" s="6">
-        <v>3.4810000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8479999999999999E-3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="4">
-        <v>418000</v>
+        <v>470000</v>
       </c>
       <c r="E39" s="5">
-        <v>105.19359</v>
+        <v>101.3099</v>
       </c>
       <c r="F39" s="4">
-        <v>445532.17842221999</v>
+        <v>478555.48833333002</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>105.19359</v>
+        <v>101.3099</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>445532.17842200003</v>
+        <v>478555.48833299999</v>
       </c>
       <c r="N39" s="4">
-        <v>445532.17842221999</v>
+        <v>478555.48833333002</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>205</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>206</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>203</v>
       </c>
       <c r="S39" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T39" s="4">
         <v>0.01</v>
       </c>
       <c r="U39" s="2">
-        <v>47757</v>
+        <v>48731</v>
       </c>
       <c r="V39" s="4">
-        <v>8.5</v>
+        <v>6.125</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>207</v>
       </c>
       <c r="X39" s="4">
-        <v>5822.9722222199998</v>
+        <v>2398.9583333300002</v>
       </c>
       <c r="Y39" s="4">
-        <v>5822.9722220000003</v>
+        <v>2398.958333</v>
       </c>
       <c r="Z39" s="6">
-        <v>3.3219999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6510000000000002E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>208</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>209</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D40" s="4">
-        <v>475000</v>
+        <v>195000</v>
       </c>
       <c r="E40" s="5">
-        <v>100.8284</v>
+        <v>105.46</v>
       </c>
       <c r="F40" s="4">
-        <v>482868.49375000002</v>
+        <v>207640.33333333</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>100.8284</v>
+        <v>105.46</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>482868.49375000002</v>
+        <v>207640.33333299999</v>
       </c>
       <c r="N40" s="4">
-        <v>482868.49375000002</v>
+        <v>207640.33333333</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>210</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>211</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>208</v>
       </c>
       <c r="S40" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T40" s="4">
         <v>0.01</v>
       </c>
       <c r="U40" s="2">
-        <v>47953</v>
+        <v>47618</v>
       </c>
       <c r="V40" s="4">
-        <v>6.625</v>
+        <v>8</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>212</v>
       </c>
       <c r="X40" s="4">
-        <v>3933.59375</v>
+        <v>1993.33333333</v>
       </c>
       <c r="Y40" s="4">
-        <v>3933.59375</v>
+        <v>1993.333333</v>
       </c>
       <c r="Z40" s="6">
-        <v>3.5999999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5839999999999999E-3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D41" s="4">
-        <v>475000</v>
+        <v>750000</v>
       </c>
       <c r="E41" s="5">
-        <v>102.857</v>
+        <v>89.695499999999996</v>
       </c>
       <c r="F41" s="4">
-        <v>503901.04513888998</v>
+        <v>677777.70833333</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>102.857</v>
+        <v>89.695499999999996</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>126</v>
+        <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>503901.04513799999</v>
+        <v>677777.70833299996</v>
       </c>
       <c r="N41" s="4">
-        <v>503901.04513888998</v>
+        <v>677777.70833333</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>215</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>216</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>213</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T41" s="4">
         <v>0.01</v>
       </c>
       <c r="U41" s="2">
-        <v>47863</v>
+        <v>48717</v>
       </c>
       <c r="V41" s="4">
-        <v>6.875</v>
+        <v>5.65</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>217</v>
       </c>
       <c r="X41" s="4">
-        <v>15330.29513889</v>
+        <v>5061.4583333299997</v>
       </c>
       <c r="Y41" s="4">
-        <v>15330.295137999999</v>
+        <v>5061.4583329999996</v>
       </c>
       <c r="Z41" s="6">
-        <v>3.7569999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.1710000000000002E-3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="4">
-        <v>470000</v>
+        <v>340000</v>
       </c>
       <c r="E42" s="5">
-        <v>101.81010000000001</v>
+        <v>99.232560000000007</v>
       </c>
       <c r="F42" s="4">
-        <v>492821.25472222001</v>
+        <v>341895.70400000003</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>31</v>
+        <v>220</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>101.81010000000001</v>
+        <v>99.232560000000007</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>33</v>
+        <v>221</v>
       </c>
       <c r="M42" s="4">
-        <v>492821.25472199998</v>
+        <v>341895.70400000003</v>
       </c>
       <c r="N42" s="4">
-        <v>492821.25472222001</v>
+        <v>341895.70400000003</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>218</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>65</v>
+        <v>224</v>
       </c>
       <c r="T42" s="4">
         <v>0.01</v>
       </c>
       <c r="U42" s="2">
-        <v>48731</v>
+        <v>46645</v>
       </c>
       <c r="V42" s="4">
-        <v>6.125</v>
+        <v>4.5</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="X42" s="4">
-        <v>14313.78472222</v>
+        <v>4505</v>
       </c>
       <c r="Y42" s="4">
-        <v>14313.784722</v>
+        <v>4505</v>
       </c>
       <c r="Z42" s="6">
-        <v>3.6749999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.6080000000000001E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D43" s="4">
-        <v>195000</v>
+        <v>525000</v>
       </c>
       <c r="E43" s="5">
-        <v>105.8826</v>
+        <v>97.450424999999996</v>
       </c>
       <c r="F43" s="4">
-        <v>207121.07</v>
+        <v>526442.33541666996</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>105.8826</v>
+        <v>97.450424999999996</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>207121.07</v>
+        <v>526442.33541599999</v>
       </c>
       <c r="N43" s="4">
-        <v>207121.07</v>
+        <v>526442.33541666996</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="P43" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q43" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="R43" s="3" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T43" s="4">
         <v>0.01</v>
       </c>
       <c r="U43" s="2">
-        <v>47618</v>
+        <v>47498</v>
       </c>
       <c r="V43" s="4">
-        <v>8</v>
+        <v>6.125</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="X43" s="4">
-        <v>650</v>
+        <v>14827.60416667</v>
       </c>
       <c r="Y43" s="4">
-        <v>650</v>
+        <v>14827.604165999999</v>
       </c>
       <c r="Z43" s="6">
-        <v>1.544E-3</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.0169999999999997E-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D44" s="4">
-        <v>750000</v>
+        <v>505000</v>
       </c>
       <c r="E44" s="5">
-        <v>89.860050000000001</v>
+        <v>98.308359999999993</v>
       </c>
       <c r="F44" s="4">
-        <v>675362.875</v>
+        <v>504242.63466667</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>89.860050000000001</v>
+        <v>98.308359999999993</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>675362.875</v>
+        <v>504242.63466600003</v>
       </c>
       <c r="N44" s="4">
-        <v>675362.875</v>
+        <v>504242.63466667</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="P44" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="R44" s="3" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T44" s="4">
         <v>0.01</v>
       </c>
       <c r="U44" s="2">
-        <v>48717</v>
+        <v>46997</v>
       </c>
       <c r="V44" s="4">
-        <v>5.65</v>
+        <v>4.625</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="X44" s="4">
-        <v>1412.5</v>
+        <v>7785.4166666700003</v>
       </c>
       <c r="Y44" s="4">
-        <v>1412.5</v>
+        <v>7785.4166660000001</v>
       </c>
       <c r="Z44" s="6">
-        <v>5.0359999999999997E-3</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8470000000000002E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D45" s="4">
         <v>470000</v>
       </c>
       <c r="E45" s="5">
-        <v>99.489603000000002</v>
+        <v>99.759690000000006</v>
       </c>
       <c r="F45" s="4">
-        <v>472007.38410000002</v>
+        <v>473178.87633333</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>235</v>
+        <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>99.489603000000002</v>
+        <v>99.759690000000006</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M45" s="4">
+        <v>473178.87633300002</v>
+      </c>
+      <c r="N45" s="4">
+        <v>473178.87633333</v>
+      </c>
+      <c r="O45" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q45" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R45" s="3" t="s">
         <v>236</v>
       </c>
-      <c r="M45" s="4">
-[...16 lines deleted...]
-      </c>
       <c r="S45" s="3" t="s">
-        <v>239</v>
+        <v>65</v>
       </c>
       <c r="T45" s="4">
         <v>0.01</v>
       </c>
       <c r="U45" s="2">
-        <v>46645</v>
+        <v>46874</v>
       </c>
       <c r="V45" s="4">
-        <v>4.5</v>
+        <v>5.5</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>240</v>
       </c>
       <c r="X45" s="4">
-        <v>4406.25</v>
+        <v>4308.3333333299997</v>
       </c>
       <c r="Y45" s="4">
-        <v>4406.25</v>
+        <v>4308.3333329999996</v>
       </c>
       <c r="Z45" s="6">
-        <v>3.519E-3</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6099999999999999E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D46" s="4">
-        <v>525000</v>
+        <v>475000</v>
       </c>
       <c r="E46" s="5">
-        <v>97.883859999999999</v>
+        <v>97.635760000000005</v>
       </c>
       <c r="F46" s="4">
-        <v>525948.85875000001</v>
+        <v>471686.52666666999</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>97.883859999999999</v>
+        <v>97.635760000000005</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>525948.85875000001</v>
+        <v>471686.52666600002</v>
       </c>
       <c r="N46" s="4">
-        <v>525948.85875000001</v>
+        <v>471686.52666666999</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>243</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>244</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>241</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="T46" s="4">
         <v>0.01</v>
       </c>
       <c r="U46" s="2">
-        <v>47498</v>
+        <v>46966</v>
       </c>
       <c r="V46" s="4">
-        <v>6.125</v>
+        <v>4</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>245</v>
       </c>
       <c r="X46" s="4">
-        <v>12058.59375</v>
+        <v>7916.6666666700003</v>
       </c>
       <c r="Y46" s="4">
-        <v>12058.59375</v>
+        <v>7916.6666660000001</v>
       </c>
       <c r="Z46" s="6">
-        <v>3.9220000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.5990000000000002E-3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>247</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D47" s="4">
-        <v>505000</v>
+        <v>465000</v>
       </c>
       <c r="E47" s="5">
-        <v>98.580489999999998</v>
+        <v>101.90730000000001</v>
       </c>
       <c r="F47" s="4">
-        <v>503605.65852777997</v>
+        <v>475160.61166667001</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>31</v>
+        <v>248</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>98.580489999999998</v>
+        <v>101.90730000000001</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>33</v>
+        <v>249</v>
       </c>
       <c r="M47" s="4">
-        <v>503605.65852699999</v>
+        <v>475160.61166599998</v>
       </c>
       <c r="N47" s="4">
-        <v>503605.65852777997</v>
+        <v>475160.61166667001</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>64</v>
+        <v>155</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>246</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="T47" s="4">
         <v>0.01</v>
       </c>
       <c r="U47" s="2">
-        <v>46997</v>
+        <v>48563</v>
       </c>
       <c r="V47" s="4">
-        <v>4.625</v>
+        <v>6.25</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="X47" s="4">
-        <v>5774.1840277800002</v>
+        <v>1291.66666667</v>
       </c>
       <c r="Y47" s="4">
-        <v>5774.1840270000002</v>
+        <v>1291.6666660000001</v>
       </c>
       <c r="Z47" s="6">
-        <v>3.7550000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6250000000000002E-3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D48" s="4">
-        <v>470000</v>
+        <v>250000</v>
       </c>
       <c r="E48" s="5">
-        <v>99.884889999999999</v>
+        <v>102.865432</v>
       </c>
       <c r="F48" s="4">
-        <v>471541.34411111003</v>
+        <v>261694.83</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="5">
-        <v>99.884889999999999</v>
+        <v>102.865432</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M48" s="4">
-        <v>471541.34411100001</v>
+        <v>261694.83</v>
       </c>
       <c r="N48" s="4">
-        <v>471541.34411111003</v>
+        <v>261694.83</v>
       </c>
       <c r="O48" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="R48" s="3" t="s">
         <v>253</v>
-      </c>
-[...7 lines deleted...]
-        <v>251</v>
       </c>
       <c r="S48" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T48" s="4">
         <v>0.01</v>
       </c>
       <c r="U48" s="2">
-        <v>46874</v>
+        <v>47392</v>
       </c>
       <c r="V48" s="4">
-        <v>5.5</v>
+        <v>7.25</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="X48" s="4">
-        <v>2082.3611111099999</v>
+        <v>4531.25</v>
       </c>
       <c r="Y48" s="4">
-        <v>2082.3611110000002</v>
+        <v>4531.25</v>
       </c>
       <c r="Z48" s="6">
-        <v>3.516E-3</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.9959999999999999E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D49" s="4">
-        <v>475000</v>
+        <v>300000</v>
       </c>
       <c r="E49" s="5">
-        <v>97.791319999999999</v>
+        <v>98.489680000000007</v>
       </c>
       <c r="F49" s="4">
-        <v>470789.32555556</v>
+        <v>302430.49833332998</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="5">
-        <v>97.791319999999999</v>
+        <v>98.489680000000007</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M49" s="4">
-        <v>470789.32555499999</v>
+        <v>302430.498333</v>
       </c>
       <c r="N49" s="4">
-        <v>470789.32555556</v>
+        <v>302430.49833332998</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="Q49" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="T49" s="4">
         <v>0.01</v>
       </c>
       <c r="U49" s="2">
-        <v>46966</v>
+        <v>47136</v>
       </c>
       <c r="V49" s="4">
-        <v>4</v>
+        <v>5.125</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="X49" s="4">
-        <v>6280.5555555600004</v>
+        <v>6961.4583333299997</v>
       </c>
       <c r="Y49" s="4">
-        <v>6280.5555549999999</v>
+        <v>6961.4583329999996</v>
       </c>
       <c r="Z49" s="6">
-        <v>3.5100000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.307E-3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D50" s="4">
-        <v>465000</v>
+        <v>485000</v>
       </c>
       <c r="E50" s="5">
-        <v>101.8634</v>
+        <v>100.70650000000001</v>
       </c>
       <c r="F50" s="4">
-        <v>487953.8725</v>
+        <v>497924.44166667003</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>263</v>
+        <v>31</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J50" s="5">
-        <v>101.8634</v>
+        <v>100.70650000000001</v>
       </c>
       <c r="K50" s="5">
         <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>264</v>
+        <v>33</v>
       </c>
       <c r="M50" s="4">
-        <v>487953.8725</v>
+        <v>497924.441666</v>
       </c>
       <c r="N50" s="4">
-        <v>487953.8725</v>
+        <v>497924.44166667003</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>265</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>266</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>165</v>
+        <v>81</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="T50" s="4">
         <v>0.01</v>
       </c>
       <c r="U50" s="2">
-        <v>48563</v>
+        <v>46813</v>
       </c>
       <c r="V50" s="4">
-        <v>6.25</v>
+        <v>5.875</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>267</v>
       </c>
       <c r="X50" s="4">
-        <v>14289.0625</v>
+        <v>9497.9166666700003</v>
       </c>
       <c r="Y50" s="4">
-        <v>14289.0625</v>
+        <v>9497.9166659999992</v>
       </c>
       <c r="Z50" s="6">
-        <v>3.6380000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7989999999999999E-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>268</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>269</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D51" s="4">
-        <v>250000</v>
+        <v>490000</v>
       </c>
       <c r="E51" s="5">
-        <v>102.39911600000001</v>
+        <v>96.441800000000001</v>
       </c>
       <c r="F51" s="4">
-        <v>258968.27611111</v>
+        <v>475627.32</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J51" s="5">
-        <v>102.39911600000001</v>
+        <v>96.441800000000001</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M51" s="4">
-        <v>258968.27611100001</v>
+        <v>475627.32</v>
       </c>
       <c r="N51" s="4">
-        <v>258968.27611111</v>
+        <v>475627.32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>270</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>271</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>268</v>
       </c>
       <c r="S51" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T51" s="4">
         <v>0.01</v>
       </c>
       <c r="U51" s="2">
-        <v>47392</v>
+        <v>47239</v>
       </c>
       <c r="V51" s="4">
-        <v>7.25</v>
+        <v>3.75</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>272</v>
       </c>
       <c r="X51" s="4">
-        <v>2970.4861111099999</v>
+        <v>3062.5</v>
       </c>
       <c r="Y51" s="4">
-        <v>2970.4861110000002</v>
+        <v>3062.5</v>
       </c>
       <c r="Z51" s="6">
-        <v>1.931E-3</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6289999999999998E-3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>273</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>274</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D52" s="4">
-        <v>300000</v>
+        <v>490000</v>
       </c>
       <c r="E52" s="5">
-        <v>97.755560000000003</v>
+        <v>97.662278000000001</v>
       </c>
       <c r="F52" s="4">
-        <v>298904.18</v>
+        <v>482220.16220000002</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J52" s="5">
-        <v>97.755560000000003</v>
+        <v>97.662278000000001</v>
       </c>
       <c r="K52" s="5">
         <v>1</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M52" s="4">
-        <v>298904.18</v>
+        <v>482220.16220000002</v>
       </c>
       <c r="N52" s="4">
-        <v>298904.18</v>
+        <v>482220.16220000002</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>275</v>
       </c>
       <c r="P52" s="3" t="s">
         <v>276</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="R52" s="3" t="s">
         <v>273</v>
       </c>
       <c r="S52" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T52" s="4">
         <v>0.01</v>
       </c>
       <c r="U52" s="2">
-        <v>47136</v>
+        <v>47239</v>
       </c>
       <c r="V52" s="4">
-        <v>5.125</v>
+        <v>4.5</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>277</v>
       </c>
       <c r="X52" s="4">
-        <v>5637.5</v>
+        <v>3675</v>
       </c>
       <c r="Y52" s="4">
-        <v>5637.5</v>
+        <v>3675</v>
       </c>
       <c r="Z52" s="6">
-        <v>2.2279999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.679E-3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>278</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>279</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D53" s="4">
         <v>490000</v>
       </c>
       <c r="E53" s="5">
-        <v>96.562110000000004</v>
+        <v>96.878380000000007</v>
       </c>
       <c r="F53" s="4">
-        <v>474634.54733332997</v>
+        <v>477868.64533332997</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J53" s="5">
-        <v>96.562110000000004</v>
+        <v>96.878380000000007</v>
       </c>
       <c r="K53" s="5">
         <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M53" s="4">
-        <v>474634.54733299999</v>
+        <v>477868.64533299999</v>
       </c>
       <c r="N53" s="4">
-        <v>474634.54733332997</v>
+        <v>477868.64533332997</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>280</v>
       </c>
       <c r="P53" s="3" t="s">
         <v>281</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>278</v>
       </c>
       <c r="S53" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T53" s="4">
         <v>0.01</v>
       </c>
       <c r="U53" s="2">
-        <v>47239</v>
+        <v>47058</v>
       </c>
       <c r="V53" s="4">
-        <v>3.75</v>
+        <v>3.875</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>282</v>
       </c>
       <c r="X53" s="4">
-        <v>1480.20833333</v>
+        <v>3164.5833333300002</v>
       </c>
       <c r="Y53" s="4">
-        <v>1480.208333</v>
+        <v>3164.583333</v>
       </c>
       <c r="Z53" s="6">
-        <v>3.539E-3</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6459999999999999E-3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>283</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>284</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D54" s="4">
-        <v>490000</v>
+        <v>520000</v>
       </c>
       <c r="E54" s="5">
-        <v>96.841629999999995</v>
+        <v>95.645700000000005</v>
       </c>
       <c r="F54" s="4">
-        <v>476300.23700000002</v>
+        <v>506197.64</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="5">
-        <v>96.841629999999995</v>
+        <v>95.645700000000005</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M54" s="4">
-        <v>476300.23700000002</v>
+        <v>506197.64</v>
       </c>
       <c r="N54" s="4">
-        <v>476300.23700000002</v>
+        <v>506197.64</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>285</v>
       </c>
       <c r="P54" s="3" t="s">
         <v>286</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>283</v>
       </c>
       <c r="S54" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T54" s="4">
         <v>0.01</v>
       </c>
       <c r="U54" s="2">
-        <v>47239</v>
+        <v>47894</v>
       </c>
       <c r="V54" s="4">
         <v>4.5</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>287</v>
       </c>
       <c r="X54" s="4">
-        <v>1776.25</v>
+        <v>8840</v>
       </c>
       <c r="Y54" s="4">
-        <v>1776.25</v>
+        <v>8840</v>
       </c>
       <c r="Z54" s="6">
-        <v>3.5509999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.862E-3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>288</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>289</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D55" s="4">
-        <v>490000</v>
+        <v>335000</v>
       </c>
       <c r="E55" s="5">
-        <v>96.580569999999994</v>
+        <v>99.113550000000004</v>
       </c>
       <c r="F55" s="4">
-        <v>474774.34161111002</v>
+        <v>335799.14250000002</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="5">
-        <v>96.580569999999994</v>
+        <v>99.113550000000004</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="M55" s="4">
-        <v>474774.34161100001</v>
+        <v>335799.14250000002</v>
       </c>
       <c r="N55" s="4">
-        <v>474774.34161111002</v>
+        <v>335799.14250000002</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>290</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>291</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="R55" s="3" t="s">
         <v>288</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="T55" s="4">
         <v>0.01</v>
       </c>
       <c r="U55" s="2">
-        <v>47058</v>
+        <v>46661</v>
       </c>
       <c r="V55" s="4">
-        <v>3.875</v>
+        <v>4.5</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>292</v>
       </c>
       <c r="X55" s="4">
-        <v>1529.5486111099999</v>
+        <v>3768.75</v>
       </c>
       <c r="Y55" s="4">
-        <v>1529.5486109999999</v>
+        <v>3768.75</v>
       </c>
       <c r="Z55" s="6">
-        <v>3.5400000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.562E-3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>293</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>294</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D56" s="4">
-        <v>350000</v>
+        <v>475000</v>
       </c>
       <c r="E56" s="5">
-        <v>95.500437000000005</v>
+        <v>97.957130000000006</v>
       </c>
       <c r="F56" s="4">
-        <v>338845.2795</v>
+        <v>474878.83277778002</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J56" s="5">
-        <v>95.500437000000005</v>
+        <v>97.957130000000006</v>
       </c>
       <c r="K56" s="5">
         <v>1</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M56" s="4">
-        <v>338845.2795</v>
+        <v>474878.83277699997</v>
       </c>
       <c r="N56" s="4">
-        <v>338845.2795</v>
+        <v>474878.83277778002</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>295</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>296</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>139</v>
+        <v>155</v>
       </c>
       <c r="R56" s="3" t="s">
         <v>293</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="T56" s="4">
         <v>0.01</v>
       </c>
       <c r="U56" s="2">
-        <v>47894</v>
+        <v>47133</v>
       </c>
       <c r="V56" s="4">
-        <v>4.5</v>
+        <v>4.375</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>297</v>
       </c>
       <c r="X56" s="4">
-        <v>4593.75</v>
+        <v>9582.4652777800002</v>
       </c>
       <c r="Y56" s="4">
-        <v>4593.75</v>
+        <v>9582.4652769999993</v>
       </c>
       <c r="Z56" s="6">
-        <v>2.526E-3</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6229999999999999E-3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
         <v>298</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>299</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D57" s="4">
-        <v>475000</v>
+        <v>370000</v>
       </c>
       <c r="E57" s="5">
-        <v>98.162800000000004</v>
+        <v>103.15706400000001</v>
       </c>
       <c r="F57" s="4">
-        <v>474066.26874999999</v>
+        <v>391766.20624443999</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J57" s="5">
-        <v>98.162800000000004</v>
+        <v>103.15706400000001</v>
       </c>
       <c r="K57" s="5">
         <v>1</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M57" s="4">
-        <v>474066.26874999999</v>
+        <v>391766.206244</v>
       </c>
       <c r="N57" s="4">
-        <v>474066.26874999999</v>
+        <v>391766.20624443999</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>300</v>
       </c>
       <c r="P57" s="3" t="s">
         <v>301</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>165</v>
+        <v>302</v>
       </c>
       <c r="R57" s="3" t="s">
         <v>298</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>121</v>
+        <v>303</v>
       </c>
       <c r="T57" s="4">
         <v>0.01</v>
       </c>
       <c r="U57" s="2">
-        <v>47133</v>
+        <v>47688</v>
       </c>
       <c r="V57" s="4">
-        <v>4.375</v>
+        <v>6.25</v>
       </c>
       <c r="W57" s="3" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="X57" s="4">
-        <v>7792.96875</v>
+        <v>10085.06944444</v>
       </c>
       <c r="Y57" s="4">
-        <v>7792.96875</v>
+        <v>10085.069444000001</v>
       </c>
       <c r="Z57" s="6">
-        <v>3.5349999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.9889999999999999E-3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D58" s="4">
-        <v>370000</v>
+        <v>475000</v>
       </c>
       <c r="E58" s="5">
-        <v>102.95902100000001</v>
+        <v>102.5866</v>
       </c>
       <c r="F58" s="4">
-        <v>389042.12770000001</v>
+        <v>495301.97499999998</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J58" s="5">
-        <v>102.95902100000001</v>
+        <v>102.5866</v>
       </c>
       <c r="K58" s="5">
         <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="M58" s="4">
-        <v>389042.12770000001</v>
+        <v>495301.97499999998</v>
       </c>
       <c r="N58" s="4">
-        <v>389042.12770000001</v>
+        <v>495301.97499999998</v>
       </c>
       <c r="O58" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="P58" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q58" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="R58" s="3" t="s">
         <v>305</v>
       </c>
-      <c r="P58" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S58" s="3" t="s">
-        <v>308</v>
+        <v>65</v>
       </c>
       <c r="T58" s="4">
         <v>0.01</v>
       </c>
       <c r="U58" s="2">
-        <v>47688</v>
+        <v>49583</v>
       </c>
       <c r="V58" s="4">
-        <v>6.25</v>
+        <v>6.75</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>309</v>
       </c>
       <c r="X58" s="4">
-        <v>8093.75</v>
+        <v>8015.625</v>
       </c>
       <c r="Y58" s="4">
-        <v>8093.75</v>
+        <v>8015.625</v>
       </c>
       <c r="Z58" s="6">
-        <v>2.9009999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7789999999999998E-3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>311</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D59" s="4">
-        <v>475000</v>
+        <v>515000</v>
       </c>
       <c r="E59" s="5">
-        <v>102.7743</v>
+        <v>98.122789999999995</v>
       </c>
       <c r="F59" s="4">
-        <v>493432.61249999999</v>
+        <v>514237.57683332998</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="5">
-        <v>102.7743</v>
+        <v>98.122789999999995</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>493432.61249999999</v>
+        <v>514237.576833</v>
       </c>
       <c r="N59" s="4">
-        <v>493432.61249999999</v>
+        <v>514237.57683332998</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>312</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>313</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>86</v>
+        <v>314</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>310</v>
       </c>
       <c r="S59" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T59" s="4">
         <v>0.01</v>
       </c>
       <c r="U59" s="2">
-        <v>49583</v>
+        <v>46798</v>
       </c>
       <c r="V59" s="4">
-        <v>6.75</v>
+        <v>3.75</v>
       </c>
       <c r="W59" s="3" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="X59" s="4">
-        <v>5254.6875</v>
+        <v>8905.2083333299997</v>
       </c>
       <c r="Y59" s="4">
-        <v>5254.6875</v>
+        <v>8905.2083330000005</v>
       </c>
       <c r="Z59" s="6">
-        <v>3.679E-3</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.9240000000000004E-3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D60" s="4">
-        <v>515000</v>
+        <v>275000</v>
       </c>
       <c r="E60" s="5">
-        <v>98.066680000000005</v>
+        <v>103.1138</v>
       </c>
       <c r="F60" s="4">
-        <v>512285.5895</v>
+        <v>288428.92222221999</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="5">
-        <v>98.066680000000005</v>
+        <v>103.1138</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M60" s="4">
-        <v>512285.5895</v>
+        <v>288428.92222200002</v>
       </c>
       <c r="N60" s="4">
-        <v>512285.5895</v>
+        <v>288428.92222221999</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="R60" s="3" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="S60" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T60" s="4">
         <v>0.01</v>
       </c>
       <c r="U60" s="2">
-        <v>46798</v>
+        <v>49034</v>
       </c>
       <c r="V60" s="4">
-        <v>3.75</v>
+        <v>7</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>320</v>
       </c>
       <c r="X60" s="4">
-        <v>7242.1875</v>
+        <v>4865.9722222199998</v>
       </c>
       <c r="Y60" s="4">
-        <v>7242.1875</v>
+        <v>4865.9722220000003</v>
       </c>
       <c r="Z60" s="6">
-        <v>3.82E-3</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.2000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
         <v>321</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>322</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D61" s="4">
-        <v>275000</v>
+        <v>505000</v>
       </c>
       <c r="E61" s="5">
-        <v>103.648672</v>
+        <v>100.98090000000001</v>
       </c>
       <c r="F61" s="4">
-        <v>288242.18133332999</v>
+        <v>519061.07972222002</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J61" s="5">
-        <v>103.648672</v>
+        <v>100.98090000000001</v>
       </c>
       <c r="K61" s="5">
         <v>1</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M61" s="4">
-        <v>288242.18133300002</v>
+        <v>519061.07972199999</v>
       </c>
       <c r="N61" s="4">
-        <v>288242.18133332999</v>
+        <v>519061.07972222002</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>323</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>324</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>319</v>
+        <v>87</v>
       </c>
       <c r="R61" s="3" t="s">
         <v>321</v>
       </c>
       <c r="S61" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T61" s="4">
         <v>0.01</v>
       </c>
       <c r="U61" s="2">
-        <v>49034</v>
+        <v>47376</v>
       </c>
       <c r="V61" s="4">
-        <v>7</v>
+        <v>6.125</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>325</v>
       </c>
       <c r="X61" s="4">
-        <v>3208.3333333300002</v>
+        <v>9107.5347222199998</v>
       </c>
       <c r="Y61" s="4">
-        <v>3208.333333</v>
+        <v>9107.5347220000003</v>
       </c>
       <c r="Z61" s="6">
-        <v>2.1489999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.96E-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
         <v>326</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>327</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D62" s="4">
-        <v>505000</v>
+        <v>500000</v>
       </c>
       <c r="E62" s="5">
-        <v>101.480908</v>
+        <v>98.818259999999995</v>
       </c>
       <c r="F62" s="4">
-        <v>518922.59581666999</v>
+        <v>503108.66111111001</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J62" s="5">
-        <v>101.480908</v>
+        <v>98.818259999999995</v>
       </c>
       <c r="K62" s="5">
         <v>1</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M62" s="4">
-        <v>518922.59581600002</v>
+        <v>503108.66111099999</v>
       </c>
       <c r="N62" s="4">
-        <v>518922.59581666999</v>
+        <v>503108.66111111001</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>328</v>
       </c>
       <c r="P62" s="3" t="s">
         <v>329</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>92</v>
+        <v>302</v>
       </c>
       <c r="R62" s="3" t="s">
         <v>326</v>
       </c>
       <c r="S62" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T62" s="4">
         <v>0.01</v>
       </c>
       <c r="U62" s="2">
-        <v>47376</v>
+        <v>48837</v>
       </c>
       <c r="V62" s="4">
         <v>6.125</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>330</v>
       </c>
       <c r="X62" s="4">
-        <v>6444.0104166700003</v>
+        <v>9017.3611111099999</v>
       </c>
       <c r="Y62" s="4">
-        <v>6444.0104160000001</v>
+        <v>9017.3611110000002</v>
       </c>
       <c r="Z62" s="6">
-        <v>3.869E-3</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.839E-3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
         <v>331</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>332</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D63" s="4">
-        <v>270000</v>
+        <v>450000</v>
       </c>
       <c r="E63" s="5">
-        <v>98.331542999999996</v>
+        <v>103.51073</v>
       </c>
       <c r="F63" s="4">
-        <v>268940.47859999997</v>
+        <v>473673.28499999997</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>31</v>
+        <v>220</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J63" s="5">
-        <v>98.331542999999996</v>
+        <v>103.51073</v>
       </c>
       <c r="K63" s="5">
         <v>1</v>
       </c>
       <c r="L63" s="3" t="s">
-        <v>33</v>
+        <v>221</v>
       </c>
       <c r="M63" s="4">
-        <v>268940.47859999997</v>
+        <v>473673.28499999997</v>
       </c>
       <c r="N63" s="4">
-        <v>268940.47859999997</v>
+        <v>473673.28499999997</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>333</v>
       </c>
       <c r="P63" s="3" t="s">
         <v>334</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>307</v>
+        <v>103</v>
       </c>
       <c r="R63" s="3" t="s">
         <v>331</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>65</v>
+        <v>224</v>
       </c>
       <c r="T63" s="4">
         <v>0.01</v>
       </c>
       <c r="U63" s="2">
-        <v>48837</v>
+        <v>47939</v>
       </c>
       <c r="V63" s="4">
-        <v>6.125</v>
+        <v>7</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>335</v>
       </c>
       <c r="X63" s="4">
-        <v>3445.3125</v>
+        <v>7875</v>
       </c>
       <c r="Y63" s="4">
-        <v>3445.3125</v>
+        <v>7875</v>
       </c>
       <c r="Z63" s="6">
-        <v>2.0049999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.614E-3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
         <v>336</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>337</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D64" s="4">
-        <v>450000</v>
+        <v>520000</v>
       </c>
       <c r="E64" s="5">
-        <v>103.956531</v>
+        <v>96.866709999999998</v>
       </c>
       <c r="F64" s="4">
-        <v>472966.88949999999</v>
+        <v>504631.33644444001</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>235</v>
+        <v>31</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J64" s="5">
-        <v>103.956531</v>
+        <v>96.866709999999998</v>
       </c>
       <c r="K64" s="5">
         <v>1</v>
       </c>
       <c r="L64" s="3" t="s">
-        <v>236</v>
+        <v>33</v>
       </c>
       <c r="M64" s="4">
-        <v>472966.88949999999</v>
+        <v>504631.33644400002</v>
       </c>
       <c r="N64" s="4">
-        <v>472966.88949999999</v>
+        <v>504631.33644444001</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>338</v>
       </c>
       <c r="P64" s="3" t="s">
         <v>339</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="R64" s="3" t="s">
         <v>336</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>239</v>
+        <v>65</v>
       </c>
       <c r="T64" s="4">
         <v>0.01</v>
       </c>
       <c r="U64" s="2">
-        <v>47939</v>
+        <v>47284</v>
       </c>
       <c r="V64" s="4">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>340</v>
       </c>
       <c r="X64" s="4">
-        <v>5162.5</v>
+        <v>924.44444443999998</v>
       </c>
       <c r="Y64" s="4">
-        <v>5162.5</v>
+        <v>924.44444399999998</v>
       </c>
       <c r="Z64" s="6">
-        <v>3.5270000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8500000000000001E-3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>341</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>342</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D65" s="4">
-        <v>520000</v>
+        <v>475000</v>
       </c>
       <c r="E65" s="5">
-        <v>96.601240000000004</v>
+        <v>99.599349000000004</v>
       </c>
       <c r="F65" s="4">
-        <v>511859.78133332997</v>
+        <v>480221.90775000001</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J65" s="5">
-        <v>96.601240000000004</v>
+        <v>99.599349000000004</v>
       </c>
       <c r="K65" s="5">
         <v>1</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M65" s="4">
-        <v>511859.78133299999</v>
+        <v>480221.90775000001</v>
       </c>
       <c r="N65" s="4">
-        <v>511859.78133332997</v>
+        <v>480221.90775000001</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>343</v>
       </c>
       <c r="P65" s="3" t="s">
         <v>344</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="R65" s="3" t="s">
         <v>341</v>
       </c>
       <c r="S65" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T65" s="4">
         <v>0.01</v>
       </c>
       <c r="U65" s="2">
-        <v>47284</v>
+        <v>48488</v>
       </c>
       <c r="V65" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>345</v>
       </c>
       <c r="X65" s="4">
-        <v>9533.3333333299997</v>
+        <v>7125</v>
       </c>
       <c r="Y65" s="4">
-        <v>9533.3333330000005</v>
+        <v>7125</v>
       </c>
       <c r="Z65" s="6">
-        <v>3.8170000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6640000000000002E-3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>346</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>347</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D66" s="4">
-        <v>475000</v>
+        <v>545000</v>
       </c>
       <c r="E66" s="5">
-        <v>100.60899999999999</v>
+        <v>93.536164999999997</v>
       </c>
       <c r="F66" s="4">
-        <v>482563.58333333</v>
+        <v>517492.93258333002</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J66" s="5">
-        <v>100.60899999999999</v>
+        <v>93.536164999999997</v>
       </c>
       <c r="K66" s="5">
         <v>1</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M66" s="4">
-        <v>482563.58333300002</v>
+        <v>517492.93258299999</v>
       </c>
       <c r="N66" s="4">
-        <v>482563.58333333</v>
+        <v>517492.93258333002</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>348</v>
       </c>
       <c r="P66" s="3" t="s">
         <v>349</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="R66" s="3" t="s">
         <v>346</v>
       </c>
       <c r="S66" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T66" s="4">
         <v>0.01</v>
       </c>
       <c r="U66" s="2">
-        <v>48488</v>
+        <v>47894</v>
       </c>
       <c r="V66" s="4">
-        <v>6</v>
+        <v>3.75</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>350</v>
       </c>
       <c r="X66" s="4">
-        <v>4670.8333333299997</v>
+        <v>7720.8333333299997</v>
       </c>
       <c r="Y66" s="4">
-        <v>4670.8333329999996</v>
+        <v>7720.8333329999996</v>
       </c>
       <c r="Z66" s="6">
-        <v>3.5980000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.9480000000000001E-3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
         <v>351</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>352</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D67" s="4">
-        <v>545000</v>
+        <v>470000</v>
       </c>
       <c r="E67" s="5">
-        <v>93.179109999999994</v>
+        <v>102.3083</v>
       </c>
       <c r="F67" s="4">
-        <v>513787.087</v>
+        <v>485428.24611111003</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J67" s="5">
-        <v>93.179109999999994</v>
+        <v>102.3083</v>
       </c>
       <c r="K67" s="5">
         <v>1</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M67" s="4">
-        <v>513787.087</v>
+        <v>485428.24611100001</v>
       </c>
       <c r="N67" s="4">
-        <v>513787.087</v>
+        <v>485428.24611111003</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>353</v>
       </c>
       <c r="P67" s="3" t="s">
         <v>354</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="R67" s="3" t="s">
         <v>351</v>
       </c>
       <c r="S67" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T67" s="4">
         <v>0.01</v>
       </c>
       <c r="U67" s="2">
-        <v>47894</v>
+        <v>48533</v>
       </c>
       <c r="V67" s="4">
-        <v>3.75</v>
+        <v>7.625</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>355</v>
       </c>
       <c r="X67" s="4">
-        <v>5960.9375</v>
+        <v>4579.2361111099999</v>
       </c>
       <c r="Y67" s="4">
-        <v>5960.9375</v>
+        <v>4579.2361110000002</v>
       </c>
       <c r="Z67" s="6">
-        <v>3.8310000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7039999999999998E-3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
         <v>356</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>357</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D68" s="4">
-        <v>375000</v>
+        <v>435000</v>
       </c>
       <c r="E68" s="5">
-        <v>92.744500000000002</v>
+        <v>105.89707300000001</v>
       </c>
       <c r="F68" s="4">
-        <v>351756.71875</v>
+        <v>476753.30921666999</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J68" s="5">
-        <v>92.744500000000002</v>
+        <v>105.89707300000001</v>
       </c>
       <c r="K68" s="5">
         <v>1</v>
       </c>
       <c r="L68" s="3" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M68" s="4">
-        <v>351756.71875</v>
+        <v>476753.30921600002</v>
       </c>
       <c r="N68" s="4">
-        <v>351756.71875</v>
+        <v>476753.30921666999</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>358</v>
       </c>
       <c r="P68" s="3" t="s">
         <v>359</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>181</v>
+        <v>87</v>
       </c>
       <c r="R68" s="3" t="s">
         <v>356</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>65</v>
+        <v>303</v>
       </c>
       <c r="T68" s="4">
         <v>0.01</v>
       </c>
       <c r="U68" s="2">
-        <v>47894</v>
+        <v>49507</v>
       </c>
       <c r="V68" s="4">
-        <v>3.625</v>
+        <v>8.125</v>
       </c>
       <c r="W68" s="3" t="s">
         <v>360</v>
       </c>
       <c r="X68" s="4">
-        <v>3964.84375</v>
+        <v>16101.04166667</v>
       </c>
       <c r="Y68" s="4">
-        <v>3964.84375</v>
+        <v>16101.041665999999</v>
       </c>
       <c r="Z68" s="6">
-        <v>2.6229999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.637E-3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>361</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>362</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D69" s="4">
-        <v>470000</v>
+        <v>505000</v>
       </c>
       <c r="E69" s="5">
-        <v>104.24469999999999</v>
+        <v>100.4224</v>
       </c>
       <c r="F69" s="4">
-        <v>491443.31916666997</v>
+        <v>514708.12</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J69" s="5">
-        <v>104.24469999999999</v>
+        <v>100.4224</v>
       </c>
       <c r="K69" s="5">
         <v>1</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M69" s="4">
-        <v>491443.319166</v>
+        <v>514708.12</v>
       </c>
       <c r="N69" s="4">
-        <v>491443.31916666997</v>
+        <v>514708.12</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>363</v>
       </c>
       <c r="P69" s="3" t="s">
         <v>364</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="R69" s="3" t="s">
         <v>361</v>
       </c>
       <c r="S69" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T69" s="4">
         <v>0.01</v>
       </c>
       <c r="U69" s="2">
-        <v>48533</v>
+        <v>47757</v>
       </c>
       <c r="V69" s="4">
-        <v>7.625</v>
+        <v>6</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>365</v>
       </c>
       <c r="X69" s="4">
-        <v>1493.22916667</v>
+        <v>7575</v>
       </c>
       <c r="Y69" s="4">
-        <v>1493.2291660000001</v>
+        <v>7575</v>
       </c>
       <c r="Z69" s="6">
-        <v>3.6640000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.9269999999999999E-3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
         <v>366</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>367</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D70" s="4">
-        <v>435000</v>
+        <v>520000</v>
       </c>
       <c r="E70" s="5">
-        <v>106.187613</v>
+        <v>98.741829999999993</v>
       </c>
       <c r="F70" s="4">
-        <v>474973.66863332997</v>
+        <v>522070.016</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J70" s="5">
-        <v>106.187613</v>
+        <v>98.741829999999993</v>
       </c>
       <c r="K70" s="5">
         <v>1</v>
       </c>
       <c r="L70" s="3" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="M70" s="4">
-        <v>474973.66863299999</v>
+        <v>522070.016</v>
       </c>
       <c r="N70" s="4">
-        <v>474973.66863332997</v>
+        <v>522070.016</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>368</v>
       </c>
       <c r="P70" s="3" t="s">
         <v>369</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="R70" s="3" t="s">
         <v>366</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>308</v>
+        <v>65</v>
       </c>
       <c r="T70" s="4">
         <v>0.01</v>
       </c>
       <c r="U70" s="2">
-        <v>49507</v>
+        <v>48670</v>
       </c>
       <c r="V70" s="4">
-        <v>8.125</v>
+        <v>6.625</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>370</v>
       </c>
       <c r="X70" s="4">
-        <v>13057.55208333</v>
+        <v>8612.5</v>
       </c>
       <c r="Y70" s="4">
-        <v>13057.552083</v>
+        <v>8612.5</v>
       </c>
       <c r="Z70" s="6">
-        <v>3.5409999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.9830000000000004E-3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
         <v>371</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>372</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D71" s="4">
-        <v>505000</v>
+        <v>510000</v>
       </c>
       <c r="E71" s="5">
-        <v>101.24518999999999</v>
+        <v>97.300579999999997</v>
       </c>
       <c r="F71" s="4">
-        <v>516254.04283332999</v>
+        <v>502820.45799999998</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J71" s="5">
-        <v>101.24518999999999</v>
+        <v>97.300579999999997</v>
       </c>
       <c r="K71" s="5">
         <v>1</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M71" s="4">
-        <v>516254.04283300001</v>
+        <v>502820.45799999998</v>
       </c>
       <c r="N71" s="4">
-        <v>516254.04283332999</v>
+        <v>502820.45799999998</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>373</v>
       </c>
       <c r="P71" s="3" t="s">
         <v>374</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>86</v>
+        <v>302</v>
       </c>
       <c r="R71" s="3" t="s">
         <v>371</v>
       </c>
       <c r="S71" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T71" s="4">
         <v>0.01</v>
       </c>
       <c r="U71" s="2">
-        <v>47757</v>
+        <v>46997</v>
       </c>
       <c r="V71" s="4">
-        <v>6</v>
+        <v>3.875</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>375</v>
       </c>
       <c r="X71" s="4">
-        <v>4965.8333333299997</v>
+        <v>6587.5</v>
       </c>
       <c r="Y71" s="4">
-        <v>4965.8333329999996</v>
+        <v>6587.5</v>
       </c>
       <c r="Z71" s="6">
-        <v>3.849E-3</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.836E-3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
         <v>376</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>377</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D72" s="4">
-        <v>520000</v>
+        <v>505000</v>
       </c>
       <c r="E72" s="5">
-        <v>99.266216</v>
+        <v>98.756094000000004</v>
       </c>
       <c r="F72" s="4">
-        <v>521830.29542222002</v>
+        <v>502248.01428333001</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J72" s="5">
-        <v>99.266216</v>
+        <v>98.756094000000004</v>
       </c>
       <c r="K72" s="5">
         <v>1</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M72" s="4">
-        <v>521830.295422</v>
+        <v>502248.01428300003</v>
       </c>
       <c r="N72" s="4">
-        <v>521830.29542222002</v>
+        <v>502248.01428333001</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>378</v>
       </c>
       <c r="P72" s="3" t="s">
         <v>379</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>113</v>
+        <v>155</v>
       </c>
       <c r="R72" s="3" t="s">
         <v>376</v>
       </c>
       <c r="S72" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T72" s="4">
         <v>0.01</v>
       </c>
       <c r="U72" s="2">
-        <v>48670</v>
+        <v>46873</v>
       </c>
       <c r="V72" s="4">
-        <v>6.625</v>
+        <v>4.125</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>380</v>
       </c>
       <c r="X72" s="4">
-        <v>5645.9722222199998</v>
+        <v>3529.7395833300002</v>
       </c>
       <c r="Y72" s="4">
-        <v>5645.9722220000003</v>
+        <v>3529.739583</v>
       </c>
       <c r="Z72" s="6">
-        <v>3.8909999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8319999999999999E-3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
         <v>381</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>382</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D73" s="4">
-        <v>510000</v>
+        <v>105000</v>
       </c>
       <c r="E73" s="5">
-        <v>97.565479999999994</v>
+        <v>103.9914</v>
       </c>
       <c r="F73" s="4">
-        <v>502469.67716666998</v>
+        <v>110180.44916667001</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J73" s="5">
-        <v>97.565479999999994</v>
+        <v>103.9914</v>
       </c>
       <c r="K73" s="5">
         <v>1</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M73" s="4">
-        <v>502469.67716600001</v>
+        <v>110180.44916600001</v>
       </c>
       <c r="N73" s="4">
-        <v>502469.67716666998</v>
+        <v>110180.44916667001</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>383</v>
       </c>
       <c r="P73" s="3" t="s">
         <v>384</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="R73" s="3" t="s">
         <v>381</v>
       </c>
       <c r="S73" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T73" s="4">
         <v>0.01</v>
       </c>
       <c r="U73" s="2">
-        <v>46997</v>
+        <v>47894</v>
       </c>
       <c r="V73" s="4">
-        <v>3.875</v>
+        <v>7.375</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>385</v>
       </c>
       <c r="X73" s="4">
-        <v>4885.7291666700003</v>
+        <v>989.47916667000004</v>
       </c>
       <c r="Y73" s="4">
-        <v>4885.7291660000001</v>
+        <v>989.47916599999996</v>
       </c>
       <c r="Z73" s="6">
-        <v>3.7469999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.4000000000000003E-4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
         <v>386</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>387</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D74" s="4">
-        <v>505000</v>
+        <v>395000</v>
       </c>
       <c r="E74" s="5">
-        <v>98.779567</v>
+        <v>102.38853899999999</v>
       </c>
       <c r="F74" s="4">
-        <v>500572.75085000001</v>
+        <v>409639.67696667003</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>31</v>
+        <v>220</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J74" s="5">
-        <v>98.779567</v>
+        <v>102.38853899999999</v>
       </c>
       <c r="K74" s="5">
         <v>1</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>33</v>
+        <v>221</v>
       </c>
       <c r="M74" s="4">
-        <v>500572.75085000001</v>
+        <v>409639.676966</v>
       </c>
       <c r="N74" s="4">
-        <v>500572.75085000001</v>
+        <v>409639.67696667003</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>388</v>
       </c>
       <c r="P74" s="3" t="s">
         <v>389</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>165</v>
+        <v>103</v>
       </c>
       <c r="R74" s="3" t="s">
         <v>386</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>65</v>
+        <v>224</v>
       </c>
       <c r="T74" s="4">
         <v>0.01</v>
       </c>
       <c r="U74" s="2">
-        <v>46873</v>
+        <v>47969</v>
       </c>
       <c r="V74" s="4">
-        <v>4.125</v>
+        <v>6.875</v>
       </c>
       <c r="W74" s="3" t="s">
         <v>390</v>
       </c>
       <c r="X74" s="4">
-        <v>1735.9375</v>
+        <v>5204.9479166700003</v>
       </c>
       <c r="Y74" s="4">
-        <v>1735.9375</v>
+        <v>5204.9479160000001</v>
       </c>
       <c r="Z74" s="6">
-        <v>3.7320000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.1250000000000002E-3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
         <v>391</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>392</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D75" s="4">
-        <v>105000</v>
+        <v>460000</v>
       </c>
       <c r="E75" s="5">
-        <v>104.292</v>
+        <v>99.580169999999995</v>
       </c>
       <c r="F75" s="4">
-        <v>109829.25625000001</v>
+        <v>462956.28200000001</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J75" s="5">
-        <v>104.292</v>
+        <v>99.580169999999995</v>
       </c>
       <c r="K75" s="5">
         <v>1</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M75" s="4">
-        <v>109829.25625000001</v>
+        <v>462956.28200000001</v>
       </c>
       <c r="N75" s="4">
-        <v>109829.25625000001</v>
+        <v>462956.28200000001</v>
       </c>
       <c r="O75" s="3" t="s">
         <v>393</v>
       </c>
       <c r="P75" s="3" t="s">
         <v>394</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>319</v>
+        <v>87</v>
       </c>
       <c r="R75" s="3" t="s">
         <v>391</v>
       </c>
       <c r="S75" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T75" s="4">
         <v>0.01</v>
       </c>
       <c r="U75" s="2">
-        <v>47894</v>
+        <v>48519</v>
       </c>
       <c r="V75" s="4">
-        <v>7.375</v>
+        <v>6.375</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>395</v>
       </c>
       <c r="X75" s="4">
-        <v>322.65625</v>
+        <v>4887.5</v>
       </c>
       <c r="Y75" s="4">
-        <v>322.65625</v>
+        <v>4887.5</v>
       </c>
       <c r="Z75" s="6">
-        <v>8.1899999999999996E-4</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.532E-3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
         <v>396</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>397</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D76" s="4">
-        <v>470000</v>
+        <v>180000</v>
       </c>
       <c r="E76" s="5">
-        <v>100.0382</v>
+        <v>102.1467</v>
       </c>
       <c r="F76" s="4">
-        <v>478404.54</v>
+        <v>186381.56</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J76" s="5">
-        <v>100.0382</v>
+        <v>102.1467</v>
       </c>
       <c r="K76" s="5">
         <v>1</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M76" s="4">
-        <v>478404.54</v>
+        <v>186381.56</v>
       </c>
       <c r="N76" s="4">
-        <v>478404.54</v>
+        <v>186381.56</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>398</v>
       </c>
       <c r="P76" s="3" t="s">
         <v>399</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R76" s="3" t="s">
         <v>396</v>
       </c>
       <c r="S76" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T76" s="4">
         <v>0.01</v>
       </c>
       <c r="U76" s="2">
-        <v>46798</v>
+        <v>48502</v>
       </c>
       <c r="V76" s="4">
-        <v>6</v>
+        <v>6.625</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>400</v>
       </c>
       <c r="X76" s="4">
-        <v>8225</v>
+        <v>2517.5</v>
       </c>
       <c r="Y76" s="4">
-        <v>8225</v>
+        <v>2517.5</v>
       </c>
       <c r="Z76" s="6">
-        <v>3.5669999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.4220000000000001E-3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
         <v>401</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>402</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D77" s="4">
-        <v>495000</v>
+        <v>460000</v>
       </c>
       <c r="E77" s="5">
-        <v>102.798299</v>
+        <v>100.5346</v>
       </c>
       <c r="F77" s="4">
-        <v>523495.33004999999</v>
+        <v>477041.79888889001</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J77" s="5">
-        <v>102.798299</v>
+        <v>100.5346</v>
       </c>
       <c r="K77" s="5">
         <v>1</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="M77" s="4">
-        <v>523495.33004999999</v>
+        <v>477041.79888800002</v>
       </c>
       <c r="N77" s="4">
-        <v>523495.33004999999</v>
+        <v>477041.79888889001</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>403</v>
       </c>
       <c r="P77" s="3" t="s">
         <v>404</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="R77" s="3" t="s">
         <v>401</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="T77" s="4">
         <v>0.01</v>
       </c>
       <c r="U77" s="2">
-        <v>47514</v>
+        <v>47133</v>
       </c>
       <c r="V77" s="4">
-        <v>8.875</v>
+        <v>6.875</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>405</v>
       </c>
       <c r="X77" s="4">
-        <v>14643.75</v>
+        <v>14582.63888889</v>
       </c>
       <c r="Y77" s="4">
-        <v>14643.75</v>
+        <v>14582.638887999999</v>
       </c>
       <c r="Z77" s="6">
-        <v>3.9029999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.64E-3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>406</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>407</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D78" s="4">
-        <v>395000</v>
+        <v>505000</v>
       </c>
       <c r="E78" s="5">
-        <v>102.59059999999999</v>
+        <v>98.045850000000002</v>
       </c>
       <c r="F78" s="4">
-        <v>408099.36305555998</v>
+        <v>503716.54249999998</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>235</v>
+        <v>31</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J78" s="5">
-        <v>102.59059999999999</v>
+        <v>98.045850000000002</v>
       </c>
       <c r="K78" s="5">
         <v>1</v>
       </c>
       <c r="L78" s="3" t="s">
-        <v>236</v>
+        <v>33</v>
       </c>
       <c r="M78" s="4">
-        <v>408099.36305500002</v>
+        <v>503716.54249999998</v>
       </c>
       <c r="N78" s="4">
-        <v>408099.36305555998</v>
+        <v>503716.54249999998</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>408</v>
       </c>
       <c r="P78" s="3" t="s">
         <v>409</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="R78" s="3" t="s">
         <v>406</v>
       </c>
       <c r="S78" s="3" t="s">
-        <v>239</v>
+        <v>65</v>
       </c>
       <c r="T78" s="4">
         <v>0.01</v>
       </c>
       <c r="U78" s="2">
-        <v>47969</v>
+        <v>47164</v>
       </c>
       <c r="V78" s="4">
-        <v>6.875</v>
+        <v>4.5</v>
       </c>
       <c r="W78" s="3" t="s">
         <v>410</v>
       </c>
       <c r="X78" s="4">
-        <v>2866.4930555599999</v>
+        <v>8585</v>
       </c>
       <c r="Y78" s="4">
-        <v>2866.4930549999999</v>
+        <v>8585</v>
       </c>
       <c r="Z78" s="6">
-        <v>3.0430000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8430000000000001E-3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
         <v>411</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>412</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D79" s="4">
-        <v>460000</v>
+        <v>520000</v>
       </c>
       <c r="E79" s="5">
-        <v>99.880219999999994</v>
+        <v>95.250005000000002</v>
       </c>
       <c r="F79" s="4">
-        <v>461811.30366666999</v>
+        <v>501424.47044444003</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J79" s="5">
-        <v>99.880219999999994</v>
+        <v>95.250005000000002</v>
       </c>
       <c r="K79" s="5">
         <v>1</v>
       </c>
       <c r="L79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M79" s="4">
-        <v>461811.30366600002</v>
+        <v>501424.47044399998</v>
       </c>
       <c r="N79" s="4">
-        <v>461811.30366666999</v>
+        <v>501424.47044444003</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>413</v>
       </c>
       <c r="P79" s="3" t="s">
         <v>414</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>92</v>
+        <v>129</v>
       </c>
       <c r="R79" s="3" t="s">
         <v>411</v>
       </c>
       <c r="S79" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T79" s="4">
         <v>0.01</v>
       </c>
       <c r="U79" s="2">
-        <v>48519</v>
+        <v>47376</v>
       </c>
       <c r="V79" s="4">
-        <v>6.375</v>
+        <v>4</v>
       </c>
       <c r="W79" s="3" t="s">
         <v>415</v>
       </c>
       <c r="X79" s="4">
-        <v>2362.2916666699998</v>
+        <v>6124.4444444399996</v>
       </c>
       <c r="Y79" s="4">
-        <v>2362.2916660000001</v>
+        <v>6124.4444439999997</v>
       </c>
       <c r="Z79" s="6">
-        <v>3.4429999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.826E-3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
         <v>416</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>417</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D80" s="4">
-        <v>180000</v>
+        <v>300000</v>
       </c>
       <c r="E80" s="5">
-        <v>102.6049</v>
+        <v>108.680837</v>
       </c>
       <c r="F80" s="4">
-        <v>186179.44500000001</v>
+        <v>332217.511</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J80" s="5">
-        <v>102.6049</v>
+        <v>108.680837</v>
       </c>
       <c r="K80" s="5">
         <v>1</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M80" s="4">
-        <v>186179.44500000001</v>
+        <v>332217.511</v>
       </c>
       <c r="N80" s="4">
-        <v>186179.44500000001</v>
+        <v>332217.511</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>418</v>
       </c>
       <c r="P80" s="3" t="s">
         <v>419</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="R80" s="3" t="s">
         <v>416</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>65</v>
+        <v>303</v>
       </c>
       <c r="T80" s="4">
         <v>0.01</v>
       </c>
       <c r="U80" s="2">
-        <v>48502</v>
+        <v>47223</v>
       </c>
       <c r="V80" s="4">
-        <v>6.625</v>
+        <v>9.75</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>420</v>
       </c>
       <c r="X80" s="4">
-        <v>1490.625</v>
+        <v>6175</v>
       </c>
       <c r="Y80" s="4">
-        <v>1490.625</v>
+        <v>6175</v>
       </c>
       <c r="Z80" s="6">
-        <v>1.3879999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.5349999999999999E-3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
         <v>421</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>422</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D81" s="4">
-        <v>460000</v>
+        <v>210000</v>
       </c>
       <c r="E81" s="5">
-        <v>100.9819</v>
+        <v>97.928749999999994</v>
       </c>
       <c r="F81" s="4">
-        <v>476376.11499999999</v>
+        <v>209418.70833333</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J81" s="5">
-        <v>100.9819</v>
+        <v>97.928749999999994</v>
       </c>
       <c r="K81" s="5">
         <v>1</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>126</v>
+        <v>33</v>
       </c>
       <c r="M81" s="4">
-        <v>476376.11499999999</v>
+        <v>209418.70833299999</v>
       </c>
       <c r="N81" s="4">
-        <v>476376.11499999999</v>
+        <v>209418.70833333</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>423</v>
       </c>
       <c r="P81" s="3" t="s">
         <v>424</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="R81" s="3" t="s">
         <v>421</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="T81" s="4">
         <v>0.01</v>
       </c>
       <c r="U81" s="2">
-        <v>47133</v>
+        <v>47529</v>
       </c>
       <c r="V81" s="4">
-        <v>6.875</v>
+        <v>4.75</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>425</v>
       </c>
       <c r="X81" s="4">
-        <v>11859.375</v>
+        <v>3768.3333333300002</v>
       </c>
       <c r="Y81" s="4">
-        <v>11859.375</v>
+        <v>3768.333333</v>
       </c>
       <c r="Z81" s="6">
-        <v>3.552E-3</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.598E-3</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
         <v>426</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>427</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D82" s="4">
-        <v>300000</v>
+        <v>455000</v>
       </c>
       <c r="E82" s="5">
-        <v>109.26838600000001</v>
+        <v>100.49979999999999</v>
       </c>
       <c r="F82" s="4">
-        <v>331461.408</v>
+        <v>470911.45111110999</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J82" s="5">
-        <v>109.26838600000001</v>
+        <v>100.49979999999999</v>
       </c>
       <c r="K82" s="5">
         <v>1</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="M82" s="4">
-        <v>331461.408</v>
+        <v>470911.45111099997</v>
       </c>
       <c r="N82" s="4">
-        <v>331461.408</v>
+        <v>470911.45111110999</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>428</v>
       </c>
       <c r="P82" s="3" t="s">
         <v>429</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="R82" s="3" t="s">
         <v>426</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>308</v>
+        <v>65</v>
       </c>
       <c r="T82" s="4">
         <v>0.01</v>
       </c>
       <c r="U82" s="2">
-        <v>47223</v>
+        <v>48410</v>
       </c>
       <c r="V82" s="4">
-        <v>9.75</v>
+        <v>6.5</v>
       </c>
       <c r="W82" s="3" t="s">
         <v>430</v>
       </c>
       <c r="X82" s="4">
-        <v>3656.25</v>
+        <v>13637.36111111</v>
       </c>
       <c r="Y82" s="4">
-        <v>3656.25</v>
+        <v>13637.361111</v>
       </c>
       <c r="Z82" s="6">
-        <v>2.4710000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.5929999999999998E-3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>432</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D83" s="4">
-        <v>210000</v>
+        <v>385000</v>
       </c>
       <c r="E83" s="5">
-        <v>97.861459999999994</v>
+        <v>101.3381</v>
       </c>
       <c r="F83" s="4">
-        <v>208418.44099999999</v>
+        <v>397803.56</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J83" s="5">
-        <v>97.861459999999994</v>
+        <v>101.3381</v>
       </c>
       <c r="K83" s="5">
         <v>1</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="M83" s="4">
-        <v>208418.44099999999</v>
+        <v>397803.56</v>
       </c>
       <c r="N83" s="4">
-        <v>208418.44099999999</v>
+        <v>397803.56</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>433</v>
       </c>
       <c r="P83" s="3" t="s">
         <v>434</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R83" s="3" t="s">
         <v>431</v>
       </c>
       <c r="S83" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T83" s="4">
         <v>0.01</v>
       </c>
       <c r="U83" s="2">
-        <v>47529</v>
+        <v>46827</v>
       </c>
       <c r="V83" s="4">
-        <v>4.75</v>
+        <v>6.75</v>
       </c>
       <c r="W83" s="3" t="s">
         <v>435</v>
       </c>
       <c r="X83" s="4">
-        <v>2909.375</v>
+        <v>7651.875</v>
       </c>
       <c r="Y83" s="4">
-        <v>2909.375</v>
+        <v>7651.875</v>
       </c>
       <c r="Z83" s="6">
-        <v>1.554E-3</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.0349999999999999E-3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
         <v>436</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>437</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D84" s="4">
-        <v>455000</v>
+        <v>235000</v>
       </c>
       <c r="E84" s="5">
-        <v>100.53619999999999</v>
+        <v>78.734999999999999</v>
       </c>
       <c r="F84" s="4">
-        <v>468530.33500000002</v>
+        <v>188348.58333333</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>31</v>
+        <v>438</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J84" s="5">
-        <v>100.53619999999999</v>
+        <v>78.734999999999999</v>
       </c>
       <c r="K84" s="5">
         <v>1</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>33</v>
+        <v>439</v>
       </c>
       <c r="M84" s="4">
-        <v>468530.33500000002</v>
+        <v>188348.58333299999</v>
       </c>
       <c r="N84" s="4">
-        <v>468530.33500000002</v>
+        <v>188348.58333333</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>92</v>
+        <v>314</v>
       </c>
       <c r="R84" s="3" t="s">
         <v>436</v>
       </c>
       <c r="S84" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T84" s="4">
         <v>0.01</v>
       </c>
       <c r="U84" s="2">
-        <v>48410</v>
+        <v>52681</v>
       </c>
       <c r="V84" s="4">
-        <v>6.5</v>
+        <v>5.3</v>
       </c>
       <c r="W84" s="3" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="X84" s="4">
-        <v>11090.625</v>
+        <v>3321.3333333300002</v>
       </c>
       <c r="Y84" s="4">
-        <v>11090.625</v>
+        <v>3321.333333</v>
       </c>
       <c r="Z84" s="6">
-        <v>3.493E-3</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.4369999999999999E-3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D85" s="4">
-        <v>385000</v>
+        <v>490000</v>
       </c>
       <c r="E85" s="5">
-        <v>101.5566</v>
+        <v>98.432327999999998</v>
       </c>
       <c r="F85" s="4">
-        <v>396406.97249999997</v>
+        <v>492417.85164443997</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J85" s="5">
-        <v>101.5566</v>
+        <v>98.432327999999998</v>
       </c>
       <c r="K85" s="5">
         <v>1</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>126</v>
+        <v>33</v>
       </c>
       <c r="M85" s="4">
-        <v>396406.97249999997</v>
+        <v>492417.85164399998</v>
       </c>
       <c r="N85" s="4">
-        <v>396406.97249999997</v>
+        <v>492417.85164443997</v>
       </c>
       <c r="O85" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="P85" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="Q85" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="R85" s="3" t="s">
         <v>443</v>
-      </c>
-[...7 lines deleted...]
-        <v>441</v>
       </c>
       <c r="S85" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T85" s="4">
         <v>0.01</v>
       </c>
       <c r="U85" s="2">
-        <v>46827</v>
+        <v>49049</v>
       </c>
       <c r="V85" s="4">
-        <v>6.75</v>
+        <v>6.625</v>
       </c>
       <c r="W85" s="3" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="X85" s="4">
-        <v>5414.0625</v>
+        <v>10099.44444444</v>
       </c>
       <c r="Y85" s="4">
-        <v>5414.0625</v>
+        <v>10099.444444000001</v>
       </c>
       <c r="Z85" s="6">
-        <v>2.9559999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7569999999999999E-3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D86" s="4">
-        <v>235000</v>
+        <v>485000</v>
       </c>
       <c r="E86" s="5">
-        <v>77.067845000000005</v>
+        <v>104.5249</v>
       </c>
       <c r="F86" s="4">
-        <v>183358.25519443999</v>
+        <v>523870.24416667002</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J86" s="5">
-        <v>77.067845000000005</v>
+        <v>104.5249</v>
       </c>
       <c r="K86" s="5">
         <v>1</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="M86" s="4">
-        <v>183358.255194</v>
+        <v>523870.24416599999</v>
       </c>
       <c r="N86" s="4">
-        <v>183358.25519443999</v>
+        <v>523870.24416667002</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>319</v>
+        <v>81</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="S86" s="3" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="T86" s="4">
         <v>0.01</v>
       </c>
       <c r="U86" s="2">
-        <v>52681</v>
+        <v>47696</v>
       </c>
       <c r="V86" s="4">
-        <v>5.3</v>
+        <v>8.375</v>
       </c>
       <c r="W86" s="3" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="X86" s="4">
-        <v>2248.8194444400001</v>
+        <v>16924.47916667</v>
       </c>
       <c r="Y86" s="4">
-        <v>2248.8194440000002</v>
+        <v>16924.479166000001</v>
       </c>
       <c r="Z86" s="6">
-        <v>1.3669999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.9969999999999997E-3</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D87" s="4">
-        <v>485000</v>
+        <v>350000</v>
       </c>
       <c r="E87" s="5">
-        <v>104.518</v>
+        <v>101.44867600000001</v>
       </c>
       <c r="F87" s="4">
-        <v>520339.05347222002</v>
+        <v>356747.44933332998</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>455</v>
+        <v>31</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J87" s="5">
-        <v>104.518</v>
+        <v>101.44867600000001</v>
       </c>
       <c r="K87" s="5">
         <v>1</v>
       </c>
       <c r="L87" s="3" t="s">
-        <v>456</v>
+        <v>33</v>
       </c>
       <c r="M87" s="4">
-        <v>520339.053472</v>
+        <v>356747.449333</v>
       </c>
       <c r="N87" s="4">
-        <v>520339.05347222002</v>
+        <v>356747.44933332998</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>457</v>
       </c>
       <c r="P87" s="3" t="s">
         <v>458</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>86</v>
+        <v>302</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="T87" s="4">
         <v>0.01</v>
       </c>
       <c r="U87" s="2">
-        <v>47696</v>
+        <v>49279</v>
       </c>
       <c r="V87" s="4">
-        <v>8.375</v>
+        <v>5.75</v>
       </c>
       <c r="W87" s="3" t="s">
         <v>459</v>
       </c>
       <c r="X87" s="4">
-        <v>13426.75347222</v>
+        <v>1677.08333333</v>
       </c>
       <c r="Y87" s="4">
-        <v>13426.753472</v>
+        <v>1677.083333</v>
       </c>
       <c r="Z87" s="6">
-        <v>3.8800000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.722E-3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
         <v>460</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>461</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D88" s="4">
-        <v>350000</v>
+        <v>355000</v>
       </c>
       <c r="E88" s="5">
-        <v>101.712</v>
+        <v>99.468838000000005</v>
       </c>
       <c r="F88" s="4">
-        <v>365998.59722221998</v>
+        <v>364368.36795555998</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J88" s="5">
-        <v>101.712</v>
+        <v>99.468838000000005</v>
       </c>
       <c r="K88" s="5">
         <v>1</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M88" s="4">
-        <v>365998.59722200001</v>
+        <v>364368.36795500002</v>
       </c>
       <c r="N88" s="4">
-        <v>365998.59722221998</v>
+        <v>364368.36795555998</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>462</v>
       </c>
       <c r="P88" s="3" t="s">
         <v>463</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>307</v>
+        <v>103</v>
       </c>
       <c r="R88" s="3" t="s">
         <v>460</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="T88" s="4">
         <v>0.01</v>
       </c>
       <c r="U88" s="2">
-        <v>49279</v>
+        <v>48775</v>
       </c>
       <c r="V88" s="4">
-        <v>5.75</v>
+        <v>6.875</v>
       </c>
       <c r="W88" s="3" t="s">
         <v>464</v>
       </c>
       <c r="X88" s="4">
-        <v>10006.59722222</v>
+        <v>11253.99305556</v>
       </c>
       <c r="Y88" s="4">
-        <v>10006.597222</v>
+        <v>11253.993055000001</v>
       </c>
       <c r="Z88" s="6">
-        <v>2.7290000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.7799999999999999E-3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
         <v>465</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>466</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D89" s="4">
-        <v>355000</v>
+        <v>530000</v>
       </c>
       <c r="E89" s="5">
-        <v>98.25909</v>
+        <v>93.504540000000006</v>
       </c>
       <c r="F89" s="4">
-        <v>357972.11324999999</v>
+        <v>503082.39533332997</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J89" s="5">
-        <v>98.25909</v>
+        <v>93.504540000000006</v>
       </c>
       <c r="K89" s="5">
         <v>1</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M89" s="4">
-        <v>357972.11324999999</v>
+        <v>503082.39533299999</v>
       </c>
       <c r="N89" s="4">
-        <v>357972.11324999999</v>
+        <v>503082.39533332997</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>467</v>
       </c>
       <c r="P89" s="3" t="s">
         <v>468</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>113</v>
+        <v>302</v>
       </c>
       <c r="R89" s="3" t="s">
         <v>465</v>
       </c>
       <c r="S89" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T89" s="4">
         <v>0.01</v>
       </c>
       <c r="U89" s="2">
-        <v>48775</v>
+        <v>47894</v>
       </c>
       <c r="V89" s="4">
-        <v>6.875</v>
+        <v>3.75</v>
       </c>
       <c r="W89" s="3" t="s">
         <v>469</v>
       </c>
       <c r="X89" s="4">
-        <v>9152.34375</v>
+        <v>7508.3333333299997</v>
       </c>
       <c r="Y89" s="4">
-        <v>9152.34375</v>
+        <v>7508.3333329999996</v>
       </c>
       <c r="Z89" s="6">
-        <v>2.6689999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8379999999999998E-3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
         <v>470</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>471</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D90" s="4">
-        <v>530000</v>
+        <v>495000</v>
       </c>
       <c r="E90" s="5">
-        <v>93.787610000000001</v>
+        <v>99.86636</v>
       </c>
       <c r="F90" s="4">
-        <v>502871.20799999998</v>
+        <v>504650.98200000002</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J90" s="5">
-        <v>93.787610000000001</v>
+        <v>99.86636</v>
       </c>
       <c r="K90" s="5">
         <v>1</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M90" s="4">
-        <v>502871.20799999998</v>
+        <v>504650.98200000002</v>
       </c>
       <c r="N90" s="4">
-        <v>502871.20799999998</v>
+        <v>504650.98200000002</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>472</v>
       </c>
       <c r="P90" s="3" t="s">
         <v>473</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="R90" s="3" t="s">
         <v>470</v>
       </c>
       <c r="S90" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T90" s="4">
         <v>0.01</v>
       </c>
       <c r="U90" s="2">
-        <v>47894</v>
+        <v>46600</v>
       </c>
       <c r="V90" s="4">
-        <v>3.75</v>
+        <v>5</v>
       </c>
       <c r="W90" s="3" t="s">
         <v>474</v>
       </c>
       <c r="X90" s="4">
-        <v>5796.875</v>
+        <v>10312.5</v>
       </c>
       <c r="Y90" s="4">
-        <v>5796.875</v>
+        <v>10312.5</v>
       </c>
       <c r="Z90" s="6">
-        <v>3.7499999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8500000000000001E-3</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
         <v>475</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>476</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D91" s="4">
-        <v>480000</v>
+        <v>125000</v>
       </c>
       <c r="E91" s="5">
-        <v>105.14912200000001</v>
+        <v>99.378157999999999</v>
       </c>
       <c r="F91" s="4">
-        <v>520015.7856</v>
+        <v>126000.04124999999</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H91" s="3" t="s">
-        <v>455</v>
+        <v>31</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J91" s="5">
-        <v>105.14912200000001</v>
+        <v>99.378157999999999</v>
       </c>
       <c r="K91" s="5">
         <v>1</v>
       </c>
       <c r="L91" s="3" t="s">
-        <v>456</v>
+        <v>33</v>
       </c>
       <c r="M91" s="4">
-        <v>520015.7856</v>
+        <v>126000.04124999999</v>
       </c>
       <c r="N91" s="4">
-        <v>520015.7856</v>
+        <v>126000.04124999999</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>477</v>
       </c>
       <c r="P91" s="3" t="s">
         <v>478</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="R91" s="3" t="s">
         <v>475</v>
       </c>
       <c r="S91" s="3" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="T91" s="4">
         <v>0.01</v>
       </c>
       <c r="U91" s="2">
-        <v>47498</v>
+        <v>48852</v>
       </c>
       <c r="V91" s="4">
-        <v>8.5</v>
+        <v>5.625</v>
       </c>
       <c r="W91" s="3" t="s">
         <v>479</v>
       </c>
       <c r="X91" s="4">
-        <v>15300</v>
+        <v>1777.34375</v>
       </c>
       <c r="Y91" s="4">
-        <v>15300</v>
+        <v>1777.34375</v>
       </c>
       <c r="Z91" s="6">
-        <v>3.8769999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.6100000000000005E-4</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
         <v>480</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>481</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D92" s="4">
-        <v>485000</v>
+        <v>480000</v>
       </c>
       <c r="E92" s="5">
-        <v>96.858059999999995</v>
+        <v>105.11085</v>
       </c>
       <c r="F92" s="4">
-        <v>474557.70211110997</v>
+        <v>523345.41333333001</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H92" s="3" t="s">
-        <v>31</v>
+        <v>450</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J92" s="5">
-        <v>96.858059999999995</v>
+        <v>105.11085</v>
       </c>
       <c r="K92" s="5">
         <v>1</v>
       </c>
       <c r="L92" s="3" t="s">
-        <v>33</v>
+        <v>451</v>
       </c>
       <c r="M92" s="4">
-        <v>474557.70211100002</v>
+        <v>523345.41333299997</v>
       </c>
       <c r="N92" s="4">
-        <v>474557.70211110997</v>
+        <v>523345.41333333001</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>482</v>
       </c>
       <c r="P92" s="3" t="s">
         <v>483</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>307</v>
+        <v>81</v>
       </c>
       <c r="R92" s="3" t="s">
         <v>480</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="T92" s="4">
         <v>0.01</v>
       </c>
       <c r="U92" s="2">
-        <v>47178</v>
+        <v>47498</v>
       </c>
       <c r="V92" s="4">
-        <v>4</v>
+        <v>8.5</v>
       </c>
       <c r="W92" s="3" t="s">
         <v>484</v>
       </c>
       <c r="X92" s="4">
-        <v>4796.1111111099999</v>
+        <v>18813.33333333</v>
       </c>
       <c r="Y92" s="4">
-        <v>4796.1111110000002</v>
+        <v>18813.333332999999</v>
       </c>
       <c r="Z92" s="6">
-        <v>3.5379999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.993E-3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
         <v>485</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>486</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D93" s="4">
-        <v>430000</v>
+        <v>485000</v>
       </c>
       <c r="E93" s="5">
-        <v>108.9577</v>
+        <v>96.596010000000007</v>
       </c>
       <c r="F93" s="4">
-        <v>479870.11</v>
+        <v>474957.31516667001</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H93" s="3" t="s">
-        <v>487</v>
+        <v>31</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J93" s="5">
-        <v>108.9577</v>
+        <v>96.596010000000007</v>
       </c>
       <c r="K93" s="5">
         <v>1</v>
       </c>
       <c r="L93" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M93" s="4">
+        <v>474957.31516599999</v>
+      </c>
+      <c r="N93" s="4">
+        <v>474957.31516667001</v>
+      </c>
+      <c r="O93" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="P93" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="M93" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="Q93" s="3" t="s">
-        <v>319</v>
+        <v>302</v>
       </c>
       <c r="R93" s="3" t="s">
         <v>485</v>
       </c>
       <c r="S93" s="3" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="T93" s="4">
         <v>0.01</v>
       </c>
       <c r="U93" s="2">
-        <v>49874</v>
+        <v>47178</v>
       </c>
       <c r="V93" s="4">
-        <v>7.2</v>
+        <v>4</v>
       </c>
       <c r="W93" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="X93" s="4">
+        <v>6466.6666666700003</v>
+      </c>
+      <c r="Y93" s="4">
+        <v>6466.6666660000001</v>
+      </c>
+      <c r="Z93" s="6">
+        <v>3.6240000000000001E-3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A94" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="B94" s="3" t="s">
         <v>491</v>
-      </c>
-[...15 lines deleted...]
-        <v>493</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D94" s="4">
-        <v>470000</v>
+        <v>430000</v>
       </c>
       <c r="E94" s="5">
-        <v>99.432040000000001</v>
+        <v>109.535651</v>
       </c>
       <c r="F94" s="4">
-        <v>475163.92133332998</v>
+        <v>485021.29930000001</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H94" s="3" t="s">
-        <v>31</v>
+        <v>492</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J94" s="5">
-        <v>99.432040000000001</v>
+        <v>109.535651</v>
       </c>
       <c r="K94" s="5">
         <v>1</v>
       </c>
       <c r="L94" s="3" t="s">
-        <v>33</v>
+        <v>493</v>
       </c>
       <c r="M94" s="4">
-        <v>475163.92133300001</v>
+        <v>485021.29930000001</v>
       </c>
       <c r="N94" s="4">
-        <v>475163.92133332998</v>
+        <v>485021.29930000001</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>494</v>
       </c>
       <c r="P94" s="3" t="s">
         <v>495</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>181</v>
+        <v>314</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="S94" s="3" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="T94" s="4">
         <v>0.01</v>
       </c>
       <c r="U94" s="2">
-        <v>46783</v>
+        <v>49874</v>
       </c>
       <c r="V94" s="4">
-        <v>5</v>
+        <v>7.2</v>
       </c>
       <c r="W94" s="3" t="s">
         <v>496</v>
       </c>
       <c r="X94" s="4">
-        <v>7833.3333333299997</v>
+        <v>14018</v>
       </c>
       <c r="Y94" s="4">
-        <v>7833.3333329999996</v>
+        <v>14018</v>
       </c>
       <c r="Z94" s="6">
-        <v>3.5430000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.7009999999999999E-3</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
         <v>497</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>498</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D95" s="4">
-        <v>430000</v>
+        <v>470000</v>
       </c>
       <c r="E95" s="5">
-        <v>107.67207999999999</v>
+        <v>99.383150000000001</v>
       </c>
       <c r="F95" s="4">
-        <v>477704.00650000002</v>
+        <v>476957.74944444001</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J95" s="5">
-        <v>107.67207999999999</v>
+        <v>99.383150000000001</v>
       </c>
       <c r="K95" s="5">
         <v>1</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M95" s="4">
-        <v>477704.00650000002</v>
+        <v>476957.74944400002</v>
       </c>
       <c r="N95" s="4">
-        <v>477704.00650000002</v>
+        <v>476957.74944444001</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>499</v>
       </c>
       <c r="P95" s="3" t="s">
         <v>500</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>86</v>
+        <v>171</v>
       </c>
       <c r="R95" s="3" t="s">
         <v>497</v>
       </c>
       <c r="S95" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T95" s="4">
         <v>0.01</v>
       </c>
       <c r="U95" s="2">
-        <v>47679</v>
+        <v>46783</v>
       </c>
       <c r="V95" s="4">
-        <v>9.125</v>
+        <v>5</v>
       </c>
       <c r="W95" s="3" t="s">
         <v>501</v>
       </c>
       <c r="X95" s="4">
-        <v>14714.0625</v>
+        <v>9856.9444444399996</v>
       </c>
       <c r="Y95" s="4">
-        <v>14714.0625</v>
+        <v>9856.9444440000007</v>
       </c>
       <c r="Z95" s="6">
-        <v>3.5620000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6389999999999999E-3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
         <v>502</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>503</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D96" s="4">
-        <v>245000</v>
+        <v>430000</v>
       </c>
       <c r="E96" s="5">
-        <v>101.1433</v>
+        <v>107.004003</v>
       </c>
       <c r="F96" s="4">
-        <v>250863.58499999999</v>
+        <v>478210.06012222002</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J96" s="5">
-        <v>101.1433</v>
+        <v>107.004003</v>
       </c>
       <c r="K96" s="5">
         <v>1</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M96" s="4">
-        <v>250863.58499999999</v>
+        <v>478210.060122</v>
       </c>
       <c r="N96" s="4">
-        <v>250863.58499999999</v>
+        <v>478210.06012222002</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>504</v>
       </c>
       <c r="P96" s="3" t="s">
         <v>505</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="R96" s="3" t="s">
         <v>502</v>
       </c>
       <c r="S96" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T96" s="4">
         <v>0.01</v>
       </c>
       <c r="U96" s="2">
-        <v>48594</v>
+        <v>47679</v>
       </c>
       <c r="V96" s="4">
-        <v>6</v>
+        <v>9.125</v>
       </c>
       <c r="W96" s="3" t="s">
         <v>506</v>
       </c>
       <c r="X96" s="4">
-        <v>3062.5</v>
+        <v>18092.84722222</v>
       </c>
       <c r="Y96" s="4">
-        <v>3062.5</v>
+        <v>18092.847222</v>
       </c>
       <c r="Z96" s="6">
-        <v>1.8699999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6489999999999999E-3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
         <v>507</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>508</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D97" s="4">
-        <v>490000</v>
+        <v>245000</v>
       </c>
       <c r="E97" s="5">
-        <v>96.297600000000003</v>
+        <v>100.9824</v>
       </c>
       <c r="F97" s="4">
-        <v>475558.76083332999</v>
+        <v>251735.21333333</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J97" s="5">
-        <v>96.297600000000003</v>
+        <v>100.9824</v>
       </c>
       <c r="K97" s="5">
         <v>1</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M97" s="4">
-        <v>475558.76083300001</v>
+        <v>251735.21333299999</v>
       </c>
       <c r="N97" s="4">
-        <v>475558.76083332999</v>
+        <v>251735.21333333</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>509</v>
       </c>
       <c r="P97" s="3" t="s">
         <v>510</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>307</v>
+        <v>75</v>
       </c>
       <c r="R97" s="3" t="s">
         <v>507</v>
       </c>
       <c r="S97" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T97" s="4">
         <v>0.01</v>
       </c>
       <c r="U97" s="2">
-        <v>47192</v>
+        <v>48594</v>
       </c>
       <c r="V97" s="4">
-        <v>3.625</v>
+        <v>6</v>
       </c>
       <c r="W97" s="3" t="s">
         <v>511</v>
       </c>
       <c r="X97" s="4">
-        <v>3700.5208333300002</v>
+        <v>4328.3333333299997</v>
       </c>
       <c r="Y97" s="4">
-        <v>3700.520833</v>
+        <v>4328.3333329999996</v>
       </c>
       <c r="Z97" s="6">
-        <v>3.5460000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.92E-3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
         <v>512</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>513</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D98" s="4">
-        <v>380000</v>
+        <v>490000</v>
       </c>
       <c r="E98" s="5">
-        <v>97.204729999999998</v>
+        <v>96.433440000000004</v>
       </c>
       <c r="F98" s="4">
-        <v>378116.65455555997</v>
+        <v>477753.92544443998</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J98" s="5">
-        <v>97.204729999999998</v>
+        <v>96.433440000000004</v>
       </c>
       <c r="K98" s="5">
         <v>1</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M98" s="4">
-        <v>378116.65455500002</v>
+        <v>477753.92544399999</v>
       </c>
       <c r="N98" s="4">
-        <v>378116.65455555997</v>
+        <v>477753.92544443998</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>514</v>
       </c>
       <c r="P98" s="3" t="s">
         <v>515</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>516</v>
+        <v>302</v>
       </c>
       <c r="R98" s="3" t="s">
         <v>512</v>
       </c>
       <c r="S98" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T98" s="4">
         <v>0.01</v>
       </c>
       <c r="U98" s="2">
-        <v>47635</v>
+        <v>47192</v>
       </c>
       <c r="V98" s="4">
-        <v>4.625</v>
+        <v>3.625</v>
       </c>
       <c r="W98" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="X98" s="4">
+        <v>5230.0694444399996</v>
+      </c>
+      <c r="Y98" s="4">
+        <v>5230.0694439999997</v>
+      </c>
+      <c r="Z98" s="6">
+        <v>3.6449999999999998E-3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A99" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="X98" s="4">
-[...10 lines deleted...]
-      <c r="A99" s="3" t="s">
+      <c r="B99" s="3" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D99" s="4">
-        <v>530000</v>
+        <v>515000</v>
       </c>
       <c r="E99" s="5">
-        <v>90.523375000000001</v>
+        <v>97.631399999999999</v>
       </c>
       <c r="F99" s="4">
-        <v>481380.81805556</v>
+        <v>504786.60583333002</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J99" s="5">
-        <v>90.523375000000001</v>
+        <v>97.631399999999999</v>
       </c>
       <c r="K99" s="5">
         <v>1</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M99" s="4">
-        <v>481380.81805499998</v>
+        <v>504786.60583299998</v>
       </c>
       <c r="N99" s="4">
-        <v>481380.81805556</v>
+        <v>504786.60583333002</v>
       </c>
       <c r="O99" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="P99" s="3" t="s">
         <v>520</v>
       </c>
-      <c r="P99" s="3" t="s">
+      <c r="Q99" s="3" t="s">
         <v>521</v>
       </c>
-      <c r="Q99" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R99" s="3" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="S99" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T99" s="4">
         <v>0.01</v>
       </c>
       <c r="U99" s="2">
-        <v>47596</v>
+        <v>47635</v>
       </c>
       <c r="V99" s="4">
-        <v>2.95</v>
+        <v>4.625</v>
       </c>
       <c r="W99" s="3" t="s">
         <v>522</v>
       </c>
       <c r="X99" s="4">
-        <v>1606.9305555599999</v>
+        <v>1984.89583333</v>
       </c>
       <c r="Y99" s="4">
-        <v>1606.9305549999999</v>
+        <v>1984.895833</v>
       </c>
       <c r="Z99" s="6">
-        <v>3.5890000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8509999999999998E-3</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
         <v>523</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>524</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D100" s="4">
-        <v>390000</v>
+        <v>525000</v>
       </c>
       <c r="E100" s="5">
-        <v>98.787549999999996</v>
+        <v>94.484889999999993</v>
       </c>
       <c r="F100" s="4">
-        <v>385941.75750000001</v>
+        <v>503731.08916666999</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J100" s="5">
-        <v>98.787549999999996</v>
+        <v>94.484889999999993</v>
       </c>
       <c r="K100" s="5">
         <v>1</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M100" s="4">
-        <v>385941.75750000001</v>
+        <v>503731.08916600002</v>
       </c>
       <c r="N100" s="4">
-        <v>385941.75750000001</v>
+        <v>503731.08916666999</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>525</v>
       </c>
       <c r="P100" s="3" t="s">
         <v>526</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>181</v>
+        <v>87</v>
       </c>
       <c r="R100" s="3" t="s">
         <v>523</v>
       </c>
       <c r="S100" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T100" s="4">
         <v>0.01</v>
       </c>
       <c r="U100" s="2">
-        <v>47072</v>
+        <v>47894</v>
       </c>
       <c r="V100" s="4">
-        <v>4.125</v>
+        <v>3.875</v>
       </c>
       <c r="W100" s="3" t="s">
         <v>527</v>
       </c>
       <c r="X100" s="4">
-        <v>670.3125</v>
+        <v>7685.4166666700003</v>
       </c>
       <c r="Y100" s="4">
-        <v>670.3125</v>
+        <v>7685.4166660000001</v>
       </c>
       <c r="Z100" s="6">
-        <v>2.8779999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8430000000000001E-3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
         <v>528</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>529</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D101" s="4">
         <v>525000</v>
       </c>
       <c r="E101" s="5">
-        <v>92.501103000000001</v>
+        <v>93.802288000000004</v>
       </c>
       <c r="F101" s="4">
-        <v>488638.60324999999</v>
+        <v>498577.89741666999</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J101" s="5">
-        <v>92.501103000000001</v>
+        <v>93.802288000000004</v>
       </c>
       <c r="K101" s="5">
         <v>1</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M101" s="4">
-        <v>488638.60324999999</v>
+        <v>498577.89741600002</v>
       </c>
       <c r="N101" s="4">
-        <v>488638.60324999999</v>
+        <v>498577.89741666999</v>
       </c>
       <c r="O101" s="3" t="s">
         <v>530</v>
       </c>
       <c r="P101" s="3" t="s">
         <v>531</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="R101" s="3" t="s">
         <v>528</v>
       </c>
       <c r="S101" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T101" s="4">
         <v>0.01</v>
       </c>
       <c r="U101" s="2">
         <v>49795</v>
       </c>
       <c r="V101" s="4">
         <v>6.875</v>
       </c>
       <c r="W101" s="3" t="s">
         <v>532</v>
       </c>
       <c r="X101" s="4">
-        <v>3007.8125</v>
+        <v>6115.8854166700003</v>
       </c>
       <c r="Y101" s="4">
-        <v>3007.8125</v>
+        <v>6115.8854160000001</v>
       </c>
       <c r="Z101" s="6">
-        <v>3.643E-3</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8040000000000001E-3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
         <v>533</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>534</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D102" s="4">
         <v>420000</v>
       </c>
       <c r="E102" s="5">
-        <v>99.867649999999998</v>
+        <v>99.901510000000002</v>
       </c>
       <c r="F102" s="4">
-        <v>422397.255</v>
+        <v>424573.842</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J102" s="5">
-        <v>99.867649999999998</v>
+        <v>99.901510000000002</v>
       </c>
       <c r="K102" s="5">
         <v>1</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M102" s="4">
-        <v>422397.255</v>
+        <v>424573.842</v>
       </c>
       <c r="N102" s="4">
-        <v>422397.255</v>
+        <v>424573.842</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>535</v>
       </c>
       <c r="P102" s="3" t="s">
         <v>536</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="R102" s="3" t="s">
         <v>533</v>
       </c>
       <c r="S102" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T102" s="4">
         <v>0.01</v>
       </c>
       <c r="U102" s="2">
         <v>46492</v>
       </c>
       <c r="V102" s="4">
         <v>5.625</v>
       </c>
       <c r="W102" s="3" t="s">
         <v>537</v>
       </c>
       <c r="X102" s="4">
-        <v>2953.125</v>
+        <v>4987.5</v>
       </c>
       <c r="Y102" s="4">
-        <v>2953.125</v>
+        <v>4987.5</v>
       </c>
       <c r="Z102" s="6">
-        <v>3.1489999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.2390000000000001E-3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
         <v>538</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>539</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D103" s="4">
         <v>50000</v>
       </c>
       <c r="E103" s="5">
-        <v>102.9006</v>
+        <v>102.029561</v>
       </c>
       <c r="F103" s="4">
-        <v>51872.175000000003</v>
+        <v>51727.280500000001</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J103" s="5">
-        <v>102.9006</v>
+        <v>102.029561</v>
       </c>
       <c r="K103" s="5">
         <v>1</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M103" s="4">
-        <v>51872.175000000003</v>
+        <v>51727.280500000001</v>
       </c>
       <c r="N103" s="4">
-        <v>51872.175000000003</v>
+        <v>51727.280500000001</v>
       </c>
       <c r="O103" s="3" t="s">
         <v>540</v>
       </c>
       <c r="P103" s="3" t="s">
         <v>541</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="R103" s="3" t="s">
         <v>538</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="T103" s="4">
         <v>0.01</v>
       </c>
       <c r="U103" s="2">
         <v>48867</v>
       </c>
       <c r="V103" s="4">
         <v>6.75</v>
       </c>
       <c r="W103" s="3" t="s">
         <v>542</v>
       </c>
       <c r="X103" s="4">
-        <v>421.875</v>
+        <v>712.5</v>
       </c>
       <c r="Y103" s="4">
-        <v>421.875</v>
+        <v>712.5</v>
       </c>
       <c r="Z103" s="6">
-        <v>3.86E-4</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.9399999999999998E-4</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
         <v>543</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>544</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D104" s="4">
         <v>205000</v>
       </c>
       <c r="E104" s="5">
-        <v>102.242301</v>
+        <v>101.78399</v>
       </c>
       <c r="F104" s="4">
-        <v>212319.37330000001</v>
+        <v>212505.20033332999</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J104" s="5">
-        <v>102.242301</v>
+        <v>101.78399</v>
       </c>
       <c r="K104" s="5">
         <v>1</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M104" s="4">
-        <v>212319.37330000001</v>
+        <v>212505.20033299999</v>
       </c>
       <c r="N104" s="4">
-        <v>212319.37330000001</v>
+        <v>212505.20033332999</v>
       </c>
       <c r="O104" s="3" t="s">
         <v>545</v>
       </c>
       <c r="P104" s="3" t="s">
         <v>546</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="R104" s="3" t="s">
         <v>543</v>
       </c>
       <c r="S104" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T104" s="4">
         <v>0.01</v>
       </c>
       <c r="U104" s="2">
         <v>47192</v>
       </c>
       <c r="V104" s="4">
         <v>6.375</v>
       </c>
       <c r="W104" s="3" t="s">
         <v>547</v>
       </c>
       <c r="X104" s="4">
-        <v>2722.65625</v>
+        <v>3848.0208333300002</v>
       </c>
       <c r="Y104" s="4">
-        <v>2722.65625</v>
+        <v>3848.020833</v>
       </c>
       <c r="Z104" s="6">
-        <v>1.583E-3</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.621E-3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
         <v>548</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>549</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D105" s="4">
-        <v>465000</v>
+        <v>330000</v>
       </c>
       <c r="E105" s="5">
-        <v>100.1026</v>
+        <v>100.1571</v>
       </c>
       <c r="F105" s="4">
-        <v>470049.59</v>
+        <v>335468.43</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J105" s="5">
-        <v>100.1026</v>
+        <v>100.1571</v>
       </c>
       <c r="K105" s="5">
         <v>1</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M105" s="4">
-        <v>470049.59</v>
+        <v>335468.43</v>
       </c>
       <c r="N105" s="4">
-        <v>470049.59</v>
+        <v>335468.43</v>
       </c>
       <c r="O105" s="3" t="s">
         <v>550</v>
       </c>
       <c r="P105" s="3" t="s">
         <v>551</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="R105" s="3" t="s">
         <v>548</v>
       </c>
       <c r="S105" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T105" s="4">
         <v>0.01</v>
       </c>
       <c r="U105" s="2">
         <v>46478</v>
       </c>
       <c r="V105" s="4">
         <v>6</v>
       </c>
       <c r="W105" s="3" t="s">
         <v>552</v>
       </c>
       <c r="X105" s="4">
-        <v>4572.5</v>
+        <v>4950</v>
       </c>
       <c r="Y105" s="4">
-        <v>4572.5</v>
+        <v>4950</v>
       </c>
       <c r="Z105" s="6">
-        <v>3.5049999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.5590000000000001E-3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
         <v>553</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>554</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D106" s="4">
-        <v>345000</v>
+        <v>350000</v>
       </c>
       <c r="E106" s="5">
-        <v>100.0792</v>
+        <v>97.912306999999998</v>
       </c>
       <c r="F106" s="4">
-        <v>346027.92749999999</v>
+        <v>343490.29672222002</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H106" s="3" t="s">
-        <v>31</v>
+        <v>555</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J106" s="5">
-        <v>100.0792</v>
+        <v>97.912306999999998</v>
       </c>
       <c r="K106" s="5">
         <v>1</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>33</v>
+        <v>556</v>
       </c>
       <c r="M106" s="4">
-        <v>346027.92749999999</v>
+        <v>343490.296722</v>
       </c>
       <c r="N106" s="4">
-        <v>346027.92749999999</v>
+        <v>343490.29672222002</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="R106" s="3" t="s">
         <v>553</v>
       </c>
       <c r="S106" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T106" s="4">
         <v>0.01</v>
       </c>
       <c r="U106" s="2">
-        <v>46522</v>
+        <v>47467</v>
       </c>
       <c r="V106" s="4">
-        <v>5.25</v>
+        <v>5.125</v>
       </c>
       <c r="W106" s="3" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="X106" s="4">
-        <v>754.6875</v>
+        <v>797.22222222000005</v>
       </c>
       <c r="Y106" s="4">
-        <v>754.6875</v>
+        <v>797.22222199999999</v>
       </c>
       <c r="Z106" s="6">
-        <v>2.5799999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.6210000000000001E-3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D107" s="4">
-        <v>350000</v>
+        <v>475000</v>
       </c>
       <c r="E107" s="5">
-        <v>97.996854999999996</v>
+        <v>105.25700000000001</v>
       </c>
       <c r="F107" s="4">
-        <v>351210.34666667</v>
+        <v>507742.27777778002</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H107" s="3" t="s">
-        <v>560</v>
+        <v>31</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J107" s="5">
-        <v>97.996854999999996</v>
+        <v>105.25700000000001</v>
       </c>
       <c r="K107" s="5">
         <v>1</v>
       </c>
       <c r="L107" s="3" t="s">
-        <v>561</v>
+        <v>33</v>
       </c>
       <c r="M107" s="4">
-        <v>351210.34666600003</v>
+        <v>507742.27777699998</v>
       </c>
       <c r="N107" s="4">
-        <v>351210.34666667</v>
+        <v>507742.27777778002</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>562</v>
       </c>
       <c r="P107" s="3" t="s">
         <v>563</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>92</v>
+        <v>171</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="S107" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T107" s="4">
         <v>0.01</v>
       </c>
       <c r="U107" s="2">
-        <v>47467</v>
+        <v>49049</v>
       </c>
       <c r="V107" s="4">
-        <v>5.125</v>
+        <v>7.75</v>
       </c>
       <c r="W107" s="3" t="s">
         <v>564</v>
       </c>
       <c r="X107" s="4">
-        <v>8221.3541666700003</v>
+        <v>7771.5277777800002</v>
       </c>
       <c r="Y107" s="4">
-        <v>8221.3541659999992</v>
+        <v>7771.5277770000002</v>
       </c>
       <c r="Z107" s="6">
-        <v>2.6189999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8739999999999998E-3</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
         <v>565</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>566</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D108" s="4">
-        <v>475000</v>
+        <v>400000</v>
       </c>
       <c r="E108" s="5">
-        <v>105.5951</v>
+        <v>90.354547999999994</v>
       </c>
       <c r="F108" s="4">
-        <v>506178.28749999998</v>
+        <v>365272.35866666998</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J108" s="5">
-        <v>105.5951</v>
+        <v>90.354547999999994</v>
       </c>
       <c r="K108" s="5">
         <v>1</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M108" s="4">
-        <v>506178.28749999998</v>
+        <v>365272.35866600001</v>
       </c>
       <c r="N108" s="4">
-        <v>506178.28749999998</v>
+        <v>365272.35866666998</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>567</v>
       </c>
       <c r="P108" s="3" t="s">
         <v>568</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>181</v>
+        <v>87</v>
       </c>
       <c r="R108" s="3" t="s">
         <v>565</v>
       </c>
       <c r="S108" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T108" s="4">
         <v>0.01</v>
       </c>
       <c r="U108" s="2">
-        <v>49049</v>
+        <v>47224</v>
       </c>
       <c r="V108" s="4">
-        <v>7.75</v>
+        <v>4.625</v>
       </c>
       <c r="W108" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X108" s="4">
+        <v>3854.1666666699998</v>
+      </c>
+      <c r="Y108" s="4">
+        <v>3854.1666660000001</v>
+      </c>
+      <c r="Z108" s="6">
+        <v>2.787E-3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A109" s="3" t="s">
         <v>569</v>
       </c>
-      <c r="X108" s="4">
-[...10 lines deleted...]
-      <c r="A109" s="3" t="s">
+      <c r="B109" s="3" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D109" s="4">
-        <v>400000</v>
+        <v>2695000000</v>
       </c>
       <c r="E109" s="5">
-        <v>91.02816</v>
+        <v>0.61515200000000003</v>
       </c>
       <c r="F109" s="4">
-        <v>366373.75111110997</v>
+        <v>16578349.915397599</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>72</v>
+        <v>571</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I109" s="3" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="J109" s="5">
-        <v>91.02816</v>
+        <v>99.977599999999995</v>
       </c>
       <c r="K109" s="5">
-        <v>1</v>
+        <v>162.52498821693837</v>
       </c>
       <c r="L109" s="3" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M109" s="4">
-        <v>366373.75111100002</v>
+        <v>2694396124.65627</v>
       </c>
       <c r="N109" s="4">
-        <v>366373.75111110997</v>
+        <v>16578349.915397599</v>
       </c>
       <c r="O109" s="3" t="s">
         <v>572</v>
       </c>
       <c r="P109" s="3" t="s">
         <v>573</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="S109" s="3" t="s">
-        <v>65</v>
+        <v>303</v>
       </c>
       <c r="T109" s="4">
         <v>0.01</v>
       </c>
       <c r="U109" s="2">
-        <v>47224</v>
+        <v>46213</v>
       </c>
       <c r="V109" s="4">
-        <v>4.625</v>
+        <v>0</v>
       </c>
       <c r="W109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X109" s="4">
-        <v>2261.1111111099999</v>
+        <v>0</v>
       </c>
       <c r="Y109" s="4">
-        <v>2261.1111110000002</v>
+        <v>0</v>
       </c>
       <c r="Z109" s="6">
-        <v>2.7320000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0.12650500000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
         <v>574</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>575</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D110" s="4">
-        <v>2695000000</v>
+        <v>3493000</v>
       </c>
       <c r="E110" s="5">
-        <v>0.627637</v>
+        <v>100.019075</v>
       </c>
       <c r="F110" s="4">
-        <v>16914816.467742901</v>
+        <v>3516280.9037147099</v>
       </c>
       <c r="G110" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J110" s="5">
+        <v>100.019075</v>
+      </c>
+      <c r="K110" s="5">
+        <v>1</v>
+      </c>
+      <c r="L110" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M110" s="4">
+        <v>3516280.9037139998</v>
+      </c>
+      <c r="N110" s="4">
+        <v>3516280.9037147099</v>
+      </c>
+      <c r="O110" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="H110" s="3" t="s">
-[...20 lines deleted...]
-      <c r="O110" s="3" t="s">
+      <c r="P110" s="3" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
       <c r="Q110" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R110" s="3" t="s">
         <v>574</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>308</v>
+        <v>65</v>
       </c>
       <c r="T110" s="4">
         <v>0.01</v>
       </c>
       <c r="U110" s="2">
-        <v>46213</v>
+        <v>46783</v>
       </c>
       <c r="V110" s="4">
-        <v>0</v>
+        <v>3.8695991689999998</v>
       </c>
       <c r="W110" s="3" t="s">
-        <v>34</v>
+        <v>578</v>
       </c>
       <c r="X110" s="4">
-        <v>0</v>
+        <v>22614.613964709999</v>
       </c>
       <c r="Y110" s="4">
-        <v>0</v>
+        <v>22614.613964</v>
       </c>
       <c r="Z110" s="6">
-        <v>0.126137</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.6831000000000001E-2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
         <v>579</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>580</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D111" s="4">
-        <v>955000</v>
+        <v>125000</v>
       </c>
       <c r="E111" s="5">
-        <v>100.097133</v>
+        <v>99.994313000000005</v>
       </c>
       <c r="F111" s="4">
-        <v>958948.03535465</v>
+        <v>125803.08875595</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J111" s="5">
-        <v>100.097133</v>
+        <v>99.994313000000005</v>
       </c>
       <c r="K111" s="5">
         <v>1</v>
       </c>
       <c r="L111" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M111" s="4">
-        <v>958948.03535400005</v>
+        <v>125803.088755</v>
       </c>
       <c r="N111" s="4">
-        <v>958948.03535465</v>
+        <v>125803.08875595</v>
       </c>
       <c r="O111" s="3" t="s">
         <v>581</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="Q111" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R111" s="3" t="s">
         <v>579</v>
       </c>
       <c r="S111" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T111" s="4">
         <v>0.01</v>
       </c>
       <c r="U111" s="2">
-        <v>46599</v>
+        <v>46873</v>
       </c>
       <c r="V111" s="4">
-        <v>3.8226167370000002</v>
+        <v>3.8735991689999998</v>
       </c>
       <c r="W111" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="X111" s="4">
+        <v>810.19750595000005</v>
+      </c>
+      <c r="Y111" s="4">
+        <v>810.19750499999998</v>
+      </c>
+      <c r="Z111" s="6">
+        <v>9.59E-4</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A112" s="3" t="s">
         <v>583</v>
       </c>
-      <c r="X111" s="4">
-[...10 lines deleted...]
-      <c r="A112" s="3" t="s">
+      <c r="B112" s="3" t="s">
         <v>584</v>
       </c>
-      <c r="B112" s="3" t="s">
+      <c r="C112" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="C112" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" s="4">
-        <v>160000</v>
+        <v>-157795.79999999999</v>
       </c>
       <c r="E112" s="5">
-        <v>100.17188299999999</v>
+        <v>1</v>
       </c>
       <c r="F112" s="4">
-        <v>160785.18428280001</v>
+        <v>-157795.79999999999</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J112" s="5">
-        <v>100.17188299999999</v>
+        <v>1</v>
       </c>
       <c r="K112" s="5">
         <v>1</v>
       </c>
       <c r="L112" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M112" s="4">
-        <v>160785.184282</v>
+        <v>-157795.79999999999</v>
       </c>
       <c r="N112" s="4">
-        <v>160785.18428280001</v>
+        <v>-157795.79999999999</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>586</v>
+        <v>34</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>582</v>
+        <v>34</v>
       </c>
       <c r="Q112" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>584</v>
+        <v>34</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="T112" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>3.8536167369999998</v>
+        <v>1</v>
       </c>
       <c r="W112" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X112" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y112" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z112" s="6">
+        <v>-1.204E-3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A113" s="3" t="s">
         <v>587</v>
       </c>
-      <c r="X112" s="4">
-[...10 lines deleted...]
-      <c r="A113" s="3" t="s">
+      <c r="B113" s="3" t="s">
         <v>588</v>
       </c>
-      <c r="B113" s="3" t="s">
+      <c r="C113" s="3" t="s">
         <v>589</v>
       </c>
-      <c r="C113" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" s="4">
-        <v>72995000</v>
+        <v>2015949.51</v>
       </c>
       <c r="E113" s="5">
-        <v>100.015934</v>
+        <v>1</v>
       </c>
       <c r="F113" s="4">
-        <v>73233845.365303904</v>
+        <v>2015949.51</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>576</v>
+        <v>590</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J113" s="5">
-        <v>100.015934</v>
+        <v>1</v>
       </c>
       <c r="K113" s="5">
         <v>1</v>
       </c>
       <c r="L113" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M113" s="4">
-        <v>73233845.365301996</v>
+        <v>2015949.51</v>
       </c>
       <c r="N113" s="4">
-        <v>73233845.365303904</v>
+        <v>2015949.51</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>590</v>
+        <v>34</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="Q113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>588</v>
+        <v>34</v>
       </c>
       <c r="S113" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T113" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>3.7626167370000001</v>
+        <v>1</v>
       </c>
       <c r="W113" s="3" t="s">
-        <v>591</v>
+        <v>34</v>
       </c>
       <c r="X113" s="4">
-        <v>227214.34200395999</v>
+        <v>0</v>
       </c>
       <c r="Y113" s="4">
-        <v>227214.34200199999</v>
+        <v>0</v>
       </c>
       <c r="Z113" s="6">
-        <v>0.54612099999999997</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5383000000000001E-2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
         <v>592</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>593</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>71</v>
+        <v>594</v>
       </c>
       <c r="D114" s="4">
-        <v>700000</v>
+        <v>28001092.879999999</v>
       </c>
       <c r="E114" s="5">
-        <v>100.02308499999999</v>
+        <v>100</v>
       </c>
       <c r="F114" s="4">
-        <v>702343.07627196005</v>
+        <v>28001092.879999999</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>576</v>
+        <v>595</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J114" s="5">
-        <v>100.02308499999999</v>
+        <v>100</v>
       </c>
       <c r="K114" s="5">
         <v>1</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M114" s="4">
-        <v>702343.07627099997</v>
+        <v>28001092.879999999</v>
       </c>
       <c r="N114" s="4">
-        <v>702343.07627196005</v>
+        <v>28001092.879999999</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>594</v>
+        <v>34</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>582</v>
+        <v>34</v>
       </c>
       <c r="Q114" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="R114" s="3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="S114" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T114" s="4">
         <v>0.01</v>
       </c>
       <c r="U114" s="2">
-        <v>46873</v>
+        <v>46204</v>
       </c>
       <c r="V114" s="4">
-        <v>3.7666167370000001</v>
+        <v>3.63</v>
       </c>
       <c r="W114" s="3" t="s">
-        <v>595</v>
+        <v>34</v>
       </c>
       <c r="X114" s="4">
-        <v>2181.48127196</v>
+        <v>0</v>
       </c>
       <c r="Y114" s="4">
-        <v>2181.4812710000001</v>
+        <v>0</v>
       </c>
       <c r="Z114" s="6">
-        <v>5.2370000000000003E-3</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0.213669</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
         <v>596</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>597</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="D115" s="4">
-        <v>-139016.53</v>
+        <v>39999230.560000002</v>
       </c>
       <c r="E115" s="5">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F115" s="4">
-        <v>-139016.53</v>
+        <v>39999230.560000002</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J115" s="5">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="K115" s="5">
         <v>1</v>
       </c>
       <c r="L115" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M115" s="4">
-        <v>-139016.53</v>
+        <v>39999230.560000002</v>
       </c>
       <c r="N115" s="4">
-        <v>-139016.53</v>
+        <v>39999230.560000002</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="R115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S115" s="3" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="T115" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U115" s="2">
+        <v>46204</v>
+      </c>
+      <c r="V115" s="4">
+        <v>3.64</v>
       </c>
       <c r="W115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X115" s="4">
         <v>0</v>
       </c>
       <c r="Y115" s="4">
         <v>0</v>
       </c>
       <c r="Z115" s="6">
-        <v>-1.036E-3</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0.30522300000000002</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="D116" s="4">
+        <v>4350000</v>
+      </c>
+      <c r="E116" s="5">
+        <v>96.348726999999997</v>
+      </c>
+      <c r="F116" s="4">
+        <v>4191169.6244999999</v>
+      </c>
+      <c r="G116" s="3" t="s">
         <v>600</v>
-      </c>
-[...16 lines deleted...]
-        <v>603</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J116" s="5">
-        <v>1</v>
+        <v>96.348726999999997</v>
       </c>
       <c r="K116" s="5">
         <v>1</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M116" s="4">
-        <v>961347.15</v>
+        <v>4191169.6244999999</v>
       </c>
       <c r="N116" s="4">
-        <v>961347.15</v>
+        <v>4191169.6244999999</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>34</v>
+        <v>601</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="Q116" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>34</v>
+        <v>598</v>
       </c>
       <c r="S116" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T116" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U116" s="2">
+        <v>46548</v>
+      </c>
+      <c r="V116" s="4">
+        <v>0</v>
       </c>
       <c r="W116" s="3" t="s">
-        <v>34</v>
+        <v>603</v>
       </c>
       <c r="X116" s="4">
         <v>0</v>
       </c>
       <c r="Y116" s="4">
         <v>0</v>
       </c>
       <c r="Z116" s="6">
-        <v>7.1679999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.1981000000000002E-2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="B117" s="3" t="s">
         <v>605</v>
       </c>
-      <c r="B117" s="3" t="s">
+      <c r="F117" s="4">
+        <v>-24221476.5</v>
+      </c>
+      <c r="Z117" s="6">
+        <v>-0.184827815223747</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A118" s="3" t="s">
         <v>606</v>
       </c>
-      <c r="F117" s="4">
-[...7 lines deleted...]
-      <c r="A118" s="3" t="s">
+      <c r="B118" s="3" t="s">
         <v>607</v>
       </c>
-      <c r="B118" s="3" t="s">
+      <c r="F118" s="4">
+        <v>-87597640</v>
+      </c>
+      <c r="Z118" s="6">
+        <v>-0.66843490816740003</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A120" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="F118" s="4">
-[...7 lines deleted...]
-      <c r="A120" s="3" t="s">
+    </row>
+    <row r="121" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A121" s="3" t="s">
         <v>609</v>
       </c>
     </row>
-    <row r="121" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A121" s="3" t="s">
+    <row r="122" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A122" s="3" t="s">
         <v>610</v>
       </c>
     </row>
-    <row r="122" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A122" s="3" t="s">
+    <row r="123" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A123" s="3" t="s">
         <v>611</v>
       </c>
     </row>
-    <row r="123" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A123" s="3" t="s">
+    <row r="124" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A124" s="3" t="s">
         <v>612</v>
       </c>
     </row>
-    <row r="124" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A124" s="3" t="s">
+    <row r="125" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A125" s="3" t="s">
         <v>613</v>
-      </c>
-[...3 lines deleted...]
-        <v>614</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>May</vt:lpstr>
+      <vt:lpstr>June</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Mat Raftree</dc:creator>
+  <dc:creator>Odayne Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>