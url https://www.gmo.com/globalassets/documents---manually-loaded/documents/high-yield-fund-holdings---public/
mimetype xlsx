--- v2 (2026-08-17)
+++ v3 (2026-09-09)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6540D561-8172-424A-A81C-2D33EA5AB2BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DF350115-A3A6-4994-81FE-C1C694943BB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{A43CC617-6258-4D32-AD0C-C95F49FB378E}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="11520" windowHeight="8325" xr2:uid="{7064DE3E-6DC4-488C-8240-5C2E6C27B03C}"/>
   </bookViews>
   <sheets>
-    <sheet name="June" sheetId="1" r:id="rId1"/>
+    <sheet name="July" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="2"/>
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1506" uniqueCount="614">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1428" uniqueCount="592">
   <si>
     <t>GMO High Yield Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -164,1112 +163,1127 @@
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
     <t>CASH_USD_MARJPNUS3</t>
   </si>
   <si>
     <t>ETD USD MARGIN BALANCE</t>
   </si>
   <si>
     <t>Futures Margin</t>
   </si>
   <si>
     <t>USDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (USD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
-    <t>USD_JPY_JPMD_20260710F</t>
-[...2 lines deleted...]
-    <t>FX USD VS JPY</t>
+    <t>FBFVU26</t>
+  </si>
+  <si>
+    <t>US 5YR NOTE (CBT)</t>
   </si>
   <si>
     <t>Derivative</t>
   </si>
   <si>
-    <t>Currency Contract</t>
+    <t>Futures</t>
+  </si>
+  <si>
+    <t>FVU6</t>
+  </si>
+  <si>
+    <t>XCBT</t>
+  </si>
+  <si>
+    <t>FBTUU26</t>
+  </si>
+  <si>
+    <t>US 2YR NOTE (CBT)</t>
+  </si>
+  <si>
+    <t>TUU6</t>
+  </si>
+  <si>
+    <t>FBTYU26</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE (CBT)</t>
+  </si>
+  <si>
+    <t>TYU6</t>
+  </si>
+  <si>
+    <t>BMO5VXK47</t>
+  </si>
+  <si>
+    <t>TRSWAP: IBOXHY INDEX</t>
+  </si>
+  <si>
+    <t>SWAP</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>XOTC</t>
+  </si>
+  <si>
+    <t>BMO5W4XX2</t>
+  </si>
+  <si>
+    <t>Z97JNT7P5</t>
+  </si>
+  <si>
+    <t>ICE: (CDX.NA.HY.46.V3)</t>
+  </si>
+  <si>
+    <t>US00175PAD50</t>
+  </si>
+  <si>
+    <t>US AMN 31 144A</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>Corporate Bond</t>
+  </si>
+  <si>
+    <t>BV8CP87</t>
+  </si>
+  <si>
+    <t>AMN</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>00175PAD5</t>
+  </si>
+  <si>
+    <t>US01741RAP73</t>
+  </si>
+  <si>
+    <t>US ATI 33</t>
+  </si>
+  <si>
+    <t>BLPNC82</t>
+  </si>
+  <si>
+    <t>ATI</t>
+  </si>
+  <si>
+    <t>01741RAP7</t>
+  </si>
+  <si>
+    <t>US01748XAE22</t>
+  </si>
+  <si>
+    <t>US ALGT 31 144A</t>
+  </si>
+  <si>
+    <t>BWRXHN7</t>
+  </si>
+  <si>
+    <t>ALGT</t>
+  </si>
+  <si>
+    <t>01748XAE2</t>
+  </si>
+  <si>
+    <t>US01879NAC92</t>
+  </si>
+  <si>
+    <t>US ARLP 29 144A</t>
+  </si>
+  <si>
+    <t>BNRP0X1</t>
+  </si>
+  <si>
+    <t>ARLP</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>01879NAC9</t>
+  </si>
+  <si>
+    <t>US019736AG29</t>
+  </si>
+  <si>
+    <t>US ALSN 31 144A</t>
+  </si>
+  <si>
+    <t>BMX50K5</t>
+  </si>
+  <si>
+    <t>ALSN</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>019736AG2</t>
+  </si>
+  <si>
+    <t>US03690AAM80</t>
+  </si>
+  <si>
+    <t>US AM 33 144A</t>
+  </si>
+  <si>
+    <t>BVMMLD0</t>
+  </si>
+  <si>
+    <t>AM</t>
+  </si>
+  <si>
+    <t>03690AAM8</t>
+  </si>
+  <si>
+    <t>US05605HAB69</t>
+  </si>
+  <si>
+    <t>US BWXT 28 144A</t>
+  </si>
+  <si>
+    <t>BMQ52P1</t>
+  </si>
+  <si>
+    <t>BWXT</t>
+  </si>
+  <si>
+    <t>05605HAB6</t>
+  </si>
+  <si>
+    <t>US058498AW66</t>
+  </si>
+  <si>
+    <t>US BALL 30</t>
+  </si>
+  <si>
+    <t>BMG3813</t>
+  </si>
+  <si>
+    <t>BALL</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>058498AW6</t>
+  </si>
+  <si>
+    <t>US080782AA38</t>
+  </si>
+  <si>
+    <t>GB BELRON 29 144A</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>BSVLRC8</t>
+  </si>
+  <si>
+    <t>BELRON</t>
+  </si>
+  <si>
+    <t>XLUX</t>
+  </si>
+  <si>
+    <t>080782AA3</t>
+  </si>
+  <si>
+    <t>US097751AL51</t>
+  </si>
+  <si>
+    <t>CA BBDBCN 34 144A</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>B00SJF1</t>
+  </si>
+  <si>
+    <t>BBDBCN</t>
+  </si>
+  <si>
+    <t>097751AL5</t>
+  </si>
+  <si>
+    <t>US103304BV23</t>
+  </si>
+  <si>
+    <t>US BYD 31 144A</t>
+  </si>
+  <si>
+    <t>BMW1BG7</t>
+  </si>
+  <si>
+    <t>BYD</t>
+  </si>
+  <si>
+    <t>103304BV2</t>
+  </si>
+  <si>
+    <t>US105340AS20</t>
+  </si>
+  <si>
+    <t>US BDN 29</t>
+  </si>
+  <si>
+    <t>BQBC9X2</t>
+  </si>
+  <si>
+    <t>BDN</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>105340AS2</t>
+  </si>
+  <si>
+    <t>US13057QAL14</t>
+  </si>
+  <si>
+    <t>US CRC 34 144A</t>
+  </si>
+  <si>
+    <t>BVBG100</t>
+  </si>
+  <si>
+    <t>CRC</t>
+  </si>
+  <si>
+    <t>13057QAL1</t>
+  </si>
+  <si>
+    <t>US144285AN39</t>
+  </si>
+  <si>
+    <t>US CRS 34 144A</t>
+  </si>
+  <si>
+    <t>BQ3RC36</t>
+  </si>
+  <si>
+    <t>CRS</t>
+  </si>
+  <si>
+    <t>144285AN3</t>
+  </si>
+  <si>
+    <t>US15089QAY08</t>
+  </si>
+  <si>
+    <t>US CE 33</t>
+  </si>
+  <si>
+    <t>BRBDWD3</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>15089QAY0</t>
+  </si>
+  <si>
+    <t>US15135BAT89</t>
+  </si>
+  <si>
+    <t>US CNC 29</t>
+  </si>
+  <si>
+    <t>BMVQRX2</t>
+  </si>
+  <si>
+    <t>CNC</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>15135BAT8</t>
+  </si>
+  <si>
+    <t>US159864AG27</t>
+  </si>
+  <si>
+    <t>US CRL 29 144A</t>
+  </si>
+  <si>
+    <t>BN6J2C7</t>
+  </si>
+  <si>
+    <t>CRL</t>
+  </si>
+  <si>
+    <t>159864AG2</t>
+  </si>
+  <si>
+    <t>US184496AR85</t>
+  </si>
+  <si>
+    <t>US CLH 33 144A</t>
+  </si>
+  <si>
+    <t>BW5YX45</t>
+  </si>
+  <si>
+    <t>CLH</t>
+  </si>
+  <si>
+    <t>184496AR8</t>
+  </si>
+  <si>
+    <t>US18539UAD72</t>
+  </si>
+  <si>
+    <t>US CWENA 31 144A</t>
+  </si>
+  <si>
+    <t>BN6J197</t>
+  </si>
+  <si>
+    <t>CWENA</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>18539UAD7</t>
+  </si>
+  <si>
+    <t>US21039CAB00</t>
+  </si>
+  <si>
+    <t>US CSTM 29 144A</t>
+  </si>
+  <si>
+    <t>BM8C3K2</t>
+  </si>
+  <si>
+    <t>CSTM</t>
+  </si>
+  <si>
+    <t>21039CAB0</t>
+  </si>
+  <si>
+    <t>US225310AS06</t>
+  </si>
+  <si>
+    <t>US CACC 30 144A</t>
+  </si>
+  <si>
+    <t>BRXB053</t>
+  </si>
+  <si>
+    <t>CACC</t>
+  </si>
+  <si>
+    <t>225310AS0</t>
+  </si>
+  <si>
+    <t>US23918KAS78</t>
+  </si>
+  <si>
+    <t>US DVA 30 144A</t>
+  </si>
+  <si>
+    <t>BMW7NB4</t>
+  </si>
+  <si>
+    <t>DVA</t>
+  </si>
+  <si>
+    <t>23918KAS7</t>
+  </si>
+  <si>
+    <t>US248019AW14</t>
+  </si>
+  <si>
+    <t>US DLX 29 144A</t>
+  </si>
+  <si>
+    <t>BS898R7</t>
+  </si>
+  <si>
+    <t>DLX</t>
+  </si>
+  <si>
+    <t>248019AW1</t>
+  </si>
+  <si>
+    <t>US292554AS19</t>
+  </si>
+  <si>
+    <t>US ECPG 31 144A</t>
+  </si>
+  <si>
+    <t>BVMS0Q4</t>
+  </si>
+  <si>
+    <t>ECPG</t>
+  </si>
+  <si>
+    <t>292554AS1</t>
+  </si>
+  <si>
+    <t>US29281WAA62</t>
+  </si>
+  <si>
+    <t>CA EFXINC 31 144A</t>
+  </si>
+  <si>
+    <t>BTFHTL2</t>
+  </si>
+  <si>
+    <t>EFXINC</t>
+  </si>
+  <si>
+    <t>29281WAA6</t>
+  </si>
+  <si>
+    <t>US29355XAH08</t>
+  </si>
+  <si>
+    <t>US NPO 33 144A</t>
+  </si>
+  <si>
+    <t>BMGDT65</t>
+  </si>
+  <si>
+    <t>NPO</t>
+  </si>
+  <si>
+    <t>29355XAH0</t>
+  </si>
+  <si>
+    <t>US30069UAA60</t>
+  </si>
+  <si>
+    <t>US EXCENE 30 144A</t>
+  </si>
+  <si>
+    <t>BSTS0Z5</t>
+  </si>
+  <si>
+    <t>EXCENE</t>
+  </si>
+  <si>
+    <t>30069UAA6</t>
+  </si>
+  <si>
+    <t>US302491AX31</t>
+  </si>
+  <si>
+    <t>US FMC 33</t>
+  </si>
+  <si>
+    <t>BNDT800</t>
+  </si>
+  <si>
+    <t>FMC</t>
+  </si>
+  <si>
+    <t>302491AX3</t>
+  </si>
+  <si>
+    <t>US30251GBA40</t>
+  </si>
+  <si>
+    <t>AU FMGAU 27 144A</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>AU</t>
+  </si>
+  <si>
+    <t>BK5GTT4</t>
+  </si>
+  <si>
+    <t>FMGAU</t>
+  </si>
+  <si>
+    <t>XASX</t>
+  </si>
+  <si>
+    <t>30251GBA4</t>
+  </si>
+  <si>
+    <t>US302635AP20</t>
+  </si>
+  <si>
+    <t>US FSK 30</t>
+  </si>
+  <si>
+    <t>BTPH0J7</t>
+  </si>
+  <si>
+    <t>FSK</t>
+  </si>
+  <si>
+    <t>302635AP2</t>
+  </si>
+  <si>
+    <t>US33767DAB10</t>
+  </si>
+  <si>
+    <t>US FCFS 28 144A</t>
+  </si>
+  <si>
+    <t>BKSGZH1</t>
+  </si>
+  <si>
+    <t>FCFS</t>
+  </si>
+  <si>
+    <t>33767DAB1</t>
+  </si>
+  <si>
+    <t>US36168QAL86</t>
+  </si>
+  <si>
+    <t>US GFLCN 28 144A</t>
+  </si>
+  <si>
+    <t>BN8ZSQ9</t>
+  </si>
+  <si>
+    <t>GFLCN</t>
+  </si>
+  <si>
+    <t>36168QAL8</t>
+  </si>
+  <si>
+    <t>US37230JAA07</t>
+  </si>
+  <si>
+    <t>DK GMABDC 32 144A</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>BV4GT70</t>
+  </si>
+  <si>
+    <t>GMABDC</t>
+  </si>
+  <si>
+    <t>37230JAA0</t>
+  </si>
+  <si>
+    <t>US37255JAB89</t>
+  </si>
+  <si>
+    <t>US RWNYNY 29 144A</t>
+  </si>
+  <si>
+    <t>BRBTWL9</t>
+  </si>
+  <si>
+    <t>RWNYNY</t>
+  </si>
+  <si>
+    <t>37255JAB8</t>
+  </si>
+  <si>
+    <t>US404251AA81</t>
+  </si>
+  <si>
+    <t>US HNI 29 144A</t>
+  </si>
+  <si>
+    <t>BRQNC27</t>
+  </si>
+  <si>
+    <t>HNI</t>
+  </si>
+  <si>
+    <t>404251AA8</t>
+  </si>
+  <si>
+    <t>US428102AH01</t>
+  </si>
+  <si>
+    <t>US HESM 28 144A</t>
+  </si>
+  <si>
+    <t>BQKXF16</t>
+  </si>
+  <si>
+    <t>HESM</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>US432833AJ07</t>
+  </si>
+  <si>
+    <t>US HLT 29 144A</t>
+  </si>
+  <si>
+    <t>BNDLGY6</t>
+  </si>
+  <si>
+    <t>HLT</t>
+  </si>
+  <si>
+    <t>432833AJ0</t>
+  </si>
+  <si>
+    <t>US44701QBE17</t>
+  </si>
+  <si>
+    <t>US HUN 29</t>
+  </si>
+  <si>
+    <t>BJLTYV7</t>
+  </si>
+  <si>
+    <t>HUN</t>
+  </si>
+  <si>
+    <t>44701QBE1</t>
+  </si>
+  <si>
+    <t>US45688CAB37</t>
+  </si>
+  <si>
+    <t>US NGVT 28 144A</t>
+  </si>
+  <si>
+    <t>BMFTQC9</t>
+  </si>
+  <si>
+    <t>NGVT</t>
+  </si>
+  <si>
+    <t>45688CAB3</t>
+  </si>
+  <si>
+    <t>US46284VAN10</t>
+  </si>
+  <si>
+    <t>US IRM 31 144A</t>
+  </si>
+  <si>
+    <t>BMG1HP4</t>
+  </si>
+  <si>
+    <t>IRM</t>
+  </si>
+  <si>
+    <t>46284VAN1</t>
+  </si>
+  <si>
+    <t>US47010BAF13</t>
+  </si>
+  <si>
+    <t>GB TTMTIN 27 144A</t>
+  </si>
+  <si>
+    <t>BF22YG2</t>
+  </si>
+  <si>
+    <t>TTMTIN</t>
+  </si>
+  <si>
+    <t>47010BAF1</t>
+  </si>
+  <si>
+    <t>US47216FAA57</t>
+  </si>
+  <si>
+    <t>US JAZZ 29 144A</t>
+  </si>
+  <si>
+    <t>BMB5FL3</t>
+  </si>
+  <si>
+    <t>JAZZ</t>
+  </si>
+  <si>
+    <t>47216FAA5</t>
+  </si>
+  <si>
+    <t>US49726JAA60</t>
+  </si>
+  <si>
+    <t>JP KIOXIA 30 144A</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
-    <t>JPY</t>
-[...1 lines deleted...]
-  <si>
     <t>JP</t>
   </si>
   <si>
-    <t>USD_JPY_JPMD_20260710T</t>
-[...751 lines deleted...]
-  <si>
     <t>BVPCTG6</t>
   </si>
   <si>
     <t>KIOXIA</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
     <t>XJAS</t>
   </si>
   <si>
     <t>49726JAA6</t>
   </si>
   <si>
     <t>US50012LAE48</t>
   </si>
   <si>
     <t>US KGS 35 144A</t>
   </si>
   <si>
     <t>BT6M1G5</t>
   </si>
   <si>
     <t>KGS</t>
   </si>
   <si>
     <t>50012LAE4</t>
   </si>
   <si>
     <t>US513075BR18</t>
   </si>
   <si>
     <t>US LAMR 28</t>
   </si>
   <si>
     <t>BMXWTN2</t>
   </si>
   <si>
     <t>LAMR</t>
   </si>
   <si>
     <t>Communication Services</t>
   </si>
   <si>
     <t>513075BR1</t>
   </si>
   <si>
-    <t>US527298CN12</t>
-[...11 lines deleted...]
-    <t>527298CN1</t>
+    <t>US538034AX75</t>
+  </si>
+  <si>
+    <t>US LYV 28 144A</t>
+  </si>
+  <si>
+    <t>BN7RJ07</t>
+  </si>
+  <si>
+    <t>LYV</t>
+  </si>
+  <si>
+    <t>538034AX7</t>
   </si>
   <si>
     <t>US552953CK50</t>
   </si>
   <si>
     <t>US MGM 29</t>
   </si>
   <si>
     <t>BTFJ2K8</t>
   </si>
   <si>
     <t>MGM</t>
   </si>
   <si>
     <t>552953CK5</t>
   </si>
   <si>
     <t>US57667JAC62</t>
   </si>
   <si>
     <t>US MTCHII 33 144A</t>
   </si>
   <si>
     <t>BVMWYB9</t>
   </si>
   <si>
     <t>MTCHII</t>
   </si>
   <si>
     <t>57667JAC6</t>
   </si>
   <si>
     <t>US603051AF02</t>
   </si>
   <si>
     <t>AU MINAU 31 144A</t>
   </si>
   <si>
     <t>BV8CLB2</t>
   </si>
   <si>
     <t>MINAU</t>
   </si>
   <si>
     <t>603051AF0</t>
   </si>
   <si>
+    <t>US60855RAN08</t>
+  </si>
+  <si>
+    <t>US MOH 31 144A</t>
+  </si>
+  <si>
+    <t>BTVHQN7</t>
+  </si>
+  <si>
+    <t>MOH</t>
+  </si>
+  <si>
+    <t>60855RAN0</t>
+  </si>
+  <si>
     <t>US624758AF53</t>
   </si>
   <si>
     <t>US MWA 29 144A</t>
   </si>
   <si>
     <t>BP2FLJ3</t>
   </si>
   <si>
     <t>MWA</t>
   </si>
   <si>
     <t>624758AF5</t>
   </si>
   <si>
-    <t>US626717AP72</t>
-[...13 lines deleted...]
-  <si>
     <t>US626738AF53</t>
   </si>
   <si>
     <t>US MUSA 31 144A</t>
   </si>
   <si>
     <t>BND9P09</t>
   </si>
   <si>
     <t>MUSA</t>
   </si>
   <si>
     <t>626738AF5</t>
   </si>
   <si>
     <t>US62957HAR66</t>
   </si>
   <si>
     <t>US NBR 32 144A</t>
   </si>
   <si>
     <t>BN6QC40</t>
   </si>
   <si>
     <t>NBR</t>
   </si>
   <si>
     <t>62957HAR6</t>
   </si>
   <si>
     <t>US654922AD53</t>
   </si>
   <si>
     <t>JP NSANY 35 144A</t>
   </si>
   <si>
     <t>BVN2G67</t>
   </si>
   <si>
     <t>NSANY</t>
   </si>
   <si>
     <t>654922AD5</t>
   </si>
   <si>
+    <t>US65505PAC14</t>
+  </si>
+  <si>
+    <t>US NE 34 144A</t>
+  </si>
+  <si>
+    <t>BV4HGH2</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t>65505PAC1</t>
+  </si>
+  <si>
     <t>US674215AQ11</t>
   </si>
   <si>
     <t>US CHRD 30 144A</t>
   </si>
   <si>
     <t>BQT3HT9</t>
   </si>
   <si>
     <t>CHRD</t>
   </si>
   <si>
     <t>674215AQ1</t>
   </si>
   <si>
-    <t>US680665AN65</t>
-[...11 lines deleted...]
-    <t>680665AN6</t>
+    <t>US675232AE29</t>
+  </si>
+  <si>
+    <t>US OII 34 144A</t>
+  </si>
+  <si>
+    <t>BNVVZ41</t>
+  </si>
+  <si>
+    <t>OII</t>
+  </si>
+  <si>
+    <t>675232AE2</t>
   </si>
   <si>
     <t>US682189AQ81</t>
   </si>
   <si>
     <t>US ON 28 144A</t>
   </si>
   <si>
     <t>BL54B77</t>
   </si>
   <si>
     <t>ON</t>
   </si>
   <si>
     <t>682189AQ8</t>
   </si>
   <si>
     <t>US68622TAA97</t>
   </si>
   <si>
     <t>US OGN 28 144A</t>
   </si>
   <si>
     <t>BMV1LQ8</t>
   </si>
   <si>
     <t>OGN</t>
   </si>
   <si>
     <t>68622TAA9</t>
   </si>
   <si>
     <t>US69007TAG94</t>
   </si>
   <si>
     <t>US OUT 31 144A</t>
   </si>
   <si>
     <t>BLDCVV7</t>
   </si>
   <si>
     <t>OUT</t>
   </si>
   <si>
     <t>69007TAG9</t>
   </si>
   <si>
+    <t>US69318FAN87</t>
+  </si>
+  <si>
+    <t>US PBFENE 34 144A</t>
+  </si>
+  <si>
+    <t>BW9L7P1</t>
+  </si>
+  <si>
+    <t>PBFENE</t>
+  </si>
+  <si>
+    <t>69318FAN8</t>
+  </si>
+  <si>
+    <t>US69331CAH16</t>
+  </si>
+  <si>
+    <t>US PCG 28</t>
+  </si>
+  <si>
+    <t>BLCC3Z6</t>
+  </si>
+  <si>
+    <t>PCG</t>
+  </si>
+  <si>
+    <t>69331CAH1</t>
+  </si>
+  <si>
     <t>US69393GAA22</t>
   </si>
   <si>
     <t>AU PLSAU 31 144A</t>
   </si>
   <si>
     <t>BW5DNG4</t>
   </si>
   <si>
     <t>PLSAU</t>
   </si>
   <si>
     <t>69393GAA2</t>
   </si>
   <si>
-    <t>US703343AH63</t>
-[...13 lines deleted...]
-  <si>
     <t>US71880KAB70</t>
   </si>
   <si>
     <t>US PHIN 32 144A</t>
   </si>
   <si>
     <t>BRBQDY0</t>
   </si>
   <si>
     <t>PHIN</t>
   </si>
   <si>
     <t>71880KAB7</t>
   </si>
   <si>
     <t>US740212AM74</t>
   </si>
   <si>
     <t>CA PDCN 29 144A</t>
   </si>
   <si>
     <t>BP0WL96</t>
   </si>
   <si>
     <t>PDCN</t>
@@ -1322,51 +1336,51 @@
   <si>
     <t>75102WAK4</t>
   </si>
   <si>
     <t>US75281ABK43</t>
   </si>
   <si>
     <t>US RRC 30 144A</t>
   </si>
   <si>
     <t>BMVFHP1</t>
   </si>
   <si>
     <t>RRC</t>
   </si>
   <si>
     <t>75281ABK4</t>
   </si>
   <si>
     <t>US76135CAB72</t>
   </si>
   <si>
     <t>US REZI 32 144A</t>
   </si>
   <si>
-    <t>BPLZLY9</t>
+    <t>BSTJ0G9</t>
   </si>
   <si>
     <t>REZI</t>
   </si>
   <si>
     <t>76135CAB7</t>
   </si>
   <si>
     <t>US76774LAB36</t>
   </si>
   <si>
     <t>CA RBACN 28 144A</t>
   </si>
   <si>
     <t>BQZCG82</t>
   </si>
   <si>
     <t>RBACN</t>
   </si>
   <si>
     <t>76774LAB3</t>
   </si>
   <si>
     <t>US78413KAB89</t>
   </si>
@@ -1382,152 +1396,122 @@
   <si>
     <t>BKWC1L1</t>
   </si>
   <si>
     <t>SESGFP</t>
   </si>
   <si>
     <t>78413KAB8</t>
   </si>
   <si>
     <t>US78454LAZ31</t>
   </si>
   <si>
     <t>US SM 34 144A</t>
   </si>
   <si>
     <t>BVCHTT7</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>78454LAZ3</t>
   </si>
   <si>
-    <t>US81172QAA22</t>
-[...2 lines deleted...]
-    <t>NO SDRLNO 30 144A</t>
+    <t>US81211KAK60</t>
+  </si>
+  <si>
+    <t>US SEE 33 144A</t>
+  </si>
+  <si>
+    <t>2863803</t>
+  </si>
+  <si>
+    <t>SEE</t>
+  </si>
+  <si>
+    <t>81211KAK6</t>
+  </si>
+  <si>
+    <t>US81728UAB08</t>
+  </si>
+  <si>
+    <t>US ST 31 144A</t>
+  </si>
+  <si>
+    <t>BMD7L86</t>
+  </si>
+  <si>
+    <t>ST</t>
+  </si>
+  <si>
+    <t>81728UAB0</t>
+  </si>
+  <si>
+    <t>US82967NBA54</t>
+  </si>
+  <si>
+    <t>US SIRI 27 144A</t>
+  </si>
+  <si>
+    <t>BDZVVB6</t>
+  </si>
+  <si>
+    <t>SIRI</t>
+  </si>
+  <si>
+    <t>82967NBA5</t>
+  </si>
+  <si>
+    <t>US83443QAA13</t>
+  </si>
+  <si>
+    <t>US SOLADV 33 144A</t>
+  </si>
+  <si>
+    <t>BQT3JM6</t>
+  </si>
+  <si>
+    <t>SOLADV</t>
+  </si>
+  <si>
+    <t>83443QAA1</t>
+  </si>
+  <si>
+    <t>US87243KAA79</t>
+  </si>
+  <si>
+    <t>NO TGSNO 30 144A</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
-    <t>BQ9CK08</t>
-[...88 lines deleted...]
-  <si>
     <t>BTG0158</t>
   </si>
   <si>
     <t>TGSNO</t>
   </si>
   <si>
     <t>87243KAA7</t>
   </si>
   <si>
     <t>US87305RAK59</t>
   </si>
   <si>
     <t>US TTMI 29 144A</t>
   </si>
   <si>
     <t>BMZB142</t>
   </si>
   <si>
     <t>TTMI</t>
   </si>
   <si>
     <t>87305RAK5</t>
   </si>
   <si>
     <t>US87927VAR96</t>
@@ -1559,158 +1543,149 @@
   <si>
     <t>BD2BVC0</t>
   </si>
   <si>
     <t>TERP</t>
   </si>
   <si>
     <t>88104LAE3</t>
   </si>
   <si>
     <t>US88642RAE99</t>
   </si>
   <si>
     <t>US TDW 30 144A</t>
   </si>
   <si>
     <t>BVLGVV1</t>
   </si>
   <si>
     <t>TDW</t>
   </si>
   <si>
     <t>88642RAE9</t>
   </si>
   <si>
-    <t>US893647BW65</t>
-[...13 lines deleted...]
-  <si>
     <t>US90138FAC68</t>
   </si>
   <si>
     <t>US TWLO 29</t>
   </si>
   <si>
     <t>BMWG1Q2</t>
   </si>
   <si>
     <t>TWLO</t>
   </si>
   <si>
     <t>90138FAC6</t>
   </si>
   <si>
     <t>US90290MAE12</t>
   </si>
   <si>
     <t>US USFOOD 30 144A</t>
   </si>
   <si>
     <t>BMYT9D2</t>
   </si>
   <si>
     <t>USFOOD</t>
   </si>
   <si>
     <t>Consumer Staples</t>
   </si>
   <si>
     <t>90290MAE1</t>
   </si>
   <si>
+    <t>US90320BAA70</t>
+  </si>
+  <si>
+    <t>NL SUNN 31 144A</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>NL</t>
+  </si>
+  <si>
+    <t>BMT7QC9</t>
+  </si>
+  <si>
+    <t>SUNN</t>
+  </si>
+  <si>
+    <t>90320BAA7</t>
+  </si>
+  <si>
     <t>US911363AM11</t>
   </si>
   <si>
     <t>US URI 31</t>
   </si>
   <si>
     <t>BLFGYK7</t>
   </si>
   <si>
     <t>URI</t>
   </si>
   <si>
     <t>911363AM1</t>
   </si>
   <si>
     <t>US925524AX89</t>
   </si>
   <si>
     <t>US PARA 36</t>
   </si>
   <si>
     <t>B1G5DX9</t>
   </si>
   <si>
     <t>PARA</t>
   </si>
   <si>
     <t>925524AX8</t>
   </si>
   <si>
     <t>US92552VAL45</t>
   </si>
   <si>
     <t>US VSAT 27 144A</t>
   </si>
   <si>
     <t>BJ2X3M2</t>
   </si>
   <si>
     <t>VSAT</t>
   </si>
   <si>
     <t>92552VAL4</t>
   </si>
   <si>
-    <t>US947075AW79</t>
-[...13 lines deleted...]
-  <si>
     <t>US95081QAQ73</t>
   </si>
   <si>
     <t>US WCC 29 144A</t>
   </si>
   <si>
     <t>BQBCWX3</t>
   </si>
   <si>
     <t>WCC</t>
   </si>
   <si>
     <t>95081QAQ7</t>
   </si>
   <si>
     <t>US98310WAN83</t>
   </si>
   <si>
     <t>US TNL 27</t>
   </si>
   <si>
     <t>BF083Z4</t>
   </si>
   <si>
     <t>TNL</t>
@@ -1745,135 +1720,93 @@
   <si>
     <t>US XIFR 34 144A</t>
   </si>
   <si>
     <t>BS84Y41</t>
   </si>
   <si>
     <t>XIFR</t>
   </si>
   <si>
     <t>98379YAA0</t>
   </si>
   <si>
     <t>USU76198AA52</t>
   </si>
   <si>
     <t>US RWLVCA 29 REGS</t>
   </si>
   <si>
     <t>BJLJGR7</t>
   </si>
   <si>
     <t>RWLVCA</t>
   </si>
   <si>
-    <t>JP1743541S13</t>
-[...40 lines deleted...]
-  <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>Pooled Investment</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>TRIXX</t>
   </si>
   <si>
-    <t>BMO5XNH09</t>
-[...2 lines deleted...]
-    <t>REPO for  R 3.63</t>
+    <t>BMO61QZH8</t>
+  </si>
+  <si>
+    <t>REPO for  R 3.65</t>
   </si>
   <si>
     <t>Short Term Instrument</t>
   </si>
   <si>
     <t>Repurchase Agreement (REPO)</t>
   </si>
   <si>
-    <t>BMO5XNPF7</t>
-[...2 lines deleted...]
-    <t>REPO for  R 3.64</t>
+    <t>BMO61R035</t>
+  </si>
+  <si>
+    <t>REPO for  R 3.62</t>
   </si>
   <si>
     <t>US912797VF19</t>
   </si>
   <si>
     <t>B 06/10/27</t>
   </si>
   <si>
     <t>Treasury Bill</t>
   </si>
   <si>
     <t>BXM7C58</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>912797VF1</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Future</t>
   </si>
   <si>
     <t>Contra Derivatives - Futures</t>
   </si>
@@ -2273,92 +2206,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09B2BD2F-90EF-4C9B-8295-FFBA36D612D3}">
-  <dimension ref="A1:Z125"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BB26A3A-C9E7-4210-896D-63961DB2602B}">
+  <dimension ref="A1:Z119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="12.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="7.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46203</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -2408,111 +2341,111 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>-2771475.3602999998</v>
+        <v>-2748746.1902999999</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>-2771475.3602999998</v>
+        <v>-2748746.1902999999</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>-2771475.3602999998</v>
+        <v>-2748746.1902999999</v>
       </c>
       <c r="N4" s="4">
-        <v>-2771475.3602999998</v>
+        <v>-2748746.1902999999</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>-2.1148E-2</v>
+        <v>-2.1028000000000002E-2</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
         <v>1301.8</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
         <v>1301.8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
@@ -2556,8957 +2489,8477 @@
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
         <v>9.0000000000000002E-6</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>-3528458.17</v>
+        <v>-18157.21</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>-3528280.17</v>
+        <v>-17979.21</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>-3528280.17</v>
+        <v>-17979.21</v>
       </c>
       <c r="N6" s="4">
-        <v>-3528280.17</v>
+        <v>-17979.21</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>-2.6922999999999999E-2</v>
+        <v>-1.37E-4</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="4">
-        <v>-2695000000</v>
+        <v>87</v>
       </c>
       <c r="E7" s="5">
-        <v>6.156E-3</v>
+        <v>105.976563</v>
       </c>
       <c r="F7" s="4">
-        <v>-16592422.514103999</v>
+        <v>9219960.9000000004</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="J7" s="5">
-        <v>1</v>
+        <v>105.9765625</v>
       </c>
       <c r="K7" s="5">
-        <v>162.52498821693837</v>
+        <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="M7" s="4">
-        <v>-2696683273.5952601</v>
+        <v>0</v>
       </c>
       <c r="N7" s="4">
-        <v>-16592422.514104299</v>
+        <v>0</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="T7" s="4">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="U7" s="2">
-        <v>46213</v>
+        <v>46295</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>-0.126612</v>
+        <v>7.0536000000000001E-2</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="4">
-        <v>16998002.624315001</v>
+        <v>51</v>
       </c>
       <c r="E8" s="5">
-        <v>1</v>
+        <v>102.804688</v>
       </c>
       <c r="F8" s="4">
-        <v>16998002.624315001</v>
+        <v>10486078.199999999</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="5">
-        <v>1</v>
+        <v>102.8046875</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="4">
-        <v>16998002.624313001</v>
+        <v>0</v>
       </c>
       <c r="N8" s="4">
-        <v>16998002.624314599</v>
+        <v>0</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="T8" s="4">
-        <v>1</v>
+        <v>2000</v>
       </c>
       <c r="U8" s="2">
-        <v>46213</v>
+        <v>46295</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>0.12970699999999999</v>
+        <v>8.0222000000000002E-2</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="4">
-        <v>87</v>
+        <v>40</v>
       </c>
       <c r="E9" s="5">
-        <v>107.046875</v>
+        <v>108</v>
       </c>
       <c r="F9" s="4">
-        <v>9313078.0999999996</v>
+        <v>4320000</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>107.046875</v>
+        <v>108</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
         <v>0</v>
       </c>
       <c r="N9" s="4">
         <v>0</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="T9" s="4">
         <v>1000</v>
       </c>
       <c r="U9" s="2">
-        <v>46295</v>
+        <v>46286</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>7.1065000000000003E-2</v>
+        <v>3.3049000000000002E-2</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="4">
-        <v>51</v>
+        <v>53179000</v>
       </c>
       <c r="E10" s="5">
-        <v>103.066406</v>
+        <v>-0.62848199999999999</v>
       </c>
       <c r="F10" s="4">
-        <v>10512773.4</v>
+        <v>52844779.372547299</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>103.06640625</v>
+        <v>-0.62848234999999997</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>0</v>
+        <v>-334220.62745199999</v>
       </c>
       <c r="N10" s="4">
-        <v>0</v>
+        <v>-334220.62745263998</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q10" s="3" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="T10" s="4">
-        <v>2000</v>
+        <v>0.01</v>
       </c>
       <c r="U10" s="2">
-        <v>46295</v>
+        <v>46285</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>8.022E-2</v>
+        <v>0.40428199999999997</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="4">
-        <v>40</v>
+        <v>525000</v>
       </c>
       <c r="E11" s="5">
-        <v>109.890625</v>
+        <v>-0.63844900000000004</v>
       </c>
       <c r="F11" s="4">
-        <v>4395625</v>
+        <v>521648.14242813998</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>109.890625</v>
+        <v>-0.63844906000000001</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>0</v>
+        <v>-3351.857571</v>
       </c>
       <c r="N11" s="4">
-        <v>0</v>
+        <v>-3351.85757186</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="T11" s="4">
-        <v>1000</v>
+        <v>0.01</v>
       </c>
       <c r="U11" s="2">
-        <v>46286</v>
+        <v>46285</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>3.3541000000000001E-2</v>
+        <v>3.9899999999999996E-3</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="4">
-        <v>53179000</v>
+        <v>33893640</v>
       </c>
       <c r="E12" s="5">
-        <v>-0.115311</v>
+        <v>8.121556</v>
       </c>
       <c r="F12" s="4">
-        <v>53117678.642299697</v>
+        <v>36646330.802550599</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>-0.11531123</v>
+        <v>8.1215555599999991</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>-61321.3577</v>
+        <v>2752690.8025500001</v>
       </c>
       <c r="N12" s="4">
-        <v>-61321.357700300003</v>
+        <v>2752690.80255064</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T12" s="4">
         <v>0.01</v>
       </c>
       <c r="U12" s="2">
-        <v>46285</v>
+        <v>48019</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
-        <v>0</v>
+        <v>188298</v>
       </c>
       <c r="Y12" s="4">
-        <v>0</v>
+        <v>188298</v>
       </c>
       <c r="Z12" s="6">
-        <v>0.40532699999999999</v>
+        <v>0.280358</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D13" s="4">
-        <v>525000</v>
+        <v>475000</v>
       </c>
       <c r="E13" s="5">
-        <v>-0.12529799999999999</v>
+        <v>100.0039</v>
       </c>
       <c r="F13" s="4">
-        <v>524342.18539939995</v>
+        <v>476390.74722222</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>-0.12529802000000001</v>
+        <v>100.0039</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>-657.81460000000004</v>
+        <v>476390.74722199998</v>
       </c>
       <c r="N13" s="4">
-        <v>-657.81460059999995</v>
+        <v>476390.74722222</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="Q13" s="3" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="R13" s="3" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T13" s="4">
         <v>0.01</v>
       </c>
       <c r="U13" s="2">
-        <v>46285</v>
+        <v>47863</v>
+      </c>
+      <c r="V13" s="4">
+        <v>6.5</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="X13" s="4">
-        <v>0</v>
+        <v>1372.22222222</v>
       </c>
       <c r="Y13" s="4">
-        <v>0</v>
+        <v>1372.2222220000001</v>
       </c>
       <c r="Z13" s="6">
-        <v>4.0010000000000002E-3</v>
+        <v>3.6440000000000001E-3</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D14" s="4">
-        <v>33893640</v>
+        <v>480000</v>
       </c>
       <c r="E14" s="5">
-        <v>8.1885999999999992</v>
+        <v>100.6138</v>
       </c>
       <c r="F14" s="4">
-        <v>36669054.605039999</v>
+        <v>487097.90666666999</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>8.1885999999999992</v>
+        <v>100.6138</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>2775414.6050399998</v>
+        <v>487097.90666600002</v>
       </c>
       <c r="N14" s="4">
-        <v>2775414.6050399998</v>
+        <v>487097.90666666999</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="Q14" s="3" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="R14" s="3" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T14" s="4">
         <v>0.01</v>
       </c>
       <c r="U14" s="2">
-        <v>48019</v>
+        <v>48745</v>
+      </c>
+      <c r="V14" s="4">
+        <v>5.875</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="X14" s="4">
-        <v>42367.05</v>
+        <v>4151.6666666700003</v>
       </c>
       <c r="Y14" s="4">
-        <v>42367.05</v>
+        <v>4151.6666660000001</v>
       </c>
       <c r="Z14" s="6">
-        <v>0.27981200000000001</v>
+        <v>3.7260000000000001E-3</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D15" s="4">
-        <v>475000</v>
+        <v>410000</v>
       </c>
       <c r="E15" s="5">
-        <v>100.60809999999999</v>
+        <v>101.3278</v>
       </c>
       <c r="F15" s="4">
-        <v>500615.90555556002</v>
+        <v>418446.37583332998</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>100.60809999999999</v>
+        <v>101.3278</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>500615.905555</v>
+        <v>418446.375833</v>
       </c>
       <c r="N15" s="4">
-        <v>500615.90555556002</v>
+        <v>418446.37583332998</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="Q15" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="R15" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="R15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S15" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T15" s="4">
         <v>0.01</v>
       </c>
       <c r="U15" s="2">
-        <v>47863</v>
+        <v>48030</v>
       </c>
       <c r="V15" s="4">
-        <v>6.5</v>
+        <v>7.125</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="X15" s="4">
-        <v>22727.43055556</v>
+        <v>3002.3958333300002</v>
       </c>
       <c r="Y15" s="4">
-        <v>22727.430554999999</v>
+        <v>3002.395833</v>
       </c>
       <c r="Z15" s="6">
-        <v>3.82E-3</v>
+        <v>3.2009999999999999E-3</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D16" s="4">
         <v>360000</v>
       </c>
       <c r="E16" s="5">
-        <v>104.5966</v>
+        <v>104.33199999999999</v>
       </c>
       <c r="F16" s="4">
-        <v>377927.76</v>
+        <v>379562.7</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>104.5966</v>
+        <v>104.33199999999999</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>377927.76</v>
+        <v>379562.7</v>
       </c>
       <c r="N16" s="4">
-        <v>377927.76</v>
+        <v>379562.7</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P16" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q16" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R16" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="Q16" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S16" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T16" s="4">
         <v>0.01</v>
       </c>
       <c r="U16" s="2">
         <v>47284</v>
       </c>
       <c r="V16" s="4">
         <v>8.625</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="X16" s="4">
-        <v>1380</v>
+        <v>3967.5</v>
       </c>
       <c r="Y16" s="4">
-        <v>1380</v>
+        <v>3967.5</v>
       </c>
       <c r="Z16" s="6">
-        <v>2.8830000000000001E-3</v>
+        <v>2.9030000000000002E-3</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D17" s="4">
         <v>245000</v>
       </c>
       <c r="E17" s="5">
-        <v>93.518940000000001</v>
+        <v>92.747420000000005</v>
       </c>
       <c r="F17" s="4">
-        <v>232975.04883332999</v>
+        <v>227256.69983333</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>93.518940000000001</v>
+        <v>92.747420000000005</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>232975.04883300001</v>
+        <v>227256.69983299999</v>
       </c>
       <c r="N17" s="4">
-        <v>232975.04883332999</v>
+        <v>227256.69983333</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P17" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q17" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="R17" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="Q17" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S17" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T17" s="4">
         <v>0.01</v>
       </c>
       <c r="U17" s="2">
         <v>47878</v>
       </c>
       <c r="V17" s="4">
         <v>3.75</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="X17" s="4">
-        <v>3853.6458333300002</v>
+        <v>25.520833329999999</v>
       </c>
       <c r="Y17" s="4">
-        <v>3853.645833</v>
+        <v>25.520833</v>
       </c>
       <c r="Z17" s="6">
-        <v>1.7769999999999999E-3</v>
+        <v>1.738E-3</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D18" s="4">
         <v>495000</v>
       </c>
       <c r="E18" s="5">
-        <v>99.035259999999994</v>
+        <v>98.220399999999998</v>
       </c>
       <c r="F18" s="4">
-        <v>496233.28700000001</v>
+        <v>494571.60499999998</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>99.035259999999994</v>
+        <v>98.220399999999998</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>496233.28700000001</v>
+        <v>494571.60499999998</v>
       </c>
       <c r="N18" s="4">
-        <v>496233.28700000001</v>
+        <v>494571.60499999998</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="P18" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q18" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R18" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="Q18" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S18" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T18" s="4">
         <v>0.01</v>
       </c>
       <c r="U18" s="2">
         <v>48867</v>
       </c>
       <c r="V18" s="4">
         <v>5.75</v>
       </c>
       <c r="W18" s="3" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="X18" s="4">
-        <v>6008.75</v>
+        <v>8380.625</v>
       </c>
       <c r="Y18" s="4">
-        <v>6008.75</v>
+        <v>8380.625</v>
       </c>
       <c r="Z18" s="6">
-        <v>3.7859999999999999E-3</v>
+        <v>3.7829999999999999E-3</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D19" s="4">
         <v>350000</v>
       </c>
       <c r="E19" s="5">
-        <v>98.104259999999996</v>
+        <v>97.528679999999994</v>
       </c>
       <c r="F19" s="4">
-        <v>343405.01416666998</v>
+        <v>342593.60916667001</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>98.104259999999996</v>
+        <v>97.528679999999994</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>343405.01416600001</v>
+        <v>342593.60916599998</v>
       </c>
       <c r="N19" s="4">
-        <v>343405.01416666998</v>
+        <v>342593.60916667001</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="P19" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q19" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="R19" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="Q19" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S19" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T19" s="4">
         <v>0.01</v>
       </c>
       <c r="U19" s="2">
         <v>46934</v>
       </c>
       <c r="V19" s="4">
         <v>4.125</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="X19" s="4">
-        <v>40.104166669999998</v>
+        <v>1243.22916667</v>
       </c>
       <c r="Y19" s="4">
-        <v>40.104165999999999</v>
+        <v>1243.2291660000001</v>
       </c>
       <c r="Z19" s="6">
         <v>2.6199999999999999E-3</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D20" s="4">
         <v>535000</v>
       </c>
       <c r="E20" s="5">
-        <v>91.249049999999997</v>
+        <v>90.429159999999996</v>
       </c>
       <c r="F20" s="4">
-        <v>493993.11194444</v>
+        <v>490888.47127778002</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>91.249049999999997</v>
+        <v>90.429159999999996</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>493993.111944</v>
+        <v>490888.47127699998</v>
       </c>
       <c r="N20" s="4">
-        <v>493993.11194444</v>
+        <v>490888.47127778002</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="P20" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q20" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R20" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="Q20" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S20" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T20" s="4">
         <v>0.01</v>
       </c>
       <c r="U20" s="2">
         <v>47710</v>
       </c>
       <c r="V20" s="4">
         <v>2.875</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="X20" s="4">
-        <v>5810.6944444399996</v>
+        <v>7092.4652777800002</v>
       </c>
       <c r="Y20" s="4">
-        <v>5810.6944439999997</v>
+        <v>7092.4652770000002</v>
       </c>
       <c r="Z20" s="6">
-        <v>3.7690000000000002E-3</v>
+        <v>3.7550000000000001E-3</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D21" s="4">
         <v>395000</v>
       </c>
       <c r="E21" s="5">
-        <v>100.4627</v>
+        <v>99.968389999999999</v>
       </c>
       <c r="F21" s="4">
-        <v>401622.52611111</v>
+        <v>401562.70994443999</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>100.4627</v>
+        <v>99.968389999999999</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="M21" s="4">
+        <v>401562.709944</v>
+      </c>
+      <c r="N21" s="4">
+        <v>401562.70994443999</v>
+      </c>
+      <c r="O21" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="P21" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q21" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="R21" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="M21" s="4">
-[...16 lines deleted...]
-      </c>
       <c r="S21" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="T21" s="4">
         <v>0.01</v>
       </c>
       <c r="U21" s="2">
         <v>47406</v>
       </c>
       <c r="V21" s="4">
         <v>5.75</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="X21" s="4">
-        <v>4794.8611111099999</v>
+        <v>6687.5694444399996</v>
       </c>
       <c r="Y21" s="4">
-        <v>4794.8611110000002</v>
+        <v>6687.5694439999997</v>
       </c>
       <c r="Z21" s="6">
-        <v>3.0639999999999999E-3</v>
+        <v>3.0720000000000001E-3</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D22" s="4">
         <v>445000</v>
       </c>
       <c r="E22" s="5">
-        <v>110.556653</v>
+        <v>109.10639999999999</v>
       </c>
       <c r="F22" s="4">
-        <v>497502.52251667</v>
+        <v>493811.60499999998</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>110.556653</v>
+        <v>109.10639999999999</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="M22" s="4">
+        <v>493811.60499999998</v>
+      </c>
+      <c r="N22" s="4">
+        <v>493811.60499999998</v>
+      </c>
+      <c r="O22" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="P22" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q22" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="R22" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="M22" s="4">
-[...16 lines deleted...]
-      </c>
       <c r="S22" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="T22" s="4">
         <v>0.01</v>
       </c>
       <c r="U22" s="2">
         <v>49065</v>
       </c>
       <c r="V22" s="4">
         <v>7.45</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="X22" s="4">
-        <v>5525.4166666700003</v>
+        <v>8288.125</v>
       </c>
       <c r="Y22" s="4">
-        <v>5525.4166660000001</v>
+        <v>8288.125</v>
       </c>
       <c r="Z22" s="6">
-        <v>3.7959999999999999E-3</v>
+        <v>3.777E-3</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D23" s="4">
         <v>495000</v>
       </c>
       <c r="E23" s="5">
-        <v>96.563289999999995</v>
+        <v>95.488609999999994</v>
       </c>
       <c r="F23" s="4">
-        <v>484911.4105</v>
+        <v>481551.11949999997</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>96.563289999999995</v>
+        <v>95.488609999999994</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>484911.4105</v>
+        <v>481551.11949999997</v>
       </c>
       <c r="N23" s="4">
-        <v>484911.4105</v>
+        <v>481551.11949999997</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="P23" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q23" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="R23" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="Q23" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S23" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T23" s="4">
         <v>0.01</v>
       </c>
       <c r="U23" s="2">
         <v>48014</v>
       </c>
       <c r="V23" s="4">
         <v>4.75</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="X23" s="4">
-        <v>6923.125</v>
+        <v>8882.5</v>
       </c>
       <c r="Y23" s="4">
-        <v>6923.125</v>
+        <v>8882.5</v>
       </c>
       <c r="Z23" s="6">
-        <v>3.7000000000000002E-3</v>
+        <v>3.6840000000000002E-3</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D24" s="4">
         <v>360000</v>
       </c>
       <c r="E24" s="5">
-        <v>105.658</v>
+        <v>104.809</v>
       </c>
       <c r="F24" s="4">
-        <v>387380.05</v>
+        <v>386986.15</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>105.658</v>
+        <v>104.809</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>387380.05</v>
+        <v>386986.15</v>
       </c>
       <c r="N24" s="4">
-        <v>387380.05</v>
+        <v>386986.15</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="P24" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R24" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="Q24" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S24" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T24" s="4">
         <v>0.01</v>
       </c>
       <c r="U24" s="2">
         <v>47220</v>
       </c>
       <c r="V24" s="4">
         <v>8.875</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="X24" s="4">
-        <v>7011.25</v>
+        <v>9673.75</v>
       </c>
       <c r="Y24" s="4">
-        <v>7011.25</v>
+        <v>9673.75</v>
       </c>
       <c r="Z24" s="6">
-        <v>2.9550000000000002E-3</v>
+        <v>2.96E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D25" s="4">
-        <v>125000</v>
+        <v>485000</v>
       </c>
       <c r="E25" s="5">
-        <v>102.41540000000001</v>
+        <v>97.94323</v>
       </c>
       <c r="F25" s="4">
-        <v>132270.11805555999</v>
+        <v>476533.55438888998</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>102.41540000000001</v>
+        <v>97.94323</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>132270.118055</v>
+        <v>476533.55438799999</v>
       </c>
       <c r="N25" s="4">
-        <v>132270.11805555999</v>
+        <v>476533.55438888998</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="P25" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q25" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R25" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="Q25" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S25" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T25" s="4">
         <v>0.01</v>
       </c>
       <c r="U25" s="2">
-        <v>47863</v>
+        <v>48959</v>
       </c>
       <c r="V25" s="4">
-        <v>7.375</v>
+        <v>7</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="X25" s="4">
-        <v>4250.8680555600004</v>
+        <v>1508.8888888900001</v>
       </c>
       <c r="Y25" s="4">
-        <v>4250.8680549999999</v>
+        <v>1508.888888</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.0089999999999999E-3</v>
+        <v>3.6449999999999998E-3</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D26" s="4">
-        <v>485000</v>
+        <v>505000</v>
       </c>
       <c r="E26" s="5">
-        <v>98.89273</v>
+        <v>98.587199999999996</v>
       </c>
       <c r="F26" s="4">
-        <v>504432.10161110997</v>
+        <v>509701.29749999999</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>98.89273</v>
+        <v>98.587199999999996</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>504432.10161100002</v>
+        <v>509701.29749999999</v>
       </c>
       <c r="N26" s="4">
-        <v>504432.10161110997</v>
+        <v>509701.29749999999</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="P26" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q26" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="R26" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="Q26" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S26" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T26" s="4">
         <v>0.01</v>
       </c>
       <c r="U26" s="2">
-        <v>48959</v>
+        <v>49004</v>
       </c>
       <c r="V26" s="4">
-        <v>7</v>
+        <v>5.625</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="X26" s="4">
-        <v>24802.36111111</v>
+        <v>11835.9375</v>
       </c>
       <c r="Y26" s="4">
-        <v>24802.361110999998</v>
+        <v>11835.9375</v>
       </c>
       <c r="Z26" s="6">
-        <v>3.849E-3</v>
+        <v>3.8990000000000001E-3</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D27" s="4">
-        <v>505000</v>
+        <v>450000</v>
       </c>
       <c r="E27" s="5">
-        <v>99.924300000000002</v>
+        <v>105.8541</v>
       </c>
       <c r="F27" s="4">
-        <v>514086.46500000003</v>
+        <v>483183.45</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>99.924300000000002</v>
+        <v>105.8541</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>514086.46500000003</v>
+        <v>483183.45</v>
       </c>
       <c r="N27" s="4">
-        <v>514086.46500000003</v>
+        <v>483183.45</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="P27" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q27" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R27" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="Q27" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S27" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T27" s="4">
         <v>0.01</v>
       </c>
       <c r="U27" s="2">
-        <v>49004</v>
+        <v>48898</v>
       </c>
       <c r="V27" s="4">
-        <v>5.625</v>
+        <v>7.7</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="X27" s="4">
-        <v>9468.75</v>
+        <v>6840</v>
       </c>
       <c r="Y27" s="4">
-        <v>9468.75</v>
+        <v>6840</v>
       </c>
       <c r="Z27" s="6">
-        <v>3.9220000000000001E-3</v>
+        <v>3.6960000000000001E-3</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D28" s="4">
-        <v>450000</v>
+        <v>525000</v>
       </c>
       <c r="E28" s="5">
-        <v>106.843318</v>
+        <v>97.013720000000006</v>
       </c>
       <c r="F28" s="4">
-        <v>484934.93099999998</v>
+        <v>512424.63416666997</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>106.843318</v>
+        <v>97.013720000000006</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>484934.93099999998</v>
+        <v>512424.634166</v>
       </c>
       <c r="N28" s="4">
-        <v>484934.93099999998</v>
+        <v>512424.63416666997</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="P28" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q28" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="R28" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="Q28" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S28" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T28" s="4">
         <v>0.01</v>
       </c>
       <c r="U28" s="2">
-        <v>48898</v>
+        <v>47467</v>
       </c>
       <c r="V28" s="4">
-        <v>7.7</v>
+        <v>4.625</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="X28" s="4">
-        <v>4140</v>
+        <v>3102.6041666699998</v>
       </c>
       <c r="Y28" s="4">
-        <v>4140</v>
+        <v>3102.6041660000001</v>
       </c>
       <c r="Z28" s="6">
-        <v>3.7000000000000002E-3</v>
+        <v>3.9199999999999999E-3</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D29" s="4">
-        <v>525000</v>
+        <v>460000</v>
       </c>
       <c r="E29" s="5">
-        <v>97.004624000000007</v>
+        <v>95.55256</v>
       </c>
       <c r="F29" s="4">
-        <v>510353.44266667002</v>
+        <v>446058.44266667002</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>97.004624000000007</v>
+        <v>95.55256</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>510353.44266599999</v>
+        <v>446058.44266599999</v>
       </c>
       <c r="N29" s="4">
-        <v>510353.44266667002</v>
+        <v>446058.44266667002</v>
       </c>
       <c r="O29" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="P29" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q29" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="P29" s="3" t="s">
-[...2 lines deleted...]
-      <c r="Q29" s="3" t="s">
+      <c r="R29" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="R29" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S29" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T29" s="4">
         <v>0.01</v>
       </c>
       <c r="U29" s="2">
-        <v>47467</v>
+        <v>47192</v>
       </c>
       <c r="V29" s="4">
-        <v>4.625</v>
+        <v>3.75</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="X29" s="4">
-        <v>1079.16666667</v>
+        <v>6516.6666666700003</v>
       </c>
       <c r="Y29" s="4">
-        <v>1079.1666660000001</v>
+        <v>6516.6666660000001</v>
       </c>
       <c r="Z29" s="6">
-        <v>3.8939999999999999E-3</v>
+        <v>3.4120000000000001E-3</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D30" s="4">
-        <v>335000</v>
+        <v>495000</v>
       </c>
       <c r="E30" s="5">
-        <v>96.003690000000006</v>
+        <v>99.418171000000001</v>
       </c>
       <c r="F30" s="4">
-        <v>325311.31983333</v>
+        <v>500500.57144999999</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>96.003690000000006</v>
+        <v>99.418171000000001</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>325311.31983300002</v>
+        <v>500500.57144999999</v>
       </c>
       <c r="N30" s="4">
-        <v>325311.31983333</v>
+        <v>500500.57144999999</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="P30" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q30" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="R30" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="Q30" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S30" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T30" s="4">
         <v>0.01</v>
       </c>
       <c r="U30" s="2">
-        <v>47192</v>
+        <v>48867</v>
       </c>
       <c r="V30" s="4">
-        <v>3.75</v>
+        <v>5.75</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="X30" s="4">
-        <v>3698.9583333300002</v>
+        <v>8380.625</v>
       </c>
       <c r="Y30" s="4">
-        <v>3698.958333</v>
+        <v>8380.625</v>
       </c>
       <c r="Z30" s="6">
-        <v>2.4819999999999998E-3</v>
+        <v>3.8289999999999999E-3</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D31" s="4">
-        <v>495000</v>
+        <v>525000</v>
       </c>
       <c r="E31" s="5">
-        <v>100.6572</v>
+        <v>91.729799999999997</v>
       </c>
       <c r="F31" s="4">
-        <v>504261.89</v>
+        <v>490659.57500000001</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>100.6572</v>
+        <v>91.729799999999997</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>504261.89</v>
+        <v>490659.57500000001</v>
       </c>
       <c r="N31" s="4">
-        <v>504261.89</v>
+        <v>490659.57500000001</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="P31" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q31" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="R31" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="Q31" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S31" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T31" s="4">
         <v>0.01</v>
       </c>
       <c r="U31" s="2">
-        <v>48867</v>
+        <v>47894</v>
       </c>
       <c r="V31" s="4">
-        <v>5.75</v>
+        <v>3.75</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="X31" s="4">
-        <v>6008.75</v>
+        <v>9078.125</v>
       </c>
       <c r="Y31" s="4">
-        <v>6008.75</v>
+        <v>9078.125</v>
       </c>
       <c r="Z31" s="6">
-        <v>3.8470000000000002E-3</v>
+        <v>3.7529999999999998E-3</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D32" s="4">
-        <v>525000</v>
+        <v>490000</v>
       </c>
       <c r="E32" s="5">
-        <v>92.751679999999993</v>
+        <v>95.574370000000002</v>
       </c>
       <c r="F32" s="4">
-        <v>494383.82</v>
+        <v>473724.82966667</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>92.751679999999993</v>
+        <v>95.574370000000002</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>494383.82</v>
+        <v>473724.82966599998</v>
       </c>
       <c r="N32" s="4">
-        <v>494383.82</v>
+        <v>473724.82966667</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="Q32" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R32" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="R32" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S32" s="3" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="T32" s="4">
         <v>0.01</v>
       </c>
       <c r="U32" s="2">
-        <v>47894</v>
+        <v>47223</v>
       </c>
       <c r="V32" s="4">
         <v>3.75</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="X32" s="4">
-        <v>7437.5</v>
+        <v>5410.4166666700003</v>
       </c>
       <c r="Y32" s="4">
-        <v>7437.5</v>
+        <v>5410.4166660000001</v>
       </c>
       <c r="Z32" s="6">
-        <v>3.7720000000000002E-3</v>
+        <v>3.6240000000000001E-3</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D33" s="4">
-        <v>490000</v>
+        <v>500000</v>
       </c>
       <c r="E33" s="5">
-        <v>96.165319999999994</v>
+        <v>99.892499999999998</v>
       </c>
       <c r="F33" s="4">
-        <v>475089.23466666997</v>
+        <v>511976.38888888998</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>96.165319999999994</v>
+        <v>99.892499999999998</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>475089.234666</v>
+        <v>511976.38888799999</v>
       </c>
       <c r="N33" s="4">
-        <v>475089.23466666997</v>
+        <v>511976.38888888998</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="P33" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q33" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="R33" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="Q33" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S33" s="3" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="T33" s="4">
         <v>0.01</v>
       </c>
       <c r="U33" s="2">
-        <v>47223</v>
+        <v>47557</v>
       </c>
       <c r="V33" s="4">
-        <v>3.75</v>
+        <v>6.625</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="X33" s="4">
-        <v>3879.1666666699998</v>
+        <v>12513.88888889</v>
       </c>
       <c r="Y33" s="4">
-        <v>3879.1666660000001</v>
+        <v>12513.888887999999</v>
       </c>
       <c r="Z33" s="6">
-        <v>3.6250000000000002E-3</v>
+        <v>3.9160000000000002E-3</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D34" s="4">
-        <v>500000</v>
+        <v>475000</v>
       </c>
       <c r="E34" s="5">
-        <v>100.15939400000001</v>
+        <v>96.393338</v>
       </c>
       <c r="F34" s="4">
-        <v>510550.44222222001</v>
+        <v>461529.81383333</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>100.15939400000001</v>
+        <v>96.393338</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>510550.44222199998</v>
+        <v>461529.81383300002</v>
       </c>
       <c r="N34" s="4">
-        <v>510550.44222222001</v>
+        <v>461529.81383333</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="P34" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q34" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="R34" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="Q34" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S34" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T34" s="4">
         <v>0.01</v>
       </c>
       <c r="U34" s="2">
-        <v>47557</v>
+        <v>47635</v>
       </c>
       <c r="V34" s="4">
-        <v>6.625</v>
+        <v>4.625</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="X34" s="4">
-        <v>9753.4722222199998</v>
+        <v>3661.4583333300002</v>
       </c>
       <c r="Y34" s="4">
-        <v>9753.4722220000003</v>
+        <v>3661.458333</v>
       </c>
       <c r="Z34" s="6">
-        <v>3.895E-3</v>
+        <v>3.5300000000000002E-3</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D35" s="4">
-        <v>475000</v>
+        <v>125000</v>
       </c>
       <c r="E35" s="5">
-        <v>96.875709999999998</v>
+        <v>103.5534</v>
       </c>
       <c r="F35" s="4">
-        <v>461990.35166667</v>
+        <v>133278.55555555999</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>96.875709999999998</v>
+        <v>103.5534</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>461990.35166599997</v>
+        <v>133278.555555</v>
       </c>
       <c r="N35" s="4">
-        <v>461990.35166667</v>
+        <v>133278.55555555999</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="P35" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q35" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="R35" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="Q35" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S35" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T35" s="4">
         <v>0.01</v>
       </c>
       <c r="U35" s="2">
-        <v>47635</v>
+        <v>47376</v>
       </c>
       <c r="V35" s="4">
-        <v>4.625</v>
+        <v>8.125</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="X35" s="4">
-        <v>1830.72916667</v>
+        <v>3836.8055555599999</v>
       </c>
       <c r="Y35" s="4">
-        <v>1830.7291660000001</v>
+        <v>3836.8055549999999</v>
       </c>
       <c r="Z35" s="6">
-        <v>3.5249999999999999E-3</v>
+        <v>1.0189999999999999E-3</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D36" s="4">
-        <v>125000</v>
+        <v>475000</v>
       </c>
       <c r="E36" s="5">
-        <v>103.526</v>
+        <v>100.4247</v>
       </c>
       <c r="F36" s="4">
-        <v>132397.95138889001</v>
+        <v>486283.12361110997</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>103.526</v>
+        <v>100.4247</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>132397.95138799999</v>
+        <v>486283.12361100002</v>
       </c>
       <c r="N36" s="4">
-        <v>132397.95138889001</v>
+        <v>486283.12361110997</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="P36" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q36" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="R36" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="Q36" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S36" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T36" s="4">
         <v>0.01</v>
       </c>
       <c r="U36" s="2">
-        <v>47376</v>
+        <v>47953</v>
       </c>
       <c r="V36" s="4">
-        <v>8.125</v>
+        <v>6.625</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="X36" s="4">
-        <v>2990.4513888900001</v>
+        <v>9265.7986111099999</v>
       </c>
       <c r="Y36" s="4">
-        <v>2990.451388</v>
+        <v>9265.7986110000002</v>
       </c>
       <c r="Z36" s="6">
-        <v>1.01E-3</v>
+        <v>3.7200000000000002E-3</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D37" s="4">
         <v>475000</v>
       </c>
       <c r="E37" s="5">
-        <v>101.1498</v>
+        <v>101.6401</v>
       </c>
       <c r="F37" s="4">
-        <v>487104.95277778001</v>
+        <v>484241.86388889002</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>31</v>
+        <v>118</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>101.1498</v>
+        <v>101.6401</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>33</v>
+        <v>119</v>
       </c>
       <c r="M37" s="4">
-        <v>487104.95277700003</v>
+        <v>484241.86388800002</v>
       </c>
       <c r="N37" s="4">
-        <v>487104.95277778001</v>
+        <v>484241.86388889002</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="P37" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q37" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R37" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="Q37" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S37" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T37" s="4">
         <v>0.01</v>
       </c>
       <c r="U37" s="2">
-        <v>47953</v>
+        <v>47863</v>
       </c>
       <c r="V37" s="4">
-        <v>6.625</v>
+        <v>6.875</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="X37" s="4">
-        <v>6643.4027777800002</v>
+        <v>1451.3888888900001</v>
       </c>
       <c r="Y37" s="4">
-        <v>6643.4027770000002</v>
+        <v>1451.388888</v>
       </c>
       <c r="Z37" s="6">
-        <v>3.7160000000000001E-3</v>
+        <v>3.7039999999999998E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D38" s="4">
-        <v>475000</v>
+        <v>470000</v>
       </c>
       <c r="E38" s="5">
-        <v>102.3462</v>
+        <v>100.1806</v>
       </c>
       <c r="F38" s="4">
-        <v>504286.81111110997</v>
+        <v>475646.73666667001</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>115</v>
+        <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>102.3462</v>
+        <v>100.1806</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>504286.81111100002</v>
+        <v>475646.73666599998</v>
       </c>
       <c r="N38" s="4">
-        <v>504286.81111110997</v>
+        <v>475646.73666667001</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="P38" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="Q38" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="R38" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="Q38" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S38" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T38" s="4">
         <v>0.01</v>
       </c>
       <c r="U38" s="2">
-        <v>47863</v>
+        <v>48731</v>
       </c>
       <c r="V38" s="4">
-        <v>6.875</v>
+        <v>6.125</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="X38" s="4">
-        <v>18142.36111111</v>
+        <v>4797.9166666700003</v>
       </c>
       <c r="Y38" s="4">
-        <v>18142.361110999998</v>
+        <v>4797.9166660000001</v>
       </c>
       <c r="Z38" s="6">
-        <v>3.8479999999999999E-3</v>
+        <v>3.6380000000000002E-3</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D39" s="4">
-        <v>470000</v>
+        <v>195000</v>
       </c>
       <c r="E39" s="5">
-        <v>101.3099</v>
+        <v>104.7683</v>
       </c>
       <c r="F39" s="4">
-        <v>478555.48833333002</v>
+        <v>207591.51833332999</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>101.3099</v>
+        <v>104.7683</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>478555.48833299999</v>
+        <v>207591.51833300001</v>
       </c>
       <c r="N39" s="4">
-        <v>478555.48833333002</v>
+        <v>207591.51833332999</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="P39" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="Q39" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R39" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="Q39" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S39" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T39" s="4">
         <v>0.01</v>
       </c>
       <c r="U39" s="2">
-        <v>48731</v>
+        <v>47618</v>
       </c>
       <c r="V39" s="4">
-        <v>6.125</v>
+        <v>8</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="X39" s="4">
-        <v>2398.9583333300002</v>
+        <v>3293.3333333300002</v>
       </c>
       <c r="Y39" s="4">
-        <v>2398.958333</v>
+        <v>3293.333333</v>
       </c>
       <c r="Z39" s="6">
-        <v>3.6510000000000002E-3</v>
+        <v>1.588E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D40" s="4">
-        <v>195000</v>
+        <v>750000</v>
       </c>
       <c r="E40" s="5">
-        <v>105.46</v>
+        <v>89.329589999999996</v>
       </c>
       <c r="F40" s="4">
-        <v>207640.33333333</v>
+        <v>678564.63333333004</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>105.46</v>
+        <v>89.329589999999996</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>207640.33333299999</v>
+        <v>678564.63333300001</v>
       </c>
       <c r="N40" s="4">
-        <v>207640.33333333</v>
+        <v>678564.63333333004</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="P40" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q40" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R40" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="Q40" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S40" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T40" s="4">
         <v>0.01</v>
       </c>
       <c r="U40" s="2">
-        <v>47618</v>
+        <v>48717</v>
       </c>
       <c r="V40" s="4">
-        <v>8</v>
+        <v>5.65</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="X40" s="4">
-        <v>1993.33333333</v>
+        <v>8592.7083333299997</v>
       </c>
       <c r="Y40" s="4">
-        <v>1993.333333</v>
+        <v>8592.7083330000005</v>
       </c>
       <c r="Z40" s="6">
-        <v>1.5839999999999999E-3</v>
+        <v>5.1910000000000003E-3</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D41" s="4">
-        <v>750000</v>
+        <v>340000</v>
       </c>
       <c r="E41" s="5">
-        <v>89.695499999999996</v>
+        <v>99.146601000000004</v>
       </c>
       <c r="F41" s="4">
-        <v>677777.70833333</v>
+        <v>342878.44339999999</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>31</v>
+        <v>218</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>89.695499999999996</v>
+        <v>99.146601000000004</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>33</v>
+        <v>219</v>
       </c>
       <c r="M41" s="4">
-        <v>677777.70833299996</v>
+        <v>342878.44339999999</v>
       </c>
       <c r="N41" s="4">
-        <v>677777.70833333</v>
+        <v>342878.44339999999</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="P41" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q41" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R41" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="Q41" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S41" s="3" t="s">
-        <v>65</v>
+        <v>222</v>
       </c>
       <c r="T41" s="4">
         <v>0.01</v>
       </c>
       <c r="U41" s="2">
-        <v>48717</v>
+        <v>46645</v>
       </c>
       <c r="V41" s="4">
-        <v>5.65</v>
+        <v>4.5</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="X41" s="4">
-        <v>5061.4583333299997</v>
+        <v>5780</v>
       </c>
       <c r="Y41" s="4">
-        <v>5061.4583329999996</v>
+        <v>5780</v>
       </c>
       <c r="Z41" s="6">
-        <v>5.1710000000000002E-3</v>
+        <v>2.6229999999999999E-3</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D42" s="4">
-        <v>340000</v>
+        <v>525000</v>
       </c>
       <c r="E42" s="5">
-        <v>99.232560000000007</v>
+        <v>97.475168999999994</v>
       </c>
       <c r="F42" s="4">
-        <v>341895.70400000003</v>
+        <v>513173.80391666997</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>220</v>
+        <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>99.232560000000007</v>
+        <v>97.475168999999994</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>221</v>
+        <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>341895.70400000003</v>
+        <v>513173.803916</v>
       </c>
       <c r="N42" s="4">
-        <v>341895.70400000003</v>
+        <v>513173.80391666997</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>103</v>
+        <v>57</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>224</v>
+        <v>58</v>
       </c>
       <c r="T42" s="4">
         <v>0.01</v>
       </c>
       <c r="U42" s="2">
-        <v>46645</v>
+        <v>47498</v>
       </c>
       <c r="V42" s="4">
-        <v>4.5</v>
+        <v>6.125</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="X42" s="4">
-        <v>4505</v>
+        <v>1429.16666667</v>
       </c>
       <c r="Y42" s="4">
-        <v>4505</v>
+        <v>1429.1666660000001</v>
       </c>
       <c r="Z42" s="6">
-        <v>2.6080000000000001E-3</v>
+        <v>3.9249999999999997E-3</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D43" s="4">
-        <v>525000</v>
+        <v>505000</v>
       </c>
       <c r="E43" s="5">
-        <v>97.450424999999996</v>
+        <v>98.152019999999993</v>
       </c>
       <c r="F43" s="4">
-        <v>526442.33541666996</v>
+        <v>505399.47183333</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>97.450424999999996</v>
+        <v>98.152019999999993</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>526442.33541599999</v>
+        <v>505399.47183300002</v>
       </c>
       <c r="N43" s="4">
-        <v>526442.33541666996</v>
+        <v>505399.47183333</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="P43" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q43" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="R43" s="3" t="s">
         <v>229</v>
       </c>
-      <c r="Q43" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S43" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T43" s="4">
         <v>0.01</v>
       </c>
       <c r="U43" s="2">
-        <v>47498</v>
+        <v>46997</v>
       </c>
       <c r="V43" s="4">
-        <v>6.125</v>
+        <v>4.625</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="X43" s="4">
-        <v>14827.60416667</v>
+        <v>9731.7708333299997</v>
       </c>
       <c r="Y43" s="4">
-        <v>14827.604165999999</v>
+        <v>9731.7708330000005</v>
       </c>
       <c r="Z43" s="6">
-        <v>4.0169999999999997E-3</v>
+        <v>3.8660000000000001E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D44" s="4">
-        <v>505000</v>
+        <v>475000</v>
       </c>
       <c r="E44" s="5">
-        <v>98.308359999999993</v>
+        <v>97.515770000000003</v>
       </c>
       <c r="F44" s="4">
-        <v>504242.63466667</v>
+        <v>463199.90749999997</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>98.308359999999993</v>
+        <v>97.515770000000003</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>504242.63466600003</v>
+        <v>463199.90749999997</v>
       </c>
       <c r="N44" s="4">
-        <v>504242.63466667</v>
+        <v>463199.90749999997</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="P44" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="R44" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="Q44" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S44" s="3" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="T44" s="4">
         <v>0.01</v>
       </c>
       <c r="U44" s="2">
-        <v>46997</v>
+        <v>46966</v>
       </c>
       <c r="V44" s="4">
-        <v>4.625</v>
+        <v>4</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="X44" s="4">
-        <v>7785.4166666700003</v>
+        <v>0</v>
       </c>
       <c r="Y44" s="4">
-        <v>7785.4166660000001</v>
+        <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>3.8470000000000002E-3</v>
+        <v>3.5430000000000001E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D45" s="4">
-        <v>470000</v>
+        <v>465000</v>
       </c>
       <c r="E45" s="5">
-        <v>99.759690000000006</v>
+        <v>100.9153</v>
       </c>
       <c r="F45" s="4">
-        <v>473178.87633333</v>
+        <v>472969.68666667002</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>31</v>
+        <v>241</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>99.759690000000006</v>
+        <v>100.9153</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>33</v>
+        <v>242</v>
       </c>
       <c r="M45" s="4">
-        <v>473178.87633300002</v>
+        <v>472969.68666599999</v>
       </c>
       <c r="N45" s="4">
-        <v>473178.87633333</v>
+        <v>472969.68666667002</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="P45" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="Q45" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="R45" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="Q45" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S45" s="3" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="T45" s="4">
         <v>0.01</v>
       </c>
       <c r="U45" s="2">
-        <v>46874</v>
+        <v>48563</v>
       </c>
       <c r="V45" s="4">
-        <v>5.5</v>
+        <v>6.25</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="X45" s="4">
-        <v>4308.3333333299997</v>
+        <v>3713.5416666699998</v>
       </c>
       <c r="Y45" s="4">
-        <v>4308.3333329999996</v>
+        <v>3713.5416660000001</v>
       </c>
       <c r="Z45" s="6">
-        <v>3.6099999999999999E-3</v>
+        <v>3.6180000000000001E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D46" s="4">
-        <v>475000</v>
+        <v>250000</v>
       </c>
       <c r="E46" s="5">
-        <v>97.635760000000005</v>
+        <v>102.32121600000001</v>
       </c>
       <c r="F46" s="4">
-        <v>471686.52666666999</v>
+        <v>261844.70666667001</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>97.635760000000005</v>
+        <v>102.32121600000001</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>471686.52666600002</v>
+        <v>261844.70666600001</v>
       </c>
       <c r="N46" s="4">
-        <v>471686.52666666999</v>
+        <v>261844.70666667001</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="T46" s="4">
         <v>0.01</v>
       </c>
       <c r="U46" s="2">
-        <v>46966</v>
+        <v>47392</v>
       </c>
       <c r="V46" s="4">
-        <v>4</v>
+        <v>7.25</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="X46" s="4">
-        <v>7916.6666666700003</v>
+        <v>6041.6666666700003</v>
       </c>
       <c r="Y46" s="4">
-        <v>7916.6666660000001</v>
+        <v>6041.6666660000001</v>
       </c>
       <c r="Z46" s="6">
-        <v>3.5990000000000002E-3</v>
+        <v>2.003E-3</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D47" s="4">
-        <v>465000</v>
+        <v>300000</v>
       </c>
       <c r="E47" s="5">
-        <v>101.90730000000001</v>
+        <v>98.315960000000004</v>
       </c>
       <c r="F47" s="4">
-        <v>475160.61166667001</v>
+        <v>295503.08833333</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>101.90730000000001</v>
+        <v>98.315960000000004</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>249</v>
+        <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>475160.61166599998</v>
+        <v>295503.08833300002</v>
       </c>
       <c r="N47" s="4">
-        <v>475160.61166667001</v>
+        <v>295503.08833333</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="P47" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="R47" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="Q47" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S47" s="3" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="T47" s="4">
         <v>0.01</v>
       </c>
       <c r="U47" s="2">
-        <v>48563</v>
+        <v>47136</v>
       </c>
       <c r="V47" s="4">
-        <v>6.25</v>
+        <v>5.125</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="X47" s="4">
-        <v>1291.66666667</v>
+        <v>555.20833332999996</v>
       </c>
       <c r="Y47" s="4">
-        <v>1291.6666660000001</v>
+        <v>555.20833300000004</v>
       </c>
       <c r="Z47" s="6">
-        <v>3.6250000000000002E-3</v>
+        <v>2.2599999999999999E-3</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D48" s="4">
-        <v>250000</v>
+        <v>485000</v>
       </c>
       <c r="E48" s="5">
-        <v>102.865432</v>
+        <v>100.5078</v>
       </c>
       <c r="F48" s="4">
-        <v>261694.83</v>
+        <v>499335.22583333001</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="5">
-        <v>102.865432</v>
+        <v>100.5078</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M48" s="4">
-        <v>261694.83</v>
+        <v>499335.22583299997</v>
       </c>
       <c r="N48" s="4">
-        <v>261694.83</v>
+        <v>499335.22583333001</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="P48" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R48" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="Q48" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S48" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T48" s="4">
         <v>0.01</v>
       </c>
       <c r="U48" s="2">
-        <v>47392</v>
+        <v>46813</v>
       </c>
       <c r="V48" s="4">
-        <v>7.25</v>
+        <v>5.875</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="X48" s="4">
-        <v>4531.25</v>
+        <v>11872.39583333</v>
       </c>
       <c r="Y48" s="4">
-        <v>4531.25</v>
+        <v>11872.395833</v>
       </c>
       <c r="Z48" s="6">
-        <v>1.9959999999999999E-3</v>
+        <v>3.82E-3</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D49" s="4">
-        <v>300000</v>
+        <v>490000</v>
       </c>
       <c r="E49" s="5">
-        <v>98.489680000000007</v>
+        <v>95.835409999999996</v>
       </c>
       <c r="F49" s="4">
-        <v>302430.49833332998</v>
+        <v>474187.25900000002</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="5">
-        <v>98.489680000000007</v>
+        <v>95.835409999999996</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M49" s="4">
-        <v>302430.498333</v>
+        <v>474187.25900000002</v>
       </c>
       <c r="N49" s="4">
-        <v>302430.49833332998</v>
+        <v>474187.25900000002</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="P49" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="R49" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="Q49" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S49" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T49" s="4">
         <v>0.01</v>
       </c>
       <c r="U49" s="2">
-        <v>47136</v>
+        <v>47239</v>
       </c>
       <c r="V49" s="4">
-        <v>5.125</v>
+        <v>3.75</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="X49" s="4">
-        <v>6961.4583333299997</v>
+        <v>4593.75</v>
       </c>
       <c r="Y49" s="4">
-        <v>6961.4583329999996</v>
+        <v>4593.75</v>
       </c>
       <c r="Z49" s="6">
-        <v>2.307E-3</v>
+        <v>3.627E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D50" s="4">
-        <v>485000</v>
+        <v>360000</v>
       </c>
       <c r="E50" s="5">
-        <v>100.70650000000001</v>
+        <v>96.24682</v>
       </c>
       <c r="F50" s="4">
-        <v>497924.44166667003</v>
+        <v>350538.55200000003</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J50" s="5">
-        <v>100.70650000000001</v>
+        <v>96.24682</v>
       </c>
       <c r="K50" s="5">
         <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M50" s="4">
-        <v>497924.441666</v>
+        <v>350538.55200000003</v>
       </c>
       <c r="N50" s="4">
-        <v>497924.44166667003</v>
+        <v>350538.55200000003</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="P50" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R50" s="3" t="s">
         <v>266</v>
       </c>
-      <c r="Q50" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S50" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T50" s="4">
         <v>0.01</v>
       </c>
       <c r="U50" s="2">
-        <v>46813</v>
+        <v>47239</v>
       </c>
       <c r="V50" s="4">
-        <v>5.875</v>
+        <v>4.5</v>
       </c>
       <c r="W50" s="3" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="X50" s="4">
-        <v>9497.9166666700003</v>
+        <v>4050</v>
       </c>
       <c r="Y50" s="4">
-        <v>9497.9166659999992</v>
+        <v>4050</v>
       </c>
       <c r="Z50" s="6">
-        <v>3.7989999999999999E-3</v>
+        <v>2.6809999999999998E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D51" s="4">
         <v>490000</v>
       </c>
       <c r="E51" s="5">
-        <v>96.441800000000001</v>
+        <v>96.449250000000006</v>
       </c>
       <c r="F51" s="4">
-        <v>475627.32</v>
+        <v>477348.2</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J51" s="5">
-        <v>96.441800000000001</v>
+        <v>96.449250000000006</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M51" s="4">
-        <v>475627.32</v>
+        <v>477348.2</v>
       </c>
       <c r="N51" s="4">
-        <v>475627.32</v>
+        <v>477348.2</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="P51" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R51" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="Q51" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S51" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T51" s="4">
         <v>0.01</v>
       </c>
       <c r="U51" s="2">
-        <v>47239</v>
+        <v>47058</v>
       </c>
       <c r="V51" s="4">
-        <v>3.75</v>
+        <v>3.875</v>
       </c>
       <c r="W51" s="3" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="X51" s="4">
-        <v>3062.5</v>
+        <v>4746.875</v>
       </c>
       <c r="Y51" s="4">
-        <v>3062.5</v>
+        <v>4746.875</v>
       </c>
       <c r="Z51" s="6">
-        <v>3.6289999999999998E-3</v>
+        <v>3.6510000000000002E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D52" s="4">
-        <v>490000</v>
+        <v>520000</v>
       </c>
       <c r="E52" s="5">
-        <v>97.662278000000001</v>
+        <v>94.644369999999995</v>
       </c>
       <c r="F52" s="4">
-        <v>482220.16220000002</v>
+        <v>502940.72399999999</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J52" s="5">
-        <v>97.662278000000001</v>
+        <v>94.644369999999995</v>
       </c>
       <c r="K52" s="5">
         <v>1</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M52" s="4">
-        <v>482220.16220000002</v>
+        <v>502940.72399999999</v>
       </c>
       <c r="N52" s="4">
-        <v>482220.16220000002</v>
+        <v>502940.72399999999</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="P52" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q52" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="R52" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="Q52" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S52" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T52" s="4">
         <v>0.01</v>
       </c>
       <c r="U52" s="2">
-        <v>47239</v>
+        <v>47894</v>
       </c>
       <c r="V52" s="4">
         <v>4.5</v>
       </c>
       <c r="W52" s="3" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="X52" s="4">
-        <v>3675</v>
+        <v>10790</v>
       </c>
       <c r="Y52" s="4">
-        <v>3675</v>
+        <v>10790</v>
       </c>
       <c r="Z52" s="6">
-        <v>3.679E-3</v>
+        <v>3.8470000000000002E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D53" s="4">
-        <v>490000</v>
+        <v>335000</v>
       </c>
       <c r="E53" s="5">
-        <v>96.878380000000007</v>
+        <v>98.69511</v>
       </c>
       <c r="F53" s="4">
-        <v>477868.64533332997</v>
+        <v>335653.61849999998</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>31</v>
+        <v>110</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J53" s="5">
-        <v>96.878380000000007</v>
+        <v>98.69511</v>
       </c>
       <c r="K53" s="5">
         <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="M53" s="4">
-        <v>477868.64533299999</v>
+        <v>335653.61849999998</v>
       </c>
       <c r="N53" s="4">
-        <v>477868.64533332997</v>
+        <v>335653.61849999998</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="P53" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q53" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="R53" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="Q53" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S53" s="3" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="T53" s="4">
         <v>0.01</v>
       </c>
       <c r="U53" s="2">
-        <v>47058</v>
+        <v>46661</v>
       </c>
       <c r="V53" s="4">
-        <v>3.875</v>
+        <v>4.5</v>
       </c>
       <c r="W53" s="3" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="X53" s="4">
-        <v>3164.5833333300002</v>
+        <v>5025</v>
       </c>
       <c r="Y53" s="4">
-        <v>3164.583333</v>
+        <v>5025</v>
       </c>
       <c r="Z53" s="6">
-        <v>3.6459999999999999E-3</v>
+        <v>2.5669999999999998E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D54" s="4">
-        <v>520000</v>
+        <v>475000</v>
       </c>
       <c r="E54" s="5">
-        <v>95.645700000000005</v>
+        <v>97.897369999999995</v>
       </c>
       <c r="F54" s="4">
-        <v>506197.64</v>
+        <v>465936.11861111003</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="5">
-        <v>95.645700000000005</v>
+        <v>97.897369999999995</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M54" s="4">
-        <v>506197.64</v>
+        <v>465936.11861100001</v>
       </c>
       <c r="N54" s="4">
-        <v>506197.64</v>
+        <v>465936.11861111003</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="P54" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="Q54" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="R54" s="3" t="s">
         <v>286</v>
       </c>
-      <c r="Q54" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S54" s="3" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="T54" s="4">
         <v>0.01</v>
       </c>
       <c r="U54" s="2">
-        <v>47894</v>
+        <v>47133</v>
       </c>
       <c r="V54" s="4">
-        <v>4.5</v>
+        <v>4.375</v>
       </c>
       <c r="W54" s="3" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="X54" s="4">
-        <v>8840</v>
+        <v>923.61111111000002</v>
       </c>
       <c r="Y54" s="4">
-        <v>8840</v>
+        <v>923.61111100000005</v>
       </c>
       <c r="Z54" s="6">
-        <v>3.862E-3</v>
+        <v>3.5639999999999999E-3</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D55" s="4">
-        <v>335000</v>
+        <v>370000</v>
       </c>
       <c r="E55" s="5">
-        <v>99.113550000000004</v>
+        <v>102.263498</v>
       </c>
       <c r="F55" s="4">
-        <v>335799.14250000002</v>
+        <v>378824.59537777997</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>107</v>
+        <v>293</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="5">
-        <v>99.113550000000004</v>
+        <v>102.263498</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>108</v>
+        <v>294</v>
       </c>
       <c r="M55" s="4">
-        <v>335799.14250000002</v>
+        <v>378824.59537699999</v>
       </c>
       <c r="N55" s="4">
-        <v>335799.14250000002</v>
+        <v>378824.59537777997</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="P55" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q55" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="R55" s="3" t="s">
         <v>291</v>
       </c>
-      <c r="Q55" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S55" s="3" t="s">
-        <v>111</v>
+        <v>298</v>
       </c>
       <c r="T55" s="4">
         <v>0.01</v>
       </c>
       <c r="U55" s="2">
-        <v>46661</v>
+        <v>47688</v>
       </c>
       <c r="V55" s="4">
-        <v>4.5</v>
+        <v>6.25</v>
       </c>
       <c r="W55" s="3" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="X55" s="4">
-        <v>3768.75</v>
+        <v>449.65277778000001</v>
       </c>
       <c r="Y55" s="4">
-        <v>3768.75</v>
+        <v>449.65277700000001</v>
       </c>
       <c r="Z55" s="6">
-        <v>2.562E-3</v>
+        <v>2.898E-3</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D56" s="4">
         <v>475000</v>
       </c>
       <c r="E56" s="5">
-        <v>97.957130000000006</v>
+        <v>100.7595</v>
       </c>
       <c r="F56" s="4">
-        <v>474878.83277778002</v>
+        <v>489295.125</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J56" s="5">
-        <v>97.957130000000006</v>
+        <v>100.7595</v>
       </c>
       <c r="K56" s="5">
         <v>1</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M56" s="4">
-        <v>474878.83277699997</v>
+        <v>489295.125</v>
       </c>
       <c r="N56" s="4">
-        <v>474878.83277778002</v>
+        <v>489295.125</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>155</v>
+        <v>84</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="T56" s="4">
         <v>0.01</v>
       </c>
       <c r="U56" s="2">
-        <v>47133</v>
+        <v>49583</v>
       </c>
       <c r="V56" s="4">
-        <v>4.375</v>
+        <v>6.75</v>
       </c>
       <c r="W56" s="3" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="X56" s="4">
-        <v>9582.4652777800002</v>
+        <v>10687.5</v>
       </c>
       <c r="Y56" s="4">
-        <v>9582.4652769999993</v>
+        <v>10687.5</v>
       </c>
       <c r="Z56" s="6">
-        <v>3.6229999999999999E-3</v>
+        <v>3.7429999999999998E-3</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D57" s="4">
-        <v>370000</v>
+        <v>515000</v>
       </c>
       <c r="E57" s="5">
-        <v>103.15706400000001</v>
+        <v>97.863519999999994</v>
       </c>
       <c r="F57" s="4">
-        <v>391766.20624443999</v>
+        <v>504855.46133333002</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J57" s="5">
-        <v>103.15706400000001</v>
+        <v>97.863519999999994</v>
       </c>
       <c r="K57" s="5">
         <v>1</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="M57" s="4">
-        <v>391766.206244</v>
+        <v>504855.46133299998</v>
       </c>
       <c r="N57" s="4">
-        <v>391766.20624443999</v>
+        <v>504855.46133333002</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>303</v>
+        <v>58</v>
       </c>
       <c r="T57" s="4">
         <v>0.01</v>
       </c>
       <c r="U57" s="2">
-        <v>47688</v>
+        <v>46798</v>
       </c>
       <c r="V57" s="4">
-        <v>6.25</v>
+        <v>3.75</v>
       </c>
       <c r="W57" s="3" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="X57" s="4">
-        <v>10085.06944444</v>
+        <v>858.33333332999996</v>
       </c>
       <c r="Y57" s="4">
-        <v>10085.069444000001</v>
+        <v>858.33333300000004</v>
       </c>
       <c r="Z57" s="6">
-        <v>2.9889999999999999E-3</v>
+        <v>3.862E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D58" s="4">
-        <v>475000</v>
+        <v>500000</v>
       </c>
       <c r="E58" s="5">
-        <v>102.5866</v>
+        <v>97.907989999999998</v>
       </c>
       <c r="F58" s="4">
-        <v>495301.97499999998</v>
+        <v>490373.28333333001</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J58" s="5">
-        <v>102.5866</v>
+        <v>97.907989999999998</v>
       </c>
       <c r="K58" s="5">
         <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M58" s="4">
-        <v>495301.97499999998</v>
+        <v>490373.28333300003</v>
       </c>
       <c r="N58" s="4">
-        <v>495301.97499999998</v>
+        <v>490373.28333333001</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>81</v>
+        <v>309</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T58" s="4">
         <v>0.01</v>
       </c>
       <c r="U58" s="2">
-        <v>49583</v>
+        <v>46767</v>
       </c>
       <c r="V58" s="4">
-        <v>6.75</v>
+        <v>3.75</v>
       </c>
       <c r="W58" s="3" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="X58" s="4">
-        <v>8015.625</v>
+        <v>833.33333332999996</v>
       </c>
       <c r="Y58" s="4">
-        <v>8015.625</v>
+        <v>833.33333300000004</v>
       </c>
       <c r="Z58" s="6">
-        <v>3.7789999999999998E-3</v>
+        <v>3.751E-3</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D59" s="4">
-        <v>515000</v>
+        <v>505000</v>
       </c>
       <c r="E59" s="5">
-        <v>98.122789999999995</v>
+        <v>100.6156</v>
       </c>
       <c r="F59" s="4">
-        <v>514237.57683332998</v>
+        <v>519793.91888889001</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="5">
-        <v>98.122789999999995</v>
+        <v>100.6156</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>514237.576833</v>
+        <v>519793.91888800001</v>
       </c>
       <c r="N59" s="4">
-        <v>514237.57683332998</v>
+        <v>519793.91888889001</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>314</v>
+        <v>90</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T59" s="4">
         <v>0.01</v>
       </c>
       <c r="U59" s="2">
-        <v>46798</v>
+        <v>47376</v>
       </c>
       <c r="V59" s="4">
-        <v>3.75</v>
+        <v>6.125</v>
       </c>
       <c r="W59" s="3" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="X59" s="4">
-        <v>8905.2083333299997</v>
+        <v>11685.13888889</v>
       </c>
       <c r="Y59" s="4">
-        <v>8905.2083330000005</v>
+        <v>11685.138887999999</v>
       </c>
       <c r="Z59" s="6">
-        <v>3.9240000000000004E-3</v>
+        <v>3.9760000000000004E-3</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D60" s="4">
-        <v>275000</v>
+        <v>500000</v>
       </c>
       <c r="E60" s="5">
-        <v>103.1138</v>
+        <v>97.3643</v>
       </c>
       <c r="F60" s="4">
-        <v>288428.92222221999</v>
+        <v>498390.94444444001</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="5">
-        <v>103.1138</v>
+        <v>97.3643</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M60" s="4">
-        <v>288428.92222200002</v>
+        <v>498390.94444400002</v>
       </c>
       <c r="N60" s="4">
-        <v>288428.92222221999</v>
+        <v>498390.94444444001</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="R60" s="3" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T60" s="4">
         <v>0.01</v>
       </c>
       <c r="U60" s="2">
-        <v>49034</v>
+        <v>48837</v>
       </c>
       <c r="V60" s="4">
-        <v>7</v>
+        <v>6.125</v>
       </c>
       <c r="W60" s="3" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="X60" s="4">
-        <v>4865.9722222199998</v>
+        <v>11569.44444444</v>
       </c>
       <c r="Y60" s="4">
-        <v>4865.9722220000003</v>
+        <v>11569.444444000001</v>
       </c>
       <c r="Z60" s="6">
-        <v>2.2000000000000001E-3</v>
+        <v>3.8119999999999999E-3</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D61" s="4">
-        <v>505000</v>
+        <v>450000</v>
       </c>
       <c r="E61" s="5">
-        <v>100.98090000000001</v>
+        <v>102.906794</v>
       </c>
       <c r="F61" s="4">
-        <v>519061.07972222002</v>
+        <v>473580.57299999997</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>31</v>
+        <v>218</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J61" s="5">
-        <v>100.98090000000001</v>
+        <v>102.906794</v>
       </c>
       <c r="K61" s="5">
         <v>1</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>33</v>
+        <v>219</v>
       </c>
       <c r="M61" s="4">
-        <v>519061.07972199999</v>
+        <v>473580.57299999997</v>
       </c>
       <c r="N61" s="4">
-        <v>519061.07972222002</v>
+        <v>473580.57299999997</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="R61" s="3" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="S61" s="3" t="s">
-        <v>65</v>
+        <v>222</v>
       </c>
       <c r="T61" s="4">
         <v>0.01</v>
       </c>
       <c r="U61" s="2">
-        <v>47376</v>
+        <v>47939</v>
       </c>
       <c r="V61" s="4">
-        <v>6.125</v>
+        <v>7</v>
       </c>
       <c r="W61" s="3" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="X61" s="4">
-        <v>9107.5347222199998</v>
+        <v>10500</v>
       </c>
       <c r="Y61" s="4">
-        <v>9107.5347220000003</v>
+        <v>10500</v>
       </c>
       <c r="Z61" s="6">
-        <v>3.96E-3</v>
+        <v>3.6229999999999999E-3</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D62" s="4">
-        <v>500000</v>
+        <v>360000</v>
       </c>
       <c r="E62" s="5">
-        <v>98.818259999999995</v>
+        <v>100.9195</v>
       </c>
       <c r="F62" s="4">
-        <v>503108.66111111001</v>
+        <v>379625.2</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J62" s="5">
-        <v>98.818259999999995</v>
+        <v>100.9195</v>
       </c>
       <c r="K62" s="5">
         <v>1</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M62" s="4">
-        <v>503108.66111099999</v>
+        <v>379625.2</v>
       </c>
       <c r="N62" s="4">
-        <v>503108.66111111001</v>
+        <v>379625.2</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="P62" s="3" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>302</v>
+        <v>153</v>
       </c>
       <c r="R62" s="3" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T62" s="4">
         <v>0.01</v>
       </c>
       <c r="U62" s="2">
-        <v>48837</v>
+        <v>47894</v>
       </c>
       <c r="V62" s="4">
-        <v>6.125</v>
+        <v>6.5</v>
       </c>
       <c r="W62" s="3" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="X62" s="4">
-        <v>9017.3611111099999</v>
+        <v>16315</v>
       </c>
       <c r="Y62" s="4">
-        <v>9017.3611110000002</v>
+        <v>16315</v>
       </c>
       <c r="Z62" s="6">
-        <v>3.839E-3</v>
+        <v>2.9039999999999999E-3</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D63" s="4">
-        <v>450000</v>
+        <v>520000</v>
       </c>
       <c r="E63" s="5">
-        <v>103.51073</v>
+        <v>95.794030000000006</v>
       </c>
       <c r="F63" s="4">
-        <v>473673.28499999997</v>
+        <v>500786.73377778003</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>220</v>
+        <v>31</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J63" s="5">
-        <v>103.51073</v>
+        <v>95.794030000000006</v>
       </c>
       <c r="K63" s="5">
         <v>1</v>
       </c>
       <c r="L63" s="3" t="s">
-        <v>221</v>
+        <v>33</v>
       </c>
       <c r="M63" s="4">
-        <v>473673.28499999997</v>
+        <v>500786.73377699999</v>
       </c>
       <c r="N63" s="4">
-        <v>473673.28499999997</v>
+        <v>500786.73377778003</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="P63" s="3" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="R63" s="3" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>224</v>
+        <v>58</v>
       </c>
       <c r="T63" s="4">
         <v>0.01</v>
       </c>
       <c r="U63" s="2">
-        <v>47939</v>
+        <v>47284</v>
       </c>
       <c r="V63" s="4">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="W63" s="3" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="X63" s="4">
-        <v>7875</v>
+        <v>2657.7777777800002</v>
       </c>
       <c r="Y63" s="4">
-        <v>7875</v>
+        <v>2657.7777769999998</v>
       </c>
       <c r="Z63" s="6">
-        <v>3.614E-3</v>
+        <v>3.8310000000000002E-3</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D64" s="4">
-        <v>520000</v>
+        <v>545000</v>
       </c>
       <c r="E64" s="5">
-        <v>96.866709999999998</v>
+        <v>92.992270000000005</v>
       </c>
       <c r="F64" s="4">
-        <v>504631.33644444001</v>
+        <v>516231.82983333</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J64" s="5">
-        <v>96.866709999999998</v>
+        <v>92.992270000000005</v>
       </c>
       <c r="K64" s="5">
         <v>1</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M64" s="4">
-        <v>504631.33644400002</v>
+        <v>516231.82983300003</v>
       </c>
       <c r="N64" s="4">
-        <v>504631.33644444001</v>
+        <v>516231.82983333</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="P64" s="3" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="R64" s="3" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T64" s="4">
         <v>0.01</v>
       </c>
       <c r="U64" s="2">
-        <v>47284</v>
+        <v>47894</v>
       </c>
       <c r="V64" s="4">
-        <v>4</v>
+        <v>3.75</v>
       </c>
       <c r="W64" s="3" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="X64" s="4">
-        <v>924.44444443999998</v>
+        <v>9423.9583333299997</v>
       </c>
       <c r="Y64" s="4">
-        <v>924.44444399999998</v>
+        <v>9423.9583330000005</v>
       </c>
       <c r="Z64" s="6">
-        <v>3.8500000000000001E-3</v>
+        <v>3.9490000000000003E-3</v>
       </c>
     </row>
     <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D65" s="4">
-        <v>475000</v>
+        <v>470000</v>
       </c>
       <c r="E65" s="5">
-        <v>99.599349000000004</v>
+        <v>101.996878</v>
       </c>
       <c r="F65" s="4">
-        <v>480221.90775000001</v>
+        <v>486951.02104443999</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J65" s="5">
-        <v>99.599349000000004</v>
+        <v>101.996878</v>
       </c>
       <c r="K65" s="5">
         <v>1</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M65" s="4">
-        <v>480221.90775000001</v>
+        <v>486951.02104399999</v>
       </c>
       <c r="N65" s="4">
-        <v>480221.90775000001</v>
+        <v>486951.02104443999</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="P65" s="3" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="R65" s="3" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="S65" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T65" s="4">
         <v>0.01</v>
       </c>
       <c r="U65" s="2">
-        <v>48488</v>
+        <v>48533</v>
       </c>
       <c r="V65" s="4">
-        <v>6</v>
+        <v>7.625</v>
       </c>
       <c r="W65" s="3" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="X65" s="4">
-        <v>7125</v>
+        <v>7565.6944444399996</v>
       </c>
       <c r="Y65" s="4">
-        <v>7125</v>
+        <v>7565.6944439999997</v>
       </c>
       <c r="Z65" s="6">
-        <v>3.6640000000000002E-3</v>
+        <v>3.725E-3</v>
       </c>
     </row>
     <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D66" s="4">
-        <v>545000</v>
+        <v>435000</v>
       </c>
       <c r="E66" s="5">
-        <v>93.536164999999997</v>
+        <v>105.515913</v>
       </c>
       <c r="F66" s="4">
-        <v>517492.93258333002</v>
+        <v>460368.70071667002</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>31</v>
+        <v>293</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J66" s="5">
-        <v>93.536164999999997</v>
+        <v>105.515913</v>
       </c>
       <c r="K66" s="5">
         <v>1</v>
       </c>
       <c r="L66" s="3" t="s">
-        <v>33</v>
+        <v>294</v>
       </c>
       <c r="M66" s="4">
-        <v>517492.93258299999</v>
+        <v>460368.70071599999</v>
       </c>
       <c r="N66" s="4">
-        <v>517492.93258333002</v>
+        <v>460368.70071667002</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="P66" s="3" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="R66" s="3" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>65</v>
+        <v>298</v>
       </c>
       <c r="T66" s="4">
         <v>0.01</v>
       </c>
       <c r="U66" s="2">
-        <v>47894</v>
+        <v>49507</v>
       </c>
       <c r="V66" s="4">
-        <v>3.75</v>
+        <v>8.125</v>
       </c>
       <c r="W66" s="3" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="X66" s="4">
-        <v>7720.8333333299997</v>
+        <v>1374.47916667</v>
       </c>
       <c r="Y66" s="4">
-        <v>7720.8333329999996</v>
+        <v>1374.4791660000001</v>
       </c>
       <c r="Z66" s="6">
-        <v>3.9480000000000001E-3</v>
+        <v>3.5209999999999998E-3</v>
       </c>
     </row>
     <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D67" s="4">
-        <v>470000</v>
+        <v>465000</v>
       </c>
       <c r="E67" s="5">
-        <v>102.3083</v>
+        <v>97.107029999999995</v>
       </c>
       <c r="F67" s="4">
-        <v>485428.24611111003</v>
+        <v>455584.14783332997</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J67" s="5">
-        <v>102.3083</v>
+        <v>97.107029999999995</v>
       </c>
       <c r="K67" s="5">
         <v>1</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M67" s="4">
-        <v>485428.24611100001</v>
+        <v>455584.147833</v>
       </c>
       <c r="N67" s="4">
-        <v>485428.24611111003</v>
+        <v>455584.14783332997</v>
       </c>
       <c r="O67" s="3" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="P67" s="3" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="R67" s="3" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="S67" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T67" s="4">
         <v>0.01</v>
       </c>
       <c r="U67" s="2">
-        <v>48533</v>
+        <v>49110</v>
       </c>
       <c r="V67" s="4">
-        <v>7.625</v>
+        <v>6.25</v>
       </c>
       <c r="W67" s="3" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="X67" s="4">
-        <v>4579.2361111099999</v>
+        <v>4036.4583333300002</v>
       </c>
       <c r="Y67" s="4">
-        <v>4579.2361110000002</v>
+        <v>4036.458333</v>
       </c>
       <c r="Z67" s="6">
-        <v>3.7039999999999998E-3</v>
+        <v>3.4849999999999998E-3</v>
       </c>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D68" s="4">
-        <v>435000</v>
+        <v>505000</v>
       </c>
       <c r="E68" s="5">
-        <v>105.89707300000001</v>
+        <v>100.33499999999999</v>
       </c>
       <c r="F68" s="4">
-        <v>476753.30921666999</v>
+        <v>516791.75</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J68" s="5">
-        <v>105.89707300000001</v>
+        <v>100.33499999999999</v>
       </c>
       <c r="K68" s="5">
         <v>1</v>
       </c>
       <c r="L68" s="3" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="M68" s="4">
-        <v>476753.30921600002</v>
+        <v>516791.75</v>
       </c>
       <c r="N68" s="4">
-        <v>476753.30921666999</v>
+        <v>516791.75</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="P68" s="3" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="R68" s="3" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>303</v>
+        <v>58</v>
       </c>
       <c r="T68" s="4">
         <v>0.01</v>
       </c>
       <c r="U68" s="2">
-        <v>49507</v>
+        <v>47757</v>
       </c>
       <c r="V68" s="4">
-        <v>8.125</v>
+        <v>6</v>
       </c>
       <c r="W68" s="3" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="X68" s="4">
-        <v>16101.04166667</v>
+        <v>10100</v>
       </c>
       <c r="Y68" s="4">
-        <v>16101.041665999999</v>
+        <v>10100</v>
       </c>
       <c r="Z68" s="6">
-        <v>3.637E-3</v>
+        <v>3.9529999999999999E-3</v>
       </c>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D69" s="4">
-        <v>505000</v>
+        <v>480000</v>
       </c>
       <c r="E69" s="5">
-        <v>100.4224</v>
+        <v>102.32129999999999</v>
       </c>
       <c r="F69" s="4">
-        <v>514708.12</v>
+        <v>493433.90666666999</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J69" s="5">
-        <v>100.4224</v>
+        <v>102.32129999999999</v>
       </c>
       <c r="K69" s="5">
         <v>1</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M69" s="4">
-        <v>514708.12</v>
+        <v>493433.90666600002</v>
       </c>
       <c r="N69" s="4">
-        <v>514708.12</v>
+        <v>493433.90666666999</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="P69" s="3" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="R69" s="3" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="S69" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T69" s="4">
         <v>0.01</v>
       </c>
       <c r="U69" s="2">
-        <v>47757</v>
+        <v>49140</v>
       </c>
       <c r="V69" s="4">
-        <v>6</v>
+        <v>6.875</v>
       </c>
       <c r="W69" s="3" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="X69" s="4">
-        <v>7575</v>
+        <v>2291.6666666699998</v>
       </c>
       <c r="Y69" s="4">
-        <v>7575</v>
+        <v>2291.6666660000001</v>
       </c>
       <c r="Z69" s="6">
-        <v>3.9269999999999999E-3</v>
+        <v>3.774E-3</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D70" s="4">
-        <v>520000</v>
+        <v>510000</v>
       </c>
       <c r="E70" s="5">
-        <v>98.741829999999993</v>
+        <v>96.469179999999994</v>
       </c>
       <c r="F70" s="4">
-        <v>522070.016</v>
+        <v>500227.19300000003</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J70" s="5">
-        <v>98.741829999999993</v>
+        <v>96.469179999999994</v>
       </c>
       <c r="K70" s="5">
         <v>1</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M70" s="4">
-        <v>522070.016</v>
+        <v>500227.19300000003</v>
       </c>
       <c r="N70" s="4">
-        <v>522070.016</v>
+        <v>500227.19300000003</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="P70" s="3" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>103</v>
+        <v>297</v>
       </c>
       <c r="R70" s="3" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T70" s="4">
         <v>0.01</v>
       </c>
       <c r="U70" s="2">
-        <v>48670</v>
+        <v>46997</v>
       </c>
       <c r="V70" s="4">
-        <v>6.625</v>
+        <v>3.875</v>
       </c>
       <c r="W70" s="3" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="X70" s="4">
-        <v>8612.5</v>
+        <v>8234.375</v>
       </c>
       <c r="Y70" s="4">
-        <v>8612.5</v>
+        <v>8234.375</v>
       </c>
       <c r="Z70" s="6">
-        <v>3.9830000000000004E-3</v>
+        <v>3.826E-3</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D71" s="4">
-        <v>510000</v>
+        <v>505000</v>
       </c>
       <c r="E71" s="5">
-        <v>97.300579999999997</v>
+        <v>98.411439999999999</v>
       </c>
       <c r="F71" s="4">
-        <v>502820.45799999998</v>
+        <v>502243.44908332999</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J71" s="5">
-        <v>97.300579999999997</v>
+        <v>98.411439999999999</v>
       </c>
       <c r="K71" s="5">
         <v>1</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M71" s="4">
-        <v>502820.45799999998</v>
+        <v>502243.44908300001</v>
       </c>
       <c r="N71" s="4">
-        <v>502820.45799999998</v>
+        <v>502243.44908332999</v>
       </c>
       <c r="O71" s="3" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="P71" s="3" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>302</v>
+        <v>153</v>
       </c>
       <c r="R71" s="3" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="S71" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T71" s="4">
         <v>0.01</v>
       </c>
       <c r="U71" s="2">
-        <v>46997</v>
+        <v>46873</v>
       </c>
       <c r="V71" s="4">
-        <v>3.875</v>
+        <v>4.125</v>
       </c>
       <c r="W71" s="3" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="X71" s="4">
-        <v>6587.5</v>
+        <v>5265.6770833299997</v>
       </c>
       <c r="Y71" s="4">
-        <v>6587.5</v>
+        <v>5265.6770829999996</v>
       </c>
       <c r="Z71" s="6">
-        <v>3.836E-3</v>
+        <v>3.8419999999999999E-3</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D72" s="4">
-        <v>505000</v>
+        <v>105000</v>
       </c>
       <c r="E72" s="5">
-        <v>98.756094000000004</v>
+        <v>103.44929999999999</v>
       </c>
       <c r="F72" s="4">
-        <v>502248.01428333001</v>
+        <v>110256.55666667</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J72" s="5">
-        <v>98.756094000000004</v>
+        <v>103.44929999999999</v>
       </c>
       <c r="K72" s="5">
         <v>1</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M72" s="4">
-        <v>502248.01428300003</v>
+        <v>110256.556666</v>
       </c>
       <c r="N72" s="4">
-        <v>502248.01428333001</v>
+        <v>110256.55666667</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="P72" s="3" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>155</v>
+        <v>309</v>
       </c>
       <c r="R72" s="3" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="S72" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T72" s="4">
         <v>0.01</v>
       </c>
       <c r="U72" s="2">
-        <v>46873</v>
+        <v>47894</v>
       </c>
       <c r="V72" s="4">
-        <v>4.125</v>
+        <v>7.375</v>
       </c>
       <c r="W72" s="3" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="X72" s="4">
-        <v>3529.7395833300002</v>
+        <v>1634.79166667</v>
       </c>
       <c r="Y72" s="4">
-        <v>3529.739583</v>
+        <v>1634.7916660000001</v>
       </c>
       <c r="Z72" s="6">
-        <v>3.8319999999999999E-3</v>
+        <v>8.43E-4</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D73" s="4">
-        <v>105000</v>
+        <v>480000</v>
       </c>
       <c r="E73" s="5">
-        <v>103.9914</v>
+        <v>101.5552</v>
       </c>
       <c r="F73" s="4">
-        <v>110180.44916667001</v>
+        <v>493554.96</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J73" s="5">
-        <v>103.9914</v>
+        <v>101.5552</v>
       </c>
       <c r="K73" s="5">
         <v>1</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M73" s="4">
-        <v>110180.44916600001</v>
+        <v>493554.96</v>
       </c>
       <c r="N73" s="4">
-        <v>110180.44916667001</v>
+        <v>493554.96</v>
       </c>
       <c r="O73" s="3" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="P73" s="3" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>314</v>
+        <v>84</v>
       </c>
       <c r="R73" s="3" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T73" s="4">
         <v>0.01</v>
       </c>
       <c r="U73" s="2">
-        <v>47894</v>
+        <v>49096</v>
       </c>
       <c r="V73" s="4">
-        <v>7.375</v>
+        <v>7.25</v>
       </c>
       <c r="W73" s="3" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="X73" s="4">
-        <v>989.47916667000004</v>
+        <v>6090</v>
       </c>
       <c r="Y73" s="4">
-        <v>989.47916599999996</v>
+        <v>6090</v>
       </c>
       <c r="Z73" s="6">
-        <v>8.4000000000000003E-4</v>
+        <v>3.7750000000000001E-3</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D74" s="4">
-        <v>395000</v>
+        <v>250000</v>
       </c>
       <c r="E74" s="5">
-        <v>102.38853899999999</v>
+        <v>99.056139999999999</v>
       </c>
       <c r="F74" s="4">
-        <v>409639.67696667003</v>
+        <v>248682.01666667001</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>220</v>
+        <v>31</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J74" s="5">
-        <v>102.38853899999999</v>
+        <v>99.056139999999999</v>
       </c>
       <c r="K74" s="5">
         <v>1</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>221</v>
+        <v>33</v>
       </c>
       <c r="M74" s="4">
-        <v>409639.676966</v>
+        <v>248682.01666600001</v>
       </c>
       <c r="N74" s="4">
-        <v>409639.67696667003</v>
+        <v>248682.01666667001</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="P74" s="3" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>103</v>
+        <v>169</v>
       </c>
       <c r="R74" s="3" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>224</v>
+        <v>58</v>
       </c>
       <c r="T74" s="4">
         <v>0.01</v>
       </c>
       <c r="U74" s="2">
-        <v>47969</v>
+        <v>46935</v>
       </c>
       <c r="V74" s="4">
-        <v>6.875</v>
+        <v>5</v>
       </c>
       <c r="W74" s="3" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="X74" s="4">
-        <v>5204.9479166700003</v>
+        <v>1041.66666667</v>
       </c>
       <c r="Y74" s="4">
-        <v>5204.9479160000001</v>
+        <v>1041.6666660000001</v>
       </c>
       <c r="Z74" s="6">
-        <v>3.1250000000000002E-3</v>
+        <v>1.902E-3</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D75" s="4">
-        <v>460000</v>
+        <v>395000</v>
       </c>
       <c r="E75" s="5">
-        <v>99.580169999999995</v>
+        <v>101.357631</v>
       </c>
       <c r="F75" s="4">
-        <v>462956.28200000001</v>
+        <v>407830.61119999998</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>31</v>
+        <v>218</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J75" s="5">
-        <v>99.580169999999995</v>
+        <v>101.357631</v>
       </c>
       <c r="K75" s="5">
         <v>1</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>33</v>
+        <v>219</v>
       </c>
       <c r="M75" s="4">
-        <v>462956.28200000001</v>
+        <v>407830.61119999998</v>
       </c>
       <c r="N75" s="4">
-        <v>462956.28200000001</v>
+        <v>407830.61119999998</v>
       </c>
       <c r="O75" s="3" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="P75" s="3" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="R75" s="3" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="S75" s="3" t="s">
-        <v>65</v>
+        <v>222</v>
       </c>
       <c r="T75" s="4">
         <v>0.01</v>
       </c>
       <c r="U75" s="2">
-        <v>48519</v>
+        <v>47969</v>
       </c>
       <c r="V75" s="4">
-        <v>6.375</v>
+        <v>6.875</v>
       </c>
       <c r="W75" s="3" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="X75" s="4">
-        <v>4887.5</v>
+        <v>7467.96875</v>
       </c>
       <c r="Y75" s="4">
-        <v>4887.5</v>
+        <v>7467.96875</v>
       </c>
       <c r="Z75" s="6">
-        <v>3.532E-3</v>
+        <v>3.1199999999999999E-3</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D76" s="4">
         <v>180000</v>
       </c>
       <c r="E76" s="5">
-        <v>102.1467</v>
+        <v>100.99460000000001</v>
       </c>
       <c r="F76" s="4">
-        <v>186381.56</v>
+        <v>185301.53</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J76" s="5">
-        <v>102.1467</v>
+        <v>100.99460000000001</v>
       </c>
       <c r="K76" s="5">
         <v>1</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M76" s="4">
-        <v>186381.56</v>
+        <v>185301.53</v>
       </c>
       <c r="N76" s="4">
-        <v>186381.56</v>
+        <v>185301.53</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="P76" s="3" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="R76" s="3" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="S76" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T76" s="4">
         <v>0.01</v>
       </c>
       <c r="U76" s="2">
         <v>48502</v>
       </c>
       <c r="V76" s="4">
         <v>6.625</v>
       </c>
       <c r="W76" s="3" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="X76" s="4">
-        <v>2517.5</v>
+        <v>3511.25</v>
       </c>
       <c r="Y76" s="4">
-        <v>2517.5</v>
+        <v>3511.25</v>
       </c>
       <c r="Z76" s="6">
-        <v>1.4220000000000001E-3</v>
+        <v>1.4170000000000001E-3</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D77" s="4">
         <v>460000</v>
       </c>
       <c r="E77" s="5">
-        <v>100.5346</v>
+        <v>100.4461</v>
       </c>
       <c r="F77" s="4">
-        <v>477041.79888889001</v>
+        <v>463457.61555555998</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J77" s="5">
-        <v>100.5346</v>
+        <v>100.4461</v>
       </c>
       <c r="K77" s="5">
         <v>1</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M77" s="4">
-        <v>477041.79888800002</v>
+        <v>463457.61555500003</v>
       </c>
       <c r="N77" s="4">
-        <v>477041.79888889001</v>
+        <v>463457.61555555998</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="P77" s="3" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="R77" s="3" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="T77" s="4">
         <v>0.01</v>
       </c>
       <c r="U77" s="2">
         <v>47133</v>
       </c>
       <c r="V77" s="4">
         <v>6.875</v>
       </c>
       <c r="W77" s="3" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="X77" s="4">
-        <v>14582.63888889</v>
+        <v>1405.5555555599999</v>
       </c>
       <c r="Y77" s="4">
-        <v>14582.638887999999</v>
+        <v>1405.5555549999999</v>
       </c>
       <c r="Z77" s="6">
-        <v>3.64E-3</v>
+        <v>3.545E-3</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D78" s="4">
         <v>505000</v>
       </c>
       <c r="E78" s="5">
-        <v>98.045850000000002</v>
+        <v>97.689430000000002</v>
       </c>
       <c r="F78" s="4">
-        <v>503716.54249999998</v>
+        <v>503810.37150000001</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J78" s="5">
-        <v>98.045850000000002</v>
+        <v>97.689430000000002</v>
       </c>
       <c r="K78" s="5">
         <v>1</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M78" s="4">
-        <v>503716.54249999998</v>
+        <v>503810.37150000001</v>
       </c>
       <c r="N78" s="4">
-        <v>503716.54249999998</v>
+        <v>503810.37150000001</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="P78" s="3" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="Q78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R78" s="3" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="S78" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T78" s="4">
         <v>0.01</v>
       </c>
       <c r="U78" s="2">
         <v>47164</v>
       </c>
       <c r="V78" s="4">
         <v>4.5</v>
       </c>
       <c r="W78" s="3" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="X78" s="4">
-        <v>8585</v>
+        <v>10478.75</v>
       </c>
       <c r="Y78" s="4">
-        <v>8585</v>
+        <v>10478.75</v>
       </c>
       <c r="Z78" s="6">
-        <v>3.8430000000000001E-3</v>
+        <v>3.8539999999999998E-3</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D79" s="4">
         <v>520000</v>
       </c>
       <c r="E79" s="5">
-        <v>95.250005000000002</v>
+        <v>95.253514999999993</v>
       </c>
       <c r="F79" s="4">
-        <v>501424.47044444003</v>
+        <v>503176.05577778001</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J79" s="5">
-        <v>95.250005000000002</v>
+        <v>95.253514999999993</v>
       </c>
       <c r="K79" s="5">
         <v>1</v>
       </c>
       <c r="L79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M79" s="4">
-        <v>501424.47044399998</v>
+        <v>503176.05577699997</v>
       </c>
       <c r="N79" s="4">
-        <v>501424.47044444003</v>
+        <v>503176.05577778001</v>
       </c>
       <c r="O79" s="3" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="P79" s="3" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="R79" s="3" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T79" s="4">
         <v>0.01</v>
       </c>
       <c r="U79" s="2">
         <v>47376</v>
       </c>
       <c r="V79" s="4">
         <v>4</v>
       </c>
       <c r="W79" s="3" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="X79" s="4">
-        <v>6124.4444444399996</v>
+        <v>7857.7777777800002</v>
       </c>
       <c r="Y79" s="4">
-        <v>6124.4444439999997</v>
+        <v>7857.7777770000002</v>
       </c>
       <c r="Z79" s="6">
-        <v>3.826E-3</v>
+        <v>3.849E-3</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D80" s="4">
         <v>300000</v>
       </c>
       <c r="E80" s="5">
-        <v>108.680837</v>
+        <v>108.57705</v>
       </c>
       <c r="F80" s="4">
-        <v>332217.511</v>
+        <v>334343.65000000002</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>46</v>
+        <v>293</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J80" s="5">
-        <v>108.680837</v>
+        <v>108.57705</v>
       </c>
       <c r="K80" s="5">
         <v>1</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>48</v>
+        <v>294</v>
       </c>
       <c r="M80" s="4">
-        <v>332217.511</v>
+        <v>334343.65000000002</v>
       </c>
       <c r="N80" s="4">
-        <v>332217.511</v>
+        <v>334343.65000000002</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="R80" s="3" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="T80" s="4">
         <v>0.01</v>
       </c>
       <c r="U80" s="2">
         <v>47223</v>
       </c>
       <c r="V80" s="4">
         <v>9.75</v>
       </c>
       <c r="W80" s="3" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="X80" s="4">
-        <v>6175</v>
+        <v>8612.5</v>
       </c>
       <c r="Y80" s="4">
-        <v>6175</v>
+        <v>8612.5</v>
       </c>
       <c r="Z80" s="6">
-        <v>2.5349999999999999E-3</v>
+        <v>2.5569999999999998E-3</v>
       </c>
     </row>
     <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D81" s="4">
         <v>210000</v>
       </c>
       <c r="E81" s="5">
-        <v>97.928749999999994</v>
+        <v>97.351609999999994</v>
       </c>
       <c r="F81" s="4">
-        <v>209418.70833333</v>
+        <v>209037.96433332999</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J81" s="5">
-        <v>97.928749999999994</v>
+        <v>97.351609999999994</v>
       </c>
       <c r="K81" s="5">
         <v>1</v>
       </c>
       <c r="L81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M81" s="4">
-        <v>209418.70833299999</v>
+        <v>209037.96433300001</v>
       </c>
       <c r="N81" s="4">
-        <v>209418.70833333</v>
+        <v>209037.96433332999</v>
       </c>
       <c r="O81" s="3" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="R81" s="3" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T81" s="4">
         <v>0.01</v>
       </c>
       <c r="U81" s="2">
         <v>47529</v>
       </c>
       <c r="V81" s="4">
         <v>4.75</v>
       </c>
       <c r="W81" s="3" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="X81" s="4">
-        <v>3768.3333333300002</v>
+        <v>4599.5833333299997</v>
       </c>
       <c r="Y81" s="4">
-        <v>3768.333333</v>
+        <v>4599.5833329999996</v>
       </c>
       <c r="Z81" s="6">
-        <v>1.598E-3</v>
+        <v>1.5989999999999999E-3</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D82" s="4">
         <v>455000</v>
       </c>
       <c r="E82" s="5">
-        <v>100.49979999999999</v>
+        <v>100.033689</v>
       </c>
       <c r="F82" s="4">
-        <v>470911.45111110999</v>
+        <v>456467.72939444002</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J82" s="5">
-        <v>100.49979999999999</v>
+        <v>100.033689</v>
       </c>
       <c r="K82" s="5">
         <v>1</v>
       </c>
       <c r="L82" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M82" s="4">
-        <v>470911.45111099997</v>
+        <v>456467.72939400002</v>
       </c>
       <c r="N82" s="4">
-        <v>470911.45111110999</v>
+        <v>456467.72939444002</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T82" s="4">
         <v>0.01</v>
       </c>
       <c r="U82" s="2">
         <v>48410</v>
       </c>
       <c r="V82" s="4">
         <v>6.5</v>
       </c>
       <c r="W82" s="3" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="X82" s="4">
-        <v>13637.36111111</v>
+        <v>1314.4444444400001</v>
       </c>
       <c r="Y82" s="4">
-        <v>13637.361111</v>
+        <v>1314.444444</v>
       </c>
       <c r="Z82" s="6">
-        <v>3.5929999999999998E-3</v>
+        <v>3.4919999999999999E-3</v>
       </c>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D83" s="4">
         <v>385000</v>
       </c>
       <c r="E83" s="5">
-        <v>101.3381</v>
+        <v>100.8921</v>
       </c>
       <c r="F83" s="4">
-        <v>397803.56</v>
+        <v>398252.08500000002</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J83" s="5">
-        <v>101.3381</v>
+        <v>100.8921</v>
       </c>
       <c r="K83" s="5">
         <v>1</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M83" s="4">
-        <v>397803.56</v>
+        <v>398252.08500000002</v>
       </c>
       <c r="N83" s="4">
-        <v>397803.56</v>
+        <v>398252.08500000002</v>
       </c>
       <c r="O83" s="3" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="S83" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T83" s="4">
         <v>0.01</v>
       </c>
       <c r="U83" s="2">
         <v>46827</v>
       </c>
       <c r="V83" s="4">
         <v>6.75</v>
       </c>
       <c r="W83" s="3" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="X83" s="4">
-        <v>7651.875</v>
+        <v>9817.5</v>
       </c>
       <c r="Y83" s="4">
-        <v>7651.875</v>
+        <v>9817.5</v>
       </c>
       <c r="Z83" s="6">
-        <v>3.0349999999999999E-3</v>
+        <v>3.0460000000000001E-3</v>
       </c>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D84" s="4">
         <v>235000</v>
       </c>
       <c r="E84" s="5">
-        <v>78.734999999999999</v>
+        <v>75.662000000000006</v>
       </c>
       <c r="F84" s="4">
-        <v>188348.58333333</v>
+        <v>182164.95</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J84" s="5">
-        <v>78.734999999999999</v>
+        <v>75.662000000000006</v>
       </c>
       <c r="K84" s="5">
         <v>1</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="M84" s="4">
-        <v>188348.58333299999</v>
+        <v>182164.95</v>
       </c>
       <c r="N84" s="4">
-        <v>188348.58333333</v>
+        <v>182164.95</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="P84" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="Q84" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="R84" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="Q84" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S84" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T84" s="4">
         <v>0.01</v>
       </c>
       <c r="U84" s="2">
         <v>52681</v>
       </c>
       <c r="V84" s="4">
         <v>5.3</v>
       </c>
       <c r="W84" s="3" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="X84" s="4">
-        <v>3321.3333333300002</v>
+        <v>4359.25</v>
       </c>
       <c r="Y84" s="4">
-        <v>3321.333333</v>
+        <v>4359.25</v>
       </c>
       <c r="Z84" s="6">
-        <v>1.4369999999999999E-3</v>
+        <v>1.3929999999999999E-3</v>
       </c>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D85" s="4">
         <v>490000</v>
       </c>
       <c r="E85" s="5">
-        <v>98.432327999999998</v>
+        <v>99.382589999999993</v>
       </c>
       <c r="F85" s="4">
-        <v>492417.85164443997</v>
+        <v>499779.34377778001</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J85" s="5">
-        <v>98.432327999999998</v>
+        <v>99.382589999999993</v>
       </c>
       <c r="K85" s="5">
         <v>1</v>
       </c>
       <c r="L85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M85" s="4">
-        <v>492417.85164399998</v>
+        <v>499779.34377699997</v>
       </c>
       <c r="N85" s="4">
-        <v>492417.85164443997</v>
+        <v>499779.34377778001</v>
       </c>
       <c r="O85" s="3" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="S85" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T85" s="4">
         <v>0.01</v>
       </c>
       <c r="U85" s="2">
         <v>49049</v>
       </c>
       <c r="V85" s="4">
         <v>6.625</v>
       </c>
       <c r="W85" s="3" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="X85" s="4">
-        <v>10099.44444444</v>
+        <v>12804.65277778</v>
       </c>
       <c r="Y85" s="4">
-        <v>10099.444444000001</v>
+        <v>12804.652776999999</v>
       </c>
       <c r="Z85" s="6">
-        <v>3.7569999999999999E-3</v>
+        <v>3.823E-3</v>
       </c>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D86" s="4">
-        <v>485000</v>
+        <v>355000</v>
       </c>
       <c r="E86" s="5">
-        <v>104.5249</v>
+        <v>97.802490000000006</v>
       </c>
       <c r="F86" s="4">
-        <v>523870.24416667002</v>
+        <v>348283.56172221998</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>450</v>
+        <v>31</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J86" s="5">
-        <v>104.5249</v>
+        <v>97.802490000000006</v>
       </c>
       <c r="K86" s="5">
         <v>1</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>451</v>
+        <v>33</v>
       </c>
       <c r="M86" s="4">
-        <v>523870.24416599999</v>
+        <v>348283.56172200001</v>
       </c>
       <c r="N86" s="4">
-        <v>523870.24416667002</v>
+        <v>348283.56172221998</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="P86" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="Q86" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R86" s="3" t="s">
         <v>453</v>
       </c>
-      <c r="Q86" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S86" s="3" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="T86" s="4">
         <v>0.01</v>
       </c>
       <c r="U86" s="2">
-        <v>47696</v>
+        <v>48775</v>
       </c>
       <c r="V86" s="4">
-        <v>8.375</v>
+        <v>6.875</v>
       </c>
       <c r="W86" s="3" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="X86" s="4">
-        <v>16924.47916667</v>
+        <v>1084.72222222</v>
       </c>
       <c r="Y86" s="4">
-        <v>16924.479166000001</v>
+        <v>1084.7222220000001</v>
       </c>
       <c r="Z86" s="6">
-        <v>3.9969999999999997E-3</v>
+        <v>2.6640000000000001E-3</v>
       </c>
     </row>
     <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D87" s="4">
-        <v>350000</v>
+        <v>530000</v>
       </c>
       <c r="E87" s="5">
-        <v>101.44867600000001</v>
+        <v>93.057069999999996</v>
       </c>
       <c r="F87" s="4">
-        <v>356747.44933332998</v>
+        <v>502367.05433333002</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J87" s="5">
-        <v>101.44867600000001</v>
+        <v>93.057069999999996</v>
       </c>
       <c r="K87" s="5">
         <v>1</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M87" s="4">
-        <v>356747.449333</v>
+        <v>502367.05433299998</v>
       </c>
       <c r="N87" s="4">
-        <v>356747.44933332998</v>
+        <v>502367.05433333002</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="P87" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="Q87" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="R87" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="Q87" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S87" s="3" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="T87" s="4">
         <v>0.01</v>
       </c>
       <c r="U87" s="2">
-        <v>49279</v>
+        <v>47894</v>
       </c>
       <c r="V87" s="4">
-        <v>5.75</v>
+        <v>3.75</v>
       </c>
       <c r="W87" s="3" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="X87" s="4">
-        <v>1677.08333333</v>
+        <v>9164.5833333299997</v>
       </c>
       <c r="Y87" s="4">
-        <v>1677.083333</v>
+        <v>9164.5833330000005</v>
       </c>
       <c r="Z87" s="6">
-        <v>2.722E-3</v>
+        <v>3.8430000000000001E-3</v>
       </c>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D88" s="4">
-        <v>355000</v>
+        <v>495000</v>
       </c>
       <c r="E88" s="5">
-        <v>99.468838000000005</v>
+        <v>99.855149999999995</v>
       </c>
       <c r="F88" s="4">
-        <v>364368.36795555998</v>
+        <v>494282.99249999999</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J88" s="5">
-        <v>99.468838000000005</v>
+        <v>99.855149999999995</v>
       </c>
       <c r="K88" s="5">
         <v>1</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M88" s="4">
-        <v>364368.36795500002</v>
+        <v>494282.99249999999</v>
       </c>
       <c r="N88" s="4">
-        <v>364368.36795555998</v>
+        <v>494282.99249999999</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="P88" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="Q88" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="R88" s="3" t="s">
         <v>463</v>
       </c>
-      <c r="Q88" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S88" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T88" s="4">
         <v>0.01</v>
       </c>
       <c r="U88" s="2">
-        <v>48775</v>
+        <v>46600</v>
       </c>
       <c r="V88" s="4">
-        <v>6.875</v>
+        <v>5</v>
       </c>
       <c r="W88" s="3" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="X88" s="4">
-        <v>11253.99305556</v>
+        <v>0</v>
       </c>
       <c r="Y88" s="4">
-        <v>11253.993055000001</v>
+        <v>0</v>
       </c>
       <c r="Z88" s="6">
-        <v>2.7799999999999999E-3</v>
+        <v>3.7810000000000001E-3</v>
       </c>
     </row>
     <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D89" s="4">
-        <v>530000</v>
+        <v>125000</v>
       </c>
       <c r="E89" s="5">
-        <v>93.504540000000006</v>
+        <v>97.783410000000003</v>
       </c>
       <c r="F89" s="4">
-        <v>503082.39533332997</v>
+        <v>124592.54375</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J89" s="5">
-        <v>93.504540000000006</v>
+        <v>97.783410000000003</v>
       </c>
       <c r="K89" s="5">
         <v>1</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M89" s="4">
-        <v>503082.39533299999</v>
+        <v>124592.54375</v>
       </c>
       <c r="N89" s="4">
-        <v>503082.39533332997</v>
+        <v>124592.54375</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="P89" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="Q89" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R89" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="Q89" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S89" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T89" s="4">
         <v>0.01</v>
       </c>
       <c r="U89" s="2">
-        <v>47894</v>
+        <v>48852</v>
       </c>
       <c r="V89" s="4">
-        <v>3.75</v>
+        <v>5.625</v>
       </c>
       <c r="W89" s="3" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="X89" s="4">
-        <v>7508.3333333299997</v>
+        <v>2363.28125</v>
       </c>
       <c r="Y89" s="4">
-        <v>7508.3333329999996</v>
+        <v>2363.28125</v>
       </c>
       <c r="Z89" s="6">
-        <v>3.8379999999999998E-3</v>
+        <v>9.5299999999999996E-4</v>
       </c>
     </row>
     <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D90" s="4">
-        <v>495000</v>
+        <v>480000</v>
       </c>
       <c r="E90" s="5">
-        <v>99.86636</v>
+        <v>104.603782</v>
       </c>
       <c r="F90" s="4">
-        <v>504650.98200000002</v>
+        <v>503911.48693333002</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H90" s="3" t="s">
-        <v>31</v>
+        <v>475</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J90" s="5">
-        <v>99.86636</v>
+        <v>104.603782</v>
       </c>
       <c r="K90" s="5">
         <v>1</v>
       </c>
       <c r="L90" s="3" t="s">
-        <v>33</v>
+        <v>476</v>
       </c>
       <c r="M90" s="4">
-        <v>504650.98200000002</v>
+        <v>503911.48693299998</v>
       </c>
       <c r="N90" s="4">
-        <v>504650.98200000002</v>
+        <v>503911.48693333002</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="P90" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="Q90" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R90" s="3" t="s">
         <v>473</v>
       </c>
-      <c r="Q90" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S90" s="3" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="T90" s="4">
         <v>0.01</v>
       </c>
       <c r="U90" s="2">
-        <v>46600</v>
+        <v>47498</v>
       </c>
       <c r="V90" s="4">
-        <v>5</v>
+        <v>8.5</v>
       </c>
       <c r="W90" s="3" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="X90" s="4">
-        <v>10312.5</v>
+        <v>1813.33333333</v>
       </c>
       <c r="Y90" s="4">
-        <v>10312.5</v>
+        <v>1813.333333</v>
       </c>
       <c r="Z90" s="6">
-        <v>3.8500000000000001E-3</v>
+        <v>3.8549999999999999E-3</v>
       </c>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D91" s="4">
-        <v>125000</v>
+        <v>485000</v>
       </c>
       <c r="E91" s="5">
-        <v>99.378157999999999</v>
+        <v>96.081999999999994</v>
       </c>
       <c r="F91" s="4">
-        <v>126000.04124999999</v>
+        <v>474081.03333333001</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J91" s="5">
-        <v>99.378157999999999</v>
+        <v>96.081999999999994</v>
       </c>
       <c r="K91" s="5">
         <v>1</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M91" s="4">
-        <v>126000.04124999999</v>
+        <v>474081.03333300003</v>
       </c>
       <c r="N91" s="4">
-        <v>126000.04124999999</v>
+        <v>474081.03333333001</v>
       </c>
       <c r="O91" s="3" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>103</v>
+        <v>297</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="S91" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T91" s="4">
         <v>0.01</v>
       </c>
       <c r="U91" s="2">
-        <v>48852</v>
+        <v>47178</v>
       </c>
       <c r="V91" s="4">
-        <v>5.625</v>
+        <v>4</v>
       </c>
       <c r="W91" s="3" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="X91" s="4">
-        <v>1777.34375</v>
+        <v>8083.3333333299997</v>
       </c>
       <c r="Y91" s="4">
-        <v>1777.34375</v>
+        <v>8083.3333329999996</v>
       </c>
       <c r="Z91" s="6">
-        <v>9.6100000000000005E-4</v>
+        <v>3.6259999999999999E-3</v>
       </c>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D92" s="4">
-        <v>480000</v>
+        <v>430000</v>
       </c>
       <c r="E92" s="5">
-        <v>105.11085</v>
+        <v>107.848</v>
       </c>
       <c r="F92" s="4">
-        <v>523345.41333333001</v>
+        <v>464864.4</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H92" s="3" t="s">
-        <v>450</v>
+        <v>487</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J92" s="5">
-        <v>105.11085</v>
+        <v>107.848</v>
       </c>
       <c r="K92" s="5">
         <v>1</v>
       </c>
       <c r="L92" s="3" t="s">
-        <v>451</v>
+        <v>488</v>
       </c>
       <c r="M92" s="4">
-        <v>523345.41333299997</v>
+        <v>464864.4</v>
       </c>
       <c r="N92" s="4">
-        <v>523345.41333333001</v>
+        <v>464864.4</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>81</v>
+        <v>309</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="T92" s="4">
         <v>0.01</v>
       </c>
       <c r="U92" s="2">
-        <v>47498</v>
+        <v>49874</v>
       </c>
       <c r="V92" s="4">
-        <v>8.5</v>
+        <v>7.2</v>
       </c>
       <c r="W92" s="3" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="X92" s="4">
-        <v>18813.33333333</v>
+        <v>1118</v>
       </c>
       <c r="Y92" s="4">
-        <v>18813.333332999999</v>
+        <v>1118</v>
       </c>
       <c r="Z92" s="6">
-        <v>3.993E-3</v>
+        <v>3.5560000000000001E-3</v>
       </c>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D93" s="4">
-        <v>485000</v>
+        <v>470000</v>
       </c>
       <c r="E93" s="5">
-        <v>96.596010000000007</v>
+        <v>98.938220999999999</v>
       </c>
       <c r="F93" s="4">
-        <v>474957.31516667001</v>
+        <v>465074.91647777997</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J93" s="5">
-        <v>96.596010000000007</v>
+        <v>98.938220999999999</v>
       </c>
       <c r="K93" s="5">
         <v>1</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M93" s="4">
-        <v>474957.31516599999</v>
+        <v>465074.91647699999</v>
       </c>
       <c r="N93" s="4">
-        <v>474957.31516667001</v>
+        <v>465074.91647777997</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>302</v>
+        <v>169</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="S93" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T93" s="4">
         <v>0.01</v>
       </c>
       <c r="U93" s="2">
-        <v>47178</v>
+        <v>46783</v>
       </c>
       <c r="V93" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="W93" s="3" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="X93" s="4">
-        <v>6466.6666666700003</v>
+        <v>65.277777779999994</v>
       </c>
       <c r="Y93" s="4">
-        <v>6466.6666660000001</v>
+        <v>65.277777</v>
       </c>
       <c r="Z93" s="6">
-        <v>3.6240000000000001E-3</v>
+        <v>3.558E-3</v>
       </c>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D94" s="4">
         <v>430000</v>
       </c>
       <c r="E94" s="5">
-        <v>109.535651</v>
+        <v>106.87291999999999</v>
       </c>
       <c r="F94" s="4">
-        <v>485021.29930000001</v>
+        <v>461297.44488889002</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H94" s="3" t="s">
-        <v>492</v>
+        <v>31</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J94" s="5">
-        <v>109.535651</v>
+        <v>106.87291999999999</v>
       </c>
       <c r="K94" s="5">
         <v>1</v>
       </c>
       <c r="L94" s="3" t="s">
-        <v>493</v>
+        <v>33</v>
       </c>
       <c r="M94" s="4">
-        <v>485021.29930000001</v>
+        <v>461297.44488800003</v>
       </c>
       <c r="N94" s="4">
-        <v>485021.29930000001</v>
+        <v>461297.44488889002</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>314</v>
+        <v>84</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="S94" s="3" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="T94" s="4">
         <v>0.01</v>
       </c>
       <c r="U94" s="2">
-        <v>49874</v>
+        <v>47679</v>
       </c>
       <c r="V94" s="4">
-        <v>7.2</v>
+        <v>9.125</v>
       </c>
       <c r="W94" s="3" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="X94" s="4">
-        <v>14018</v>
+        <v>1743.8888888900001</v>
       </c>
       <c r="Y94" s="4">
-        <v>14018</v>
+        <v>1743.888888</v>
       </c>
       <c r="Z94" s="6">
-        <v>3.7009999999999999E-3</v>
+        <v>3.529E-3</v>
       </c>
     </row>
     <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D95" s="4">
-        <v>470000</v>
+        <v>490000</v>
       </c>
       <c r="E95" s="5">
-        <v>99.383150000000001</v>
+        <v>95.913129999999995</v>
       </c>
       <c r="F95" s="4">
-        <v>476957.74944444001</v>
+        <v>476684.61477778002</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J95" s="5">
-        <v>99.383150000000001</v>
+        <v>95.913129999999995</v>
       </c>
       <c r="K95" s="5">
         <v>1</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M95" s="4">
-        <v>476957.74944400002</v>
+        <v>476684.61477699998</v>
       </c>
       <c r="N95" s="4">
-        <v>476957.74944444001</v>
+        <v>476684.61477778002</v>
       </c>
       <c r="O95" s="3" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>171</v>
+        <v>297</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T95" s="4">
         <v>0.01</v>
       </c>
       <c r="U95" s="2">
-        <v>46783</v>
+        <v>47192</v>
       </c>
       <c r="V95" s="4">
-        <v>5</v>
+        <v>3.625</v>
       </c>
       <c r="W95" s="3" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="X95" s="4">
-        <v>9856.9444444399996</v>
+        <v>6710.2777777800002</v>
       </c>
       <c r="Y95" s="4">
-        <v>9856.9444440000007</v>
+        <v>6710.2777770000002</v>
       </c>
       <c r="Z95" s="6">
-        <v>3.6389999999999999E-3</v>
+        <v>3.6459999999999999E-3</v>
       </c>
     </row>
     <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D96" s="4">
-        <v>430000</v>
+        <v>515000</v>
       </c>
       <c r="E96" s="5">
-        <v>107.004003</v>
+        <v>97.162481</v>
       </c>
       <c r="F96" s="4">
-        <v>478210.06012222002</v>
+        <v>504356.56881666998</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J96" s="5">
-        <v>107.004003</v>
+        <v>97.162481</v>
       </c>
       <c r="K96" s="5">
         <v>1</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M96" s="4">
-        <v>478210.060122</v>
+        <v>504356.56881600001</v>
       </c>
       <c r="N96" s="4">
-        <v>478210.06012222002</v>
+        <v>504356.56881666998</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>81</v>
+        <v>511</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="S96" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T96" s="4">
         <v>0.01</v>
       </c>
       <c r="U96" s="2">
-        <v>47679</v>
+        <v>47635</v>
       </c>
       <c r="V96" s="4">
-        <v>9.125</v>
+        <v>4.625</v>
       </c>
       <c r="W96" s="3" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="X96" s="4">
-        <v>18092.84722222</v>
+        <v>3969.7916666699998</v>
       </c>
       <c r="Y96" s="4">
-        <v>18092.847222</v>
+        <v>3969.7916660000001</v>
       </c>
       <c r="Z96" s="6">
-        <v>3.6489999999999999E-3</v>
+        <v>3.8579999999999999E-3</v>
       </c>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D97" s="4">
-        <v>245000</v>
+        <v>230000</v>
       </c>
       <c r="E97" s="5">
-        <v>100.9824</v>
+        <v>93.754150999999993</v>
       </c>
       <c r="F97" s="4">
-        <v>251735.21333333</v>
+        <v>216132.88063333</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H97" s="3" t="s">
-        <v>31</v>
+        <v>515</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J97" s="5">
-        <v>100.9824</v>
+        <v>93.754150999999993</v>
       </c>
       <c r="K97" s="5">
         <v>1</v>
       </c>
       <c r="L97" s="3" t="s">
-        <v>33</v>
+        <v>516</v>
       </c>
       <c r="M97" s="4">
-        <v>251735.21333299999</v>
+        <v>216132.88063299999</v>
       </c>
       <c r="N97" s="4">
-        <v>251735.21333333</v>
+        <v>216132.88063333</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>75</v>
+        <v>309</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="T97" s="4">
         <v>0.01</v>
       </c>
       <c r="U97" s="2">
-        <v>48594</v>
+        <v>48044</v>
       </c>
       <c r="V97" s="4">
-        <v>6</v>
+        <v>4.875</v>
       </c>
       <c r="W97" s="3" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="X97" s="4">
-        <v>4328.3333333299997</v>
+        <v>498.33333333000002</v>
       </c>
       <c r="Y97" s="4">
-        <v>4328.3333329999996</v>
+        <v>498.33333299999998</v>
       </c>
       <c r="Z97" s="6">
-        <v>1.92E-3</v>
+        <v>1.653E-3</v>
       </c>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D98" s="4">
-        <v>490000</v>
+        <v>525000</v>
       </c>
       <c r="E98" s="5">
-        <v>96.433440000000004</v>
+        <v>93.475037</v>
       </c>
       <c r="F98" s="4">
-        <v>477753.92544443998</v>
+        <v>500124.67341667</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J98" s="5">
-        <v>96.433440000000004</v>
+        <v>93.475037</v>
       </c>
       <c r="K98" s="5">
         <v>1</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M98" s="4">
-        <v>477753.92544399999</v>
+        <v>500124.67341599998</v>
       </c>
       <c r="N98" s="4">
-        <v>477753.92544443998</v>
+        <v>500124.67341667</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>302</v>
+        <v>90</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="S98" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T98" s="4">
         <v>0.01</v>
       </c>
       <c r="U98" s="2">
-        <v>47192</v>
+        <v>47894</v>
       </c>
       <c r="V98" s="4">
-        <v>3.625</v>
+        <v>3.875</v>
       </c>
       <c r="W98" s="3" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="X98" s="4">
-        <v>5230.0694444399996</v>
+        <v>9380.7291666700003</v>
       </c>
       <c r="Y98" s="4">
-        <v>5230.0694439999997</v>
+        <v>9380.7291659999992</v>
       </c>
       <c r="Z98" s="6">
-        <v>3.6449999999999998E-3</v>
+        <v>3.826E-3</v>
       </c>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D99" s="4">
-        <v>515000</v>
+        <v>525000</v>
       </c>
       <c r="E99" s="5">
-        <v>97.631399999999999</v>
+        <v>91.403583999999995</v>
       </c>
       <c r="F99" s="4">
-        <v>504786.60583333002</v>
+        <v>488992.51391667</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J99" s="5">
-        <v>97.631399999999999</v>
+        <v>91.403583999999995</v>
       </c>
       <c r="K99" s="5">
         <v>1</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M99" s="4">
-        <v>504786.60583299998</v>
+        <v>488992.51391600003</v>
       </c>
       <c r="N99" s="4">
-        <v>504786.60583333002</v>
+        <v>488992.51391667</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>521</v>
+        <v>309</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="S99" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T99" s="4">
         <v>0.01</v>
       </c>
       <c r="U99" s="2">
-        <v>47635</v>
+        <v>49795</v>
       </c>
       <c r="V99" s="4">
-        <v>4.625</v>
+        <v>6.875</v>
       </c>
       <c r="W99" s="3" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="X99" s="4">
-        <v>1984.89583333</v>
+        <v>9123.6979166700003</v>
       </c>
       <c r="Y99" s="4">
-        <v>1984.895833</v>
+        <v>9123.6979159999992</v>
       </c>
       <c r="Z99" s="6">
-        <v>3.8509999999999998E-3</v>
+        <v>3.7399999999999998E-3</v>
       </c>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D100" s="4">
-        <v>525000</v>
+        <v>420000</v>
       </c>
       <c r="E100" s="5">
-        <v>94.484889999999993</v>
+        <v>99.781509999999997</v>
       </c>
       <c r="F100" s="4">
-        <v>503731.08916666999</v>
+        <v>426038.592</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J100" s="5">
-        <v>94.484889999999993</v>
+        <v>99.781509999999997</v>
       </c>
       <c r="K100" s="5">
         <v>1</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M100" s="4">
-        <v>503731.08916600002</v>
+        <v>426038.592</v>
       </c>
       <c r="N100" s="4">
-        <v>503731.08916666999</v>
+        <v>426038.592</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>87</v>
+        <v>297</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="S100" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T100" s="4">
         <v>0.01</v>
       </c>
       <c r="U100" s="2">
-        <v>47894</v>
+        <v>46492</v>
       </c>
       <c r="V100" s="4">
-        <v>3.875</v>
+        <v>5.625</v>
       </c>
       <c r="W100" s="3" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="X100" s="4">
-        <v>7685.4166666700003</v>
+        <v>6956.25</v>
       </c>
       <c r="Y100" s="4">
-        <v>7685.4166660000001</v>
+        <v>6956.25</v>
       </c>
       <c r="Z100" s="6">
-        <v>3.8430000000000001E-3</v>
+        <v>3.2590000000000002E-3</v>
       </c>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D101" s="4">
-        <v>525000</v>
+        <v>205000</v>
       </c>
       <c r="E101" s="5">
-        <v>93.802288000000004</v>
+        <v>101.41079999999999</v>
       </c>
       <c r="F101" s="4">
-        <v>498577.89741666999</v>
+        <v>212829.22333333001</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J101" s="5">
-        <v>93.802288000000004</v>
+        <v>101.41079999999999</v>
       </c>
       <c r="K101" s="5">
         <v>1</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M101" s="4">
-        <v>498577.89741600002</v>
+        <v>212829.223333</v>
       </c>
       <c r="N101" s="4">
-        <v>498577.89741666999</v>
+        <v>212829.22333333001</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="S101" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T101" s="4">
         <v>0.01</v>
       </c>
       <c r="U101" s="2">
-        <v>49795</v>
+        <v>47192</v>
       </c>
       <c r="V101" s="4">
-        <v>6.875</v>
+        <v>6.375</v>
       </c>
       <c r="W101" s="3" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="X101" s="4">
-        <v>6115.8854166700003</v>
+        <v>4937.0833333299997</v>
       </c>
       <c r="Y101" s="4">
-        <v>6115.8854160000001</v>
+        <v>4937.0833329999996</v>
       </c>
       <c r="Z101" s="6">
-        <v>3.8040000000000001E-3</v>
+        <v>1.6280000000000001E-3</v>
       </c>
     </row>
     <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D102" s="4">
-        <v>420000</v>
+        <v>205000</v>
       </c>
       <c r="E102" s="5">
-        <v>99.901510000000002</v>
+        <v>100.3382</v>
       </c>
       <c r="F102" s="4">
-        <v>424573.842</v>
+        <v>209793.31</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J102" s="5">
-        <v>99.901510000000002</v>
+        <v>100.3382</v>
       </c>
       <c r="K102" s="5">
         <v>1</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M102" s="4">
-        <v>424573.842</v>
+        <v>209793.31</v>
       </c>
       <c r="N102" s="4">
-        <v>424573.842</v>
+        <v>209793.31</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>302</v>
+        <v>90</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="S102" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T102" s="4">
         <v>0.01</v>
       </c>
       <c r="U102" s="2">
-        <v>46492</v>
+        <v>46478</v>
       </c>
       <c r="V102" s="4">
-        <v>5.625</v>
+        <v>6</v>
       </c>
       <c r="W102" s="3" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="X102" s="4">
-        <v>4987.5</v>
+        <v>4100</v>
       </c>
       <c r="Y102" s="4">
-        <v>4987.5</v>
+        <v>4100</v>
       </c>
       <c r="Z102" s="6">
-        <v>3.2390000000000001E-3</v>
+        <v>1.604E-3</v>
       </c>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D103" s="4">
-        <v>50000</v>
+        <v>350000</v>
       </c>
       <c r="E103" s="5">
-        <v>102.029561</v>
+        <v>97.011784000000006</v>
       </c>
       <c r="F103" s="4">
-        <v>51727.280500000001</v>
+        <v>341833.25788888999</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H103" s="3" t="s">
-        <v>31</v>
+        <v>547</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J103" s="5">
-        <v>102.029561</v>
+        <v>97.011784000000006</v>
       </c>
       <c r="K103" s="5">
         <v>1</v>
       </c>
       <c r="L103" s="3" t="s">
-        <v>33</v>
+        <v>548</v>
       </c>
       <c r="M103" s="4">
-        <v>51727.280500000001</v>
+        <v>341833.25788799999</v>
       </c>
       <c r="N103" s="4">
-        <v>51727.280500000001</v>
+        <v>341833.25788888999</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="T103" s="4">
         <v>0.01</v>
       </c>
       <c r="U103" s="2">
-        <v>48867</v>
+        <v>47467</v>
       </c>
       <c r="V103" s="4">
-        <v>6.75</v>
+        <v>5.125</v>
       </c>
       <c r="W103" s="3" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
       <c r="X103" s="4">
-        <v>712.5</v>
+        <v>2292.0138888900001</v>
       </c>
       <c r="Y103" s="4">
-        <v>712.5</v>
+        <v>2292.013888</v>
       </c>
       <c r="Z103" s="6">
-        <v>3.9399999999999998E-4</v>
+        <v>2.6150000000000001E-3</v>
       </c>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D104" s="4">
-        <v>205000</v>
+        <v>475000</v>
       </c>
       <c r="E104" s="5">
-        <v>101.78399</v>
+        <v>104.7231</v>
       </c>
       <c r="F104" s="4">
-        <v>212505.20033332999</v>
+        <v>508273.96111110999</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J104" s="5">
-        <v>101.78399</v>
+        <v>104.7231</v>
       </c>
       <c r="K104" s="5">
         <v>1</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M104" s="4">
-        <v>212505.20033299999</v>
+        <v>508273.96111099998</v>
       </c>
       <c r="N104" s="4">
-        <v>212505.20033332999</v>
+        <v>508273.96111110999</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>302</v>
+        <v>169</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="S104" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T104" s="4">
         <v>0.01</v>
       </c>
       <c r="U104" s="2">
-        <v>47192</v>
+        <v>49049</v>
       </c>
       <c r="V104" s="4">
-        <v>6.375</v>
+        <v>7.75</v>
       </c>
       <c r="W104" s="3" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="X104" s="4">
-        <v>3848.0208333300002</v>
+        <v>10839.23611111</v>
       </c>
       <c r="Y104" s="4">
-        <v>3848.020833</v>
+        <v>10839.236111</v>
       </c>
       <c r="Z104" s="6">
-        <v>1.621E-3</v>
+        <v>3.888E-3</v>
       </c>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D105" s="4">
-        <v>330000</v>
+        <v>400000</v>
       </c>
       <c r="E105" s="5">
-        <v>100.1571</v>
+        <v>89.978809999999996</v>
       </c>
       <c r="F105" s="4">
-        <v>335468.43</v>
+        <v>365311.07333332999</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J105" s="5">
-        <v>100.1571</v>
+        <v>89.978809999999996</v>
       </c>
       <c r="K105" s="5">
         <v>1</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M105" s="4">
-        <v>335468.43</v>
+        <v>365311.07333300001</v>
       </c>
       <c r="N105" s="4">
-        <v>335468.43</v>
+        <v>365311.07333332999</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="S105" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T105" s="4">
         <v>0.01</v>
       </c>
       <c r="U105" s="2">
-        <v>46478</v>
+        <v>47224</v>
       </c>
       <c r="V105" s="4">
-        <v>6</v>
+        <v>4.625</v>
       </c>
       <c r="W105" s="3" t="s">
-        <v>552</v>
+        <v>34</v>
       </c>
       <c r="X105" s="4">
-        <v>4950</v>
+        <v>5395.8333333299997</v>
       </c>
       <c r="Y105" s="4">
-        <v>4950</v>
+        <v>5395.8333329999996</v>
       </c>
       <c r="Z105" s="6">
-        <v>2.5590000000000001E-3</v>
+        <v>2.794E-3</v>
       </c>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>71</v>
+        <v>563</v>
       </c>
       <c r="D106" s="4">
-        <v>350000</v>
+        <v>-173073.7</v>
       </c>
       <c r="E106" s="5">
-        <v>97.912306999999998</v>
+        <v>1</v>
       </c>
       <c r="F106" s="4">
-        <v>343490.29672222002</v>
+        <v>-173073.7</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>72</v>
+        <v>564</v>
       </c>
       <c r="H106" s="3" t="s">
-        <v>555</v>
+        <v>31</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J106" s="5">
-        <v>97.912306999999998</v>
+        <v>1</v>
       </c>
       <c r="K106" s="5">
         <v>1</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>556</v>
+        <v>33</v>
       </c>
       <c r="M106" s="4">
-        <v>343490.296722</v>
+        <v>-173073.7</v>
       </c>
       <c r="N106" s="4">
-        <v>343490.29672222002</v>
+        <v>-173073.7</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>557</v>
+        <v>34</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>558</v>
+        <v>34</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>553</v>
+        <v>34</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="T106" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>5.125</v>
+        <v>1</v>
       </c>
       <c r="W106" s="3" t="s">
-        <v>559</v>
+        <v>34</v>
       </c>
       <c r="X106" s="4">
-        <v>797.22222222000005</v>
+        <v>0</v>
       </c>
       <c r="Y106" s="4">
-        <v>797.22222199999999</v>
+        <v>0</v>
       </c>
       <c r="Z106" s="6">
-        <v>2.6210000000000001E-3</v>
+        <v>-1.3240000000000001E-3</v>
       </c>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>71</v>
+        <v>567</v>
       </c>
       <c r="D107" s="4">
-        <v>475000</v>
+        <v>2461711.71</v>
       </c>
       <c r="E107" s="5">
-        <v>105.25700000000001</v>
+        <v>1</v>
       </c>
       <c r="F107" s="4">
-        <v>507742.27777778002</v>
+        <v>2461711.71</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>72</v>
+        <v>568</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J107" s="5">
-        <v>105.25700000000001</v>
+        <v>1</v>
       </c>
       <c r="K107" s="5">
         <v>1</v>
       </c>
       <c r="L107" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M107" s="4">
-        <v>507742.27777699998</v>
+        <v>2461711.71</v>
       </c>
       <c r="N107" s="4">
-        <v>507742.27777778002</v>
+        <v>2461711.71</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>562</v>
+        <v>34</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>171</v>
+        <v>34</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>560</v>
+        <v>34</v>
       </c>
       <c r="S107" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T107" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>7.75</v>
+        <v>1</v>
       </c>
       <c r="W107" s="3" t="s">
-        <v>564</v>
+        <v>34</v>
       </c>
       <c r="X107" s="4">
-        <v>7771.5277777800002</v>
+        <v>0</v>
       </c>
       <c r="Y107" s="4">
-        <v>7771.5277770000002</v>
+        <v>0</v>
       </c>
       <c r="Z107" s="6">
-        <v>3.8739999999999998E-3</v>
+        <v>1.8832999999999999E-2</v>
       </c>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>71</v>
+        <v>572</v>
       </c>
       <c r="D108" s="4">
-        <v>400000</v>
+        <v>32999356.25</v>
       </c>
       <c r="E108" s="5">
-        <v>90.354547999999994</v>
+        <v>100</v>
       </c>
       <c r="F108" s="4">
-        <v>365272.35866666998</v>
+        <v>33002702.018064201</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>72</v>
+        <v>573</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J108" s="5">
-        <v>90.354547999999994</v>
+        <v>100</v>
       </c>
       <c r="K108" s="5">
         <v>1</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M108" s="4">
-        <v>365272.35866600001</v>
+        <v>33002702.018064</v>
       </c>
       <c r="N108" s="4">
-        <v>365272.35866666998</v>
+        <v>33002702.018064201</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>567</v>
+        <v>34</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>568</v>
+        <v>34</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>565</v>
+        <v>34</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T108" s="4">
         <v>0.01</v>
       </c>
       <c r="U108" s="2">
-        <v>47224</v>
+        <v>46237</v>
       </c>
       <c r="V108" s="4">
-        <v>4.625</v>
+        <v>3.65</v>
       </c>
       <c r="W108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X108" s="4">
-        <v>3854.1666666699998</v>
+        <v>3345.7680642400001</v>
       </c>
       <c r="Y108" s="4">
-        <v>3854.1666660000001</v>
+        <v>3345.7680639999999</v>
       </c>
       <c r="Z108" s="6">
-        <v>2.787E-3</v>
+        <v>0.25248300000000001</v>
       </c>
     </row>
     <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>71</v>
+        <v>572</v>
       </c>
       <c r="D109" s="4">
-        <v>2695000000</v>
+        <v>49999699.229999997</v>
       </c>
       <c r="E109" s="5">
-        <v>0.61515200000000003</v>
+        <v>100</v>
       </c>
       <c r="F109" s="4">
-        <v>16578349.915397599</v>
+        <v>50004726.977533601</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I109" s="3" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="J109" s="5">
-        <v>99.977599999999995</v>
+        <v>100</v>
       </c>
       <c r="K109" s="5">
-        <v>162.52498821693837</v>
+        <v>1</v>
       </c>
       <c r="L109" s="3" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="M109" s="4">
-        <v>2694396124.65627</v>
+        <v>50004726.977532998</v>
       </c>
       <c r="N109" s="4">
-        <v>16578349.915397599</v>
+        <v>50004726.977533601</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>572</v>
+        <v>34</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>573</v>
+        <v>34</v>
       </c>
       <c r="Q109" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="R109" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="R109" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S109" s="3" t="s">
-        <v>303</v>
+        <v>58</v>
       </c>
       <c r="T109" s="4">
         <v>0.01</v>
       </c>
       <c r="U109" s="2">
-        <v>46213</v>
+        <v>46237</v>
       </c>
       <c r="V109" s="4">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="W109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X109" s="4">
-        <v>0</v>
+        <v>5027.7475336799998</v>
       </c>
       <c r="Y109" s="4">
-        <v>0</v>
+        <v>5027.7475329999997</v>
       </c>
       <c r="Z109" s="6">
-        <v>0.12650500000000001</v>
+        <v>0.38255499999999998</v>
       </c>
     </row>
     <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>71</v>
+        <v>572</v>
       </c>
       <c r="D110" s="4">
-        <v>3493000</v>
+        <v>6350000</v>
       </c>
       <c r="E110" s="5">
-        <v>100.019075</v>
+        <v>96.701066999999995</v>
       </c>
       <c r="F110" s="4">
-        <v>3516280.9037147099</v>
+        <v>6140517.7544999998</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J110" s="5">
-        <v>100.019075</v>
+        <v>96.701066999999995</v>
       </c>
       <c r="K110" s="5">
         <v>1</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M110" s="4">
-        <v>3516280.9037139998</v>
+        <v>6140517.7544999998</v>
       </c>
       <c r="N110" s="4">
-        <v>3516280.9037147099</v>
+        <v>6140517.7544999998</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="Q110" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T110" s="4">
         <v>0.01</v>
       </c>
       <c r="U110" s="2">
-        <v>46783</v>
+        <v>46548</v>
       </c>
       <c r="V110" s="4">
-        <v>3.8695991689999998</v>
+        <v>0</v>
       </c>
       <c r="W110" s="3" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="X110" s="4">
-        <v>22614.613964709999</v>
+        <v>0</v>
       </c>
       <c r="Y110" s="4">
-        <v>22614.613964</v>
+        <v>0</v>
       </c>
       <c r="Z110" s="6">
-        <v>2.6831000000000001E-2</v>
+        <v>4.6976999999999998E-2</v>
       </c>
     </row>
     <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>580</v>
-[...8 lines deleted...]
-        <v>99.994313000000005</v>
+        <v>583</v>
       </c>
       <c r="F111" s="4">
-        <v>125803.08875595</v>
-[...56 lines deleted...]
-        <v>810.19750499999998</v>
+        <v>-24026039.100000001</v>
       </c>
       <c r="Z111" s="6">
-        <v>9.59E-4</v>
+        <v>-0.18380840634185799</v>
       </c>
     </row>
     <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="C112" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="D112" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="F112" s="4">
-        <v>-157795.79999999999</v>
-[...1 lines deleted...]
-      <c r="G112" s="3" t="s">
+        <v>-87597640</v>
+      </c>
+      <c r="Z112" s="6">
+        <v>-0.67015551505149396</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A114" s="3" t="s">
         <v>586</v>
       </c>
-      <c r="H112" s="3" t="s">
-[...52 lines deleted...]
-      <c r="A113" s="3" t="s">
+    </row>
+    <row r="115" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A115" s="3" t="s">
         <v>587</v>
       </c>
-      <c r="B113" s="3" t="s">
+    </row>
+    <row r="116" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A116" s="3" t="s">
         <v>588</v>
       </c>
-      <c r="C113" s="3" t="s">
+    </row>
+    <row r="117" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A117" s="3" t="s">
         <v>589</v>
       </c>
-      <c r="D113" s="4">
-[...8 lines deleted...]
-      <c r="G113" s="3" t="s">
+    </row>
+    <row r="118" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A118" s="3" t="s">
         <v>590</v>
       </c>
-      <c r="H113" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P113" s="3" t="s">
+    </row>
+    <row r="119" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A119" s="3" t="s">
         <v>591</v>
-      </c>
-[...320 lines deleted...]
-        <v>613</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>June</vt:lpstr>
+      <vt:lpstr>July</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO, LLC</Company>
+  <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Odayne Smith</dc:creator>
+  <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>