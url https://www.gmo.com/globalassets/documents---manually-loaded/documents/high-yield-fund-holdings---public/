--- v3 (2026-09-09)
+++ v4 (2026-10-22)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_07\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_08\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DF350115-A3A6-4994-81FE-C1C694943BB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AA767CAD-7681-4F0D-80AC-8EBE9BE337CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="780" windowWidth="11520" windowHeight="8325" xr2:uid="{7064DE3E-6DC4-488C-8240-5C2E6C27B03C}"/>
+    <workbookView xWindow="2730" yWindow="2730" windowWidth="11520" windowHeight="8325" xr2:uid="{FE484FD1-88B4-465D-8124-97F71D514889}"/>
   </bookViews>
   <sheets>
-    <sheet name="July" sheetId="1" r:id="rId1"/>
+    <sheet name="August" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1428" uniqueCount="592">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2130" uniqueCount="846">
   <si>
     <t>GMO High Yield Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -163,557 +163,719 @@
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
     <t>CASH_USD_MARJPNUS3</t>
   </si>
   <si>
     <t>ETD USD MARGIN BALANCE</t>
   </si>
   <si>
     <t>Futures Margin</t>
   </si>
   <si>
     <t>USDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (USD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
-    <t>FBFVU26</t>
+    <t>FBFVZ26</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT)</t>
   </si>
   <si>
     <t>Derivative</t>
   </si>
   <si>
     <t>Futures</t>
   </si>
   <si>
-    <t>FVU6</t>
+    <t>FVZ6</t>
   </si>
   <si>
     <t>XCBT</t>
   </si>
   <si>
-    <t>FBTUU26</t>
+    <t>FBTUZ26</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT)</t>
   </si>
   <si>
-    <t>TUU6</t>
-[...2 lines deleted...]
-    <t>FBTYU26</t>
+    <t>TUZ6</t>
+  </si>
+  <si>
+    <t>FBTYZ26</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)</t>
   </si>
   <si>
-    <t>TYU6</t>
+    <t>TYZ6</t>
   </si>
   <si>
     <t>BMO5VXK47</t>
   </si>
   <si>
     <t>TRSWAP: IBOXHY INDEX</t>
   </si>
   <si>
     <t>SWAP</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>XOTC</t>
   </si>
   <si>
     <t>BMO5W4XX2</t>
   </si>
   <si>
     <t>Z97JNT7P5</t>
   </si>
   <si>
     <t>ICE: (CDX.NA.HY.46.V3)</t>
   </si>
   <si>
+    <t>US00150LAB71</t>
+  </si>
+  <si>
+    <t>US ARDT 29 144A</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>Corporate Bond</t>
+  </si>
+  <si>
+    <t>BLB16Z5</t>
+  </si>
+  <si>
+    <t>ARDT</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>00150LAB7</t>
+  </si>
+  <si>
+    <t>US00164VAF04</t>
+  </si>
+  <si>
+    <t>US AMCX 29</t>
+  </si>
+  <si>
+    <t>BLCHH93</t>
+  </si>
+  <si>
+    <t>AMCX</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>00164VAF0</t>
+  </si>
+  <si>
     <t>US00175PAD50</t>
   </si>
   <si>
     <t>US AMN 31 144A</t>
   </si>
   <si>
-    <t>Fixed Income</t>
-[...4 lines deleted...]
-  <si>
     <t>BV8CP87</t>
   </si>
   <si>
     <t>AMN</t>
   </si>
   <si>
     <t>Industrials</t>
   </si>
   <si>
     <t>00175PAD5</t>
   </si>
   <si>
+    <t>US001877AA71</t>
+  </si>
+  <si>
+    <t>US APG 29 144A</t>
+  </si>
+  <si>
+    <t>BNSPQ32</t>
+  </si>
+  <si>
+    <t>APG</t>
+  </si>
+  <si>
+    <t>001877AA7</t>
+  </si>
+  <si>
+    <t>US00653VAC54</t>
+  </si>
+  <si>
+    <t>US ADAHEA 29 144A</t>
+  </si>
+  <si>
+    <t>BLPK5Y0</t>
+  </si>
+  <si>
+    <t>ADAHEA</t>
+  </si>
+  <si>
+    <t>00653VAC5</t>
+  </si>
+  <si>
+    <t>US01566MAD74</t>
+  </si>
+  <si>
+    <t>CA ALGSTE 29 144A</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>BS4BKY8</t>
+  </si>
+  <si>
+    <t>ALGSTE</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>XLUX</t>
+  </si>
+  <si>
+    <t>01566MAD7</t>
+  </si>
+  <si>
     <t>US01741RAP73</t>
   </si>
   <si>
     <t>US ATI 33</t>
   </si>
   <si>
     <t>BLPNC82</t>
   </si>
   <si>
     <t>ATI</t>
   </si>
   <si>
     <t>01741RAP7</t>
   </si>
   <si>
-    <t>US01748XAE22</t>
-[...13 lines deleted...]
-  <si>
     <t>US01879NAC92</t>
   </si>
   <si>
     <t>US ARLP 29 144A</t>
   </si>
   <si>
     <t>BNRP0X1</t>
   </si>
   <si>
     <t>ARLP</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>01879NAC9</t>
   </si>
   <si>
-    <t>US019736AG29</t>
-[...8 lines deleted...]
-    <t>ALSN</t>
+    <t>US03690AAM80</t>
+  </si>
+  <si>
+    <t>US AM 33 144A</t>
+  </si>
+  <si>
+    <t>BVMMLD0</t>
+  </si>
+  <si>
+    <t>AM</t>
+  </si>
+  <si>
+    <t>03690AAM8</t>
+  </si>
+  <si>
+    <t>US05453GAC96</t>
+  </si>
+  <si>
+    <t>US AXTA 29 144A</t>
+  </si>
+  <si>
+    <t>BMWS414</t>
+  </si>
+  <si>
+    <t>AXTA</t>
+  </si>
+  <si>
+    <t>05453GAC9</t>
+  </si>
+  <si>
+    <t>US05605HAB69</t>
+  </si>
+  <si>
+    <t>US BWXT 28 144A</t>
+  </si>
+  <si>
+    <t>BMQ52P1</t>
+  </si>
+  <si>
+    <t>BWXT</t>
+  </si>
+  <si>
+    <t>05605HAB6</t>
+  </si>
+  <si>
+    <t>US058498AW66</t>
+  </si>
+  <si>
+    <t>US BALL 30</t>
+  </si>
+  <si>
+    <t>BMG3813</t>
+  </si>
+  <si>
+    <t>BALL</t>
+  </si>
+  <si>
+    <t>058498AW6</t>
+  </si>
+  <si>
+    <t>US080782AA38</t>
+  </si>
+  <si>
+    <t>GB BELRON 29 144A</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>BSVLRC8</t>
+  </si>
+  <si>
+    <t>BELRON</t>
   </si>
   <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
-    <t>019736AG2</t>
-[...70 lines deleted...]
-  <si>
     <t>080782AA3</t>
   </si>
   <si>
     <t>US097751AL51</t>
   </si>
   <si>
     <t>CA BBDBCN 34 144A</t>
   </si>
   <si>
-    <t>Canada</t>
-[...4 lines deleted...]
-  <si>
     <t>B00SJF1</t>
   </si>
   <si>
     <t>BBDBCN</t>
   </si>
   <si>
     <t>097751AL5</t>
   </si>
   <si>
     <t>US103304BV23</t>
   </si>
   <si>
     <t>US BYD 31 144A</t>
   </si>
   <si>
     <t>BMW1BG7</t>
   </si>
   <si>
     <t>BYD</t>
   </si>
   <si>
     <t>103304BV2</t>
   </si>
   <si>
     <t>US105340AS20</t>
   </si>
   <si>
     <t>US BDN 29</t>
   </si>
   <si>
     <t>BQBC9X2</t>
   </si>
   <si>
     <t>BDN</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>105340AS2</t>
   </si>
   <si>
+    <t>US12663QAC96</t>
+  </si>
+  <si>
+    <t>US UAN 28 144A</t>
+  </si>
+  <si>
+    <t>BMFX8V4</t>
+  </si>
+  <si>
+    <t>UAN</t>
+  </si>
+  <si>
+    <t>12663QAC9</t>
+  </si>
+  <si>
     <t>US13057QAL14</t>
   </si>
   <si>
     <t>US CRC 34 144A</t>
   </si>
   <si>
     <t>BVBG100</t>
   </si>
   <si>
     <t>CRC</t>
   </si>
   <si>
     <t>13057QAL1</t>
   </si>
   <si>
+    <t>US143905AP21</t>
+  </si>
+  <si>
+    <t>US CSV 29 144A</t>
+  </si>
+  <si>
+    <t>BMGH5N6</t>
+  </si>
+  <si>
+    <t>CSV</t>
+  </si>
+  <si>
+    <t>143905AP2</t>
+  </si>
+  <si>
     <t>US144285AN39</t>
   </si>
   <si>
     <t>US CRS 34 144A</t>
   </si>
   <si>
     <t>BQ3RC36</t>
   </si>
   <si>
     <t>CRS</t>
   </si>
   <si>
     <t>144285AN3</t>
   </si>
   <si>
-    <t>US15089QAY08</t>
-[...11 lines deleted...]
-    <t>15089QAY0</t>
+    <t>US14575EAA38</t>
+  </si>
+  <si>
+    <t>US CARS 28 144A</t>
+  </si>
+  <si>
+    <t>BMW6SM7</t>
+  </si>
+  <si>
+    <t>CARS</t>
+  </si>
+  <si>
+    <t>14575EAA3</t>
   </si>
   <si>
     <t>US15135BAT89</t>
   </si>
   <si>
     <t>US CNC 29</t>
   </si>
   <si>
     <t>BMVQRX2</t>
   </si>
   <si>
     <t>CNC</t>
   </si>
   <si>
-    <t>Health Care</t>
-[...1 lines deleted...]
-  <si>
     <t>15135BAT8</t>
   </si>
   <si>
     <t>US159864AG27</t>
   </si>
   <si>
     <t>US CRL 29 144A</t>
   </si>
   <si>
     <t>BN6J2C7</t>
   </si>
   <si>
     <t>CRL</t>
   </si>
   <si>
     <t>159864AG2</t>
   </si>
   <si>
+    <t>US171484AE81</t>
+  </si>
+  <si>
+    <t>US CHDN 28 144A</t>
+  </si>
+  <si>
+    <t>BD3MMN0</t>
+  </si>
+  <si>
+    <t>CHDN</t>
+  </si>
+  <si>
+    <t>171484AE8</t>
+  </si>
+  <si>
     <t>US184496AR85</t>
   </si>
   <si>
     <t>US CLH 33 144A</t>
   </si>
   <si>
     <t>BW5YX45</t>
   </si>
   <si>
     <t>CLH</t>
   </si>
   <si>
     <t>184496AR8</t>
   </si>
   <si>
+    <t>US18538RAJ23</t>
+  </si>
+  <si>
+    <t>US CLW 28 144A</t>
+  </si>
+  <si>
+    <t>BN6Q176</t>
+  </si>
+  <si>
+    <t>CLW</t>
+  </si>
+  <si>
+    <t>18538RAJ2</t>
+  </si>
+  <si>
     <t>US18539UAD72</t>
   </si>
   <si>
     <t>US CWENA 31 144A</t>
   </si>
   <si>
     <t>BN6J197</t>
   </si>
   <si>
     <t>CWENA</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
     <t>18539UAD7</t>
   </si>
   <si>
+    <t>US205768AS39</t>
+  </si>
+  <si>
+    <t>US CRK 29 144A</t>
+  </si>
+  <si>
+    <t>BMW2W01</t>
+  </si>
+  <si>
+    <t>CRK</t>
+  </si>
+  <si>
+    <t>205768AS3</t>
+  </si>
+  <si>
+    <t>US205768AU84</t>
+  </si>
+  <si>
+    <t>BQBB8P4</t>
+  </si>
+  <si>
+    <t>205768AU8</t>
+  </si>
+  <si>
     <t>US21039CAB00</t>
   </si>
   <si>
     <t>US CSTM 29 144A</t>
   </si>
   <si>
     <t>BM8C3K2</t>
   </si>
   <si>
     <t>CSTM</t>
   </si>
   <si>
     <t>21039CAB0</t>
   </si>
   <si>
     <t>US225310AS06</t>
   </si>
   <si>
     <t>US CACC 30 144A</t>
   </si>
   <si>
     <t>BRXB053</t>
   </si>
   <si>
     <t>CACC</t>
   </si>
   <si>
     <t>225310AS0</t>
   </si>
   <si>
     <t>US23918KAS78</t>
   </si>
   <si>
     <t>US DVA 30 144A</t>
   </si>
   <si>
     <t>BMW7NB4</t>
   </si>
   <si>
     <t>DVA</t>
   </si>
   <si>
     <t>23918KAS7</t>
   </si>
   <si>
-    <t>US248019AW14</t>
+    <t>US24665FAD42</t>
+  </si>
+  <si>
+    <t>US DKL 29 144A</t>
+  </si>
+  <si>
+    <t>BRC2671</t>
+  </si>
+  <si>
+    <t>DKL</t>
+  </si>
+  <si>
+    <t>24665FAD4</t>
+  </si>
+  <si>
+    <t>US248019AU57</t>
   </si>
   <si>
     <t>US DLX 29 144A</t>
   </si>
   <si>
-    <t>BS898R7</t>
+    <t>BN0TP68</t>
   </si>
   <si>
     <t>DLX</t>
   </si>
   <si>
-    <t>248019AW1</t>
+    <t>248019AU5</t>
+  </si>
+  <si>
+    <t>US267475AD30</t>
+  </si>
+  <si>
+    <t>US DY 29 144A</t>
+  </si>
+  <si>
+    <t>BNBX031</t>
+  </si>
+  <si>
+    <t>DY</t>
+  </si>
+  <si>
+    <t>267475AD3</t>
   </si>
   <si>
     <t>US292554AS19</t>
   </si>
   <si>
     <t>US ECPG 31 144A</t>
   </si>
   <si>
     <t>BVMS0Q4</t>
   </si>
   <si>
     <t>ECPG</t>
   </si>
   <si>
     <t>292554AS1</t>
   </si>
   <si>
     <t>US29281WAA62</t>
   </si>
   <si>
     <t>CA EFXINC 31 144A</t>
   </si>
   <si>
     <t>BTFHTL2</t>
   </si>
   <si>
     <t>EFXINC</t>
   </si>
   <si>
     <t>29281WAA6</t>
   </si>
   <si>
     <t>US29355XAH08</t>
   </si>
   <si>
     <t>US NPO 33 144A</t>
   </si>
   <si>
     <t>BMGDT65</t>
   </si>
   <si>
     <t>NPO</t>
   </si>
   <si>
     <t>29355XAH0</t>
   </si>
   <si>
-    <t>US30069UAA60</t>
-[...13 lines deleted...]
-  <si>
     <t>US302491AX31</t>
   </si>
   <si>
     <t>US FMC 33</t>
   </si>
   <si>
     <t>BNDT800</t>
   </si>
   <si>
     <t>FMC</t>
   </si>
   <si>
     <t>302491AX3</t>
   </si>
   <si>
     <t>US30251GBA40</t>
   </si>
   <si>
     <t>AU FMGAU 27 144A</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>AU</t>
@@ -739,159 +901,282 @@
   <si>
     <t>BTPH0J7</t>
   </si>
   <si>
     <t>FSK</t>
   </si>
   <si>
     <t>302635AP2</t>
   </si>
   <si>
     <t>US33767DAB10</t>
   </si>
   <si>
     <t>US FCFS 28 144A</t>
   </si>
   <si>
     <t>BKSGZH1</t>
   </si>
   <si>
     <t>FCFS</t>
   </si>
   <si>
     <t>33767DAB1</t>
   </si>
   <si>
+    <t>US36166TAB61</t>
+  </si>
+  <si>
+    <t>US GCILLC 28 144A</t>
+  </si>
+  <si>
+    <t>BMDLN59</t>
+  </si>
+  <si>
+    <t>GCILLC</t>
+  </si>
+  <si>
+    <t>36166TAB6</t>
+  </si>
+  <si>
     <t>US36168QAL86</t>
   </si>
   <si>
     <t>US GFLCN 28 144A</t>
   </si>
   <si>
     <t>BN8ZSQ9</t>
   </si>
   <si>
     <t>GFLCN</t>
   </si>
   <si>
     <t>36168QAL8</t>
   </si>
   <si>
+    <t>US37185LAP76</t>
+  </si>
+  <si>
+    <t>US GEL 29</t>
+  </si>
+  <si>
+    <t>BRXDJL8</t>
+  </si>
+  <si>
+    <t>GEL</t>
+  </si>
+  <si>
+    <t>37185LAP7</t>
+  </si>
+  <si>
     <t>US37230JAA07</t>
   </si>
   <si>
     <t>DK GMABDC 32 144A</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>BV4GT70</t>
   </si>
   <si>
     <t>GMABDC</t>
   </si>
   <si>
     <t>37230JAA0</t>
   </si>
   <si>
     <t>US37255JAB89</t>
   </si>
   <si>
     <t>US RWNYNY 29 144A</t>
   </si>
   <si>
     <t>BRBTWL9</t>
   </si>
   <si>
     <t>RWNYNY</t>
   </si>
   <si>
     <t>37255JAB8</t>
   </si>
   <si>
+    <t>US380355AH08</t>
+  </si>
+  <si>
+    <t>CA GSYCN 28 144A</t>
+  </si>
+  <si>
+    <t>BS82FS6</t>
+  </si>
+  <si>
+    <t>GSYCN</t>
+  </si>
+  <si>
+    <t>380355AH0</t>
+  </si>
+  <si>
+    <t>US380355AJ63</t>
+  </si>
+  <si>
+    <t>CA GSYCN 29 144A</t>
+  </si>
+  <si>
+    <t>BLD7554</t>
+  </si>
+  <si>
+    <t>380355AJ6</t>
+  </si>
+  <si>
     <t>US404251AA81</t>
   </si>
   <si>
     <t>US HNI 29 144A</t>
   </si>
   <si>
     <t>BRQNC27</t>
   </si>
   <si>
     <t>HNI</t>
   </si>
   <si>
     <t>404251AA8</t>
   </si>
   <si>
     <t>US428102AH01</t>
   </si>
   <si>
     <t>US HESM 28 144A</t>
   </si>
   <si>
     <t>BQKXF16</t>
   </si>
   <si>
     <t>HESM</t>
   </si>
   <si>
     <t>428102AH0</t>
   </si>
   <si>
     <t>US432833AJ07</t>
   </si>
   <si>
     <t>US HLT 29 144A</t>
   </si>
   <si>
     <t>BNDLGY6</t>
   </si>
   <si>
     <t>HLT</t>
   </si>
   <si>
     <t>432833AJ0</t>
   </si>
   <si>
-    <t>US44701QBE17</t>
-[...11 lines deleted...]
-    <t>44701QBE1</t>
+    <t>US43284MAA62</t>
+  </si>
+  <si>
+    <t>US HGVLLC 29 144A</t>
+  </si>
+  <si>
+    <t>BMXKCL5</t>
+  </si>
+  <si>
+    <t>HGVLLC</t>
+  </si>
+  <si>
+    <t>43284MAA6</t>
+  </si>
+  <si>
+    <t>US44106MAX02</t>
+  </si>
+  <si>
+    <t>US SVC 28</t>
+  </si>
+  <si>
+    <t>BZ3CYL6</t>
+  </si>
+  <si>
+    <t>SVC</t>
+  </si>
+  <si>
+    <t>44106MAX0</t>
+  </si>
+  <si>
+    <t>US44409MAB28</t>
+  </si>
+  <si>
+    <t>US HPP 29</t>
+  </si>
+  <si>
+    <t>BJ5RNY3</t>
+  </si>
+  <si>
+    <t>HPP</t>
+  </si>
+  <si>
+    <t>44409MAB2</t>
+  </si>
+  <si>
+    <t>US44409MAD83</t>
+  </si>
+  <si>
+    <t>US HPP 28</t>
+  </si>
+  <si>
+    <t>BMHL9H9</t>
+  </si>
+  <si>
+    <t>44409MAD8</t>
+  </si>
+  <si>
+    <t>US451102CC97</t>
+  </si>
+  <si>
+    <t>US IEP 29</t>
+  </si>
+  <si>
+    <t>BNLYXS0</t>
+  </si>
+  <si>
+    <t>IEP</t>
+  </si>
+  <si>
+    <t>451102CC9</t>
+  </si>
+  <si>
+    <t>US451102CF29</t>
+  </si>
+  <si>
+    <t>BMCCP13</t>
+  </si>
+  <si>
+    <t>451102CF2</t>
   </si>
   <si>
     <t>US45688CAB37</t>
   </si>
   <si>
     <t>US NGVT 28 144A</t>
   </si>
   <si>
     <t>BMFTQC9</t>
   </si>
   <si>
     <t>NGVT</t>
   </si>
   <si>
     <t>45688CAB3</t>
   </si>
   <si>
     <t>US46284VAN10</t>
   </si>
   <si>
     <t>US IRM 31 144A</t>
   </si>
   <si>
     <t>BMG1HP4</t>
   </si>
@@ -910,230 +1195,401 @@
   <si>
     <t>BF22YG2</t>
   </si>
   <si>
     <t>TTMTIN</t>
   </si>
   <si>
     <t>47010BAF1</t>
   </si>
   <si>
     <t>US47216FAA57</t>
   </si>
   <si>
     <t>US JAZZ 29 144A</t>
   </si>
   <si>
     <t>BMB5FL3</t>
   </si>
   <si>
     <t>JAZZ</t>
   </si>
   <si>
     <t>47216FAA5</t>
   </si>
   <si>
+    <t>US48123VAF94</t>
+  </si>
+  <si>
+    <t>US ZD 30 144A</t>
+  </si>
+  <si>
+    <t>BMWLDK5</t>
+  </si>
+  <si>
+    <t>ZD</t>
+  </si>
+  <si>
+    <t>48123VAF9</t>
+  </si>
+  <si>
     <t>US49726JAA60</t>
   </si>
   <si>
     <t>JP KIOXIA 30 144A</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>BVPCTG6</t>
   </si>
   <si>
     <t>KIOXIA</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
     <t>XJAS</t>
   </si>
   <si>
     <t>49726JAA6</t>
   </si>
   <si>
     <t>US50012LAE48</t>
   </si>
   <si>
     <t>US KGS 35 144A</t>
   </si>
   <si>
     <t>BT6M1G5</t>
   </si>
   <si>
     <t>KGS</t>
   </si>
   <si>
     <t>50012LAE4</t>
   </si>
   <si>
+    <t>US502160AN46</t>
+  </si>
+  <si>
+    <t>US LXU 28 144A</t>
+  </si>
+  <si>
+    <t>BM9MG13</t>
+  </si>
+  <si>
+    <t>LXU</t>
+  </si>
+  <si>
+    <t>502160AN4</t>
+  </si>
+  <si>
     <t>US513075BR18</t>
   </si>
   <si>
     <t>US LAMR 28</t>
   </si>
   <si>
     <t>BMXWTN2</t>
   </si>
   <si>
     <t>LAMR</t>
   </si>
   <si>
-    <t>Communication Services</t>
-[...1 lines deleted...]
-  <si>
     <t>513075BR1</t>
   </si>
   <si>
     <t>US538034AX75</t>
   </si>
   <si>
     <t>US LYV 28 144A</t>
   </si>
   <si>
     <t>BN7RJ07</t>
   </si>
   <si>
     <t>LYV</t>
   </si>
   <si>
     <t>538034AX7</t>
   </si>
   <si>
     <t>US552953CK50</t>
   </si>
   <si>
     <t>US MGM 29</t>
   </si>
   <si>
     <t>BTFJ2K8</t>
   </si>
   <si>
     <t>MGM</t>
   </si>
   <si>
     <t>552953CK5</t>
   </si>
   <si>
+    <t>US55342UAH77</t>
+  </si>
+  <si>
+    <t>US MPW 27</t>
+  </si>
+  <si>
+    <t>BDG75P5</t>
+  </si>
+  <si>
+    <t>MPW</t>
+  </si>
+  <si>
+    <t>55342UAH7</t>
+  </si>
+  <si>
+    <t>US55342UAJ34</t>
+  </si>
+  <si>
+    <t>US MPW 29</t>
+  </si>
+  <si>
+    <t>BJVN8K6</t>
+  </si>
+  <si>
+    <t>55342UAJ3</t>
+  </si>
+  <si>
+    <t>US57164PAF36</t>
+  </si>
+  <si>
+    <t>US VAC 28</t>
+  </si>
+  <si>
+    <t>BMFT0J4</t>
+  </si>
+  <si>
+    <t>VAC</t>
+  </si>
+  <si>
+    <t>57164PAF3</t>
+  </si>
+  <si>
+    <t>US57164PAH91</t>
+  </si>
+  <si>
+    <t>US VAC 29 144A</t>
+  </si>
+  <si>
+    <t>BMBMCS0</t>
+  </si>
+  <si>
+    <t>57164PAH9</t>
+  </si>
+  <si>
     <t>US57667JAC62</t>
   </si>
   <si>
     <t>US MTCHII 33 144A</t>
   </si>
   <si>
     <t>BVMWYB9</t>
   </si>
   <si>
     <t>MTCHII</t>
   </si>
   <si>
     <t>57667JAC6</t>
   </si>
   <si>
+    <t>US59833DAB64</t>
+  </si>
+  <si>
+    <t>US MWGAME 29 144A</t>
+  </si>
+  <si>
+    <t>BM8F7J8</t>
+  </si>
+  <si>
+    <t>MWGAME</t>
+  </si>
+  <si>
+    <t>59833DAB6</t>
+  </si>
+  <si>
     <t>US603051AF02</t>
   </si>
   <si>
     <t>AU MINAU 31 144A</t>
   </si>
   <si>
     <t>BV8CLB2</t>
   </si>
   <si>
     <t>MINAU</t>
   </si>
   <si>
     <t>603051AF0</t>
   </si>
   <si>
     <t>US60855RAN08</t>
   </si>
   <si>
     <t>US MOH 31 144A</t>
   </si>
   <si>
     <t>BTVHQN7</t>
   </si>
   <si>
     <t>MOH</t>
   </si>
   <si>
     <t>60855RAN0</t>
   </si>
   <si>
+    <t>US615394AP83</t>
+  </si>
+  <si>
+    <t>US MOGA 34 144A</t>
+  </si>
+  <si>
+    <t>BTMRX35</t>
+  </si>
+  <si>
+    <t>MOGA</t>
+  </si>
+  <si>
+    <t>615394AP8</t>
+  </si>
+  <si>
     <t>US624758AF53</t>
   </si>
   <si>
     <t>US MWA 29 144A</t>
   </si>
   <si>
     <t>BP2FLJ3</t>
   </si>
   <si>
     <t>MWA</t>
   </si>
   <si>
     <t>624758AF5</t>
   </si>
   <si>
     <t>US626738AF53</t>
   </si>
   <si>
     <t>US MUSA 31 144A</t>
   </si>
   <si>
     <t>BND9P09</t>
   </si>
   <si>
     <t>MUSA</t>
   </si>
   <si>
     <t>626738AF5</t>
   </si>
   <si>
+    <t>US62844JAE82</t>
+  </si>
+  <si>
+    <t>US AMC 29 144A</t>
+  </si>
+  <si>
+    <t>BPK4T87</t>
+  </si>
+  <si>
+    <t>AMC</t>
+  </si>
+  <si>
+    <t>62844JAE8</t>
+  </si>
+  <si>
+    <t>US62922LAC28</t>
+  </si>
+  <si>
+    <t>US NGL 29 144A</t>
+  </si>
+  <si>
+    <t>BPG27X6</t>
+  </si>
+  <si>
+    <t>NGL</t>
+  </si>
+  <si>
+    <t>62922LAC2</t>
+  </si>
+  <si>
     <t>US62957HAR66</t>
   </si>
   <si>
     <t>US NBR 32 144A</t>
   </si>
   <si>
     <t>BN6QC40</t>
   </si>
   <si>
     <t>NBR</t>
   </si>
   <si>
     <t>62957HAR6</t>
   </si>
   <si>
+    <t>US64083YAA91</t>
+  </si>
+  <si>
+    <t>US NSCO 29 144A</t>
+  </si>
+  <si>
+    <t>BLNB084</t>
+  </si>
+  <si>
+    <t>NSCO</t>
+  </si>
+  <si>
+    <t>64083YAA9</t>
+  </si>
+  <si>
+    <t>US64828TAB89</t>
+  </si>
+  <si>
+    <t>US RITM 29 144A</t>
+  </si>
+  <si>
+    <t>BPBJYP3</t>
+  </si>
+  <si>
+    <t>RITM</t>
+  </si>
+  <si>
+    <t>64828TAB8</t>
+  </si>
+  <si>
     <t>US654922AD53</t>
   </si>
   <si>
     <t>JP NSANY 35 144A</t>
   </si>
   <si>
     <t>BVN2G67</t>
   </si>
   <si>
     <t>NSANY</t>
   </si>
   <si>
     <t>654922AD5</t>
   </si>
   <si>
     <t>US65505PAC14</t>
   </si>
   <si>
     <t>US NE 34 144A</t>
   </si>
   <si>
     <t>BV4HGH2</t>
   </si>
   <si>
     <t>NE</t>
@@ -1180,110 +1636,167 @@
   <si>
     <t>BL54B77</t>
   </si>
   <si>
     <t>ON</t>
   </si>
   <si>
     <t>682189AQ8</t>
   </si>
   <si>
     <t>US68622TAA97</t>
   </si>
   <si>
     <t>US OGN 28 144A</t>
   </si>
   <si>
     <t>BMV1LQ8</t>
   </si>
   <si>
     <t>OGN</t>
   </si>
   <si>
     <t>68622TAA9</t>
   </si>
   <si>
+    <t>US69007TAE47</t>
+  </si>
+  <si>
+    <t>US OUT 29 144A</t>
+  </si>
+  <si>
+    <t>BM9YRT4</t>
+  </si>
+  <si>
+    <t>OUT</t>
+  </si>
+  <si>
+    <t>69007TAE4</t>
+  </si>
+  <si>
     <t>US69007TAG94</t>
   </si>
   <si>
     <t>US OUT 31 144A</t>
   </si>
   <si>
     <t>BLDCVV7</t>
   </si>
   <si>
-    <t>OUT</t>
-[...1 lines deleted...]
-  <si>
     <t>69007TAG9</t>
   </si>
   <si>
     <t>US69318FAN87</t>
   </si>
   <si>
     <t>US PBFENE 34 144A</t>
   </si>
   <si>
     <t>BW9L7P1</t>
   </si>
   <si>
     <t>PBFENE</t>
   </si>
   <si>
     <t>69318FAN8</t>
   </si>
   <si>
     <t>US69331CAH16</t>
   </si>
   <si>
     <t>US PCG 28</t>
   </si>
   <si>
     <t>BLCC3Z6</t>
   </si>
   <si>
     <t>PCG</t>
   </si>
   <si>
     <t>69331CAH1</t>
   </si>
   <si>
     <t>US69393GAA22</t>
   </si>
   <si>
     <t>AU PLSAU 31 144A</t>
   </si>
   <si>
     <t>BW5DNG4</t>
   </si>
   <si>
     <t>PLSAU</t>
   </si>
   <si>
     <t>69393GAA2</t>
   </si>
   <si>
+    <t>US70052LAB99</t>
+  </si>
+  <si>
+    <t>US PK 28 144A</t>
+  </si>
+  <si>
+    <t>BMGWP75</t>
+  </si>
+  <si>
+    <t>PK</t>
+  </si>
+  <si>
+    <t>70052LAB9</t>
+  </si>
+  <si>
+    <t>US70052LAC72</t>
+  </si>
+  <si>
+    <t>US PK 29 144A</t>
+  </si>
+  <si>
+    <t>BM9SJS9</t>
+  </si>
+  <si>
+    <t>70052LAC7</t>
+  </si>
+  <si>
+    <t>US71376LAE02</t>
+  </si>
+  <si>
+    <t>US PFGC 29 144A</t>
+  </si>
+  <si>
+    <t>BNHT925</t>
+  </si>
+  <si>
+    <t>PFGC</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>71376LAE0</t>
+  </si>
+  <si>
     <t>US71880KAB70</t>
   </si>
   <si>
     <t>US PHIN 32 144A</t>
   </si>
   <si>
     <t>BRBQDY0</t>
   </si>
   <si>
     <t>PHIN</t>
   </si>
   <si>
     <t>71880KAB7</t>
   </si>
   <si>
     <t>US740212AM74</t>
   </si>
   <si>
     <t>CA PDCN 29 144A</t>
   </si>
   <si>
     <t>BP0WL96</t>
   </si>
   <si>
     <t>PDCN</t>
@@ -1330,63 +1843,78 @@
   <si>
     <t>BQBBBT9</t>
   </si>
   <si>
     <t>RAKUTN</t>
   </si>
   <si>
     <t>75102WAK4</t>
   </si>
   <si>
     <t>US75281ABK43</t>
   </si>
   <si>
     <t>US RRC 30 144A</t>
   </si>
   <si>
     <t>BMVFHP1</t>
   </si>
   <si>
     <t>RRC</t>
   </si>
   <si>
     <t>75281ABK4</t>
   </si>
   <si>
-    <t>US76135CAB72</t>
-[...11 lines deleted...]
-    <t>76135CAB7</t>
+    <t>US75606DAL55</t>
+  </si>
+  <si>
+    <t>US HOUS 29 144A</t>
+  </si>
+  <si>
+    <t>BNNKW78</t>
+  </si>
+  <si>
+    <t>HOUS</t>
+  </si>
+  <si>
+    <t>75606DAL5</t>
+  </si>
+  <si>
+    <t>US76009NAL47</t>
+  </si>
+  <si>
+    <t>US UPBD 29 144A</t>
+  </si>
+  <si>
+    <t>BMFNQS7</t>
+  </si>
+  <si>
+    <t>UPBD</t>
+  </si>
+  <si>
+    <t>76009NAL4</t>
   </si>
   <si>
     <t>US76774LAB36</t>
   </si>
   <si>
     <t>CA RBACN 28 144A</t>
   </si>
   <si>
     <t>BQZCG82</t>
   </si>
   <si>
     <t>RBACN</t>
   </si>
   <si>
     <t>76774LAB3</t>
   </si>
   <si>
     <t>US78413KAB89</t>
   </si>
   <si>
     <t>LU SESGFP 44 144A</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
@@ -1411,95 +1939,173 @@
   <si>
     <t>BVCHTT7</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>78454LAZ3</t>
   </si>
   <si>
     <t>US81211KAK60</t>
   </si>
   <si>
     <t>US SEE 33 144A</t>
   </si>
   <si>
     <t>2863803</t>
   </si>
   <si>
     <t>SEE</t>
   </si>
   <si>
     <t>81211KAK6</t>
   </si>
   <si>
+    <t>US81721MAM10</t>
+  </si>
+  <si>
+    <t>US DHC 28</t>
+  </si>
+  <si>
+    <t>BFMGS84</t>
+  </si>
+  <si>
+    <t>DHC</t>
+  </si>
+  <si>
+    <t>81721MAM1</t>
+  </si>
+  <si>
     <t>US81728UAB08</t>
   </si>
   <si>
     <t>US ST 31 144A</t>
   </si>
   <si>
     <t>BMD7L86</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>81728UAB0</t>
   </si>
   <si>
+    <t>US81761LAF94</t>
+  </si>
+  <si>
+    <t>US SVC 27 144A</t>
+  </si>
+  <si>
+    <t>BVN6Q14</t>
+  </si>
+  <si>
+    <t>81761LAF9</t>
+  </si>
+  <si>
     <t>US82967NBA54</t>
   </si>
   <si>
     <t>US SIRI 27 144A</t>
   </si>
   <si>
     <t>BDZVVB6</t>
   </si>
   <si>
     <t>SIRI</t>
   </si>
   <si>
     <t>82967NBA5</t>
   </si>
   <si>
     <t>US83443QAA13</t>
   </si>
   <si>
     <t>US SOLADV 33 144A</t>
   </si>
   <si>
     <t>BQT3JM6</t>
   </si>
   <si>
     <t>SOLADV</t>
   </si>
   <si>
     <t>83443QAA1</t>
   </si>
   <si>
+    <t>US86389QAG73</t>
+  </si>
+  <si>
+    <t>MO STCITY 29 144A</t>
+  </si>
+  <si>
+    <t>Macau</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>BMF9NS4</t>
+  </si>
+  <si>
+    <t>STCITY</t>
+  </si>
+  <si>
+    <t>86389QAG7</t>
+  </si>
+  <si>
+    <t>US86722AAD54</t>
+  </si>
+  <si>
+    <t>US SXC 29 144A</t>
+  </si>
+  <si>
+    <t>BMFX8Z8</t>
+  </si>
+  <si>
+    <t>SXC</t>
+  </si>
+  <si>
+    <t>86722AAD5</t>
+  </si>
+  <si>
+    <t>US86828LAC63</t>
+  </si>
+  <si>
+    <t>CA SPBCN 29 144A</t>
+  </si>
+  <si>
+    <t>BKQMZJ3</t>
+  </si>
+  <si>
+    <t>SPBCN</t>
+  </si>
+  <si>
+    <t>86828LAC6</t>
+  </si>
+  <si>
     <t>US87243KAA79</t>
   </si>
   <si>
     <t>NO TGSNO 30 144A</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>BTG0158</t>
   </si>
   <si>
     <t>TGSNO</t>
   </si>
   <si>
     <t>87243KAA7</t>
   </si>
   <si>
     <t>US87305RAK59</t>
   </si>
   <si>
     <t>US TTMI 29 144A</t>
@@ -1513,230 +2119,377 @@
   <si>
     <t>87305RAK5</t>
   </si>
   <si>
     <t>US87927VAR96</t>
   </si>
   <si>
     <t>IT TITIM 36</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>B195HX4</t>
   </si>
   <si>
     <t>TITIM</t>
   </si>
   <si>
     <t>87927VAR9</t>
   </si>
   <si>
+    <t>US879369AG12</t>
+  </si>
+  <si>
+    <t>US TFX 28 144A</t>
+  </si>
+  <si>
+    <t>BMHWTT4</t>
+  </si>
+  <si>
+    <t>TFX</t>
+  </si>
+  <si>
+    <t>879369AG1</t>
+  </si>
+  <si>
     <t>US88104LAE39</t>
   </si>
   <si>
     <t>US TERP 28 144A</t>
   </si>
   <si>
     <t>BD2BVC0</t>
   </si>
   <si>
     <t>TERP</t>
   </si>
   <si>
     <t>88104LAE3</t>
   </si>
   <si>
     <t>US88642RAE99</t>
   </si>
   <si>
     <t>US TDW 30 144A</t>
   </si>
   <si>
     <t>BVLGVV1</t>
   </si>
   <si>
     <t>TDW</t>
   </si>
   <si>
     <t>88642RAE9</t>
   </si>
   <si>
+    <t>US893647BP15</t>
+  </si>
+  <si>
+    <t>US TDG 29</t>
+  </si>
+  <si>
+    <t>BNNJ4V3</t>
+  </si>
+  <si>
+    <t>TDG</t>
+  </si>
+  <si>
+    <t>893647BP1</t>
+  </si>
+  <si>
+    <t>US893647BQ97</t>
+  </si>
+  <si>
+    <t>BN30610</t>
+  </si>
+  <si>
+    <t>893647BQ9</t>
+  </si>
+  <si>
+    <t>US893830BY45</t>
+  </si>
+  <si>
+    <t>US RIG 29 144A</t>
+  </si>
+  <si>
+    <t>BPBSCH8</t>
+  </si>
+  <si>
+    <t>RIG</t>
+  </si>
+  <si>
+    <t>893830BY4</t>
+  </si>
+  <si>
+    <t>US896215AH37</t>
+  </si>
+  <si>
+    <t>US TRS 29 144A</t>
+  </si>
+  <si>
+    <t>BNLZMJ7</t>
+  </si>
+  <si>
+    <t>TRS</t>
+  </si>
+  <si>
+    <t>896215AH3</t>
+  </si>
+  <si>
+    <t>US896288AA51</t>
+  </si>
+  <si>
+    <t>US TNET 29 144A</t>
+  </si>
+  <si>
+    <t>BMDKPP0</t>
+  </si>
+  <si>
+    <t>TNET</t>
+  </si>
+  <si>
+    <t>896288AA5</t>
+  </si>
+  <si>
     <t>US90138FAC68</t>
   </si>
   <si>
     <t>US TWLO 29</t>
   </si>
   <si>
     <t>BMWG1Q2</t>
   </si>
   <si>
     <t>TWLO</t>
   </si>
   <si>
     <t>90138FAC6</t>
   </si>
   <si>
     <t>US90290MAE12</t>
   </si>
   <si>
     <t>US USFOOD 30 144A</t>
   </si>
   <si>
     <t>BMYT9D2</t>
   </si>
   <si>
     <t>USFOOD</t>
   </si>
   <si>
-    <t>Consumer Staples</t>
-[...1 lines deleted...]
-  <si>
     <t>90290MAE1</t>
   </si>
   <si>
     <t>US90320BAA70</t>
   </si>
   <si>
     <t>NL SUNN 31 144A</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>BMT7QC9</t>
   </si>
   <si>
     <t>SUNN</t>
   </si>
   <si>
     <t>90320BAA7</t>
   </si>
   <si>
     <t>US911363AM11</t>
   </si>
   <si>
     <t>US URI 31</t>
   </si>
   <si>
     <t>BLFGYK7</t>
   </si>
   <si>
     <t>URI</t>
   </si>
   <si>
     <t>911363AM1</t>
   </si>
   <si>
+    <t>US91327BAA89</t>
+  </si>
+  <si>
+    <t>US UNIT 29 144A</t>
+  </si>
+  <si>
+    <t>BMDHSY1</t>
+  </si>
+  <si>
+    <t>UNIT</t>
+  </si>
+  <si>
+    <t>91327BAA8</t>
+  </si>
+  <si>
+    <t>US91740PAG37</t>
+  </si>
+  <si>
+    <t>US USAC 29 144A</t>
+  </si>
+  <si>
+    <t>BM8SW92</t>
+  </si>
+  <si>
+    <t>USAC</t>
+  </si>
+  <si>
+    <t>91740PAG3</t>
+  </si>
+  <si>
     <t>US925524AX89</t>
   </si>
   <si>
     <t>US PARA 36</t>
   </si>
   <si>
     <t>B1G5DX9</t>
   </si>
   <si>
     <t>PARA</t>
   </si>
   <si>
     <t>925524AX8</t>
   </si>
   <si>
     <t>US92552VAL45</t>
   </si>
   <si>
     <t>US VSAT 27 144A</t>
   </si>
   <si>
     <t>BJ2X3M2</t>
   </si>
   <si>
     <t>VSAT</t>
   </si>
   <si>
     <t>92552VAL4</t>
   </si>
   <si>
+    <t>US92552VAN01</t>
+  </si>
+  <si>
+    <t>US VSAT 28 144A</t>
+  </si>
+  <si>
+    <t>BL5DJF8</t>
+  </si>
+  <si>
+    <t>92552VAN0</t>
+  </si>
+  <si>
+    <t>US926400AA00</t>
+  </si>
+  <si>
+    <t>US VSXY 29 144A</t>
+  </si>
+  <si>
+    <t>BNM5FM0</t>
+  </si>
+  <si>
+    <t>VSXY</t>
+  </si>
+  <si>
+    <t>926400AA0</t>
+  </si>
+  <si>
+    <t>US929043AN77</t>
+  </si>
+  <si>
+    <t>US VNO 33</t>
+  </si>
+  <si>
+    <t>BN49R80</t>
+  </si>
+  <si>
+    <t>VNO</t>
+  </si>
+  <si>
+    <t>929043AN7</t>
+  </si>
+  <si>
     <t>US95081QAQ73</t>
   </si>
   <si>
     <t>US WCC 29 144A</t>
   </si>
   <si>
     <t>BQBCWX3</t>
   </si>
   <si>
     <t>WCC</t>
   </si>
   <si>
     <t>95081QAQ7</t>
   </si>
   <si>
-    <t>US98310WAN83</t>
-[...13 lines deleted...]
-  <si>
     <t>US98313RAE62</t>
   </si>
   <si>
     <t>MO WYNMAC 29 144A</t>
   </si>
   <si>
-    <t>Macau</t>
-[...4 lines deleted...]
-  <si>
     <t>BJBYPM0</t>
   </si>
   <si>
     <t>WYNMAC</t>
   </si>
   <si>
     <t>98313RAE6</t>
   </si>
   <si>
+    <t>US98372MAC91</t>
+  </si>
+  <si>
+    <t>US XHR 29 144A</t>
+  </si>
+  <si>
+    <t>BMXXLB7</t>
+  </si>
+  <si>
+    <t>XHR</t>
+  </si>
+  <si>
+    <t>98372MAC9</t>
+  </si>
+  <si>
     <t>US98379YAA01</t>
   </si>
   <si>
     <t>US XIFR 34 144A</t>
   </si>
   <si>
     <t>BS84Y41</t>
   </si>
   <si>
     <t>XIFR</t>
   </si>
   <si>
     <t>98379YAA0</t>
   </si>
   <si>
     <t>USU76198AA52</t>
   </si>
   <si>
     <t>US RWLVCA 29 REGS</t>
   </si>
   <si>
     <t>BJLJGR7</t>
   </si>
   <si>
     <t>RWLVCA</t>
@@ -1747,84 +2500,93 @@
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>Pooled Investment</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>TRIXX</t>
   </si>
   <si>
-    <t>BMO61QZH8</t>
-[...2 lines deleted...]
-    <t>REPO for  R 3.65</t>
+    <t>BMO65RNW2</t>
+  </si>
+  <si>
+    <t>REPO for  R 3.66</t>
   </si>
   <si>
     <t>Short Term Instrument</t>
   </si>
   <si>
     <t>Repurchase Agreement (REPO)</t>
   </si>
   <si>
-    <t>BMO61R035</t>
-[...2 lines deleted...]
-    <t>REPO for  R 3.62</t>
+    <t>BMO65RQA7</t>
   </si>
   <si>
     <t>US912797VF19</t>
   </si>
   <si>
     <t>B 06/10/27</t>
   </si>
   <si>
     <t>Treasury Bill</t>
   </si>
   <si>
     <t>BXM7C58</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>912797VF1</t>
+  </si>
+  <si>
+    <t>US912797VQ73</t>
+  </si>
+  <si>
+    <t>B 07/08/27</t>
+  </si>
+  <si>
+    <t>BTCLHK2</t>
+  </si>
+  <si>
+    <t>912797VQ7</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Future</t>
   </si>
   <si>
     <t>Contra Derivatives - Futures</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Swap</t>
   </si>
   <si>
     <t>Contra Derivatives - Swaps</t>
   </si>
   <si>
     <t>Base Currency - USD</t>
   </si>
   <si>
     <t>Based on GMO data. Not book of record.</t>
   </si>
   <si>
     <t>*Value includes derivative notional exposure for swaps and futures.</t>
   </si>
   <si>
     <t>**Weights are calculated as a percentage of the total Base Market Value with Notional. Base Market Value with Notional represents the total value of the security, in addition to any notional exposure gained through derivatives contracts. Security weights shown in this file may differ from weights shown in other materials to the extent the other weights exclude cash or do not account for notional exposures.</t>
   </si>
@@ -2206,92 +2968,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BB26A3A-C9E7-4210-896D-63961DB2602B}">
-  <dimension ref="A1:Z119"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98EC300A-8279-4B7B-BAA8-0F852E2BAF4B}">
+  <dimension ref="A1:Z173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="7.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46234</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -2341,8625 +3103,12945 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>-2748746.1902999999</v>
+        <v>-2800854.1203000001</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>-2748746.1902999999</v>
+        <v>-2800854.1203000001</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>-2748746.1902999999</v>
+        <v>-2800854.1203000001</v>
       </c>
       <c r="N4" s="4">
-        <v>-2748746.1902999999</v>
+        <v>-2800854.1203000001</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>-2.1028000000000002E-2</v>
+        <v>-2.1205000000000002E-2</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>1301.8</v>
+        <v>1215.8</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>1301.8</v>
+        <v>1215.8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>1301.8</v>
+        <v>1215.8</v>
       </c>
       <c r="N5" s="4">
-        <v>1301.8</v>
+        <v>1215.8</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
         <v>9.0000000000000002E-6</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>-18157.21</v>
+        <v>62362.74</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>-17979.21</v>
+        <v>62528.74</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>-17979.21</v>
+        <v>62528.74</v>
       </c>
       <c r="N6" s="4">
-        <v>-17979.21</v>
+        <v>62528.74</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>-1.37E-4</v>
+        <v>4.73E-4</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="4">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="E7" s="5">
-        <v>105.976563</v>
+        <v>105.703125</v>
       </c>
       <c r="F7" s="4">
-        <v>9219960.9000000004</v>
+        <v>8667656.3000000007</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="5">
-        <v>105.9765625</v>
+        <v>105.703125</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M7" s="4">
         <v>0</v>
       </c>
       <c r="N7" s="4">
         <v>0</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="T7" s="4">
         <v>1000</v>
       </c>
       <c r="U7" s="2">
-        <v>46295</v>
+        <v>46387</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>7.0536000000000001E-2</v>
+        <v>6.5622E-2</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="4">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E8" s="5">
-        <v>102.804688</v>
+        <v>102.617188</v>
       </c>
       <c r="F8" s="4">
-        <v>10486078.199999999</v>
+        <v>9235546.8000000007</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="5">
-        <v>102.8046875</v>
+        <v>102.6171875</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="4">
         <v>0</v>
       </c>
       <c r="N8" s="4">
         <v>0</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>47</v>
       </c>
       <c r="T8" s="4">
         <v>2000</v>
       </c>
       <c r="U8" s="2">
-        <v>46295</v>
+        <v>46387</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>8.0222000000000002E-2</v>
+        <v>6.9921999999999998E-2</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="4">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E9" s="5">
-        <v>108</v>
+        <v>107.65625</v>
       </c>
       <c r="F9" s="4">
-        <v>4320000</v>
+        <v>4198593.8</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>108</v>
+        <v>107.65625</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
         <v>0</v>
       </c>
       <c r="N9" s="4">
         <v>0</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>47</v>
       </c>
       <c r="T9" s="4">
         <v>1000</v>
       </c>
       <c r="U9" s="2">
-        <v>46286</v>
+        <v>46377</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>3.3049000000000002E-2</v>
+        <v>3.1787000000000003E-2</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="4">
-        <v>53179000</v>
+        <v>49256000</v>
       </c>
       <c r="E10" s="5">
-        <v>-0.62848199999999999</v>
+        <v>-3.8671999999999998E-2</v>
       </c>
       <c r="F10" s="4">
-        <v>52844779.372547299</v>
+        <v>49236951.744985901</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>-0.62848234999999997</v>
+        <v>-3.8671949999999997E-2</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>-334220.62745199999</v>
+        <v>-19048.255013999998</v>
       </c>
       <c r="N10" s="4">
-        <v>-334220.62745263998</v>
+        <v>-19048.255014089998</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T10" s="4">
         <v>0.01</v>
       </c>
       <c r="U10" s="2">
         <v>46285</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>0.40428199999999997</v>
+        <v>0.37277100000000002</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="4">
         <v>525000</v>
       </c>
       <c r="E11" s="5">
-        <v>-0.63844900000000004</v>
+        <v>-4.8729000000000001E-2</v>
       </c>
       <c r="F11" s="4">
-        <v>521648.14242813998</v>
+        <v>524744.17250832997</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>-0.63844906000000001</v>
+        <v>-4.8729050000000003E-2</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>-3351.857571</v>
+        <v>-255.82749100000001</v>
       </c>
       <c r="N11" s="4">
-        <v>-3351.85757186</v>
+        <v>-255.82749167</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T11" s="4">
         <v>0.01</v>
       </c>
       <c r="U11" s="2">
         <v>46285</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>3.9899999999999996E-3</v>
+        <v>3.9719999999999998E-3</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="4">
-        <v>33893640</v>
+        <v>31470740</v>
       </c>
       <c r="E12" s="5">
-        <v>8.121556</v>
+        <v>8.9124110000000005</v>
       </c>
       <c r="F12" s="4">
-        <v>36646330.802550599</v>
+        <v>34275541.728473902</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>8.1215555599999991</v>
+        <v>8.9124111100000007</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>2752690.8025500001</v>
+        <v>2804801.7284730002</v>
       </c>
       <c r="N12" s="4">
-        <v>2752690.80255064</v>
+        <v>2804801.7284739199</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T12" s="4">
         <v>0.01</v>
       </c>
       <c r="U12" s="2">
         <v>48019</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
-        <v>188298</v>
+        <v>310336.46388888999</v>
       </c>
       <c r="Y12" s="4">
-        <v>188298</v>
+        <v>310336.463888</v>
       </c>
       <c r="Z12" s="6">
-        <v>0.280358</v>
+        <v>0.25949899999999998</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="4">
-        <v>475000</v>
+        <v>660000</v>
       </c>
       <c r="E13" s="5">
-        <v>100.0039</v>
+        <v>99.883380000000002</v>
       </c>
       <c r="F13" s="4">
-        <v>476390.74722222</v>
+        <v>664079.47466666996</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>100.0039</v>
+        <v>99.883380000000002</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>476390.74722199998</v>
+        <v>664079.47466599999</v>
       </c>
       <c r="N13" s="4">
-        <v>476390.74722222</v>
+        <v>664079.47466666996</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>66</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>67</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>68</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>62</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T13" s="4">
         <v>0.01</v>
       </c>
       <c r="U13" s="2">
-        <v>47863</v>
+        <v>47314</v>
       </c>
       <c r="V13" s="4">
-        <v>6.5</v>
+        <v>5.75</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>69</v>
       </c>
       <c r="X13" s="4">
-        <v>1372.22222222</v>
+        <v>4849.1666666700003</v>
       </c>
       <c r="Y13" s="4">
-        <v>1372.2222220000001</v>
+        <v>4849.1666660000001</v>
       </c>
       <c r="Z13" s="6">
-        <v>3.6440000000000001E-3</v>
+        <v>5.0270000000000002E-3</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D14" s="4">
-        <v>480000</v>
+        <v>105000</v>
       </c>
       <c r="E14" s="5">
-        <v>100.6138</v>
+        <v>92.296660000000003</v>
       </c>
       <c r="F14" s="4">
-        <v>487097.90666666999</v>
+        <v>97109.826333329998</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>100.6138</v>
+        <v>92.296660000000003</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>487097.90666600002</v>
+        <v>97109.826333000005</v>
       </c>
       <c r="N14" s="4">
-        <v>487097.90666666999</v>
+        <v>97109.826333329998</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>72</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>73</v>
       </c>
       <c r="Q14" s="3" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>70</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T14" s="4">
         <v>0.01</v>
       </c>
       <c r="U14" s="2">
-        <v>48745</v>
+        <v>47164</v>
       </c>
       <c r="V14" s="4">
-        <v>5.875</v>
+        <v>4.25</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="X14" s="4">
-        <v>4151.6666666700003</v>
+        <v>198.33333332999999</v>
       </c>
       <c r="Y14" s="4">
-        <v>4151.6666660000001</v>
+        <v>198.33333300000001</v>
       </c>
       <c r="Z14" s="6">
-        <v>3.7260000000000001E-3</v>
+        <v>7.3499999999999998E-4</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D15" s="4">
-        <v>410000</v>
+        <v>110000</v>
       </c>
       <c r="E15" s="5">
-        <v>101.3278</v>
+        <v>101.09699999999999</v>
       </c>
       <c r="F15" s="4">
-        <v>418446.37583332998</v>
+        <v>112120.31111111</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>101.3278</v>
+        <v>101.09699999999999</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>418446.375833</v>
+        <v>112120.311111</v>
       </c>
       <c r="N15" s="4">
-        <v>418446.37583332998</v>
+        <v>112120.31111111</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Q15" s="3" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="R15" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T15" s="4">
         <v>0.01</v>
       </c>
       <c r="U15" s="2">
-        <v>48030</v>
+        <v>47863</v>
       </c>
       <c r="V15" s="4">
-        <v>7.125</v>
+        <v>6.5</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X15" s="4">
-        <v>3002.3958333300002</v>
+        <v>913.61111111000002</v>
       </c>
       <c r="Y15" s="4">
-        <v>3002.395833</v>
+        <v>913.61111100000005</v>
       </c>
       <c r="Z15" s="6">
-        <v>3.2009999999999999E-3</v>
+        <v>8.4800000000000001E-4</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D16" s="4">
-        <v>360000</v>
+        <v>235000</v>
       </c>
       <c r="E16" s="5">
-        <v>104.33199999999999</v>
+        <v>96.66995</v>
       </c>
       <c r="F16" s="4">
-        <v>379562.7</v>
+        <v>228413.02833333</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>104.33199999999999</v>
+        <v>96.66995</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>379562.7</v>
+        <v>228413.02833299999</v>
       </c>
       <c r="N16" s="4">
-        <v>379562.7</v>
+        <v>228413.02833333</v>
       </c>
       <c r="O16" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="P16" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q16" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R16" s="3" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T16" s="4">
         <v>0.01</v>
       </c>
       <c r="U16" s="2">
-        <v>47284</v>
+        <v>47314</v>
       </c>
       <c r="V16" s="4">
-        <v>8.625</v>
+        <v>4.125</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="X16" s="4">
-        <v>3967.5</v>
+        <v>1238.64583333</v>
       </c>
       <c r="Y16" s="4">
-        <v>3967.5</v>
+        <v>1238.645833</v>
       </c>
       <c r="Z16" s="6">
-        <v>2.9030000000000002E-3</v>
+        <v>1.7290000000000001E-3</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="4">
-        <v>245000</v>
+        <v>230000</v>
       </c>
       <c r="E17" s="5">
-        <v>92.747420000000005</v>
+        <v>94.448260000000005</v>
       </c>
       <c r="F17" s="4">
-        <v>227256.69983333</v>
+        <v>218117.45633332999</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>92.747420000000005</v>
+        <v>94.448260000000005</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>227256.69983299999</v>
+        <v>218117.45633300001</v>
       </c>
       <c r="N17" s="4">
-        <v>227256.69983333</v>
+        <v>218117.45633332999</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T17" s="4">
         <v>0.01</v>
       </c>
       <c r="U17" s="2">
-        <v>47878</v>
+        <v>47331</v>
       </c>
       <c r="V17" s="4">
-        <v>3.75</v>
+        <v>4.625</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>91</v>
       </c>
       <c r="X17" s="4">
-        <v>25.520833329999999</v>
+        <v>886.45833332999996</v>
       </c>
       <c r="Y17" s="4">
-        <v>25.520833</v>
+        <v>886.45833300000004</v>
       </c>
       <c r="Z17" s="6">
-        <v>1.738E-3</v>
+        <v>1.6509999999999999E-3</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="4">
-        <v>495000</v>
+        <v>135000</v>
       </c>
       <c r="E18" s="5">
-        <v>98.220399999999998</v>
+        <v>95.572500000000005</v>
       </c>
       <c r="F18" s="4">
-        <v>494571.60499999998</v>
+        <v>133676.625</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>98.220399999999998</v>
+        <v>95.572500000000005</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
       <c r="M18" s="4">
-        <v>494571.60499999998</v>
+        <v>133676.625</v>
       </c>
       <c r="N18" s="4">
-        <v>494571.60499999998</v>
+        <v>133676.625</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>92</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="T18" s="4">
         <v>0.01</v>
       </c>
       <c r="U18" s="2">
-        <v>48867</v>
+        <v>47223</v>
       </c>
       <c r="V18" s="4">
-        <v>5.75</v>
+        <v>9.125</v>
       </c>
       <c r="W18" s="3" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X18" s="4">
-        <v>8380.625</v>
+        <v>4653.75</v>
       </c>
       <c r="Y18" s="4">
-        <v>8380.625</v>
+        <v>4653.75</v>
       </c>
       <c r="Z18" s="6">
-        <v>3.7829999999999999E-3</v>
+        <v>1.0120000000000001E-3</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D19" s="4">
-        <v>350000</v>
+        <v>400000</v>
       </c>
       <c r="E19" s="5">
-        <v>97.528679999999994</v>
+        <v>100.91679999999999</v>
       </c>
       <c r="F19" s="4">
-        <v>342593.60916667001</v>
+        <v>409085.25555556</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>97.528679999999994</v>
+        <v>100.91679999999999</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>342593.60916599998</v>
+        <v>409085.25555499998</v>
       </c>
       <c r="N19" s="4">
-        <v>342593.60916667001</v>
+        <v>409085.25555556</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T19" s="4">
         <v>0.01</v>
       </c>
       <c r="U19" s="2">
-        <v>46934</v>
+        <v>48745</v>
       </c>
       <c r="V19" s="4">
-        <v>4.125</v>
+        <v>5.875</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="X19" s="4">
-        <v>1243.22916667</v>
+        <v>5418.0555555600004</v>
       </c>
       <c r="Y19" s="4">
-        <v>1243.2291660000001</v>
+        <v>5418.0555549999999</v>
       </c>
       <c r="Z19" s="6">
-        <v>2.6199999999999999E-3</v>
+        <v>3.0969999999999999E-3</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D20" s="4">
-        <v>535000</v>
+        <v>360000</v>
       </c>
       <c r="E20" s="5">
-        <v>90.429159999999996</v>
+        <v>104.12792399999999</v>
       </c>
       <c r="F20" s="4">
-        <v>490888.47127778002</v>
+        <v>381415.52639999997</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>90.429159999999996</v>
+        <v>104.12792399999999</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>490888.47127699998</v>
+        <v>381415.52639999997</v>
       </c>
       <c r="N20" s="4">
-        <v>490888.47127778002</v>
+        <v>381415.52639999997</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="Q20" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R20" s="3" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T20" s="4">
         <v>0.01</v>
       </c>
       <c r="U20" s="2">
-        <v>47710</v>
+        <v>47284</v>
       </c>
       <c r="V20" s="4">
-        <v>2.875</v>
+        <v>8.625</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="X20" s="4">
-        <v>7092.4652777800002</v>
+        <v>6555</v>
       </c>
       <c r="Y20" s="4">
-        <v>7092.4652770000002</v>
+        <v>6555</v>
       </c>
       <c r="Z20" s="6">
-        <v>3.7550000000000001E-3</v>
+        <v>2.8869999999999998E-3</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="4">
-        <v>395000</v>
+        <v>410000</v>
       </c>
       <c r="E21" s="5">
-        <v>99.968389999999999</v>
+        <v>98.723060000000004</v>
       </c>
       <c r="F21" s="4">
-        <v>401562.70994443999</v>
+        <v>413670.65711110999</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>110</v>
+        <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>99.968389999999999</v>
+        <v>98.723060000000004</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>401562.709944</v>
+        <v>413670.65711099998</v>
       </c>
       <c r="N21" s="4">
-        <v>401562.70994443999</v>
+        <v>413670.65711110999</v>
       </c>
       <c r="O21" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="P21" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q21" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R21" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="P21" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S21" s="3" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="T21" s="4">
         <v>0.01</v>
       </c>
       <c r="U21" s="2">
-        <v>47406</v>
+        <v>48867</v>
       </c>
       <c r="V21" s="4">
         <v>5.75</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="X21" s="4">
-        <v>6687.5694444399996</v>
+        <v>8906.1111111099999</v>
       </c>
       <c r="Y21" s="4">
-        <v>6687.5694439999997</v>
+        <v>8906.1111110000002</v>
       </c>
       <c r="Z21" s="6">
-        <v>3.0720000000000001E-3</v>
+        <v>3.1310000000000001E-3</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D22" s="4">
-        <v>445000</v>
+        <v>420000</v>
       </c>
       <c r="E22" s="5">
-        <v>109.10639999999999</v>
+        <v>95.885120000000001</v>
       </c>
       <c r="F22" s="4">
-        <v>493811.60499999998</v>
+        <v>403347.50400000002</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>118</v>
+        <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>109.10639999999999</v>
+        <v>95.885120000000001</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M22" s="4">
+        <v>403347.50400000002</v>
+      </c>
+      <c r="N22" s="4">
+        <v>403347.50400000002</v>
+      </c>
+      <c r="O22" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="M22" s="4">
-[...5 lines deleted...]
-      <c r="O22" s="3" t="s">
+      <c r="P22" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="P22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q22" s="3" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="T22" s="4">
         <v>0.01</v>
       </c>
       <c r="U22" s="2">
-        <v>49065</v>
+        <v>47164</v>
       </c>
       <c r="V22" s="4">
-        <v>7.45</v>
+        <v>3.375</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="X22" s="4">
-        <v>8288.125</v>
+        <v>630</v>
       </c>
       <c r="Y22" s="4">
-        <v>8288.125</v>
+        <v>630</v>
       </c>
       <c r="Z22" s="6">
-        <v>3.777E-3</v>
+        <v>3.0530000000000002E-3</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B23" s="3" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D23" s="4">
-        <v>495000</v>
+        <v>350000</v>
       </c>
       <c r="E23" s="5">
-        <v>95.488609999999994</v>
+        <v>98.380330000000001</v>
       </c>
       <c r="F23" s="4">
-        <v>481551.11949999997</v>
+        <v>346777.50916666997</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>95.488609999999994</v>
+        <v>98.380330000000001</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>481551.11949999997</v>
+        <v>346777.509166</v>
       </c>
       <c r="N23" s="4">
-        <v>481551.11949999997</v>
+        <v>346777.50916666997</v>
       </c>
       <c r="O23" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="P23" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="P23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q23" s="3" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T23" s="4">
         <v>0.01</v>
       </c>
       <c r="U23" s="2">
-        <v>48014</v>
+        <v>46934</v>
       </c>
       <c r="V23" s="4">
-        <v>4.75</v>
+        <v>4.125</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="X23" s="4">
-        <v>8882.5</v>
+        <v>2446.3541666699998</v>
       </c>
       <c r="Y23" s="4">
-        <v>8882.5</v>
+        <v>2446.3541660000001</v>
       </c>
       <c r="Z23" s="6">
-        <v>3.6840000000000002E-3</v>
+        <v>2.6250000000000002E-3</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B24" s="3" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D24" s="4">
-        <v>360000</v>
+        <v>445000</v>
       </c>
       <c r="E24" s="5">
-        <v>104.809</v>
+        <v>91.128325000000004</v>
       </c>
       <c r="F24" s="4">
-        <v>386986.15</v>
+        <v>406089.65736110997</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>104.809</v>
+        <v>91.128325000000004</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>386986.15</v>
+        <v>406089.65736100002</v>
       </c>
       <c r="N24" s="4">
-        <v>386986.15</v>
+        <v>406089.65736110997</v>
       </c>
       <c r="O24" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="P24" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="P24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q24" s="3" t="s">
-        <v>132</v>
+        <v>98</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T24" s="4">
         <v>0.01</v>
       </c>
       <c r="U24" s="2">
-        <v>47220</v>
+        <v>47710</v>
       </c>
       <c r="V24" s="4">
-        <v>8.875</v>
+        <v>2.875</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="X24" s="4">
-        <v>9673.75</v>
+        <v>568.61111111000002</v>
       </c>
       <c r="Y24" s="4">
-        <v>9673.75</v>
+        <v>568.61111100000005</v>
       </c>
       <c r="Z24" s="6">
-        <v>2.96E-3</v>
+        <v>3.0739999999999999E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="4">
-        <v>485000</v>
+        <v>395000</v>
       </c>
       <c r="E25" s="5">
-        <v>97.94323</v>
+        <v>100.383</v>
       </c>
       <c r="F25" s="4">
-        <v>476533.55438888998</v>
+        <v>405093.12777778</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>97.94323</v>
+        <v>100.383</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>33</v>
+        <v>135</v>
       </c>
       <c r="M25" s="4">
-        <v>476533.55438799999</v>
+        <v>405093.12777700002</v>
       </c>
       <c r="N25" s="4">
-        <v>476533.55438888998</v>
+        <v>405093.12777778</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>136</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>137</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>84</v>
+        <v>138</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="T25" s="4">
         <v>0.01</v>
       </c>
       <c r="U25" s="2">
-        <v>48959</v>
+        <v>47406</v>
       </c>
       <c r="V25" s="4">
-        <v>7</v>
+        <v>5.75</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="X25" s="4">
-        <v>1508.8888888900001</v>
+        <v>8580.2777777800002</v>
       </c>
       <c r="Y25" s="4">
-        <v>1508.888888</v>
+        <v>8580.2777769999993</v>
       </c>
       <c r="Z25" s="6">
-        <v>3.6449999999999998E-3</v>
+        <v>3.0660000000000001E-3</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D26" s="4">
-        <v>505000</v>
+        <v>345000</v>
       </c>
       <c r="E26" s="5">
-        <v>98.587199999999996</v>
+        <v>109.645</v>
       </c>
       <c r="F26" s="4">
-        <v>509701.29749999999</v>
+        <v>386842.75</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>98.587199999999996</v>
+        <v>109.645</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
       <c r="M26" s="4">
-        <v>509701.29749999999</v>
+        <v>386842.75</v>
       </c>
       <c r="N26" s="4">
-        <v>509701.29749999999</v>
+        <v>386842.75</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="T26" s="4">
         <v>0.01</v>
       </c>
       <c r="U26" s="2">
-        <v>49004</v>
+        <v>49065</v>
       </c>
       <c r="V26" s="4">
-        <v>5.625</v>
+        <v>7.45</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="X26" s="4">
-        <v>11835.9375</v>
+        <v>8567.5</v>
       </c>
       <c r="Y26" s="4">
-        <v>11835.9375</v>
+        <v>8567.5</v>
       </c>
       <c r="Z26" s="6">
-        <v>3.8990000000000001E-3</v>
+        <v>2.928E-3</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="4">
-        <v>450000</v>
+        <v>420000</v>
       </c>
       <c r="E27" s="5">
-        <v>105.8541</v>
+        <v>96.000709999999998</v>
       </c>
       <c r="F27" s="4">
-        <v>483183.45</v>
+        <v>412402.14866667002</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>105.8541</v>
+        <v>96.000709999999998</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>483183.45</v>
+        <v>412402.14866599999</v>
       </c>
       <c r="N27" s="4">
-        <v>483183.45</v>
+        <v>412402.14866667002</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>106</v>
+        <v>138</v>
       </c>
       <c r="R27" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T27" s="4">
         <v>0.01</v>
       </c>
       <c r="U27" s="2">
-        <v>48898</v>
+        <v>48014</v>
       </c>
       <c r="V27" s="4">
-        <v>7.7</v>
+        <v>4.75</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="X27" s="4">
-        <v>6840</v>
+        <v>9199.1666666700003</v>
       </c>
       <c r="Y27" s="4">
-        <v>6840</v>
+        <v>9199.1666659999992</v>
       </c>
       <c r="Z27" s="6">
-        <v>3.6960000000000001E-3</v>
+        <v>3.1220000000000002E-3</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D28" s="4">
-        <v>525000</v>
+        <v>269000</v>
       </c>
       <c r="E28" s="5">
-        <v>97.013720000000006</v>
+        <v>105.6135</v>
       </c>
       <c r="F28" s="4">
-        <v>512424.63416666997</v>
+        <v>293318.23513888998</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>97.013720000000006</v>
+        <v>105.6135</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>512424.634166</v>
+        <v>293318.23513799999</v>
       </c>
       <c r="N28" s="4">
-        <v>512424.63416666997</v>
+        <v>293318.23513888998</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T28" s="4">
         <v>0.01</v>
       </c>
       <c r="U28" s="2">
-        <v>47467</v>
+        <v>47220</v>
       </c>
       <c r="V28" s="4">
-        <v>4.625</v>
+        <v>8.875</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="X28" s="4">
-        <v>3102.6041666699998</v>
+        <v>9217.9201388900001</v>
       </c>
       <c r="Y28" s="4">
-        <v>3102.6041660000001</v>
+        <v>9217.9201379999995</v>
       </c>
       <c r="Z28" s="6">
-        <v>3.9199999999999999E-3</v>
+        <v>2.2200000000000002E-3</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D29" s="4">
-        <v>460000</v>
+        <v>320000</v>
       </c>
       <c r="E29" s="5">
-        <v>95.55256</v>
+        <v>100.11920000000001</v>
       </c>
       <c r="F29" s="4">
-        <v>446058.44266667002</v>
+        <v>324519.21777778002</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>95.55256</v>
+        <v>100.11920000000001</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>446058.44266599999</v>
+        <v>324519.21777699998</v>
       </c>
       <c r="N29" s="4">
-        <v>446058.44266667002</v>
+        <v>324519.21777778002</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T29" s="4">
         <v>0.01</v>
       </c>
       <c r="U29" s="2">
-        <v>47192</v>
+        <v>46919</v>
       </c>
       <c r="V29" s="4">
-        <v>3.75</v>
+        <v>6.125</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="X29" s="4">
-        <v>6516.6666666700003</v>
+        <v>4137.7777777800002</v>
       </c>
       <c r="Y29" s="4">
-        <v>6516.6666660000001</v>
+        <v>4137.7777770000002</v>
       </c>
       <c r="Z29" s="6">
-        <v>3.4120000000000001E-3</v>
+        <v>2.4559999999999998E-3</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D30" s="4">
-        <v>495000</v>
+        <v>415000</v>
       </c>
       <c r="E30" s="5">
-        <v>99.418171000000001</v>
+        <v>99.991129999999998</v>
       </c>
       <c r="F30" s="4">
-        <v>500500.57144999999</v>
+        <v>418675.13394443999</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>99.418171000000001</v>
+        <v>99.991129999999998</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>500500.57144999999</v>
+        <v>418675.133944</v>
       </c>
       <c r="N30" s="4">
-        <v>500500.57144999999</v>
+        <v>418675.13394443999</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>68</v>
+        <v>110</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T30" s="4">
         <v>0.01</v>
       </c>
       <c r="U30" s="2">
-        <v>48867</v>
+        <v>48959</v>
       </c>
       <c r="V30" s="4">
-        <v>5.75</v>
+        <v>7</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="X30" s="4">
-        <v>8380.625</v>
+        <v>3711.9444444400001</v>
       </c>
       <c r="Y30" s="4">
-        <v>8380.625</v>
+        <v>3711.9444440000002</v>
       </c>
       <c r="Z30" s="6">
-        <v>3.8289999999999999E-3</v>
+        <v>3.1689999999999999E-3</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="4">
-        <v>525000</v>
+        <v>45000</v>
       </c>
       <c r="E31" s="5">
-        <v>91.729799999999997</v>
+        <v>95.736789999999999</v>
       </c>
       <c r="F31" s="4">
-        <v>490659.57500000001</v>
+        <v>43644.680500000002</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>91.729799999999997</v>
+        <v>95.736789999999999</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>490659.57500000001</v>
+        <v>43644.680500000002</v>
       </c>
       <c r="N31" s="4">
-        <v>490659.57500000001</v>
+        <v>43644.680500000002</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="P31" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>169</v>
+        <v>138</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T31" s="4">
         <v>0.01</v>
       </c>
       <c r="U31" s="2">
-        <v>47894</v>
+        <v>47253</v>
       </c>
       <c r="V31" s="4">
-        <v>3.75</v>
+        <v>4.25</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>170</v>
       </c>
       <c r="X31" s="4">
-        <v>9078.125</v>
+        <v>563.125</v>
       </c>
       <c r="Y31" s="4">
-        <v>9078.125</v>
+        <v>563.125</v>
       </c>
       <c r="Z31" s="6">
-        <v>3.7529999999999998E-3</v>
+        <v>3.3E-4</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>172</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D32" s="4">
-        <v>490000</v>
+        <v>405000</v>
       </c>
       <c r="E32" s="5">
-        <v>95.574370000000002</v>
+        <v>98.504720000000006</v>
       </c>
       <c r="F32" s="4">
-        <v>473724.82966667</v>
+        <v>398944.11599999998</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>95.574370000000002</v>
+        <v>98.504720000000006</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>473724.82966599998</v>
+        <v>398944.11599999998</v>
       </c>
       <c r="N32" s="4">
-        <v>473724.82966667</v>
+        <v>398944.11599999998</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>173</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>174</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>106</v>
+        <v>80</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>171</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="T32" s="4">
         <v>0.01</v>
       </c>
       <c r="U32" s="2">
-        <v>47223</v>
+        <v>49004</v>
       </c>
       <c r="V32" s="4">
-        <v>3.75</v>
+        <v>5.625</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>175</v>
       </c>
       <c r="X32" s="4">
-        <v>5410.4166666700003</v>
+        <v>0</v>
       </c>
       <c r="Y32" s="4">
-        <v>5410.4166660000001</v>
+        <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>3.6240000000000001E-3</v>
+        <v>3.0200000000000001E-3</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D33" s="4">
-        <v>500000</v>
+        <v>105000</v>
       </c>
       <c r="E33" s="5">
-        <v>99.892499999999998</v>
+        <v>99.491</v>
       </c>
       <c r="F33" s="4">
-        <v>511976.38888888998</v>
+        <v>106696.8</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>99.892499999999998</v>
+        <v>99.491</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>511976.38888799999</v>
+        <v>106696.8</v>
       </c>
       <c r="N33" s="4">
-        <v>511976.38888888998</v>
+        <v>106696.8</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>178</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>179</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>176</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T33" s="4">
         <v>0.01</v>
       </c>
       <c r="U33" s="2">
-        <v>47557</v>
+        <v>47058</v>
       </c>
       <c r="V33" s="4">
-        <v>6.625</v>
+        <v>6.375</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>180</v>
       </c>
       <c r="X33" s="4">
-        <v>12513.88888889</v>
+        <v>2231.25</v>
       </c>
       <c r="Y33" s="4">
-        <v>12513.888887999999</v>
+        <v>2231.25</v>
       </c>
       <c r="Z33" s="6">
-        <v>3.9160000000000002E-3</v>
+        <v>8.0699999999999999E-4</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D34" s="4">
-        <v>475000</v>
+        <v>420000</v>
       </c>
       <c r="E34" s="5">
-        <v>96.393338</v>
+        <v>97.484483999999995</v>
       </c>
       <c r="F34" s="4">
-        <v>461529.81383333</v>
+        <v>413535.66613333003</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>96.393338</v>
+        <v>97.484483999999995</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>461529.81383300002</v>
+        <v>413535.66613299999</v>
       </c>
       <c r="N34" s="4">
-        <v>461529.81383333</v>
+        <v>413535.66613333003</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>183</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>184</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>153</v>
+        <v>68</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>181</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T34" s="4">
         <v>0.01</v>
       </c>
       <c r="U34" s="2">
-        <v>47635</v>
+        <v>47467</v>
       </c>
       <c r="V34" s="4">
         <v>4.625</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>185</v>
       </c>
       <c r="X34" s="4">
-        <v>3661.4583333300002</v>
+        <v>4100.8333333299997</v>
       </c>
       <c r="Y34" s="4">
-        <v>3661.458333</v>
+        <v>4100.8333329999996</v>
       </c>
       <c r="Z34" s="6">
-        <v>3.5300000000000002E-3</v>
+        <v>3.13E-3</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="4">
-        <v>125000</v>
+        <v>460000</v>
       </c>
       <c r="E35" s="5">
-        <v>103.5534</v>
+        <v>96.449020000000004</v>
       </c>
       <c r="F35" s="4">
-        <v>133278.55555555999</v>
+        <v>451619.65866666997</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>103.5534</v>
+        <v>96.449020000000004</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>133278.555555</v>
+        <v>451619.658666</v>
       </c>
       <c r="N35" s="4">
-        <v>133278.55555555999</v>
+        <v>451619.65866666997</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>188</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>189</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>68</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>186</v>
       </c>
       <c r="S35" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T35" s="4">
         <v>0.01</v>
       </c>
       <c r="U35" s="2">
-        <v>47376</v>
+        <v>47192</v>
       </c>
       <c r="V35" s="4">
-        <v>8.125</v>
+        <v>3.75</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>190</v>
       </c>
       <c r="X35" s="4">
-        <v>3836.8055555599999</v>
+        <v>7954.1666666700003</v>
       </c>
       <c r="Y35" s="4">
-        <v>3836.8055549999999</v>
+        <v>7954.1666660000001</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.0189999999999999E-3</v>
+        <v>3.4190000000000002E-3</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D36" s="4">
-        <v>475000</v>
+        <v>355000</v>
       </c>
       <c r="E36" s="5">
-        <v>100.4247</v>
+        <v>99.254580000000004</v>
       </c>
       <c r="F36" s="4">
-        <v>486283.12361110997</v>
+        <v>354508.41177777998</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>100.4247</v>
+        <v>99.254580000000004</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>486283.12361100002</v>
+        <v>354508.411777</v>
       </c>
       <c r="N36" s="4">
-        <v>486283.12361110997</v>
+        <v>354508.41177777998</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>193</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>194</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>57</v>
+        <v>138</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>191</v>
       </c>
       <c r="S36" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T36" s="4">
         <v>0.01</v>
       </c>
       <c r="U36" s="2">
-        <v>47953</v>
+        <v>46767</v>
       </c>
       <c r="V36" s="4">
-        <v>6.625</v>
+        <v>4.75</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>195</v>
       </c>
       <c r="X36" s="4">
-        <v>9265.7986111099999</v>
+        <v>2154.6527777800002</v>
       </c>
       <c r="Y36" s="4">
-        <v>9265.7986110000002</v>
+        <v>2154.6527769999998</v>
       </c>
       <c r="Z36" s="6">
-        <v>3.7200000000000002E-3</v>
+        <v>2.6830000000000001E-3</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D37" s="4">
-        <v>475000</v>
+        <v>405000</v>
       </c>
       <c r="E37" s="5">
-        <v>101.6401</v>
+        <v>99.957430000000002</v>
       </c>
       <c r="F37" s="4">
-        <v>484241.86388889002</v>
+        <v>413625.09149999998</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>118</v>
+        <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>101.6401</v>
+        <v>99.957430000000002</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>484241.86388800002</v>
+        <v>413625.09149999998</v>
       </c>
       <c r="N37" s="4">
-        <v>484241.86388889002</v>
+        <v>413625.09149999998</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>198</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>199</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>196</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T37" s="4">
         <v>0.01</v>
       </c>
       <c r="U37" s="2">
-        <v>47863</v>
+        <v>48867</v>
       </c>
       <c r="V37" s="4">
-        <v>6.875</v>
+        <v>5.75</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>200</v>
       </c>
       <c r="X37" s="4">
-        <v>1451.3888888900001</v>
+        <v>8797.5</v>
       </c>
       <c r="Y37" s="4">
-        <v>1451.388888</v>
+        <v>8797.5</v>
       </c>
       <c r="Z37" s="6">
-        <v>3.7039999999999998E-3</v>
+        <v>3.1310000000000001E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>201</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>202</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D38" s="4">
-        <v>470000</v>
+        <v>105000</v>
       </c>
       <c r="E38" s="5">
-        <v>100.1806</v>
+        <v>90.403000000000006</v>
       </c>
       <c r="F38" s="4">
-        <v>475646.73666667001</v>
+        <v>95144.816666669998</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>100.1806</v>
+        <v>90.403000000000006</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>475646.73666599998</v>
+        <v>95144.816665999999</v>
       </c>
       <c r="N38" s="4">
-        <v>475646.73666667001</v>
+        <v>95144.816666669998</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>203</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>204</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>68</v>
+        <v>98</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>201</v>
       </c>
       <c r="S38" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T38" s="4">
         <v>0.01</v>
       </c>
       <c r="U38" s="2">
-        <v>48731</v>
+        <v>46980</v>
       </c>
       <c r="V38" s="4">
-        <v>6.125</v>
+        <v>4.75</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>205</v>
       </c>
       <c r="X38" s="4">
-        <v>4797.9166666700003</v>
+        <v>221.66666667000001</v>
       </c>
       <c r="Y38" s="4">
-        <v>4797.9166660000001</v>
+        <v>221.66666599999999</v>
       </c>
       <c r="Z38" s="6">
-        <v>3.6380000000000002E-3</v>
+        <v>7.2000000000000005E-4</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>206</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D39" s="4">
-        <v>195000</v>
+        <v>435000</v>
       </c>
       <c r="E39" s="5">
-        <v>104.7683</v>
+        <v>92.217079999999996</v>
       </c>
       <c r="F39" s="4">
-        <v>207591.51833332999</v>
+        <v>401869.29800000001</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>104.7683</v>
+        <v>92.217079999999996</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>207591.51833300001</v>
+        <v>401869.29800000001</v>
       </c>
       <c r="N39" s="4">
-        <v>207591.51833332999</v>
+        <v>401869.29800000001</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>208</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>209</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>84</v>
+        <v>210</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>206</v>
       </c>
       <c r="S39" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T39" s="4">
         <v>0.01</v>
       </c>
       <c r="U39" s="2">
-        <v>47618</v>
+        <v>47894</v>
       </c>
       <c r="V39" s="4">
-        <v>8</v>
+        <v>3.75</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="X39" s="4">
-        <v>3293.3333333300002</v>
+        <v>725</v>
       </c>
       <c r="Y39" s="4">
-        <v>3293.333333</v>
+        <v>725</v>
       </c>
       <c r="Z39" s="6">
-        <v>1.588E-3</v>
+        <v>3.042E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D40" s="4">
-        <v>750000</v>
+        <v>405000</v>
       </c>
       <c r="E40" s="5">
-        <v>89.329589999999996</v>
+        <v>99.179810000000003</v>
       </c>
       <c r="F40" s="4">
-        <v>678564.63333333004</v>
+        <v>401678.23050000001</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>89.329589999999996</v>
+        <v>99.179810000000003</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>678564.63333300001</v>
+        <v>401678.23050000001</v>
       </c>
       <c r="N40" s="4">
-        <v>678564.63333333004</v>
+        <v>401678.23050000001</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="S40" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T40" s="4">
         <v>0.01</v>
       </c>
       <c r="U40" s="2">
-        <v>48717</v>
+        <v>47178</v>
       </c>
       <c r="V40" s="4">
-        <v>5.65</v>
+        <v>6.75</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="X40" s="4">
-        <v>8592.7083333299997</v>
+        <v>0</v>
       </c>
       <c r="Y40" s="4">
-        <v>8592.7083330000005</v>
+        <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>5.1910000000000003E-3</v>
+        <v>3.0409999999999999E-3</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D41" s="4">
-        <v>340000</v>
+        <v>65000</v>
       </c>
       <c r="E41" s="5">
-        <v>99.146601000000004</v>
+        <v>98.901759999999996</v>
       </c>
       <c r="F41" s="4">
-        <v>342878.44339999999</v>
+        <v>64286.144</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>218</v>
+        <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>99.146601000000004</v>
+        <v>98.901759999999996</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>219</v>
+        <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>342878.44339999999</v>
+        <v>64286.144</v>
       </c>
       <c r="N41" s="4">
-        <v>342878.44339999999</v>
+        <v>64286.144</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>222</v>
+        <v>58</v>
       </c>
       <c r="T41" s="4">
         <v>0.01</v>
       </c>
       <c r="U41" s="2">
-        <v>46645</v>
+        <v>47178</v>
       </c>
       <c r="V41" s="4">
-        <v>4.5</v>
+        <v>6.75</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="X41" s="4">
-        <v>5780</v>
+        <v>0</v>
       </c>
       <c r="Y41" s="4">
-        <v>5780</v>
+        <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>2.6229999999999999E-3</v>
+        <v>4.86E-4</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D42" s="4">
-        <v>525000</v>
+        <v>240000</v>
       </c>
       <c r="E42" s="5">
-        <v>97.475168999999994</v>
+        <v>96.098190000000002</v>
       </c>
       <c r="F42" s="4">
-        <v>513173.80391666997</v>
+        <v>234035.65599999999</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>97.475168999999994</v>
+        <v>96.098190000000002</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>513173.803916</v>
+        <v>234035.65599999999</v>
       </c>
       <c r="N42" s="4">
-        <v>513173.80391666997</v>
+        <v>234035.65599999999</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="T42" s="4">
         <v>0.01</v>
       </c>
       <c r="U42" s="2">
-        <v>47498</v>
+        <v>47223</v>
       </c>
       <c r="V42" s="4">
-        <v>6.125</v>
+        <v>3.75</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="X42" s="4">
-        <v>1429.16666667</v>
+        <v>3400</v>
       </c>
       <c r="Y42" s="4">
-        <v>1429.1666660000001</v>
+        <v>3400</v>
       </c>
       <c r="Z42" s="6">
-        <v>3.9249999999999997E-3</v>
+        <v>1.771E-3</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D43" s="4">
-        <v>505000</v>
+        <v>400000</v>
       </c>
       <c r="E43" s="5">
-        <v>98.152019999999993</v>
+        <v>100.4375</v>
       </c>
       <c r="F43" s="4">
-        <v>505399.47183333</v>
+        <v>413969.44444444001</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>98.152019999999993</v>
+        <v>100.4375</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>505399.47183300002</v>
+        <v>413969.44444400002</v>
       </c>
       <c r="N43" s="4">
-        <v>505399.47183333</v>
+        <v>413969.44444444001</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="Q43" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T43" s="4">
         <v>0.01</v>
       </c>
       <c r="U43" s="2">
-        <v>46997</v>
+        <v>47557</v>
       </c>
       <c r="V43" s="4">
-        <v>4.625</v>
+        <v>6.625</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="X43" s="4">
-        <v>9731.7708333299997</v>
+        <v>12219.44444444</v>
       </c>
       <c r="Y43" s="4">
-        <v>9731.7708330000005</v>
+        <v>12219.444444000001</v>
       </c>
       <c r="Z43" s="6">
-        <v>3.8660000000000001E-3</v>
+        <v>3.1340000000000001E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D44" s="4">
-        <v>475000</v>
+        <v>420000</v>
       </c>
       <c r="E44" s="5">
-        <v>97.515770000000003</v>
+        <v>96.629660000000001</v>
       </c>
       <c r="F44" s="4">
-        <v>463199.90749999997</v>
+        <v>410700.82199999999</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>97.515770000000003</v>
+        <v>96.629660000000001</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>463199.90749999997</v>
+        <v>410700.82199999999</v>
       </c>
       <c r="N44" s="4">
-        <v>463199.90749999997</v>
+        <v>410700.82199999999</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="Q44" s="3" t="s">
         <v>68</v>
       </c>
       <c r="R44" s="3" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="T44" s="4">
         <v>0.01</v>
       </c>
       <c r="U44" s="2">
-        <v>46966</v>
+        <v>47635</v>
       </c>
       <c r="V44" s="4">
-        <v>4</v>
+        <v>4.625</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="X44" s="4">
-        <v>0</v>
+        <v>4856.25</v>
       </c>
       <c r="Y44" s="4">
-        <v>0</v>
+        <v>4856.25</v>
       </c>
       <c r="Z44" s="6">
-        <v>3.5430000000000001E-3</v>
+        <v>3.1089999999999998E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D45" s="4">
-        <v>465000</v>
+        <v>220000</v>
       </c>
       <c r="E45" s="5">
-        <v>100.9153</v>
+        <v>103.517</v>
       </c>
       <c r="F45" s="4">
-        <v>472969.68666667002</v>
+        <v>236486.98333332999</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>241</v>
+        <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>100.9153</v>
+        <v>103.517</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>242</v>
+        <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>472969.68666599999</v>
+        <v>236486.98333300001</v>
       </c>
       <c r="N45" s="4">
-        <v>472969.68666667002</v>
+        <v>236486.98333332999</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>153</v>
+        <v>110</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="T45" s="4">
         <v>0.01</v>
       </c>
       <c r="U45" s="2">
-        <v>48563</v>
+        <v>47192</v>
       </c>
       <c r="V45" s="4">
-        <v>6.25</v>
+        <v>8.625</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="X45" s="4">
-        <v>3713.5416666699998</v>
+        <v>8749.5833333299997</v>
       </c>
       <c r="Y45" s="4">
-        <v>3713.5416660000001</v>
+        <v>8749.5833330000005</v>
       </c>
       <c r="Z45" s="6">
-        <v>3.6180000000000001E-3</v>
+        <v>1.7899999999999999E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D46" s="4">
-        <v>250000</v>
+        <v>190000</v>
       </c>
       <c r="E46" s="5">
-        <v>102.32121600000001</v>
+        <v>101.0155</v>
       </c>
       <c r="F46" s="4">
-        <v>261844.70666667001</v>
+        <v>195729.45</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>102.32121600000001</v>
+        <v>101.0155</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>261844.70666600001</v>
+        <v>195729.45</v>
       </c>
       <c r="N46" s="4">
-        <v>261844.70666667001</v>
+        <v>195729.45</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="S46" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T46" s="4">
         <v>0.01</v>
       </c>
       <c r="U46" s="2">
-        <v>47392</v>
+        <v>47270</v>
       </c>
       <c r="V46" s="4">
-        <v>7.25</v>
+        <v>8</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="X46" s="4">
-        <v>6041.6666666700003</v>
+        <v>3800</v>
       </c>
       <c r="Y46" s="4">
-        <v>6041.6666660000001</v>
+        <v>3800</v>
       </c>
       <c r="Z46" s="6">
-        <v>2.003E-3</v>
+        <v>1.4809999999999999E-3</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D47" s="4">
-        <v>300000</v>
+        <v>380000</v>
       </c>
       <c r="E47" s="5">
-        <v>98.315960000000004</v>
+        <v>97.33502</v>
       </c>
       <c r="F47" s="4">
-        <v>295503.08833333</v>
+        <v>376333.076</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>98.315960000000004</v>
+        <v>97.33502</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>295503.08833300002</v>
+        <v>376333.076</v>
       </c>
       <c r="N47" s="4">
-        <v>295503.08833333</v>
+        <v>376333.076</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="S47" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T47" s="4">
         <v>0.01</v>
       </c>
       <c r="U47" s="2">
-        <v>47136</v>
+        <v>47223</v>
       </c>
       <c r="V47" s="4">
-        <v>5.125</v>
+        <v>4.5</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="X47" s="4">
-        <v>555.20833332999996</v>
+        <v>6460</v>
       </c>
       <c r="Y47" s="4">
-        <v>555.20833300000004</v>
+        <v>6460</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.2599999999999999E-3</v>
+        <v>2.849E-3</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D48" s="4">
-        <v>485000</v>
+        <v>275000</v>
       </c>
       <c r="E48" s="5">
-        <v>100.5078</v>
+        <v>100.4145</v>
       </c>
       <c r="F48" s="4">
-        <v>499335.22583333001</v>
+        <v>283022.51388888998</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="5">
-        <v>100.5078</v>
+        <v>100.4145</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M48" s="4">
-        <v>499335.22583299997</v>
+        <v>283022.51388799999</v>
       </c>
       <c r="N48" s="4">
-        <v>499335.22583333001</v>
+        <v>283022.51388888998</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="S48" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T48" s="4">
         <v>0.01</v>
       </c>
       <c r="U48" s="2">
-        <v>46813</v>
+        <v>47953</v>
       </c>
       <c r="V48" s="4">
-        <v>5.875</v>
+        <v>6.625</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="X48" s="4">
-        <v>11872.39583333</v>
+        <v>6882.6388888900001</v>
       </c>
       <c r="Y48" s="4">
-        <v>11872.395833</v>
+        <v>6882.6388880000004</v>
       </c>
       <c r="Z48" s="6">
-        <v>3.82E-3</v>
+        <v>2.1419999999999998E-3</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D49" s="4">
-        <v>490000</v>
+        <v>400000</v>
       </c>
       <c r="E49" s="5">
-        <v>95.835409999999996</v>
+        <v>101.9562</v>
       </c>
       <c r="F49" s="4">
-        <v>474187.25900000002</v>
+        <v>411338.68888889003</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="5">
-        <v>95.835409999999996</v>
+        <v>101.9562</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
       <c r="M49" s="4">
-        <v>474187.25900000002</v>
+        <v>411338.68888799998</v>
       </c>
       <c r="N49" s="4">
-        <v>474187.25900000002</v>
+        <v>411338.68888889003</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="S49" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T49" s="4">
         <v>0.01</v>
       </c>
       <c r="U49" s="2">
-        <v>47239</v>
+        <v>47863</v>
       </c>
       <c r="V49" s="4">
-        <v>3.75</v>
+        <v>6.875</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="X49" s="4">
-        <v>4593.75</v>
+        <v>3513.8888888900001</v>
       </c>
       <c r="Y49" s="4">
-        <v>4593.75</v>
+        <v>3513.888888</v>
       </c>
       <c r="Z49" s="6">
-        <v>3.627E-3</v>
+        <v>3.114E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D50" s="4">
-        <v>360000</v>
+        <v>400000</v>
       </c>
       <c r="E50" s="5">
-        <v>96.24682</v>
+        <v>100.43089999999999</v>
       </c>
       <c r="F50" s="4">
-        <v>350538.55200000003</v>
+        <v>407848.6</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J50" s="5">
-        <v>96.24682</v>
+        <v>100.43089999999999</v>
       </c>
       <c r="K50" s="5">
         <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M50" s="4">
-        <v>350538.55200000003</v>
+        <v>407848.6</v>
       </c>
       <c r="N50" s="4">
-        <v>350538.55200000003</v>
+        <v>407848.6</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>106</v>
+        <v>80</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="S50" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T50" s="4">
         <v>0.01</v>
       </c>
       <c r="U50" s="2">
-        <v>47239</v>
+        <v>48731</v>
       </c>
       <c r="V50" s="4">
-        <v>4.5</v>
+        <v>6.125</v>
       </c>
       <c r="W50" s="3" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="X50" s="4">
-        <v>4050</v>
+        <v>6125</v>
       </c>
       <c r="Y50" s="4">
-        <v>4050</v>
+        <v>6125</v>
       </c>
       <c r="Z50" s="6">
-        <v>2.6809999999999998E-3</v>
+        <v>3.0869999999999999E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D51" s="4">
-        <v>490000</v>
+        <v>750000</v>
       </c>
       <c r="E51" s="5">
-        <v>96.449250000000006</v>
+        <v>91.741299999999995</v>
       </c>
       <c r="F51" s="4">
-        <v>477348.2</v>
+        <v>700183.70833333</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J51" s="5">
-        <v>96.449250000000006</v>
+        <v>91.741299999999995</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M51" s="4">
-        <v>477348.2</v>
+        <v>700183.70833299996</v>
       </c>
       <c r="N51" s="4">
-        <v>477348.2</v>
+        <v>700183.70833333</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="R51" s="3" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="S51" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T51" s="4">
         <v>0.01</v>
       </c>
       <c r="U51" s="2">
-        <v>47058</v>
+        <v>48717</v>
       </c>
       <c r="V51" s="4">
-        <v>3.875</v>
+        <v>5.65</v>
       </c>
       <c r="W51" s="3" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="X51" s="4">
-        <v>4746.875</v>
+        <v>12123.95833333</v>
       </c>
       <c r="Y51" s="4">
-        <v>4746.875</v>
+        <v>12123.958333</v>
       </c>
       <c r="Z51" s="6">
-        <v>3.6510000000000002E-3</v>
+        <v>5.3010000000000002E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D52" s="4">
-        <v>520000</v>
+        <v>340000</v>
       </c>
       <c r="E52" s="5">
-        <v>94.644369999999995</v>
+        <v>99.225724999999997</v>
       </c>
       <c r="F52" s="4">
-        <v>502940.72399999999</v>
+        <v>344422.46500000003</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>31</v>
+        <v>272</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J52" s="5">
-        <v>94.644369999999995</v>
+        <v>99.225724999999997</v>
       </c>
       <c r="K52" s="5">
         <v>1</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>33</v>
+        <v>273</v>
       </c>
       <c r="M52" s="4">
-        <v>502940.72399999999</v>
+        <v>344422.46500000003</v>
       </c>
       <c r="N52" s="4">
-        <v>502940.72399999999</v>
+        <v>344422.46500000003</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>132</v>
+        <v>98</v>
       </c>
       <c r="R52" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="S52" s="3" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="T52" s="4">
         <v>0.01</v>
       </c>
       <c r="U52" s="2">
-        <v>47894</v>
+        <v>46645</v>
       </c>
       <c r="V52" s="4">
         <v>4.5</v>
       </c>
       <c r="W52" s="3" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="X52" s="4">
-        <v>10790</v>
+        <v>7055</v>
       </c>
       <c r="Y52" s="4">
-        <v>10790</v>
+        <v>7055</v>
       </c>
       <c r="Z52" s="6">
-        <v>3.8470000000000002E-3</v>
+        <v>2.6069999999999999E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D53" s="4">
-        <v>335000</v>
+        <v>415000</v>
       </c>
       <c r="E53" s="5">
-        <v>98.69511</v>
+        <v>98.068682999999993</v>
       </c>
       <c r="F53" s="4">
-        <v>335653.61849999998</v>
+        <v>410232.98583889002</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>110</v>
+        <v>31</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J53" s="5">
-        <v>98.69511</v>
+        <v>98.068682999999993</v>
       </c>
       <c r="K53" s="5">
         <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M53" s="4">
-        <v>335653.61849999998</v>
+        <v>410232.98583800002</v>
       </c>
       <c r="N53" s="4">
-        <v>335653.61849999998</v>
+        <v>410232.98583889002</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="T53" s="4">
         <v>0.01</v>
       </c>
       <c r="U53" s="2">
-        <v>46661</v>
+        <v>47498</v>
       </c>
       <c r="V53" s="4">
-        <v>4.5</v>
+        <v>6.125</v>
       </c>
       <c r="W53" s="3" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="X53" s="4">
-        <v>5025</v>
+        <v>3247.9513888900001</v>
       </c>
       <c r="Y53" s="4">
-        <v>5025</v>
+        <v>3247.951388</v>
       </c>
       <c r="Z53" s="6">
-        <v>2.5669999999999998E-3</v>
+        <v>3.1050000000000001E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D54" s="4">
-        <v>475000</v>
+        <v>395000</v>
       </c>
       <c r="E54" s="5">
-        <v>97.897369999999995</v>
+        <v>98.254800000000003</v>
       </c>
       <c r="F54" s="4">
-        <v>465936.11861111003</v>
+        <v>388106.46</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="5">
-        <v>97.897369999999995</v>
+        <v>98.254800000000003</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M54" s="4">
-        <v>465936.11861100001</v>
+        <v>388106.46</v>
       </c>
       <c r="N54" s="4">
-        <v>465936.11861111003</v>
+        <v>388106.46</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>153</v>
+        <v>57</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="T54" s="4">
         <v>0.01</v>
       </c>
       <c r="U54" s="2">
-        <v>47133</v>
+        <v>46997</v>
       </c>
       <c r="V54" s="4">
-        <v>4.375</v>
+        <v>4.625</v>
       </c>
       <c r="W54" s="3" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="X54" s="4">
-        <v>923.61111111000002</v>
+        <v>0</v>
       </c>
       <c r="Y54" s="4">
-        <v>923.61111100000005</v>
+        <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>3.5639999999999999E-3</v>
+        <v>2.9380000000000001E-3</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D55" s="4">
-        <v>370000</v>
+        <v>290000</v>
       </c>
       <c r="E55" s="5">
-        <v>102.263498</v>
+        <v>98.270899999999997</v>
       </c>
       <c r="F55" s="4">
-        <v>378824.59537777997</v>
+        <v>290189.49888889003</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>293</v>
+        <v>31</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="5">
-        <v>102.263498</v>
+        <v>98.270899999999997</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>294</v>
+        <v>33</v>
       </c>
       <c r="M55" s="4">
-        <v>378824.59537699999</v>
+        <v>290189.49888799997</v>
       </c>
       <c r="N55" s="4">
-        <v>378824.59537777997</v>
+        <v>290189.49888889003</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>297</v>
+        <v>74</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>298</v>
+        <v>58</v>
       </c>
       <c r="T55" s="4">
         <v>0.01</v>
       </c>
       <c r="U55" s="2">
-        <v>47688</v>
+        <v>47041</v>
       </c>
       <c r="V55" s="4">
-        <v>6.25</v>
+        <v>4.75</v>
       </c>
       <c r="W55" s="3" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="X55" s="4">
-        <v>449.65277778000001</v>
+        <v>5203.8888888900001</v>
       </c>
       <c r="Y55" s="4">
-        <v>449.65277700000001</v>
+        <v>5203.8888880000004</v>
       </c>
       <c r="Z55" s="6">
-        <v>2.898E-3</v>
+        <v>2.1970000000000002E-3</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D56" s="4">
-        <v>475000</v>
+        <v>420000</v>
       </c>
       <c r="E56" s="5">
-        <v>100.7595</v>
+        <v>97.955410000000001</v>
       </c>
       <c r="F56" s="4">
-        <v>489295.125</v>
+        <v>412812.72200000001</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J56" s="5">
-        <v>100.7595</v>
+        <v>97.955410000000001</v>
       </c>
       <c r="K56" s="5">
         <v>1</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M56" s="4">
-        <v>489295.125</v>
+        <v>412812.72200000001</v>
       </c>
       <c r="N56" s="4">
-        <v>489295.125</v>
+        <v>412812.72200000001</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="T56" s="4">
         <v>0.01</v>
       </c>
       <c r="U56" s="2">
-        <v>49583</v>
+        <v>46966</v>
       </c>
       <c r="V56" s="4">
-        <v>6.75</v>
+        <v>4</v>
       </c>
       <c r="W56" s="3" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="X56" s="4">
-        <v>10687.5</v>
+        <v>1400</v>
       </c>
       <c r="Y56" s="4">
-        <v>10687.5</v>
+        <v>1400</v>
       </c>
       <c r="Z56" s="6">
-        <v>3.7429999999999998E-3</v>
+        <v>3.1250000000000002E-3</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D57" s="4">
-        <v>515000</v>
+        <v>200000</v>
       </c>
       <c r="E57" s="5">
-        <v>97.863519999999994</v>
+        <v>103.00149999999999</v>
       </c>
       <c r="F57" s="4">
-        <v>504855.46133333002</v>
+        <v>208111.33333333</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J57" s="5">
-        <v>97.863519999999994</v>
+        <v>103.00149999999999</v>
       </c>
       <c r="K57" s="5">
         <v>1</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M57" s="4">
-        <v>504855.46133299998</v>
+        <v>208111.33333299999</v>
       </c>
       <c r="N57" s="4">
-        <v>504855.46133333002</v>
+        <v>208111.33333333</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>309</v>
+        <v>110</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="S57" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T57" s="4">
         <v>0.01</v>
       </c>
       <c r="U57" s="2">
-        <v>46798</v>
+        <v>47133</v>
       </c>
       <c r="V57" s="4">
-        <v>3.75</v>
+        <v>8.25</v>
       </c>
       <c r="W57" s="3" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="X57" s="4">
-        <v>858.33333332999996</v>
+        <v>2108.3333333300002</v>
       </c>
       <c r="Y57" s="4">
-        <v>858.33333300000004</v>
+        <v>2108.333333</v>
       </c>
       <c r="Z57" s="6">
-        <v>3.862E-3</v>
+        <v>1.575E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D58" s="4">
-        <v>500000</v>
+        <v>265000</v>
       </c>
       <c r="E58" s="5">
-        <v>97.907989999999998</v>
+        <v>101.47839999999999</v>
       </c>
       <c r="F58" s="4">
-        <v>490373.28333333001</v>
+        <v>272414.28777777997</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>31</v>
+        <v>305</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J58" s="5">
-        <v>97.907989999999998</v>
+        <v>101.47839999999999</v>
       </c>
       <c r="K58" s="5">
         <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>33</v>
+        <v>306</v>
       </c>
       <c r="M58" s="4">
-        <v>490373.28333300003</v>
+        <v>272414.28777699999</v>
       </c>
       <c r="N58" s="4">
-        <v>490373.28333333001</v>
+        <v>272414.28777777997</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>309</v>
+        <v>68</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="T58" s="4">
         <v>0.01</v>
       </c>
       <c r="U58" s="2">
-        <v>46767</v>
+        <v>48563</v>
       </c>
       <c r="V58" s="4">
-        <v>3.75</v>
+        <v>6.25</v>
       </c>
       <c r="W58" s="3" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="X58" s="4">
-        <v>833.33333332999996</v>
+        <v>3496.5277777800002</v>
       </c>
       <c r="Y58" s="4">
-        <v>833.33333300000004</v>
+        <v>3496.5277769999998</v>
       </c>
       <c r="Z58" s="6">
-        <v>3.751E-3</v>
+        <v>2.062E-3</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D59" s="4">
-        <v>505000</v>
+        <v>250000</v>
       </c>
       <c r="E59" s="5">
-        <v>100.6156</v>
+        <v>102.64563</v>
       </c>
       <c r="F59" s="4">
-        <v>519793.91888889001</v>
+        <v>264166.15833333001</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="5">
-        <v>100.6156</v>
+        <v>102.64563</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>519793.91888800001</v>
+        <v>264166.15833300003</v>
       </c>
       <c r="N59" s="4">
-        <v>519793.91888889001</v>
+        <v>264166.15833333001</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>90</v>
+        <v>138</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="S59" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T59" s="4">
         <v>0.01</v>
       </c>
       <c r="U59" s="2">
-        <v>47376</v>
+        <v>47392</v>
       </c>
       <c r="V59" s="4">
-        <v>6.125</v>
+        <v>7.25</v>
       </c>
       <c r="W59" s="3" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="X59" s="4">
-        <v>11685.13888889</v>
+        <v>7552.0833333299997</v>
       </c>
       <c r="Y59" s="4">
-        <v>11685.138887999999</v>
+        <v>7552.0833329999996</v>
       </c>
       <c r="Z59" s="6">
-        <v>3.9760000000000004E-3</v>
+        <v>1.9989999999999999E-3</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D60" s="4">
-        <v>500000</v>
+        <v>335000</v>
       </c>
       <c r="E60" s="5">
-        <v>97.3643</v>
+        <v>100.4306</v>
       </c>
       <c r="F60" s="4">
-        <v>498390.94444444001</v>
+        <v>344189.38500000001</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="5">
-        <v>97.3643</v>
+        <v>100.4306</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
       <c r="M60" s="4">
-        <v>498390.94444400002</v>
+        <v>344189.38500000001</v>
       </c>
       <c r="N60" s="4">
-        <v>498390.94444444001</v>
+        <v>344189.38500000001</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>297</v>
+        <v>57</v>
       </c>
       <c r="R60" s="3" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="T60" s="4">
         <v>0.01</v>
       </c>
       <c r="U60" s="2">
-        <v>48837</v>
+        <v>47088</v>
       </c>
       <c r="V60" s="4">
-        <v>6.125</v>
+        <v>9.25</v>
       </c>
       <c r="W60" s="3" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="X60" s="4">
-        <v>11569.44444444</v>
+        <v>7746.875</v>
       </c>
       <c r="Y60" s="4">
-        <v>11569.444444000001</v>
+        <v>7746.875</v>
       </c>
       <c r="Z60" s="6">
-        <v>3.8119999999999999E-3</v>
+        <v>2.6050000000000001E-3</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D61" s="4">
-        <v>450000</v>
+        <v>325000</v>
       </c>
       <c r="E61" s="5">
-        <v>102.906794</v>
+        <v>95.736109999999996</v>
       </c>
       <c r="F61" s="4">
-        <v>473580.57299999997</v>
+        <v>315272.56583332998</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>218</v>
+        <v>94</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J61" s="5">
-        <v>102.906794</v>
+        <v>95.736109999999996</v>
       </c>
       <c r="K61" s="5">
         <v>1</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>219</v>
+        <v>95</v>
       </c>
       <c r="M61" s="4">
-        <v>473580.57299999997</v>
+        <v>315272.565833</v>
       </c>
       <c r="N61" s="4">
-        <v>473580.57299999997</v>
+        <v>315272.56583332998</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>106</v>
+        <v>57</v>
       </c>
       <c r="R61" s="3" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="S61" s="3" t="s">
-        <v>222</v>
+        <v>99</v>
       </c>
       <c r="T61" s="4">
         <v>0.01</v>
       </c>
       <c r="U61" s="2">
-        <v>47939</v>
+        <v>47300</v>
       </c>
       <c r="V61" s="4">
-        <v>7</v>
+        <v>7.625</v>
       </c>
       <c r="W61" s="3" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="X61" s="4">
-        <v>10500</v>
+        <v>4130.2083333299997</v>
       </c>
       <c r="Y61" s="4">
-        <v>10500</v>
+        <v>4130.2083329999996</v>
       </c>
       <c r="Z61" s="6">
-        <v>3.6229999999999999E-3</v>
+        <v>2.3860000000000001E-3</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D62" s="4">
-        <v>360000</v>
+        <v>300000</v>
       </c>
       <c r="E62" s="5">
-        <v>100.9195</v>
+        <v>99.194140000000004</v>
       </c>
       <c r="F62" s="4">
-        <v>379625.2</v>
+        <v>299418.87833332998</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J62" s="5">
-        <v>100.9195</v>
+        <v>99.194140000000004</v>
       </c>
       <c r="K62" s="5">
         <v>1</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M62" s="4">
-        <v>379625.2</v>
+        <v>299418.878333</v>
       </c>
       <c r="N62" s="4">
-        <v>379625.2</v>
+        <v>299418.87833332998</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="P62" s="3" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="R62" s="3" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="S62" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T62" s="4">
         <v>0.01</v>
       </c>
       <c r="U62" s="2">
-        <v>47894</v>
+        <v>47136</v>
       </c>
       <c r="V62" s="4">
-        <v>6.5</v>
+        <v>5.125</v>
       </c>
       <c r="W62" s="3" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="X62" s="4">
-        <v>16315</v>
+        <v>1836.45833333</v>
       </c>
       <c r="Y62" s="4">
-        <v>16315</v>
+        <v>1836.458333</v>
       </c>
       <c r="Z62" s="6">
-        <v>2.9039999999999999E-3</v>
+        <v>2.2659999999999998E-3</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D63" s="4">
-        <v>520000</v>
+        <v>400000</v>
       </c>
       <c r="E63" s="5">
-        <v>95.794030000000006</v>
+        <v>100.90730000000001</v>
       </c>
       <c r="F63" s="4">
-        <v>500786.73377778003</v>
+        <v>403629.2</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J63" s="5">
-        <v>95.794030000000006</v>
+        <v>100.90730000000001</v>
       </c>
       <c r="K63" s="5">
         <v>1</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M63" s="4">
-        <v>500786.73377699999</v>
+        <v>403629.2</v>
       </c>
       <c r="N63" s="4">
-        <v>500786.73377778003</v>
+        <v>403629.2</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="P63" s="3" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>68</v>
+        <v>110</v>
       </c>
       <c r="R63" s="3" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="S63" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T63" s="4">
         <v>0.01</v>
       </c>
       <c r="U63" s="2">
-        <v>47284</v>
+        <v>46813</v>
       </c>
       <c r="V63" s="4">
-        <v>4</v>
+        <v>5.875</v>
       </c>
       <c r="W63" s="3" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="X63" s="4">
-        <v>2657.7777777800002</v>
+        <v>0</v>
       </c>
       <c r="Y63" s="4">
-        <v>2657.7777769999998</v>
+        <v>0</v>
       </c>
       <c r="Z63" s="6">
-        <v>3.8310000000000002E-3</v>
+        <v>3.055E-3</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D64" s="4">
-        <v>545000</v>
+        <v>425000</v>
       </c>
       <c r="E64" s="5">
-        <v>92.992270000000005</v>
+        <v>96.345309999999998</v>
       </c>
       <c r="F64" s="4">
-        <v>516231.82983333</v>
+        <v>414780.0675</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J64" s="5">
-        <v>92.992270000000005</v>
+        <v>96.345309999999998</v>
       </c>
       <c r="K64" s="5">
         <v>1</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M64" s="4">
-        <v>516231.82983300003</v>
+        <v>414780.0675</v>
       </c>
       <c r="N64" s="4">
-        <v>516231.82983333</v>
+        <v>414780.0675</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="P64" s="3" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>84</v>
+        <v>138</v>
       </c>
       <c r="R64" s="3" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="S64" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T64" s="4">
         <v>0.01</v>
       </c>
       <c r="U64" s="2">
-        <v>47894</v>
+        <v>47239</v>
       </c>
       <c r="V64" s="4">
         <v>3.75</v>
       </c>
       <c r="W64" s="3" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="X64" s="4">
-        <v>9423.9583333299997</v>
+        <v>5312.5</v>
       </c>
       <c r="Y64" s="4">
-        <v>9423.9583330000005</v>
+        <v>5312.5</v>
       </c>
       <c r="Z64" s="6">
-        <v>3.9490000000000003E-3</v>
+        <v>3.14E-3</v>
       </c>
     </row>
     <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D65" s="4">
-        <v>470000</v>
+        <v>225000</v>
       </c>
       <c r="E65" s="5">
-        <v>101.996878</v>
+        <v>97.430999999999997</v>
       </c>
       <c r="F65" s="4">
-        <v>486951.02104443999</v>
+        <v>222032.25</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J65" s="5">
-        <v>101.996878</v>
+        <v>97.430999999999997</v>
       </c>
       <c r="K65" s="5">
         <v>1</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M65" s="4">
-        <v>486951.02104399999</v>
+        <v>222032.25</v>
       </c>
       <c r="N65" s="4">
-        <v>486951.02104443999</v>
+        <v>222032.25</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="P65" s="3" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>84</v>
+        <v>138</v>
       </c>
       <c r="R65" s="3" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="S65" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T65" s="4">
         <v>0.01</v>
       </c>
       <c r="U65" s="2">
-        <v>48533</v>
+        <v>47270</v>
       </c>
       <c r="V65" s="4">
-        <v>7.625</v>
+        <v>5</v>
       </c>
       <c r="W65" s="3" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="X65" s="4">
-        <v>7565.6944444399996</v>
+        <v>2812.5</v>
       </c>
       <c r="Y65" s="4">
-        <v>7565.6944439999997</v>
+        <v>2812.5</v>
       </c>
       <c r="Z65" s="6">
-        <v>3.725E-3</v>
+        <v>1.681E-3</v>
       </c>
     </row>
     <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D66" s="4">
-        <v>435000</v>
+        <v>80000</v>
       </c>
       <c r="E66" s="5">
-        <v>105.515913</v>
+        <v>96.85257</v>
       </c>
       <c r="F66" s="4">
-        <v>460368.70071667002</v>
+        <v>77885.833777780004</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>293</v>
+        <v>31</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J66" s="5">
-        <v>105.515913</v>
+        <v>96.85257</v>
       </c>
       <c r="K66" s="5">
         <v>1</v>
       </c>
       <c r="L66" s="3" t="s">
-        <v>294</v>
+        <v>33</v>
       </c>
       <c r="M66" s="4">
-        <v>460368.70071599999</v>
+        <v>77885.833777000007</v>
       </c>
       <c r="N66" s="4">
-        <v>460368.70071667002</v>
+        <v>77885.833777780004</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="P66" s="3" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>90</v>
+        <v>154</v>
       </c>
       <c r="R66" s="3" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>298</v>
+        <v>58</v>
       </c>
       <c r="T66" s="4">
         <v>0.01</v>
       </c>
       <c r="U66" s="2">
-        <v>49507</v>
+        <v>46767</v>
       </c>
       <c r="V66" s="4">
-        <v>8.125</v>
+        <v>3.95</v>
       </c>
       <c r="W66" s="3" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="X66" s="4">
-        <v>1374.47916667</v>
+        <v>403.77777778000001</v>
       </c>
       <c r="Y66" s="4">
-        <v>1374.4791660000001</v>
+        <v>403.77777700000001</v>
       </c>
       <c r="Z66" s="6">
-        <v>3.5209999999999998E-3</v>
+        <v>5.8900000000000001E-4</v>
       </c>
     </row>
     <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D67" s="4">
-        <v>465000</v>
+        <v>105000</v>
       </c>
       <c r="E67" s="5">
-        <v>97.107029999999995</v>
+        <v>94.785929999999993</v>
       </c>
       <c r="F67" s="4">
-        <v>455584.14783332997</v>
+        <v>101559.6015</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J67" s="5">
-        <v>97.107029999999995</v>
+        <v>94.785929999999993</v>
       </c>
       <c r="K67" s="5">
         <v>1</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M67" s="4">
-        <v>455584.147833</v>
+        <v>101559.6015</v>
       </c>
       <c r="N67" s="4">
-        <v>455584.14783332997</v>
+        <v>101559.6015</v>
       </c>
       <c r="O67" s="3" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="P67" s="3" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>84</v>
+        <v>154</v>
       </c>
       <c r="R67" s="3" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="S67" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T67" s="4">
         <v>0.01</v>
       </c>
       <c r="U67" s="2">
-        <v>49110</v>
+        <v>47209</v>
       </c>
       <c r="V67" s="4">
-        <v>6.25</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="W67" s="3" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="X67" s="4">
-        <v>4036.4583333300002</v>
+        <v>2034.375</v>
       </c>
       <c r="Y67" s="4">
-        <v>4036.458333</v>
+        <v>2034.375</v>
       </c>
       <c r="Z67" s="6">
-        <v>3.4849999999999998E-3</v>
+        <v>7.6800000000000002E-4</v>
       </c>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D68" s="4">
-        <v>505000</v>
+        <v>70000</v>
       </c>
       <c r="E68" s="5">
-        <v>100.33499999999999</v>
+        <v>99.332369999999997</v>
       </c>
       <c r="F68" s="4">
-        <v>516791.75</v>
+        <v>69717.770111110003</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J68" s="5">
-        <v>100.33499999999999</v>
+        <v>99.332369999999997</v>
       </c>
       <c r="K68" s="5">
         <v>1</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M68" s="4">
-        <v>516791.75</v>
+        <v>69717.770111000005</v>
       </c>
       <c r="N68" s="4">
-        <v>516791.75</v>
+        <v>69717.770111110003</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="P68" s="3" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>84</v>
+        <v>154</v>
       </c>
       <c r="R68" s="3" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="S68" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T68" s="4">
         <v>0.01</v>
       </c>
       <c r="U68" s="2">
-        <v>47757</v>
+        <v>46798</v>
       </c>
       <c r="V68" s="4">
-        <v>6</v>
+        <v>5.95</v>
       </c>
       <c r="W68" s="3" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="X68" s="4">
-        <v>10100</v>
+        <v>185.11111111</v>
       </c>
       <c r="Y68" s="4">
-        <v>10100</v>
+        <v>185.11111099999999</v>
       </c>
       <c r="Z68" s="6">
-        <v>3.9529999999999999E-3</v>
+        <v>5.2700000000000002E-4</v>
       </c>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D69" s="4">
-        <v>480000</v>
+        <v>325000</v>
       </c>
       <c r="E69" s="5">
-        <v>102.32129999999999</v>
+        <v>85.455462999999995</v>
       </c>
       <c r="F69" s="4">
-        <v>493433.90666666999</v>
+        <v>278915.15058333002</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J69" s="5">
-        <v>102.32129999999999</v>
+        <v>85.455462999999995</v>
       </c>
       <c r="K69" s="5">
         <v>1</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M69" s="4">
-        <v>493433.90666600002</v>
+        <v>278915.15058299998</v>
       </c>
       <c r="N69" s="4">
-        <v>493433.90666666999</v>
+        <v>278915.15058333002</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="P69" s="3" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="R69" s="3" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="S69" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T69" s="4">
         <v>0.01</v>
       </c>
       <c r="U69" s="2">
-        <v>49140</v>
+        <v>47150</v>
       </c>
       <c r="V69" s="4">
-        <v>6.875</v>
+        <v>4.375</v>
       </c>
       <c r="W69" s="3" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="X69" s="4">
-        <v>2291.6666666699998</v>
+        <v>1184.89583333</v>
       </c>
       <c r="Y69" s="4">
-        <v>2291.6666660000001</v>
+        <v>1184.895833</v>
       </c>
       <c r="Z69" s="6">
-        <v>3.774E-3</v>
+        <v>2.111E-3</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D70" s="4">
-        <v>510000</v>
+        <v>380000</v>
       </c>
       <c r="E70" s="5">
-        <v>96.469179999999994</v>
+        <v>95.712590000000006</v>
       </c>
       <c r="F70" s="4">
-        <v>500227.19300000003</v>
+        <v>368442.00866667001</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J70" s="5">
-        <v>96.469179999999994</v>
+        <v>95.712590000000006</v>
       </c>
       <c r="K70" s="5">
         <v>1</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M70" s="4">
-        <v>500227.19300000003</v>
+        <v>368442.00866599998</v>
       </c>
       <c r="N70" s="4">
-        <v>500227.19300000003</v>
+        <v>368442.00866667001</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="P70" s="3" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>297</v>
+        <v>57</v>
       </c>
       <c r="R70" s="3" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="S70" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T70" s="4">
         <v>0.01</v>
       </c>
       <c r="U70" s="2">
-        <v>46997</v>
+        <v>47133</v>
       </c>
       <c r="V70" s="4">
-        <v>3.875</v>
+        <v>9.75</v>
       </c>
       <c r="W70" s="3" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="X70" s="4">
-        <v>8234.375</v>
+        <v>4734.1666666700003</v>
       </c>
       <c r="Y70" s="4">
-        <v>8234.375</v>
+        <v>4734.1666660000001</v>
       </c>
       <c r="Z70" s="6">
-        <v>3.826E-3</v>
+        <v>2.7889999999999998E-3</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D71" s="4">
-        <v>505000</v>
+        <v>420000</v>
       </c>
       <c r="E71" s="5">
-        <v>98.411439999999999</v>
+        <v>96.623019999999997</v>
       </c>
       <c r="F71" s="4">
-        <v>502243.44908332999</v>
+        <v>411241.68400000001</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J71" s="5">
-        <v>98.411439999999999</v>
+        <v>96.623019999999997</v>
       </c>
       <c r="K71" s="5">
         <v>1</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M71" s="4">
-        <v>502243.44908300001</v>
+        <v>411241.68400000001</v>
       </c>
       <c r="N71" s="4">
-        <v>502243.44908332999</v>
+        <v>411241.68400000001</v>
       </c>
       <c r="O71" s="3" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="P71" s="3" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="R71" s="3" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="S71" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T71" s="4">
         <v>0.01</v>
       </c>
       <c r="U71" s="2">
-        <v>46873</v>
+        <v>47058</v>
       </c>
       <c r="V71" s="4">
-        <v>4.125</v>
+        <v>3.875</v>
       </c>
       <c r="W71" s="3" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="X71" s="4">
-        <v>5265.6770833299997</v>
+        <v>5425</v>
       </c>
       <c r="Y71" s="4">
-        <v>5265.6770829999996</v>
+        <v>5425</v>
       </c>
       <c r="Z71" s="6">
-        <v>3.8419999999999999E-3</v>
+        <v>3.1129999999999999E-3</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D72" s="4">
-        <v>105000</v>
+        <v>425000</v>
       </c>
       <c r="E72" s="5">
-        <v>103.44929999999999</v>
+        <v>95.133010999999996</v>
       </c>
       <c r="F72" s="4">
-        <v>110256.55666667</v>
+        <v>405165.29674999998</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J72" s="5">
-        <v>103.44929999999999</v>
+        <v>95.133010999999996</v>
       </c>
       <c r="K72" s="5">
         <v>1</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M72" s="4">
-        <v>110256.556666</v>
+        <v>405165.29674999998</v>
       </c>
       <c r="N72" s="4">
-        <v>110256.55666667</v>
+        <v>405165.29674999998</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="P72" s="3" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>309</v>
+        <v>154</v>
       </c>
       <c r="R72" s="3" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="S72" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T72" s="4">
         <v>0.01</v>
       </c>
       <c r="U72" s="2">
         <v>47894</v>
       </c>
       <c r="V72" s="4">
-        <v>7.375</v>
+        <v>4.5</v>
       </c>
       <c r="W72" s="3" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="X72" s="4">
-        <v>1634.79166667</v>
+        <v>850</v>
       </c>
       <c r="Y72" s="4">
-        <v>1634.7916660000001</v>
+        <v>850</v>
       </c>
       <c r="Z72" s="6">
-        <v>8.43E-4</v>
+        <v>3.0669999999999998E-3</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D73" s="4">
-        <v>480000</v>
+        <v>335000</v>
       </c>
       <c r="E73" s="5">
-        <v>101.5552</v>
+        <v>99.073390000000003</v>
       </c>
       <c r="F73" s="4">
-        <v>493554.96</v>
+        <v>338177.10649999999</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J73" s="5">
-        <v>101.5552</v>
+        <v>99.073390000000003</v>
       </c>
       <c r="K73" s="5">
         <v>1</v>
       </c>
       <c r="L73" s="3" t="s">
-        <v>33</v>
+        <v>135</v>
       </c>
       <c r="M73" s="4">
-        <v>493554.96</v>
+        <v>338177.10649999999</v>
       </c>
       <c r="N73" s="4">
-        <v>493554.96</v>
+        <v>338177.10649999999</v>
       </c>
       <c r="O73" s="3" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="P73" s="3" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>84</v>
+        <v>138</v>
       </c>
       <c r="R73" s="3" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="T73" s="4">
         <v>0.01</v>
       </c>
       <c r="U73" s="2">
-        <v>49096</v>
+        <v>46661</v>
       </c>
       <c r="V73" s="4">
-        <v>7.25</v>
+        <v>4.5</v>
       </c>
       <c r="W73" s="3" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="X73" s="4">
-        <v>6090</v>
+        <v>6281.25</v>
       </c>
       <c r="Y73" s="4">
-        <v>6090</v>
+        <v>6281.25</v>
       </c>
       <c r="Z73" s="6">
-        <v>3.7750000000000001E-3</v>
+        <v>2.5600000000000002E-3</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D74" s="4">
-        <v>250000</v>
+        <v>275000</v>
       </c>
       <c r="E74" s="5">
-        <v>99.056139999999999</v>
+        <v>98.141679999999994</v>
       </c>
       <c r="F74" s="4">
-        <v>248682.01666667001</v>
+        <v>271426.94638888998</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J74" s="5">
-        <v>99.056139999999999</v>
+        <v>98.141679999999994</v>
       </c>
       <c r="K74" s="5">
         <v>1</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M74" s="4">
-        <v>248682.01666600001</v>
+        <v>271426.94638799998</v>
       </c>
       <c r="N74" s="4">
-        <v>248682.01666667001</v>
+        <v>271426.94638888998</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="P74" s="3" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>169</v>
+        <v>68</v>
       </c>
       <c r="R74" s="3" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="T74" s="4">
         <v>0.01</v>
       </c>
       <c r="U74" s="2">
-        <v>46935</v>
+        <v>47133</v>
       </c>
       <c r="V74" s="4">
-        <v>5</v>
+        <v>4.375</v>
       </c>
       <c r="W74" s="3" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="X74" s="4">
-        <v>1041.66666667</v>
+        <v>1537.3263888900001</v>
       </c>
       <c r="Y74" s="4">
-        <v>1041.6666660000001</v>
+        <v>1537.326388</v>
       </c>
       <c r="Z74" s="6">
-        <v>1.902E-3</v>
+        <v>2.0539999999999998E-3</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D75" s="4">
-        <v>395000</v>
+        <v>430000</v>
       </c>
       <c r="E75" s="5">
-        <v>101.357631</v>
+        <v>94.284009999999995</v>
       </c>
       <c r="F75" s="4">
-        <v>407830.61119999998</v>
+        <v>412934.29855556</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>218</v>
+        <v>31</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J75" s="5">
-        <v>101.357631</v>
+        <v>94.284009999999995</v>
       </c>
       <c r="K75" s="5">
         <v>1</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>219</v>
+        <v>33</v>
       </c>
       <c r="M75" s="4">
-        <v>407830.61119999998</v>
+        <v>412934.29855499999</v>
       </c>
       <c r="N75" s="4">
-        <v>407830.61119999998</v>
+        <v>412934.29855556</v>
       </c>
       <c r="O75" s="3" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="P75" s="3" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="R75" s="3" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="S75" s="3" t="s">
-        <v>222</v>
+        <v>58</v>
       </c>
       <c r="T75" s="4">
         <v>0.01</v>
       </c>
       <c r="U75" s="2">
-        <v>47969</v>
+        <v>47771</v>
       </c>
       <c r="V75" s="4">
-        <v>6.875</v>
+        <v>4.625</v>
       </c>
       <c r="W75" s="3" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="X75" s="4">
-        <v>7467.96875</v>
+        <v>7513.0555555600004</v>
       </c>
       <c r="Y75" s="4">
-        <v>7467.96875</v>
+        <v>7513.0555549999999</v>
       </c>
       <c r="Z75" s="6">
-        <v>3.1199999999999999E-3</v>
+        <v>3.1259999999999999E-3</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D76" s="4">
-        <v>180000</v>
+        <v>370000</v>
       </c>
       <c r="E76" s="5">
-        <v>100.99460000000001</v>
+        <v>102.244462</v>
       </c>
       <c r="F76" s="4">
-        <v>185301.53</v>
+        <v>380681.24551111</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>31</v>
+        <v>393</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J76" s="5">
-        <v>100.99460000000001</v>
+        <v>102.244462</v>
       </c>
       <c r="K76" s="5">
         <v>1</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>33</v>
+        <v>394</v>
       </c>
       <c r="M76" s="4">
-        <v>185301.53</v>
+        <v>380681.24551099999</v>
       </c>
       <c r="N76" s="4">
-        <v>185301.53</v>
+        <v>380681.24551111</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="P76" s="3" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>90</v>
+        <v>397</v>
       </c>
       <c r="R76" s="3" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="S76" s="3" t="s">
-        <v>58</v>
+        <v>398</v>
       </c>
       <c r="T76" s="4">
         <v>0.01</v>
       </c>
       <c r="U76" s="2">
-        <v>48502</v>
+        <v>47688</v>
       </c>
       <c r="V76" s="4">
-        <v>6.625</v>
+        <v>6.25</v>
       </c>
       <c r="W76" s="3" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="X76" s="4">
-        <v>3511.25</v>
+        <v>2376.7361111099999</v>
       </c>
       <c r="Y76" s="4">
-        <v>3511.25</v>
+        <v>2376.7361110000002</v>
       </c>
       <c r="Z76" s="6">
-        <v>1.4170000000000001E-3</v>
+        <v>2.882E-3</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D77" s="4">
-        <v>460000</v>
+        <v>395000</v>
       </c>
       <c r="E77" s="5">
-        <v>100.4461</v>
+        <v>101.9521</v>
       </c>
       <c r="F77" s="4">
-        <v>463457.61555555998</v>
+        <v>413820.17</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>118</v>
+        <v>31</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J77" s="5">
-        <v>100.4461</v>
+        <v>101.9521</v>
       </c>
       <c r="K77" s="5">
         <v>1</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="M77" s="4">
-        <v>463457.61555500003</v>
+        <v>413820.17</v>
       </c>
       <c r="N77" s="4">
-        <v>463457.61555555998</v>
+        <v>413820.17</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="P77" s="3" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="R77" s="3" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="T77" s="4">
         <v>0.01</v>
       </c>
       <c r="U77" s="2">
-        <v>47133</v>
+        <v>49583</v>
       </c>
       <c r="V77" s="4">
-        <v>6.875</v>
+        <v>6.75</v>
       </c>
       <c r="W77" s="3" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="X77" s="4">
-        <v>1405.5555555599999</v>
+        <v>11109.375</v>
       </c>
       <c r="Y77" s="4">
-        <v>1405.5555549999999</v>
+        <v>11109.375</v>
       </c>
       <c r="Z77" s="6">
-        <v>3.545E-3</v>
+        <v>3.1329999999999999E-3</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D78" s="4">
-        <v>505000</v>
+        <v>65000</v>
       </c>
       <c r="E78" s="5">
-        <v>97.689430000000002</v>
+        <v>99.798389999999998</v>
       </c>
       <c r="F78" s="4">
-        <v>503810.37150000001</v>
+        <v>66065.134055560004</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J78" s="5">
-        <v>97.689430000000002</v>
+        <v>99.798389999999998</v>
       </c>
       <c r="K78" s="5">
         <v>1</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M78" s="4">
-        <v>503810.37150000001</v>
+        <v>66065.134055000002</v>
       </c>
       <c r="N78" s="4">
-        <v>503810.37150000001</v>
+        <v>66065.134055560004</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="P78" s="3" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="R78" s="3" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="S78" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T78" s="4">
         <v>0.01</v>
       </c>
       <c r="U78" s="2">
-        <v>47164</v>
+        <v>47041</v>
       </c>
       <c r="V78" s="4">
-        <v>4.5</v>
+        <v>6.25</v>
       </c>
       <c r="W78" s="3" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="X78" s="4">
-        <v>10478.75</v>
+        <v>1196.1805555599999</v>
       </c>
       <c r="Y78" s="4">
-        <v>10478.75</v>
+        <v>1196.1805549999999</v>
       </c>
       <c r="Z78" s="6">
-        <v>3.8539999999999998E-3</v>
+        <v>5.0000000000000001E-4</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D79" s="4">
-        <v>520000</v>
+        <v>420000</v>
       </c>
       <c r="E79" s="5">
-        <v>95.253514999999993</v>
+        <v>98.033019999999993</v>
       </c>
       <c r="F79" s="4">
-        <v>503176.05577778001</v>
+        <v>413751.18400000001</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J79" s="5">
-        <v>95.253514999999993</v>
+        <v>98.033019999999993</v>
       </c>
       <c r="K79" s="5">
         <v>1</v>
       </c>
       <c r="L79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M79" s="4">
-        <v>503176.05577699997</v>
+        <v>413751.18400000001</v>
       </c>
       <c r="N79" s="4">
-        <v>503176.05577778001</v>
+        <v>413751.18400000001</v>
       </c>
       <c r="O79" s="3" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="P79" s="3" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>132</v>
+        <v>74</v>
       </c>
       <c r="R79" s="3" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="S79" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T79" s="4">
         <v>0.01</v>
       </c>
       <c r="U79" s="2">
-        <v>47376</v>
+        <v>46798</v>
       </c>
       <c r="V79" s="4">
-        <v>4</v>
+        <v>3.75</v>
       </c>
       <c r="W79" s="3" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="X79" s="4">
-        <v>7857.7777777800002</v>
+        <v>2012.5</v>
       </c>
       <c r="Y79" s="4">
-        <v>7857.7777770000002</v>
+        <v>2012.5</v>
       </c>
       <c r="Z79" s="6">
-        <v>3.849E-3</v>
+        <v>3.1319999999999998E-3</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D80" s="4">
-        <v>300000</v>
+        <v>420000</v>
       </c>
       <c r="E80" s="5">
-        <v>108.57705</v>
+        <v>98.233379999999997</v>
       </c>
       <c r="F80" s="4">
-        <v>334343.65000000002</v>
+        <v>414592.696</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>293</v>
+        <v>31</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J80" s="5">
-        <v>108.57705</v>
+        <v>98.233379999999997</v>
       </c>
       <c r="K80" s="5">
         <v>1</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>294</v>
+        <v>33</v>
       </c>
       <c r="M80" s="4">
-        <v>334343.65000000002</v>
+        <v>414592.696</v>
       </c>
       <c r="N80" s="4">
-        <v>334343.65000000002</v>
+        <v>414592.696</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="R80" s="3" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>298</v>
+        <v>58</v>
       </c>
       <c r="T80" s="4">
         <v>0.01</v>
       </c>
       <c r="U80" s="2">
-        <v>47223</v>
+        <v>46767</v>
       </c>
       <c r="V80" s="4">
-        <v>9.75</v>
+        <v>3.75</v>
       </c>
       <c r="W80" s="3" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="X80" s="4">
-        <v>8612.5</v>
+        <v>2012.5</v>
       </c>
       <c r="Y80" s="4">
-        <v>8612.5</v>
+        <v>2012.5</v>
       </c>
       <c r="Z80" s="6">
-        <v>2.5569999999999998E-3</v>
+        <v>3.1380000000000002E-3</v>
       </c>
     </row>
     <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D81" s="4">
-        <v>210000</v>
+        <v>395000</v>
       </c>
       <c r="E81" s="5">
-        <v>97.351609999999994</v>
+        <v>101.22539999999999</v>
       </c>
       <c r="F81" s="4">
-        <v>209037.96433332999</v>
+        <v>410996.33694443997</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J81" s="5">
-        <v>97.351609999999994</v>
+        <v>101.22539999999999</v>
       </c>
       <c r="K81" s="5">
         <v>1</v>
       </c>
       <c r="L81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M81" s="4">
-        <v>209037.96433300001</v>
+        <v>410996.33694399998</v>
       </c>
       <c r="N81" s="4">
-        <v>209037.96433332999</v>
+        <v>410996.33694443997</v>
       </c>
       <c r="O81" s="3" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>84</v>
+        <v>138</v>
       </c>
       <c r="R81" s="3" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="S81" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T81" s="4">
         <v>0.01</v>
       </c>
       <c r="U81" s="2">
-        <v>47529</v>
+        <v>47376</v>
       </c>
       <c r="V81" s="4">
-        <v>4.75</v>
+        <v>6.125</v>
       </c>
       <c r="W81" s="3" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="X81" s="4">
-        <v>4599.5833333299997</v>
+        <v>11156.00694444</v>
       </c>
       <c r="Y81" s="4">
-        <v>4599.5833329999996</v>
+        <v>11156.006944000001</v>
       </c>
       <c r="Z81" s="6">
-        <v>1.5989999999999999E-3</v>
+        <v>3.1110000000000001E-3</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D82" s="4">
-        <v>455000</v>
+        <v>290000</v>
       </c>
       <c r="E82" s="5">
-        <v>100.033689</v>
+        <v>98.231539999999995</v>
       </c>
       <c r="F82" s="4">
-        <v>456467.72939444002</v>
+        <v>290349.24377777998</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J82" s="5">
-        <v>100.033689</v>
+        <v>98.231539999999995</v>
       </c>
       <c r="K82" s="5">
         <v>1</v>
       </c>
       <c r="L82" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M82" s="4">
-        <v>456467.72939400002</v>
+        <v>290349.243777</v>
       </c>
       <c r="N82" s="4">
-        <v>456467.72939444002</v>
+        <v>290349.24377777998</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>90</v>
+        <v>154</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="S82" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T82" s="4">
         <v>0.01</v>
       </c>
       <c r="U82" s="2">
-        <v>48410</v>
+        <v>46675</v>
       </c>
       <c r="V82" s="4">
-        <v>6.5</v>
+        <v>5</v>
       </c>
       <c r="W82" s="3" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="X82" s="4">
-        <v>1314.4444444400001</v>
+        <v>5477.7777777800002</v>
       </c>
       <c r="Y82" s="4">
-        <v>1314.444444</v>
+        <v>5477.7777770000002</v>
       </c>
       <c r="Z82" s="6">
-        <v>3.4919999999999999E-3</v>
+        <v>2.1979999999999999E-3</v>
       </c>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D83" s="4">
-        <v>385000</v>
+        <v>135000</v>
       </c>
       <c r="E83" s="5">
-        <v>100.8921</v>
+        <v>76.364050000000006</v>
       </c>
       <c r="F83" s="4">
-        <v>398252.08500000002</v>
+        <v>103611.78</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>118</v>
+        <v>31</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J83" s="5">
-        <v>100.8921</v>
+        <v>76.364050000000006</v>
       </c>
       <c r="K83" s="5">
         <v>1</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="M83" s="4">
-        <v>398252.08500000002</v>
+        <v>103611.78</v>
       </c>
       <c r="N83" s="4">
-        <v>398252.08500000002</v>
+        <v>103611.78</v>
       </c>
       <c r="O83" s="3" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>90</v>
+        <v>154</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="S83" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T83" s="4">
         <v>0.01</v>
       </c>
       <c r="U83" s="2">
-        <v>46827</v>
+        <v>47331</v>
       </c>
       <c r="V83" s="4">
-        <v>6.75</v>
+        <v>4.625</v>
       </c>
       <c r="W83" s="3" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="X83" s="4">
-        <v>9817.5</v>
+        <v>520.3125</v>
       </c>
       <c r="Y83" s="4">
-        <v>9817.5</v>
+        <v>520.3125</v>
       </c>
       <c r="Z83" s="6">
-        <v>3.0460000000000001E-3</v>
+        <v>7.8399999999999997E-4</v>
       </c>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D84" s="4">
-        <v>235000</v>
+        <v>170000</v>
       </c>
       <c r="E84" s="5">
-        <v>75.662000000000006</v>
+        <v>99.228489999999994</v>
       </c>
       <c r="F84" s="4">
-        <v>182164.95</v>
+        <v>172411.90522222</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>443</v>
+        <v>31</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J84" s="5">
-        <v>75.662000000000006</v>
+        <v>99.228489999999994</v>
       </c>
       <c r="K84" s="5">
         <v>1</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>444</v>
+        <v>33</v>
       </c>
       <c r="M84" s="4">
-        <v>182164.95</v>
+        <v>172411.905222</v>
       </c>
       <c r="N84" s="4">
-        <v>182164.95</v>
+        <v>172411.90522222</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>445</v>
+        <v>436</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>309</v>
+        <v>138</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="S84" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T84" s="4">
         <v>0.01</v>
       </c>
       <c r="U84" s="2">
-        <v>52681</v>
+        <v>46767</v>
       </c>
       <c r="V84" s="4">
-        <v>5.3</v>
+        <v>4.75</v>
       </c>
       <c r="W84" s="3" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="X84" s="4">
-        <v>4359.25</v>
+        <v>3723.4722222199998</v>
       </c>
       <c r="Y84" s="4">
-        <v>4359.25</v>
+        <v>3723.4722219999999</v>
       </c>
       <c r="Z84" s="6">
-        <v>1.3929999999999999E-3</v>
+        <v>1.305E-3</v>
       </c>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>448</v>
+        <v>439</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D85" s="4">
-        <v>490000</v>
+        <v>135000</v>
       </c>
       <c r="E85" s="5">
-        <v>99.382589999999993</v>
+        <v>96.753789999999995</v>
       </c>
       <c r="F85" s="4">
-        <v>499779.34377778001</v>
+        <v>131900.1165</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J85" s="5">
-        <v>99.382589999999993</v>
+        <v>96.753789999999995</v>
       </c>
       <c r="K85" s="5">
         <v>1</v>
       </c>
       <c r="L85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M85" s="4">
-        <v>499779.34377699997</v>
+        <v>131900.1165</v>
       </c>
       <c r="N85" s="4">
-        <v>499779.34377778001</v>
+        <v>131900.1165</v>
       </c>
       <c r="O85" s="3" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>451</v>
+        <v>437</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>84</v>
+        <v>138</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>448</v>
+        <v>439</v>
       </c>
       <c r="S85" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T85" s="4">
         <v>0.01</v>
       </c>
       <c r="U85" s="2">
-        <v>49049</v>
+        <v>47284</v>
       </c>
       <c r="V85" s="4">
-        <v>6.625</v>
+        <v>4.5</v>
       </c>
       <c r="W85" s="3" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="X85" s="4">
-        <v>12804.65277778</v>
+        <v>1282.5</v>
       </c>
       <c r="Y85" s="4">
-        <v>12804.652776999999</v>
+        <v>1282.5</v>
       </c>
       <c r="Z85" s="6">
-        <v>3.823E-3</v>
+        <v>9.9799999999999997E-4</v>
       </c>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D86" s="4">
-        <v>355000</v>
+        <v>410000</v>
       </c>
       <c r="E86" s="5">
-        <v>97.802490000000006</v>
+        <v>98.473460000000003</v>
       </c>
       <c r="F86" s="4">
-        <v>348283.56172221998</v>
+        <v>415320.83877778001</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J86" s="5">
-        <v>97.802490000000006</v>
+        <v>98.473460000000003</v>
       </c>
       <c r="K86" s="5">
         <v>1</v>
       </c>
       <c r="L86" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M86" s="4">
-        <v>348283.56172200001</v>
+        <v>415320.83877700003</v>
       </c>
       <c r="N86" s="4">
-        <v>348283.56172221998</v>
+        <v>415320.83877778001</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>106</v>
+        <v>397</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="S86" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T86" s="4">
         <v>0.01</v>
       </c>
       <c r="U86" s="2">
-        <v>48775</v>
+        <v>48837</v>
       </c>
       <c r="V86" s="4">
-        <v>6.875</v>
+        <v>6.125</v>
       </c>
       <c r="W86" s="3" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="X86" s="4">
-        <v>1084.72222222</v>
+        <v>11579.65277778</v>
       </c>
       <c r="Y86" s="4">
-        <v>1084.7222220000001</v>
+        <v>11579.652776999999</v>
       </c>
       <c r="Z86" s="6">
-        <v>2.6640000000000001E-3</v>
+        <v>3.1440000000000001E-3</v>
       </c>
     </row>
     <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D87" s="4">
-        <v>530000</v>
+        <v>165000</v>
       </c>
       <c r="E87" s="5">
-        <v>93.057069999999996</v>
+        <v>97.688509999999994</v>
       </c>
       <c r="F87" s="4">
-        <v>502367.05433333002</v>
+        <v>163867.29149999999</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J87" s="5">
-        <v>93.057069999999996</v>
+        <v>97.688509999999994</v>
       </c>
       <c r="K87" s="5">
         <v>1</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M87" s="4">
-        <v>502367.05433299998</v>
+        <v>163867.29149999999</v>
       </c>
       <c r="N87" s="4">
-        <v>502367.05433333002</v>
+        <v>163867.29149999999</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>297</v>
+        <v>138</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="S87" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T87" s="4">
         <v>0.01</v>
       </c>
       <c r="U87" s="2">
-        <v>47894</v>
+        <v>47239</v>
       </c>
       <c r="V87" s="4">
-        <v>3.75</v>
+        <v>4.875</v>
       </c>
       <c r="W87" s="3" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="X87" s="4">
-        <v>9164.5833333299997</v>
+        <v>2681.25</v>
       </c>
       <c r="Y87" s="4">
-        <v>9164.5833330000005</v>
+        <v>2681.25</v>
       </c>
       <c r="Z87" s="6">
-        <v>3.8430000000000001E-3</v>
+        <v>1.24E-3</v>
       </c>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D88" s="4">
-        <v>495000</v>
+        <v>390000</v>
       </c>
       <c r="E88" s="5">
-        <v>99.855149999999995</v>
+        <v>103.127235</v>
       </c>
       <c r="F88" s="4">
-        <v>494282.99249999999</v>
+        <v>413571.21649999998</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H88" s="3" t="s">
-        <v>31</v>
+        <v>272</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J88" s="5">
-        <v>99.855149999999995</v>
+        <v>103.127235</v>
       </c>
       <c r="K88" s="5">
         <v>1</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>33</v>
+        <v>273</v>
       </c>
       <c r="M88" s="4">
-        <v>494282.99249999999</v>
+        <v>413571.21649999998</v>
       </c>
       <c r="N88" s="4">
-        <v>494282.99249999999</v>
+        <v>413571.21649999998</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>309</v>
+        <v>98</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>58</v>
+        <v>276</v>
       </c>
       <c r="T88" s="4">
         <v>0.01</v>
       </c>
       <c r="U88" s="2">
-        <v>46600</v>
+        <v>47939</v>
       </c>
       <c r="V88" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="W88" s="3" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="X88" s="4">
-        <v>0</v>
+        <v>11375</v>
       </c>
       <c r="Y88" s="4">
-        <v>0</v>
+        <v>11375</v>
       </c>
       <c r="Z88" s="6">
-        <v>3.7810000000000001E-3</v>
+        <v>3.1310000000000001E-3</v>
       </c>
     </row>
     <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D89" s="4">
-        <v>125000</v>
+        <v>360000</v>
       </c>
       <c r="E89" s="5">
-        <v>97.783410000000003</v>
+        <v>101.5971</v>
       </c>
       <c r="F89" s="4">
-        <v>124592.54375</v>
+        <v>366789.56</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J89" s="5">
-        <v>97.783410000000003</v>
+        <v>101.5971</v>
       </c>
       <c r="K89" s="5">
         <v>1</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M89" s="4">
-        <v>124592.54375</v>
+        <v>366789.56</v>
       </c>
       <c r="N89" s="4">
-        <v>124592.54375</v>
+        <v>366789.56</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="S89" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T89" s="4">
         <v>0.01</v>
       </c>
       <c r="U89" s="2">
-        <v>48852</v>
+        <v>47894</v>
       </c>
       <c r="V89" s="4">
-        <v>5.625</v>
+        <v>6.5</v>
       </c>
       <c r="W89" s="3" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="X89" s="4">
-        <v>2363.28125</v>
+        <v>1040</v>
       </c>
       <c r="Y89" s="4">
-        <v>2363.28125</v>
+        <v>1040</v>
       </c>
       <c r="Z89" s="6">
-        <v>9.5299999999999996E-4</v>
+        <v>2.7759999999999998E-3</v>
       </c>
     </row>
     <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D90" s="4">
-        <v>480000</v>
+        <v>225000</v>
       </c>
       <c r="E90" s="5">
-        <v>104.603782</v>
+        <v>97.491979000000001</v>
       </c>
       <c r="F90" s="4">
-        <v>503911.48693333002</v>
+        <v>224753.82775</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H90" s="3" t="s">
-        <v>475</v>
+        <v>31</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J90" s="5">
-        <v>104.603782</v>
+        <v>97.491979000000001</v>
       </c>
       <c r="K90" s="5">
         <v>1</v>
       </c>
       <c r="L90" s="3" t="s">
-        <v>476</v>
+        <v>33</v>
       </c>
       <c r="M90" s="4">
-        <v>503911.48693299998</v>
+        <v>224753.82775</v>
       </c>
       <c r="N90" s="4">
-        <v>503911.48693333002</v>
+        <v>224753.82775</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>477</v>
+        <v>465</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>478</v>
+        <v>466</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="S90" s="3" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="T90" s="4">
         <v>0.01</v>
       </c>
       <c r="U90" s="2">
-        <v>47498</v>
+        <v>49232</v>
       </c>
       <c r="V90" s="4">
-        <v>8.5</v>
+        <v>5.5</v>
       </c>
       <c r="W90" s="3" t="s">
-        <v>479</v>
+        <v>467</v>
       </c>
       <c r="X90" s="4">
-        <v>1813.33333333</v>
+        <v>5396.875</v>
       </c>
       <c r="Y90" s="4">
-        <v>1813.333333</v>
+        <v>5396.875</v>
       </c>
       <c r="Z90" s="6">
-        <v>3.8549999999999999E-3</v>
+        <v>1.701E-3</v>
       </c>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D91" s="4">
-        <v>485000</v>
+        <v>425000</v>
       </c>
       <c r="E91" s="5">
-        <v>96.081999999999994</v>
+        <v>96.483069999999998</v>
       </c>
       <c r="F91" s="4">
-        <v>474081.03333333001</v>
+        <v>413641.93638889003</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J91" s="5">
-        <v>96.081999999999994</v>
+        <v>96.483069999999998</v>
       </c>
       <c r="K91" s="5">
         <v>1</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M91" s="4">
-        <v>474081.03333300003</v>
+        <v>413641.93638799997</v>
       </c>
       <c r="N91" s="4">
-        <v>474081.03333333001</v>
+        <v>413641.93638889003</v>
       </c>
       <c r="O91" s="3" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>297</v>
+        <v>80</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="S91" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T91" s="4">
         <v>0.01</v>
       </c>
       <c r="U91" s="2">
-        <v>47178</v>
+        <v>47284</v>
       </c>
       <c r="V91" s="4">
         <v>4</v>
       </c>
       <c r="W91" s="3" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="X91" s="4">
-        <v>8083.3333333299997</v>
+        <v>3588.8888888900001</v>
       </c>
       <c r="Y91" s="4">
-        <v>8083.3333329999996</v>
+        <v>3588.888888</v>
       </c>
       <c r="Z91" s="6">
-        <v>3.6259999999999999E-3</v>
+        <v>3.1310000000000001E-3</v>
       </c>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D92" s="4">
-        <v>430000</v>
+        <v>435000</v>
       </c>
       <c r="E92" s="5">
-        <v>107.848</v>
+        <v>93.220173000000003</v>
       </c>
       <c r="F92" s="4">
-        <v>464864.4</v>
+        <v>406232.75254999998</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H92" s="3" t="s">
-        <v>487</v>
+        <v>31</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J92" s="5">
-        <v>107.848</v>
+        <v>93.220173000000003</v>
       </c>
       <c r="K92" s="5">
         <v>1</v>
       </c>
       <c r="L92" s="3" t="s">
-        <v>488</v>
+        <v>33</v>
       </c>
       <c r="M92" s="4">
-        <v>464864.4</v>
+        <v>406232.75254999998</v>
       </c>
       <c r="N92" s="4">
-        <v>464864.4</v>
+        <v>406232.75254999998</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>309</v>
+        <v>110</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="T92" s="4">
         <v>0.01</v>
       </c>
       <c r="U92" s="2">
-        <v>49874</v>
+        <v>47894</v>
       </c>
       <c r="V92" s="4">
-        <v>7.2</v>
+        <v>3.75</v>
       </c>
       <c r="W92" s="3" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="X92" s="4">
-        <v>1118</v>
+        <v>725</v>
       </c>
       <c r="Y92" s="4">
-        <v>1118</v>
+        <v>725</v>
       </c>
       <c r="Z92" s="6">
-        <v>3.5560000000000001E-3</v>
+        <v>3.075E-3</v>
       </c>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D93" s="4">
-        <v>470000</v>
+        <v>280000</v>
       </c>
       <c r="E93" s="5">
-        <v>98.938220999999999</v>
+        <v>114.137184</v>
       </c>
       <c r="F93" s="4">
-        <v>465074.91647777997</v>
+        <v>324904.1152</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J93" s="5">
-        <v>98.938220999999999</v>
+        <v>114.137184</v>
       </c>
       <c r="K93" s="5">
         <v>1</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M93" s="4">
-        <v>465074.91647699999</v>
+        <v>324904.1152</v>
       </c>
       <c r="N93" s="4">
-        <v>465074.91647777997</v>
+        <v>324904.1152</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>495</v>
+        <v>481</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>169</v>
+        <v>74</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="S93" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T93" s="4">
         <v>0.01</v>
       </c>
       <c r="U93" s="2">
-        <v>46783</v>
+        <v>47168</v>
       </c>
       <c r="V93" s="4">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="W93" s="3" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="X93" s="4">
-        <v>65.277777779999994</v>
+        <v>5320</v>
       </c>
       <c r="Y93" s="4">
-        <v>65.277777</v>
+        <v>5320</v>
       </c>
       <c r="Z93" s="6">
-        <v>3.558E-3</v>
+        <v>2.4589999999999998E-3</v>
       </c>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>498</v>
+        <v>484</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D94" s="4">
-        <v>430000</v>
+        <v>325000</v>
       </c>
       <c r="E94" s="5">
-        <v>106.87291999999999</v>
+        <v>103.1591</v>
       </c>
       <c r="F94" s="4">
-        <v>461297.44488889002</v>
+        <v>336440.68611110997</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J94" s="5">
-        <v>106.87291999999999</v>
+        <v>103.1591</v>
       </c>
       <c r="K94" s="5">
         <v>1</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M94" s="4">
-        <v>461297.44488800003</v>
+        <v>336440.68611100002</v>
       </c>
       <c r="N94" s="4">
-        <v>461297.44488889002</v>
+        <v>336440.68611110997</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>499</v>
+        <v>485</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>500</v>
+        <v>486</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="S94" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T94" s="4">
         <v>0.01</v>
       </c>
       <c r="U94" s="2">
-        <v>47679</v>
+        <v>47164</v>
       </c>
       <c r="V94" s="4">
-        <v>9.125</v>
+        <v>8.125</v>
       </c>
       <c r="W94" s="3" t="s">
-        <v>501</v>
+        <v>487</v>
       </c>
       <c r="X94" s="4">
-        <v>1743.8888888900001</v>
+        <v>1173.6111111099999</v>
       </c>
       <c r="Y94" s="4">
-        <v>1743.888888</v>
+        <v>1173.6111109999999</v>
       </c>
       <c r="Z94" s="6">
-        <v>3.529E-3</v>
+        <v>2.5469999999999998E-3</v>
       </c>
     </row>
     <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
-        <v>502</v>
+        <v>488</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>503</v>
+        <v>489</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D95" s="4">
-        <v>490000</v>
+        <v>395000</v>
       </c>
       <c r="E95" s="5">
-        <v>95.913129999999995</v>
+        <v>103.131987</v>
       </c>
       <c r="F95" s="4">
-        <v>476684.61477778002</v>
+        <v>416239.64726111002</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J95" s="5">
-        <v>95.913129999999995</v>
+        <v>103.131987</v>
       </c>
       <c r="K95" s="5">
         <v>1</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M95" s="4">
-        <v>476684.61477699998</v>
+        <v>416239.64726100001</v>
       </c>
       <c r="N95" s="4">
-        <v>476684.61477778002</v>
+        <v>416239.64726111002</v>
       </c>
       <c r="O95" s="3" t="s">
-        <v>504</v>
+        <v>490</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>505</v>
+        <v>491</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>297</v>
+        <v>110</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>502</v>
+        <v>488</v>
       </c>
       <c r="S95" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T95" s="4">
         <v>0.01</v>
       </c>
       <c r="U95" s="2">
-        <v>47192</v>
+        <v>48533</v>
       </c>
       <c r="V95" s="4">
-        <v>3.625</v>
+        <v>7.625</v>
       </c>
       <c r="W95" s="3" t="s">
-        <v>506</v>
+        <v>492</v>
       </c>
       <c r="X95" s="4">
-        <v>6710.2777777800002</v>
+        <v>8868.2986111099999</v>
       </c>
       <c r="Y95" s="4">
-        <v>6710.2777770000002</v>
+        <v>8868.2986110000002</v>
       </c>
       <c r="Z95" s="6">
-        <v>3.6459999999999999E-3</v>
+        <v>3.1510000000000002E-3</v>
       </c>
     </row>
     <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
-        <v>507</v>
+        <v>493</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>508</v>
+        <v>494</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D96" s="4">
-        <v>515000</v>
+        <v>345000</v>
       </c>
       <c r="E96" s="5">
-        <v>97.162481</v>
+        <v>99.535659999999993</v>
       </c>
       <c r="F96" s="4">
-        <v>504356.56881666998</v>
+        <v>350566.36033333</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J96" s="5">
-        <v>97.162481</v>
+        <v>99.535659999999993</v>
       </c>
       <c r="K96" s="5">
         <v>1</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M96" s="4">
-        <v>504356.56881600001</v>
+        <v>350566.36033300002</v>
       </c>
       <c r="N96" s="4">
-        <v>504356.56881666998</v>
+        <v>350566.36033333</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>509</v>
+        <v>495</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>510</v>
+        <v>496</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>511</v>
+        <v>138</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>507</v>
+        <v>493</v>
       </c>
       <c r="S96" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T96" s="4">
         <v>0.01</v>
       </c>
       <c r="U96" s="2">
-        <v>47635</v>
+        <v>47223</v>
       </c>
       <c r="V96" s="4">
-        <v>4.625</v>
+        <v>5.5</v>
       </c>
       <c r="W96" s="3" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="X96" s="4">
-        <v>3969.7916666699998</v>
+        <v>7168.3333333299997</v>
       </c>
       <c r="Y96" s="4">
-        <v>3969.7916660000001</v>
+        <v>7168.3333329999996</v>
       </c>
       <c r="Z96" s="6">
-        <v>3.8579999999999999E-3</v>
+        <v>2.6540000000000001E-3</v>
       </c>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D97" s="4">
-        <v>230000</v>
+        <v>80000</v>
       </c>
       <c r="E97" s="5">
-        <v>93.754150999999993</v>
+        <v>101.3762</v>
       </c>
       <c r="F97" s="4">
-        <v>216132.88063333</v>
+        <v>83767.626666669996</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H97" s="3" t="s">
-        <v>515</v>
+        <v>31</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J97" s="5">
-        <v>93.754150999999993</v>
+        <v>101.3762</v>
       </c>
       <c r="K97" s="5">
         <v>1</v>
       </c>
       <c r="L97" s="3" t="s">
-        <v>516</v>
+        <v>33</v>
       </c>
       <c r="M97" s="4">
-        <v>216132.88063299999</v>
+        <v>83767.626665999996</v>
       </c>
       <c r="N97" s="4">
-        <v>216132.88063333</v>
+        <v>83767.626666669996</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>517</v>
+        <v>500</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>518</v>
+        <v>501</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>309</v>
+        <v>57</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="T97" s="4">
         <v>0.01</v>
       </c>
       <c r="U97" s="2">
-        <v>48044</v>
+        <v>47209</v>
       </c>
       <c r="V97" s="4">
-        <v>4.875</v>
+        <v>8</v>
       </c>
       <c r="W97" s="3" t="s">
-        <v>519</v>
+        <v>502</v>
       </c>
       <c r="X97" s="4">
-        <v>498.33333333000002</v>
+        <v>2666.6666666699998</v>
       </c>
       <c r="Y97" s="4">
-        <v>498.33333299999998</v>
+        <v>2666.6666660000001</v>
       </c>
       <c r="Z97" s="6">
-        <v>1.653E-3</v>
+        <v>6.3400000000000001E-4</v>
       </c>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>520</v>
+        <v>503</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>521</v>
+        <v>504</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D98" s="4">
-        <v>525000</v>
+        <v>235000</v>
       </c>
       <c r="E98" s="5">
-        <v>93.475037</v>
+        <v>106.216065</v>
       </c>
       <c r="F98" s="4">
-        <v>500124.67341667</v>
+        <v>251941.43330556</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H98" s="3" t="s">
-        <v>31</v>
+        <v>393</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J98" s="5">
-        <v>93.475037</v>
+        <v>106.216065</v>
       </c>
       <c r="K98" s="5">
         <v>1</v>
       </c>
       <c r="L98" s="3" t="s">
-        <v>33</v>
+        <v>394</v>
       </c>
       <c r="M98" s="4">
-        <v>500124.67341599998</v>
+        <v>251941.43330500001</v>
       </c>
       <c r="N98" s="4">
-        <v>500124.67341667</v>
+        <v>251941.43330556</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>522</v>
+        <v>505</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>523</v>
+        <v>506</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>90</v>
+        <v>138</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>520</v>
+        <v>503</v>
       </c>
       <c r="S98" s="3" t="s">
-        <v>58</v>
+        <v>398</v>
       </c>
       <c r="T98" s="4">
         <v>0.01</v>
       </c>
       <c r="U98" s="2">
-        <v>47894</v>
+        <v>49507</v>
       </c>
       <c r="V98" s="4">
-        <v>3.875</v>
+        <v>8.125</v>
       </c>
       <c r="W98" s="3" t="s">
-        <v>524</v>
+        <v>507</v>
       </c>
       <c r="X98" s="4">
-        <v>9380.7291666700003</v>
+        <v>2333.6805555599999</v>
       </c>
       <c r="Y98" s="4">
-        <v>9380.7291659999992</v>
+        <v>2333.6805549999999</v>
       </c>
       <c r="Z98" s="6">
-        <v>3.826E-3</v>
+        <v>1.9070000000000001E-3</v>
       </c>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>525</v>
+        <v>508</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>526</v>
+        <v>509</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D99" s="4">
-        <v>525000</v>
+        <v>415000</v>
       </c>
       <c r="E99" s="5">
-        <v>91.403583999999995</v>
+        <v>98.150459999999995</v>
       </c>
       <c r="F99" s="4">
-        <v>488992.51391667</v>
+        <v>413088.29788889003</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J99" s="5">
-        <v>91.403583999999995</v>
+        <v>98.150459999999995</v>
       </c>
       <c r="K99" s="5">
         <v>1</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M99" s="4">
-        <v>488992.51391600003</v>
+        <v>413088.29788799997</v>
       </c>
       <c r="N99" s="4">
-        <v>488992.51391667</v>
+        <v>413088.29788889003</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>527</v>
+        <v>510</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>309</v>
+        <v>110</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>525</v>
+        <v>508</v>
       </c>
       <c r="S99" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T99" s="4">
         <v>0.01</v>
       </c>
       <c r="U99" s="2">
-        <v>49795</v>
+        <v>49110</v>
       </c>
       <c r="V99" s="4">
-        <v>6.875</v>
+        <v>6.25</v>
       </c>
       <c r="W99" s="3" t="s">
-        <v>529</v>
+        <v>512</v>
       </c>
       <c r="X99" s="4">
-        <v>9123.6979166700003</v>
+        <v>5763.8888888900001</v>
       </c>
       <c r="Y99" s="4">
-        <v>9123.6979159999992</v>
+        <v>5763.8888880000004</v>
       </c>
       <c r="Z99" s="6">
-        <v>3.7399999999999998E-3</v>
+        <v>3.127E-3</v>
       </c>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>530</v>
+        <v>513</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>531</v>
+        <v>514</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D100" s="4">
-        <v>420000</v>
+        <v>400000</v>
       </c>
       <c r="E100" s="5">
-        <v>99.781509999999997</v>
+        <v>101.1991</v>
       </c>
       <c r="F100" s="4">
-        <v>426038.592</v>
+        <v>414796.4</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J100" s="5">
-        <v>99.781509999999997</v>
+        <v>101.1991</v>
       </c>
       <c r="K100" s="5">
         <v>1</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M100" s="4">
-        <v>426038.592</v>
+        <v>414796.4</v>
       </c>
       <c r="N100" s="4">
-        <v>426038.592</v>
+        <v>414796.4</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>532</v>
+        <v>515</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>533</v>
+        <v>516</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>297</v>
+        <v>110</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>530</v>
+        <v>513</v>
       </c>
       <c r="S100" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T100" s="4">
         <v>0.01</v>
       </c>
       <c r="U100" s="2">
-        <v>46492</v>
+        <v>47757</v>
       </c>
       <c r="V100" s="4">
-        <v>5.625</v>
+        <v>6</v>
       </c>
       <c r="W100" s="3" t="s">
-        <v>534</v>
+        <v>517</v>
       </c>
       <c r="X100" s="4">
-        <v>6956.25</v>
+        <v>10000</v>
       </c>
       <c r="Y100" s="4">
-        <v>6956.25</v>
+        <v>10000</v>
       </c>
       <c r="Z100" s="6">
-        <v>3.2590000000000002E-3</v>
+        <v>3.14E-3</v>
       </c>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>536</v>
+        <v>519</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D101" s="4">
-        <v>205000</v>
+        <v>395000</v>
       </c>
       <c r="E101" s="5">
-        <v>101.41079999999999</v>
+        <v>103.1969</v>
       </c>
       <c r="F101" s="4">
-        <v>212829.22333333001</v>
+        <v>411776.62652778003</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J101" s="5">
-        <v>101.41079999999999</v>
+        <v>103.1969</v>
       </c>
       <c r="K101" s="5">
         <v>1</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M101" s="4">
-        <v>212829.223333</v>
+        <v>411776.62652699999</v>
       </c>
       <c r="N101" s="4">
-        <v>212829.22333333001</v>
+        <v>411776.62652778003</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>537</v>
+        <v>520</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>538</v>
+        <v>521</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>297</v>
+        <v>110</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
       <c r="S101" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T101" s="4">
         <v>0.01</v>
       </c>
       <c r="U101" s="2">
-        <v>47192</v>
+        <v>49140</v>
       </c>
       <c r="V101" s="4">
-        <v>6.375</v>
+        <v>6.875</v>
       </c>
       <c r="W101" s="3" t="s">
-        <v>539</v>
+        <v>522</v>
       </c>
       <c r="X101" s="4">
-        <v>4937.0833333299997</v>
+        <v>4148.8715277800002</v>
       </c>
       <c r="Y101" s="4">
-        <v>4937.0833329999996</v>
+        <v>4148.8715270000002</v>
       </c>
       <c r="Z101" s="6">
-        <v>1.6280000000000001E-3</v>
+        <v>3.117E-3</v>
       </c>
     </row>
     <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>540</v>
+        <v>523</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>541</v>
+        <v>524</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D102" s="4">
-        <v>205000</v>
+        <v>415000</v>
       </c>
       <c r="E102" s="5">
-        <v>100.3382</v>
+        <v>97.604100000000003</v>
       </c>
       <c r="F102" s="4">
-        <v>209793.31</v>
+        <v>405057.01500000001</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J102" s="5">
-        <v>100.3382</v>
+        <v>97.604100000000003</v>
       </c>
       <c r="K102" s="5">
         <v>1</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M102" s="4">
-        <v>209793.31</v>
+        <v>405057.01500000001</v>
       </c>
       <c r="N102" s="4">
-        <v>209793.31</v>
+        <v>405057.01500000001</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>542</v>
+        <v>525</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>543</v>
+        <v>526</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>90</v>
+        <v>397</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>540</v>
+        <v>523</v>
       </c>
       <c r="S102" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T102" s="4">
         <v>0.01</v>
       </c>
       <c r="U102" s="2">
-        <v>46478</v>
+        <v>46997</v>
       </c>
       <c r="V102" s="4">
-        <v>6</v>
+        <v>3.875</v>
       </c>
       <c r="W102" s="3" t="s">
-        <v>544</v>
+        <v>527</v>
       </c>
       <c r="X102" s="4">
-        <v>4100</v>
+        <v>0</v>
       </c>
       <c r="Y102" s="4">
-        <v>4100</v>
+        <v>0</v>
       </c>
       <c r="Z102" s="6">
-        <v>1.604E-3</v>
+        <v>3.0660000000000001E-3</v>
       </c>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
-        <v>545</v>
+        <v>528</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>546</v>
+        <v>529</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D103" s="4">
-        <v>350000</v>
+        <v>305000</v>
       </c>
       <c r="E103" s="5">
-        <v>97.011784000000006</v>
+        <v>99.000011000000001</v>
       </c>
       <c r="F103" s="4">
-        <v>341833.25788888999</v>
+        <v>306178.73146667</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H103" s="3" t="s">
-        <v>547</v>
+        <v>31</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J103" s="5">
-        <v>97.011784000000006</v>
+        <v>99.000011000000001</v>
       </c>
       <c r="K103" s="5">
         <v>1</v>
       </c>
       <c r="L103" s="3" t="s">
-        <v>548</v>
+        <v>33</v>
       </c>
       <c r="M103" s="4">
-        <v>341833.25788799999</v>
+        <v>306178.73146600003</v>
       </c>
       <c r="N103" s="4">
-        <v>341833.25788888999</v>
+        <v>306178.73146667</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>549</v>
+        <v>530</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>550</v>
+        <v>531</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>545</v>
+        <v>528</v>
       </c>
       <c r="S103" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T103" s="4">
         <v>0.01</v>
       </c>
       <c r="U103" s="2">
-        <v>47467</v>
+        <v>46873</v>
       </c>
       <c r="V103" s="4">
-        <v>5.125</v>
+        <v>4.125</v>
       </c>
       <c r="W103" s="3" t="s">
-        <v>551</v>
+        <v>532</v>
       </c>
       <c r="X103" s="4">
-        <v>2292.0138888900001</v>
+        <v>4228.6979166700003</v>
       </c>
       <c r="Y103" s="4">
-        <v>2292.013888</v>
+        <v>4228.6979160000001</v>
       </c>
       <c r="Z103" s="6">
-        <v>2.6150000000000001E-3</v>
+        <v>2.3180000000000002E-3</v>
       </c>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>552</v>
+        <v>533</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>553</v>
+        <v>534</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D104" s="4">
-        <v>475000</v>
+        <v>305000</v>
       </c>
       <c r="E104" s="5">
-        <v>104.7231</v>
+        <v>97.398449999999997</v>
       </c>
       <c r="F104" s="4">
-        <v>508273.96111110999</v>
+        <v>298721.59194443998</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J104" s="5">
-        <v>104.7231</v>
+        <v>97.398449999999997</v>
       </c>
       <c r="K104" s="5">
         <v>1</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M104" s="4">
-        <v>508273.96111099998</v>
+        <v>298721.59194399999</v>
       </c>
       <c r="N104" s="4">
-        <v>508273.96111110999</v>
+        <v>298721.59194443998</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>554</v>
+        <v>535</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>555</v>
+        <v>536</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>169</v>
+        <v>74</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>552</v>
+        <v>533</v>
       </c>
       <c r="S104" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T104" s="4">
         <v>0.01</v>
       </c>
       <c r="U104" s="2">
-        <v>49049</v>
+        <v>47133</v>
       </c>
       <c r="V104" s="4">
-        <v>7.75</v>
+        <v>4.25</v>
       </c>
       <c r="W104" s="3" t="s">
-        <v>556</v>
+        <v>537</v>
       </c>
       <c r="X104" s="4">
-        <v>10839.23611111</v>
+        <v>1656.3194444400001</v>
       </c>
       <c r="Y104" s="4">
-        <v>10839.236111</v>
+        <v>1656.319444</v>
       </c>
       <c r="Z104" s="6">
-        <v>3.888E-3</v>
+        <v>2.261E-3</v>
       </c>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
-        <v>557</v>
+        <v>538</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>558</v>
+        <v>539</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D105" s="4">
-        <v>400000</v>
+        <v>105000</v>
       </c>
       <c r="E105" s="5">
-        <v>89.978809999999996</v>
+        <v>103.7242</v>
       </c>
       <c r="F105" s="4">
-        <v>365311.07333332999</v>
+        <v>111190.51416666999</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>65</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J105" s="5">
-        <v>89.978809999999996</v>
+        <v>103.7242</v>
       </c>
       <c r="K105" s="5">
         <v>1</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M105" s="4">
-        <v>365311.07333300001</v>
+        <v>111190.51416599999</v>
       </c>
       <c r="N105" s="4">
-        <v>365311.07333332999</v>
+        <v>111190.51416666999</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>559</v>
+        <v>540</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>560</v>
+        <v>536</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>557</v>
+        <v>538</v>
       </c>
       <c r="S105" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T105" s="4">
         <v>0.01</v>
       </c>
       <c r="U105" s="2">
-        <v>47224</v>
+        <v>47894</v>
       </c>
       <c r="V105" s="4">
-        <v>4.625</v>
+        <v>7.375</v>
       </c>
       <c r="W105" s="3" t="s">
-        <v>34</v>
+        <v>541</v>
       </c>
       <c r="X105" s="4">
-        <v>5395.8333333299997</v>
+        <v>2280.1041666699998</v>
       </c>
       <c r="Y105" s="4">
-        <v>5395.8333329999996</v>
+        <v>2280.1041660000001</v>
       </c>
       <c r="Z105" s="6">
-        <v>2.794E-3</v>
+        <v>8.4099999999999995E-4</v>
       </c>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
-        <v>561</v>
+        <v>542</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>562</v>
+        <v>543</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>563</v>
+        <v>64</v>
       </c>
       <c r="D106" s="4">
-        <v>-173073.7</v>
+        <v>400000</v>
       </c>
       <c r="E106" s="5">
-        <v>1</v>
+        <v>102.82810000000001</v>
       </c>
       <c r="F106" s="4">
-        <v>-173073.7</v>
+        <v>418804.06666667003</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>564</v>
+        <v>65</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J106" s="5">
-        <v>1</v>
+        <v>102.82810000000001</v>
       </c>
       <c r="K106" s="5">
         <v>1</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M106" s="4">
-        <v>-173073.7</v>
+        <v>418804.066666</v>
       </c>
       <c r="N106" s="4">
-        <v>-173073.7</v>
+        <v>418804.06666667003</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>34</v>
+        <v>544</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>34</v>
+        <v>545</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>34</v>
+        <v>110</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>34</v>
+        <v>542</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="T106" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U106" s="2">
+        <v>49096</v>
+      </c>
+      <c r="V106" s="4">
+        <v>7.25</v>
       </c>
       <c r="W106" s="3" t="s">
-        <v>34</v>
+        <v>546</v>
       </c>
       <c r="X106" s="4">
-        <v>0</v>
+        <v>7491.6666666700003</v>
       </c>
       <c r="Y106" s="4">
-        <v>0</v>
+        <v>7491.6666660000001</v>
       </c>
       <c r="Z106" s="6">
-        <v>-1.3240000000000001E-3</v>
+        <v>3.1700000000000001E-3</v>
       </c>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>565</v>
+        <v>547</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>566</v>
+        <v>548</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>567</v>
+        <v>64</v>
       </c>
       <c r="D107" s="4">
-        <v>2461711.71</v>
+        <v>250000</v>
       </c>
       <c r="E107" s="5">
-        <v>1</v>
+        <v>98.500031000000007</v>
       </c>
       <c r="F107" s="4">
-        <v>2461711.71</v>
+        <v>248333.41083333001</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>568</v>
+        <v>65</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J107" s="5">
-        <v>1</v>
+        <v>98.500031000000007</v>
       </c>
       <c r="K107" s="5">
         <v>1</v>
       </c>
       <c r="L107" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M107" s="4">
-        <v>2461711.71</v>
+        <v>248333.410833</v>
       </c>
       <c r="N107" s="4">
-        <v>2461711.71</v>
+        <v>248333.41083333001</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>34</v>
+        <v>549</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>569</v>
+        <v>550</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>34</v>
+        <v>210</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>34</v>
+        <v>547</v>
       </c>
       <c r="S107" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T107" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U107" s="2">
+        <v>46935</v>
+      </c>
+      <c r="V107" s="4">
+        <v>5</v>
       </c>
       <c r="W107" s="3" t="s">
-        <v>34</v>
+        <v>551</v>
       </c>
       <c r="X107" s="4">
-        <v>0</v>
+        <v>2083.3333333300002</v>
       </c>
       <c r="Y107" s="4">
-        <v>0</v>
+        <v>2083.333333</v>
       </c>
       <c r="Z107" s="6">
-        <v>1.8832999999999999E-2</v>
+        <v>1.8799999999999999E-3</v>
       </c>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
-        <v>570</v>
+        <v>552</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>571</v>
+        <v>553</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>572</v>
+        <v>64</v>
       </c>
       <c r="D108" s="4">
-        <v>32999356.25</v>
+        <v>395000</v>
       </c>
       <c r="E108" s="5">
-        <v>100</v>
+        <v>102.1168</v>
       </c>
       <c r="F108" s="4">
-        <v>33002702.018064201</v>
+        <v>413092.34958332998</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>573</v>
+        <v>65</v>
       </c>
       <c r="H108" s="3" t="s">
-        <v>31</v>
+        <v>272</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J108" s="5">
-        <v>100</v>
+        <v>102.1168</v>
       </c>
       <c r="K108" s="5">
         <v>1</v>
       </c>
       <c r="L108" s="3" t="s">
-        <v>33</v>
+        <v>273</v>
       </c>
       <c r="M108" s="4">
-        <v>33002702.018064</v>
+        <v>413092.349583</v>
       </c>
       <c r="N108" s="4">
-        <v>33002702.018064201</v>
+        <v>413092.34958332998</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>34</v>
+        <v>554</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>34</v>
+        <v>555</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>34</v>
+        <v>552</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>58</v>
+        <v>276</v>
       </c>
       <c r="T108" s="4">
         <v>0.01</v>
       </c>
       <c r="U108" s="2">
-        <v>46237</v>
+        <v>47969</v>
       </c>
       <c r="V108" s="4">
-        <v>3.65</v>
+        <v>6.875</v>
       </c>
       <c r="W108" s="3" t="s">
-        <v>34</v>
+        <v>556</v>
       </c>
       <c r="X108" s="4">
-        <v>3345.7680642400001</v>
+        <v>9730.9895833299997</v>
       </c>
       <c r="Y108" s="4">
-        <v>3345.7680639999999</v>
+        <v>9730.9895830000005</v>
       </c>
       <c r="Z108" s="6">
-        <v>0.25248300000000001</v>
+        <v>3.127E-3</v>
       </c>
     </row>
     <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>574</v>
+        <v>557</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>572</v>
+        <v>64</v>
       </c>
       <c r="D109" s="4">
-        <v>49999699.229999997</v>
+        <v>165000</v>
       </c>
       <c r="E109" s="5">
-        <v>100</v>
+        <v>99.874430000000004</v>
       </c>
       <c r="F109" s="4">
-        <v>50004726.977533601</v>
+        <v>168831.872</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>573</v>
+        <v>65</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J109" s="5">
-        <v>100</v>
+        <v>99.874430000000004</v>
       </c>
       <c r="K109" s="5">
         <v>1</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M109" s="4">
-        <v>50004726.977532998</v>
+        <v>168831.872</v>
       </c>
       <c r="N109" s="4">
-        <v>50004726.977533601</v>
+        <v>168831.872</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>34</v>
+        <v>559</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>34</v>
+        <v>560</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>57</v>
+        <v>154</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>34</v>
+        <v>557</v>
       </c>
       <c r="S109" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T109" s="4">
         <v>0.01</v>
       </c>
       <c r="U109" s="2">
-        <v>46237</v>
+        <v>47027</v>
       </c>
       <c r="V109" s="4">
-        <v>3.62</v>
+        <v>5.875</v>
       </c>
       <c r="W109" s="3" t="s">
-        <v>34</v>
+        <v>561</v>
       </c>
       <c r="X109" s="4">
-        <v>5027.7475336799998</v>
+        <v>4039.0625</v>
       </c>
       <c r="Y109" s="4">
-        <v>5027.7475329999997</v>
+        <v>4039.0625</v>
       </c>
       <c r="Z109" s="6">
-        <v>0.38255499999999998</v>
+        <v>1.2780000000000001E-3</v>
       </c>
     </row>
     <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>576</v>
+        <v>562</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>577</v>
+        <v>563</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>572</v>
+        <v>64</v>
       </c>
       <c r="D110" s="4">
-        <v>6350000</v>
+        <v>150000</v>
       </c>
       <c r="E110" s="5">
-        <v>96.701066999999995</v>
+        <v>98.095402000000007</v>
       </c>
       <c r="F110" s="4">
-        <v>6140517.7544999998</v>
+        <v>149296.228</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>578</v>
+        <v>65</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J110" s="5">
-        <v>96.701066999999995</v>
+        <v>98.095402000000007</v>
       </c>
       <c r="K110" s="5">
         <v>1</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M110" s="4">
-        <v>6140517.7544999998</v>
+        <v>149296.228</v>
       </c>
       <c r="N110" s="4">
-        <v>6140517.7544999998</v>
+        <v>149296.228</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>580</v>
+        <v>560</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>576</v>
+        <v>562</v>
       </c>
       <c r="S110" s="3" t="s">
         <v>58</v>
       </c>
       <c r="T110" s="4">
         <v>0.01</v>
       </c>
       <c r="U110" s="2">
-        <v>46548</v>
+        <v>47253</v>
       </c>
       <c r="V110" s="4">
-        <v>0</v>
+        <v>4.875</v>
       </c>
       <c r="W110" s="3" t="s">
-        <v>581</v>
+        <v>565</v>
       </c>
       <c r="X110" s="4">
-        <v>0</v>
+        <v>2153.125</v>
       </c>
       <c r="Y110" s="4">
-        <v>0</v>
+        <v>2153.125</v>
       </c>
       <c r="Z110" s="6">
-        <v>4.6976999999999998E-2</v>
+        <v>1.1299999999999999E-3</v>
       </c>
     </row>
     <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>583</v>
+        <v>567</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D111" s="4">
+        <v>675000</v>
+      </c>
+      <c r="E111" s="5">
+        <v>97.078370000000007</v>
       </c>
       <c r="F111" s="4">
-        <v>-24026039.100000001</v>
+        <v>657669.62250000006</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J111" s="5">
+        <v>97.078370000000007</v>
+      </c>
+      <c r="K111" s="5">
+        <v>1</v>
+      </c>
+      <c r="L111" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M111" s="4">
+        <v>657669.62250000006</v>
+      </c>
+      <c r="N111" s="4">
+        <v>657669.62250000006</v>
+      </c>
+      <c r="O111" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="P111" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="Q111" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="R111" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="S111" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T111" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U111" s="2">
+        <v>47331</v>
+      </c>
+      <c r="V111" s="4">
+        <v>4.25</v>
+      </c>
+      <c r="W111" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="X111" s="4">
+        <v>2390.625</v>
+      </c>
+      <c r="Y111" s="4">
+        <v>2390.625</v>
       </c>
       <c r="Z111" s="6">
-        <v>-0.18380840634185799</v>
+        <v>4.9789999999999999E-3</v>
       </c>
     </row>
     <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D112" s="4">
+        <v>180000</v>
+      </c>
+      <c r="E112" s="5">
+        <v>101.6028</v>
+      </c>
+      <c r="F112" s="4">
+        <v>187390.04</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I112" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J112" s="5">
+        <v>101.6028</v>
+      </c>
+      <c r="K112" s="5">
+        <v>1</v>
+      </c>
+      <c r="L112" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M112" s="4">
+        <v>187390.04</v>
+      </c>
+      <c r="N112" s="4">
+        <v>187390.04</v>
+      </c>
+      <c r="O112" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="P112" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="Q112" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="R112" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="S112" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T112" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U112" s="2">
+        <v>48502</v>
+      </c>
+      <c r="V112" s="4">
+        <v>6.625</v>
+      </c>
+      <c r="W112" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="X112" s="4">
+        <v>4505</v>
+      </c>
+      <c r="Y112" s="4">
+        <v>4505</v>
+      </c>
+      <c r="Z112" s="6">
+        <v>1.418E-3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A113" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D113" s="4">
+        <v>405000</v>
+      </c>
+      <c r="E113" s="5">
+        <v>100.58450000000001</v>
+      </c>
+      <c r="F113" s="4">
+        <v>410925.03749999998</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J113" s="5">
+        <v>100.58450000000001</v>
+      </c>
+      <c r="K113" s="5">
+        <v>1</v>
+      </c>
+      <c r="L113" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="M113" s="4">
+        <v>410925.03749999998</v>
+      </c>
+      <c r="N113" s="4">
+        <v>410925.03749999998</v>
+      </c>
+      <c r="O113" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="P113" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="Q113" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R113" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="S113" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="T113" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U113" s="2">
+        <v>47133</v>
+      </c>
+      <c r="V113" s="4">
+        <v>6.875</v>
+      </c>
+      <c r="W113" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="X113" s="4">
+        <v>3557.8125</v>
+      </c>
+      <c r="Y113" s="4">
+        <v>3557.8125</v>
+      </c>
+      <c r="Z113" s="6">
+        <v>3.1110000000000001E-3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A114" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D114" s="4">
+        <v>410000</v>
+      </c>
+      <c r="E114" s="5">
+        <v>98.441609999999997</v>
+      </c>
+      <c r="F114" s="4">
+        <v>404430.60100000002</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I114" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J114" s="5">
+        <v>98.441609999999997</v>
+      </c>
+      <c r="K114" s="5">
+        <v>1</v>
+      </c>
+      <c r="L114" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M114" s="4">
+        <v>404430.60100000002</v>
+      </c>
+      <c r="N114" s="4">
+        <v>404430.60100000002</v>
+      </c>
+      <c r="O114" s="3" t="s">
         <v>584</v>
       </c>
-      <c r="B112" s="3" t="s">
+      <c r="P114" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="F112" s="4">
-[...7 lines deleted...]
-      <c r="A114" s="3" t="s">
+      <c r="Q114" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R114" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="S114" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T114" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U114" s="2">
+        <v>47164</v>
+      </c>
+      <c r="V114" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="W114" s="3" t="s">
         <v>586</v>
       </c>
-    </row>
-    <row r="115" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="X114" s="4">
+        <v>820</v>
+      </c>
+      <c r="Y114" s="4">
+        <v>820</v>
+      </c>
+      <c r="Z114" s="6">
+        <v>3.0609999999999999E-3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
         <v>587</v>
       </c>
-    </row>
-    <row r="116" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="B115" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D115" s="4">
+        <v>420000</v>
+      </c>
+      <c r="E115" s="5">
+        <v>95.759259999999998</v>
+      </c>
+      <c r="F115" s="4">
+        <v>409935.55866667</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J115" s="5">
+        <v>95.759259999999998</v>
+      </c>
+      <c r="K115" s="5">
+        <v>1</v>
+      </c>
+      <c r="L115" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M115" s="4">
+        <v>409935.55866600003</v>
+      </c>
+      <c r="N115" s="4">
+        <v>409935.55866667</v>
+      </c>
+      <c r="O115" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="P115" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="Q115" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="R115" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="S115" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T115" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U115" s="2">
+        <v>47376</v>
+      </c>
+      <c r="V115" s="4">
+        <v>4</v>
+      </c>
+      <c r="W115" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="X115" s="4">
+        <v>7746.6666666700003</v>
+      </c>
+      <c r="Y115" s="4">
+        <v>7746.6666660000001</v>
+      </c>
+      <c r="Z115" s="6">
+        <v>3.1029999999999999E-3</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:1" x14ac:dyDescent="0.2">
+        <v>592</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D116" s="4">
+        <v>300000</v>
+      </c>
+      <c r="E116" s="5">
+        <v>109.001034</v>
+      </c>
+      <c r="F116" s="4">
+        <v>338053.10200000001</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J116" s="5">
+        <v>109.001034</v>
+      </c>
+      <c r="K116" s="5">
+        <v>1</v>
+      </c>
+      <c r="L116" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="M116" s="4">
+        <v>338053.10200000001</v>
+      </c>
+      <c r="N116" s="4">
+        <v>338053.10200000001</v>
+      </c>
+      <c r="O116" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="P116" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="Q116" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="R116" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="S116" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="T116" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U116" s="2">
+        <v>47223</v>
+      </c>
+      <c r="V116" s="4">
+        <v>9.75</v>
+      </c>
+      <c r="W116" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="X116" s="4">
+        <v>11050</v>
+      </c>
+      <c r="Y116" s="4">
+        <v>11050</v>
+      </c>
+      <c r="Z116" s="6">
+        <v>2.5590000000000001E-3</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:1" x14ac:dyDescent="0.2">
+        <v>597</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D117" s="4">
+        <v>210000</v>
+      </c>
+      <c r="E117" s="5">
+        <v>97.820679999999996</v>
+      </c>
+      <c r="F117" s="4">
+        <v>205866.76133333001</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I117" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J117" s="5">
+        <v>97.820679999999996</v>
+      </c>
+      <c r="K117" s="5">
+        <v>1</v>
+      </c>
+      <c r="L117" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M117" s="4">
+        <v>205866.761333</v>
+      </c>
+      <c r="N117" s="4">
+        <v>205866.76133333001</v>
+      </c>
+      <c r="O117" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="P117" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="Q117" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R117" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="S117" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T117" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U117" s="2">
+        <v>47529</v>
+      </c>
+      <c r="V117" s="4">
+        <v>4.75</v>
+      </c>
+      <c r="W117" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="X117" s="4">
+        <v>443.33333333000002</v>
+      </c>
+      <c r="Y117" s="4">
+        <v>443.33333299999998</v>
+      </c>
+      <c r="Z117" s="6">
+        <v>1.5579999999999999E-3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:1" x14ac:dyDescent="0.2">
+        <v>602</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D118" s="4">
+        <v>205000</v>
+      </c>
+      <c r="E118" s="5">
+        <v>98.850099999999998</v>
+      </c>
+      <c r="F118" s="4">
+        <v>204148.88555556</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J118" s="5">
+        <v>98.850099999999998</v>
+      </c>
+      <c r="K118" s="5">
+        <v>1</v>
+      </c>
+      <c r="L118" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M118" s="4">
+        <v>204148.88555499999</v>
+      </c>
+      <c r="N118" s="4">
+        <v>204148.88555556</v>
+      </c>
+      <c r="O118" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="P118" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="Q118" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="R118" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="S118" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T118" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U118" s="2">
+        <v>47133</v>
+      </c>
+      <c r="V118" s="4">
+        <v>5.75</v>
+      </c>
+      <c r="W118" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="X118" s="4">
+        <v>1506.1805555599999</v>
+      </c>
+      <c r="Y118" s="4">
+        <v>1506.1805549999999</v>
+      </c>
+      <c r="Z118" s="6">
+        <v>1.5449999999999999E-3</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
-        <v>591</v>
+        <v>607</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D119" s="4">
+        <v>160000</v>
+      </c>
+      <c r="E119" s="5">
+        <v>99.520740000000004</v>
+      </c>
+      <c r="F119" s="4">
+        <v>159686.51733333</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J119" s="5">
+        <v>99.520740000000004</v>
+      </c>
+      <c r="K119" s="5">
+        <v>1</v>
+      </c>
+      <c r="L119" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M119" s="4">
+        <v>159686.517333</v>
+      </c>
+      <c r="N119" s="4">
+        <v>159686.51733333</v>
+      </c>
+      <c r="O119" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="P119" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="Q119" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="R119" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="S119" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T119" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U119" s="2">
+        <v>47164</v>
+      </c>
+      <c r="V119" s="4">
+        <v>6.375</v>
+      </c>
+      <c r="W119" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="X119" s="4">
+        <v>453.33333333000002</v>
+      </c>
+      <c r="Y119" s="4">
+        <v>453.33333299999998</v>
+      </c>
+      <c r="Z119" s="6">
+        <v>1.2080000000000001E-3</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A120" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D120" s="4">
+        <v>385000</v>
+      </c>
+      <c r="E120" s="5">
+        <v>100.8729</v>
+      </c>
+      <c r="F120" s="4">
+        <v>400343.79</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J120" s="5">
+        <v>100.8729</v>
+      </c>
+      <c r="K120" s="5">
+        <v>1</v>
+      </c>
+      <c r="L120" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="M120" s="4">
+        <v>400343.79</v>
+      </c>
+      <c r="N120" s="4">
+        <v>400343.79</v>
+      </c>
+      <c r="O120" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="P120" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="Q120" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="R120" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="S120" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T120" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U120" s="2">
+        <v>46827</v>
+      </c>
+      <c r="V120" s="4">
+        <v>6.75</v>
+      </c>
+      <c r="W120" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="X120" s="4">
+        <v>11983.125</v>
+      </c>
+      <c r="Y120" s="4">
+        <v>11983.125</v>
+      </c>
+      <c r="Z120" s="6">
+        <v>3.0300000000000001E-3</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A121" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D121" s="4">
+        <v>30000</v>
+      </c>
+      <c r="E121" s="5">
+        <v>72.757999999999996</v>
+      </c>
+      <c r="F121" s="4">
+        <v>22516.400000000001</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J121" s="5">
+        <v>72.757999999999996</v>
+      </c>
+      <c r="K121" s="5">
+        <v>1</v>
+      </c>
+      <c r="L121" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="M121" s="4">
+        <v>22516.400000000001</v>
+      </c>
+      <c r="N121" s="4">
+        <v>22516.400000000001</v>
+      </c>
+      <c r="O121" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="P121" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="Q121" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="R121" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="S121" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T121" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U121" s="2">
+        <v>52681</v>
+      </c>
+      <c r="V121" s="4">
+        <v>5.3</v>
+      </c>
+      <c r="W121" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="X121" s="4">
+        <v>689</v>
+      </c>
+      <c r="Y121" s="4">
+        <v>689</v>
+      </c>
+      <c r="Z121" s="6">
+        <v>1.7000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A122" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D122" s="4">
+        <v>400000</v>
+      </c>
+      <c r="E122" s="5">
+        <v>100.6384</v>
+      </c>
+      <c r="F122" s="4">
+        <v>415214.71111110999</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J122" s="5">
+        <v>100.6384</v>
+      </c>
+      <c r="K122" s="5">
+        <v>1</v>
+      </c>
+      <c r="L122" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M122" s="4">
+        <v>415214.71111099998</v>
+      </c>
+      <c r="N122" s="4">
+        <v>415214.71111110999</v>
+      </c>
+      <c r="O122" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="P122" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="Q122" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R122" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="S122" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T122" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U122" s="2">
+        <v>49049</v>
+      </c>
+      <c r="V122" s="4">
+        <v>6.625</v>
+      </c>
+      <c r="W122" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="X122" s="4">
+        <v>12661.11111111</v>
+      </c>
+      <c r="Y122" s="4">
+        <v>12661.111111</v>
+      </c>
+      <c r="Z122" s="6">
+        <v>3.143E-3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A123" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D123" s="4">
+        <v>355000</v>
+      </c>
+      <c r="E123" s="5">
+        <v>97.915949999999995</v>
+      </c>
+      <c r="F123" s="4">
+        <v>350720.19888888998</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J123" s="5">
+        <v>97.915949999999995</v>
+      </c>
+      <c r="K123" s="5">
+        <v>1</v>
+      </c>
+      <c r="L123" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M123" s="4">
+        <v>350720.19888799998</v>
+      </c>
+      <c r="N123" s="4">
+        <v>350720.19888888998</v>
+      </c>
+      <c r="O123" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="P123" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="Q123" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="R123" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="S123" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T123" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U123" s="2">
+        <v>48775</v>
+      </c>
+      <c r="V123" s="4">
+        <v>6.875</v>
+      </c>
+      <c r="W123" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="X123" s="4">
+        <v>3118.5763888900001</v>
+      </c>
+      <c r="Y123" s="4">
+        <v>3118.576388</v>
+      </c>
+      <c r="Z123" s="6">
+        <v>2.6549999999999998E-3</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A124" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D124" s="4">
+        <v>105000</v>
+      </c>
+      <c r="E124" s="5">
+        <v>97.781656999999996</v>
+      </c>
+      <c r="F124" s="4">
+        <v>102892.40651667</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J124" s="5">
+        <v>97.781656999999996</v>
+      </c>
+      <c r="K124" s="5">
+        <v>1</v>
+      </c>
+      <c r="L124" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M124" s="4">
+        <v>102892.406516</v>
+      </c>
+      <c r="N124" s="4">
+        <v>102892.40651667</v>
+      </c>
+      <c r="O124" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="P124" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="Q124" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="R124" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="S124" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T124" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U124" s="2">
+        <v>46798</v>
+      </c>
+      <c r="V124" s="4">
+        <v>4.75</v>
+      </c>
+      <c r="W124" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="X124" s="4">
+        <v>221.66666667000001</v>
+      </c>
+      <c r="Y124" s="4">
+        <v>221.66666599999999</v>
+      </c>
+      <c r="Z124" s="6">
+        <v>7.7800000000000005E-4</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A125" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D125" s="4">
+        <v>430000</v>
+      </c>
+      <c r="E125" s="5">
+        <v>93.237160000000003</v>
+      </c>
+      <c r="F125" s="4">
+        <v>401636.45466667</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J125" s="5">
+        <v>93.237160000000003</v>
+      </c>
+      <c r="K125" s="5">
+        <v>1</v>
+      </c>
+      <c r="L125" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M125" s="4">
+        <v>401636.45466599998</v>
+      </c>
+      <c r="N125" s="4">
+        <v>401636.45466667</v>
+      </c>
+      <c r="O125" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="P125" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="Q125" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="R125" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="S125" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T125" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U125" s="2">
+        <v>47894</v>
+      </c>
+      <c r="V125" s="4">
+        <v>3.75</v>
+      </c>
+      <c r="W125" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="X125" s="4">
+        <v>716.66666667000004</v>
+      </c>
+      <c r="Y125" s="4">
+        <v>716.66666599999996</v>
+      </c>
+      <c r="Z125" s="6">
+        <v>3.0400000000000002E-3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A126" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D126" s="4">
+        <v>245000</v>
+      </c>
+      <c r="E126" s="5">
+        <v>94.451130000000006</v>
+      </c>
+      <c r="F126" s="4">
+        <v>231405.26850000001</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J126" s="5">
+        <v>94.451130000000006</v>
+      </c>
+      <c r="K126" s="5">
+        <v>1</v>
+      </c>
+      <c r="L126" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M126" s="4">
+        <v>231405.26850000001</v>
+      </c>
+      <c r="N126" s="4">
+        <v>231405.26850000001</v>
+      </c>
+      <c r="O126" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="P126" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q126" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="R126" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="S126" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T126" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U126" s="2">
+        <v>46660</v>
+      </c>
+      <c r="V126" s="4">
+        <v>0</v>
+      </c>
+      <c r="W126" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="X126" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y126" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z126" s="6">
+        <v>1.751E-3</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A127" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D127" s="4">
+        <v>410000</v>
+      </c>
+      <c r="E127" s="5">
+        <v>99.742099999999994</v>
+      </c>
+      <c r="F127" s="4">
+        <v>410650.94333332998</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J127" s="5">
+        <v>99.742099999999994</v>
+      </c>
+      <c r="K127" s="5">
+        <v>1</v>
+      </c>
+      <c r="L127" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M127" s="4">
+        <v>410650.943333</v>
+      </c>
+      <c r="N127" s="4">
+        <v>410650.94333332998</v>
+      </c>
+      <c r="O127" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="P127" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="Q127" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="R127" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="S127" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T127" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U127" s="2">
+        <v>46600</v>
+      </c>
+      <c r="V127" s="4">
+        <v>5</v>
+      </c>
+      <c r="W127" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="X127" s="4">
+        <v>1708.33333333</v>
+      </c>
+      <c r="Y127" s="4">
+        <v>1708.333333</v>
+      </c>
+      <c r="Z127" s="6">
+        <v>3.1089999999999998E-3</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A128" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D128" s="4">
+        <v>125000</v>
+      </c>
+      <c r="E128" s="5">
+        <v>98.190736000000001</v>
+      </c>
+      <c r="F128" s="4">
+        <v>125687.63875</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J128" s="5">
+        <v>98.190736000000001</v>
+      </c>
+      <c r="K128" s="5">
+        <v>1</v>
+      </c>
+      <c r="L128" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M128" s="4">
+        <v>125687.63875</v>
+      </c>
+      <c r="N128" s="4">
+        <v>125687.63875</v>
+      </c>
+      <c r="O128" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="P128" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="Q128" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="R128" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="S128" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T128" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U128" s="2">
+        <v>48852</v>
+      </c>
+      <c r="V128" s="4">
+        <v>5.625</v>
+      </c>
+      <c r="W128" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="X128" s="4">
+        <v>2949.21875</v>
+      </c>
+      <c r="Y128" s="4">
+        <v>2949.21875</v>
+      </c>
+      <c r="Z128" s="6">
+        <v>9.5100000000000002E-4</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A129" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D129" s="4">
+        <v>365000</v>
+      </c>
+      <c r="E129" s="5">
+        <v>96.395561000000001</v>
+      </c>
+      <c r="F129" s="4">
+        <v>354175.74209443998</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J129" s="5">
+        <v>96.395561000000001</v>
+      </c>
+      <c r="K129" s="5">
+        <v>1</v>
+      </c>
+      <c r="L129" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="M129" s="4">
+        <v>354175.74209399999</v>
+      </c>
+      <c r="N129" s="4">
+        <v>354175.74209443998</v>
+      </c>
+      <c r="O129" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="P129" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="Q129" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="R129" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="S129" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="T129" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U129" s="2">
+        <v>47133</v>
+      </c>
+      <c r="V129" s="4">
+        <v>5</v>
+      </c>
+      <c r="W129" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="X129" s="4">
+        <v>2331.9444444400001</v>
+      </c>
+      <c r="Y129" s="4">
+        <v>2331.9444440000002</v>
+      </c>
+      <c r="Z129" s="6">
+        <v>2.6809999999999998E-3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A130" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D130" s="4">
+        <v>230000</v>
+      </c>
+      <c r="E130" s="5">
+        <v>96.669838999999996</v>
+      </c>
+      <c r="F130" s="4">
+        <v>224240.52553332999</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J130" s="5">
+        <v>96.669838999999996</v>
+      </c>
+      <c r="K130" s="5">
+        <v>1</v>
+      </c>
+      <c r="L130" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M130" s="4">
+        <v>224240.52553300001</v>
+      </c>
+      <c r="N130" s="4">
+        <v>224240.52553332999</v>
+      </c>
+      <c r="O130" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="P130" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="Q130" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="R130" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="S130" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T130" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U130" s="2">
+        <v>47299</v>
+      </c>
+      <c r="V130" s="4">
+        <v>4.875</v>
+      </c>
+      <c r="W130" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="X130" s="4">
+        <v>1899.89583333</v>
+      </c>
+      <c r="Y130" s="4">
+        <v>1899.895833</v>
+      </c>
+      <c r="Z130" s="6">
+        <v>1.6969999999999999E-3</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A131" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D131" s="4">
+        <v>275000</v>
+      </c>
+      <c r="E131" s="5">
+        <v>97.021739999999994</v>
+      </c>
+      <c r="F131" s="4">
+        <v>272516.03499999997</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J131" s="5">
+        <v>97.021739999999994</v>
+      </c>
+      <c r="K131" s="5">
+        <v>1</v>
+      </c>
+      <c r="L131" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="M131" s="4">
+        <v>272516.03499999997</v>
+      </c>
+      <c r="N131" s="4">
+        <v>272516.03499999997</v>
+      </c>
+      <c r="O131" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="P131" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="Q131" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R131" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="S131" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="T131" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U131" s="2">
+        <v>47192</v>
+      </c>
+      <c r="V131" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="W131" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="X131" s="4">
+        <v>5706.25</v>
+      </c>
+      <c r="Y131" s="4">
+        <v>5706.25</v>
+      </c>
+      <c r="Z131" s="6">
+        <v>2.0630000000000002E-3</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A132" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D132" s="4">
+        <v>280000</v>
+      </c>
+      <c r="E132" s="5">
+        <v>104.917716</v>
+      </c>
+      <c r="F132" s="4">
+        <v>296810.71591110999</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J132" s="5">
+        <v>104.917716</v>
+      </c>
+      <c r="K132" s="5">
+        <v>1</v>
+      </c>
+      <c r="L132" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="M132" s="4">
+        <v>296810.71591099998</v>
+      </c>
+      <c r="N132" s="4">
+        <v>296810.71591110999</v>
+      </c>
+      <c r="O132" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="P132" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="Q132" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R132" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="S132" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="T132" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U132" s="2">
+        <v>47498</v>
+      </c>
+      <c r="V132" s="4">
+        <v>8.5</v>
+      </c>
+      <c r="W132" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="X132" s="4">
+        <v>3041.1111111099999</v>
+      </c>
+      <c r="Y132" s="4">
+        <v>3041.1111110000002</v>
+      </c>
+      <c r="Z132" s="6">
+        <v>2.2469999999999999E-3</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A133" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D133" s="4">
+        <v>390000</v>
+      </c>
+      <c r="E133" s="5">
+        <v>96.317620000000005</v>
+      </c>
+      <c r="F133" s="4">
+        <v>375638.71799999999</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J133" s="5">
+        <v>96.317620000000005</v>
+      </c>
+      <c r="K133" s="5">
+        <v>1</v>
+      </c>
+      <c r="L133" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M133" s="4">
+        <v>375638.71799999999</v>
+      </c>
+      <c r="N133" s="4">
+        <v>375638.71799999999</v>
+      </c>
+      <c r="O133" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="P133" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="Q133" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="R133" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="S133" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T133" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U133" s="2">
+        <v>47178</v>
+      </c>
+      <c r="V133" s="4">
+        <v>4</v>
+      </c>
+      <c r="W133" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="X133" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y133" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z133" s="6">
+        <v>2.843E-3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A134" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D134" s="4">
+        <v>375000</v>
+      </c>
+      <c r="E134" s="5">
+        <v>109.5625</v>
+      </c>
+      <c r="F134" s="4">
+        <v>414084.375</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J134" s="5">
+        <v>109.5625</v>
+      </c>
+      <c r="K134" s="5">
+        <v>1</v>
+      </c>
+      <c r="L134" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="M134" s="4">
+        <v>414084.375</v>
+      </c>
+      <c r="N134" s="4">
+        <v>414084.375</v>
+      </c>
+      <c r="O134" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="P134" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="Q134" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="R134" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="S134" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="T134" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U134" s="2">
+        <v>49874</v>
+      </c>
+      <c r="V134" s="4">
+        <v>7.2</v>
+      </c>
+      <c r="W134" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="X134" s="4">
+        <v>3225</v>
+      </c>
+      <c r="Y134" s="4">
+        <v>3225</v>
+      </c>
+      <c r="Z134" s="6">
+        <v>3.1350000000000002E-3</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A135" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D135" s="4">
+        <v>180000</v>
+      </c>
+      <c r="E135" s="5">
+        <v>98.288449999999997</v>
+      </c>
+      <c r="F135" s="4">
+        <v>178831.71</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J135" s="5">
+        <v>98.288449999999997</v>
+      </c>
+      <c r="K135" s="5">
+        <v>1</v>
+      </c>
+      <c r="L135" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M135" s="4">
+        <v>178831.71</v>
+      </c>
+      <c r="N135" s="4">
+        <v>178831.71</v>
+      </c>
+      <c r="O135" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="P135" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="Q135" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="R135" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="S135" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T135" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U135" s="2">
+        <v>46905</v>
+      </c>
+      <c r="V135" s="4">
+        <v>4.25</v>
+      </c>
+      <c r="W135" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="X135" s="4">
+        <v>1912.5</v>
+      </c>
+      <c r="Y135" s="4">
+        <v>1912.5</v>
+      </c>
+      <c r="Z135" s="6">
+        <v>1.353E-3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A136" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D136" s="4">
+        <v>415000</v>
+      </c>
+      <c r="E136" s="5">
+        <v>98.919951999999995</v>
+      </c>
+      <c r="F136" s="4">
+        <v>412304.60635556001</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J136" s="5">
+        <v>98.919951999999995</v>
+      </c>
+      <c r="K136" s="5">
+        <v>1</v>
+      </c>
+      <c r="L136" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M136" s="4">
+        <v>412304.606355</v>
+      </c>
+      <c r="N136" s="4">
+        <v>412304.60635556001</v>
+      </c>
+      <c r="O136" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="P136" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="Q136" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="R136" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="S136" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T136" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U136" s="2">
+        <v>46783</v>
+      </c>
+      <c r="V136" s="4">
+        <v>5</v>
+      </c>
+      <c r="W136" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="X136" s="4">
+        <v>1786.8055555599999</v>
+      </c>
+      <c r="Y136" s="4">
+        <v>1786.8055549999999</v>
+      </c>
+      <c r="Z136" s="6">
+        <v>3.1210000000000001E-3</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A137" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D137" s="4">
+        <v>385000</v>
+      </c>
+      <c r="E137" s="5">
+        <v>107.092033</v>
+      </c>
+      <c r="F137" s="4">
+        <v>416793.32010556001</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J137" s="5">
+        <v>107.092033</v>
+      </c>
+      <c r="K137" s="5">
+        <v>1</v>
+      </c>
+      <c r="L137" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M137" s="4">
+        <v>416793.32010499999</v>
+      </c>
+      <c r="N137" s="4">
+        <v>416793.32010556001</v>
+      </c>
+      <c r="O137" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="P137" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="Q137" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R137" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="S137" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T137" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U137" s="2">
+        <v>47679</v>
+      </c>
+      <c r="V137" s="4">
+        <v>9.125</v>
+      </c>
+      <c r="W137" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="X137" s="4">
+        <v>4488.9930555600004</v>
+      </c>
+      <c r="Y137" s="4">
+        <v>4488.9930549999999</v>
+      </c>
+      <c r="Z137" s="6">
+        <v>3.1549999999999998E-3</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A138" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D138" s="4">
+        <v>370000</v>
+      </c>
+      <c r="E138" s="5">
+        <v>98.190269999999998</v>
+      </c>
+      <c r="F138" s="4">
+        <v>365490.59622221999</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J138" s="5">
+        <v>98.190269999999998</v>
+      </c>
+      <c r="K138" s="5">
+        <v>1</v>
+      </c>
+      <c r="L138" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M138" s="4">
+        <v>365490.59622200002</v>
+      </c>
+      <c r="N138" s="4">
+        <v>365490.59622221999</v>
+      </c>
+      <c r="O138" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="P138" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="Q138" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R138" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="S138" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T138" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U138" s="2">
+        <v>47133</v>
+      </c>
+      <c r="V138" s="4">
+        <v>4.625</v>
+      </c>
+      <c r="W138" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="X138" s="4">
+        <v>2186.5972222199998</v>
+      </c>
+      <c r="Y138" s="4">
+        <v>2186.5972219999999</v>
+      </c>
+      <c r="Z138" s="6">
+        <v>2.7669999999999999E-3</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A139" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D139" s="4">
+        <v>295000</v>
+      </c>
+      <c r="E139" s="5">
+        <v>98.508309999999994</v>
+      </c>
+      <c r="F139" s="4">
+        <v>295393.26449999999</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J139" s="5">
+        <v>98.508309999999994</v>
+      </c>
+      <c r="K139" s="5">
+        <v>1</v>
+      </c>
+      <c r="L139" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M139" s="4">
+        <v>295393.26449999999</v>
+      </c>
+      <c r="N139" s="4">
+        <v>295393.26449999999</v>
+      </c>
+      <c r="O139" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="P139" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="Q139" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R139" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="S139" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T139" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U139" s="2">
+        <v>47239</v>
+      </c>
+      <c r="V139" s="4">
+        <v>4.875</v>
+      </c>
+      <c r="W139" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="X139" s="4">
+        <v>4793.75</v>
+      </c>
+      <c r="Y139" s="4">
+        <v>4793.75</v>
+      </c>
+      <c r="Z139" s="6">
+        <v>2.2360000000000001E-3</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A140" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D140" s="4">
+        <v>410000</v>
+      </c>
+      <c r="E140" s="5">
+        <v>103.9366</v>
+      </c>
+      <c r="F140" s="4">
+        <v>436099.64333332999</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J140" s="5">
+        <v>103.9366</v>
+      </c>
+      <c r="K140" s="5">
+        <v>1</v>
+      </c>
+      <c r="L140" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M140" s="4">
+        <v>436099.64333300001</v>
+      </c>
+      <c r="N140" s="4">
+        <v>436099.64333332999</v>
+      </c>
+      <c r="O140" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="P140" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="Q140" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R140" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="S140" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="T140" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U140" s="2">
+        <v>47253</v>
+      </c>
+      <c r="V140" s="4">
+        <v>8.25</v>
+      </c>
+      <c r="W140" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="X140" s="4">
+        <v>9959.5833333299997</v>
+      </c>
+      <c r="Y140" s="4">
+        <v>9959.5833330000005</v>
+      </c>
+      <c r="Z140" s="6">
+        <v>3.3010000000000001E-3</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A141" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D141" s="4">
+        <v>395000</v>
+      </c>
+      <c r="E141" s="5">
+        <v>96.124049999999997</v>
+      </c>
+      <c r="F141" s="4">
+        <v>385845.41416667</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J141" s="5">
+        <v>96.124049999999997</v>
+      </c>
+      <c r="K141" s="5">
+        <v>1</v>
+      </c>
+      <c r="L141" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M141" s="4">
+        <v>385845.41416599997</v>
+      </c>
+      <c r="N141" s="4">
+        <v>385845.41416667</v>
+      </c>
+      <c r="O141" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="P141" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="Q141" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="R141" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="S141" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T141" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U141" s="2">
+        <v>47223</v>
+      </c>
+      <c r="V141" s="4">
+        <v>4.125</v>
+      </c>
+      <c r="W141" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="X141" s="4">
+        <v>6155.4166666700003</v>
+      </c>
+      <c r="Y141" s="4">
+        <v>6155.4166660000001</v>
+      </c>
+      <c r="Z141" s="6">
+        <v>2.921E-3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A142" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D142" s="4">
+        <v>425000</v>
+      </c>
+      <c r="E142" s="5">
+        <v>95.059889999999996</v>
+      </c>
+      <c r="F142" s="4">
+        <v>404004.53249999997</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J142" s="5">
+        <v>95.059889999999996</v>
+      </c>
+      <c r="K142" s="5">
+        <v>1</v>
+      </c>
+      <c r="L142" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M142" s="4">
+        <v>404004.53249999997</v>
+      </c>
+      <c r="N142" s="4">
+        <v>404004.53249999997</v>
+      </c>
+      <c r="O142" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="P142" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="Q142" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R142" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="S142" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T142" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U142" s="2">
+        <v>47178</v>
+      </c>
+      <c r="V142" s="4">
+        <v>3.5</v>
+      </c>
+      <c r="W142" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="X142" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y142" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z142" s="6">
+        <v>3.058E-3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A143" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D143" s="4">
+        <v>420000</v>
+      </c>
+      <c r="E143" s="5">
+        <v>96.349189999999993</v>
+      </c>
+      <c r="F143" s="4">
+        <v>411687.01466667</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J143" s="5">
+        <v>96.349189999999993</v>
+      </c>
+      <c r="K143" s="5">
+        <v>1</v>
+      </c>
+      <c r="L143" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M143" s="4">
+        <v>411687.01466599997</v>
+      </c>
+      <c r="N143" s="4">
+        <v>411687.01466667</v>
+      </c>
+      <c r="O143" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="P143" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="Q143" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="R143" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="S143" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T143" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U143" s="2">
+        <v>47192</v>
+      </c>
+      <c r="V143" s="4">
+        <v>3.625</v>
+      </c>
+      <c r="W143" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="X143" s="4">
+        <v>7020.4166666700003</v>
+      </c>
+      <c r="Y143" s="4">
+        <v>7020.4166660000001</v>
+      </c>
+      <c r="Z143" s="6">
+        <v>3.1159999999999998E-3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A144" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D144" s="4">
+        <v>420000</v>
+      </c>
+      <c r="E144" s="5">
+        <v>97.579719999999995</v>
+      </c>
+      <c r="F144" s="4">
+        <v>414691.07400000002</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J144" s="5">
+        <v>97.579719999999995</v>
+      </c>
+      <c r="K144" s="5">
+        <v>1</v>
+      </c>
+      <c r="L144" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M144" s="4">
+        <v>414691.07400000002</v>
+      </c>
+      <c r="N144" s="4">
+        <v>414691.07400000002</v>
+      </c>
+      <c r="O144" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="P144" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="Q144" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="R144" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="S144" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T144" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U144" s="2">
+        <v>47635</v>
+      </c>
+      <c r="V144" s="4">
+        <v>4.625</v>
+      </c>
+      <c r="W144" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="X144" s="4">
+        <v>4856.25</v>
+      </c>
+      <c r="Y144" s="4">
+        <v>4856.25</v>
+      </c>
+      <c r="Z144" s="6">
+        <v>3.1389999999999999E-3</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A145" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D145" s="4">
+        <v>230000</v>
+      </c>
+      <c r="E145" s="5">
+        <v>94.297039999999996</v>
+      </c>
+      <c r="F145" s="4">
+        <v>218315.90033333001</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J145" s="5">
+        <v>94.297039999999996</v>
+      </c>
+      <c r="K145" s="5">
+        <v>1</v>
+      </c>
+      <c r="L145" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="M145" s="4">
+        <v>218315.900333</v>
+      </c>
+      <c r="N145" s="4">
+        <v>218315.90033333001</v>
+      </c>
+      <c r="O145" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="P145" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="Q145" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="R145" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="S145" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="T145" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U145" s="2">
+        <v>48044</v>
+      </c>
+      <c r="V145" s="4">
+        <v>4.875</v>
+      </c>
+      <c r="W145" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="X145" s="4">
+        <v>1432.70833333</v>
+      </c>
+      <c r="Y145" s="4">
+        <v>1432.708333</v>
+      </c>
+      <c r="Z145" s="6">
+        <v>1.652E-3</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A146" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D146" s="4">
+        <v>430000</v>
+      </c>
+      <c r="E146" s="5">
+        <v>93.719800000000006</v>
+      </c>
+      <c r="F146" s="4">
+        <v>403735.69555556</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J146" s="5">
+        <v>93.719800000000006</v>
+      </c>
+      <c r="K146" s="5">
+        <v>1</v>
+      </c>
+      <c r="L146" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M146" s="4">
+        <v>403735.69555499998</v>
+      </c>
+      <c r="N146" s="4">
+        <v>403735.69555556</v>
+      </c>
+      <c r="O146" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="P146" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="Q146" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="R146" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="S146" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T146" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U146" s="2">
+        <v>47894</v>
+      </c>
+      <c r="V146" s="4">
+        <v>3.875</v>
+      </c>
+      <c r="W146" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="X146" s="4">
+        <v>740.55555556000002</v>
+      </c>
+      <c r="Y146" s="4">
+        <v>740.55555500000003</v>
+      </c>
+      <c r="Z146" s="6">
+        <v>3.0560000000000001E-3</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A147" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D147" s="4">
+        <v>435000</v>
+      </c>
+      <c r="E147" s="5">
+        <v>98.746799999999993</v>
+      </c>
+      <c r="F147" s="4">
+        <v>430805.24666667002</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I147" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J147" s="5">
+        <v>98.746799999999993</v>
+      </c>
+      <c r="K147" s="5">
+        <v>1</v>
+      </c>
+      <c r="L147" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M147" s="4">
+        <v>430805.24666599999</v>
+      </c>
+      <c r="N147" s="4">
+        <v>430805.24666667002</v>
+      </c>
+      <c r="O147" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="P147" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="Q147" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="R147" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="S147" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T147" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U147" s="2">
+        <v>47164</v>
+      </c>
+      <c r="V147" s="4">
+        <v>6.5</v>
+      </c>
+      <c r="W147" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="X147" s="4">
+        <v>1256.66666667</v>
+      </c>
+      <c r="Y147" s="4">
+        <v>1256.6666660000001</v>
+      </c>
+      <c r="Z147" s="6">
+        <v>3.261E-3</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A148" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D148" s="4">
+        <v>360000</v>
+      </c>
+      <c r="E148" s="5">
+        <v>102.4615</v>
+      </c>
+      <c r="F148" s="4">
+        <v>380688.9</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I148" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J148" s="5">
+        <v>102.4615</v>
+      </c>
+      <c r="K148" s="5">
+        <v>1</v>
+      </c>
+      <c r="L148" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M148" s="4">
+        <v>380688.9</v>
+      </c>
+      <c r="N148" s="4">
+        <v>380688.9</v>
+      </c>
+      <c r="O148" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="P148" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="Q148" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="R148" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="S148" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T148" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U148" s="2">
+        <v>47192</v>
+      </c>
+      <c r="V148" s="4">
+        <v>7.125</v>
+      </c>
+      <c r="W148" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="X148" s="4">
+        <v>11827.5</v>
+      </c>
+      <c r="Y148" s="4">
+        <v>11827.5</v>
+      </c>
+      <c r="Z148" s="6">
+        <v>2.882E-3</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A149" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D149" s="4">
+        <v>525000</v>
+      </c>
+      <c r="E149" s="5">
+        <v>92.964263000000003</v>
+      </c>
+      <c r="F149" s="4">
+        <v>500193.89116667002</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I149" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J149" s="5">
+        <v>92.964263000000003</v>
+      </c>
+      <c r="K149" s="5">
+        <v>1</v>
+      </c>
+      <c r="L149" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M149" s="4">
+        <v>500193.89116599999</v>
+      </c>
+      <c r="N149" s="4">
+        <v>500193.89116667002</v>
+      </c>
+      <c r="O149" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="P149" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="Q149" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="R149" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="S149" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T149" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U149" s="2">
+        <v>49795</v>
+      </c>
+      <c r="V149" s="4">
+        <v>6.875</v>
+      </c>
+      <c r="W149" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="X149" s="4">
+        <v>12131.51041667</v>
+      </c>
+      <c r="Y149" s="4">
+        <v>12131.510415999999</v>
+      </c>
+      <c r="Z149" s="6">
+        <v>3.7859999999999999E-3</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A150" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D150" s="4">
+        <v>385000</v>
+      </c>
+      <c r="E150" s="5">
+        <v>99.874430000000004</v>
+      </c>
+      <c r="F150" s="4">
+        <v>392697.80550000002</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J150" s="5">
+        <v>99.874430000000004</v>
+      </c>
+      <c r="K150" s="5">
+        <v>1</v>
+      </c>
+      <c r="L150" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M150" s="4">
+        <v>392697.80550000002</v>
+      </c>
+      <c r="N150" s="4">
+        <v>392697.80550000002</v>
+      </c>
+      <c r="O150" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="P150" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="Q150" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="R150" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="S150" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T150" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U150" s="2">
+        <v>46492</v>
+      </c>
+      <c r="V150" s="4">
+        <v>5.625</v>
+      </c>
+      <c r="W150" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="X150" s="4">
+        <v>8181.25</v>
+      </c>
+      <c r="Y150" s="4">
+        <v>8181.25</v>
+      </c>
+      <c r="Z150" s="6">
+        <v>2.9729999999999999E-3</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A151" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D151" s="4">
+        <v>160000</v>
+      </c>
+      <c r="E151" s="5">
+        <v>99.806870000000004</v>
+      </c>
+      <c r="F151" s="4">
+        <v>161019.88088889001</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J151" s="5">
+        <v>99.806870000000004</v>
+      </c>
+      <c r="K151" s="5">
+        <v>1</v>
+      </c>
+      <c r="L151" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M151" s="4">
+        <v>161019.88088800001</v>
+      </c>
+      <c r="N151" s="4">
+        <v>161019.88088889001</v>
+      </c>
+      <c r="O151" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="P151" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="Q151" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="R151" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="S151" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T151" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U151" s="2">
+        <v>46949</v>
+      </c>
+      <c r="V151" s="4">
+        <v>6.5</v>
+      </c>
+      <c r="W151" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="X151" s="4">
+        <v>1328.8888888900001</v>
+      </c>
+      <c r="Y151" s="4">
+        <v>1328.888888</v>
+      </c>
+      <c r="Z151" s="6">
+        <v>1.219E-3</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A152" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D152" s="4">
+        <v>205000</v>
+      </c>
+      <c r="E152" s="5">
+        <v>97.29289</v>
+      </c>
+      <c r="F152" s="4">
+        <v>200661.91755556001</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J152" s="5">
+        <v>97.29289</v>
+      </c>
+      <c r="K152" s="5">
+        <v>1</v>
+      </c>
+      <c r="L152" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M152" s="4">
+        <v>200661.91755499999</v>
+      </c>
+      <c r="N152" s="4">
+        <v>200661.91755556001</v>
+      </c>
+      <c r="O152" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="P152" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="Q152" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="R152" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="S152" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T152" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U152" s="2">
+        <v>47314</v>
+      </c>
+      <c r="V152" s="4">
+        <v>4.625</v>
+      </c>
+      <c r="W152" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="X152" s="4">
+        <v>1211.4930555599999</v>
+      </c>
+      <c r="Y152" s="4">
+        <v>1211.4930549999999</v>
+      </c>
+      <c r="Z152" s="6">
+        <v>1.519E-3</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A153" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D153" s="4">
+        <v>410000</v>
+      </c>
+      <c r="E153" s="5">
+        <v>99.673023999999998</v>
+      </c>
+      <c r="F153" s="4">
+        <v>410623.98173333</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J153" s="5">
+        <v>99.673023999999998</v>
+      </c>
+      <c r="K153" s="5">
+        <v>1</v>
+      </c>
+      <c r="L153" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M153" s="4">
+        <v>410623.98173300002</v>
+      </c>
+      <c r="N153" s="4">
+        <v>410623.98173333</v>
+      </c>
+      <c r="O153" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="P153" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="Q153" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="R153" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="S153" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T153" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U153" s="2">
+        <v>48611</v>
+      </c>
+      <c r="V153" s="4">
+        <v>5.75</v>
+      </c>
+      <c r="W153" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="X153" s="4">
+        <v>1964.58333333</v>
+      </c>
+      <c r="Y153" s="4">
+        <v>1964.583333</v>
+      </c>
+      <c r="Z153" s="6">
+        <v>3.1080000000000001E-3</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A154" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D154" s="4">
+        <v>205000</v>
+      </c>
+      <c r="E154" s="5">
+        <v>101.53449999999999</v>
+      </c>
+      <c r="F154" s="4">
+        <v>214171.87083333</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J154" s="5">
+        <v>101.53449999999999</v>
+      </c>
+      <c r="K154" s="5">
+        <v>1</v>
+      </c>
+      <c r="L154" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M154" s="4">
+        <v>214171.87083299999</v>
+      </c>
+      <c r="N154" s="4">
+        <v>214171.87083333</v>
+      </c>
+      <c r="O154" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="P154" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="Q154" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="R154" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="S154" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T154" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U154" s="2">
+        <v>47192</v>
+      </c>
+      <c r="V154" s="4">
+        <v>6.375</v>
+      </c>
+      <c r="W154" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="X154" s="4">
+        <v>6026.1458333299997</v>
+      </c>
+      <c r="Y154" s="4">
+        <v>6026.1458329999996</v>
+      </c>
+      <c r="Z154" s="6">
+        <v>1.621E-3</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A155" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D155" s="4">
+        <v>350000</v>
+      </c>
+      <c r="E155" s="5">
+        <v>97.750910000000005</v>
+      </c>
+      <c r="F155" s="4">
+        <v>345914.99055555998</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J155" s="5">
+        <v>97.750910000000005</v>
+      </c>
+      <c r="K155" s="5">
+        <v>1</v>
+      </c>
+      <c r="L155" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="M155" s="4">
+        <v>345914.99055500003</v>
+      </c>
+      <c r="N155" s="4">
+        <v>345914.99055555998</v>
+      </c>
+      <c r="O155" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="P155" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="Q155" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="R155" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="S155" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T155" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U155" s="2">
+        <v>47467</v>
+      </c>
+      <c r="V155" s="4">
+        <v>5.125</v>
+      </c>
+      <c r="W155" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="X155" s="4">
+        <v>3786.8055555599999</v>
+      </c>
+      <c r="Y155" s="4">
+        <v>3786.8055549999999</v>
+      </c>
+      <c r="Z155" s="6">
+        <v>2.6180000000000001E-3</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A156" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D156" s="4">
+        <v>110000</v>
+      </c>
+      <c r="E156" s="5">
+        <v>98.292900000000003</v>
+      </c>
+      <c r="F156" s="4">
+        <v>109462.815</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J156" s="5">
+        <v>98.292900000000003</v>
+      </c>
+      <c r="K156" s="5">
+        <v>1</v>
+      </c>
+      <c r="L156" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M156" s="4">
+        <v>109462.815</v>
+      </c>
+      <c r="N156" s="4">
+        <v>109462.815</v>
+      </c>
+      <c r="O156" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="P156" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="Q156" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="R156" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="S156" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T156" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U156" s="2">
+        <v>47270</v>
+      </c>
+      <c r="V156" s="4">
+        <v>4.875</v>
+      </c>
+      <c r="W156" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="X156" s="4">
+        <v>1340.625</v>
+      </c>
+      <c r="Y156" s="4">
+        <v>1340.625</v>
+      </c>
+      <c r="Z156" s="6">
+        <v>8.2799999999999996E-4</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A157" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D157" s="4">
+        <v>380000</v>
+      </c>
+      <c r="E157" s="5">
+        <v>105.9233</v>
+      </c>
+      <c r="F157" s="4">
+        <v>413634.09555556002</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J157" s="5">
+        <v>105.9233</v>
+      </c>
+      <c r="K157" s="5">
+        <v>1</v>
+      </c>
+      <c r="L157" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M157" s="4">
+        <v>413634.09555500001</v>
+      </c>
+      <c r="N157" s="4">
+        <v>413634.09555556002</v>
+      </c>
+      <c r="O157" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="P157" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="Q157" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="R157" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="S157" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T157" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U157" s="2">
+        <v>49049</v>
+      </c>
+      <c r="V157" s="4">
+        <v>7.75</v>
+      </c>
+      <c r="W157" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="X157" s="4">
+        <v>11125.55555556</v>
+      </c>
+      <c r="Y157" s="4">
+        <v>11125.555555000001</v>
+      </c>
+      <c r="Z157" s="6">
+        <v>3.1310000000000001E-3</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A158" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D158" s="4">
+        <v>400000</v>
+      </c>
+      <c r="E158" s="5">
+        <v>91.000388999999998</v>
+      </c>
+      <c r="F158" s="4">
+        <v>370939.05599999998</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J158" s="5">
+        <v>91.000388999999998</v>
+      </c>
+      <c r="K158" s="5">
+        <v>1</v>
+      </c>
+      <c r="L158" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M158" s="4">
+        <v>370939.05599999998</v>
+      </c>
+      <c r="N158" s="4">
+        <v>370939.05599999998</v>
+      </c>
+      <c r="O158" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="P158" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="Q158" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="R158" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="S158" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T158" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U158" s="2">
+        <v>47224</v>
+      </c>
+      <c r="V158" s="4">
+        <v>4.625</v>
+      </c>
+      <c r="W158" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X158" s="4">
+        <v>6937.5</v>
+      </c>
+      <c r="Y158" s="4">
+        <v>6937.5</v>
+      </c>
+      <c r="Z158" s="6">
+        <v>2.8080000000000002E-3</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A159" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="D159" s="4">
+        <v>-183267.9</v>
+      </c>
+      <c r="E159" s="5">
+        <v>1</v>
+      </c>
+      <c r="F159" s="4">
+        <v>-183267.9</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J159" s="5">
+        <v>1</v>
+      </c>
+      <c r="K159" s="5">
+        <v>1</v>
+      </c>
+      <c r="L159" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M159" s="4">
+        <v>-183267.9</v>
+      </c>
+      <c r="N159" s="4">
+        <v>-183267.9</v>
+      </c>
+      <c r="O159" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P159" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q159" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R159" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S159" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T159" s="4">
+        <v>1</v>
+      </c>
+      <c r="W159" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X159" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y159" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z159" s="6">
+        <v>-1.387E-3</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A160" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="D160" s="4">
+        <v>566230.26</v>
+      </c>
+      <c r="E160" s="5">
+        <v>1</v>
+      </c>
+      <c r="F160" s="4">
+        <v>566230.26</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J160" s="5">
+        <v>1</v>
+      </c>
+      <c r="K160" s="5">
+        <v>1</v>
+      </c>
+      <c r="L160" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M160" s="4">
+        <v>566230.26</v>
+      </c>
+      <c r="N160" s="4">
+        <v>566230.26</v>
+      </c>
+      <c r="O160" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P160" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="Q160" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R160" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S160" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T160" s="4">
+        <v>1</v>
+      </c>
+      <c r="W160" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X160" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y160" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z160" s="6">
+        <v>4.2859999999999999E-3</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A161" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="D161" s="4">
+        <v>29007301.75</v>
+      </c>
+      <c r="E161" s="5">
+        <v>100</v>
+      </c>
+      <c r="F161" s="4">
+        <v>29007301.75</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J161" s="5">
+        <v>100</v>
+      </c>
+      <c r="K161" s="5">
+        <v>1</v>
+      </c>
+      <c r="L161" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M161" s="4">
+        <v>29007301.75</v>
+      </c>
+      <c r="N161" s="4">
+        <v>29007301.75</v>
+      </c>
+      <c r="O161" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P161" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q161" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="R161" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S161" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T161" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U161" s="2">
+        <v>46266</v>
+      </c>
+      <c r="V161" s="4">
+        <v>3.66</v>
+      </c>
+      <c r="W161" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X161" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y161" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z161" s="6">
+        <v>0.219613</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A162" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="D162" s="4">
+        <v>47999754.350000001</v>
+      </c>
+      <c r="E162" s="5">
+        <v>100</v>
+      </c>
+      <c r="F162" s="4">
+        <v>47999754.350000001</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J162" s="5">
+        <v>100</v>
+      </c>
+      <c r="K162" s="5">
+        <v>1</v>
+      </c>
+      <c r="L162" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M162" s="4">
+        <v>47999754.350000001</v>
+      </c>
+      <c r="N162" s="4">
+        <v>47999754.350000001</v>
+      </c>
+      <c r="O162" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P162" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q162" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="R162" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S162" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T162" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U162" s="2">
+        <v>46266</v>
+      </c>
+      <c r="V162" s="4">
+        <v>3.66</v>
+      </c>
+      <c r="W162" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X162" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y162" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z162" s="6">
+        <v>0.363404</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A163" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="D163" s="4">
+        <v>4915000</v>
+      </c>
+      <c r="E163" s="5">
+        <v>96.945783000000006</v>
+      </c>
+      <c r="F163" s="4">
+        <v>4764885.2344500003</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J163" s="5">
+        <v>96.945783000000006</v>
+      </c>
+      <c r="K163" s="5">
+        <v>1</v>
+      </c>
+      <c r="L163" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M163" s="4">
+        <v>4764885.2344500003</v>
+      </c>
+      <c r="N163" s="4">
+        <v>4764885.2344500003</v>
+      </c>
+      <c r="O163" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="P163" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="Q163" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R163" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="S163" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T163" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U163" s="2">
+        <v>46548</v>
+      </c>
+      <c r="V163" s="4">
+        <v>0</v>
+      </c>
+      <c r="W163" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="X163" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y163" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z163" s="6">
+        <v>3.6074000000000002E-2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A164" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="D164" s="4">
+        <v>3425000</v>
+      </c>
+      <c r="E164" s="5">
+        <v>96.610236</v>
+      </c>
+      <c r="F164" s="4">
+        <v>3308900.5830000001</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J164" s="5">
+        <v>96.610236</v>
+      </c>
+      <c r="K164" s="5">
+        <v>1</v>
+      </c>
+      <c r="L164" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M164" s="4">
+        <v>3308900.5830000001</v>
+      </c>
+      <c r="N164" s="4">
+        <v>3308900.5830000001</v>
+      </c>
+      <c r="O164" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="P164" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="Q164" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R164" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="S164" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="T164" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U164" s="2">
+        <v>46576</v>
+      </c>
+      <c r="V164" s="4">
+        <v>0</v>
+      </c>
+      <c r="W164" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="X164" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y164" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z164" s="6">
+        <v>2.5051E-2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A165" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="F165" s="4">
+        <v>-22101796.899999999</v>
+      </c>
+      <c r="Z165" s="6">
+        <v>-0.16733210258055001</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A166" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="F166" s="4">
+        <v>-81251740</v>
+      </c>
+      <c r="Z166" s="6">
+        <v>-0.61515471135870203</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A168" s="3" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A169" s="3" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A170" s="3" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A171" s="3" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A172" s="3" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A173" s="3" t="s">
+        <v>845</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>July</vt:lpstr>
+      <vt:lpstr>August</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>