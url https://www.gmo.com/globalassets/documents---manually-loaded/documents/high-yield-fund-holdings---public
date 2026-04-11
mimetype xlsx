--- v5 (2026-03-20)
+++ v6 (2026-04-11)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_01\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_02\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{00B938FE-0476-478C-AE91-66857D126BCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C47ED24C-B7D7-46BD-B198-B8151F7B9E78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="11520" windowHeight="8325" xr2:uid="{3DE10342-FBEE-492A-BAC6-05F744EBC811}"/>
+    <workbookView xWindow="1170" yWindow="1170" windowWidth="11520" windowHeight="8325" xr2:uid="{E3A04643-824B-4C85-BC82-F386BB0BD4FF}"/>
   </bookViews>
   <sheets>
-    <sheet name="January" sheetId="1" r:id="rId1"/>
+    <sheet name="February" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1558" uniqueCount="633">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1597" uniqueCount="639">
   <si>
     <t>GMO High Yield Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -187,104 +187,110 @@
   <si>
     <t>USD_JPY_MSCI_20260406F</t>
   </si>
   <si>
     <t>FX USD VS JPY</t>
   </si>
   <si>
     <t>Derivative</t>
   </si>
   <si>
     <t>Currency Contract</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>USD_JPY_MSCI_20260406T</t>
   </si>
   <si>
-    <t>FBFVH26</t>
+    <t>FBFVM26</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT)</t>
   </si>
   <si>
     <t>Futures</t>
   </si>
   <si>
-    <t>FVH6</t>
+    <t>FVM6</t>
   </si>
   <si>
     <t>XCBT</t>
   </si>
   <si>
-    <t>FBTUH26</t>
+    <t>FBTUM26</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT)</t>
   </si>
   <si>
-    <t>TUH6</t>
-[...2 lines deleted...]
-    <t>FBTYH26</t>
+    <t>TUM6</t>
+  </si>
+  <si>
+    <t>FBTYM26</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)</t>
   </si>
   <si>
-    <t>TYH6</t>
+    <t>TYM6</t>
   </si>
   <si>
     <t>BMO4XNJ00</t>
   </si>
   <si>
     <t>TRSWAP: IBOXHY INDEX</t>
   </si>
   <si>
     <t>SWAP</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>XOTC</t>
   </si>
   <si>
     <t>BMO57U2B4</t>
   </si>
   <si>
     <t>BMO5BZ897</t>
   </si>
   <si>
+    <t>BMO5EHGK0</t>
+  </si>
+  <si>
+    <t>BMO5FZ4X4</t>
+  </si>
+  <si>
     <t>Z9796YTF3</t>
   </si>
   <si>
     <t>ICE: (CDX.NA.HY.45.V2)</t>
   </si>
   <si>
     <t>US01748XAD49</t>
   </si>
   <si>
     <t>US ALGT 27 144A</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Corporate Bond</t>
   </si>
   <si>
     <t>BM8WZQ2</t>
   </si>
   <si>
     <t>ALGT</t>
   </si>
   <si>
     <t>Industrials</t>
@@ -313,146 +319,161 @@
   <si>
     <t>US02352NAA72</t>
   </si>
   <si>
     <t>FI AS 31 144A</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>BMVVF66</t>
   </si>
   <si>
     <t>AS</t>
   </si>
   <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>02352NAA7</t>
   </si>
   <si>
-    <t>US023771T329</t>
-[...13 lines deleted...]
-  <si>
     <t>US02406PBC32</t>
   </si>
   <si>
     <t>US AXL 32 144A</t>
   </si>
   <si>
     <t>BLDCF48</t>
   </si>
   <si>
     <t>AXL</t>
   </si>
   <si>
     <t>02406PBC3</t>
   </si>
   <si>
     <t>US02608AAA79</t>
   </si>
   <si>
     <t>US GNL 28 144A</t>
   </si>
   <si>
     <t>BPBRT30</t>
   </si>
   <si>
     <t>GNL</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>02608AAA7</t>
   </si>
   <si>
+    <t>US03690AAM80</t>
+  </si>
+  <si>
+    <t>US AM 33 144A</t>
+  </si>
+  <si>
+    <t>BVMMLD0</t>
+  </si>
+  <si>
+    <t>AM</t>
+  </si>
+  <si>
+    <t>03690AAM8</t>
+  </si>
+  <si>
     <t>US03881NAJ63</t>
   </si>
   <si>
     <t>US ABR 30 144A</t>
   </si>
   <si>
     <t>BVMNBK0</t>
   </si>
   <si>
     <t>ABR</t>
   </si>
   <si>
     <t>03881NAJ6</t>
   </si>
   <si>
     <t>US04433LAA08</t>
   </si>
   <si>
     <t>US ASH 31 144A</t>
   </si>
   <si>
     <t>BMWVP10</t>
   </si>
   <si>
     <t>ASH</t>
   </si>
   <si>
     <t>Materials</t>
   </si>
   <si>
     <t>04433LAA0</t>
   </si>
   <si>
     <t>US05605HAB69</t>
   </si>
   <si>
     <t>US BWXT 28 144A</t>
   </si>
   <si>
     <t>BMQ52P1</t>
   </si>
   <si>
     <t>BWXT</t>
   </si>
   <si>
     <t>05605HAB6</t>
   </si>
   <si>
+    <t>US058498AW66</t>
+  </si>
+  <si>
+    <t>US BALL 30</t>
+  </si>
+  <si>
+    <t>BMG3813</t>
+  </si>
+  <si>
+    <t>BALL</t>
+  </si>
+  <si>
+    <t>058498AW6</t>
+  </si>
+  <si>
     <t>US080782AA38</t>
   </si>
   <si>
     <t>GB BELRON 29 144A</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>BSVLRC8</t>
   </si>
   <si>
     <t>BELRON</t>
   </si>
   <si>
     <t>XLUX</t>
   </si>
   <si>
     <t>080782AA3</t>
   </si>
   <si>
     <t>US097751AL51</t>
@@ -499,144 +520,144 @@
   <si>
     <t>BQBC9X2</t>
   </si>
   <si>
     <t>BDN</t>
   </si>
   <si>
     <t>105340AS2</t>
   </si>
   <si>
     <t>US109696AD60</t>
   </si>
   <si>
     <t>US BCO 32 144A</t>
   </si>
   <si>
     <t>BSLSTW3</t>
   </si>
   <si>
     <t>BCO</t>
   </si>
   <si>
     <t>109696AD6</t>
   </si>
   <si>
-    <t>US12653CAJ71</t>
-[...5 lines deleted...]
-    <t>BMHJ3P9</t>
+    <t>US12653CAK45</t>
+  </si>
+  <si>
+    <t>US CNX 31 144A</t>
+  </si>
+  <si>
+    <t>BP5WWG5</t>
   </si>
   <si>
     <t>CNX</t>
   </si>
   <si>
-    <t>12653CAJ7</t>
+    <t>12653CAK4</t>
   </si>
   <si>
     <t>US143658CA82</t>
   </si>
   <si>
     <t>US CCL 32 144A</t>
   </si>
   <si>
     <t>BT7MYF4</t>
   </si>
   <si>
     <t>CCL</t>
   </si>
   <si>
     <t>143658CA8</t>
   </si>
   <si>
-    <t>US15853BAA98</t>
-[...11 lines deleted...]
-    <t>15853BAA9</t>
+    <t>US15089QAY08</t>
+  </si>
+  <si>
+    <t>US CE 33</t>
+  </si>
+  <si>
+    <t>BRBDWD3</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>15089QAY0</t>
   </si>
   <si>
     <t>US159864AG27</t>
   </si>
   <si>
     <t>US CRL 29 144A</t>
   </si>
   <si>
     <t>BN6J2C7</t>
   </si>
   <si>
     <t>CRL</t>
   </si>
   <si>
     <t>Health Care</t>
   </si>
   <si>
     <t>159864AG2</t>
   </si>
   <si>
     <t>US18539UAD72</t>
   </si>
   <si>
     <t>US CWENA 31 144A</t>
   </si>
   <si>
     <t>BN6J197</t>
   </si>
   <si>
     <t>CWENA</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
     <t>18539UAD7</t>
   </si>
   <si>
-    <t>US18589GAA31</t>
-[...11 lines deleted...]
-    <t>18589GAA3</t>
+    <t>US199333AK12</t>
+  </si>
+  <si>
+    <t>US CMCO 33 144A</t>
+  </si>
+  <si>
+    <t>BRBSC27</t>
+  </si>
+  <si>
+    <t>CMCO</t>
+  </si>
+  <si>
+    <t>199333AK1</t>
   </si>
   <si>
     <t>US201723AV52</t>
   </si>
   <si>
     <t>US CMC 35 144A</t>
   </si>
   <si>
     <t>BS88ZW8</t>
   </si>
   <si>
     <t>CMC</t>
   </si>
   <si>
     <t>201723AV5</t>
   </si>
   <si>
     <t>US21039CAB00</t>
   </si>
   <si>
     <t>US CSTM 29 144A</t>
   </si>
   <si>
     <t>BM8C3K2</t>
   </si>
@@ -655,485 +676,515 @@
   <si>
     <t>BRXB053</t>
   </si>
   <si>
     <t>CACC</t>
   </si>
   <si>
     <t>225310AS0</t>
   </si>
   <si>
     <t>US248019AW14</t>
   </si>
   <si>
     <t>US DLX 29 144A</t>
   </si>
   <si>
     <t>BS898R7</t>
   </si>
   <si>
     <t>DLX</t>
   </si>
   <si>
     <t>248019AW1</t>
   </si>
   <si>
-    <t>US25461LAA08</t>
-[...8 lines deleted...]
-    <t>DTV</t>
+    <t>US28414HAG83</t>
+  </si>
+  <si>
+    <t>US ELAN 28</t>
+  </si>
+  <si>
+    <t>BK6ZHZ2</t>
+  </si>
+  <si>
+    <t>ELAN</t>
+  </si>
+  <si>
+    <t>28414HAG8</t>
+  </si>
+  <si>
+    <t>US292554AS19</t>
+  </si>
+  <si>
+    <t>US ECPG 31 144A</t>
+  </si>
+  <si>
+    <t>BVMS0Q4</t>
+  </si>
+  <si>
+    <t>ECPG</t>
+  </si>
+  <si>
+    <t>292554AS1</t>
+  </si>
+  <si>
+    <t>US29281WAA62</t>
+  </si>
+  <si>
+    <t>CA EFXINC 31 144A</t>
+  </si>
+  <si>
+    <t>BTFHTL2</t>
+  </si>
+  <si>
+    <t>EFXINC</t>
+  </si>
+  <si>
+    <t>29281WAA6</t>
+  </si>
+  <si>
+    <t>US29355XAH08</t>
+  </si>
+  <si>
+    <t>US NPO 33 144A</t>
+  </si>
+  <si>
+    <t>BMGDT65</t>
+  </si>
+  <si>
+    <t>NPO</t>
+  </si>
+  <si>
+    <t>29355XAH0</t>
+  </si>
+  <si>
+    <t>US30069UAA60</t>
+  </si>
+  <si>
+    <t>US EXCENE 30 144A</t>
+  </si>
+  <si>
+    <t>BSTS0Z5</t>
+  </si>
+  <si>
+    <t>EXCENE</t>
+  </si>
+  <si>
+    <t>30069UAA6</t>
+  </si>
+  <si>
+    <t>US302491AX31</t>
+  </si>
+  <si>
+    <t>US FMC 33</t>
+  </si>
+  <si>
+    <t>BNDT800</t>
+  </si>
+  <si>
+    <t>FMC</t>
+  </si>
+  <si>
+    <t>302491AX3</t>
+  </si>
+  <si>
+    <t>US30251GBA40</t>
+  </si>
+  <si>
+    <t>AU FMGAU 27 144A</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>AU</t>
+  </si>
+  <si>
+    <t>BK5GTT4</t>
+  </si>
+  <si>
+    <t>FMGAU</t>
+  </si>
+  <si>
+    <t>XASX</t>
+  </si>
+  <si>
+    <t>30251GBA4</t>
+  </si>
+  <si>
+    <t>US303250AF16</t>
+  </si>
+  <si>
+    <t>US FAIRIC 28 144A</t>
+  </si>
+  <si>
+    <t>BKV3193</t>
+  </si>
+  <si>
+    <t>FAIRIC</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>303250AF1</t>
+  </si>
+  <si>
+    <t>US31209DAA37</t>
+  </si>
+  <si>
+    <t>FR EOFP 30 144A</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>BM9YFH8</t>
+  </si>
+  <si>
+    <t>EOFP</t>
+  </si>
+  <si>
+    <t>31209DAA3</t>
+  </si>
+  <si>
+    <t>US34960PAD33</t>
+  </si>
+  <si>
+    <t>US FTAI 28 144A</t>
+  </si>
+  <si>
+    <t>BMD14K1</t>
+  </si>
+  <si>
+    <t>FTAI</t>
+  </si>
+  <si>
+    <t>34960PAD3</t>
+  </si>
+  <si>
+    <t>US36168QAL86</t>
+  </si>
+  <si>
+    <t>US GFLCN 28 144A</t>
+  </si>
+  <si>
+    <t>BN8ZSQ9</t>
+  </si>
+  <si>
+    <t>GFLCN</t>
+  </si>
+  <si>
+    <t>36168QAL8</t>
+  </si>
+  <si>
+    <t>US37230JAA07</t>
+  </si>
+  <si>
+    <t>DK GMABDC 32 144A</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>BV4GT70</t>
+  </si>
+  <si>
+    <t>GMABDC</t>
+  </si>
+  <si>
+    <t>37230JAA0</t>
+  </si>
+  <si>
+    <t>US37255JAB89</t>
+  </si>
+  <si>
+    <t>US RWNYNY 29 144A</t>
+  </si>
+  <si>
+    <t>BRBTWL9</t>
+  </si>
+  <si>
+    <t>RWNYNY</t>
+  </si>
+  <si>
+    <t>37255JAB8</t>
+  </si>
+  <si>
+    <t>US402635AT32</t>
+  </si>
+  <si>
+    <t>US GPOR 29 144A</t>
+  </si>
+  <si>
+    <t>BMW82V0</t>
+  </si>
+  <si>
+    <t>GPOR</t>
+  </si>
+  <si>
+    <t>402635AT3</t>
+  </si>
+  <si>
+    <t>US40390DAD75</t>
+  </si>
+  <si>
+    <t>US HLF 29 144A</t>
+  </si>
+  <si>
+    <t>BRBST71</t>
+  </si>
+  <si>
+    <t>HLF</t>
+  </si>
+  <si>
+    <t>40390DAD7</t>
+  </si>
+  <si>
+    <t>US404251AA81</t>
+  </si>
+  <si>
+    <t>US HNI 29 144A</t>
+  </si>
+  <si>
+    <t>BRQNC27</t>
+  </si>
+  <si>
+    <t>HNI</t>
+  </si>
+  <si>
+    <t>404251AA8</t>
+  </si>
+  <si>
+    <t>US419866AV08</t>
+  </si>
+  <si>
+    <t>US HE 33 144A</t>
+  </si>
+  <si>
+    <t>BPCT8C7</t>
+  </si>
+  <si>
+    <t>HE</t>
+  </si>
+  <si>
+    <t>419866AV0</t>
+  </si>
+  <si>
+    <t>US42704LAG95</t>
+  </si>
+  <si>
+    <t>US HRI 33 144A</t>
+  </si>
+  <si>
+    <t>BV5GRT7</t>
+  </si>
+  <si>
+    <t>HRI</t>
+  </si>
+  <si>
+    <t>42704LAG9</t>
+  </si>
+  <si>
+    <t>US432833AJ07</t>
+  </si>
+  <si>
+    <t>US HLT 29 144A</t>
+  </si>
+  <si>
+    <t>BNDLGY6</t>
+  </si>
+  <si>
+    <t>HLT</t>
+  </si>
+  <si>
+    <t>432833AJ0</t>
+  </si>
+  <si>
+    <t>US44701QBE17</t>
+  </si>
+  <si>
+    <t>US HUN 29</t>
+  </si>
+  <si>
+    <t>BJLTYV7</t>
+  </si>
+  <si>
+    <t>HUN</t>
+  </si>
+  <si>
+    <t>44701QBE1</t>
+  </si>
+  <si>
+    <t>US45344LAG86</t>
+  </si>
+  <si>
+    <t>US CRGYFN 34 144A</t>
+  </si>
+  <si>
+    <t>BT212R4</t>
+  </si>
+  <si>
+    <t>CRGYFN</t>
+  </si>
+  <si>
+    <t>45344LAG8</t>
+  </si>
+  <si>
+    <t>US45688CAB37</t>
+  </si>
+  <si>
+    <t>US NGVT 28 144A</t>
+  </si>
+  <si>
+    <t>BMFTQC9</t>
+  </si>
+  <si>
+    <t>NGVT</t>
+  </si>
+  <si>
+    <t>45688CAB3</t>
+  </si>
+  <si>
+    <t>US46284VAN10</t>
+  </si>
+  <si>
+    <t>US IRM 31 144A</t>
+  </si>
+  <si>
+    <t>BMG1HP4</t>
+  </si>
+  <si>
+    <t>IRM</t>
+  </si>
+  <si>
+    <t>46284VAN1</t>
+  </si>
+  <si>
+    <t>US47216FAA57</t>
+  </si>
+  <si>
+    <t>US JAZZ 29 144A</t>
+  </si>
+  <si>
+    <t>BMB5FL3</t>
+  </si>
+  <si>
+    <t>JAZZ</t>
+  </si>
+  <si>
+    <t>47216FAA5</t>
+  </si>
+  <si>
+    <t>US49726JAA60</t>
+  </si>
+  <si>
+    <t>JP KIOXIA 30 144A</t>
+  </si>
+  <si>
+    <t>BVPCTG6</t>
+  </si>
+  <si>
+    <t>KIOXIA</t>
+  </si>
+  <si>
+    <t>XJAS</t>
+  </si>
+  <si>
+    <t>49726JAA6</t>
+  </si>
+  <si>
+    <t>US50012LAE48</t>
+  </si>
+  <si>
+    <t>US KGS 35 144A</t>
+  </si>
+  <si>
+    <t>BT6M1G5</t>
+  </si>
+  <si>
+    <t>KGS</t>
+  </si>
+  <si>
+    <t>50012LAE4</t>
+  </si>
+  <si>
+    <t>US500255AY01</t>
+  </si>
+  <si>
+    <t>US KSS 30 144A</t>
+  </si>
+  <si>
+    <t>BNYDKL6</t>
+  </si>
+  <si>
+    <t>KSS</t>
+  </si>
+  <si>
+    <t>500255AY0</t>
+  </si>
+  <si>
+    <t>US513075BR18</t>
+  </si>
+  <si>
+    <t>US LAMR 28</t>
+  </si>
+  <si>
+    <t>BMXWTN2</t>
+  </si>
+  <si>
+    <t>LAMR</t>
   </si>
   <si>
     <t>Communication Services</t>
   </si>
   <si>
-    <t>25461LAA0</t>
-[...415 lines deleted...]
-  <si>
     <t>513075BR1</t>
   </si>
   <si>
+    <t>US527298CN12</t>
+  </si>
+  <si>
+    <t>US LVLT 34 144A</t>
+  </si>
+  <si>
+    <t>BV6KVQ3</t>
+  </si>
+  <si>
+    <t>LVLT</t>
+  </si>
+  <si>
+    <t>527298CN1</t>
+  </si>
+  <si>
     <t>US55617LAS16</t>
   </si>
   <si>
     <t>US M 33 144A</t>
   </si>
   <si>
     <t>BTK19L9</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>55617LAS1</t>
   </si>
   <si>
     <t>US603051AF02</t>
   </si>
   <si>
     <t>AU MINAU 31 144A</t>
   </si>
   <si>
     <t>BV8CLB2</t>
   </si>
   <si>
     <t>MINAU</t>
@@ -1225,95 +1276,65 @@
   <si>
     <t>BVN2G67</t>
   </si>
   <si>
     <t>NSANY</t>
   </si>
   <si>
     <t>654922AD5</t>
   </si>
   <si>
     <t>US682691AM29</t>
   </si>
   <si>
     <t>US OMF 33</t>
   </si>
   <si>
     <t>BW01HX8</t>
   </si>
   <si>
     <t>OMF</t>
   </si>
   <si>
     <t>682691AM2</t>
   </si>
   <si>
-    <t>US683720AA42</t>
-[...13 lines deleted...]
-  <si>
     <t>US69318FAJ75</t>
   </si>
   <si>
     <t>US PBFENE 28</t>
   </si>
   <si>
     <t>BM9GSX1</t>
   </si>
   <si>
     <t>PBFENE</t>
   </si>
   <si>
     <t>69318FAJ7</t>
   </si>
   <si>
-    <t>US69354NAF33</t>
-[...13 lines deleted...]
-  <si>
     <t>US703343AH63</t>
   </si>
   <si>
     <t>US PATK 32 144A</t>
   </si>
   <si>
     <t>BQFN210</t>
   </si>
   <si>
     <t>PATK</t>
   </si>
   <si>
     <t>703343AH6</t>
   </si>
   <si>
     <t>US71880KAB70</t>
   </si>
   <si>
     <t>US PHIN 32 144A</t>
   </si>
   <si>
     <t>BRBQDY0</t>
   </si>
   <si>
     <t>PHIN</t>
@@ -1441,50 +1462,65 @@
   <si>
     <t>2863803</t>
   </si>
   <si>
     <t>SEE</t>
   </si>
   <si>
     <t>81211KAK6</t>
   </si>
   <si>
     <t>US81728UAB08</t>
   </si>
   <si>
     <t>US ST 31 144A</t>
   </si>
   <si>
     <t>BMD7L86</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>81728UAB0</t>
   </si>
   <si>
+    <t>US87243KAA79</t>
+  </si>
+  <si>
+    <t>NO TGSNO 30 144A</t>
+  </si>
+  <si>
+    <t>BTG0158</t>
+  </si>
+  <si>
+    <t>TGSNO</t>
+  </si>
+  <si>
+    <t>87243KAA7</t>
+  </si>
+  <si>
     <t>US87305RAK59</t>
   </si>
   <si>
     <t>US TTMI 29 144A</t>
   </si>
   <si>
     <t>BMZB142</t>
   </si>
   <si>
     <t>TTMI</t>
   </si>
   <si>
     <t>87305RAK5</t>
   </si>
   <si>
     <t>US87422VAK44</t>
   </si>
   <si>
     <t>US TLN 30 144A</t>
   </si>
   <si>
     <t>BQFHT88</t>
   </si>
   <si>
     <t>TLN</t>
@@ -1615,65 +1651,50 @@
   <si>
     <t>TWLO</t>
   </si>
   <si>
     <t>90138FAC6</t>
   </si>
   <si>
     <t>US90290MAE12</t>
   </si>
   <si>
     <t>US USFOOD 30 144A</t>
   </si>
   <si>
     <t>BMYT9D2</t>
   </si>
   <si>
     <t>USFOOD</t>
   </si>
   <si>
     <t>Consumer Staples</t>
   </si>
   <si>
     <t>90290MAE1</t>
   </si>
   <si>
-    <t>US911363AM11</t>
-[...13 lines deleted...]
-  <si>
     <t>US918204BC10</t>
   </si>
   <si>
     <t>US VFC 30</t>
   </si>
   <si>
     <t>BMW55R8</t>
   </si>
   <si>
     <t>VFC</t>
   </si>
   <si>
     <t>918204BC1</t>
   </si>
   <si>
     <t>US92535UAB08</t>
   </si>
   <si>
     <t>US VRT 28 144A</t>
   </si>
   <si>
     <t>BN14T82</t>
   </si>
   <si>
     <t>VRT</t>
@@ -1786,65 +1807,50 @@
   <si>
     <t>BJBYPM0</t>
   </si>
   <si>
     <t>WYNMAC</t>
   </si>
   <si>
     <t>98313RAE6</t>
   </si>
   <si>
     <t>US98379YAA01</t>
   </si>
   <si>
     <t>US XIFR 34 144A</t>
   </si>
   <si>
     <t>BS84Y41</t>
   </si>
   <si>
     <t>XIFR</t>
   </si>
   <si>
     <t>98379YAA0</t>
   </si>
   <si>
-    <t>US98927UAA51</t>
-[...13 lines deleted...]
-  <si>
     <t>USU76198AA52</t>
   </si>
   <si>
     <t>US RWLVCA 29 REGS</t>
   </si>
   <si>
     <t>BJLJGR7</t>
   </si>
   <si>
     <t>RWLVCA</t>
   </si>
   <si>
     <t>JP1743531S15</t>
   </si>
   <si>
     <t>JP JTDB 26</t>
   </si>
   <si>
     <t>Government</t>
   </si>
   <si>
     <t>BSHQLT2</t>
   </si>
   <si>
     <t>JTDB</t>
@@ -1877,50 +1883,62 @@
     <t>91282CMX6</t>
   </si>
   <si>
     <t>US91282CNQ05</t>
   </si>
   <si>
     <t>TF FLOAT 07/31/27</t>
   </si>
   <si>
     <t>BTY0CX5</t>
   </si>
   <si>
     <t>91282CNQ0</t>
   </si>
   <si>
     <t>US91282CPG05</t>
   </si>
   <si>
     <t>TF FLOAT 10/31/27</t>
   </si>
   <si>
     <t>BV3PBK5</t>
   </si>
   <si>
     <t>91282CPG0</t>
+  </si>
+  <si>
+    <t>US91282CPX38</t>
+  </si>
+  <si>
+    <t>TF FLOAT 01/31/28</t>
+  </si>
+  <si>
+    <t>BWQLSD9</t>
+  </si>
+  <si>
+    <t>91282CPX3</t>
   </si>
   <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>Pooled Investment</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
@@ -2329,92 +2347,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3DB9DAB-814C-4787-83EE-02D5CA210D5A}">
-  <dimension ref="A1:Z129"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31F89B76-9236-44F4-A5EF-5171FFBC3C4B}">
+  <dimension ref="A1:Z132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46052</v>
+        <v>46080</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -2464,336 +2482,336 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>-2140342.8002999998</v>
+        <v>-1947475.3103</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>-2140342.8002999998</v>
+        <v>-1947475.3103</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>-2140342.8002999998</v>
+        <v>-1947475.3103</v>
       </c>
       <c r="N4" s="4">
-        <v>-2140342.8002999998</v>
+        <v>-1947475.3103</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>-1.6344999999999998E-2</v>
+        <v>-1.4233000000000001E-2</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>765.35</v>
+        <v>1292.05</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>765.35</v>
+        <v>1292.05</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>765.35</v>
+        <v>1292.05</v>
       </c>
       <c r="N5" s="4">
-        <v>765.35</v>
+        <v>1292.05</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>5.0000000000000004E-6</v>
+        <v>9.0000000000000002E-6</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>713306.56</v>
+        <v>3314438.78</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>713409.56</v>
+        <v>3314542.78</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>713409.56</v>
+        <v>3314542.78</v>
       </c>
       <c r="N6" s="4">
-        <v>713409.56</v>
+        <v>3314542.78</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>5.4479999999999997E-3</v>
+        <v>2.4223999999999999E-2</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="4">
         <v>-2672000000</v>
       </c>
       <c r="E7" s="5">
-        <v>6.5170000000000002E-3</v>
+        <v>6.4229999999999999E-3</v>
       </c>
       <c r="F7" s="4">
-        <v>-17413622.156895999</v>
+        <v>-17164691.291173</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>154.26004541415736</v>
+        <v>156.12509992006397</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>-2686226144.7476501</v>
+        <v>-2679839142.9315</v>
       </c>
       <c r="N7" s="4">
-        <v>-17413622.156895299</v>
+        <v>-17164691.291173398</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="U7" s="2">
         <v>46118</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>-0.13298599999999999</v>
+        <v>-0.125448</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="4">
         <v>17180059.172189001</v>
       </c>
       <c r="E8" s="5">
         <v>1</v>
       </c>
       <c r="F8" s="4">
         <v>17180059.172189001</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H8" s="3" t="s">
@@ -2826,9054 +2844,9288 @@
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="U8" s="2">
         <v>46118</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>0.13120200000000001</v>
+        <v>0.12556100000000001</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="4">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E9" s="5">
-        <v>108.929688</v>
+        <v>110.140625</v>
       </c>
       <c r="F9" s="4">
-        <v>5337554.7</v>
+        <v>4956328.0999999996</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>108.9296875</v>
+        <v>110.140625</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
         <v>0</v>
       </c>
       <c r="N9" s="4">
         <v>0</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="T9" s="4">
         <v>1000</v>
       </c>
       <c r="U9" s="2">
-        <v>46112</v>
+        <v>46203</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>4.0762E-2</v>
+        <v>3.6222999999999998E-2</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="4">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E10" s="5">
-        <v>104.246094</v>
+        <v>104.636719</v>
       </c>
       <c r="F10" s="4">
-        <v>6671750</v>
+        <v>7952390.5999999996</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>104.24609375</v>
+        <v>104.63671875</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
         <v>0</v>
       </c>
       <c r="N10" s="4">
         <v>0</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="T10" s="4">
         <v>2000</v>
       </c>
       <c r="U10" s="2">
-        <v>46112</v>
+        <v>46203</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>5.0951000000000003E-2</v>
+        <v>5.8119999999999998E-2</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E11" s="5">
-        <v>111.828125</v>
+        <v>113.8125</v>
       </c>
       <c r="F11" s="4">
-        <v>2460218.7999999998</v>
+        <v>2390062.5</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>111.828125</v>
+        <v>113.8125</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
         <v>0</v>
       </c>
       <c r="N11" s="4">
         <v>0</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>60</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="T11" s="4">
         <v>1000</v>
       </c>
       <c r="U11" s="2">
-        <v>46101</v>
+        <v>46191</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>1.8787999999999999E-2</v>
+        <v>1.7467E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="4">
         <v>18424000</v>
       </c>
       <c r="E12" s="5">
-        <v>1.5472030000000001</v>
+        <v>1.3272980000000001</v>
       </c>
       <c r="F12" s="4">
-        <v>18709056.693568401</v>
+        <v>18668541.324340701</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>63</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>1.5472030699999999</v>
+        <v>1.32729768</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>285056.69356799999</v>
+        <v>244541.32433999999</v>
       </c>
       <c r="N12" s="4">
-        <v>285056.69356843998</v>
+        <v>244541.32434078999</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>64</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T12" s="4">
         <v>0.01</v>
       </c>
       <c r="U12" s="2">
         <v>46101</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>0.14287900000000001</v>
+        <v>0.136439</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="4">
         <v>43445000</v>
       </c>
       <c r="E13" s="5">
-        <v>0.61994099999999996</v>
+        <v>0.39942899999999998</v>
       </c>
       <c r="F13" s="4">
-        <v>43714333.525285803</v>
+        <v>43618532.051154897</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>63</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>0.61994136</v>
+        <v>0.39942928</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>269333.52528499998</v>
+        <v>173532.05115399999</v>
       </c>
       <c r="N13" s="4">
-        <v>269333.52528586</v>
+        <v>173532.05115491</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>64</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T13" s="4">
         <v>0.01</v>
       </c>
       <c r="U13" s="2">
         <v>46101</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>0.33384200000000003</v>
+        <v>0.31878699999999999</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="4">
         <v>1353000</v>
       </c>
       <c r="E14" s="5">
-        <v>-0.43487399999999998</v>
+        <v>-0.65607599999999999</v>
       </c>
       <c r="F14" s="4">
-        <v>1347116.15571433</v>
+        <v>1344123.28954716</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>63</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>-0.43487393000000002</v>
+        <v>-0.65607616000000002</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>-5883.8442850000001</v>
+        <v>-8876.7104519999993</v>
       </c>
       <c r="N14" s="4">
-        <v>-5883.8442856700003</v>
+        <v>-8876.7104528399996</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>64</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T14" s="4">
         <v>0.01</v>
       </c>
       <c r="U14" s="2">
         <v>46101</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>1.0286999999999999E-2</v>
+        <v>9.8230000000000001E-3</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="4">
-        <v>23992650</v>
+        <v>383000</v>
       </c>
       <c r="E15" s="5">
-        <v>8.9368560000000006</v>
+        <v>-0.757135</v>
       </c>
       <c r="F15" s="4">
-        <v>26136838.474556599</v>
+        <v>380100.17381524999</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>63</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>8.9368555599999997</v>
+        <v>-0.75713476999999996</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>2144188.474556</v>
+        <v>-2899.826184</v>
       </c>
       <c r="N15" s="4">
-        <v>2144188.47455663</v>
+        <v>-2899.8261847499998</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>64</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T15" s="4">
         <v>0.01</v>
       </c>
       <c r="U15" s="2">
-        <v>47837</v>
+        <v>46101</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
-        <v>133292.5</v>
+        <v>0</v>
       </c>
       <c r="Y15" s="4">
-        <v>133292.5</v>
+        <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>0.199604</v>
+        <v>2.777E-3</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="D16" s="4">
-        <v>460000</v>
+        <v>2542000</v>
       </c>
       <c r="E16" s="5">
-        <v>101.1327</v>
+        <v>-0.69652400000000003</v>
       </c>
       <c r="F16" s="4">
-        <v>480588.47555556003</v>
+        <v>2524294.3599987999</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>101.1327</v>
+        <v>-0.69652400000000003</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>480588.47555500001</v>
+        <v>-17705.640001</v>
       </c>
       <c r="N16" s="4">
-        <v>480588.47555556003</v>
+        <v>-17705.640001200001</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="R16" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T16" s="4">
         <v>0.01</v>
       </c>
       <c r="U16" s="2">
-        <v>46614</v>
-[...2 lines deleted...]
-        <v>7.25</v>
+        <v>46101</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="X16" s="4">
-        <v>15378.05555556</v>
+        <v>0</v>
       </c>
       <c r="Y16" s="4">
-        <v>15378.055555000001</v>
+        <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>3.6700000000000001E-3</v>
+        <v>1.8447999999999999E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="D17" s="4">
-        <v>360000</v>
+        <v>25340040</v>
       </c>
       <c r="E17" s="5">
-        <v>105.2978</v>
+        <v>7.7005439999999998</v>
       </c>
       <c r="F17" s="4">
-        <v>383039.58</v>
+        <v>27291361.0423273</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>105.2978</v>
+        <v>7.7005444399999998</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>383039.58</v>
+        <v>1951321.0423270001</v>
       </c>
       <c r="N17" s="4">
-        <v>383039.58</v>
+        <v>1951321.04232738</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T17" s="4">
         <v>0.01</v>
       </c>
       <c r="U17" s="2">
-        <v>47284</v>
-[...2 lines deleted...]
-        <v>8.625</v>
+        <v>47837</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="X17" s="4">
-        <v>3967.5</v>
+        <v>239322.6</v>
       </c>
       <c r="Y17" s="4">
-        <v>3967.5</v>
+        <v>239322.6</v>
       </c>
       <c r="Z17" s="6">
-        <v>2.9250000000000001E-3</v>
+        <v>0.199459</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D18" s="4">
-        <v>370000</v>
+        <v>460000</v>
       </c>
       <c r="E18" s="5">
-        <v>104.1591</v>
+        <v>100.9278</v>
       </c>
       <c r="F18" s="4">
-        <v>395794.92</v>
+        <v>465472.18555555999</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>86</v>
+        <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>104.1591</v>
+        <v>100.9278</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>395794.92</v>
+        <v>465472.18555499997</v>
       </c>
       <c r="N18" s="4">
-        <v>395794.92</v>
+        <v>465472.18555555999</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T18" s="4">
         <v>0.01</v>
       </c>
       <c r="U18" s="2">
-        <v>47895</v>
+        <v>46614</v>
       </c>
       <c r="V18" s="4">
-        <v>6.75</v>
+        <v>7.25</v>
       </c>
       <c r="W18" s="3" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="X18" s="4">
-        <v>10406.25</v>
+        <v>1204.3055555599999</v>
       </c>
       <c r="Y18" s="4">
-        <v>10406.25</v>
+        <v>1204.3055549999999</v>
       </c>
       <c r="Z18" s="6">
-        <v>3.0219999999999999E-3</v>
+        <v>3.4009999999999999E-3</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D19" s="4">
-        <v>455000</v>
+        <v>360000</v>
       </c>
       <c r="E19" s="5">
-        <v>101.8075</v>
+        <v>105.2786</v>
       </c>
       <c r="F19" s="4">
-        <v>478435.02777778002</v>
+        <v>385299.21</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>101.8075</v>
+        <v>105.2786</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>478435.02777699998</v>
+        <v>385299.21</v>
       </c>
       <c r="N19" s="4">
-        <v>478435.02777778002</v>
+        <v>385299.21</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T19" s="4">
         <v>0.01</v>
       </c>
       <c r="U19" s="2">
-        <v>46798</v>
+        <v>47284</v>
       </c>
       <c r="V19" s="4">
-        <v>7.25</v>
+        <v>8.625</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="X19" s="4">
-        <v>15210.90277778</v>
+        <v>6296.25</v>
       </c>
       <c r="Y19" s="4">
-        <v>15210.902776999999</v>
+        <v>6296.25</v>
       </c>
       <c r="Z19" s="6">
-        <v>3.653E-3</v>
+        <v>2.8149999999999998E-3</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D20" s="4">
-        <v>460000</v>
+        <v>333000</v>
       </c>
       <c r="E20" s="5">
-        <v>102.0295</v>
+        <v>104.3396</v>
       </c>
       <c r="F20" s="4">
-        <v>478947.78333333001</v>
+        <v>358502.30550000002</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>102.0295</v>
+        <v>104.3396</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="M20" s="4">
-        <v>478947.78333300003</v>
+        <v>358502.30550000002</v>
       </c>
       <c r="N20" s="4">
-        <v>478947.78333333001</v>
+        <v>358502.30550000002</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T20" s="4">
         <v>0.01</v>
       </c>
       <c r="U20" s="2">
-        <v>48502</v>
+        <v>47895</v>
       </c>
       <c r="V20" s="4">
-        <v>6.375</v>
+        <v>6.75</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="X20" s="4">
-        <v>9612.0833333299997</v>
+        <v>11051.4375</v>
       </c>
       <c r="Y20" s="4">
-        <v>9612.0833330000005</v>
+        <v>11051.4375</v>
       </c>
       <c r="Z20" s="6">
-        <v>3.6570000000000001E-3</v>
+        <v>2.6199999999999999E-3</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D21" s="4">
-        <v>300000</v>
+        <v>460000</v>
       </c>
       <c r="E21" s="5">
-        <v>97.92107</v>
+        <v>101.772665</v>
       </c>
       <c r="F21" s="4">
-        <v>298263.21000000002</v>
+        <v>479965.71733333002</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>97.92107</v>
+        <v>101.772665</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>298263.21000000002</v>
+        <v>479965.71733299998</v>
       </c>
       <c r="N21" s="4">
-        <v>298263.21000000002</v>
+        <v>479965.71733333002</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T21" s="4">
         <v>0.01</v>
       </c>
       <c r="U21" s="2">
-        <v>47026</v>
+        <v>48502</v>
       </c>
       <c r="V21" s="4">
-        <v>4.5</v>
+        <v>6.375</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="X21" s="4">
-        <v>4500</v>
+        <v>11811.45833333</v>
       </c>
       <c r="Y21" s="4">
-        <v>4500</v>
+        <v>11811.458333</v>
       </c>
       <c r="Z21" s="6">
-        <v>2.2769999999999999E-3</v>
+        <v>3.5070000000000001E-3</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D22" s="4">
-        <v>265000</v>
+        <v>300000</v>
       </c>
       <c r="E22" s="5">
-        <v>91.734741</v>
+        <v>98.329070000000002</v>
       </c>
       <c r="F22" s="4">
-        <v>244024.56365</v>
+        <v>300537.21000000002</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>91.734741</v>
+        <v>98.329070000000002</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>244024.56365</v>
+        <v>300537.21000000002</v>
       </c>
       <c r="N22" s="4">
-        <v>244024.56365</v>
+        <v>300537.21000000002</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T22" s="4">
         <v>0.01</v>
       </c>
       <c r="U22" s="2">
-        <v>47679</v>
+        <v>47026</v>
       </c>
       <c r="V22" s="4">
-        <v>7.875</v>
+        <v>4.5</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="X22" s="4">
-        <v>927.5</v>
+        <v>5550</v>
       </c>
       <c r="Y22" s="4">
-        <v>927.5</v>
+        <v>5550</v>
       </c>
       <c r="Z22" s="6">
-        <v>1.8630000000000001E-3</v>
+        <v>2.196E-3</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D23" s="4">
-        <v>520000</v>
+        <v>445000</v>
       </c>
       <c r="E23" s="5">
-        <v>91.715179000000006</v>
+        <v>101.619</v>
       </c>
       <c r="F23" s="4">
-        <v>484231.43079999997</v>
+        <v>463292.46666666999</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>91.715179000000006</v>
+        <v>101.619</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>484231.43079999997</v>
+        <v>463292.46666600002</v>
       </c>
       <c r="N23" s="4">
-        <v>484231.43079999997</v>
+        <v>463292.46666666999</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T23" s="4">
         <v>0.01</v>
       </c>
       <c r="U23" s="2">
-        <v>48092</v>
+        <v>48867</v>
       </c>
       <c r="V23" s="4">
-        <v>3.375</v>
+        <v>5.75</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="X23" s="4">
-        <v>7312.5</v>
+        <v>11087.91666667</v>
       </c>
       <c r="Y23" s="4">
-        <v>7312.5</v>
+        <v>11087.916665999999</v>
       </c>
       <c r="Z23" s="6">
-        <v>3.6979999999999999E-3</v>
+        <v>3.385E-3</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D24" s="4">
-        <v>350000</v>
+        <v>265000</v>
       </c>
       <c r="E24" s="5">
-        <v>98.515500000000003</v>
+        <v>92.183183</v>
       </c>
       <c r="F24" s="4">
-        <v>346007.375</v>
+        <v>246778.0912</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>98.515500000000003</v>
+        <v>92.183183</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>346007.375</v>
+        <v>246778.0912</v>
       </c>
       <c r="N24" s="4">
-        <v>346007.375</v>
+        <v>246778.0912</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T24" s="4">
         <v>0.01</v>
       </c>
       <c r="U24" s="2">
-        <v>46934</v>
+        <v>47679</v>
       </c>
       <c r="V24" s="4">
-        <v>4.125</v>
+        <v>7.875</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="X24" s="4">
-        <v>1203.125</v>
+        <v>2492.65625</v>
       </c>
       <c r="Y24" s="4">
-        <v>1203.125</v>
+        <v>2492.65625</v>
       </c>
       <c r="Z24" s="6">
-        <v>2.6419999999999998E-3</v>
+        <v>1.8029999999999999E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D25" s="4">
-        <v>395000</v>
+        <v>520000</v>
       </c>
       <c r="E25" s="5">
-        <v>101.904128</v>
+        <v>92.124690000000001</v>
       </c>
       <c r="F25" s="4">
-        <v>409145.78476667003</v>
+        <v>487677.13799999998</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>101.904128</v>
+        <v>92.124690000000001</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>127</v>
+        <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>409145.784766</v>
+        <v>487677.13799999998</v>
       </c>
       <c r="N25" s="4">
-        <v>409145.78476667003</v>
+        <v>487677.13799999998</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="T25" s="4">
         <v>0.01</v>
       </c>
       <c r="U25" s="2">
-        <v>47406</v>
+        <v>48092</v>
       </c>
       <c r="V25" s="4">
-        <v>5.75</v>
+        <v>3.375</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="X25" s="4">
-        <v>6624.4791666700003</v>
+        <v>8628.75</v>
       </c>
       <c r="Y25" s="4">
-        <v>6624.4791660000001</v>
+        <v>8628.75</v>
       </c>
       <c r="Z25" s="6">
-        <v>3.124E-3</v>
+        <v>3.5639999999999999E-3</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D26" s="4">
-        <v>345000</v>
+        <v>350000</v>
       </c>
       <c r="E26" s="5">
-        <v>111.824</v>
+        <v>99.040589999999995</v>
       </c>
       <c r="F26" s="4">
-        <v>392218.42499999999</v>
+        <v>348968.10666667001</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>134</v>
+        <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>111.824</v>
+        <v>99.040589999999995</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>392218.42499999999</v>
+        <v>348968.10666599998</v>
       </c>
       <c r="N26" s="4">
-        <v>392218.42499999999</v>
+        <v>348968.10666667001</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="T26" s="4">
         <v>0.01</v>
       </c>
       <c r="U26" s="2">
-        <v>49065</v>
+        <v>46934</v>
       </c>
       <c r="V26" s="4">
-        <v>7.45</v>
+        <v>4.125</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="X26" s="4">
-        <v>6425.625</v>
+        <v>2326.0416666699998</v>
       </c>
       <c r="Y26" s="4">
-        <v>6425.625</v>
+        <v>2326.0416660000001</v>
       </c>
       <c r="Z26" s="6">
-        <v>2.9949999999999998E-3</v>
+        <v>2.5500000000000002E-3</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D27" s="4">
-        <v>495000</v>
+        <v>535000</v>
       </c>
       <c r="E27" s="5">
-        <v>97.412332000000006</v>
+        <v>93.009119999999996</v>
       </c>
       <c r="F27" s="4">
-        <v>491073.54340000002</v>
+        <v>498154.22602777998</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>97.412332000000006</v>
+        <v>93.009119999999996</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>491073.54340000002</v>
+        <v>498154.226027</v>
       </c>
       <c r="N27" s="4">
-        <v>491073.54340000002</v>
+        <v>498154.22602777998</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="R27" s="3" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T27" s="4">
         <v>0.01</v>
       </c>
       <c r="U27" s="2">
-        <v>48014</v>
+        <v>47710</v>
       </c>
       <c r="V27" s="4">
-        <v>4.75</v>
+        <v>2.875</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="X27" s="4">
-        <v>8882.5</v>
+        <v>555.43402777999995</v>
       </c>
       <c r="Y27" s="4">
-        <v>8882.5</v>
+        <v>555.43402700000001</v>
       </c>
       <c r="Z27" s="6">
-        <v>3.7499999999999999E-3</v>
+        <v>3.64E-3</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D28" s="4">
-        <v>360000</v>
+        <v>395000</v>
       </c>
       <c r="E28" s="5">
-        <v>107.44329999999999</v>
+        <v>102.2157</v>
       </c>
       <c r="F28" s="4">
-        <v>396469.63</v>
+        <v>412143.02194444003</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>107.44329999999999</v>
+        <v>102.2157</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>33</v>
+        <v>134</v>
       </c>
       <c r="M28" s="4">
-        <v>396469.63</v>
+        <v>412143.02194399998</v>
       </c>
       <c r="N28" s="4">
-        <v>396469.63</v>
+        <v>412143.02194444003</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="T28" s="4">
         <v>0.01</v>
       </c>
       <c r="U28" s="2">
-        <v>47220</v>
+        <v>47406</v>
       </c>
       <c r="V28" s="4">
-        <v>8.875</v>
+        <v>5.75</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="X28" s="4">
-        <v>9673.75</v>
+        <v>8391.0069444399996</v>
       </c>
       <c r="Y28" s="4">
-        <v>9673.75</v>
+        <v>8391.0069440000007</v>
       </c>
       <c r="Z28" s="6">
-        <v>3.0270000000000002E-3</v>
+        <v>3.0119999999999999E-3</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D29" s="4">
-        <v>185000</v>
+        <v>445000</v>
       </c>
       <c r="E29" s="5">
-        <v>104.09139999999999</v>
+        <v>112.6574</v>
       </c>
       <c r="F29" s="4">
-        <v>194164.715</v>
+        <v>512099.99249999999</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>31</v>
+        <v>141</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>104.09139999999999</v>
+        <v>112.6574</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="M29" s="4">
-        <v>194164.715</v>
+        <v>512099.99249999999</v>
       </c>
       <c r="N29" s="4">
-        <v>194164.715</v>
+        <v>512099.99249999999</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="T29" s="4">
         <v>0.01</v>
       </c>
       <c r="U29" s="2">
-        <v>48380</v>
+        <v>49065</v>
       </c>
       <c r="V29" s="4">
-        <v>6.75</v>
+        <v>7.45</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="X29" s="4">
-        <v>1595.625</v>
+        <v>10774.5625</v>
       </c>
       <c r="Y29" s="4">
-        <v>1595.625</v>
+        <v>10774.5625</v>
       </c>
       <c r="Z29" s="6">
-        <v>1.482E-3</v>
+        <v>3.7420000000000001E-3</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D30" s="4">
-        <v>460000</v>
+        <v>495000</v>
       </c>
       <c r="E30" s="5">
-        <v>100.58</v>
+        <v>97.823719999999994</v>
       </c>
       <c r="F30" s="4">
-        <v>463894.66666667</v>
+        <v>494873.35149999999</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>100.58</v>
+        <v>97.823719999999994</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>463894.66666599998</v>
+        <v>494873.35149999999</v>
       </c>
       <c r="N30" s="4">
-        <v>463894.66666667</v>
+        <v>494873.35149999999</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T30" s="4">
         <v>0.01</v>
       </c>
       <c r="U30" s="2">
-        <v>47133</v>
+        <v>48014</v>
       </c>
       <c r="V30" s="4">
-        <v>6</v>
+        <v>4.75</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="X30" s="4">
-        <v>1226.66666667</v>
+        <v>10645.9375</v>
       </c>
       <c r="Y30" s="4">
-        <v>1226.6666660000001</v>
+        <v>10645.9375</v>
       </c>
       <c r="Z30" s="6">
-        <v>3.542E-3</v>
+        <v>3.6159999999999999E-3</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D31" s="4">
-        <v>380000</v>
+        <v>360000</v>
       </c>
       <c r="E31" s="5">
-        <v>102.7024</v>
+        <v>106.2323</v>
       </c>
       <c r="F31" s="4">
-        <v>402043.84222221997</v>
+        <v>394506.28</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>102.7024</v>
+        <v>106.2323</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>402043.84222200001</v>
+        <v>394506.28</v>
       </c>
       <c r="N31" s="4">
-        <v>402043.84222221997</v>
+        <v>394506.28</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="P31" s="3" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="T31" s="4">
         <v>0.01</v>
       </c>
       <c r="U31" s="2">
-        <v>48427</v>
+        <v>47220</v>
       </c>
       <c r="V31" s="4">
-        <v>5.75</v>
+        <v>8.875</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="X31" s="4">
-        <v>11774.72222222</v>
+        <v>12070</v>
       </c>
       <c r="Y31" s="4">
-        <v>11774.722222</v>
+        <v>12070</v>
       </c>
       <c r="Z31" s="6">
-        <v>3.0699999999999998E-3</v>
+        <v>2.8830000000000001E-3</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D32" s="4">
-        <v>380000</v>
+        <v>185000</v>
       </c>
       <c r="E32" s="5">
-        <v>106.97069999999999</v>
+        <v>103.49</v>
       </c>
       <c r="F32" s="4">
-        <v>407818.66</v>
+        <v>193988.6875</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>134</v>
+        <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>106.97069999999999</v>
+        <v>103.49</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>407818.66</v>
+        <v>193988.6875</v>
       </c>
       <c r="N32" s="4">
-        <v>407818.66</v>
+        <v>193988.6875</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>117</v>
+        <v>78</v>
       </c>
       <c r="R32" s="3" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="T32" s="4">
         <v>0.01</v>
       </c>
       <c r="U32" s="2">
-        <v>48410</v>
+        <v>48380</v>
       </c>
       <c r="V32" s="4">
-        <v>7.875</v>
+        <v>6.75</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="X32" s="4">
-        <v>1330</v>
+        <v>2532.1875</v>
       </c>
       <c r="Y32" s="4">
-        <v>1330</v>
+        <v>2532.1875</v>
       </c>
       <c r="Z32" s="6">
-        <v>3.114E-3</v>
+        <v>1.4170000000000001E-3</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D33" s="4">
         <v>490000</v>
       </c>
       <c r="E33" s="5">
-        <v>96.456829999999997</v>
+        <v>103.5</v>
       </c>
       <c r="F33" s="4">
-        <v>479580.13366667001</v>
+        <v>511466.42361111002</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>96.456829999999997</v>
+        <v>103.5</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>479580.13366599998</v>
+        <v>511466.42361100001</v>
       </c>
       <c r="N33" s="4">
-        <v>479580.13366667001</v>
+        <v>511466.42361111002</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>173</v>
+        <v>84</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T33" s="4">
         <v>0.01</v>
       </c>
       <c r="U33" s="2">
-        <v>47192</v>
+        <v>47863</v>
       </c>
       <c r="V33" s="4">
-        <v>3.75</v>
+        <v>7.375</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="X33" s="4">
-        <v>6941.6666666700003</v>
+        <v>4316.4236111099999</v>
       </c>
       <c r="Y33" s="4">
-        <v>6941.6666660000001</v>
+        <v>4316.4236110000002</v>
       </c>
       <c r="Z33" s="6">
-        <v>3.6619999999999999E-3</v>
+        <v>3.738E-3</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D34" s="4">
-        <v>415000</v>
+        <v>380000</v>
       </c>
       <c r="E34" s="5">
-        <v>93.655349999999999</v>
+        <v>103.7799</v>
       </c>
       <c r="F34" s="4">
-        <v>395845.74416667002</v>
+        <v>396002.37</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>93.655349999999999</v>
+        <v>103.7799</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>395845.74416599999</v>
+        <v>396002.37</v>
       </c>
       <c r="N34" s="4">
-        <v>395845.74416667002</v>
+        <v>396002.37</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>179</v>
+        <v>92</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="T34" s="4">
         <v>0.01</v>
       </c>
       <c r="U34" s="2">
-        <v>47894</v>
+        <v>48427</v>
       </c>
       <c r="V34" s="4">
-        <v>3.75</v>
+        <v>5.75</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="X34" s="4">
-        <v>7176.0416666700003</v>
+        <v>1638.75</v>
       </c>
       <c r="Y34" s="4">
-        <v>7176.0416660000001</v>
+        <v>1638.75</v>
       </c>
       <c r="Z34" s="6">
-        <v>3.0230000000000001E-3</v>
+        <v>2.8939999999999999E-3</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D35" s="4">
         <v>450000</v>
       </c>
       <c r="E35" s="5">
-        <v>104.73269999999999</v>
+        <v>107.4346</v>
       </c>
       <c r="F35" s="4">
-        <v>472822.15</v>
+        <v>492725.7</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>104.73269999999999</v>
+        <v>107.4346</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>472822.15</v>
+        <v>492725.7</v>
       </c>
       <c r="N35" s="4">
-        <v>472822.15</v>
+        <v>492725.7</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="S35" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T35" s="4">
         <v>0.01</v>
       </c>
       <c r="U35" s="2">
-        <v>48959</v>
+        <v>48898</v>
       </c>
       <c r="V35" s="4">
-        <v>7.625</v>
+        <v>7.2</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="X35" s="4">
-        <v>1525</v>
+        <v>9270</v>
       </c>
       <c r="Y35" s="4">
-        <v>1525</v>
+        <v>9270</v>
       </c>
       <c r="Z35" s="6">
-        <v>3.6099999999999999E-3</v>
+        <v>3.601E-3</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D36" s="4">
-        <v>465000</v>
+        <v>490000</v>
       </c>
       <c r="E36" s="5">
-        <v>102.170924</v>
+        <v>96.245689999999996</v>
       </c>
       <c r="F36" s="4">
-        <v>480132.2966</v>
+        <v>479923.67266667</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>102.170924</v>
+        <v>96.245689999999996</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>480132.2966</v>
+        <v>479923.67266600003</v>
       </c>
       <c r="N36" s="4">
-        <v>480132.2966</v>
+        <v>479923.67266667</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>117</v>
+        <v>180</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="S36" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T36" s="4">
         <v>0.01</v>
       </c>
       <c r="U36" s="2">
-        <v>49658</v>
+        <v>47192</v>
       </c>
       <c r="V36" s="4">
-        <v>6</v>
+        <v>3.75</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="X36" s="4">
-        <v>5037.5</v>
+        <v>8319.7916666700003</v>
       </c>
       <c r="Y36" s="4">
-        <v>5037.5</v>
+        <v>8319.7916659999992</v>
       </c>
       <c r="Z36" s="6">
-        <v>3.666E-3</v>
+        <v>3.5070000000000001E-3</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D37" s="4">
-        <v>490000</v>
+        <v>525000</v>
       </c>
       <c r="E37" s="5">
-        <v>96.801569999999998</v>
+        <v>94.734369999999998</v>
       </c>
       <c r="F37" s="4">
-        <v>479687.06800000003</v>
+        <v>498066.38</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>96.801569999999998</v>
+        <v>94.734369999999998</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>479687.06800000003</v>
+        <v>498066.38</v>
       </c>
       <c r="N37" s="4">
-        <v>479687.06800000003</v>
+        <v>498066.38</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>117</v>
+        <v>186</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="T37" s="4">
         <v>0.01</v>
       </c>
       <c r="U37" s="2">
-        <v>47223</v>
+        <v>47894</v>
       </c>
       <c r="V37" s="4">
         <v>3.75</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="X37" s="4">
-        <v>5359.375</v>
+        <v>710.9375</v>
       </c>
       <c r="Y37" s="4">
-        <v>5359.375</v>
+        <v>710.9375</v>
       </c>
       <c r="Z37" s="6">
-        <v>3.663E-3</v>
+        <v>3.64E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D38" s="4">
-        <v>445000</v>
+        <v>475000</v>
       </c>
       <c r="E38" s="5">
-        <v>100.09813699999999</v>
+        <v>102.806</v>
       </c>
       <c r="F38" s="4">
-        <v>456574.07076110999</v>
+        <v>490960.79166667</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>100.09813699999999</v>
+        <v>102.806</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>456574.07076099998</v>
+        <v>490960.79166599998</v>
       </c>
       <c r="N38" s="4">
-        <v>456574.07076110999</v>
+        <v>490960.79166667</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="S38" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T38" s="4">
         <v>0.01</v>
       </c>
       <c r="U38" s="2">
-        <v>47557</v>
+        <v>48611</v>
       </c>
       <c r="V38" s="4">
-        <v>6.625</v>
+        <v>7.125</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="X38" s="4">
-        <v>11137.36111111</v>
+        <v>2632.2916666699998</v>
       </c>
       <c r="Y38" s="4">
-        <v>11137.361111</v>
+        <v>2632.2916660000001</v>
       </c>
       <c r="Z38" s="6">
-        <v>3.4859999999999999E-3</v>
+        <v>3.588E-3</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D39" s="4">
-        <v>440000</v>
+        <v>200000</v>
       </c>
       <c r="E39" s="5">
-        <v>104.92910000000001</v>
+        <v>102.4248</v>
       </c>
       <c r="F39" s="4">
-        <v>475193.59555556002</v>
+        <v>207916.26666667001</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>104.92910000000001</v>
+        <v>102.4248</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>475193.59555500001</v>
+        <v>207916.26666600001</v>
       </c>
       <c r="N39" s="4">
-        <v>475193.59555556002</v>
+        <v>207916.26666667001</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="S39" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T39" s="4">
         <v>0.01</v>
       </c>
       <c r="U39" s="2">
-        <v>47376</v>
+        <v>49658</v>
       </c>
       <c r="V39" s="4">
-        <v>8.125</v>
+        <v>6</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="X39" s="4">
-        <v>13505.55555556</v>
+        <v>3066.6666666699998</v>
       </c>
       <c r="Y39" s="4">
-        <v>13505.555555000001</v>
+        <v>3066.6666660000001</v>
       </c>
       <c r="Z39" s="6">
-        <v>3.6289999999999998E-3</v>
+        <v>1.519E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D40" s="4">
-        <v>94000</v>
+        <v>490000</v>
       </c>
       <c r="E40" s="5">
-        <v>100.4871</v>
+        <v>96.895409999999998</v>
       </c>
       <c r="F40" s="4">
-        <v>97004.36011111</v>
+        <v>481576.05066667002</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>100.4871</v>
+        <v>96.895409999999998</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>97004.360111000002</v>
+        <v>481576.050666</v>
       </c>
       <c r="N40" s="4">
-        <v>97004.36011111</v>
+        <v>481576.05066667002</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>210</v>
+        <v>119</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="T40" s="4">
         <v>0.01</v>
       </c>
       <c r="U40" s="2">
-        <v>46614</v>
+        <v>47223</v>
       </c>
       <c r="V40" s="4">
-        <v>5.875</v>
+        <v>3.75</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="X40" s="4">
-        <v>2546.4861111099999</v>
+        <v>6788.5416666700003</v>
       </c>
       <c r="Y40" s="4">
-        <v>2546.4861110000002</v>
+        <v>6788.5416660000001</v>
       </c>
       <c r="Z40" s="6">
-        <v>7.3999999999999999E-4</v>
+        <v>3.519E-3</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D41" s="4">
         <v>445000</v>
       </c>
       <c r="E41" s="5">
-        <v>104.1974</v>
+        <v>99.478499999999997</v>
       </c>
       <c r="F41" s="4">
-        <v>476255.24249999999</v>
+        <v>456027.77986110997</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>104.1974</v>
+        <v>99.478499999999997</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>476255.24249999999</v>
+        <v>456027.77986100002</v>
       </c>
       <c r="N41" s="4">
-        <v>476255.24249999999</v>
+        <v>456027.77986110997</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>173</v>
+        <v>64</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T41" s="4">
         <v>0.01</v>
       </c>
       <c r="U41" s="2">
-        <v>46993</v>
+        <v>47557</v>
       </c>
       <c r="V41" s="4">
-        <v>6.65</v>
+        <v>6.625</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="X41" s="4">
-        <v>12576.8125</v>
+        <v>13348.45486111</v>
       </c>
       <c r="Y41" s="4">
-        <v>12576.8125</v>
+        <v>13348.454861</v>
       </c>
       <c r="Z41" s="6">
-        <v>3.637E-3</v>
+        <v>3.3319999999999999E-3</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D42" s="4">
-        <v>275000</v>
+        <v>440000</v>
       </c>
       <c r="E42" s="5">
-        <v>100.849</v>
+        <v>104.892274</v>
       </c>
       <c r="F42" s="4">
-        <v>283407.66666667</v>
+        <v>477712.81115556002</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>100.849</v>
+        <v>104.892274</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>283407.66666599998</v>
+        <v>477712.811155</v>
       </c>
       <c r="N42" s="4">
-        <v>283407.66666667</v>
+        <v>477712.81115556002</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T42" s="4">
         <v>0.01</v>
       </c>
       <c r="U42" s="2">
-        <v>47953</v>
+        <v>47376</v>
       </c>
       <c r="V42" s="4">
-        <v>6.625</v>
+        <v>8.125</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="X42" s="4">
-        <v>6072.9166666700003</v>
+        <v>16186.80555556</v>
       </c>
       <c r="Y42" s="4">
-        <v>6072.9166660000001</v>
+        <v>16186.805555000001</v>
       </c>
       <c r="Z42" s="6">
-        <v>2.1640000000000001E-3</v>
+        <v>3.4910000000000002E-3</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D43" s="4">
-        <v>475000</v>
+        <v>445000</v>
       </c>
       <c r="E43" s="5">
-        <v>103.3486</v>
+        <v>103.9602</v>
       </c>
       <c r="F43" s="4">
-        <v>495441.44027778</v>
+        <v>462622.89</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>134</v>
+        <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>103.3486</v>
+        <v>103.9602</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>495441.44027700002</v>
+        <v>462622.89</v>
       </c>
       <c r="N43" s="4">
-        <v>495441.44027778</v>
+        <v>462622.89</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>82</v>
+        <v>180</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T43" s="4">
         <v>0.01</v>
       </c>
       <c r="U43" s="2">
-        <v>47863</v>
+        <v>46993</v>
       </c>
       <c r="V43" s="4">
-        <v>6.875</v>
+        <v>6.4</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="X43" s="4">
-        <v>4535.5902777800002</v>
+        <v>0</v>
       </c>
       <c r="Y43" s="4">
-        <v>4535.5902770000002</v>
+        <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>3.7829999999999999E-3</v>
+        <v>3.3809999999999999E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D44" s="4">
-        <v>75000</v>
+        <v>475000</v>
       </c>
       <c r="E44" s="5">
-        <v>102.82689999999999</v>
+        <v>101.54</v>
       </c>
       <c r="F44" s="4">
-        <v>77885.8</v>
+        <v>495164.73958333</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>102.82689999999999</v>
+        <v>101.54</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>77885.8</v>
+        <v>495164.73958300002</v>
       </c>
       <c r="N44" s="4">
-        <v>77885.8</v>
+        <v>495164.73958333</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="R44" s="3" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T44" s="4">
         <v>0.01</v>
       </c>
       <c r="U44" s="2">
-        <v>48731</v>
+        <v>47953</v>
       </c>
       <c r="V44" s="4">
-        <v>6.125</v>
+        <v>6.625</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="X44" s="4">
-        <v>765.625</v>
+        <v>12849.73958333</v>
       </c>
       <c r="Y44" s="4">
-        <v>765.625</v>
+        <v>12849.739583</v>
       </c>
       <c r="Z44" s="6">
-        <v>5.9400000000000002E-4</v>
+        <v>3.6180000000000001E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D45" s="4">
-        <v>750000</v>
+        <v>475000</v>
       </c>
       <c r="E45" s="5">
-        <v>88.516751999999997</v>
+        <v>103.6379</v>
       </c>
       <c r="F45" s="4">
-        <v>672468.34833333001</v>
+        <v>499264.83402777999</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>31</v>
+        <v>141</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>88.516751999999997</v>
+        <v>103.6379</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="M45" s="4">
-        <v>672468.34833299997</v>
+        <v>499264.834027</v>
       </c>
       <c r="N45" s="4">
-        <v>672468.34833333001</v>
+        <v>499264.83402777999</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="S45" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T45" s="4">
         <v>0.01</v>
       </c>
       <c r="U45" s="2">
-        <v>48717</v>
+        <v>47863</v>
       </c>
       <c r="V45" s="4">
-        <v>5.65</v>
+        <v>6.875</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="X45" s="4">
-        <v>8592.7083333299997</v>
+        <v>6984.8090277800002</v>
       </c>
       <c r="Y45" s="4">
-        <v>8592.7083330000005</v>
+        <v>6984.8090270000002</v>
       </c>
       <c r="Z45" s="6">
-        <v>5.1349999999999998E-3</v>
+        <v>3.6480000000000002E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D46" s="4">
         <v>470000</v>
       </c>
       <c r="E46" s="5">
-        <v>99.991893000000005</v>
+        <v>103.20480000000001</v>
       </c>
       <c r="F46" s="4">
-        <v>477893.1471</v>
+        <v>492019.53916667</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>239</v>
+        <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>99.991893000000005</v>
+        <v>103.20480000000001</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>240</v>
+        <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>477893.1471</v>
+        <v>492019.53916599997</v>
       </c>
       <c r="N46" s="4">
-        <v>477893.1471</v>
+        <v>492019.53916667</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>117</v>
+        <v>78</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>243</v>
+        <v>65</v>
       </c>
       <c r="T46" s="4">
         <v>0.01</v>
       </c>
       <c r="U46" s="2">
-        <v>46645</v>
+        <v>48731</v>
       </c>
       <c r="V46" s="4">
-        <v>4.5</v>
+        <v>6.125</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="X46" s="4">
-        <v>7931.25</v>
+        <v>6956.9791666700003</v>
       </c>
       <c r="Y46" s="4">
-        <v>7931.25</v>
+        <v>6956.9791660000001</v>
       </c>
       <c r="Z46" s="6">
-        <v>3.6489999999999999E-3</v>
+        <v>3.5950000000000001E-3</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D47" s="4">
-        <v>485000</v>
+        <v>455000</v>
       </c>
       <c r="E47" s="5">
-        <v>98.343419999999995</v>
+        <v>106.0031</v>
       </c>
       <c r="F47" s="4">
-        <v>479444.47588888998</v>
+        <v>492728.54944444</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>98.343419999999995</v>
+        <v>106.0031</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>479444.47588799999</v>
+        <v>492728.549444</v>
       </c>
       <c r="N47" s="4">
-        <v>479444.47588888998</v>
+        <v>492728.54944444</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>249</v>
+        <v>84</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="S47" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T47" s="4">
         <v>0.01</v>
       </c>
       <c r="U47" s="2">
-        <v>46919</v>
+        <v>47618</v>
       </c>
       <c r="V47" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="X47" s="4">
-        <v>2478.8888888900001</v>
+        <v>10414.44444444</v>
       </c>
       <c r="Y47" s="4">
-        <v>2478.888888</v>
+        <v>10414.444444000001</v>
       </c>
       <c r="Z47" s="6">
-        <v>3.6610000000000002E-3</v>
+        <v>3.601E-3</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D48" s="4">
-        <v>445000</v>
+        <v>750000</v>
       </c>
       <c r="E48" s="5">
-        <v>106.756939</v>
+        <v>87.772867000000005</v>
       </c>
       <c r="F48" s="4">
-        <v>479518.37855000002</v>
+        <v>670067.33583333006</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>253</v>
+        <v>31</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="5">
-        <v>106.756939</v>
+        <v>87.772867000000005</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>254</v>
+        <v>33</v>
       </c>
       <c r="M48" s="4">
-        <v>479518.37855000002</v>
+        <v>670067.33583300002</v>
       </c>
       <c r="N48" s="4">
-        <v>479518.37855000002</v>
+        <v>670067.33583333006</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>255</v>
+        <v>240</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>256</v>
+        <v>241</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="T48" s="4">
         <v>0.01</v>
       </c>
       <c r="U48" s="2">
-        <v>47649</v>
+        <v>48717</v>
       </c>
       <c r="V48" s="4">
-        <v>8</v>
+        <v>5.65</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>257</v>
+        <v>242</v>
       </c>
       <c r="X48" s="4">
-        <v>4450</v>
+        <v>11770.83333333</v>
       </c>
       <c r="Y48" s="4">
-        <v>4450</v>
+        <v>11770.833333</v>
       </c>
       <c r="Z48" s="6">
-        <v>3.6619999999999999E-3</v>
+        <v>4.8970000000000003E-3</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>258</v>
+        <v>243</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D49" s="4">
         <v>470000</v>
       </c>
       <c r="E49" s="5">
-        <v>100.09610000000001</v>
+        <v>99.916518999999994</v>
       </c>
       <c r="F49" s="4">
-        <v>476914.17</v>
+        <v>479183.88929999998</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>31</v>
+        <v>245</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="5">
-        <v>100.09610000000001</v>
+        <v>99.916518999999994</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="M49" s="4">
-        <v>476914.17</v>
+        <v>479183.88929999998</v>
       </c>
       <c r="N49" s="4">
-        <v>476914.17</v>
+        <v>479183.88929999998</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>258</v>
+        <v>243</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>65</v>
+        <v>249</v>
       </c>
       <c r="T49" s="4">
         <v>0.01</v>
       </c>
       <c r="U49" s="2">
-        <v>46874</v>
+        <v>46645</v>
       </c>
       <c r="V49" s="4">
-        <v>5.5</v>
+        <v>4.5</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="X49" s="4">
-        <v>6462.5</v>
+        <v>9576.25</v>
       </c>
       <c r="Y49" s="4">
-        <v>6462.5</v>
+        <v>9576.25</v>
       </c>
       <c r="Z49" s="6">
-        <v>3.6419999999999998E-3</v>
+        <v>3.5019999999999999E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D50" s="4">
-        <v>475000</v>
+        <v>485000</v>
       </c>
       <c r="E50" s="5">
-        <v>98.419129999999996</v>
+        <v>97.900549999999996</v>
       </c>
       <c r="F50" s="4">
-        <v>476990.86749999999</v>
+        <v>478751.55638889002</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J50" s="5">
-        <v>98.419129999999996</v>
+        <v>97.900549999999996</v>
       </c>
       <c r="K50" s="5">
         <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M50" s="4">
-        <v>476990.86749999999</v>
+        <v>478751.55638800003</v>
       </c>
       <c r="N50" s="4">
-        <v>476990.86749999999</v>
+        <v>478751.55638889002</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>76</v>
+        <v>255</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="T50" s="4">
         <v>0.01</v>
       </c>
       <c r="U50" s="2">
-        <v>46966</v>
+        <v>46919</v>
       </c>
       <c r="V50" s="4">
         <v>4</v>
       </c>
       <c r="W50" s="3" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="X50" s="4">
-        <v>9500</v>
+        <v>3933.8888888900001</v>
       </c>
       <c r="Y50" s="4">
-        <v>9500</v>
+        <v>3933.888888</v>
       </c>
       <c r="Z50" s="6">
-        <v>3.6419999999999998E-3</v>
+        <v>3.4979999999999998E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D51" s="4">
-        <v>465000</v>
+        <v>445000</v>
       </c>
       <c r="E51" s="5">
-        <v>102.503789</v>
+        <v>106.5677</v>
       </c>
       <c r="F51" s="4">
-        <v>481244.18135000003</v>
+        <v>481445.15388889</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J51" s="5">
-        <v>102.503789</v>
+        <v>106.5677</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="M51" s="4">
-        <v>481244.18135000003</v>
+        <v>481445.153888</v>
       </c>
       <c r="N51" s="4">
-        <v>481244.18135000003</v>
+        <v>481445.15388889</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>173</v>
+        <v>92</v>
       </c>
       <c r="R51" s="3" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="T51" s="4">
         <v>0.01</v>
       </c>
       <c r="U51" s="2">
-        <v>48563</v>
+        <v>47649</v>
       </c>
       <c r="V51" s="4">
-        <v>6.25</v>
+        <v>8</v>
       </c>
       <c r="W51" s="3" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="X51" s="4">
-        <v>4601.5625</v>
+        <v>7218.8888888900001</v>
       </c>
       <c r="Y51" s="4">
-        <v>4601.5625</v>
+        <v>7218.8888880000004</v>
       </c>
       <c r="Z51" s="6">
-        <v>3.6749999999999999E-3</v>
+        <v>3.5179999999999999E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D52" s="4">
-        <v>250000</v>
+        <v>470000</v>
       </c>
       <c r="E52" s="5">
-        <v>103.349326</v>
+        <v>99.989549999999994</v>
       </c>
       <c r="F52" s="4">
-        <v>264414.98166667001</v>
+        <v>478352.13500000001</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J52" s="5">
-        <v>103.349326</v>
+        <v>99.989549999999994</v>
       </c>
       <c r="K52" s="5">
         <v>1</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M52" s="4">
-        <v>264414.98166599998</v>
+        <v>478352.13500000001</v>
       </c>
       <c r="N52" s="4">
-        <v>264414.98166667001</v>
+        <v>478352.13500000001</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="S52" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T52" s="4">
         <v>0.01</v>
       </c>
       <c r="U52" s="2">
-        <v>47392</v>
+        <v>46874</v>
       </c>
       <c r="V52" s="4">
-        <v>7.25</v>
+        <v>5.5</v>
       </c>
       <c r="W52" s="3" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="X52" s="4">
-        <v>6041.6666666700003</v>
+        <v>8401.25</v>
       </c>
       <c r="Y52" s="4">
-        <v>6041.6666660000001</v>
+        <v>8401.25</v>
       </c>
       <c r="Z52" s="6">
-        <v>2.019E-3</v>
+        <v>3.496E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D53" s="4">
-        <v>395000</v>
+        <v>475000</v>
       </c>
       <c r="E53" s="5">
-        <v>96.483450000000005</v>
+        <v>98.452422999999996</v>
       </c>
       <c r="F53" s="4">
-        <v>390820.04416667001</v>
+        <v>469074.00925</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>134</v>
+        <v>31</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J53" s="5">
-        <v>96.483450000000005</v>
+        <v>98.452422999999996</v>
       </c>
       <c r="K53" s="5">
         <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="M53" s="4">
-        <v>390820.04416599998</v>
+        <v>469074.00925</v>
       </c>
       <c r="N53" s="4">
-        <v>390820.04416667001</v>
+        <v>469074.00925</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="T53" s="4">
         <v>0.01</v>
       </c>
       <c r="U53" s="2">
-        <v>47757</v>
+        <v>46966</v>
       </c>
       <c r="V53" s="4">
-        <v>7.375</v>
+        <v>4</v>
       </c>
       <c r="W53" s="3" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="X53" s="4">
-        <v>9710.4166666700003</v>
+        <v>1425</v>
       </c>
       <c r="Y53" s="4">
-        <v>9710.4166659999992</v>
+        <v>1425</v>
       </c>
       <c r="Z53" s="6">
-        <v>2.9840000000000001E-3</v>
+        <v>3.4280000000000001E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D54" s="4">
-        <v>385000</v>
+        <v>465000</v>
       </c>
       <c r="E54" s="5">
-        <v>103.12869999999999</v>
+        <v>103.78230000000001</v>
       </c>
       <c r="F54" s="4">
-        <v>407873.62</v>
+        <v>489449.67416667001</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>31</v>
+        <v>276</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="5">
-        <v>103.12869999999999</v>
+        <v>103.78230000000001</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>33</v>
+        <v>277</v>
       </c>
       <c r="M54" s="4">
-        <v>407873.62</v>
+        <v>489449.67416599998</v>
       </c>
       <c r="N54" s="4">
-        <v>407873.62</v>
+        <v>489449.67416667001</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>82</v>
+        <v>180</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="T54" s="4">
         <v>0.01</v>
       </c>
       <c r="U54" s="2">
-        <v>47362</v>
+        <v>48563</v>
       </c>
       <c r="V54" s="4">
-        <v>6.75</v>
+        <v>6.25</v>
       </c>
       <c r="W54" s="3" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="X54" s="4">
-        <v>10828.125</v>
+        <v>6861.9791666700003</v>
       </c>
       <c r="Y54" s="4">
-        <v>10828.125</v>
+        <v>6861.9791660000001</v>
       </c>
       <c r="Z54" s="6">
-        <v>3.114E-3</v>
+        <v>3.5769999999999999E-3</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D55" s="4">
-        <v>430000</v>
+        <v>250000</v>
       </c>
       <c r="E55" s="5">
-        <v>107.5149</v>
+        <v>103.682765</v>
       </c>
       <c r="F55" s="4">
-        <v>477823.93111111003</v>
+        <v>266607.95416666998</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="5">
-        <v>107.5149</v>
+        <v>103.682765</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M55" s="4">
-        <v>477823.93111100001</v>
+        <v>266607.95416600001</v>
       </c>
       <c r="N55" s="4">
-        <v>477823.93111111003</v>
+        <v>266607.95416666998</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>173</v>
+        <v>92</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="S55" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T55" s="4">
         <v>0.01</v>
       </c>
       <c r="U55" s="2">
-        <v>47223</v>
+        <v>47392</v>
       </c>
       <c r="V55" s="4">
-        <v>12.25</v>
+        <v>7.25</v>
       </c>
       <c r="W55" s="3" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="X55" s="4">
-        <v>15509.86111111</v>
+        <v>7401.0416666700003</v>
       </c>
       <c r="Y55" s="4">
-        <v>15509.861111</v>
+        <v>7401.0416660000001</v>
       </c>
       <c r="Z55" s="6">
-        <v>3.6489999999999999E-3</v>
+        <v>1.9480000000000001E-3</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D56" s="4">
-        <v>300000</v>
+        <v>385000</v>
       </c>
       <c r="E56" s="5">
-        <v>98.760058999999998</v>
+        <v>103.55629999999999</v>
       </c>
       <c r="F56" s="4">
-        <v>296835.38533333002</v>
+        <v>411468.9425</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J56" s="5">
-        <v>98.760058999999998</v>
+        <v>103.55629999999999</v>
       </c>
       <c r="K56" s="5">
         <v>1</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M56" s="4">
-        <v>296835.38533299998</v>
+        <v>411468.9425</v>
       </c>
       <c r="N56" s="4">
-        <v>296835.38533333002</v>
+        <v>411468.9425</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="S56" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T56" s="4">
         <v>0.01</v>
       </c>
       <c r="U56" s="2">
-        <v>47136</v>
+        <v>47362</v>
       </c>
       <c r="V56" s="4">
-        <v>5.125</v>
+        <v>6.75</v>
       </c>
       <c r="W56" s="3" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="X56" s="4">
-        <v>555.20833332999996</v>
+        <v>12777.1875</v>
       </c>
       <c r="Y56" s="4">
-        <v>555.20833300000004</v>
+        <v>12777.1875</v>
       </c>
       <c r="Z56" s="6">
-        <v>2.2659999999999998E-3</v>
+        <v>3.0070000000000001E-3</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D57" s="4">
-        <v>445000</v>
+        <v>430000</v>
       </c>
       <c r="E57" s="5">
-        <v>105.83110000000001</v>
+        <v>106.81870000000001</v>
       </c>
       <c r="F57" s="4">
-        <v>475070.82555556</v>
+        <v>478780.89611110999</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J57" s="5">
-        <v>105.83110000000001</v>
+        <v>106.81870000000001</v>
       </c>
       <c r="K57" s="5">
         <v>1</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M57" s="4">
-        <v>475070.82555499999</v>
+        <v>478780.89611099998</v>
       </c>
       <c r="N57" s="4">
-        <v>475070.82555556</v>
+        <v>478780.89611110999</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>76</v>
+        <v>180</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="S57" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T57" s="4">
         <v>0.01</v>
       </c>
       <c r="U57" s="2">
-        <v>48745</v>
+        <v>47223</v>
       </c>
       <c r="V57" s="4">
-        <v>7.25</v>
+        <v>12.25</v>
       </c>
       <c r="W57" s="3" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="X57" s="4">
-        <v>4122.4305555600004</v>
+        <v>19460.48611111</v>
       </c>
       <c r="Y57" s="4">
-        <v>4122.4305549999999</v>
+        <v>19460.486110999998</v>
       </c>
       <c r="Z57" s="6">
-        <v>3.6280000000000001E-3</v>
+        <v>3.4989999999999999E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D58" s="4">
-        <v>490000</v>
+        <v>300000</v>
       </c>
       <c r="E58" s="5">
-        <v>97.340850000000003</v>
+        <v>98.517060000000001</v>
       </c>
       <c r="F58" s="4">
-        <v>481563.91499999998</v>
+        <v>297259.51333332999</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J58" s="5">
-        <v>97.340850000000003</v>
+        <v>98.517060000000001</v>
       </c>
       <c r="K58" s="5">
         <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M58" s="4">
-        <v>481563.91499999998</v>
+        <v>297259.51333300001</v>
       </c>
       <c r="N58" s="4">
-        <v>481563.91499999998</v>
+        <v>297259.51333332999</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="S58" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T58" s="4">
         <v>0.01</v>
       </c>
       <c r="U58" s="2">
-        <v>47239</v>
+        <v>47136</v>
       </c>
       <c r="V58" s="4">
-        <v>3.75</v>
+        <v>5.125</v>
       </c>
       <c r="W58" s="3" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="X58" s="4">
-        <v>4593.75</v>
+        <v>1708.33333333</v>
       </c>
       <c r="Y58" s="4">
-        <v>4593.75</v>
+        <v>1708.333333</v>
       </c>
       <c r="Z58" s="6">
-        <v>3.6770000000000001E-3</v>
+        <v>2.1719999999999999E-3</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D59" s="4">
-        <v>400000</v>
+        <v>475000</v>
       </c>
       <c r="E59" s="5">
-        <v>96.71208</v>
+        <v>101.9267</v>
       </c>
       <c r="F59" s="4">
-        <v>395098.32</v>
+        <v>496818.49166667002</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="5">
-        <v>96.71208</v>
+        <v>101.9267</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>395098.32</v>
+        <v>496818.49166599999</v>
       </c>
       <c r="N59" s="4">
-        <v>395098.32</v>
+        <v>496818.49166667002</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>106</v>
+        <v>186</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="S59" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T59" s="4">
         <v>0.01</v>
       </c>
       <c r="U59" s="2">
-        <v>47150</v>
+        <v>48853</v>
       </c>
       <c r="V59" s="4">
-        <v>4.125</v>
+        <v>6</v>
       </c>
       <c r="W59" s="3" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="X59" s="4">
-        <v>8250</v>
+        <v>12666.66666667</v>
       </c>
       <c r="Y59" s="4">
-        <v>8250</v>
+        <v>12666.666665999999</v>
       </c>
       <c r="Z59" s="6">
-        <v>3.0170000000000002E-3</v>
+        <v>3.6310000000000001E-3</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D60" s="4">
-        <v>490000</v>
+        <v>445000</v>
       </c>
       <c r="E60" s="5">
-        <v>96.224031999999994</v>
+        <v>105.7067</v>
       </c>
       <c r="F60" s="4">
-        <v>477010.25679999997</v>
+        <v>476936.93305555999</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="5">
-        <v>96.224031999999994</v>
+        <v>105.7067</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M60" s="4">
-        <v>477010.25679999997</v>
+        <v>476936.93305499997</v>
       </c>
       <c r="N60" s="4">
-        <v>477010.25679999997</v>
+        <v>476936.93305555999</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>117</v>
+        <v>78</v>
       </c>
       <c r="R60" s="3" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="S60" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T60" s="4">
         <v>0.01</v>
       </c>
       <c r="U60" s="2">
-        <v>47239</v>
+        <v>48745</v>
       </c>
       <c r="V60" s="4">
-        <v>4.5</v>
+        <v>7.25</v>
       </c>
       <c r="W60" s="3" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="X60" s="4">
-        <v>5512.5</v>
+        <v>6542.1180555600004</v>
       </c>
       <c r="Y60" s="4">
-        <v>5512.5</v>
+        <v>6542.1180549999999</v>
       </c>
       <c r="Z60" s="6">
-        <v>3.6419999999999998E-3</v>
+        <v>3.4849999999999998E-3</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D61" s="4">
         <v>490000</v>
       </c>
       <c r="E61" s="5">
-        <v>97.261279999999999</v>
+        <v>97.363479999999996</v>
       </c>
       <c r="F61" s="4">
-        <v>481327.147</v>
+        <v>483052.92700000003</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J61" s="5">
-        <v>97.261279999999999</v>
+        <v>97.363479999999996</v>
       </c>
       <c r="K61" s="5">
         <v>1</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M61" s="4">
-        <v>481327.147</v>
+        <v>483052.92700000003</v>
       </c>
       <c r="N61" s="4">
-        <v>481327.147</v>
+        <v>483052.92700000003</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>117</v>
+        <v>92</v>
       </c>
       <c r="R61" s="3" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="S61" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T61" s="4">
         <v>0.01</v>
       </c>
       <c r="U61" s="2">
-        <v>47058</v>
+        <v>47239</v>
       </c>
       <c r="V61" s="4">
-        <v>3.875</v>
+        <v>3.75</v>
       </c>
       <c r="W61" s="3" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="X61" s="4">
-        <v>4746.875</v>
+        <v>5971.875</v>
       </c>
       <c r="Y61" s="4">
-        <v>4746.875</v>
+        <v>5971.875</v>
       </c>
       <c r="Z61" s="6">
-        <v>3.6749999999999999E-3</v>
+        <v>3.5300000000000002E-3</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D62" s="4">
-        <v>350000</v>
+        <v>490000</v>
       </c>
       <c r="E62" s="5">
-        <v>95.561769999999996</v>
+        <v>95.796088999999995</v>
       </c>
       <c r="F62" s="4">
-        <v>341728.69500000001</v>
+        <v>476567.08610000001</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J62" s="5">
-        <v>95.561769999999996</v>
+        <v>95.796088999999995</v>
       </c>
       <c r="K62" s="5">
         <v>1</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M62" s="4">
-        <v>341728.69500000001</v>
+        <v>476567.08610000001</v>
       </c>
       <c r="N62" s="4">
-        <v>341728.69500000001</v>
+        <v>476567.08610000001</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="P62" s="3" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="R62" s="3" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="S62" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T62" s="4">
         <v>0.01</v>
       </c>
       <c r="U62" s="2">
-        <v>47894</v>
+        <v>47239</v>
       </c>
       <c r="V62" s="4">
         <v>4.5</v>
       </c>
       <c r="W62" s="3" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="X62" s="4">
-        <v>7262.5</v>
+        <v>7166.25</v>
       </c>
       <c r="Y62" s="4">
-        <v>7262.5</v>
+        <v>7166.25</v>
       </c>
       <c r="Z62" s="6">
-        <v>2.6090000000000002E-3</v>
+        <v>3.483E-3</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D63" s="4">
-        <v>475000</v>
+        <v>480000</v>
       </c>
       <c r="E63" s="5">
-        <v>98.391799000000006</v>
+        <v>103.36499999999999</v>
       </c>
       <c r="F63" s="4">
-        <v>468226.93066667003</v>
+        <v>500953.66666667</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J63" s="5">
-        <v>98.391799000000006</v>
+        <v>103.36499999999999</v>
       </c>
       <c r="K63" s="5">
         <v>1</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M63" s="4">
-        <v>468226.930666</v>
+        <v>500953.66666599998</v>
       </c>
       <c r="N63" s="4">
-        <v>468226.93066667003</v>
+        <v>500953.66666667</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="P63" s="3" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>173</v>
+        <v>84</v>
       </c>
       <c r="R63" s="3" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="T63" s="4">
         <v>0.01</v>
       </c>
       <c r="U63" s="2">
-        <v>47133</v>
+        <v>48959</v>
       </c>
       <c r="V63" s="4">
-        <v>4.375</v>
+        <v>8.375</v>
       </c>
       <c r="W63" s="3" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="X63" s="4">
-        <v>865.88541667000004</v>
+        <v>4801.6666666700003</v>
       </c>
       <c r="Y63" s="4">
-        <v>865.88541599999996</v>
+        <v>4801.6666660000001</v>
       </c>
       <c r="Z63" s="6">
-        <v>3.5750000000000001E-3</v>
+        <v>3.6610000000000002E-3</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D64" s="4">
-        <v>370000</v>
+        <v>490000</v>
       </c>
       <c r="E64" s="5">
-        <v>103.306206</v>
+        <v>97.506140000000002</v>
       </c>
       <c r="F64" s="4">
-        <v>382618.37886667001</v>
+        <v>483951.02350000001</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J64" s="5">
-        <v>103.306206</v>
+        <v>97.506140000000002</v>
       </c>
       <c r="K64" s="5">
         <v>1</v>
       </c>
       <c r="L64" s="3" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="M64" s="4">
-        <v>382618.37886599998</v>
+        <v>483951.02350000001</v>
       </c>
       <c r="N64" s="4">
-        <v>382618.37886667001</v>
+        <v>483951.02350000001</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="P64" s="3" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>249</v>
+        <v>119</v>
       </c>
       <c r="R64" s="3" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>339</v>
+        <v>65</v>
       </c>
       <c r="T64" s="4">
         <v>0.01</v>
       </c>
       <c r="U64" s="2">
-        <v>47688</v>
+        <v>47058</v>
       </c>
       <c r="V64" s="4">
-        <v>6.25</v>
+        <v>3.875</v>
       </c>
       <c r="W64" s="3" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="X64" s="4">
-        <v>385.41666666999998</v>
+        <v>6170.9375</v>
       </c>
       <c r="Y64" s="4">
-        <v>385.41666600000002</v>
+        <v>6170.9375</v>
       </c>
       <c r="Z64" s="6">
-        <v>2.9220000000000001E-3</v>
+        <v>3.5360000000000001E-3</v>
       </c>
     </row>
     <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D65" s="4">
-        <v>340000</v>
+        <v>350000</v>
       </c>
       <c r="E65" s="5">
-        <v>109.54819999999999</v>
+        <v>96.451499999999996</v>
       </c>
       <c r="F65" s="4">
-        <v>378130.54666667001</v>
+        <v>338149</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J65" s="5">
-        <v>109.54819999999999</v>
+        <v>96.451499999999996</v>
       </c>
       <c r="K65" s="5">
         <v>1</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M65" s="4">
-        <v>378130.54666599998</v>
+        <v>338149</v>
       </c>
       <c r="N65" s="4">
-        <v>378130.54666667001</v>
+        <v>338149</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="P65" s="3" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="R65" s="3" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="S65" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T65" s="4">
         <v>0.01</v>
       </c>
       <c r="U65" s="2">
-        <v>47635</v>
+        <v>47894</v>
       </c>
       <c r="V65" s="4">
-        <v>10</v>
+        <v>4.5</v>
       </c>
       <c r="W65" s="3" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="X65" s="4">
-        <v>5666.6666666700003</v>
+        <v>568.75</v>
       </c>
       <c r="Y65" s="4">
-        <v>5666.6666660000001</v>
+        <v>568.75</v>
       </c>
       <c r="Z65" s="6">
-        <v>2.8869999999999998E-3</v>
+        <v>2.4710000000000001E-3</v>
       </c>
     </row>
     <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D66" s="4">
-        <v>465000</v>
+        <v>475000</v>
       </c>
       <c r="E66" s="5">
-        <v>98.172319999999999</v>
+        <v>98.588610000000003</v>
       </c>
       <c r="F66" s="4">
-        <v>457276.288</v>
+        <v>470778.10236110998</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J66" s="5">
-        <v>98.172319999999999</v>
+        <v>98.588610000000003</v>
       </c>
       <c r="K66" s="5">
         <v>1</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M66" s="4">
-        <v>457276.288</v>
+        <v>470778.10236100003</v>
       </c>
       <c r="N66" s="4">
-        <v>457276.288</v>
+        <v>470778.10236110998</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="P66" s="3" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="R66" s="3" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="T66" s="4">
         <v>0.01</v>
       </c>
       <c r="U66" s="2">
-        <v>46798</v>
+        <v>47133</v>
       </c>
       <c r="V66" s="4">
-        <v>3.75</v>
+        <v>4.375</v>
       </c>
       <c r="W66" s="3" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="X66" s="4">
-        <v>775</v>
+        <v>2482.2048611099999</v>
       </c>
       <c r="Y66" s="4">
-        <v>775</v>
+        <v>2482.2048610000002</v>
       </c>
       <c r="Z66" s="6">
-        <v>3.4919999999999999E-3</v>
+        <v>3.4399999999999999E-3</v>
       </c>
     </row>
     <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D67" s="4">
-        <v>440000</v>
+        <v>370000</v>
       </c>
       <c r="E67" s="5">
-        <v>105.5972</v>
+        <v>103.830388</v>
       </c>
       <c r="F67" s="4">
-        <v>481032.95777778002</v>
+        <v>386356.46337777999</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J67" s="5">
-        <v>105.5972</v>
+        <v>103.830388</v>
       </c>
       <c r="K67" s="5">
         <v>1</v>
       </c>
       <c r="L67" s="3" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M67" s="4">
-        <v>481032.95777699997</v>
+        <v>386356.46337700001</v>
       </c>
       <c r="N67" s="4">
-        <v>481032.95777778002</v>
+        <v>386356.46337777999</v>
       </c>
       <c r="O67" s="3" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="P67" s="3" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>90</v>
+        <v>255</v>
       </c>
       <c r="R67" s="3" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="S67" s="3" t="s">
-        <v>65</v>
+        <v>345</v>
       </c>
       <c r="T67" s="4">
         <v>0.01</v>
       </c>
       <c r="U67" s="2">
-        <v>48792</v>
+        <v>47688</v>
       </c>
       <c r="V67" s="4">
-        <v>7.375</v>
+        <v>6.25</v>
       </c>
       <c r="W67" s="3" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="X67" s="4">
-        <v>16405.27777778</v>
+        <v>2184.0277777800002</v>
       </c>
       <c r="Y67" s="4">
-        <v>16405.277776999999</v>
+        <v>2184.0277769999998</v>
       </c>
       <c r="Z67" s="6">
-        <v>3.673E-3</v>
+        <v>2.823E-3</v>
       </c>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D68" s="4">
-        <v>450000</v>
+        <v>50000</v>
       </c>
       <c r="E68" s="5">
-        <v>105.095562</v>
+        <v>104.48921900000001</v>
       </c>
       <c r="F68" s="4">
-        <v>483342.52899999998</v>
+        <v>53866.484499999999</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>239</v>
+        <v>31</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J68" s="5">
-        <v>105.095562</v>
+        <v>104.48921900000001</v>
       </c>
       <c r="K68" s="5">
         <v>1</v>
       </c>
       <c r="L68" s="3" t="s">
-        <v>240</v>
+        <v>33</v>
       </c>
       <c r="M68" s="4">
-        <v>483342.52899999998</v>
+        <v>53866.484499999999</v>
       </c>
       <c r="N68" s="4">
-        <v>483342.52899999998</v>
+        <v>53866.484499999999</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="P68" s="3" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="R68" s="3" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>243</v>
+        <v>65</v>
       </c>
       <c r="T68" s="4">
         <v>0.01</v>
       </c>
       <c r="U68" s="2">
-        <v>47939</v>
+        <v>49583</v>
       </c>
       <c r="V68" s="4">
-        <v>7</v>
+        <v>6.75</v>
       </c>
       <c r="W68" s="3" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="X68" s="4">
-        <v>10412.5</v>
+        <v>1621.875</v>
       </c>
       <c r="Y68" s="4">
-        <v>10412.5</v>
+        <v>1621.875</v>
       </c>
       <c r="Z68" s="6">
-        <v>3.6909999999999998E-3</v>
+        <v>3.9300000000000001E-4</v>
       </c>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D69" s="4">
-        <v>480000</v>
+        <v>340000</v>
       </c>
       <c r="E69" s="5">
-        <v>99.475729999999999</v>
+        <v>108.8622</v>
       </c>
       <c r="F69" s="4">
-        <v>480090.17066667002</v>
+        <v>378348.14666666999</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J69" s="5">
-        <v>99.475729999999999</v>
+        <v>108.8622</v>
       </c>
       <c r="K69" s="5">
         <v>1</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M69" s="4">
-        <v>480090.17066599999</v>
+        <v>378348.14666600002</v>
       </c>
       <c r="N69" s="4">
-        <v>480090.17066667002</v>
+        <v>378348.14666666999</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="P69" s="3" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="R69" s="3" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="S69" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T69" s="4">
         <v>0.01</v>
       </c>
       <c r="U69" s="2">
-        <v>46736</v>
+        <v>47635</v>
       </c>
       <c r="V69" s="4">
-        <v>4.25</v>
+        <v>10</v>
       </c>
       <c r="W69" s="3" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="X69" s="4">
-        <v>2606.6666666699998</v>
+        <v>8216.6666666700003</v>
       </c>
       <c r="Y69" s="4">
-        <v>2606.6666660000001</v>
+        <v>8216.6666659999992</v>
       </c>
       <c r="Z69" s="6">
-        <v>3.666E-3</v>
+        <v>2.7650000000000001E-3</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D70" s="4">
-        <v>300000</v>
+        <v>465000</v>
       </c>
       <c r="E70" s="5">
-        <v>97.319770000000005</v>
+        <v>98.331659999999999</v>
       </c>
       <c r="F70" s="4">
-        <v>293492.64333332999</v>
+        <v>459325.03149999998</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J70" s="5">
-        <v>97.319770000000005</v>
+        <v>98.331659999999999</v>
       </c>
       <c r="K70" s="5">
         <v>1</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M70" s="4">
-        <v>293492.64333300001</v>
+        <v>459325.03149999998</v>
       </c>
       <c r="N70" s="4">
-        <v>293492.64333332999</v>
+        <v>459325.03149999998</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="P70" s="3" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>76</v>
+        <v>361</v>
       </c>
       <c r="R70" s="3" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="S70" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T70" s="4">
         <v>0.01</v>
       </c>
       <c r="U70" s="2">
-        <v>47284</v>
+        <v>46798</v>
       </c>
       <c r="V70" s="4">
-        <v>4</v>
+        <v>3.75</v>
       </c>
       <c r="W70" s="3" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="X70" s="4">
-        <v>1533.33333333</v>
+        <v>2082.8125</v>
       </c>
       <c r="Y70" s="4">
-        <v>1533.333333</v>
+        <v>2082.8125</v>
       </c>
       <c r="Z70" s="6">
-        <v>2.2409999999999999E-3</v>
+        <v>3.356E-3</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D71" s="4">
-        <v>475000</v>
+        <v>400000</v>
       </c>
       <c r="E71" s="5">
-        <v>99.916250000000005</v>
+        <v>104.093</v>
       </c>
       <c r="F71" s="4">
-        <v>484102.1875</v>
+        <v>431149.77777778002</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J71" s="5">
-        <v>99.916250000000005</v>
+        <v>104.093</v>
       </c>
       <c r="K71" s="5">
         <v>1</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M71" s="4">
-        <v>484102.1875</v>
+        <v>431149.77777699998</v>
       </c>
       <c r="N71" s="4">
-        <v>484102.1875</v>
+        <v>431149.77777778002</v>
       </c>
       <c r="O71" s="3" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="P71" s="3" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>82</v>
+        <v>361</v>
       </c>
       <c r="R71" s="3" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="S71" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T71" s="4">
         <v>0.01</v>
       </c>
       <c r="U71" s="2">
-        <v>48488</v>
+        <v>49034</v>
       </c>
       <c r="V71" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="W71" s="3" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
       <c r="X71" s="4">
-        <v>9500</v>
+        <v>14777.77777778</v>
       </c>
       <c r="Y71" s="4">
-        <v>9500</v>
+        <v>14777.777776999999</v>
       </c>
       <c r="Z71" s="6">
-        <v>3.6970000000000002E-3</v>
+        <v>3.1510000000000002E-3</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D72" s="4">
-        <v>500000</v>
+        <v>440000</v>
       </c>
       <c r="E72" s="5">
-        <v>93.420137999999994</v>
+        <v>104.763148</v>
       </c>
       <c r="F72" s="4">
-        <v>475458.32888888998</v>
+        <v>463391.60119999998</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J72" s="5">
-        <v>93.420137999999994</v>
+        <v>104.763148</v>
       </c>
       <c r="K72" s="5">
         <v>1</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M72" s="4">
-        <v>475458.32888799999</v>
+        <v>463391.60119999998</v>
       </c>
       <c r="N72" s="4">
-        <v>475458.32888888998</v>
+        <v>463391.60119999998</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="P72" s="3" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>179</v>
+        <v>92</v>
       </c>
       <c r="R72" s="3" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="S72" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T72" s="4">
         <v>0.01</v>
       </c>
       <c r="U72" s="2">
-        <v>47894</v>
+        <v>48792</v>
       </c>
       <c r="V72" s="4">
-        <v>3.625</v>
+        <v>7.375</v>
       </c>
       <c r="W72" s="3" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="X72" s="4">
-        <v>8357.6388888900001</v>
+        <v>2433.75</v>
       </c>
       <c r="Y72" s="4">
-        <v>8357.6388879999995</v>
+        <v>2433.75</v>
       </c>
       <c r="Z72" s="6">
-        <v>3.6310000000000001E-3</v>
+        <v>3.3860000000000001E-3</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D73" s="4">
-        <v>470000</v>
+        <v>450000</v>
       </c>
       <c r="E73" s="5">
-        <v>101.8704</v>
+        <v>105.174401</v>
       </c>
       <c r="F73" s="4">
-        <v>486854.3175</v>
+        <v>486147.30450000003</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>31</v>
+        <v>245</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J73" s="5">
-        <v>101.8704</v>
+        <v>105.174401</v>
       </c>
       <c r="K73" s="5">
         <v>1</v>
       </c>
       <c r="L73" s="3" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="M73" s="4">
-        <v>486854.3175</v>
+        <v>486147.30450000003</v>
       </c>
       <c r="N73" s="4">
-        <v>486854.3175</v>
+        <v>486147.30450000003</v>
       </c>
       <c r="O73" s="3" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="P73" s="3" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>82</v>
+        <v>119</v>
       </c>
       <c r="R73" s="3" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>65</v>
+        <v>249</v>
       </c>
       <c r="T73" s="4">
         <v>0.01</v>
       </c>
       <c r="U73" s="2">
-        <v>48533</v>
+        <v>47939</v>
       </c>
       <c r="V73" s="4">
-        <v>7.625</v>
+        <v>7</v>
       </c>
       <c r="W73" s="3" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="X73" s="4">
-        <v>8063.4375</v>
+        <v>12862.5</v>
       </c>
       <c r="Y73" s="4">
-        <v>8063.4375</v>
+        <v>12862.5</v>
       </c>
       <c r="Z73" s="6">
-        <v>3.718E-3</v>
+        <v>3.5530000000000002E-3</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D74" s="4">
-        <v>435000</v>
+        <v>480000</v>
       </c>
       <c r="E74" s="5">
-        <v>106.792203</v>
+        <v>99.722329999999999</v>
       </c>
       <c r="F74" s="4">
-        <v>465822.38513333001</v>
+        <v>482803.85066667001</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J74" s="5">
-        <v>106.792203</v>
+        <v>99.722329999999999</v>
       </c>
       <c r="K74" s="5">
         <v>1</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="M74" s="4">
-        <v>465822.38513299997</v>
+        <v>482803.85066599998</v>
       </c>
       <c r="N74" s="4">
-        <v>465822.38513333001</v>
+        <v>482803.85066667001</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="P74" s="3" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="R74" s="3" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>339</v>
+        <v>65</v>
       </c>
       <c r="T74" s="4">
         <v>0.01</v>
       </c>
       <c r="U74" s="2">
-        <v>49507</v>
+        <v>46736</v>
       </c>
       <c r="V74" s="4">
-        <v>8.125</v>
+        <v>4.25</v>
       </c>
       <c r="W74" s="3" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="X74" s="4">
-        <v>1276.30208333</v>
+        <v>4136.6666666700003</v>
       </c>
       <c r="Y74" s="4">
-        <v>1276.302083</v>
+        <v>4136.6666660000001</v>
       </c>
       <c r="Z74" s="6">
-        <v>3.5569999999999998E-3</v>
+        <v>3.5279999999999999E-3</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D75" s="4">
-        <v>465000</v>
+        <v>300000</v>
       </c>
       <c r="E75" s="5">
-        <v>100.5124</v>
+        <v>97.14349</v>
       </c>
       <c r="F75" s="4">
-        <v>478633.07666666998</v>
+        <v>293863.80333333003</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J75" s="5">
-        <v>100.5124</v>
+        <v>97.14349</v>
       </c>
       <c r="K75" s="5">
         <v>1</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M75" s="4">
-        <v>478633.07666600001</v>
+        <v>293863.80333299999</v>
       </c>
       <c r="N75" s="4">
-        <v>478633.07666666998</v>
+        <v>293863.80333333003</v>
       </c>
       <c r="O75" s="3" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="P75" s="3" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="R75" s="3" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="S75" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T75" s="4">
         <v>0.01</v>
       </c>
       <c r="U75" s="2">
-        <v>48653</v>
+        <v>47284</v>
       </c>
       <c r="V75" s="4">
-        <v>6.5</v>
+        <v>4</v>
       </c>
       <c r="W75" s="3" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="X75" s="4">
-        <v>11250.41666667</v>
+        <v>2433.3333333300002</v>
       </c>
       <c r="Y75" s="4">
-        <v>11250.416665999999</v>
+        <v>2433.333333</v>
       </c>
       <c r="Z75" s="6">
-        <v>3.6549999999999998E-3</v>
+        <v>2.147E-3</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D76" s="4">
-        <v>415000</v>
+        <v>475000</v>
       </c>
       <c r="E76" s="5">
-        <v>92.891009999999994</v>
+        <v>100.16549999999999</v>
       </c>
       <c r="F76" s="4">
-        <v>393391.33733333001</v>
+        <v>487423.625</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>134</v>
+        <v>31</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J76" s="5">
-        <v>92.891009999999994</v>
+        <v>100.16549999999999</v>
       </c>
       <c r="K76" s="5">
         <v>1</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="M76" s="4">
-        <v>393391.33733299997</v>
+        <v>487423.625</v>
       </c>
       <c r="N76" s="4">
-        <v>393391.33733333001</v>
+        <v>487423.625</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="P76" s="3" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>249</v>
+        <v>84</v>
       </c>
       <c r="R76" s="3" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="S76" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T76" s="4">
         <v>0.01</v>
       </c>
       <c r="U76" s="2">
-        <v>47529</v>
+        <v>48488</v>
       </c>
       <c r="V76" s="4">
-        <v>4.125</v>
+        <v>6</v>
       </c>
       <c r="W76" s="3" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="X76" s="4">
-        <v>7893.6458333299997</v>
+        <v>11637.5</v>
       </c>
       <c r="Y76" s="4">
-        <v>7893.6458329999996</v>
+        <v>11637.5</v>
       </c>
       <c r="Z76" s="6">
-        <v>3.0040000000000002E-3</v>
+        <v>3.5620000000000001E-3</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D77" s="4">
-        <v>470000</v>
+        <v>500000</v>
       </c>
       <c r="E77" s="5">
-        <v>99.852440000000001</v>
+        <v>94.392650000000003</v>
       </c>
       <c r="F77" s="4">
-        <v>482309.80133332999</v>
+        <v>472617.76388888998</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J77" s="5">
-        <v>99.852440000000001</v>
+        <v>94.392650000000003</v>
       </c>
       <c r="K77" s="5">
         <v>1</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M77" s="4">
-        <v>482309.80133300001</v>
+        <v>472617.76388799999</v>
       </c>
       <c r="N77" s="4">
-        <v>482309.80133332999</v>
+        <v>472617.76388888998</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="P77" s="3" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>82</v>
+        <v>186</v>
       </c>
       <c r="R77" s="3" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="S77" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T77" s="4">
         <v>0.01</v>
       </c>
       <c r="U77" s="2">
-        <v>46798</v>
+        <v>47894</v>
       </c>
       <c r="V77" s="4">
-        <v>6</v>
+        <v>3.625</v>
       </c>
       <c r="W77" s="3" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="X77" s="4">
-        <v>13003.33333333</v>
+        <v>654.51388888999998</v>
       </c>
       <c r="Y77" s="4">
-        <v>13003.333333</v>
+        <v>654.51388799999995</v>
       </c>
       <c r="Z77" s="6">
-        <v>3.6830000000000001E-3</v>
+        <v>3.454E-3</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D78" s="4">
-        <v>140000</v>
+        <v>470000</v>
       </c>
       <c r="E78" s="5">
-        <v>100.678</v>
+        <v>103.0185</v>
       </c>
       <c r="F78" s="4">
-        <v>140949.20000000001</v>
+        <v>494938.2</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J78" s="5">
-        <v>100.678</v>
+        <v>103.0185</v>
       </c>
       <c r="K78" s="5">
         <v>1</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M78" s="4">
-        <v>140949.20000000001</v>
+        <v>494938.2</v>
       </c>
       <c r="N78" s="4">
-        <v>140949.20000000001</v>
+        <v>494938.2</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="P78" s="3" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="R78" s="3" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="S78" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T78" s="4">
         <v>0.01</v>
       </c>
       <c r="U78" s="2">
-        <v>47514</v>
+        <v>48533</v>
       </c>
       <c r="V78" s="4">
-        <v>8.875</v>
+        <v>7.625</v>
       </c>
       <c r="W78" s="3" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="X78" s="4">
-        <v>0</v>
+        <v>10751.25</v>
       </c>
       <c r="Y78" s="4">
-        <v>0</v>
+        <v>10751.25</v>
       </c>
       <c r="Z78" s="6">
-        <v>1.0759999999999999E-3</v>
+        <v>3.617E-3</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D79" s="4">
-        <v>460000</v>
+        <v>435000</v>
       </c>
       <c r="E79" s="5">
-        <v>102.3477</v>
+        <v>109.19964400000001</v>
       </c>
       <c r="F79" s="4">
-        <v>478130.67</v>
+        <v>479043.71181667002</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J79" s="5">
-        <v>102.3477</v>
+        <v>109.19964400000001</v>
       </c>
       <c r="K79" s="5">
         <v>1</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M79" s="4">
-        <v>478130.67</v>
+        <v>479043.711816</v>
       </c>
       <c r="N79" s="4">
-        <v>478130.67</v>
+        <v>479043.71181667002</v>
       </c>
       <c r="O79" s="3" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="P79" s="3" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="R79" s="3" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>65</v>
+        <v>345</v>
       </c>
       <c r="T79" s="4">
         <v>0.01</v>
       </c>
       <c r="U79" s="2">
-        <v>48519</v>
+        <v>49507</v>
       </c>
       <c r="V79" s="4">
-        <v>6.375</v>
+        <v>8.125</v>
       </c>
       <c r="W79" s="3" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="X79" s="4">
-        <v>7331.25</v>
+        <v>4025.2604166699998</v>
       </c>
       <c r="Y79" s="4">
-        <v>7331.25</v>
+        <v>4025.2604160000001</v>
       </c>
       <c r="Z79" s="6">
-        <v>3.6510000000000002E-3</v>
+        <v>3.5010000000000002E-3</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D80" s="4">
-        <v>180000</v>
+        <v>465000</v>
       </c>
       <c r="E80" s="5">
-        <v>104.1048</v>
+        <v>99.088999999999999</v>
       </c>
       <c r="F80" s="4">
-        <v>190899.89</v>
+        <v>474281.14166666998</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J80" s="5">
-        <v>104.1048</v>
+        <v>99.088999999999999</v>
       </c>
       <c r="K80" s="5">
         <v>1</v>
       </c>
       <c r="L80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M80" s="4">
-        <v>190899.89</v>
+        <v>474281.14166600001</v>
       </c>
       <c r="N80" s="4">
-        <v>190899.89</v>
+        <v>474281.14166666998</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="R80" s="3" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="S80" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T80" s="4">
         <v>0.01</v>
       </c>
       <c r="U80" s="2">
-        <v>48502</v>
+        <v>48653</v>
       </c>
       <c r="V80" s="4">
-        <v>6.625</v>
+        <v>6.5</v>
       </c>
       <c r="W80" s="3" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="X80" s="4">
-        <v>3511.25</v>
+        <v>13517.29166667</v>
       </c>
       <c r="Y80" s="4">
-        <v>3511.25</v>
+        <v>13517.291665999999</v>
       </c>
       <c r="Z80" s="6">
-        <v>1.457E-3</v>
+        <v>3.4659999999999999E-3</v>
       </c>
     </row>
     <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D81" s="4">
-        <v>460000</v>
+        <v>470000</v>
       </c>
       <c r="E81" s="5">
-        <v>101.1345</v>
+        <v>99.582579999999993</v>
       </c>
       <c r="F81" s="4">
-        <v>466624.25555556</v>
+        <v>469056.45933332999</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>134</v>
+        <v>31</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J81" s="5">
-        <v>101.1345</v>
+        <v>99.582579999999993</v>
       </c>
       <c r="K81" s="5">
         <v>1</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="M81" s="4">
-        <v>466624.25555499998</v>
+        <v>469056.45933300001</v>
       </c>
       <c r="N81" s="4">
-        <v>466624.25555556</v>
+        <v>469056.45933332999</v>
       </c>
       <c r="O81" s="3" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="R81" s="3" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="T81" s="4">
         <v>0.01</v>
       </c>
       <c r="U81" s="2">
-        <v>47133</v>
+        <v>46798</v>
       </c>
       <c r="V81" s="4">
-        <v>6.875</v>
+        <v>6</v>
       </c>
       <c r="W81" s="3" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="X81" s="4">
-        <v>1405.5555555599999</v>
+        <v>1018.33333333</v>
       </c>
       <c r="Y81" s="4">
-        <v>1405.5555549999999</v>
+        <v>1018.333333</v>
       </c>
       <c r="Z81" s="6">
-        <v>3.5630000000000002E-3</v>
+        <v>3.4280000000000001E-3</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D82" s="4">
-        <v>300000</v>
+        <v>460000</v>
       </c>
       <c r="E82" s="5">
-        <v>112.03537300000001</v>
+        <v>102.7122</v>
       </c>
       <c r="F82" s="4">
-        <v>344637.36900000001</v>
+        <v>482006.745</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J82" s="5">
-        <v>112.03537300000001</v>
+        <v>102.7122</v>
       </c>
       <c r="K82" s="5">
         <v>1</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="M82" s="4">
-        <v>344637.36900000001</v>
+        <v>482006.745</v>
       </c>
       <c r="N82" s="4">
-        <v>344637.36900000001</v>
+        <v>482006.745</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>339</v>
+        <v>65</v>
       </c>
       <c r="T82" s="4">
         <v>0.01</v>
       </c>
       <c r="U82" s="2">
-        <v>47223</v>
+        <v>48519</v>
       </c>
       <c r="V82" s="4">
-        <v>9.75</v>
+        <v>6.375</v>
       </c>
       <c r="W82" s="3" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="X82" s="4">
-        <v>8531.25</v>
+        <v>9530.625</v>
       </c>
       <c r="Y82" s="4">
-        <v>8531.25</v>
+        <v>9530.625</v>
       </c>
       <c r="Z82" s="6">
-        <v>2.6310000000000001E-3</v>
+        <v>3.522E-3</v>
       </c>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D83" s="4">
-        <v>455000</v>
+        <v>180000</v>
       </c>
       <c r="E83" s="5">
-        <v>101.5761</v>
+        <v>103.8165</v>
       </c>
       <c r="F83" s="4">
-        <v>463485.69944444002</v>
+        <v>191275.32500000001</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J83" s="5">
-        <v>101.5761</v>
+        <v>103.8165</v>
       </c>
       <c r="K83" s="5">
         <v>1</v>
       </c>
       <c r="L83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M83" s="4">
-        <v>463485.69944400003</v>
+        <v>191275.32500000001</v>
       </c>
       <c r="N83" s="4">
-        <v>463485.69944444002</v>
+        <v>191275.32500000001</v>
       </c>
       <c r="O83" s="3" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="S83" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T83" s="4">
         <v>0.01</v>
       </c>
       <c r="U83" s="2">
-        <v>48410</v>
+        <v>48502</v>
       </c>
       <c r="V83" s="4">
-        <v>6.5</v>
+        <v>6.625</v>
       </c>
       <c r="W83" s="3" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="X83" s="4">
-        <v>1314.4444444400001</v>
+        <v>4405.625</v>
       </c>
       <c r="Y83" s="4">
-        <v>1314.444444</v>
+        <v>4405.625</v>
       </c>
       <c r="Z83" s="6">
-        <v>3.539E-3</v>
+        <v>1.397E-3</v>
       </c>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D84" s="4">
-        <v>385000</v>
+        <v>460000</v>
       </c>
       <c r="E84" s="5">
-        <v>101.85809999999999</v>
+        <v>101.29649999999999</v>
       </c>
       <c r="F84" s="4">
-        <v>401971.185</v>
+        <v>469741.33055556001</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J84" s="5">
-        <v>101.85809999999999</v>
+        <v>101.29649999999999</v>
       </c>
       <c r="K84" s="5">
         <v>1</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="M84" s="4">
-        <v>401971.185</v>
+        <v>469741.33055499999</v>
       </c>
       <c r="N84" s="4">
-        <v>401971.185</v>
+        <v>469741.33055556001</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="S84" s="3" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="T84" s="4">
         <v>0.01</v>
       </c>
       <c r="U84" s="2">
-        <v>46827</v>
+        <v>47133</v>
       </c>
       <c r="V84" s="4">
-        <v>6.75</v>
+        <v>6.875</v>
       </c>
       <c r="W84" s="3" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="X84" s="4">
-        <v>9817.5</v>
+        <v>3777.4305555599999</v>
       </c>
       <c r="Y84" s="4">
-        <v>9817.5</v>
+        <v>3777.4305549999999</v>
       </c>
       <c r="Z84" s="6">
-        <v>3.0690000000000001E-3</v>
+        <v>3.4329999999999999E-3</v>
       </c>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D85" s="4">
-        <v>350000</v>
+        <v>300000</v>
       </c>
       <c r="E85" s="5">
-        <v>99.57</v>
+        <v>110.916163</v>
       </c>
       <c r="F85" s="4">
-        <v>352462.63888888998</v>
+        <v>343554.739</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J85" s="5">
-        <v>99.57</v>
+        <v>110.916163</v>
       </c>
       <c r="K85" s="5">
         <v>1</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>135</v>
+        <v>48</v>
       </c>
       <c r="M85" s="4">
-        <v>352462.63888799999</v>
+        <v>343554.739</v>
       </c>
       <c r="N85" s="4">
-        <v>352462.63888888998</v>
+        <v>343554.739</v>
       </c>
       <c r="O85" s="3" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>64</v>
+        <v>92</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="S85" s="3" t="s">
-        <v>130</v>
+        <v>345</v>
       </c>
       <c r="T85" s="4">
         <v>0.01</v>
       </c>
       <c r="U85" s="2">
-        <v>46886</v>
+        <v>47223</v>
       </c>
       <c r="V85" s="4">
-        <v>5.3</v>
+        <v>9.75</v>
       </c>
       <c r="W85" s="3" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="X85" s="4">
-        <v>3967.6388888900001</v>
+        <v>10806.25</v>
       </c>
       <c r="Y85" s="4">
-        <v>3967.638888</v>
+        <v>10806.25</v>
       </c>
       <c r="Z85" s="6">
-        <v>2.6909999999999998E-3</v>
+        <v>2.5100000000000001E-3</v>
       </c>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D86" s="4">
-        <v>225000</v>
+        <v>455000</v>
       </c>
       <c r="E86" s="5">
-        <v>104.7587</v>
+        <v>102.0921</v>
       </c>
       <c r="F86" s="4">
-        <v>245076.60625000001</v>
+        <v>468051.62444444001</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>448</v>
+        <v>31</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J86" s="5">
-        <v>104.7587</v>
+        <v>102.0921</v>
       </c>
       <c r="K86" s="5">
         <v>1</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>449</v>
+        <v>33</v>
       </c>
       <c r="M86" s="4">
-        <v>245076.60625000001</v>
+        <v>468051.62444400002</v>
       </c>
       <c r="N86" s="4">
-        <v>245076.60625000001</v>
+        <v>468051.62444444001</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="S86" s="3" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="T86" s="4">
         <v>0.01</v>
       </c>
       <c r="U86" s="2">
-        <v>47696</v>
+        <v>48410</v>
       </c>
       <c r="V86" s="4">
-        <v>8.375</v>
+        <v>6.5</v>
       </c>
       <c r="W86" s="3" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="X86" s="4">
-        <v>9369.53125</v>
+        <v>3532.5694444400001</v>
       </c>
       <c r="Y86" s="4">
-        <v>9369.53125</v>
+        <v>3532.5694440000002</v>
       </c>
       <c r="Z86" s="6">
-        <v>1.8710000000000001E-3</v>
+        <v>3.4199999999999999E-3</v>
       </c>
     </row>
     <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D87" s="4">
-        <v>350000</v>
+        <v>385000</v>
       </c>
       <c r="E87" s="5">
-        <v>102.1305</v>
+        <v>101.6142</v>
       </c>
       <c r="F87" s="4">
-        <v>360755.01388888998</v>
+        <v>402981.23249999998</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>31</v>
+        <v>141</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J87" s="5">
-        <v>102.1305</v>
+        <v>101.6142</v>
       </c>
       <c r="K87" s="5">
         <v>1</v>
       </c>
       <c r="L87" s="3" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="M87" s="4">
-        <v>360755.01388799999</v>
+        <v>402981.23249999998</v>
       </c>
       <c r="N87" s="4">
-        <v>360755.01388888998</v>
+        <v>402981.23249999998</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>249</v>
+        <v>92</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="T87" s="4">
         <v>0.01</v>
       </c>
       <c r="U87" s="2">
-        <v>49279</v>
+        <v>46827</v>
       </c>
       <c r="V87" s="4">
-        <v>5.75</v>
+        <v>6.75</v>
       </c>
       <c r="W87" s="3" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="X87" s="4">
-        <v>3298.2638888900001</v>
+        <v>11766.5625</v>
       </c>
       <c r="Y87" s="4">
-        <v>3298.263888</v>
+        <v>11766.5625</v>
       </c>
       <c r="Z87" s="6">
-        <v>2.7550000000000001E-3</v>
+        <v>2.9450000000000001E-3</v>
       </c>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D88" s="4">
-        <v>355000</v>
+        <v>350000</v>
       </c>
       <c r="E88" s="5">
-        <v>105.1314</v>
+        <v>99.62</v>
       </c>
       <c r="F88" s="4">
-        <v>374301.19222222001</v>
+        <v>354080.41666667</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H88" s="3" t="s">
-        <v>31</v>
+        <v>141</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J88" s="5">
-        <v>105.1314</v>
+        <v>99.62</v>
       </c>
       <c r="K88" s="5">
         <v>1</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="M88" s="4">
-        <v>374301.19222199998</v>
+        <v>354080.41666599998</v>
       </c>
       <c r="N88" s="4">
-        <v>374301.19222222001</v>
+        <v>354080.41666667</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>117</v>
+        <v>64</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="T88" s="4">
         <v>0.01</v>
       </c>
       <c r="U88" s="2">
-        <v>48775</v>
+        <v>46886</v>
       </c>
       <c r="V88" s="4">
-        <v>6.875</v>
+        <v>5.3</v>
       </c>
       <c r="W88" s="3" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="X88" s="4">
-        <v>1084.72222222</v>
+        <v>5410.4166666700003</v>
       </c>
       <c r="Y88" s="4">
-        <v>1084.7222220000001</v>
+        <v>5410.4166660000001</v>
       </c>
       <c r="Z88" s="6">
-        <v>2.8579999999999999E-3</v>
+        <v>2.5869999999999999E-3</v>
       </c>
     </row>
     <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D89" s="4">
-        <v>425000</v>
+        <v>485000</v>
       </c>
       <c r="E89" s="5">
-        <v>93.710980000000006</v>
+        <v>105.085418</v>
       </c>
       <c r="F89" s="4">
-        <v>405620.62333332998</v>
+        <v>512710.68355000002</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H89" s="3" t="s">
-        <v>31</v>
+        <v>455</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J89" s="5">
-        <v>93.710980000000006</v>
+        <v>105.085418</v>
       </c>
       <c r="K89" s="5">
         <v>1</v>
       </c>
       <c r="L89" s="3" t="s">
-        <v>33</v>
+        <v>456</v>
       </c>
       <c r="M89" s="4">
-        <v>405620.623333</v>
+        <v>512710.68355000002</v>
       </c>
       <c r="N89" s="4">
-        <v>405620.62333332998</v>
+        <v>512710.68355000002</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>249</v>
+        <v>84</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="S89" s="3" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="T89" s="4">
         <v>0.01</v>
       </c>
       <c r="U89" s="2">
-        <v>47894</v>
+        <v>47696</v>
       </c>
       <c r="V89" s="4">
-        <v>3.75</v>
+        <v>8.375</v>
       </c>
       <c r="W89" s="3" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="X89" s="4">
-        <v>7348.9583333299997</v>
+        <v>3046.40625</v>
       </c>
       <c r="Y89" s="4">
-        <v>7348.9583329999996</v>
+        <v>3046.40625</v>
       </c>
       <c r="Z89" s="6">
-        <v>3.0969999999999999E-3</v>
+        <v>3.7469999999999999E-3</v>
       </c>
     </row>
     <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D90" s="4">
-        <v>485000</v>
+        <v>350000</v>
       </c>
       <c r="E90" s="5">
-        <v>97.137730000000005</v>
+        <v>102.30249999999999</v>
       </c>
       <c r="F90" s="4">
-        <v>479201.32383333001</v>
+        <v>362922.29166667</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J90" s="5">
-        <v>97.137730000000005</v>
+        <v>102.30249999999999</v>
       </c>
       <c r="K90" s="5">
         <v>1</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M90" s="4">
-        <v>479201.32383299997</v>
+        <v>362922.29166599998</v>
       </c>
       <c r="N90" s="4">
-        <v>479201.32383333001</v>
+        <v>362922.29166667</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="S90" s="3" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="T90" s="4">
         <v>0.01</v>
       </c>
       <c r="U90" s="2">
-        <v>47178</v>
+        <v>49279</v>
       </c>
       <c r="V90" s="4">
-        <v>4</v>
+        <v>5.75</v>
       </c>
       <c r="W90" s="3" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="X90" s="4">
-        <v>8083.3333333299997</v>
+        <v>4863.5416666700003</v>
       </c>
       <c r="Y90" s="4">
-        <v>8083.3333329999996</v>
+        <v>4863.5416660000001</v>
       </c>
       <c r="Z90" s="6">
-        <v>3.6589999999999999E-3</v>
+        <v>2.6519999999999998E-3</v>
       </c>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>474</v>
+        <v>466</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D91" s="4">
-        <v>445000</v>
+        <v>355000</v>
       </c>
       <c r="E91" s="5">
-        <v>105.511</v>
+        <v>103.36879999999999</v>
       </c>
       <c r="F91" s="4">
-        <v>475920.82500000001</v>
+        <v>369874.43097222003</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J91" s="5">
-        <v>105.511</v>
+        <v>103.36879999999999</v>
       </c>
       <c r="K91" s="5">
         <v>1</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M91" s="4">
-        <v>475920.82500000001</v>
+        <v>369874.430972</v>
       </c>
       <c r="N91" s="4">
-        <v>475920.82500000001</v>
+        <v>369874.43097222003</v>
       </c>
       <c r="O91" s="3" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="S91" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T91" s="4">
         <v>0.01</v>
       </c>
       <c r="U91" s="2">
-        <v>47635</v>
+        <v>48775</v>
       </c>
       <c r="V91" s="4">
-        <v>8.625</v>
+        <v>6.875</v>
       </c>
       <c r="W91" s="3" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="X91" s="4">
-        <v>6396.875</v>
+        <v>2915.1909722199998</v>
       </c>
       <c r="Y91" s="4">
-        <v>6396.875</v>
+        <v>2915.1909719999999</v>
       </c>
       <c r="Z91" s="6">
-        <v>3.6340000000000001E-3</v>
+        <v>2.7030000000000001E-3</v>
       </c>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D92" s="4">
-        <v>225000</v>
+        <v>425000</v>
       </c>
       <c r="E92" s="5">
-        <v>99.304310000000001</v>
+        <v>94.275630000000007</v>
       </c>
       <c r="F92" s="4">
-        <v>227365.94750000001</v>
+        <v>401246.94833332999</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J92" s="5">
-        <v>99.304310000000001</v>
+        <v>94.275630000000007</v>
       </c>
       <c r="K92" s="5">
         <v>1</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M92" s="4">
-        <v>227365.94750000001</v>
+        <v>401246.94833300001</v>
       </c>
       <c r="N92" s="4">
-        <v>227365.94750000001</v>
+        <v>401246.94833332999</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="S92" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T92" s="4">
         <v>0.01</v>
       </c>
       <c r="U92" s="2">
-        <v>46827</v>
+        <v>47894</v>
       </c>
       <c r="V92" s="4">
-        <v>4.625</v>
+        <v>3.75</v>
       </c>
       <c r="W92" s="3" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="X92" s="4">
-        <v>3931.25</v>
+        <v>575.52083332999996</v>
       </c>
       <c r="Y92" s="4">
-        <v>3931.25</v>
+        <v>575.52083300000004</v>
       </c>
       <c r="Z92" s="6">
-        <v>1.7359999999999999E-3</v>
+        <v>2.9320000000000001E-3</v>
       </c>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D93" s="4">
-        <v>430000</v>
+        <v>480000</v>
       </c>
       <c r="E93" s="5">
-        <v>108.4118</v>
+        <v>106.39</v>
       </c>
       <c r="F93" s="4">
-        <v>467288.74</v>
+        <v>515545.33333333</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H93" s="3" t="s">
-        <v>485</v>
+        <v>455</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J93" s="5">
-        <v>108.4118</v>
+        <v>106.39</v>
       </c>
       <c r="K93" s="5">
         <v>1</v>
       </c>
       <c r="L93" s="3" t="s">
-        <v>486</v>
+        <v>456</v>
       </c>
       <c r="M93" s="4">
-        <v>467288.74</v>
+        <v>515545.33333300002</v>
       </c>
       <c r="N93" s="4">
-        <v>467288.74</v>
+        <v>515545.33333333</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>210</v>
+        <v>84</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="S93" s="3" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="T93" s="4">
         <v>0.01</v>
       </c>
       <c r="U93" s="2">
-        <v>49874</v>
+        <v>47498</v>
       </c>
       <c r="V93" s="4">
-        <v>7.2</v>
+        <v>8.5</v>
       </c>
       <c r="W93" s="3" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="X93" s="4">
-        <v>1118</v>
+        <v>4873.3333333299997</v>
       </c>
       <c r="Y93" s="4">
-        <v>1118</v>
+        <v>4873.3333329999996</v>
       </c>
       <c r="Z93" s="6">
-        <v>3.568E-3</v>
+        <v>3.7669999999999999E-3</v>
       </c>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D94" s="4">
         <v>485000</v>
       </c>
       <c r="E94" s="5">
-        <v>97.016030000000001</v>
+        <v>97.045259999999999</v>
       </c>
       <c r="F94" s="4">
-        <v>476239.96772222</v>
+        <v>480207.84433332999</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J94" s="5">
-        <v>97.016030000000001</v>
+        <v>97.045259999999999</v>
       </c>
       <c r="K94" s="5">
         <v>1</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M94" s="4">
-        <v>476239.96772199997</v>
+        <v>480207.84433300002</v>
       </c>
       <c r="N94" s="4">
-        <v>476239.96772222</v>
+        <v>480207.84433332999</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>90</v>
+        <v>255</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="S94" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T94" s="4">
         <v>0.01</v>
       </c>
       <c r="U94" s="2">
-        <v>47223</v>
+        <v>47178</v>
       </c>
       <c r="V94" s="4">
         <v>4</v>
       </c>
       <c r="W94" s="3" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="X94" s="4">
-        <v>5712.2222222199998</v>
+        <v>9538.3333333299997</v>
       </c>
       <c r="Y94" s="4">
-        <v>5712.2222220000003</v>
+        <v>9538.3333330000005</v>
       </c>
       <c r="Z94" s="6">
-        <v>3.637E-3</v>
+        <v>3.509E-3</v>
       </c>
     </row>
     <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D95" s="4">
-        <v>470000</v>
+        <v>445000</v>
       </c>
       <c r="E95" s="5">
-        <v>100.1125</v>
+        <v>105.22020000000001</v>
       </c>
       <c r="F95" s="4">
-        <v>470528.75</v>
+        <v>477505.35875000001</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J95" s="5">
-        <v>100.1125</v>
+        <v>105.22020000000001</v>
       </c>
       <c r="K95" s="5">
         <v>1</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M95" s="4">
-        <v>470528.75</v>
+        <v>477505.35875000001</v>
       </c>
       <c r="N95" s="4">
-        <v>470528.75</v>
+        <v>477505.35875000001</v>
       </c>
       <c r="O95" s="3" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="S95" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T95" s="4">
         <v>0.01</v>
       </c>
       <c r="U95" s="2">
-        <v>46783</v>
+        <v>47635</v>
       </c>
       <c r="V95" s="4">
-        <v>5</v>
+        <v>8.625</v>
       </c>
       <c r="W95" s="3" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="X95" s="4">
-        <v>0</v>
+        <v>9275.46875</v>
       </c>
       <c r="Y95" s="4">
-        <v>0</v>
+        <v>9275.46875</v>
       </c>
       <c r="Z95" s="6">
-        <v>3.5929999999999998E-3</v>
+        <v>3.4889999999999999E-3</v>
       </c>
     </row>
     <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D96" s="4">
-        <v>430000</v>
+        <v>225000</v>
       </c>
       <c r="E96" s="5">
-        <v>108.1681</v>
+        <v>99.716780999999997</v>
       </c>
       <c r="F96" s="4">
-        <v>466866.71888889</v>
+        <v>229074.476</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J96" s="5">
-        <v>108.1681</v>
+        <v>99.716780999999997</v>
       </c>
       <c r="K96" s="5">
         <v>1</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M96" s="4">
-        <v>466866.718888</v>
+        <v>229074.476</v>
       </c>
       <c r="N96" s="4">
-        <v>466866.71888889</v>
+        <v>229074.476</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>82</v>
+        <v>361</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="S96" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T96" s="4">
         <v>0.01</v>
       </c>
       <c r="U96" s="2">
-        <v>47679</v>
+        <v>46827</v>
       </c>
       <c r="V96" s="4">
-        <v>9.125</v>
+        <v>4.625</v>
       </c>
       <c r="W96" s="3" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="X96" s="4">
-        <v>1743.8888888900001</v>
+        <v>4711.71875</v>
       </c>
       <c r="Y96" s="4">
-        <v>1743.888888</v>
+        <v>4711.71875</v>
       </c>
       <c r="Z96" s="6">
-        <v>3.565E-3</v>
+        <v>1.6739999999999999E-3</v>
       </c>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D97" s="4">
-        <v>410000</v>
+        <v>430000</v>
       </c>
       <c r="E97" s="5">
-        <v>95.05162</v>
+        <v>110.7971</v>
       </c>
       <c r="F97" s="4">
-        <v>397510.18366667</v>
+        <v>479867.53</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H97" s="3" t="s">
-        <v>31</v>
+        <v>497</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J97" s="5">
-        <v>95.05162</v>
+        <v>110.7971</v>
       </c>
       <c r="K97" s="5">
         <v>1</v>
       </c>
       <c r="L97" s="3" t="s">
-        <v>33</v>
+        <v>498</v>
       </c>
       <c r="M97" s="4">
-        <v>397510.18366600003</v>
+        <v>479867.53</v>
       </c>
       <c r="N97" s="4">
-        <v>397510.18366667</v>
+        <v>479867.53</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>507</v>
+        <v>499</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>508</v>
+        <v>500</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>90</v>
+        <v>361</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="T97" s="4">
         <v>0.01</v>
       </c>
       <c r="U97" s="2">
-        <v>48259</v>
+        <v>49874</v>
       </c>
       <c r="V97" s="4">
-        <v>4.125</v>
+        <v>7.2</v>
       </c>
       <c r="W97" s="3" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="X97" s="4">
-        <v>7798.5416666700003</v>
+        <v>3440</v>
       </c>
       <c r="Y97" s="4">
-        <v>7798.5416660000001</v>
+        <v>3440</v>
       </c>
       <c r="Z97" s="6">
-        <v>3.0349999999999999E-3</v>
+        <v>3.5070000000000001E-3</v>
       </c>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D98" s="4">
-        <v>385000</v>
+        <v>485000</v>
       </c>
       <c r="E98" s="5">
-        <v>101.88930000000001</v>
+        <v>97.183310000000006</v>
       </c>
       <c r="F98" s="4">
-        <v>401000.47166667</v>
+        <v>478506.27572222002</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J98" s="5">
-        <v>101.88930000000001</v>
+        <v>97.183310000000006</v>
       </c>
       <c r="K98" s="5">
         <v>1</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M98" s="4">
-        <v>401000.47166600003</v>
+        <v>478506.27572199999</v>
       </c>
       <c r="N98" s="4">
-        <v>401000.47166667</v>
+        <v>478506.27572222002</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="S98" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T98" s="4">
         <v>0.01</v>
       </c>
       <c r="U98" s="2">
-        <v>48594</v>
+        <v>47223</v>
       </c>
       <c r="V98" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="W98" s="3" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="X98" s="4">
-        <v>8726.6666666700003</v>
+        <v>7167.2222222199998</v>
       </c>
       <c r="Y98" s="4">
-        <v>8726.6666659999992</v>
+        <v>7167.2222220000003</v>
       </c>
       <c r="Z98" s="6">
-        <v>3.0620000000000001E-3</v>
+        <v>3.4970000000000001E-3</v>
       </c>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>516</v>
+        <v>508</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D99" s="4">
-        <v>490000</v>
+        <v>470000</v>
       </c>
       <c r="E99" s="5">
-        <v>95.759979000000001</v>
+        <v>100.1271</v>
       </c>
       <c r="F99" s="4">
-        <v>475934.17487778002</v>
+        <v>472425.14777778002</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J99" s="5">
-        <v>95.759979000000001</v>
+        <v>100.1271</v>
       </c>
       <c r="K99" s="5">
         <v>1</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M99" s="4">
-        <v>475934.17487699998</v>
+        <v>472425.14777699998</v>
       </c>
       <c r="N99" s="4">
-        <v>475934.17487778002</v>
+        <v>472425.14777778002</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>517</v>
+        <v>509</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>518</v>
+        <v>510</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>249</v>
+        <v>186</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="S99" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T99" s="4">
         <v>0.01</v>
       </c>
       <c r="U99" s="2">
-        <v>47192</v>
+        <v>46783</v>
       </c>
       <c r="V99" s="4">
-        <v>3.625</v>
+        <v>5</v>
       </c>
       <c r="W99" s="3" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="X99" s="4">
-        <v>6710.2777777800002</v>
+        <v>1827.77777778</v>
       </c>
       <c r="Y99" s="4">
-        <v>6710.2777770000002</v>
+        <v>1827.777777</v>
       </c>
       <c r="Z99" s="6">
-        <v>3.6340000000000001E-3</v>
+        <v>3.4520000000000002E-3</v>
       </c>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D100" s="4">
-        <v>380000</v>
+        <v>430000</v>
       </c>
       <c r="E100" s="5">
-        <v>98.503960000000006</v>
+        <v>108.1802</v>
       </c>
       <c r="F100" s="4">
-        <v>377244.21466667001</v>
+        <v>469861.56138889003</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J100" s="5">
-        <v>98.503960000000006</v>
+        <v>108.1802</v>
       </c>
       <c r="K100" s="5">
         <v>1</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M100" s="4">
-        <v>377244.21466599999</v>
+        <v>469861.56138799997</v>
       </c>
       <c r="N100" s="4">
-        <v>377244.21466667001</v>
+        <v>469861.56138889003</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>523</v>
+        <v>515</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>524</v>
+        <v>84</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="S100" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T100" s="4">
         <v>0.01</v>
       </c>
       <c r="U100" s="2">
-        <v>47635</v>
+        <v>47679</v>
       </c>
       <c r="V100" s="4">
-        <v>4.625</v>
+        <v>9.125</v>
       </c>
       <c r="W100" s="3" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="X100" s="4">
-        <v>2929.1666666699998</v>
+        <v>4686.7013888900001</v>
       </c>
       <c r="Y100" s="4">
-        <v>2929.1666660000001</v>
+        <v>4686.7013880000004</v>
       </c>
       <c r="Z100" s="6">
-        <v>2.8800000000000002E-3</v>
+        <v>3.434E-3</v>
       </c>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>526</v>
+        <v>517</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D101" s="4">
-        <v>490000</v>
+        <v>410000</v>
       </c>
       <c r="E101" s="5">
-        <v>95.329350000000005</v>
+        <v>95.040220000000005</v>
       </c>
       <c r="F101" s="4">
-        <v>475869.16222221998</v>
+        <v>390275.63116667001</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J101" s="5">
-        <v>95.329350000000005</v>
+        <v>95.040220000000005</v>
       </c>
       <c r="K101" s="5">
         <v>1</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M101" s="4">
-        <v>475869.16222200001</v>
+        <v>390275.63116599998</v>
       </c>
       <c r="N101" s="4">
-        <v>475869.16222221998</v>
+        <v>390275.63116667001</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>526</v>
+        <v>517</v>
       </c>
       <c r="S101" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T101" s="4">
         <v>0.01</v>
       </c>
       <c r="U101" s="2">
-        <v>47894</v>
+        <v>48259</v>
       </c>
       <c r="V101" s="4">
-        <v>3.875</v>
+        <v>4.125</v>
       </c>
       <c r="W101" s="3" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="X101" s="4">
-        <v>8755.3472222199998</v>
+        <v>610.72916667000004</v>
       </c>
       <c r="Y101" s="4">
-        <v>8755.3472220000003</v>
+        <v>610.72916599999996</v>
       </c>
       <c r="Z101" s="6">
-        <v>3.6340000000000001E-3</v>
+        <v>2.8519999999999999E-3</v>
       </c>
     </row>
     <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>532</v>
+        <v>523</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D102" s="4">
-        <v>530000</v>
+        <v>385000</v>
       </c>
       <c r="E102" s="5">
-        <v>91.211839999999995</v>
+        <v>101.7689</v>
       </c>
       <c r="F102" s="4">
-        <v>487678.94644443999</v>
+        <v>402269.43166667002</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J102" s="5">
-        <v>91.211839999999995</v>
+        <v>101.7689</v>
       </c>
       <c r="K102" s="5">
         <v>1</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M102" s="4">
-        <v>487678.946444</v>
+        <v>402269.43166599999</v>
       </c>
       <c r="N102" s="4">
-        <v>487678.94644443999</v>
+        <v>402269.43166667002</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>533</v>
+        <v>524</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>534</v>
+        <v>525</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="S102" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T102" s="4">
         <v>0.01</v>
       </c>
       <c r="U102" s="2">
-        <v>47596</v>
+        <v>48594</v>
       </c>
       <c r="V102" s="4">
-        <v>2.95</v>
+        <v>6</v>
       </c>
       <c r="W102" s="3" t="s">
-        <v>535</v>
+        <v>526</v>
       </c>
       <c r="X102" s="4">
-        <v>4256.1944444399996</v>
+        <v>10459.16666667</v>
       </c>
       <c r="Y102" s="4">
-        <v>4256.1944439999997</v>
+        <v>10459.166665999999</v>
       </c>
       <c r="Z102" s="6">
-        <v>3.7239999999999999E-3</v>
+        <v>2.9399999999999999E-3</v>
       </c>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D103" s="4">
-        <v>390000</v>
+        <v>490000</v>
       </c>
       <c r="E103" s="5">
-        <v>98.475539999999995</v>
+        <v>96.226016999999999</v>
       </c>
       <c r="F103" s="4">
-        <v>387450.85600000003</v>
+        <v>479549.94857777999</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J103" s="5">
-        <v>98.475539999999995</v>
+        <v>96.226016999999999</v>
       </c>
       <c r="K103" s="5">
         <v>1</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M103" s="4">
-        <v>387450.85600000003</v>
+        <v>479549.948577</v>
       </c>
       <c r="N103" s="4">
-        <v>387450.85600000003</v>
+        <v>479549.94857777999</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>538</v>
+        <v>529</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>539</v>
+        <v>530</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>179</v>
+        <v>255</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="S103" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T103" s="4">
         <v>0.01</v>
       </c>
       <c r="U103" s="2">
-        <v>47072</v>
+        <v>47192</v>
       </c>
       <c r="V103" s="4">
-        <v>4.125</v>
+        <v>3.625</v>
       </c>
       <c r="W103" s="3" t="s">
-        <v>540</v>
+        <v>531</v>
       </c>
       <c r="X103" s="4">
-        <v>3396.25</v>
+        <v>8042.4652777800002</v>
       </c>
       <c r="Y103" s="4">
-        <v>3396.25</v>
+        <v>8042.4652770000002</v>
       </c>
       <c r="Z103" s="6">
-        <v>2.9580000000000001E-3</v>
+        <v>3.5040000000000002E-3</v>
       </c>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>541</v>
+        <v>532</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>542</v>
+        <v>533</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D104" s="4">
-        <v>470000</v>
+        <v>380000</v>
       </c>
       <c r="E104" s="5">
-        <v>100.0531</v>
+        <v>99.00609</v>
       </c>
       <c r="F104" s="4">
-        <v>478033.94500000001</v>
+        <v>380470.43366667</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J104" s="5">
-        <v>100.0531</v>
+        <v>99.00609</v>
       </c>
       <c r="K104" s="5">
         <v>1</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M104" s="4">
-        <v>478033.94500000001</v>
+        <v>380470.43366600003</v>
       </c>
       <c r="N104" s="4">
-        <v>478033.94500000001</v>
+        <v>380470.43366667</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>544</v>
+        <v>535</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>249</v>
+        <v>536</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>541</v>
+        <v>532</v>
       </c>
       <c r="S104" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T104" s="4">
         <v>0.01</v>
       </c>
       <c r="U104" s="2">
-        <v>46492</v>
+        <v>47635</v>
       </c>
       <c r="V104" s="4">
-        <v>5.625</v>
+        <v>4.625</v>
       </c>
       <c r="W104" s="3" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="X104" s="4">
-        <v>7784.375</v>
+        <v>4247.2916666700003</v>
       </c>
       <c r="Y104" s="4">
-        <v>7784.375</v>
+        <v>4247.2916660000001</v>
       </c>
       <c r="Z104" s="6">
-        <v>3.65E-3</v>
+        <v>2.7799999999999999E-3</v>
       </c>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D105" s="4">
-        <v>370000</v>
+        <v>530000</v>
       </c>
       <c r="E105" s="5">
-        <v>105.8121</v>
+        <v>91.78331</v>
       </c>
       <c r="F105" s="4">
-        <v>399947.96444443997</v>
+        <v>491880.36244444002</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J105" s="5">
-        <v>105.8121</v>
+        <v>91.78331</v>
       </c>
       <c r="K105" s="5">
         <v>1</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M105" s="4">
-        <v>399947.96444399998</v>
+        <v>491880.36244400003</v>
       </c>
       <c r="N105" s="4">
-        <v>399947.96444443997</v>
+        <v>491880.36244444002</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>179</v>
+        <v>92</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="S105" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T105" s="4">
         <v>0.01</v>
       </c>
       <c r="U105" s="2">
-        <v>48136</v>
+        <v>47596</v>
       </c>
       <c r="V105" s="4">
-        <v>7.75</v>
+        <v>2.95</v>
       </c>
       <c r="W105" s="3" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="X105" s="4">
-        <v>8443.1944444399996</v>
+        <v>5428.8194444399996</v>
       </c>
       <c r="Y105" s="4">
-        <v>8443.1944440000007</v>
+        <v>5428.8194439999997</v>
       </c>
       <c r="Z105" s="6">
-        <v>3.0539999999999999E-3</v>
+        <v>3.594E-3</v>
       </c>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D106" s="4">
-        <v>450000</v>
+        <v>390000</v>
       </c>
       <c r="E106" s="5">
-        <v>104.55880000000001</v>
+        <v>99.596126999999996</v>
       </c>
       <c r="F106" s="4">
-        <v>480120.85</v>
+        <v>393027.70779999997</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J106" s="5">
-        <v>104.55880000000001</v>
+        <v>99.596126999999996</v>
       </c>
       <c r="K106" s="5">
         <v>1</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M106" s="4">
-        <v>480120.85</v>
+        <v>393027.70779999997</v>
       </c>
       <c r="N106" s="4">
-        <v>480120.85</v>
+        <v>393027.70779999997</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>249</v>
+        <v>186</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="S106" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T106" s="4">
         <v>0.01</v>
       </c>
       <c r="U106" s="2">
-        <v>47422</v>
+        <v>47072</v>
       </c>
       <c r="V106" s="4">
-        <v>7.25</v>
+        <v>4.125</v>
       </c>
       <c r="W106" s="3" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="X106" s="4">
-        <v>9606.25</v>
+        <v>4602.8125</v>
       </c>
       <c r="Y106" s="4">
-        <v>9606.25</v>
+        <v>4602.8125</v>
       </c>
       <c r="Z106" s="6">
-        <v>3.666E-3</v>
+        <v>2.872E-3</v>
       </c>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D107" s="4">
-        <v>50000</v>
+        <v>470000</v>
       </c>
       <c r="E107" s="5">
-        <v>103.5729</v>
+        <v>99.815629999999999</v>
       </c>
       <c r="F107" s="4">
-        <v>52864.574999999997</v>
+        <v>478900.64850000001</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J107" s="5">
-        <v>103.5729</v>
+        <v>99.815629999999999</v>
       </c>
       <c r="K107" s="5">
         <v>1</v>
       </c>
       <c r="L107" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M107" s="4">
-        <v>52864.574999999997</v>
+        <v>478900.64850000001</v>
       </c>
       <c r="N107" s="4">
-        <v>52864.574999999997</v>
+        <v>478900.64850000001</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>82</v>
+        <v>255</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="S107" s="3" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="T107" s="4">
         <v>0.01</v>
       </c>
       <c r="U107" s="2">
-        <v>48867</v>
+        <v>46492</v>
       </c>
       <c r="V107" s="4">
-        <v>6.75</v>
+        <v>5.625</v>
       </c>
       <c r="W107" s="3" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="X107" s="4">
-        <v>1078.125</v>
+        <v>9767.1875</v>
       </c>
       <c r="Y107" s="4">
-        <v>1078.125</v>
+        <v>9767.1875</v>
       </c>
       <c r="Z107" s="6">
-        <v>4.0299999999999998E-4</v>
+        <v>3.5000000000000001E-3</v>
       </c>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D108" s="4">
-        <v>465000</v>
+        <v>370000</v>
       </c>
       <c r="E108" s="5">
-        <v>101.253562</v>
+        <v>105.676</v>
       </c>
       <c r="F108" s="4">
-        <v>480129.06329999998</v>
+        <v>401595.01944444003</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J108" s="5">
-        <v>101.253562</v>
+        <v>105.676</v>
       </c>
       <c r="K108" s="5">
         <v>1</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M108" s="4">
-        <v>480129.06329999998</v>
+        <v>401595.01944399998</v>
       </c>
       <c r="N108" s="4">
-        <v>480129.06329999998</v>
+        <v>401595.01944444003</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>90</v>
+        <v>186</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="S108" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T108" s="4">
         <v>0.01</v>
       </c>
       <c r="U108" s="2">
-        <v>46478</v>
+        <v>48136</v>
       </c>
       <c r="V108" s="4">
-        <v>6</v>
+        <v>7.75</v>
       </c>
       <c r="W108" s="3" t="s">
-        <v>565</v>
+        <v>557</v>
       </c>
       <c r="X108" s="4">
-        <v>9300</v>
+        <v>10593.81944444</v>
       </c>
       <c r="Y108" s="4">
-        <v>9300</v>
+        <v>10593.819444000001</v>
       </c>
       <c r="Z108" s="6">
-        <v>3.666E-3</v>
+        <v>2.9350000000000001E-3</v>
       </c>
     </row>
     <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>567</v>
+        <v>559</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D109" s="4">
-        <v>470000</v>
+        <v>450000</v>
       </c>
       <c r="E109" s="5">
-        <v>100.562</v>
+        <v>103.3442</v>
       </c>
       <c r="F109" s="4">
-        <v>477850.56666667003</v>
+        <v>477102.02500000002</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J109" s="5">
-        <v>100.562</v>
+        <v>103.3442</v>
       </c>
       <c r="K109" s="5">
         <v>1</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M109" s="4">
-        <v>477850.566666</v>
+        <v>477102.02500000002</v>
       </c>
       <c r="N109" s="4">
-        <v>477850.56666667003</v>
+        <v>477102.02500000002</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>90</v>
+        <v>255</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="S109" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T109" s="4">
         <v>0.01</v>
       </c>
       <c r="U109" s="2">
-        <v>46522</v>
+        <v>47422</v>
       </c>
       <c r="V109" s="4">
-        <v>5.25</v>
+        <v>7.25</v>
       </c>
       <c r="W109" s="3" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="X109" s="4">
-        <v>5209.1666666700003</v>
+        <v>12053.125</v>
       </c>
       <c r="Y109" s="4">
-        <v>5209.1666660000001</v>
+        <v>12053.125</v>
       </c>
       <c r="Z109" s="6">
-        <v>3.6489999999999999E-3</v>
+        <v>3.4859999999999999E-3</v>
       </c>
     </row>
     <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D110" s="4">
-        <v>350000</v>
+        <v>50000</v>
       </c>
       <c r="E110" s="5">
-        <v>99.492189999999994</v>
+        <v>104.5484</v>
       </c>
       <c r="F110" s="4">
-        <v>350464.85249999998</v>
+        <v>53605.45</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H110" s="3" t="s">
-        <v>573</v>
+        <v>31</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J110" s="5">
-        <v>99.492189999999994</v>
+        <v>104.5484</v>
       </c>
       <c r="K110" s="5">
         <v>1</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>574</v>
+        <v>33</v>
       </c>
       <c r="M110" s="4">
-        <v>350464.85249999998</v>
+        <v>53605.45</v>
       </c>
       <c r="N110" s="4">
-        <v>350464.85249999998</v>
+        <v>53605.45</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>576</v>
+        <v>566</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="T110" s="4">
         <v>0.01</v>
       </c>
       <c r="U110" s="2">
-        <v>47467</v>
+        <v>48867</v>
       </c>
       <c r="V110" s="4">
-        <v>5.125</v>
+        <v>6.75</v>
       </c>
       <c r="W110" s="3" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="X110" s="4">
-        <v>2242.1875</v>
+        <v>1331.25</v>
       </c>
       <c r="Y110" s="4">
-        <v>2242.1875</v>
+        <v>1331.25</v>
       </c>
       <c r="Z110" s="6">
-        <v>2.676E-3</v>
+        <v>3.9100000000000002E-4</v>
       </c>
     </row>
     <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D111" s="4">
-        <v>120000</v>
+        <v>465000</v>
       </c>
       <c r="E111" s="5">
-        <v>101.9346</v>
+        <v>101.2321</v>
       </c>
       <c r="F111" s="4">
-        <v>124129.85333333</v>
+        <v>482121.76500000001</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J111" s="5">
-        <v>101.9346</v>
+        <v>101.2321</v>
       </c>
       <c r="K111" s="5">
         <v>1</v>
       </c>
       <c r="L111" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M111" s="4">
-        <v>124129.85333300001</v>
+        <v>482121.76500000001</v>
       </c>
       <c r="N111" s="4">
-        <v>124129.85333333</v>
+        <v>482121.76500000001</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>179</v>
+        <v>92</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="S111" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T111" s="4">
         <v>0.01</v>
       </c>
       <c r="U111" s="2">
-        <v>49049</v>
+        <v>46478</v>
       </c>
       <c r="V111" s="4">
-        <v>7.75</v>
+        <v>6</v>
       </c>
       <c r="W111" s="3" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="X111" s="4">
-        <v>1808.33333333</v>
+        <v>11392.5</v>
       </c>
       <c r="Y111" s="4">
-        <v>1808.333333</v>
+        <v>11392.5</v>
       </c>
       <c r="Z111" s="6">
-        <v>9.4700000000000003E-4</v>
+        <v>3.5230000000000001E-3</v>
       </c>
     </row>
     <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D112" s="4">
-        <v>269000</v>
+        <v>470000</v>
       </c>
       <c r="E112" s="5">
-        <v>105.4233</v>
+        <v>100.2812</v>
       </c>
       <c r="F112" s="4">
-        <v>284555.39575000003</v>
+        <v>478381.43166667002</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H112" s="3" t="s">
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J112" s="5">
-        <v>105.4233</v>
+        <v>100.2812</v>
       </c>
       <c r="K112" s="5">
         <v>1</v>
       </c>
       <c r="L112" s="3" t="s">
-        <v>127</v>
+        <v>33</v>
       </c>
       <c r="M112" s="4">
-        <v>284555.39575000003</v>
+        <v>478381.43166599999</v>
       </c>
       <c r="N112" s="4">
-        <v>284555.39575000003</v>
+        <v>478381.43166667002</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>586</v>
+        <v>576</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>210</v>
+        <v>92</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="T112" s="4">
         <v>0.01</v>
       </c>
       <c r="U112" s="2">
-        <v>47314</v>
+        <v>46522</v>
       </c>
       <c r="V112" s="4">
-        <v>8.625</v>
+        <v>5.25</v>
       </c>
       <c r="W112" s="3" t="s">
-        <v>587</v>
+        <v>577</v>
       </c>
       <c r="X112" s="4">
-        <v>966.71875</v>
+        <v>7059.7916666700003</v>
       </c>
       <c r="Y112" s="4">
-        <v>966.71875</v>
+        <v>7059.7916660000001</v>
       </c>
       <c r="Z112" s="6">
-        <v>2.173E-3</v>
+        <v>3.496E-3</v>
       </c>
     </row>
     <row r="113" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>589</v>
+        <v>579</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D113" s="4">
-        <v>400000</v>
+        <v>350000</v>
       </c>
       <c r="E113" s="5">
-        <v>91.237250000000003</v>
+        <v>99.338307999999998</v>
       </c>
       <c r="F113" s="4">
-        <v>370344.83333333</v>
+        <v>351321.40438889002</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H113" s="3" t="s">
-        <v>31</v>
+        <v>580</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J113" s="5">
-        <v>91.237250000000003</v>
+        <v>99.338307999999998</v>
       </c>
       <c r="K113" s="5">
         <v>1</v>
       </c>
       <c r="L113" s="3" t="s">
-        <v>33</v>
+        <v>581</v>
       </c>
       <c r="M113" s="4">
-        <v>370344.83333300002</v>
+        <v>351321.40438800002</v>
       </c>
       <c r="N113" s="4">
-        <v>370344.83333333</v>
+        <v>351321.40438889002</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="S113" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T113" s="4">
         <v>0.01</v>
       </c>
       <c r="U113" s="2">
-        <v>47224</v>
+        <v>47467</v>
       </c>
       <c r="V113" s="4">
-        <v>4.625</v>
+        <v>5.125</v>
       </c>
       <c r="W113" s="3" t="s">
-        <v>34</v>
+        <v>584</v>
       </c>
       <c r="X113" s="4">
-        <v>5395.8333333299997</v>
+        <v>3637.3263888900001</v>
       </c>
       <c r="Y113" s="4">
-        <v>5395.8333329999996</v>
+        <v>3637.326388</v>
       </c>
       <c r="Z113" s="6">
-        <v>2.8279999999999998E-3</v>
+        <v>2.5669999999999998E-3</v>
       </c>
     </row>
     <row r="114" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D114" s="4">
-        <v>2672000000</v>
+        <v>120000</v>
       </c>
       <c r="E114" s="5">
-        <v>0.647428</v>
+        <v>103.68510000000001</v>
       </c>
       <c r="F114" s="4">
-        <v>17299279.056138899</v>
+        <v>126927.95333333001</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>594</v>
+        <v>75</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="J114" s="5">
-        <v>99.872259999999997</v>
+        <v>103.68510000000001</v>
       </c>
       <c r="K114" s="5">
-        <v>154.26004541415736</v>
+        <v>1</v>
       </c>
       <c r="L114" s="3" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="M114" s="4">
-        <v>2668587572.83218</v>
+        <v>126927.953333</v>
       </c>
       <c r="N114" s="4">
-        <v>17299279.056138899</v>
+        <v>126927.95333333001</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>34</v>
+        <v>186</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="S114" s="3" t="s">
-        <v>339</v>
+        <v>65</v>
       </c>
       <c r="T114" s="4">
         <v>0.01</v>
       </c>
       <c r="U114" s="2">
-        <v>46118</v>
+        <v>49049</v>
       </c>
       <c r="V114" s="4">
-        <v>0</v>
+        <v>7.75</v>
       </c>
       <c r="W114" s="3" t="s">
-        <v>34</v>
+        <v>589</v>
       </c>
       <c r="X114" s="4">
-        <v>0</v>
+        <v>2505.8333333300002</v>
       </c>
       <c r="Y114" s="4">
-        <v>0</v>
+        <v>2505.833333</v>
       </c>
       <c r="Z114" s="6">
-        <v>0.13211300000000001</v>
+        <v>9.2699999999999998E-4</v>
       </c>
     </row>
     <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D115" s="4">
-        <v>1355000</v>
+        <v>400000</v>
       </c>
       <c r="E115" s="5">
-        <v>100.037066</v>
+        <v>91.147512000000006</v>
       </c>
       <c r="F115" s="4">
-        <v>1355502.2442999999</v>
+        <v>371373.38133333001</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>594</v>
+        <v>75</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J115" s="5">
-        <v>100.037066</v>
+        <v>91.147512000000006</v>
       </c>
       <c r="K115" s="5">
         <v>1</v>
       </c>
       <c r="L115" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M115" s="4">
-        <v>1355502.2442999999</v>
+        <v>371373.38133300003</v>
       </c>
       <c r="N115" s="4">
-        <v>1355502.2442999999</v>
+        <v>371373.38133333001</v>
       </c>
       <c r="O115" s="3" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="P115" s="3" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="R115" s="3" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="S115" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T115" s="4">
         <v>0.01</v>
       </c>
       <c r="U115" s="2">
-        <v>46418</v>
+        <v>47224</v>
       </c>
       <c r="V115" s="4">
-        <v>3.7310608539999999</v>
+        <v>4.625</v>
       </c>
       <c r="W115" s="3" t="s">
-        <v>601</v>
+        <v>34</v>
       </c>
       <c r="X115" s="4">
-        <v>0</v>
+        <v>6783.3333333299997</v>
       </c>
       <c r="Y115" s="4">
-        <v>0</v>
+        <v>6783.3333329999996</v>
       </c>
       <c r="Z115" s="6">
-        <v>1.0351000000000001E-2</v>
+        <v>2.7139999999999998E-3</v>
       </c>
     </row>
     <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D116" s="4">
-        <v>59853000</v>
+        <v>2672000000</v>
       </c>
       <c r="E116" s="5">
-        <v>100.12536299999999</v>
+        <v>0.64009700000000003</v>
       </c>
       <c r="F116" s="4">
-        <v>59928033.516390003</v>
+        <v>17103404.825620402</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I116" s="3" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="J116" s="5">
-        <v>100.12536299999999</v>
+        <v>99.935220000000001</v>
       </c>
       <c r="K116" s="5">
-        <v>1</v>
+        <v>156.12509992006397</v>
       </c>
       <c r="L116" s="3" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M116" s="4">
-        <v>59928033.516390003</v>
+        <v>2670270787.3733001</v>
       </c>
       <c r="N116" s="4">
-        <v>59928033.516390003</v>
+        <v>17103404.825620402</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="Q116" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="S116" s="3" t="s">
-        <v>65</v>
+        <v>345</v>
       </c>
       <c r="T116" s="4">
         <v>0.01</v>
       </c>
       <c r="U116" s="2">
-        <v>46507</v>
+        <v>46118</v>
       </c>
       <c r="V116" s="4">
-        <v>3.7930608540000001</v>
+        <v>0</v>
       </c>
       <c r="W116" s="3" t="s">
-        <v>605</v>
+        <v>34</v>
       </c>
       <c r="X116" s="4">
         <v>0</v>
       </c>
       <c r="Y116" s="4">
         <v>0</v>
       </c>
       <c r="Z116" s="6">
-        <v>0.45766499999999999</v>
+        <v>0.125</v>
       </c>
     </row>
     <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>607</v>
+        <v>600</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D117" s="4">
-        <v>4575000</v>
+        <v>1355000</v>
       </c>
       <c r="E117" s="5">
-        <v>100.118931</v>
+        <v>100.03427600000001</v>
       </c>
       <c r="F117" s="4">
-        <v>4580441.0932499999</v>
+        <v>1359392.7301959801</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J117" s="5">
-        <v>100.118931</v>
+        <v>100.03427600000001</v>
       </c>
       <c r="K117" s="5">
         <v>1</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M117" s="4">
-        <v>4580441.0932499999</v>
+        <v>1359392.7301950001</v>
       </c>
       <c r="N117" s="4">
-        <v>4580441.0932499999</v>
+        <v>1359392.7301959801</v>
       </c>
       <c r="O117" s="3" t="s">
-        <v>608</v>
+        <v>601</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="Q117" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R117" s="3" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="S117" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T117" s="4">
         <v>0.01</v>
       </c>
       <c r="U117" s="2">
-        <v>46599</v>
+        <v>46418</v>
       </c>
       <c r="V117" s="4">
-        <v>3.7920608539999998</v>
+        <v>3.7412456280000002</v>
       </c>
       <c r="W117" s="3" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="X117" s="4">
-        <v>0</v>
+        <v>3928.2903959800001</v>
       </c>
       <c r="Y117" s="4">
-        <v>0</v>
+        <v>3928.290395</v>
       </c>
       <c r="Z117" s="6">
-        <v>3.4979999999999997E-2</v>
+        <v>9.9349999999999994E-3</v>
       </c>
     </row>
     <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D118" s="4">
-        <v>6455000</v>
+        <v>25543000</v>
       </c>
       <c r="E118" s="5">
-        <v>100.16954200000001</v>
+        <v>100.11906500000001</v>
       </c>
       <c r="F118" s="4">
-        <v>6465943.9360999996</v>
+        <v>25648696.411020499</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J118" s="5">
-        <v>100.16954200000001</v>
+        <v>100.11906500000001</v>
       </c>
       <c r="K118" s="5">
         <v>1</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M118" s="4">
-        <v>6465943.9360999996</v>
+        <v>25648696.411019001</v>
       </c>
       <c r="N118" s="4">
-        <v>6465943.9360999996</v>
+        <v>25648696.411020499</v>
       </c>
       <c r="O118" s="3" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="P118" s="3" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="Q118" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R118" s="3" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="S118" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T118" s="4">
         <v>0.01</v>
       </c>
       <c r="U118" s="2">
-        <v>46691</v>
+        <v>46507</v>
       </c>
       <c r="V118" s="4">
-        <v>3.823060854</v>
+        <v>3.803245628</v>
       </c>
       <c r="W118" s="3" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="X118" s="4">
-        <v>0</v>
+        <v>75283.638070539993</v>
       </c>
       <c r="Y118" s="4">
-        <v>0</v>
+        <v>75283.638068999993</v>
       </c>
       <c r="Z118" s="6">
-        <v>4.9378999999999999E-2</v>
+        <v>0.18745400000000001</v>
       </c>
     </row>
     <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>616</v>
+        <v>74</v>
       </c>
       <c r="D119" s="4">
-        <v>-161030.89000000001</v>
+        <v>4575000</v>
       </c>
       <c r="E119" s="5">
-        <v>1</v>
+        <v>100.12020200000001</v>
       </c>
       <c r="F119" s="4">
-        <v>-161030.89000000001</v>
+        <v>4593979.7157459501</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>617</v>
+        <v>596</v>
       </c>
       <c r="H119" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J119" s="5">
-        <v>1</v>
+        <v>100.12020200000001</v>
       </c>
       <c r="K119" s="5">
         <v>1</v>
       </c>
       <c r="L119" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M119" s="4">
-        <v>-161030.89000000001</v>
+        <v>4593979.7157450002</v>
       </c>
       <c r="N119" s="4">
-        <v>-161030.89000000001</v>
+        <v>4593979.7157459501</v>
       </c>
       <c r="O119" s="3" t="s">
-        <v>34</v>
+        <v>610</v>
       </c>
       <c r="P119" s="3" t="s">
-        <v>34</v>
+        <v>602</v>
       </c>
       <c r="Q119" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R119" s="3" t="s">
-        <v>34</v>
+        <v>608</v>
       </c>
       <c r="S119" s="3" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="T119" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U119" s="2">
+        <v>46599</v>
+      </c>
+      <c r="V119" s="4">
+        <v>3.8022456280000001</v>
       </c>
       <c r="W119" s="3" t="s">
-        <v>34</v>
+        <v>611</v>
       </c>
       <c r="X119" s="4">
-        <v>0</v>
+        <v>13480.474245949999</v>
       </c>
       <c r="Y119" s="4">
-        <v>0</v>
+        <v>13480.474244999999</v>
       </c>
       <c r="Z119" s="6">
-        <v>-1.2290000000000001E-3</v>
+        <v>3.3575000000000001E-2</v>
       </c>
     </row>
     <row r="120" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>620</v>
+        <v>74</v>
       </c>
       <c r="D120" s="4">
-        <v>511457.18</v>
+        <v>6455000</v>
       </c>
       <c r="E120" s="5">
-        <v>1</v>
+        <v>100.16262999999999</v>
       </c>
       <c r="F120" s="4">
-        <v>511457.18</v>
+        <v>6484673.3952539498</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>621</v>
+        <v>596</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J120" s="5">
-        <v>1</v>
+        <v>100.16262999999999</v>
       </c>
       <c r="K120" s="5">
         <v>1</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M120" s="4">
-        <v>511457.18</v>
+        <v>6484673.3952529998</v>
       </c>
       <c r="N120" s="4">
-        <v>511457.18</v>
+        <v>6484673.3952539498</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>34</v>
+        <v>614</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>622</v>
+        <v>602</v>
       </c>
       <c r="Q120" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R120" s="3" t="s">
-        <v>34</v>
+        <v>612</v>
       </c>
       <c r="S120" s="3" t="s">
         <v>65</v>
       </c>
       <c r="T120" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U120" s="2">
+        <v>46691</v>
+      </c>
+      <c r="V120" s="4">
+        <v>3.8332456279999998</v>
       </c>
       <c r="W120" s="3" t="s">
-        <v>34</v>
+        <v>615</v>
       </c>
       <c r="X120" s="4">
-        <v>0</v>
+        <v>19175.628753950001</v>
       </c>
       <c r="Y120" s="4">
-        <v>0</v>
+        <v>19175.628753000001</v>
       </c>
       <c r="Z120" s="6">
-        <v>3.9050000000000001E-3</v>
+        <v>4.7392999999999998E-2</v>
       </c>
     </row>
     <row r="121" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
-        <v>623</v>
+        <v>616</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>624</v>
+        <v>617</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D121" s="4">
+        <v>35680000</v>
+      </c>
+      <c r="E121" s="5">
+        <v>99.995457000000002</v>
       </c>
       <c r="F121" s="4">
-        <v>-14469523.5</v>
+        <v>35781846.957292996</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J121" s="5">
+        <v>99.995457000000002</v>
+      </c>
+      <c r="K121" s="5">
+        <v>1</v>
+      </c>
+      <c r="L121" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M121" s="4">
+        <v>35781846.957291998</v>
+      </c>
+      <c r="N121" s="4">
+        <v>35781846.957292996</v>
+      </c>
+      <c r="O121" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="P121" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="Q121" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R121" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="S121" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="T121" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U121" s="2">
+        <v>46783</v>
+      </c>
+      <c r="V121" s="4">
+        <v>3.742245628</v>
+      </c>
+      <c r="W121" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="X121" s="4">
+        <v>103467.89969308001</v>
+      </c>
+      <c r="Y121" s="4">
+        <v>103467.89969200001</v>
       </c>
       <c r="Z121" s="6">
-        <v>-0.110502576887663</v>
+        <v>0.26151200000000002</v>
       </c>
     </row>
     <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="D122" s="4">
+        <v>-137197.6</v>
+      </c>
+      <c r="E122" s="5">
+        <v>1</v>
+      </c>
+      <c r="F122" s="4">
+        <v>-137197.6</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J122" s="5">
+        <v>1</v>
+      </c>
+      <c r="K122" s="5">
+        <v>1</v>
+      </c>
+      <c r="L122" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M122" s="4">
+        <v>-137197.6</v>
+      </c>
+      <c r="N122" s="4">
+        <v>-137197.6</v>
+      </c>
+      <c r="O122" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P122" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q122" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R122" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S122" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T122" s="4">
+        <v>1</v>
+      </c>
+      <c r="W122" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X122" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y122" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z122" s="6">
+        <v>-1.0020000000000001E-3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A123" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="B123" s="3" t="s">
         <v>625</v>
       </c>
-      <c r="B122" s="3" t="s">
+      <c r="C123" s="3" t="s">
         <v>626</v>
       </c>
-      <c r="F122" s="4">
-[...3 lines deleted...]
-        <v>-0.66605120530441897</v>
+      <c r="D123" s="4">
+        <v>530932.64</v>
+      </c>
+      <c r="E123" s="5">
+        <v>1</v>
+      </c>
+      <c r="F123" s="4">
+        <v>530932.64</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J123" s="5">
+        <v>1</v>
+      </c>
+      <c r="K123" s="5">
+        <v>1</v>
+      </c>
+      <c r="L123" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M123" s="4">
+        <v>530932.64</v>
+      </c>
+      <c r="N123" s="4">
+        <v>530932.64</v>
+      </c>
+      <c r="O123" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P123" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="Q123" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R123" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S123" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="T123" s="4">
+        <v>1</v>
+      </c>
+      <c r="W123" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X123" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y123" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z123" s="6">
+        <v>3.8800000000000002E-3</v>
       </c>
     </row>
     <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
-        <v>627</v>
+        <v>629</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="F124" s="4">
+        <v>-15298781.199999999</v>
+      </c>
+      <c r="Z124" s="6">
+        <v>-0.11181169254781299</v>
       </c>
     </row>
     <row r="125" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
-        <v>628</v>
-[...4 lines deleted...]
-        <v>629</v>
+        <v>631</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="F125" s="4">
+        <v>-91487040</v>
+      </c>
+      <c r="Z125" s="6">
+        <v>-0.66863632173453802</v>
       </c>
     </row>
     <row r="127" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
     </row>
     <row r="128" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="129" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
-        <v>632</v>
+        <v>635</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A130" s="3" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A131" s="3" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A132" s="3" t="s">
+        <v>638</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>January</vt:lpstr>
+      <vt:lpstr>February</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>