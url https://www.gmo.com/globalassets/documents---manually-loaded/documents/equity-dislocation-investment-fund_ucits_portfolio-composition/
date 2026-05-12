--- v0 (2026-04-16)
+++ v1 (2026-05-12)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ccfe99858c44838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/878fa01a75784bc19f9ac62215ac16cc.psmdcp" Id="R98ab351a45474f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cfc798050194a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9eb5052102f460693f2fe248b401c86.psmdcp" Id="R0d43b7569a1a4eb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Sectors" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
   <x:si>
     <x:t>Risk Profile - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 05/28/2021 to 03/31/2026</x:t>
+    <x:t>From 05/28/2021 to 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
@@ -855,59 +855,59 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.29</x:v>
+        <x:v>0.25</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>10.42</x:v>
+        <x:v>10.37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>-12.16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>