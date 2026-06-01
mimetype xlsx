--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cfc798050194a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9eb5052102f460693f2fe248b401c86.psmdcp" Id="R0d43b7569a1a4eb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217ccf248bbd406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e51144241d54845a94f94e8284dfa15.psmdcp" Id="Rb3bc69bfd52b47b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Sectors" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <x:si>
     <x:t>Risk Profile - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>From 05/28/2021 to 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
@@ -118,92 +118,95 @@
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>3</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>[1] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[2] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] Drawdown is based on the portfolio's worst performance over the period based on monthly observations.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (%)</x:t>
+    <x:t>As of 04/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Long</x:t>
   </x:si>
   <x:si>
     <x:t>Short</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging</x:t>
   </x:si>
   <x:si>
     <x:t>Europe ex UK (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>Other International</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>Based on equity holdings in equity and equity long/short group allocations, as applicable. Long/short exposures are shown as a % of the long/short book.</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
+    <x:t>Austria</x:t>
+  </x:si>
+  <x:si>
     <x:t>Belgium</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
     <x:t>Chile</x:t>
   </x:si>
   <x:si>
     <x:t>China</x:t>
   </x:si>
   <x:si>
     <x:t>Denmark</x:t>
   </x:si>
   <x:si>
     <x:t>Finland</x:t>
   </x:si>
   <x:si>
     <x:t>France</x:t>
   </x:si>
   <x:si>
     <x:t>Germany</x:t>
@@ -295,189 +298,189 @@
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
   <x:si>
     <x:t>Information Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Materials</x:t>
   </x:si>
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (135.7 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.0 &amp; Below)</x:t>
+    <x:t>Large (149.2 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.7 To 149.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.6 To 53.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 20.6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Long Positions</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
+    <x:t>Nokia Oyj</x:t>
+  </x:si>
+  <x:si>
     <x:t>Telecom Italia SpA/Milano</x:t>
   </x:si>
   <x:si>
-    <x:t>Inpex Corp</x:t>
-[...8 lines deleted...]
-    <x:t>ORLEN SA</x:t>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LG Electronics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Based on equity holdings in equity and equity long/short group allocations, as applicable. Long/short exposures are shown as a % of the long/short book. Holdings are subject to change and</x:t>
   </x:si>
   <x:si>
     <x:t>should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026</x:t>
+    <x:t>As of 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>10.8x</x:t>
-[...2 lines deleted...]
-    <x:t>29.4x</x:t>
+    <x:t>11.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>14.2x</x:t>
-[...2 lines deleted...]
-    <x:t>44.3x</x:t>
+    <x:t>15.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6x</x:t>
-[...2 lines deleted...]
-    <x:t>7.0x</x:t>
+    <x:t>1.7x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>7.6x</x:t>
-[...2 lines deleted...]
-    <x:t>22.7x</x:t>
+    <x:t>8.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Sales - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1x</x:t>
-[...2 lines deleted...]
-    <x:t>4.9x</x:t>
+    <x:t>1.2x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>12.0%</x:t>
-[...2 lines deleted...]
-    <x:t>14.2%</x:t>
+    <x:t>12.1%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.5%</x:t>
   </x:si>
   <x:si>
     <x:t>Dividend Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.0%</x:t>
-[...2 lines deleted...]
-    <x:t>1.3%</x:t>
+    <x:t>2.8%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>23.6 USD</x:t>
-[...2 lines deleted...]
-    <x:t>18.8 USD</x:t>
+    <x:t>24.0 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.6 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>% Long/Short</x:t>
   </x:si>
   <x:si>
-    <x:t>97.5%</x:t>
-[...2 lines deleted...]
-    <x:t>96.1%</x:t>
+    <x:t>101.2%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.3%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -950,1094 +953,1105 @@
       <x:c r="A1" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>12.2</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>19.7</x:v>
+        <x:v>19.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>17.5</x:v>
+        <x:v>16.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>9.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>44.3</x:v>
+        <x:v>46.9</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>43.8</x:v>
+        <x:v>46.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C42"/>
+  <x:dimension ref="A1:C43"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.080625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.970625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
         <x:v>0.2</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="n">
         <x:v>2</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:3">
       <x:c r="A36" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B39" s="4" t="n">
+        <x:v>3.7</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="n">
+        <x:v>5.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:3">
+      <x:c r="A40" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="B39" s="4" t="n">
-[...7 lines deleted...]
-      <x:c r="A41" s="3" t="s">
+      <x:c r="B40" s="4" t="n">
+        <x:v>46.9</x:v>
+      </x:c>
+      <x:c r="C40" s="4" t="n">
+        <x:v>46.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:3">
+      <x:c r="A42" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:3">
-      <x:c r="A42" s="1" t="s">
+    <x:row r="43" spans="1:3">
+      <x:c r="A43" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.750625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.970625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>18.1</x:v>
+        <x:v>17.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>16.4</x:v>
+        <x:v>16.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>17.5</x:v>
+        <x:v>20.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>12.6</x:v>
+        <x:v>13.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>10.9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>13</x:v>
+        <x:v>14.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>18.2</x:v>
+        <x:v>19.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>12.5</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>16.4</x:v>
+        <x:v>18.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.570625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.970625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>10.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>14</x:v>
+        <x:v>16.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>17.1</x:v>
+        <x:v>17.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>33.2</x:v>
+        <x:v>29.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>25.8</x:v>
+        <x:v>27.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>32.1</x:v>
+        <x:v>35.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>38.8</x:v>
+        <x:v>42.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>9.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="24.280625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C18"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.320625" style="0" customWidth="1"/>
     <x:col min="2" max="3" width="9.620625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>