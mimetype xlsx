--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217ccf248bbd406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e51144241d54845a94f94e8284dfa15.psmdcp" Id="Rb3bc69bfd52b47b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83946b3b884c4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/431db2f229b44cbd843792c99d2f8649.psmdcp" Id="R075f1dbc488a42f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Sectors" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <x:si>
     <x:t>Risk Profile - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 05/28/2021 to 04/30/2026</x:t>
+    <x:t>From 05/28/2021 to 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
@@ -118,51 +118,51 @@
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>3</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>[1] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[2] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] Drawdown is based on the portfolio's worst performance over the period based on monthly observations.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (%)</x:t>
+    <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Long</x:t>
   </x:si>
   <x:si>
     <x:t>Short</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging</x:t>
   </x:si>
   <x:si>
     <x:t>Europe ex UK (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>Other International</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
@@ -298,189 +298,189 @@
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
   <x:si>
     <x:t>Information Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Materials</x:t>
   </x:si>
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (149.2 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Large (151.4 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (55.2 To 151.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.3 To 55.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.6 To 21.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.6 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Long Positions</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
-    <x:t>Nokia Oyj</x:t>
+    <x:t>LG Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Mobis Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Telecom Italia SpA/Milano</x:t>
   </x:si>
   <x:si>
-    <x:t>Nucor Corp</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Based on equity holdings in equity and equity long/short group allocations, as applicable. Long/short exposures are shown as a % of the long/short book. Holdings are subject to change and</x:t>
   </x:si>
   <x:si>
     <x:t>should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026</x:t>
+    <x:t>As of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>11.0x</x:t>
-[...2 lines deleted...]
-    <x:t>32.3x</x:t>
+    <x:t>11.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>15.5x</x:t>
-[...2 lines deleted...]
-    <x:t>52.1x</x:t>
+    <x:t>15.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7x</x:t>
-[...2 lines deleted...]
-    <x:t>8.3x</x:t>
+    <x:t>1.8x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>8.6x</x:t>
-[...2 lines deleted...]
-    <x:t>25.1x</x:t>
+    <x:t>8.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Sales - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>1.2x</x:t>
   </x:si>
   <x:si>
-    <x:t>5.6x</x:t>
+    <x:t>6.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>12.1%</x:t>
-[...2 lines deleted...]
-    <x:t>13.5%</x:t>
+    <x:t>12.3%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.7%</x:t>
   </x:si>
   <x:si>
     <x:t>Dividend Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>2.8%</x:t>
+    <x:t>2.6%</x:t>
   </x:si>
   <x:si>
     <x:t>1.1%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>24.0 USD</x:t>
-[...2 lines deleted...]
-    <x:t>20.6 USD</x:t>
+    <x:t>24.8 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.3 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>% Long/Short</x:t>
   </x:si>
   <x:si>
-    <x:t>101.2%</x:t>
-[...2 lines deleted...]
-    <x:t>100.3%</x:t>
+    <x:t>104.5%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.9%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -858,59 +858,59 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.25</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>10.37</x:v>
+        <x:v>10.35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>-12.16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
@@ -953,109 +953,109 @@
       <x:c r="A1" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>14.3</x:v>
+        <x:v>16.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>14</x:v>
+        <x:v>12.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>19.2</x:v>
+        <x:v>19.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>16.5</x:v>
+        <x:v>17.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>9.7</x:v>
+        <x:v>9.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>46.9</x:v>
+        <x:v>48.5</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>46.7</x:v>
+        <x:v>48.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1075,428 +1075,428 @@
       <x:c r="A1" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:3">
       <x:c r="A36" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>46.9</x:v>
+        <x:v>48.5</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>46.7</x:v>
+        <x:v>48.6</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:3">
       <x:c r="A43" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1516,164 +1516,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>17.6</x:v>
+        <x:v>19.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>16.6</x:v>
+        <x:v>16.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>20.1</x:v>
+        <x:v>19.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>13.6</x:v>
+        <x:v>13.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>11</x:v>
+        <x:v>11.1</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>14.1</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>19.9</x:v>
+        <x:v>18.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>14.3</x:v>
+        <x:v>17.7</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>18.4</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1693,195 +1693,195 @@
       <x:c r="A1" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>10.8</x:v>
+        <x:v>9.2</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>16.5</x:v>
+        <x:v>20.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>17.7</x:v>
+        <x:v>17.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>29.1</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>27.1</x:v>
+        <x:v>29.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>35.2</x:v>
+        <x:v>36.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>42.4</x:v>
+        <x:v>40.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>9.7</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.280625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="27.790625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1993,54 +1993,54 @@
         <x:v>110</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>226</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>208</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>