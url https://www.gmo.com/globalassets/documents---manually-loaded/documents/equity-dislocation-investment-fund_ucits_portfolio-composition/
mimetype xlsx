--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83946b3b884c4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/431db2f229b44cbd843792c99d2f8649.psmdcp" Id="R075f1dbc488a42f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2776af68968442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9622dbe5931e4775bcf17ec38fa782e1.psmdcp" Id="R98bc67abf31e487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Sectors" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <x:si>
     <x:t>Risk Profile - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 05/28/2021 to 05/31/2026</x:t>
+    <x:t>From 06/30/2021 to 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
@@ -858,59 +858,59 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.38</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>10.35</x:v>
+        <x:v>10.04</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>-12.16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>