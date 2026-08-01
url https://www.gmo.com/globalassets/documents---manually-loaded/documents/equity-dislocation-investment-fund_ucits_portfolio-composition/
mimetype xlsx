--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2776af68968442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9622dbe5931e4775bcf17ec38fa782e1.psmdcp" Id="R98bc67abf31e487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038c76dc02db4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/219d12ff9d0b4034815217fd5fc0de7c.psmdcp" Id="Rf7d3d631823a4459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Sectors" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <x:si>
@@ -118,51 +118,51 @@
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>3</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>[1] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[2] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] Drawdown is based on the portfolio's worst performance over the period based on monthly observations.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (%)</x:t>
+    <x:t>As of 06/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Long</x:t>
   </x:si>
   <x:si>
     <x:t>Short</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging</x:t>
   </x:si>
   <x:si>
     <x:t>Europe ex UK (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>Other International</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
@@ -298,189 +298,189 @@
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
   <x:si>
     <x:t>Information Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Materials</x:t>
   </x:si>
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (151.4 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.6 &amp; Below)</x:t>
+    <x:t>Large (156.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 156.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.3 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.2 To 20.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.2 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Long Positions</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
-    <x:t>LG Electronics Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Telecom Italia SpA/Milano</x:t>
   </x:si>
   <x:si>
+    <x:t>Panasonic Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander SA</x:t>
+  </x:si>
+  <x:si>
     <x:t>Based on equity holdings in equity and equity long/short group allocations, as applicable. Long/short exposures are shown as a % of the long/short book. Holdings are subject to change and</x:t>
   </x:si>
   <x:si>
     <x:t>should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026</x:t>
+    <x:t>As of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>11.3x</x:t>
-[...2 lines deleted...]
-    <x:t>31.6x</x:t>
+    <x:t>11.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>15.6x</x:t>
-[...2 lines deleted...]
-    <x:t>51.4x</x:t>
+    <x:t>15.2x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8x</x:t>
-[...2 lines deleted...]
-    <x:t>8.5x</x:t>
+    <x:t>1.7x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>8.9x</x:t>
-[...2 lines deleted...]
-    <x:t>25.9x</x:t>
+    <x:t>8.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Sales - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>1.2x</x:t>
   </x:si>
   <x:si>
-    <x:t>6.0x</x:t>
+    <x:t>6.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>12.3%</x:t>
-[...2 lines deleted...]
-    <x:t>11.7%</x:t>
+    <x:t>12.8%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.2%</x:t>
   </x:si>
   <x:si>
     <x:t>Dividend Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6%</x:t>
+    <x:t>2.7%</x:t>
   </x:si>
   <x:si>
     <x:t>1.1%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>24.8 USD</x:t>
-[...2 lines deleted...]
-    <x:t>22.3 USD</x:t>
+    <x:t>20.9 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.1 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>% Long/Short</x:t>
   </x:si>
   <x:si>
-    <x:t>104.5%</x:t>
-[...2 lines deleted...]
-    <x:t>100.9%</x:t>
+    <x:t>100.3%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102.9%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -953,109 +953,109 @@
       <x:c r="A1" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>16.1</x:v>
+        <x:v>13.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>12.8</x:v>
+        <x:v>13.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>19.8</x:v>
+        <x:v>18.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>17.1</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>9.6</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>48.5</x:v>
+        <x:v>48.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>48.6</x:v>
+        <x:v>50.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1078,425 +1078,425 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>7.5</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:3">
       <x:c r="A36" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>48.5</x:v>
+        <x:v>48.6</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>48.6</x:v>
+        <x:v>50.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:3">
       <x:c r="A43" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1516,164 +1516,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>19.6</x:v>
+        <x:v>17.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>16.5</x:v>
+        <x:v>15.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>19.3</x:v>
+        <x:v>23.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>13.4</x:v>
+        <x:v>14.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>11.1</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>13.8</x:v>
+        <x:v>13.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>18.1</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>17.7</x:v>
+        <x:v>15.1</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>22</x:v>
+        <x:v>21.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1693,195 +1693,195 @@
       <x:c r="A1" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>20.8</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>17.3</x:v>
+        <x:v>18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>28</x:v>
+        <x:v>21.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>29.3</x:v>
+        <x:v>31.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>36.2</x:v>
+        <x:v>38.3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>40.3</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>10.3</x:v>
+        <x:v>9.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="27.790625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="24.280625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1993,54 +1993,54 @@
         <x:v>110</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>221</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>229</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>