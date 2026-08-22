--- v5 (2026-08-01)
+++ v6 (2026-08-22)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038c76dc02db4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/219d12ff9d0b4034815217fd5fc0de7c.psmdcp" Id="Rf7d3d631823a4459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576787ebf16142cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62900565e5f1471ab1f23f185d9a4741.psmdcp" Id="R39a326eb81204699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Sectors" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <x:si>
     <x:t>Risk Profile - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 06/30/2021 to 06/30/2026</x:t>
+    <x:t>From 07/30/2021 to 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
@@ -118,51 +118,51 @@
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>3</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>[1] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[2] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] Drawdown is based on the portfolio's worst performance over the period based on monthly observations.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Long</x:t>
   </x:si>
   <x:si>
     <x:t>Short</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging</x:t>
   </x:si>
   <x:si>
     <x:t>Europe ex UK (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>Other International</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
@@ -298,189 +298,189 @@
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
   <x:si>
     <x:t>Information Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Materials</x:t>
   </x:si>
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (156.8 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.2 &amp; Below)</x:t>
+    <x:t>Large (157.5 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.3 To 157.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.8 To 53.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.1 To 20.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.1 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Long Positions</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
-    <x:t>Telecom Italia SpA/Milano</x:t>
-[...8 lines deleted...]
-    <x:t>Delta Air Lines Inc</x:t>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander SA</x:t>
   </x:si>
   <x:si>
     <x:t>Based on equity holdings in equity and equity long/short group allocations, as applicable. Long/short exposures are shown as a % of the long/short book. Holdings are subject to change and</x:t>
   </x:si>
   <x:si>
     <x:t>should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Equity Dislocation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026</x:t>
+    <x:t>As of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>11.1x</x:t>
-[...2 lines deleted...]
-    <x:t>32.9x</x:t>
+    <x:t>11.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>15.2x</x:t>
-[...2 lines deleted...]
-    <x:t>54.0x</x:t>
+    <x:t>14.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>1.7x</x:t>
   </x:si>
   <x:si>
+    <x:t>8.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
+  </x:si>
+  <x:si>
     <x:t>8.4x</x:t>
   </x:si>
   <x:si>
-    <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
-[...5 lines deleted...]
-    <x:t>26.6x</x:t>
+    <x:t>26.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Sales - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>1.2x</x:t>
   </x:si>
   <x:si>
-    <x:t>6.4x</x:t>
+    <x:t>6.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>12.8%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>13.2%</x:t>
   </x:si>
   <x:si>
+    <x:t>13.3%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dividend Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>2.7%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1%</x:t>
+    <x:t>1.2%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>20.9 USD</x:t>
-[...2 lines deleted...]
-    <x:t>23.1 USD</x:t>
+    <x:t>22.4 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.5 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>% Long/Short</x:t>
   </x:si>
   <x:si>
-    <x:t>100.3%</x:t>
-[...2 lines deleted...]
-    <x:t>102.9%</x:t>
+    <x:t>101.7%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99.6%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -858,59 +858,59 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.38</x:v>
+        <x:v>0.57</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>10.04</x:v>
+        <x:v>11.04</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>-12.16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
@@ -953,109 +953,109 @@
       <x:c r="A1" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>13.5</x:v>
+        <x:v>14.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>13.9</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>18.5</x:v>
+        <x:v>17.7</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>17</x:v>
+        <x:v>16.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>48.6</x:v>
+        <x:v>48.4</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>50.1</x:v>
+        <x:v>47.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1078,425 +1078,425 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
+        <x:v>4.5</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
         <x:v>5</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>4.4</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:3">
       <x:c r="A36" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>48.6</x:v>
+        <x:v>48.4</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>50.1</x:v>
+        <x:v>47.8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:3">
       <x:c r="A43" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1516,164 +1516,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>17.1</x:v>
+        <x:v>16.7</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>14.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>23.3</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>14.2</x:v>
+        <x:v>13.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>10.3</x:v>
+        <x:v>9.2</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.8</x:v>
+        <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>13.1</x:v>
+        <x:v>12.7</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>19</x:v>
+        <x:v>18.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>15.1</x:v>
+        <x:v>17.1</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>21.7</x:v>
+        <x:v>22.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1693,195 +1693,195 @@
       <x:c r="A1" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>9.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>18.3</x:v>
+        <x:v>17.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>21.2</x:v>
+        <x:v>23.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>31.9</x:v>
+        <x:v>29.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>38.3</x:v>
+        <x:v>37.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>39</x:v>
+        <x:v>38.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>9.6</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.280625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="27.790625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1993,54 +1993,54 @@
         <x:v>110</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>