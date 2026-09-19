--- v0 (2026-08-27)
+++ v1 (2026-09-19)
@@ -1,93 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9754a80d61f4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9784025a99c243fea9050c11469ead17.psmdcp" Id="R1ed74a7347ec48a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735ae1fda5864180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcbb79c1dfb7432fa830f77ecfa2063d.psmdcp" Id="Re5f21bc9e35744c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Currencies" sheetId="2" r:id="rId2"/>
     <x:sheet name="Characteristics" sheetId="3" r:id="rId3"/>
     <x:sheet name="Currency CTD" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Currencies - Emerging Markets Debt Total Return Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging Markets Debt Total Return Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
     <x:t>CLP</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
   </x:si>
   <x:si>
     <x:t>DOP</x:t>
   </x:si>
   <x:si>
     <x:t>EGP</x:t>
   </x:si>
   <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
     <x:t>HUF</x:t>
   </x:si>
   <x:si>
     <x:t>IDR</x:t>
   </x:si>
   <x:si>
     <x:t>ILS</x:t>
   </x:si>
   <x:si>
     <x:t>INR</x:t>
   </x:si>
   <x:si>
     <x:t>KRW</x:t>
   </x:si>
   <x:si>
     <x:t>MXN</x:t>
   </x:si>
   <x:si>
     <x:t>NGN</x:t>
   </x:si>
   <x:si>
     <x:t>PEN</x:t>
   </x:si>
   <x:si>
     <x:t>PHP</x:t>
@@ -110,72 +113,72 @@
   <x:si>
     <x:t>TRY</x:t>
   </x:si>
   <x:si>
     <x:t>TWD</x:t>
   </x:si>
   <x:si>
     <x:t>UGX</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>UYU</x:t>
   </x:si>
   <x:si>
     <x:t>ZAR</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Emerging Markets Debt Total Return Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026</x:t>
+    <x:t>As of 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Spread Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Modified Duration</x:t>
   </x:si>
   <x:si>
     <x:t># of FX Positions</x:t>
   </x:si>
   <x:si>
     <x:t># of Credit Markets</x:t>
   </x:si>
   <x:si>
     <x:t># of Interest-Rate Markets</x:t>
   </x:si>
   <x:si>
-    <x:t>84%</x:t>
+    <x:t>82%</x:t>
   </x:si>
   <x:si>
     <x:t>Currency CTD - Emerging Markets Debt Total Return Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Currency contribution to duration is the measure of each currency’s contribution to the overall portfolio duration.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -518,413 +521,421 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B33"/>
+  <x:dimension ref="A1:B34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>3.5</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>-0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>1.9</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>0.6</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>1.7</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>-3</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>1.1</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>2.9</x:v>
+        <x:v>-3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>1.5</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>84.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>81.8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>0.7</x:v>
-[...3 lines deleted...]
-      <x:c r="A33" s="1" t="s">
+        <x:v>0.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:2">
+      <x:c r="A32" s="2" t="s">
         <x:v>30</x:v>
+      </x:c>
+      <x:c r="B32" s="3" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:2">
+      <x:c r="A34" s="1" t="s">
+        <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="24.280625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B34"/>
+  <x:dimension ref="A1:B35"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
@@ -949,213 +960,221 @@
       <x:c r="B9" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>1.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:2">
+      <x:c r="A32" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B32" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="1:2">
-[...3 lines deleted...]
-    </x:row>
     <x:row r="34" spans="1:2">
-      <x:c r="A34" s="1" t="s">
-        <x:v>30</x:v>
+      <x:c r="A34" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:2">
+      <x:c r="A35" s="1" t="s">
+        <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>