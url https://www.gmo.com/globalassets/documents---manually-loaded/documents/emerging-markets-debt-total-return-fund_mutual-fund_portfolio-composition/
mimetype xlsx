--- v1 (2026-09-19)
+++ v2 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735ae1fda5864180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcbb79c1dfb7432fa830f77ecfa2063d.psmdcp" Id="Re5f21bc9e35744c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf82e96eacda4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d54ffaae2dc645b2b1c98aad5dbd4c38.psmdcp" Id="Ra11f790a2d6e4c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Currencies" sheetId="2" r:id="rId2"/>
     <x:sheet name="Characteristics" sheetId="3" r:id="rId3"/>
     <x:sheet name="Currency CTD" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Currencies - Emerging Markets Debt Total Return Fund</x:t>
   </x:si>
   <x:si>
     <x:t>As of 08/31/2026 (%)</x:t>