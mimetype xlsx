--- v2 (2026-10-09)
+++ v3 (2026-10-30)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf82e96eacda4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d54ffaae2dc645b2b1c98aad5dbd4c38.psmdcp" Id="Ra11f790a2d6e4c8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8687a53817c94604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e760bd101b24ad69d487d3af714411d.psmdcp" Id="Ra18c69523f3d4c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Currencies" sheetId="2" r:id="rId2"/>
     <x:sheet name="Characteristics" sheetId="3" r:id="rId3"/>
     <x:sheet name="Currency CTD" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Currencies - Emerging Markets Debt Total Return Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026 (%)</x:t>
+    <x:t>As of 09/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging Markets Debt Total Return Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
     <x:t>CLP</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
   </x:si>
   <x:si>
     <x:t>DOP</x:t>
   </x:si>
   <x:si>
     <x:t>EGP</x:t>
   </x:si>
@@ -113,75 +113,78 @@
   <x:si>
     <x:t>TRY</x:t>
   </x:si>
   <x:si>
     <x:t>TWD</x:t>
   </x:si>
   <x:si>
     <x:t>UGX</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>UYU</x:t>
   </x:si>
   <x:si>
     <x:t>ZAR</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Emerging Markets Debt Total Return Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026</x:t>
+    <x:t>As of 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Spread Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Modified Duration</x:t>
   </x:si>
   <x:si>
     <x:t># of FX Positions</x:t>
   </x:si>
   <x:si>
     <x:t># of Credit Markets</x:t>
   </x:si>
   <x:si>
     <x:t># of Interest-Rate Markets</x:t>
   </x:si>
   <x:si>
-    <x:t>82%</x:t>
+    <x:t>84%</x:t>
   </x:si>
   <x:si>
     <x:t>Currency CTD - Emerging Markets Debt Total Return Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
   </x:si>
   <x:si>
     <x:t>Currency contribution to duration is the measure of each currency’s contribution to the overall portfolio duration.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -554,259 +557,259 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>-3.6</x:v>
+        <x:v>-3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>81.8</x:v>
+        <x:v>83.8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
@@ -825,105 +828,105 @@
       <x:c r="A2" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B35"/>
+  <x:dimension ref="A1:B36"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
@@ -976,204 +979,212 @@
       <x:c r="B11" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>-0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>-0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B32" s="3" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:2">
+      <x:c r="A33" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="B32" s="3" t="n">
+      <x:c r="B33" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:2">
-[...3 lines deleted...]
-    </x:row>
     <x:row r="35" spans="1:2">
-      <x:c r="A35" s="1" t="s">
+      <x:c r="A35" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:2">
+      <x:c r="A36" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>