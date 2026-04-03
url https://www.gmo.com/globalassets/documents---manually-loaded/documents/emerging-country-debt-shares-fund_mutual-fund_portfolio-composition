--- v1 (2026-03-13)
+++ v2 (2026-04-03)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a281e218d94717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba41fbf8ea6c4daba96a1fa9afd9949f.psmdcp" Id="R967daccb64114ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c6fbbec2b304ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1fede697c204dcb880571ee6a189018.psmdcp" Id="Rf614fccfd7b14532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Countries" sheetId="2" r:id="rId2"/>
     <x:sheet name="Credit Ratings" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Characteristics" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
   <x:si>
     <x:t>Countries - Emerging Country Debt Shares Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 01/31/2026 (%)</x:t>
+    <x:t>As of 02/28/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging Country Debt Shares Fund</x:t>
   </x:si>
   <x:si>
     <x:t>J.P. Morgan EMBI Global Diversified</x:t>
   </x:si>
   <x:si>
     <x:t>Albania</x:t>
   </x:si>
   <x:si>
     <x:t>Angola</x:t>
   </x:si>
   <x:si>
     <x:t>Argentina</x:t>
   </x:si>
   <x:si>
     <x:t>Armenia</x:t>
   </x:si>
   <x:si>
     <x:t>Azerbaijan</x:t>
   </x:si>
@@ -403,78 +403,78 @@
   <x:si>
     <x:t>iii. The credit ratings may not be used to populate a security master, database or network server;</x:t>
   </x:si>
   <x:si>
     <x:t>iv. Redistribution of the credit ratings is prohibited without S&amp;P’s consent; and</x:t>
   </x:si>
   <x:si>
     <x:t>v. S&amp;P may require that GMO stop providing the credit ratings unless you have or enter into any necessary direct license with S&amp;P.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - Emerging Country Debt Shares Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Quasi-Sovereign</x:t>
   </x:si>
   <x:si>
     <x:t>Sovereign</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Emerging Country Debt Shares Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 01/31/2026</x:t>
+    <x:t>As of 02/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Spread Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Modified Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio Turnover</x:t>
   </x:si>
   <x:si>
     <x:t>41%</x:t>
   </x:si>
   <x:si>
     <x:t>37%</x:t>
   </x:si>
   <x:si>
     <x:t># of Countries</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
-    <x:t>96%</x:t>
+    <x:t>97%</x:t>
   </x:si>
   <x:si>
     <x:t>100%</x:t>
   </x:si>
   <x:si>
     <x:t>Turnover is as of the most recent quarter-end.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -876,95 +876,95 @@
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>0</x:v>
@@ -975,260 +975,260 @@
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>0.9</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C26" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C28" s="3" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="C30" s="3" t="n">
         <x:v>0.8</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C32" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:3">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C38" s="3" t="n">
         <x:v>2.8</x:v>
@@ -1250,98 +1250,98 @@
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="C40" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:3">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C42" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:3">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:3">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="C44" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:3">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:3">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C46" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:3">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:3">
       <x:c r="A48" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:3">
@@ -1360,62 +1360,62 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="C50" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:3">
       <x:c r="A51" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:3">
       <x:c r="A52" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C52" s="3" t="n">
         <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:3">
       <x:c r="A53" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:3">
       <x:c r="A54" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C54" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:3">
       <x:c r="A55" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>0.7</x:v>
@@ -1426,227 +1426,227 @@
         <x:v>55</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C56" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:3">
       <x:c r="A57" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:3">
       <x:c r="A58" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C58" s="3" t="n">
         <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:3">
       <x:c r="A59" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:3">
       <x:c r="A60" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="C60" s="3" t="n">
         <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:3">
       <x:c r="A61" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:3">
       <x:c r="A62" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C62" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:3">
       <x:c r="A63" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:3">
       <x:c r="A64" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="C64" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:3">
       <x:c r="A65" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:3">
       <x:c r="A66" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C66" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:3">
       <x:c r="A67" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:3">
       <x:c r="A68" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C68" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:3">
       <x:c r="A69" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:3">
       <x:c r="A70" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C70" s="3" t="n">
         <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:3">
       <x:c r="A71" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:3">
       <x:c r="A72" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C72" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:3">
       <x:c r="A73" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:3">
       <x:c r="A74" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C74" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:3">
       <x:c r="A75" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:3">
       <x:c r="A76" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C76" s="3" t="n">
         <x:v>0.2</x:v>
@@ -1657,73 +1657,73 @@
         <x:v>76</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:3">
       <x:c r="A78" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="C78" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:3">
       <x:c r="A79" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:3">
       <x:c r="A80" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="C80" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:3">
       <x:c r="A81" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:3">
       <x:c r="A82" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="C82" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:3">
       <x:c r="A83" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>0</x:v>
@@ -1734,73 +1734,73 @@
         <x:v>83</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C84" s="3" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:3">
       <x:c r="A85" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:3">
       <x:c r="A86" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C86" s="3" t="n">
         <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:3">
       <x:c r="A87" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:3">
       <x:c r="A88" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C88" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:3">
       <x:c r="A90" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:3">
       <x:c r="A91" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:3">
       <x:c r="A92" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1850,139 +1850,139 @@
         <x:v>93</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>15.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>15.2</x:v>
+        <x:v>14.4</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>32.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>23.1</x:v>
+        <x:v>25.6</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>24.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>15.3</x:v>
+        <x:v>15.5</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>16.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.1</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>8.1</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>11.6</x:v>
+        <x:v>10.7</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
@@ -2110,65 +2110,65 @@
       <x:c r="A1" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>26.9</x:v>
+        <x:v>26.4</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>18.2</x:v>
+        <x:v>18.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>73.1</x:v>
+        <x:v>73.6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>81.8</x:v>
+        <x:v>81.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -2204,73 +2204,73 @@
         <x:v>130</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B8" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>88</x:v>
       </x:c>