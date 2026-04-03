--- v1 (2026-03-13)
+++ v2 (2026-04-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8536870918e4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44896f337da246e1bf69ccadec5861cb.psmdcp" Id="R9c79f2e467e34994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b0de87195a48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bae7f551f174bf7ba3579d4c67c02bb.psmdcp" Id="Rea5ba424d9144325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I_Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="Share Class I_Month-End" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Performance - Emerging Country Debt Shares Fund | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>As of 02/28/2026 (USD,%)</x:t>
   </x:si>
@@ -54,51 +54,51 @@
   <x:si>
     <x:t>02/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>QTD Q1-2026</x:t>
   </x:si>
   <x:si>
     <x:t>YTD 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Gross Expense Ratio is equal to the Funds Total Annual Operating Expenses set forth in the Funds most recent prospectus dated June 30, 2025.</x:t>
   </x:si>
   <x:si>
     <x:t>Net Expense Ratio reflects the reduction of expenses from fee reimbursements. The fee reimbursements will continue until at least June 30, 2026. Elimination of this reimbursement will</x:t>
   </x:si>
   <x:si>
     <x:t>result in higher fees and lower performance.</x:t>
   </x:si>
   <x:si>
     <x:t>Gross Expense Ratio</x:t>
   </x:si>
   <x:si>
-    <x:t>1.63%</x:t>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Net Expense Ratio</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Performance data quoted represents past performance and is not indicative of future results. The investment return and principal value of an investment will fluctuate so that an investor's</x:t>
   </x:si>
   <x:si>
     <x:t>shares, when redeemed, may be worth more or less than their original cost. Current performance data may be lower or higher than the performance data provided herein.</x:t>
   </x:si>
   <x:si>
     <x:t>The J.P. Morgan EMBI (Emerging Markets Bond) Global Diversified Index is an independently maintained and widely published uniquely weighted U.S. dollar-denominated emerging markets</x:t>
   </x:si>
   <x:si>
     <x:t>sovereign index comprised of Brady bonds, Eurobonds, traded loans, and market debt instruments issued by sovereign and quasi-sovereign entities.</x:t>
   </x:si>
   <x:si>
     <x:t>To obtain performance information to the most recent month-end, visit www.gmo.com.</x:t>
   </x:si>
   <x:si>
     <x:t>An investor should consider the fund's investment objectives, risks, charges and expenses before investing. This and other important information can be found in the funds prospectus. To</x:t>
   </x:si>