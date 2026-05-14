--- v0 (2026-04-23)
+++ v1 (2026-05-14)
@@ -1,69 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228786d4feef462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbc228b3db444be1aebade00e09cb33c.psmdcp" Id="R892e6046c135408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea624f0673344a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31a50e115a88404bbd8876c5f02b3a64.psmdcp" Id="R79d7eb7861264768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Emerging Country Debt Shares Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026</x:t>
   </x:si>
@@ -630,658 +675,778 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B80"/>
+  <x:dimension ref="A1:B95"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>20.75</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>20.04</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>19.98</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>20.27</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>20.16</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>20.14</x:v>
+        <x:v>20.75</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>20.24</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>20.37</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>20.28</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>20.27</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>20.48</x:v>
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.04</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>20.33</x:v>
+        <x:v>19.98</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>20.43</x:v>
+        <x:v>20.03</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>20.58</x:v>
+        <x:v>20.27</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>20.42</x:v>
+        <x:v>20.13</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>20.57</x:v>
+        <x:v>20.16</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.14</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>20.72</x:v>
+        <x:v>20.24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.73</x:v>
+        <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.73</x:v>
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.28</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.27</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>20.79</x:v>
+        <x:v>20.48</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>20.78</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.33</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.43</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>20.61</x:v>
+        <x:v>20.58</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>20.54</x:v>
+        <x:v>20.42</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:2">
       <x:c r="A56" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>20.49</x:v>
+        <x:v>20.57</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>20.46</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:2">
       <x:c r="A58" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.46</x:v>
+        <x:v>20.72</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:2">
       <x:c r="A59" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.73</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:2">
       <x:c r="A60" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.38</x:v>
+        <x:v>20.73</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:2">
       <x:c r="A61" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:2">
       <x:c r="A62" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.34</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:2">
       <x:c r="A63" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.34</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:2">
       <x:c r="A64" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.79</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:2">
       <x:c r="A65" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>20.33</x:v>
+        <x:v>20.78</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:2">
       <x:c r="A66" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>20.26</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:2">
       <x:c r="A67" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>20.21</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:2">
       <x:c r="A68" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:2">
       <x:c r="A69" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.61</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:2">
       <x:c r="A70" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>20.09</x:v>
+        <x:v>20.54</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:2">
       <x:c r="A71" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>20.06</x:v>
+        <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:2">
       <x:c r="A72" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>20.46</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:2">
       <x:c r="A73" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:2">
+      <x:c r="A74" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B74" s="3" t="n">
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:2">
       <x:c r="A75" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B75" s="3" t="n">
+        <x:v>20.38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:2">
       <x:c r="A76" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B76" s="3" t="n">
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:2">
       <x:c r="A77" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B77" s="3" t="n">
+        <x:v>20.34</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:2">
       <x:c r="A78" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B78" s="3" t="n">
+        <x:v>20.34</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:2">
       <x:c r="A79" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B79" s="3" t="n">
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:2">
-      <x:c r="A80" s="1" t="s">
-        <x:v>78</x:v>
+      <x:c r="A80" s="2" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B80" s="3" t="n">
+        <x:v>20.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:2">
+      <x:c r="A81" s="2" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B81" s="3" t="n">
+        <x:v>20.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:2">
+      <x:c r="A82" s="2" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B82" s="3" t="n">
+        <x:v>20.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:2">
+      <x:c r="A83" s="2" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B83" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:2">
+      <x:c r="A84" s="2" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B84" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:2">
+      <x:c r="A85" s="2" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B85" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:2">
+      <x:c r="A86" s="2" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B86" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:2">
+      <x:c r="A87" s="2" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B87" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:2">
+      <x:c r="A88" s="2" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B88" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:2">
+      <x:c r="A90" s="2" t="s">
+        <x:v>88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:2">
+      <x:c r="A91" s="2" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:2">
+      <x:c r="A92" s="2" t="s">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:2">
+      <x:c r="A93" s="2" t="s">
+        <x:v>91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:2">
+      <x:c r="A94" s="2" t="s">
+        <x:v>92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:2">
+      <x:c r="A95" s="1" t="s">
+        <x:v>93</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>