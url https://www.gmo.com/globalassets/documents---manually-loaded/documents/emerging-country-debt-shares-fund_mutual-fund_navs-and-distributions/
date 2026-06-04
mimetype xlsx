--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -1,69 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea624f0673344a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31a50e115a88404bbd8876c5f02b3a64.psmdcp" Id="R79d7eb7861264768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21088194885428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a83b7fc561de49b39416a8aa7ad1a3d2.psmdcp" Id="R0528f6fc132046c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
   <x:si>
     <x:t>Emerging Country Debt Shares Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026</x:t>
   </x:si>
@@ -675,778 +717,890 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B95"/>
+  <x:dimension ref="A1:B109"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>20.84</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>20.75</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.84</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>20.04</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>19.98</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>20.27</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>20.16</x:v>
+        <x:v>20.75</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>20.14</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>20.24</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.37</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.28</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>20.27</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>20.48</x:v>
+        <x:v>20.04</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>19.98</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>20.33</x:v>
+        <x:v>20.03</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>20.43</x:v>
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.27</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>20.58</x:v>
+        <x:v>20.13</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>20.42</x:v>
+        <x:v>20.16</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:2">
       <x:c r="A56" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>20.57</x:v>
+        <x:v>20.14</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:2">
       <x:c r="A58" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.72</x:v>
+        <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:2">
       <x:c r="A59" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.73</x:v>
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:2">
       <x:c r="A60" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.73</x:v>
+        <x:v>20.28</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:2">
       <x:c r="A61" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.27</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:2">
       <x:c r="A62" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:2">
       <x:c r="A63" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.48</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:2">
       <x:c r="A64" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>20.79</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:2">
       <x:c r="A65" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>20.78</x:v>
+        <x:v>20.33</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:2">
       <x:c r="A66" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.43</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:2">
       <x:c r="A67" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:2">
       <x:c r="A68" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.58</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:2">
       <x:c r="A69" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>20.61</x:v>
+        <x:v>20.42</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:2">
       <x:c r="A70" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>20.54</x:v>
+        <x:v>20.57</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:2">
       <x:c r="A71" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>20.49</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:2">
       <x:c r="A72" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>20.46</x:v>
+        <x:v>20.72</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:2">
       <x:c r="A73" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>20.46</x:v>
+        <x:v>20.73</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:2">
       <x:c r="A74" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.73</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:2">
       <x:c r="A75" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.38</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:2">
       <x:c r="A76" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:2">
       <x:c r="A77" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.34</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:2">
       <x:c r="A78" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.34</x:v>
+        <x:v>20.79</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:2">
       <x:c r="A79" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.78</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:2">
       <x:c r="A80" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>20.33</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:2">
       <x:c r="A81" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>20.26</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:2">
       <x:c r="A82" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>20.21</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:2">
       <x:c r="A83" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.61</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:2">
       <x:c r="A84" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.54</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:2">
       <x:c r="A85" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>20.09</x:v>
+        <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:2">
       <x:c r="A86" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>20.06</x:v>
+        <x:v>20.46</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:2">
       <x:c r="A87" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>20.46</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:2">
       <x:c r="A88" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:2">
+      <x:c r="A89" s="2" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B89" s="3" t="n">
+        <x:v>20.38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:2">
       <x:c r="A90" s="2" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B90" s="3" t="n">
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:2">
       <x:c r="A91" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B91" s="3" t="n">
+        <x:v>20.34</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:2">
       <x:c r="A92" s="2" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B92" s="3" t="n">
+        <x:v>20.34</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:2">
       <x:c r="A93" s="2" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B93" s="3" t="n">
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:2">
       <x:c r="A94" s="2" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B94" s="3" t="n">
+        <x:v>20.33</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:2">
-      <x:c r="A95" s="1" t="s">
-        <x:v>93</x:v>
+      <x:c r="A95" s="2" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B95" s="3" t="n">
+        <x:v>20.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:2">
+      <x:c r="A96" s="2" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B96" s="3" t="n">
+        <x:v>20.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:2">
+      <x:c r="A97" s="2" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B97" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:2">
+      <x:c r="A98" s="2" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B98" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:2">
+      <x:c r="A99" s="2" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B99" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:2">
+      <x:c r="A100" s="2" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B100" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:2">
+      <x:c r="A101" s="2" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B101" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:2">
+      <x:c r="A102" s="2" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B102" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:2">
+      <x:c r="A104" s="2" t="s">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:2">
+      <x:c r="A105" s="2" t="s">
+        <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:2">
+      <x:c r="A106" s="2" t="s">
+        <x:v>104</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:2">
+      <x:c r="A107" s="2" t="s">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:2">
+      <x:c r="A108" s="2" t="s">
+        <x:v>106</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:2">
+      <x:c r="A109" s="1" t="s">
+        <x:v>107</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>