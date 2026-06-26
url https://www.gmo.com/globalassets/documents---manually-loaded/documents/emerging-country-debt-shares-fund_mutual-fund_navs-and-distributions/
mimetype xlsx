--- v2 (2026-06-04)
+++ v3 (2026-06-26)
@@ -1,69 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21088194885428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a83b7fc561de49b39416a8aa7ad1a3d2.psmdcp" Id="R0528f6fc132046c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d156255415646ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/835877b89a184aadad114726f771848b.psmdcp" Id="R27cea2b551d94756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <x:si>
     <x:t>Emerging Country Debt Shares Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2026</x:t>
   </x:si>
@@ -717,890 +762,1010 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B109"/>
+  <x:dimension ref="A1:B124"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>20.84</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>20.75</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.84</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>20.04</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>19.98</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>20.27</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>20.16</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:2">
       <x:c r="A56" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>20.14</x:v>
+        <x:v>20.75</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>20.24</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:2">
       <x:c r="A58" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.37</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:2">
       <x:c r="A59" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:2">
       <x:c r="A60" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.28</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:2">
       <x:c r="A61" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.27</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:2">
       <x:c r="A62" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:2">
       <x:c r="A63" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.48</x:v>
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:2">
       <x:c r="A64" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.04</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:2">
       <x:c r="A65" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>20.33</x:v>
+        <x:v>19.98</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:2">
       <x:c r="A66" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>20.43</x:v>
+        <x:v>20.03</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:2">
       <x:c r="A67" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:2">
       <x:c r="A68" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>20.58</x:v>
+        <x:v>20.27</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:2">
       <x:c r="A69" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>20.42</x:v>
+        <x:v>20.13</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:2">
       <x:c r="A70" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>20.57</x:v>
+        <x:v>20.16</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:2">
       <x:c r="A71" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.14</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:2">
       <x:c r="A72" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>20.72</x:v>
+        <x:v>20.24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:2">
       <x:c r="A73" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>20.73</x:v>
+        <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:2">
       <x:c r="A74" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>20.73</x:v>
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:2">
       <x:c r="A75" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.28</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:2">
       <x:c r="A76" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.27</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:2">
       <x:c r="A77" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:2">
       <x:c r="A78" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.79</x:v>
+        <x:v>20.48</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:2">
       <x:c r="A79" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.78</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:2">
       <x:c r="A80" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.33</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:2">
       <x:c r="A81" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.43</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:2">
       <x:c r="A82" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:2">
       <x:c r="A83" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>20.61</x:v>
+        <x:v>20.58</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:2">
       <x:c r="A84" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20.54</x:v>
+        <x:v>20.42</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:2">
       <x:c r="A85" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>20.49</x:v>
+        <x:v>20.57</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:2">
       <x:c r="A86" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>20.46</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:2">
       <x:c r="A87" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>20.46</x:v>
+        <x:v>20.72</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:2">
       <x:c r="A88" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.73</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:2">
       <x:c r="A89" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.38</x:v>
+        <x:v>20.73</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:2">
       <x:c r="A90" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:2">
       <x:c r="A91" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.34</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:2">
       <x:c r="A92" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>20.34</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:2">
       <x:c r="A93" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.79</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:2">
       <x:c r="A94" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>20.33</x:v>
+        <x:v>20.78</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:2">
       <x:c r="A95" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>20.26</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:2">
       <x:c r="A96" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>20.21</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:2">
       <x:c r="A97" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:2">
       <x:c r="A98" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.61</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:2">
       <x:c r="A99" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>20.09</x:v>
+        <x:v>20.54</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:2">
       <x:c r="A100" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>20.06</x:v>
+        <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:2">
       <x:c r="A101" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>20.46</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:2">
       <x:c r="A102" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:2">
+      <x:c r="A103" s="2" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B103" s="3" t="n">
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:2">
       <x:c r="A104" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B104" s="3" t="n">
+        <x:v>20.38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:2">
       <x:c r="A105" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B105" s="3" t="n">
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:2">
       <x:c r="A106" s="2" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B106" s="3" t="n">
+        <x:v>20.34</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:2">
       <x:c r="A107" s="2" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B107" s="3" t="n">
+        <x:v>20.34</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:2">
       <x:c r="A108" s="2" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B108" s="3" t="n">
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:2">
-      <x:c r="A109" s="1" t="s">
-        <x:v>107</x:v>
+      <x:c r="A109" s="2" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B109" s="3" t="n">
+        <x:v>20.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:2">
+      <x:c r="A110" s="2" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B110" s="3" t="n">
+        <x:v>20.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:2">
+      <x:c r="A111" s="2" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B111" s="3" t="n">
+        <x:v>20.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:2">
+      <x:c r="A112" s="2" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B112" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:2">
+      <x:c r="A113" s="2" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B113" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:2">
+      <x:c r="A114" s="2" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B114" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:2">
+      <x:c r="A115" s="2" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B115" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:2">
+      <x:c r="A116" s="2" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B116" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:2">
+      <x:c r="A117" s="2" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B117" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:2">
+      <x:c r="A119" s="2" t="s">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:2">
+      <x:c r="A120" s="2" t="s">
+        <x:v>118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:2">
+      <x:c r="A121" s="2" t="s">
+        <x:v>119</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:2">
+      <x:c r="A122" s="2" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:2">
+      <x:c r="A123" s="2" t="s">
+        <x:v>121</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:2">
+      <x:c r="A124" s="1" t="s">
+        <x:v>122</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>