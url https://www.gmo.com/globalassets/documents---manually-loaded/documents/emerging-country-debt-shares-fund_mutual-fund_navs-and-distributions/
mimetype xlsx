--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,69 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d156255415646ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/835877b89a184aadad114726f771848b.psmdcp" Id="R27cea2b551d94756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec124685c4b4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d175f9e681e74093988cb377769eab36.psmdcp" Id="R1601a24081ac4200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
   <x:si>
     <x:t>Emerging Country Debt Shares Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026</x:t>
   </x:si>
@@ -762,1010 +810,1138 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B124"/>
+  <x:dimension ref="A1:B140"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.42</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.4</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.46</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.46</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.41</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.42</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.4</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.46</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.46</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.84</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:2">
       <x:c r="A56" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>20.75</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:2">
       <x:c r="A58" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:2">
       <x:c r="A59" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:2">
       <x:c r="A60" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:2">
       <x:c r="A61" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.84</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:2">
       <x:c r="A62" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:2">
       <x:c r="A63" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:2">
       <x:c r="A64" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>20.04</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:2">
       <x:c r="A65" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>19.98</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:2">
       <x:c r="A66" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:2">
       <x:c r="A67" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:2">
       <x:c r="A68" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>20.27</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:2">
       <x:c r="A69" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:2">
       <x:c r="A70" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>20.16</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:2">
       <x:c r="A71" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>20.14</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:2">
       <x:c r="A72" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>20.24</x:v>
+        <x:v>20.75</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:2">
       <x:c r="A73" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>20.37</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:2">
       <x:c r="A74" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:2">
       <x:c r="A75" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.28</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:2">
       <x:c r="A76" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.27</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:2">
       <x:c r="A77" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:2">
       <x:c r="A78" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.48</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:2">
       <x:c r="A79" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:2">
       <x:c r="A80" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>20.33</x:v>
+        <x:v>20.04</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:2">
       <x:c r="A81" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>20.43</x:v>
+        <x:v>19.98</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:2">
       <x:c r="A82" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.03</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:2">
       <x:c r="A83" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>20.58</x:v>
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:2">
       <x:c r="A84" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20.42</x:v>
+        <x:v>20.27</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:2">
       <x:c r="A85" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>20.57</x:v>
+        <x:v>20.13</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:2">
       <x:c r="A86" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.16</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:2">
       <x:c r="A87" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>20.72</x:v>
+        <x:v>20.14</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:2">
       <x:c r="A88" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20.73</x:v>
+        <x:v>20.24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:2">
       <x:c r="A89" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.73</x:v>
+        <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:2">
       <x:c r="A90" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:2">
       <x:c r="A91" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.28</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:2">
       <x:c r="A92" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.27</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:2">
       <x:c r="A93" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>20.79</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:2">
       <x:c r="A94" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>20.78</x:v>
+        <x:v>20.48</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:2">
       <x:c r="A95" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:2">
       <x:c r="A96" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.33</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:2">
       <x:c r="A97" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.43</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:2">
       <x:c r="A98" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>20.61</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:2">
       <x:c r="A99" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>20.54</x:v>
+        <x:v>20.58</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:2">
       <x:c r="A100" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>20.49</x:v>
+        <x:v>20.42</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:2">
       <x:c r="A101" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>20.46</x:v>
+        <x:v>20.57</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:2">
       <x:c r="A102" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>20.46</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:2">
       <x:c r="A103" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.72</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:2">
       <x:c r="A104" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>20.38</x:v>
+        <x:v>20.73</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:2">
       <x:c r="A105" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.73</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:2">
       <x:c r="A106" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>20.34</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:2">
       <x:c r="A107" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>20.34</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:2">
       <x:c r="A108" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:2">
       <x:c r="A109" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>20.33</x:v>
+        <x:v>20.79</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:2">
       <x:c r="A110" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>20.26</x:v>
+        <x:v>20.78</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:2">
       <x:c r="A111" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>20.21</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:2">
       <x:c r="A112" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:2">
       <x:c r="A113" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:2">
       <x:c r="A114" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>20.09</x:v>
+        <x:v>20.61</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:2">
       <x:c r="A115" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>20.06</x:v>
+        <x:v>20.54</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:2">
       <x:c r="A116" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:2">
       <x:c r="A117" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:2">
+      <x:c r="A118" s="2" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B118" s="3" t="n">
+        <x:v>20.46</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:2">
       <x:c r="A119" s="2" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B119" s="3" t="n">
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:2">
       <x:c r="A120" s="2" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B120" s="3" t="n">
+        <x:v>20.38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:2">
       <x:c r="A121" s="2" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B121" s="3" t="n">
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:2">
       <x:c r="A122" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B122" s="3" t="n">
+        <x:v>20.34</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:2">
       <x:c r="A123" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B123" s="3" t="n">
+        <x:v>20.34</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:2">
-      <x:c r="A124" s="1" t="s">
-        <x:v>122</x:v>
+      <x:c r="A124" s="2" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B124" s="3" t="n">
+        <x:v>20.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:2">
+      <x:c r="A125" s="2" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B125" s="3" t="n">
+        <x:v>20.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:2">
+      <x:c r="A126" s="2" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B126" s="3" t="n">
+        <x:v>20.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:2">
+      <x:c r="A127" s="2" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B127" s="3" t="n">
+        <x:v>20.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:2">
+      <x:c r="A128" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B128" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:2">
+      <x:c r="A129" s="2" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B129" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:2">
+      <x:c r="A130" s="2" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B130" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:2">
+      <x:c r="A131" s="2" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B131" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:2">
+      <x:c r="A132" s="2" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B132" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:2">
+      <x:c r="A133" s="2" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B133" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:2">
+      <x:c r="A135" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:2">
+      <x:c r="A136" s="2" t="s">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:2">
+      <x:c r="A137" s="2" t="s">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:2">
+      <x:c r="A138" s="2" t="s">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:2">
+      <x:c r="A139" s="2" t="s">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:2">
+      <x:c r="A140" s="1" t="s">
+        <x:v>138</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>