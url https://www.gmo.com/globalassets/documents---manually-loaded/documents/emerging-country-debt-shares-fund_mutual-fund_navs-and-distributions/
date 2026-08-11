--- v4 (2026-07-22)
+++ v5 (2026-08-11)
@@ -1,69 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec124685c4b4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d175f9e681e74093988cb377769eab36.psmdcp" Id="R1601a24081ac4200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3e361788c34473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7ffb7f495e9449e8f669cc13ccab2ac.psmdcp" Id="R8870689d2aa24e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="154">
   <x:si>
     <x:t>Emerging Country Debt Shares Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2026</x:t>
   </x:si>
@@ -810,1138 +855,1258 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B140"/>
+  <x:dimension ref="A1:B155"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.41</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.41</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.42</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.4</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.46</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.46</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.41</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.41</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.42</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.4</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.46</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.46</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:2">
       <x:c r="A56" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:2">
       <x:c r="A58" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:2">
       <x:c r="A59" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
         <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:2">
       <x:c r="A60" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:2">
       <x:c r="A61" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.84</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:2">
       <x:c r="A62" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:2">
       <x:c r="A63" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:2">
       <x:c r="A64" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:2">
       <x:c r="A65" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:2">
       <x:c r="A66" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:2">
       <x:c r="A67" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:2">
       <x:c r="A68" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:2">
       <x:c r="A69" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:2">
       <x:c r="A70" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:2">
       <x:c r="A71" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:2">
       <x:c r="A72" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>20.75</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:2">
       <x:c r="A73" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:2">
       <x:c r="A74" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:2">
       <x:c r="A75" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:2">
       <x:c r="A76" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.84</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:2">
       <x:c r="A77" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:2">
       <x:c r="A78" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:2">
       <x:c r="A79" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:2">
       <x:c r="A80" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>20.04</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:2">
       <x:c r="A81" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>19.98</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:2">
       <x:c r="A82" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:2">
       <x:c r="A83" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:2">
       <x:c r="A84" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20.27</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:2">
       <x:c r="A85" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:2">
       <x:c r="A86" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>20.16</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:2">
       <x:c r="A87" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>20.14</x:v>
+        <x:v>20.75</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:2">
       <x:c r="A88" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20.24</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:2">
       <x:c r="A89" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.37</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:2">
       <x:c r="A90" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:2">
       <x:c r="A91" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.28</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:2">
       <x:c r="A92" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>20.27</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:2">
       <x:c r="A93" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:2">
       <x:c r="A94" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>20.48</x:v>
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:2">
       <x:c r="A95" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.04</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:2">
       <x:c r="A96" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>20.33</x:v>
+        <x:v>19.98</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:2">
       <x:c r="A97" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>20.43</x:v>
+        <x:v>20.03</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:2">
       <x:c r="A98" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:2">
       <x:c r="A99" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>20.58</x:v>
+        <x:v>20.27</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:2">
       <x:c r="A100" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>20.42</x:v>
+        <x:v>20.13</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:2">
       <x:c r="A101" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>20.57</x:v>
+        <x:v>20.16</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:2">
       <x:c r="A102" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.14</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:2">
       <x:c r="A103" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>20.72</x:v>
+        <x:v>20.24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:2">
       <x:c r="A104" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>20.73</x:v>
+        <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:2">
       <x:c r="A105" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>20.73</x:v>
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:2">
       <x:c r="A106" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.28</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:2">
       <x:c r="A107" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.27</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:2">
       <x:c r="A108" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:2">
       <x:c r="A109" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>20.79</x:v>
+        <x:v>20.48</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:2">
       <x:c r="A110" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>20.78</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:2">
       <x:c r="A111" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.33</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:2">
       <x:c r="A112" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.43</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:2">
       <x:c r="A113" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:2">
       <x:c r="A114" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>20.61</x:v>
+        <x:v>20.58</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:2">
       <x:c r="A115" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>20.54</x:v>
+        <x:v>20.42</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:2">
       <x:c r="A116" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>20.49</x:v>
+        <x:v>20.57</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:2">
       <x:c r="A117" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>20.46</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:2">
       <x:c r="A118" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>20.46</x:v>
+        <x:v>20.72</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:2">
       <x:c r="A119" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.73</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:2">
       <x:c r="A120" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>20.38</x:v>
+        <x:v>20.73</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:2">
       <x:c r="A121" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:2">
       <x:c r="A122" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>20.34</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:2">
       <x:c r="A123" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>20.34</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:2">
       <x:c r="A124" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.79</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:2">
       <x:c r="A125" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>20.33</x:v>
+        <x:v>20.78</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:2">
       <x:c r="A126" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>20.26</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:2">
       <x:c r="A127" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>20.21</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:2">
       <x:c r="A128" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:2">
       <x:c r="A129" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.61</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:2">
       <x:c r="A130" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>20.09</x:v>
+        <x:v>20.54</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:2">
       <x:c r="A131" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>20.06</x:v>
+        <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:2">
       <x:c r="A132" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>20.46</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:2">
       <x:c r="A133" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:2">
+      <x:c r="A134" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B134" s="3" t="n">
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:2">
       <x:c r="A135" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B135" s="3" t="n">
+        <x:v>20.38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:2">
       <x:c r="A136" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B136" s="3" t="n">
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:2">
       <x:c r="A137" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B137" s="3" t="n">
+        <x:v>20.34</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:2">
       <x:c r="A138" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B138" s="3" t="n">
+        <x:v>20.34</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:2">
       <x:c r="A139" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B139" s="3" t="n">
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:2">
-      <x:c r="A140" s="1" t="s">
-        <x:v>138</x:v>
+      <x:c r="A140" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B140" s="3" t="n">
+        <x:v>20.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:2">
+      <x:c r="A141" s="2" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B141" s="3" t="n">
+        <x:v>20.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:2">
+      <x:c r="A142" s="2" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B142" s="3" t="n">
+        <x:v>20.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:2">
+      <x:c r="A143" s="2" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B143" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:2">
+      <x:c r="A144" s="2" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B144" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:2">
+      <x:c r="A145" s="2" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B145" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:2">
+      <x:c r="A146" s="2" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B146" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:2">
+      <x:c r="A147" s="2" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B147" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:2">
+      <x:c r="A148" s="2" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B148" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:2">
+      <x:c r="A150" s="2" t="s">
+        <x:v>148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:2">
+      <x:c r="A151" s="2" t="s">
+        <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:2">
+      <x:c r="A152" s="2" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:2">
+      <x:c r="A153" s="2" t="s">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:2">
+      <x:c r="A154" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:2">
+      <x:c r="A155" s="1" t="s">
+        <x:v>153</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>