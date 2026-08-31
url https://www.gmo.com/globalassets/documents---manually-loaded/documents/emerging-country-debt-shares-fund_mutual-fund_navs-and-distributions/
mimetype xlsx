--- v5 (2026-08-11)
+++ v6 (2026-08-31)
@@ -1,69 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3e361788c34473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7ffb7f495e9449e8f669cc13ccab2ac.psmdcp" Id="R8870689d2aa24e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43fea79ffd0b47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf8f6492e3c248838819713e8ce446d2.psmdcp" Id="R9a9d32db72644448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="154">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
   <x:si>
     <x:t>Emerging Country Debt Shares Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026</x:t>
   </x:si>
@@ -855,1258 +897,1370 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B155"/>
+  <x:dimension ref="A1:B169"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.39</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.41</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.41</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.42</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.4</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.46</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.46</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.41</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.41</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.42</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.4</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:2">
       <x:c r="A56" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.46</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.46</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:2">
       <x:c r="A58" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:2">
       <x:c r="A59" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:2">
       <x:c r="A60" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:2">
       <x:c r="A61" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:2">
       <x:c r="A62" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:2">
       <x:c r="A63" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:2">
       <x:c r="A64" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:2">
       <x:c r="A65" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:2">
       <x:c r="A66" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:2">
       <x:c r="A67" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:2">
       <x:c r="A68" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:2">
       <x:c r="A69" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:2">
       <x:c r="A70" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:2">
       <x:c r="A71" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:2">
       <x:c r="A72" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:2">
       <x:c r="A73" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:2">
       <x:c r="A74" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
         <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:2">
       <x:c r="A75" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:2">
       <x:c r="A76" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.84</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:2">
       <x:c r="A77" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:2">
       <x:c r="A78" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:2">
       <x:c r="A79" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:2">
       <x:c r="A80" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:2">
       <x:c r="A81" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:2">
       <x:c r="A82" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:2">
       <x:c r="A83" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:2">
       <x:c r="A84" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:2">
       <x:c r="A85" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:2">
       <x:c r="A86" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:2">
       <x:c r="A87" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>20.75</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:2">
       <x:c r="A88" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:2">
       <x:c r="A89" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:2">
       <x:c r="A90" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.84</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:2">
       <x:c r="A91" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:2">
       <x:c r="A92" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:2">
       <x:c r="A93" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>20.17</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:2">
       <x:c r="A94" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:2">
       <x:c r="A95" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>20.04</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:2">
       <x:c r="A96" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>19.98</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:2">
       <x:c r="A97" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:2">
       <x:c r="A98" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:2">
       <x:c r="A99" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>20.27</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:2">
       <x:c r="A100" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:2">
       <x:c r="A101" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>20.16</x:v>
+        <x:v>20.75</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:2">
       <x:c r="A102" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>20.14</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:2">
       <x:c r="A103" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>20.24</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:2">
       <x:c r="A104" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>20.37</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:2">
       <x:c r="A105" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:2">
       <x:c r="A106" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>20.28</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:2">
       <x:c r="A107" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>20.27</x:v>
+        <x:v>20.17</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:2">
       <x:c r="A108" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:2">
       <x:c r="A109" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>20.48</x:v>
+        <x:v>20.04</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:2">
       <x:c r="A110" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>19.98</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:2">
       <x:c r="A111" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>20.33</x:v>
+        <x:v>20.03</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:2">
       <x:c r="A112" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>20.43</x:v>
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:2">
       <x:c r="A113" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.27</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:2">
       <x:c r="A114" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>20.58</x:v>
+        <x:v>20.13</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:2">
       <x:c r="A115" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>20.42</x:v>
+        <x:v>20.16</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:2">
       <x:c r="A116" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>20.57</x:v>
+        <x:v>20.14</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:2">
       <x:c r="A117" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:2">
       <x:c r="A118" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>20.72</x:v>
+        <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:2">
       <x:c r="A119" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>20.73</x:v>
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:2">
       <x:c r="A120" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>20.73</x:v>
+        <x:v>20.28</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:2">
       <x:c r="A121" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.27</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:2">
       <x:c r="A122" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:2">
       <x:c r="A123" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.48</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:2">
       <x:c r="A124" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>20.79</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:2">
       <x:c r="A125" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>20.78</x:v>
+        <x:v>20.33</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:2">
       <x:c r="A126" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.43</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:2">
       <x:c r="A127" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:2">
       <x:c r="A128" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.58</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:2">
       <x:c r="A129" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>20.61</x:v>
+        <x:v>20.42</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:2">
       <x:c r="A130" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>20.54</x:v>
+        <x:v>20.57</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:2">
       <x:c r="A131" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>20.49</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:2">
       <x:c r="A132" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>20.46</x:v>
+        <x:v>20.72</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:2">
       <x:c r="A133" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>20.46</x:v>
+        <x:v>20.73</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:2">
       <x:c r="A134" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.73</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:2">
       <x:c r="A135" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>20.38</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:2">
       <x:c r="A136" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:2">
       <x:c r="A137" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>20.34</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:2">
       <x:c r="A138" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>20.34</x:v>
+        <x:v>20.79</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:2">
       <x:c r="A139" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.78</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:2">
       <x:c r="A140" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>20.33</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:2">
       <x:c r="A141" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>20.26</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:2">
       <x:c r="A142" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>20.21</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:2">
       <x:c r="A143" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.61</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:2">
       <x:c r="A144" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.54</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:2">
       <x:c r="A145" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>20.09</x:v>
+        <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:2">
       <x:c r="A146" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>20.06</x:v>
+        <x:v>20.46</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:2">
       <x:c r="A147" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>20.46</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:2">
       <x:c r="A148" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:2">
+      <x:c r="A149" s="2" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B149" s="3" t="n">
+        <x:v>20.38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:2">
       <x:c r="A150" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B150" s="3" t="n">
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:2">
       <x:c r="A151" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B151" s="3" t="n">
+        <x:v>20.34</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:2">
       <x:c r="A152" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B152" s="3" t="n">
+        <x:v>20.34</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:2">
       <x:c r="A153" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B153" s="3" t="n">
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:2">
       <x:c r="A154" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B154" s="3" t="n">
+        <x:v>20.33</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:2">
-      <x:c r="A155" s="1" t="s">
-        <x:v>153</x:v>
+      <x:c r="A155" s="2" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B155" s="3" t="n">
+        <x:v>20.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:2">
+      <x:c r="A156" s="2" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B156" s="3" t="n">
+        <x:v>20.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:2">
+      <x:c r="A157" s="2" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B157" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:2">
+      <x:c r="A158" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B158" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:2">
+      <x:c r="A159" s="2" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B159" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:2">
+      <x:c r="A160" s="2" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B160" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:2">
+      <x:c r="A161" s="2" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B161" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:2">
+      <x:c r="A162" s="2" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B162" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:2">
+      <x:c r="A164" s="2" t="s">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:2">
+      <x:c r="A165" s="2" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:2">
+      <x:c r="A166" s="2" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:2">
+      <x:c r="A167" s="2" t="s">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:2">
+      <x:c r="A168" s="2" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:2">
+      <x:c r="A169" s="1" t="s">
+        <x:v>167</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>