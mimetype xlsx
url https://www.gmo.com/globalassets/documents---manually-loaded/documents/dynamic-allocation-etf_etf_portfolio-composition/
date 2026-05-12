--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,140 +1,143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re60c409d632e4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d02f408b71ed436fb465bf2c5edf4f55.psmdcp" Id="R69d0051f7ca64d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re601d2bb33324dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f22d210f2b04876b8eca586342f08fe.psmdcp" Id="Re6a9049be0744b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Portfolio Allocation" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Equity - Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Equity - Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Equity - Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Equity - Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Equity - Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="180">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="181">
   <x:si>
     <x:t>Portfolio Allocation - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
+    <x:t>As of 04/30/2026 (%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asset Class</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asset Class Strategy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exposure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQUITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO US Quality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO International Quality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO International Value</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Fundamental Value</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Broad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO US Value</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Small</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO Domestic Resilience</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerging Markets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIXED INCOME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Long-Term Municipals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intermediate-Term Treasuries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short-Term Treasuries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CASH/CASH PLUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash &amp; Equivalents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity - Regions - Dynamic Allocation ETF</x:t>
+  </x:si>
+  <x:si>
     <x:t>As of 03/31/2026 (%)</x:t>
-  </x:si>
-[...61 lines deleted...]
-    <x:t>Equity - Regions - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI ACWI</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging</x:t>
   </x:si>
   <x:si>
     <x:t>Europe ex UK (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Iceland</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>Other International</x:t>
   </x:si>
@@ -987,1773 +990,1773 @@
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s"/>
       <x:c r="C6" s="2" t="s"/>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s"/>
       <x:c r="B7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>9.9</x:v>
+        <x:v>10.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s"/>
       <x:c r="B9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>10.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s"/>
       <x:c r="B10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s"/>
       <x:c r="B11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>4.4</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s"/>
       <x:c r="B12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>9.9</x:v>
+        <x:v>10.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s"/>
       <x:c r="B13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s"/>
       <x:c r="B14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s"/>
       <x:c r="B15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>8.1</x:v>
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="2" t="s"/>
       <x:c r="C16" s="2" t="s"/>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="2" t="s"/>
       <x:c r="B17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s"/>
       <x:c r="B18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
-        <x:v>32.7</x:v>
+        <x:v>31.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s"/>
       <x:c r="B19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="2" t="s"/>
       <x:c r="C20" s="2" t="s"/>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s"/>
       <x:c r="B21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="24.170625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>15.4</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>11.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>17.9</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>11.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>14.8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>40.2</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>63.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B57"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.080625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
         <x:v>14.9</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
         <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
         <x:v>40.3</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B47"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>14.9</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
         <x:v>40.3</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.750625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>9.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>17.9</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>16.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>14.1</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>11.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>15.7</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>26.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.570625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>32.9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>50.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>20.8</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>22.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>19.7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>15.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>14.1</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>9.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.250625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.260625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.380625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B7" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B8" s="2" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>