--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re601d2bb33324dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f22d210f2b04876b8eca586342f08fe.psmdcp" Id="Re6a9049be0744b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bdc5ebb29fb49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b7628b22cf54b808b095c879157bffd.psmdcp" Id="Rd9e2bacadfc34d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Portfolio Allocation" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Equity - Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Equity - Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Equity - Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Equity - Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Equity - Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="181">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="180">
   <x:si>
     <x:t>Portfolio Allocation - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>As of 04/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class Strategy</x:t>
   </x:si>
   <x:si>
     <x:t>Exposure</x:t>
   </x:si>
   <x:si>
     <x:t>EQUITY</x:t>
   </x:si>
   <x:si>
     <x:t>GMO US Quality</x:t>
   </x:si>
   <x:si>
     <x:t>GMO International Quality</x:t>
   </x:si>
   <x:si>
@@ -93,53 +93,50 @@
   <x:si>
     <x:t>FIXED INCOME</x:t>
   </x:si>
   <x:si>
     <x:t>Long-Term Municipals</x:t>
   </x:si>
   <x:si>
     <x:t>Intermediate-Term Treasuries</x:t>
   </x:si>
   <x:si>
     <x:t>Short-Term Treasuries</x:t>
   </x:si>
   <x:si>
     <x:t>CASH/CASH PLUS</x:t>
   </x:si>
   <x:si>
     <x:t>Cash &amp; Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Regions - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (%)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI ACWI</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging</x:t>
   </x:si>
   <x:si>
     <x:t>Europe ex UK (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Iceland</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>Other International</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
@@ -462,153 +459,153 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Market Cap Ranges - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (135.7 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.0 &amp; Below)</x:t>
+    <x:t>Large (149.2 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.7 To 149.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.6 To 53.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 20.6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Top Equity Holdings - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
-    <x:t>Alphabet Inc</x:t>
-[...11 lines deleted...]
-    <x:t>TotalEnergies SE</x:t>
+    <x:t>UnitedHealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Novartis AG</x:t>
-[...2 lines deleted...]
-    <x:t>Exxon Mobil Corp</x:t>
+    <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Characteristics - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026</x:t>
+    <x:t>As of 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.2x</x:t>
-[...2 lines deleted...]
-    <x:t>26.2x</x:t>
+    <x:t>20.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1x</x:t>
-[...2 lines deleted...]
-    <x:t>3.4x</x:t>
+    <x:t>2.2x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>14.9%</x:t>
-[...2 lines deleted...]
-    <x:t>21.6%</x:t>
+    <x:t>15.3%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.0%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>65.1 USD</x:t>
-[...2 lines deleted...]
-    <x:t>141.7 USD</x:t>
+    <x:t>72.2 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162.3 USD</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1152,1611 +1149,1611 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="24.170625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="B5" s="1" t="s">
+      <x:c r="C5" s="1" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>15.4</x:v>
+        <x:v>16.3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>11.4</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>17.9</x:v>
+        <x:v>17.2</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>11.5</x:v>
+        <x:v>11.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>14.8</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>40.2</x:v>
+        <x:v>40.6</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>63.1</x:v>
+        <x:v>63.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B57"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.080625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
-        <x:v>43</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.4</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>14.9</x:v>
+        <x:v>14.2</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>40.3</x:v>
+        <x:v>40.7</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B47"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>12.4</x:v>
+        <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>14.9</x:v>
+        <x:v>14.3</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>40.3</x:v>
+        <x:v>40.7</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.750625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>8.4</x:v>
+        <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>10.2</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>9.4</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>6.6</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>17.9</x:v>
+        <x:v>18.5</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>16.9</x:v>
+        <x:v>16.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>12.8</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>8.9</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>14.1</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>11.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>15.7</x:v>
+        <x:v>17.5</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>26.4</x:v>
+        <x:v>28.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="C15" s="3" t="n">
         <x:v>1.7</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.570625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>32.9</x:v>
+        <x:v>33.2</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>50.4</x:v>
+        <x:v>51.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>22.6</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>19.7</x:v>
+        <x:v>19.1</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>15.2</x:v>
+        <x:v>14.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>14.1</x:v>
+        <x:v>14.5</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>9.2</x:v>
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>12.5</x:v>
+        <x:v>12.2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.250625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.260625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="B5" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.380625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B6" s="2" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="B6" s="2" t="s">
+      <x:c r="C6" s="2" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B7" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="B7" s="2" t="s">
+      <x:c r="C7" s="2" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B8" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="B8" s="2" t="s">
+      <x:c r="C8" s="2" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="B9" s="2" t="s">
+      <x:c r="C9" s="2" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>