--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bdc5ebb29fb49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b7628b22cf54b808b095c879157bffd.psmdcp" Id="Rd9e2bacadfc34d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1b0bd2c96c476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd314b36720941b0872d7566832344b2.psmdcp" Id="R8bb2af3bb81841f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Portfolio Allocation" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Equity - Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Equity - Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Equity - Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Equity - Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Equity - Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="180">
   <x:si>
     <x:t>Portfolio Allocation - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (%)</x:t>
+    <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class Strategy</x:t>
   </x:si>
   <x:si>
     <x:t>Exposure</x:t>
   </x:si>
   <x:si>
     <x:t>EQUITY</x:t>
   </x:si>
   <x:si>
     <x:t>GMO US Quality</x:t>
   </x:si>
   <x:si>
     <x:t>GMO International Quality</x:t>
   </x:si>
   <x:si>
     <x:t>GMO International Value</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Fundamental Value</x:t>
   </x:si>
@@ -459,153 +459,153 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Market Cap Ranges - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (149.2 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Large (151.4 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (55.2 To 151.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.3 To 55.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.6 To 21.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.6 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Top Equity Holdings - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Meta Platforms Inc</x:t>
-[...8 lines deleted...]
-    <x:t>UnitedHealth Group Inc</x:t>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SK hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Samsung Electronics Co Ltd</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Characteristics - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026</x:t>
+    <x:t>As of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.9x</x:t>
-[...2 lines deleted...]
-    <x:t>28.0x</x:t>
+    <x:t>21.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2x</x:t>
-[...2 lines deleted...]
-    <x:t>3.7x</x:t>
+    <x:t>2.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.8x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>15.3%</x:t>
-[...2 lines deleted...]
-    <x:t>23.0%</x:t>
+    <x:t>16.4%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.3%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>72.2 USD</x:t>
-[...2 lines deleted...]
-    <x:t>162.3 USD</x:t>
+    <x:t>76.2 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181.4 USD</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -987,173 +987,173 @@
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s"/>
       <x:c r="C6" s="2" t="s"/>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s"/>
       <x:c r="B7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>10.4</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s"/>
       <x:c r="B9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>10.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s"/>
       <x:c r="B10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s"/>
       <x:c r="B11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s"/>
       <x:c r="B12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>10.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s"/>
       <x:c r="B13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s"/>
       <x:c r="B14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s"/>
       <x:c r="B15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="2" t="s"/>
       <x:c r="C16" s="2" t="s"/>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="2" t="s"/>
       <x:c r="B17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s"/>
       <x:c r="B18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
-        <x:v>31.3</x:v>
+        <x:v>30.6</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s"/>
       <x:c r="B19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="2" t="s"/>
       <x:c r="C20" s="2" t="s"/>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s"/>
       <x:c r="B21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
@@ -1168,120 +1168,120 @@
       <x:c r="A1" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>16.3</x:v>
+        <x:v>16.9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>11.8</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>17.2</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>11.2</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>14.2</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>40.6</x:v>
+        <x:v>40.5</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>63.4</x:v>
+        <x:v>63.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
@@ -1307,291 +1307,291 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>14.2</x:v>
+        <x:v>14.3</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
@@ -1603,147 +1603,147 @@
       <x:c r="B40" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>4.8</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>40.7</x:v>
+        <x:v>40.5</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B47"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
@@ -1762,243 +1762,243 @@
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>12.1</x:v>
+        <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14.4</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
@@ -2010,99 +2010,99 @@
       <x:c r="B35" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>4.8</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>40.7</x:v>
+        <x:v>40.6</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2125,164 +2125,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>7.2</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>8.8</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>9.9</x:v>
+        <x:v>9.8</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>9.3</x:v>
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>7.1</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>5.6</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>4.2</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>18.5</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>16.4</x:v>
+        <x:v>15.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>11.6</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>8.1</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>14.2</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>11.3</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>17.5</x:v>
+        <x:v>20.9</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>28.7</x:v>
+        <x:v>32.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="C15" s="3" t="n">
         <x:v>1.6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="2" t="s">
         <x:v>33</x:v>
@@ -2332,95 +2332,95 @@
       <x:c r="A1" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>33.2</x:v>
+        <x:v>34.1</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>51.7</x:v>
+        <x:v>53.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.4</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>22</x:v>
+        <x:v>21.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>19.1</x:v>
+        <x:v>17.6</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>14.8</x:v>
+        <x:v>14.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>14.5</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>8.9</x:v>
+        <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>12.2</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
@@ -2457,166 +2457,166 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">