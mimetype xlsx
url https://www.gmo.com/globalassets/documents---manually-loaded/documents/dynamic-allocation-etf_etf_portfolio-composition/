--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,611 +1,608 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1b0bd2c96c476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd314b36720941b0872d7566832344b2.psmdcp" Id="R8bb2af3bb81841f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a321fd051bd41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32501457cfd34da2a37253c1c2042838.psmdcp" Id="Rd153ed68eceb4a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Portfolio Allocation" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Equity - Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Equity - Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Equity - Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Equity - Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Equity - Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="180">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="179">
   <x:si>
     <x:t>Portfolio Allocation - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
+    <x:t>As of 06/30/2026 (%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asset Class</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asset Class Strategy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exposure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQUITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO US Quality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO International Quality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO International Value</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Fundamental Value</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Broad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO US Value</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Small</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO Domestic Resilience</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerging Markets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIXED INCOME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intermediate-Term Treasuries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short-Term Treasuries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U.S. TIPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity - Regions - Dynamic Allocation ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Region</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dynamic Allocation ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSCI ACWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerging</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Europe ex UK (Developed)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iceland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The MSCI ACWI (All Country World) Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed and</x:t>
+  </x:si>
+  <x:si>
+    <x:t>emerging markets. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Please visit https://www.gmo.com/americas/benchmark-disclaimers/ to review the complete benchmark disclaimer notice.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity - Countries - Dynamic Allocation ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Country</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Austria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahrain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belgium</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denmark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Germany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greece</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuwait</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netherlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Zealand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portugal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qatar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi Arabia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sweden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Switzerland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Arab Emirates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity - Currencies - Dynamic Allocation ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Currency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HKD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NZD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity - Sectors - Dynamic Allocation ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sector</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Communication Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consumer Discretionary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consumer Staples</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Financials</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Health Care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrials</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Information Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Materials</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Real Estate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
+  </x:si>
+  <x:si>
+    <x:t>relating to the use of GICS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity - Market Cap Ranges - Dynamic Allocation ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market Cap Band ($Billions)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Large (156.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 156.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.3 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.2 To 20.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.2 &amp; Below)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity - Top Equity Holdings - Dynamic Allocation ETF</x:t>
+  </x:si>
+  <x:si>
     <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
-    <x:t>Asset Class</x:t>
-[...445 lines deleted...]
-  <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SK hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Characteristics - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026</x:t>
+    <x:t>As of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>21.5x</x:t>
-[...2 lines deleted...]
-    <x:t>29.0x</x:t>
+    <x:t>20.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>2.3x</x:t>
   </x:si>
   <x:si>
-    <x:t>3.8x</x:t>
+    <x:t>3.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>16.4%</x:t>
   </x:si>
   <x:si>
-    <x:t>23.3%</x:t>
+    <x:t>22.9%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>76.2 USD</x:t>
-[...2 lines deleted...]
-    <x:t>181.4 USD</x:t>
+    <x:t>72.7 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185.1 USD</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -942,1823 +939,1807 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C23"/>
+  <x:dimension ref="A1:C21"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="16.590625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="14.400625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="27.360625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="9.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s"/>
       <x:c r="C6" s="2" t="s"/>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s"/>
       <x:c r="B7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>10.7</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s"/>
       <x:c r="B9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>10.1</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s"/>
       <x:c r="B10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s"/>
       <x:c r="B11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>5.8</x:v>
+        <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s"/>
       <x:c r="B12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>10.1</x:v>
+        <x:v>9.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s"/>
       <x:c r="B13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s"/>
       <x:c r="B14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s"/>
       <x:c r="B15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>7.8</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="2" t="s"/>
       <x:c r="C16" s="2" t="s"/>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="2" t="s"/>
       <x:c r="B17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>4.8</x:v>
+        <x:v>29.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s"/>
       <x:c r="B18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
-        <x:v>30.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s"/>
       <x:c r="B19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>4.7</x:v>
-[...3 lines deleted...]
-      <x:c r="A20" s="2" t="s">
+        <x:v>10.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:3">
+      <x:c r="A21" s="1" t="s">
         <x:v>19</x:v>
-      </x:c>
-[...14 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="24.170625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>16.9</x:v>
+        <x:v>16.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>12.3</x:v>
+        <x:v>12.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>17</x:v>
+        <x:v>18.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>10.9</x:v>
+        <x:v>11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14.1</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>40.5</x:v>
+        <x:v>39.5</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>63.5</x:v>
+        <x:v>63.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B57"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.080625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
-        <x:v>43</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14.1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>40.5</x:v>
+        <x:v>39.6</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B47"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>12.4</x:v>
+        <x:v>13.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>14.4</x:v>
+        <x:v>14.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>40.6</x:v>
+        <x:v>39.6</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.750625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>8.3</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>9.8</x:v>
+        <x:v>9.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>9.1</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>18.5</x:v>
+        <x:v>19.6</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>15.6</x:v>
+        <x:v>16.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>11.6</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>7.8</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>13.8</x:v>
+        <x:v>13.9</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>10.7</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.2</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>32.2</x:v>
+        <x:v>32.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.570625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>34.1</x:v>
+        <x:v>33.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>53.2</x:v>
+        <x:v>53.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.4</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>21.4</x:v>
+        <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>17.6</x:v>
+        <x:v>16.8</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>15</x:v>
+        <x:v>15.9</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>11.8</x:v>
+        <x:v>10.7</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.250625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.260625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="B5" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.380625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B6" s="2" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="B6" s="2" t="s">
+      <x:c r="C6" s="2" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B7" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="B7" s="2" t="s">
+      <x:c r="C7" s="2" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B8" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="B8" s="2" t="s">
+      <x:c r="C8" s="2" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="B9" s="2" t="s">
+      <x:c r="C9" s="2" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>