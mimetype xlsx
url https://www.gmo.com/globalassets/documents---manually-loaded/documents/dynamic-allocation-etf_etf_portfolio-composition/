--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a321fd051bd41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32501457cfd34da2a37253c1c2042838.psmdcp" Id="Rd153ed68eceb4a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571f1f3dc35b49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc1f3376cc9941dbb313335ed3145871.psmdcp" Id="Rdbfe8c8a66584f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Portfolio Allocation" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Equity - Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Equity - Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Equity - Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Equity - Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Equity - Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="179">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="178">
   <x:si>
     <x:t>Portfolio Allocation - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>As of 06/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class Strategy</x:t>
   </x:si>
   <x:si>
     <x:t>Exposure</x:t>
   </x:si>
   <x:si>
     <x:t>EQUITY</x:t>
   </x:si>
   <x:si>
     <x:t>GMO US Quality</x:t>
   </x:si>
   <x:si>
     <x:t>GMO International Quality</x:t>
   </x:si>
   <x:si>
@@ -471,87 +471,84 @@
   <x:si>
     <x:t>Equity - Market Cap Ranges - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
     <x:t>Large (156.8 &amp; Above)</x:t>
   </x:si>
   <x:si>
     <x:t>Medium - Large (54.4 To 156.8)</x:t>
   </x:si>
   <x:si>
     <x:t>Medium (20.3 To 54.4)</x:t>
   </x:si>
   <x:si>
     <x:t>Small - Medium (6.2 To 20.3)</x:t>
   </x:si>
   <x:si>
     <x:t>Small (6.2 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Top Equity Holdings - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (%)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
+    <x:t>SK hynix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Lam Research Corp</x:t>
-[...8 lines deleted...]
-    <x:t>Broadcom Inc</x:t>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLA Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Characteristics - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>As of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>20.5x</x:t>
   </x:si>
   <x:si>
     <x:t>27.6x</x:t>
   </x:si>
@@ -2416,310 +2413,310 @@
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.250625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.260625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.380625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B6" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="B6" s="2" t="s">
+      <x:c r="C6" s="2" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B7" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="B7" s="2" t="s">
+      <x:c r="C7" s="2" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B8" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="B8" s="2" t="s">
+      <x:c r="C8" s="2" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="B9" s="2" t="s">
+      <x:c r="C9" s="2" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>