--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,130 +1,139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571f1f3dc35b49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc1f3376cc9941dbb313335ed3145871.psmdcp" Id="Rdbfe8c8a66584f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7ff38b7c1c45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47f5f3770f4348abbc2300e82374c173.psmdcp" Id="Rdd7b34ee9a1444cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Portfolio Allocation" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Equity - Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Equity - Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Equity - Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Equity - Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Equity - Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="178">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="181">
   <x:si>
     <x:t>Portfolio Allocation - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class Strategy</x:t>
   </x:si>
   <x:si>
     <x:t>Exposure</x:t>
   </x:si>
   <x:si>
     <x:t>EQUITY</x:t>
   </x:si>
   <x:si>
     <x:t>GMO US Quality</x:t>
   </x:si>
   <x:si>
     <x:t>GMO International Quality</x:t>
   </x:si>
   <x:si>
     <x:t>GMO International Value</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Fundamental Value</x:t>
   </x:si>
   <x:si>
     <x:t>International Broad</x:t>
   </x:si>
   <x:si>
     <x:t>GMO US Value</x:t>
   </x:si>
   <x:si>
     <x:t>International Small</x:t>
   </x:si>
   <x:si>
     <x:t>GMO Domestic Resilience</x:t>
   </x:si>
   <x:si>
+    <x:t>GMO Power Infrastructure</x:t>
+  </x:si>
+  <x:si>
     <x:t>Emerging Markets</x:t>
   </x:si>
   <x:si>
     <x:t>FIXED INCOME</x:t>
   </x:si>
   <x:si>
     <x:t>Intermediate-Term Treasuries</x:t>
   </x:si>
   <x:si>
     <x:t>Short-Term Treasuries</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. TIPS</x:t>
   </x:si>
   <x:si>
+    <x:t>CASH/CASH PLUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash &amp; Equivalents</x:t>
+  </x:si>
+  <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Regions - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI ACWI</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging</x:t>
   </x:si>
   <x:si>
     <x:t>Europe ex UK (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Iceland</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
@@ -453,153 +462,153 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Market Cap Ranges - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (156.8 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.2 &amp; Below)</x:t>
+    <x:t>Large (157.5 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.3 To 157.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.8 To 53.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.1 To 20.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.1 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Top Equity Holdings - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>Johnson &amp; Johnson</x:t>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding AG</x:t>
   </x:si>
   <x:si>
     <x:t>SK hynix Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Lam Research Corp</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Characteristics - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026</x:t>
+    <x:t>As of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.5x</x:t>
-[...2 lines deleted...]
-    <x:t>27.6x</x:t>
+    <x:t>20.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>2.3x</x:t>
   </x:si>
   <x:si>
-    <x:t>3.9x</x:t>
+    <x:t>3.8x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>16.4%</x:t>
-[...2 lines deleted...]
-    <x:t>22.9%</x:t>
+    <x:t>16.3%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.4%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>72.7 USD</x:t>
-[...2 lines deleted...]
-    <x:t>185.1 USD</x:t>
+    <x:t>74.4 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178.7 USD</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -936,1807 +945,1832 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C21"/>
+  <x:dimension ref="A1:C24"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="14.400625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="16.590625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="27.360625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="9.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s"/>
       <x:c r="C6" s="2" t="s"/>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s"/>
       <x:c r="B7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>10.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s"/>
       <x:c r="B9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>9.9</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s"/>
       <x:c r="B10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s"/>
       <x:c r="B11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>6.2</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s"/>
       <x:c r="B12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>9.6</x:v>
+        <x:v>10.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s"/>
       <x:c r="B13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s"/>
       <x:c r="B14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s"/>
       <x:c r="B15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>8.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
-      <x:c r="A16" s="2" t="s">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="B16" s="2" t="s"/>
-      <x:c r="C16" s="2" t="s"/>
+      <x:c r="C16" s="3" t="n">
+        <x:v>7.5</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
-      <x:c r="A17" s="2" t="s"/>
-      <x:c r="B17" s="2" t="s">
+      <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C17" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="B17" s="2" t="s"/>
+      <x:c r="C17" s="2" t="s"/>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s"/>
       <x:c r="B18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
-        <x:v>2.5</x:v>
+        <x:v>28.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s"/>
       <x:c r="B19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>10.1</x:v>
+        <x:v>2.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:3">
+      <x:c r="A20" s="2" t="s"/>
+      <x:c r="B20" s="2" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C20" s="3" t="n">
+        <x:v>9.7</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
-      <x:c r="A21" s="1" t="s">
-        <x:v>19</x:v>
+      <x:c r="A21" s="2" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B21" s="2" t="s"/>
+      <x:c r="C21" s="2" t="s"/>
+    </x:row>
+    <x:row r="22" spans="1:3">
+      <x:c r="A22" s="2" t="s"/>
+      <x:c r="B22" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C22" s="3" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:3">
+      <x:c r="A24" s="1" t="s">
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="24.170625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>16.6</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>12.2</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>18.3</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>14.1</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>7.2</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>39.5</x:v>
+        <x:v>41.5</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>63.6</x:v>
+        <x:v>63.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B57"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.080625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>14.1</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
         <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>39.6</x:v>
+        <x:v>41.6</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B47"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>13.4</x:v>
+        <x:v>14.2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>14.1</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>39.6</x:v>
+        <x:v>41.6</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.750625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>7.8</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>8.7</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>4.7</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>3.5</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>19.6</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>16.2</x:v>
+        <x:v>17.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>13.9</x:v>
+        <x:v>14.5</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>17.9</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>32.1</x:v>
+        <x:v>30.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.570625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>33.6</x:v>
+        <x:v>32.7</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>53.3</x:v>
+        <x:v>52.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>23</x:v>
+        <x:v>24.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>21.8</x:v>
+        <x:v>22.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>16.8</x:v>
+        <x:v>17.2</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>14.2</x:v>
+        <x:v>14.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>15.9</x:v>
+        <x:v>15.8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>8.4</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>10.7</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.250625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.260625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.380625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B7" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B8" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>