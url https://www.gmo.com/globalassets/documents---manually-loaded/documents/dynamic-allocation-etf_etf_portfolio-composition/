--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,143 +1,146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7ff38b7c1c45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47f5f3770f4348abbc2300e82374c173.psmdcp" Id="Rdd7b34ee9a1444cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re48919d1d1414083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76bac04ff13440228762d951c4b6c6f6.psmdcp" Id="Ra6362d7ba8ac4593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Portfolio Allocation" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Equity - Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Equity - Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Equity - Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Equity - Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Equity - Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="181">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="182">
   <x:si>
     <x:t>Portfolio Allocation - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
+    <x:t>As of 08/31/2026 (%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asset Class</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asset Class Strategy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exposure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQUITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO US Quality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO International Quality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO International Value</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Fundamental Value</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Broad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO US Value</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Small</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO Domestic Resilience</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO Power Infrastructure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerging Markets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIXED INCOME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intermediate-Term Treasuries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short-Term Treasuries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U.S. TIPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CASH/CASH PLUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash &amp; Equivalents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity - Regions - Dynamic Allocation ETF</x:t>
+  </x:si>
+  <x:si>
     <x:t>As of 07/31/2026 (%)</x:t>
-  </x:si>
-[...64 lines deleted...]
-    <x:t>Equity - Regions - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI ACWI</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging</x:t>
   </x:si>
   <x:si>
     <x:t>Europe ex UK (Developed)</x:t>
   </x:si>
   <x:si>
     <x:t>Iceland</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>Other International</x:t>
   </x:si>
@@ -990,1782 +993,1782 @@
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s"/>
       <x:c r="C6" s="2" t="s"/>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s"/>
       <x:c r="B7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>10.1</x:v>
+        <x:v>10.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s"/>
       <x:c r="B9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>10.7</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s"/>
       <x:c r="B10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s"/>
       <x:c r="B11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s"/>
       <x:c r="B12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>10.2</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s"/>
       <x:c r="B13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s"/>
       <x:c r="B14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s"/>
       <x:c r="B15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s"/>
       <x:c r="C17" s="2" t="s"/>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s"/>
       <x:c r="B18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
-        <x:v>28.4</x:v>
+        <x:v>27.8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s"/>
       <x:c r="B19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s"/>
       <x:c r="B20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
-        <x:v>9.7</x:v>
+        <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s"/>
       <x:c r="C21" s="2" t="s"/>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="2" t="s"/>
       <x:c r="B22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="24.170625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>14.2</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>41.5</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>63.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B57"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.080625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
         <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
         <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
         <x:v>41.6</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B47"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>14.2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
         <x:v>41.6</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.750625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>19.6</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>17.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>14.5</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>17.9</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>30.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.570625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>32.7</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>52.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>24.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>22.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>17.2</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>14.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>15.8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.250625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.260625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.380625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B7" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B8" s="2" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>