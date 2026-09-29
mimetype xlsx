--- v0 (2026-07-14)
+++ v1 (2026-09-29)
@@ -1,89 +1,251 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b812bbc4c6479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ebfc31da2334f56928d75d491442189.psmdcp" Id="R90d31673cb0a40a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77fa5c10ea5d4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efec4c53d0b54a1a94e71c5d753afde0.psmdcp" Id="Re2bfba2ad8b44abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Exchange Traded Fund" sheetId="2" r:id="rId2"/>
+    <x:sheet name="NAV" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="194">
-[...1 lines deleted...]
-    <x:t>Dynamic Allocation ETF in USD | Exchange Traded Fund</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="254">
+  <x:si>
+    <x:t>Dynamic Allocation ETF in USD | NAV</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Distributions Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
+    <x:t>09/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/14/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/13/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/10/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>12/30/2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026</x:t>
@@ -587,64 +749,82 @@
     <x:t>10/23/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The distribution table above reflects the character of rates, as declared on the stated ex-dividend date(s). Return of capital distribution rates, if any, are included with the income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>distribution rates above. The final U.S. federal tax character of all distributions is reported on Form 1099-DIVs or reflected in other U.S. federal tax reporting information that may be</x:t>
+  </x:si>
+  <x:si>
+    <x:t>provided by financial intermediaries, as applicable. Please refer to the GMO ETF Trust Prospectus and/or Statement of Additional Information. The net asset value or “NAV” of a fund or each</x:t>
+  </x:si>
+  <x:si>
+    <x:t>class of shares of a fund, as applicable, is determined as of the close of regular trading on the New York Stock Exchange, generally at 4:00 p.m. Eastern time. The shares of the funds will</x:t>
+  </x:si>
+  <x:si>
+    <x:t>trade on the NYSE Arca, Inc. at prices that may vary throughout the day and that may differ to varying degrees from the daily NAV of such shares. Fund shares may trade at a price greater</x:t>
+  </x:si>
+  <x:si>
+    <x:t>than NAV (premium) or less than NAV (discount). The GMO ETFs are distributed in the United States by Foreside Fund Services LLC. GMO and Foreside Fund Services LLC are not affiliated.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="5">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0000"/>
-    <x:numFmt numFmtId="166" formatCode="#0.000"/>
-    <x:numFmt numFmtId="167" formatCode="#0.00"/>
+    <x:numFmt numFmtId="166" formatCode="#0.00"/>
+    <x:numFmt numFmtId="167" formatCode="#0.000"/>
     <x:numFmt numFmtId="168" formatCode="#0.000000"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -994,1617 +1174,2079 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F193"/>
+  <x:dimension ref="A1:F253"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="10.860625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>27.3126</x:v>
+        <x:v>27.5144</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>0.1361</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>27.4719</x:v>
+        <x:v>27.6765</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>0.2389</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="B7" s="4" t="n">
-        <x:v>27.381</x:v>
+      <x:c r="B7" s="3" t="n">
+        <x:v>27.5121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>27.2806</x:v>
+        <x:v>27.5943</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>27.4032</x:v>
+        <x:v>27.8595</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>27.5513</x:v>
+        <x:v>27.8493</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>27.4031</x:v>
+        <x:v>27.6293</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="B12" s="5" t="n">
-        <x:v>27.29</x:v>
+      <x:c r="B12" s="3" t="n">
+        <x:v>27.7881</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="2" t="s">
-        <x:v>7</x:v>
-[...2 lines deleted...]
-        <x:v>27.3535</x:v>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B13" s="4" t="n">
+        <x:v>27.61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>27.4826</x:v>
+        <x:v>27.7316</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>27.4086</x:v>
+        <x:v>27.8119</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="2" t="s">
-        <x:v>18</x:v>
-[...2 lines deleted...]
-        <x:v>27.3881</x:v>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B16" s="5" t="n">
+        <x:v>27.894</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>27.2909</x:v>
+        <x:v>27.7656</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="2" t="s">
-        <x:v>20</x:v>
-[...2 lines deleted...]
-        <x:v>27.241</x:v>
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B18" s="3" t="n">
+        <x:v>27.9427</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>27.5054</x:v>
+        <x:v>28.0655</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>27.5475</x:v>
+        <x:v>28.1777</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="2" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>27.401</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B21" s="3" t="n">
+        <x:v>28.2068</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>27.6344</x:v>
+        <x:v>28.0385</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>27.6637</x:v>
+        <x:v>27.9261</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>27.5123</x:v>
+        <x:v>28.0189</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>27.4422</x:v>
+        <x:v>28.0787</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="2" t="s">
-        <x:v>28</x:v>
-[...2 lines deleted...]
-        <x:v>27.0439</x:v>
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B26" s="5" t="n">
+        <x:v>28.152</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>27.2471</x:v>
+        <x:v>28.1463</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>27.1848</x:v>
+        <x:v>28.1858</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>27.1319</x:v>
+        <x:v>28.0655</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>27.5862</x:v>
+        <x:v>28.0823</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>27.4815</x:v>
+        <x:v>27.9688</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>27.5975</x:v>
+        <x:v>28.0392</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="2" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>27.527</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B33" s="3" t="n">
+        <x:v>27.9047</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>27.5375</x:v>
+        <x:v>28.0368</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="2" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>27.5186</x:v>
+        <x:v>28.1134</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="2" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>27.4893</x:v>
+        <x:v>28.1294</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="2" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>27.473</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B37" s="3" t="n">
+        <x:v>28.0185</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="2" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>27.2607</x:v>
+        <x:v>27.9906</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>27.2164</x:v>
+        <x:v>27.9529</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="2" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>27.1581</x:v>
+        <x:v>28.0371</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="2" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>26.9246</x:v>
+        <x:v>27.8819</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>27.0565</x:v>
+        <x:v>27.8948</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="2" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>26.9959</x:v>
+        <x:v>27.8907</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>27.2718</x:v>
+        <x:v>27.6733</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>27.2373</x:v>
+        <x:v>27.5436</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>27.1479</x:v>
+        <x:v>27.5709</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>27.2505</x:v>
+        <x:v>27.3043</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>27.3078</x:v>
+        <x:v>27.4529</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>27.1719</x:v>
+        <x:v>27.3891</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>27.3744</x:v>
+        <x:v>27.2799</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>27.0309</x:v>
+        <x:v>27.2206</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>26.8534</x:v>
+        <x:v>27.3619</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>27.0206</x:v>
+        <x:v>27.3692</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="2" t="s">
-        <x:v>56</x:v>
-[...2 lines deleted...]
-        <x:v>27.055</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B54" s="3" t="n">
+        <x:v>27.2196</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="2" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>26.7455</x:v>
+        <x:v>27.3105</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="2" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-        <x:v>26.853</x:v>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B56" s="3" t="n">
+        <x:v>27.4145</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="2" t="s">
-        <x:v>59</x:v>
-[...2 lines deleted...]
-        <x:v>26.908</x:v>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B57" s="3" t="n">
+        <x:v>27.4678</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="2" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>26.9293</x:v>
+        <x:v>27.3964</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>26.8414</x:v>
+        <x:v>27.3126</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>26.9216</x:v>
+        <x:v>27.4719</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="2" t="s">
-        <x:v>63</x:v>
-[...2 lines deleted...]
-        <x:v>26.8373</x:v>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B61" s="5" t="n">
+        <x:v>27.381</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>27.0618</x:v>
+        <x:v>27.2806</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>27.1345</x:v>
+        <x:v>27.4032</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>26.8782</x:v>
+        <x:v>27.5513</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>26.8679</x:v>
+        <x:v>27.4031</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="2" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>26.9005</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B66" s="4" t="n">
+        <x:v>27.29</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>26.7647</x:v>
+        <x:v>27.3535</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>26.6183</x:v>
+        <x:v>27.4826</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>26.6685</x:v>
+        <x:v>27.4086</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>26.6513</x:v>
+        <x:v>27.3881</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>26.1451</x:v>
+        <x:v>27.2909</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="B72" s="3" t="n">
-        <x:v>26.1345</x:v>
+      <x:c r="B72" s="5" t="n">
+        <x:v>27.241</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>26.0783</x:v>
+        <x:v>27.5054</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>26.1284</x:v>
+        <x:v>27.5475</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="B75" s="3" t="n">
-        <x:v>25.9837</x:v>
+      <x:c r="B75" s="5" t="n">
+        <x:v>27.401</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>25.5734</x:v>
+        <x:v>27.6344</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>25.5371</x:v>
+        <x:v>27.6637</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>25.6739</x:v>
+        <x:v>27.5123</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>25.9673</x:v>
+        <x:v>27.4422</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>25.7899</x:v>
+        <x:v>27.0439</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>25.8664</x:v>
+        <x:v>27.2471</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>25.5696</x:v>
+        <x:v>27.1848</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>25.9568</x:v>
+        <x:v>27.1319</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>25.9742</x:v>
+        <x:v>27.5862</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>26.2323</x:v>
+        <x:v>27.4815</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>26.1471</x:v>
+        <x:v>27.5975</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="B87" s="3" t="n">
-        <x:v>25.8883</x:v>
+      <x:c r="B87" s="5" t="n">
+        <x:v>27.527</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="B88" s="4" t="n">
-        <x:v>26.004</x:v>
+      <x:c r="B88" s="3" t="n">
+        <x:v>27.5375</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>26.3231</x:v>
+        <x:v>27.5186</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>26.3615</x:v>
+        <x:v>27.4893</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="B91" s="3" t="n">
-        <x:v>26.3967</x:v>
+      <x:c r="B91" s="5" t="n">
+        <x:v>27.473</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>26.2801</x:v>
+        <x:v>27.2607</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>26.4348</x:v>
+        <x:v>27.2164</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>26.7131</x:v>
+        <x:v>27.1581</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>26.6151</x:v>
+        <x:v>26.9246</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>27.0486</x:v>
+        <x:v>27.0565</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>27.2842</x:v>
+        <x:v>26.9959</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>27.2697</x:v>
+        <x:v>27.2718</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>27.2511</x:v>
+        <x:v>27.2373</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>27.1676</x:v>
+        <x:v>27.1479</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>27.0813</x:v>
+        <x:v>27.2505</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>27.1757</x:v>
+        <x:v>27.3078</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>27.0229</x:v>
+        <x:v>27.1719</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>27.0438</x:v>
+        <x:v>27.3744</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>27.0114</x:v>
+        <x:v>27.0309</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>27.0613</x:v>
+        <x:v>26.8534</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>26.9863</x:v>
+        <x:v>27.0206</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="B108" s="3" t="n">
-        <x:v>27.1012</x:v>
+      <x:c r="B108" s="5" t="n">
+        <x:v>27.055</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6">
       <x:c r="A109" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>27.0342</x:v>
+        <x:v>26.7455</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6">
       <x:c r="A110" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="B110" s="3" t="n">
-        <x:v>26.9649</x:v>
+      <x:c r="B110" s="5" t="n">
+        <x:v>26.853</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6">
       <x:c r="A111" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="B111" s="3" t="n">
-        <x:v>26.8552</x:v>
+      <x:c r="B111" s="5" t="n">
+        <x:v>26.908</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6">
       <x:c r="A112" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>26.5279</x:v>
+        <x:v>26.9293</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6">
       <x:c r="A113" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>26.6356</x:v>
+        <x:v>26.8414</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6">
       <x:c r="A114" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>26.5507</x:v>
+        <x:v>26.9216</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6">
       <x:c r="A115" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>26.5051</x:v>
+        <x:v>26.8373</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6">
       <x:c r="A116" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>26.4183</x:v>
+        <x:v>27.0618</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6">
       <x:c r="A117" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>26.5613</x:v>
+        <x:v>27.1345</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6">
       <x:c r="A118" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>26.4611</x:v>
+        <x:v>26.8782</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6">
       <x:c r="A119" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>26.5135</x:v>
+        <x:v>26.8679</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6">
       <x:c r="A120" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>26.3724</x:v>
+        <x:v>26.9005</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6">
       <x:c r="A121" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>26.3031</x:v>
+        <x:v>26.7647</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6">
       <x:c r="A122" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>26.2584</x:v>
+        <x:v>26.6183</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6">
       <x:c r="A123" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>26.1898</x:v>
+        <x:v>26.6685</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6">
       <x:c r="A124" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>25.9744</x:v>
+        <x:v>26.6513</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6">
       <x:c r="A125" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>26.2098</x:v>
+        <x:v>26.1451</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6">
       <x:c r="A126" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>26.2367</x:v>
+        <x:v>26.1345</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6">
       <x:c r="A127" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="B127" s="4" t="n">
-        <x:v>26.208</x:v>
+      <x:c r="B127" s="3" t="n">
+        <x:v>26.0783</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6">
       <x:c r="A128" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>26.1379</x:v>
+        <x:v>26.1284</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6">
       <x:c r="A129" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>26.2045</x:v>
+        <x:v>25.9837</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6">
       <x:c r="A130" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>26.1484</x:v>
+        <x:v>25.5734</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6">
       <x:c r="A131" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>26.0315</x:v>
+        <x:v>25.5371</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6">
       <x:c r="A132" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>25.9822</x:v>
+        <x:v>25.6739</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6">
       <x:c r="A133" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>26.0722</x:v>
+        <x:v>25.9673</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6">
       <x:c r="A134" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>25.9793</x:v>
+        <x:v>25.7899</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6">
       <x:c r="A135" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="B135" s="4" t="n">
-        <x:v>25.794</x:v>
+      <x:c r="B135" s="3" t="n">
+        <x:v>25.8664</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6">
       <x:c r="A136" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>25.6179</x:v>
+        <x:v>25.5696</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6">
       <x:c r="A137" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>25.7098</x:v>
+        <x:v>25.9568</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6">
       <x:c r="A138" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>25.9477</x:v>
+        <x:v>25.9742</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6">
       <x:c r="A139" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>25.9728</x:v>
+        <x:v>26.2323</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6">
       <x:c r="A140" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>25.9347</x:v>
+        <x:v>26.1471</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6">
       <x:c r="A141" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>25.8856</x:v>
+        <x:v>25.8883</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6">
       <x:c r="A142" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B142" s="5" t="n">
-        <x:v>25.83</x:v>
+        <x:v>26.004</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6">
       <x:c r="A143" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>25.7545</x:v>
+        <x:v>26.3231</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6">
       <x:c r="A144" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>25.6788</x:v>
+        <x:v>26.3615</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6">
       <x:c r="A145" s="2" t="s">
-        <x:v>146</x:v>
-[...2 lines deleted...]
-        <x:v>25.58</x:v>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B145" s="3" t="n">
+        <x:v>26.3967</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6">
       <x:c r="A146" s="2" t="s">
-        <x:v>147</x:v>
-[...2 lines deleted...]
-        <x:v>25.676</x:v>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B146" s="3" t="n">
+        <x:v>26.2801</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6">
       <x:c r="A147" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>25.7667</x:v>
+        <x:v>26.4348</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6">
       <x:c r="A148" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>25.7057</x:v>
+        <x:v>26.7131</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6">
       <x:c r="A149" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>25.8114</x:v>
+        <x:v>26.6151</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6">
       <x:c r="A150" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>25.7278</x:v>
+        <x:v>27.0486</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6">
       <x:c r="A151" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>25.5088</x:v>
+        <x:v>27.2842</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6">
       <x:c r="A152" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>25.5357</x:v>
+        <x:v>27.2697</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6">
       <x:c r="A153" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>25.5905</x:v>
+        <x:v>27.2511</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6">
       <x:c r="A154" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>25.5757</x:v>
+        <x:v>27.1676</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6">
       <x:c r="A155" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>25.5659</x:v>
+        <x:v>27.0813</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6">
       <x:c r="A156" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>25.4584</x:v>
+        <x:v>27.1757</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6">
       <x:c r="A157" s="2" t="s">
-        <x:v>158</x:v>
-[...2 lines deleted...]
-        <x:v>25.417</x:v>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B157" s="3" t="n">
+        <x:v>27.0229</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6">
       <x:c r="A158" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>25.5191</x:v>
+        <x:v>27.0438</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6">
       <x:c r="A159" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>25.4652</x:v>
+        <x:v>27.0114</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6">
       <x:c r="A160" s="2" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>25.3396</x:v>
+        <x:v>27.0613</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6">
       <x:c r="A161" s="2" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>25.1382</x:v>
+        <x:v>26.9863</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6">
       <x:c r="A162" s="2" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>25.0486</x:v>
+        <x:v>27.1012</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6">
       <x:c r="A163" s="2" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>24.8082</x:v>
+        <x:v>27.0342</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6">
       <x:c r="A164" s="2" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>24.9798</x:v>
+        <x:v>26.9649</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6">
       <x:c r="A165" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>25.0116</x:v>
+        <x:v>26.8552</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6">
       <x:c r="A166" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>25.0822</x:v>
+        <x:v>26.5279</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6">
       <x:c r="A167" s="2" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>25.2562</x:v>
+        <x:v>26.6356</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6">
       <x:c r="A168" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>25.2791</x:v>
+        <x:v>26.5507</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6">
       <x:c r="A169" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>25.4488</x:v>
+        <x:v>26.5051</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6">
       <x:c r="A170" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>25.3733</x:v>
+        <x:v>26.4183</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6">
       <x:c r="A171" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>25.2499</x:v>
+        <x:v>26.5613</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6">
       <x:c r="A172" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>25.1202</x:v>
+        <x:v>26.4611</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6">
       <x:c r="A173" s="2" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>25.0628</x:v>
+        <x:v>26.5135</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6">
       <x:c r="A174" s="2" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>25.1091</x:v>
+        <x:v>26.3724</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6">
       <x:c r="A175" s="2" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>25.0448</x:v>
+        <x:v>26.3031</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6">
       <x:c r="A176" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>25.1829</x:v>
+        <x:v>26.2584</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6">
       <x:c r="A177" s="2" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>25.1897</x:v>
+        <x:v>26.1898</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6">
       <x:c r="A178" s="2" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>25.1823</x:v>
+        <x:v>25.9744</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6">
       <x:c r="A179" s="2" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>25.2925</x:v>
+        <x:v>26.2098</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6">
       <x:c r="A180" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>25.3916</x:v>
+        <x:v>26.2367</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6">
       <x:c r="A181" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B181" s="5" t="n">
-        <x:v>25.42</x:v>
+        <x:v>26.208</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6">
       <x:c r="A182" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>25.3061</x:v>
+        <x:v>26.1379</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6">
       <x:c r="A183" s="2" t="s">
-        <x:v>184</x:v>
-[...2 lines deleted...]
-        <x:v>25.247</x:v>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="B183" s="3" t="n">
+        <x:v>26.2045</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6">
       <x:c r="A184" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>25.2013</x:v>
+        <x:v>26.1484</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6">
       <x:c r="A185" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>25.2326</x:v>
+        <x:v>26.0315</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6">
       <x:c r="A186" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>25.2674</x:v>
+        <x:v>25.9822</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6">
       <x:c r="A187" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>25.1156</x:v>
+        <x:v>26.0722</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6">
       <x:c r="A188" s="2" t="s">
-        <x:v>189</x:v>
-[...2 lines deleted...]
-        <x:v>25.078</x:v>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B188" s="3" t="n">
+        <x:v>25.9793</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6">
       <x:c r="A189" s="2" t="s">
-        <x:v>190</x:v>
-[...2 lines deleted...]
-        <x:v>25.0394</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="B189" s="5" t="n">
+        <x:v>25.794</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6">
       <x:c r="A190" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>24.8998</x:v>
+        <x:v>25.6179</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6">
       <x:c r="A191" s="2" t="s">
-        <x:v>192</x:v>
-[...1 lines deleted...]
-      <x:c r="B191" s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B191" s="3" t="n">
+        <x:v>25.7098</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:6">
+      <x:c r="A192" s="2" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B192" s="3" t="n">
+        <x:v>25.9477</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:6">
+      <x:c r="A193" s="2" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="B193" s="3" t="n">
+        <x:v>25.9728</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:6">
+      <x:c r="A194" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B194" s="3" t="n">
+        <x:v>25.9347</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:6">
+      <x:c r="A195" s="2" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B195" s="3" t="n">
+        <x:v>25.8856</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:6">
+      <x:c r="A196" s="2" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B196" s="4" t="n">
+        <x:v>25.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:6">
+      <x:c r="A197" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B197" s="3" t="n">
+        <x:v>25.7545</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:6">
+      <x:c r="A198" s="2" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="B198" s="3" t="n">
+        <x:v>25.6788</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:6">
+      <x:c r="A199" s="2" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B199" s="4" t="n">
+        <x:v>25.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:6">
+      <x:c r="A200" s="2" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B200" s="5" t="n">
+        <x:v>25.676</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:6">
+      <x:c r="A201" s="2" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B201" s="3" t="n">
+        <x:v>25.7667</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:6">
+      <x:c r="A202" s="2" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="B202" s="3" t="n">
+        <x:v>25.7057</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:6">
+      <x:c r="A203" s="2" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B203" s="3" t="n">
+        <x:v>25.8114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:6">
+      <x:c r="A204" s="2" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B204" s="3" t="n">
+        <x:v>25.7278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:6">
+      <x:c r="A205" s="2" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B205" s="3" t="n">
+        <x:v>25.5088</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:6">
+      <x:c r="A206" s="2" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="B206" s="3" t="n">
+        <x:v>25.5357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:6">
+      <x:c r="A207" s="2" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B207" s="3" t="n">
+        <x:v>25.5905</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:6">
+      <x:c r="A208" s="2" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="B208" s="3" t="n">
+        <x:v>25.5757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:6">
+      <x:c r="A209" s="2" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B209" s="3" t="n">
+        <x:v>25.5659</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:6">
+      <x:c r="A210" s="2" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B210" s="3" t="n">
+        <x:v>25.4584</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:6">
+      <x:c r="A211" s="2" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B211" s="5" t="n">
+        <x:v>25.417</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:6">
+      <x:c r="A212" s="2" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="B212" s="3" t="n">
+        <x:v>25.5191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:6">
+      <x:c r="A213" s="2" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="B213" s="3" t="n">
+        <x:v>25.4652</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:6">
+      <x:c r="A214" s="2" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="B214" s="3" t="n">
+        <x:v>25.3396</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:6">
+      <x:c r="A215" s="2" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="B215" s="3" t="n">
+        <x:v>25.1382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:6">
+      <x:c r="A216" s="2" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="B216" s="3" t="n">
+        <x:v>25.0486</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:6">
+      <x:c r="A217" s="2" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B217" s="3" t="n">
+        <x:v>24.8082</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:6">
+      <x:c r="A218" s="2" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="B218" s="3" t="n">
+        <x:v>24.9798</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219" spans="1:6">
+      <x:c r="A219" s="2" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="B219" s="3" t="n">
+        <x:v>25.0116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220" spans="1:6">
+      <x:c r="A220" s="2" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="B220" s="3" t="n">
+        <x:v>25.0822</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221" spans="1:6">
+      <x:c r="A221" s="2" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B221" s="3" t="n">
+        <x:v>25.2562</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:6">
+      <x:c r="A222" s="2" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="B222" s="3" t="n">
+        <x:v>25.2791</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:6">
+      <x:c r="A223" s="2" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="B223" s="3" t="n">
+        <x:v>25.4488</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:6">
+      <x:c r="A224" s="2" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="B224" s="3" t="n">
+        <x:v>25.3733</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:6">
+      <x:c r="A225" s="2" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="B225" s="3" t="n">
+        <x:v>25.2499</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:6">
+      <x:c r="A226" s="2" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="B226" s="3" t="n">
+        <x:v>25.1202</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227" spans="1:6">
+      <x:c r="A227" s="2" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="B227" s="3" t="n">
+        <x:v>25.0628</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228" spans="1:6">
+      <x:c r="A228" s="2" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="B228" s="3" t="n">
+        <x:v>25.1091</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229" spans="1:6">
+      <x:c r="A229" s="2" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="B229" s="3" t="n">
+        <x:v>25.0448</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230" spans="1:6">
+      <x:c r="A230" s="2" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="B230" s="3" t="n">
+        <x:v>25.1829</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231" spans="1:6">
+      <x:c r="A231" s="2" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="B231" s="3" t="n">
+        <x:v>25.1897</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232" spans="1:6">
+      <x:c r="A232" s="2" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B232" s="3" t="n">
+        <x:v>25.1823</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233" spans="1:6">
+      <x:c r="A233" s="2" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="B233" s="3" t="n">
+        <x:v>25.2925</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234" spans="1:6">
+      <x:c r="A234" s="2" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="B234" s="3" t="n">
+        <x:v>25.3916</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235" spans="1:6">
+      <x:c r="A235" s="2" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B235" s="4" t="n">
+        <x:v>25.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236" spans="1:6">
+      <x:c r="A236" s="2" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="B236" s="3" t="n">
+        <x:v>25.3061</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="237" spans="1:6">
+      <x:c r="A237" s="2" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="B237" s="5" t="n">
+        <x:v>25.247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="238" spans="1:6">
+      <x:c r="A238" s="2" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="B238" s="3" t="n">
+        <x:v>25.2013</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="239" spans="1:6">
+      <x:c r="A239" s="2" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="B239" s="3" t="n">
+        <x:v>25.2326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="240" spans="1:6">
+      <x:c r="A240" s="2" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B240" s="3" t="n">
+        <x:v>25.2674</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="241" spans="1:6">
+      <x:c r="A241" s="2" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B241" s="3" t="n">
+        <x:v>25.1156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="242" spans="1:6">
+      <x:c r="A242" s="2" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="B242" s="5" t="n">
+        <x:v>25.078</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243" spans="1:6">
+      <x:c r="A243" s="2" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B243" s="3" t="n">
+        <x:v>25.0394</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="244" spans="1:6">
+      <x:c r="A244" s="2" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B244" s="3" t="n">
+        <x:v>24.8998</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="245" spans="1:6">
+      <x:c r="A245" s="2" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="B245" s="6" t="n">
         <x:v>24.842402</x:v>
       </x:c>
     </x:row>
-    <x:row r="193" spans="1:6">
-[...1 lines deleted...]
-        <x:v>193</x:v>
+    <x:row r="247" spans="1:6">
+      <x:c r="A247" s="2" t="s">
+        <x:v>247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="248" spans="1:6">
+      <x:c r="A248" s="2" t="s">
+        <x:v>248</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="249" spans="1:6">
+      <x:c r="A249" s="2" t="s">
+        <x:v>249</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="250" spans="1:6">
+      <x:c r="A250" s="2" t="s">
+        <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251" spans="1:6">
+      <x:c r="A251" s="2" t="s">
+        <x:v>251</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252" spans="1:6">
+      <x:c r="A252" s="2" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="253" spans="1:6">
+      <x:c r="A253" s="1" t="s">
+        <x:v>253</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>Exchange Traded Fund</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Exchange Traded Fund!Print_Titles</vt:lpstr>
+      <vt:lpstr>NAV</vt:lpstr>
+      <vt:lpstr>NAV!Print_Area</vt:lpstr>
+      <vt:lpstr>NAV!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
 </ap:Properties>
 </file>