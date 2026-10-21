--- v1 (2026-09-29)
+++ v2 (2026-10-21)
@@ -1,87 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77fa5c10ea5d4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efec4c53d0b54a1a94e71c5d753afde0.psmdcp" Id="Re2bfba2ad8b44abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bab86d2be543bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b09bc272738c4fff9ad09ef423478c5b.psmdcp" Id="R6488704cd68a4b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="NAV" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="254">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="270">
   <x:si>
     <x:t>Dynamic Allocation ETF in USD | NAV</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Distributions Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
+    <x:t>10/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/28/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/25/2026</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12/30/2025</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026</x:t>
   </x:si>
@@ -779,52 +827,52 @@
     <x:t>distribution rates above. The final U.S. federal tax character of all distributions is reported on Form 1099-DIVs or reflected in other U.S. federal tax reporting information that may be</x:t>
   </x:si>
   <x:si>
     <x:t>provided by financial intermediaries, as applicable. Please refer to the GMO ETF Trust Prospectus and/or Statement of Additional Information. The net asset value or “NAV” of a fund or each</x:t>
   </x:si>
   <x:si>
     <x:t>class of shares of a fund, as applicable, is determined as of the close of regular trading on the New York Stock Exchange, generally at 4:00 p.m. Eastern time. The shares of the funds will</x:t>
   </x:si>
   <x:si>
     <x:t>trade on the NYSE Arca, Inc. at prices that may vary throughout the day and that may differ to varying degrees from the daily NAV of such shares. Fund shares may trade at a price greater</x:t>
   </x:si>
   <x:si>
     <x:t>than NAV (premium) or less than NAV (discount). The GMO ETFs are distributed in the United States by Foreside Fund Services LLC. GMO and Foreside Fund Services LLC are not affiliated.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="5">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0000"/>
-    <x:numFmt numFmtId="166" formatCode="#0.00"/>
-    <x:numFmt numFmtId="167" formatCode="#0.000"/>
+    <x:numFmt numFmtId="166" formatCode="#0.000"/>
+    <x:numFmt numFmtId="167" formatCode="#0.00"/>
     <x:numFmt numFmtId="168" formatCode="#0.000000"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -1174,2063 +1222,2191 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F253"/>
+  <x:dimension ref="A1:F269"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="10.860625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>27.5144</x:v>
+        <x:v>27.6906</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>0.1361</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>27.6765</x:v>
+        <x:v>27.5629</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>0.2389</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>27.5121</x:v>
+        <x:v>27.6261</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B8" s="3" t="n">
-        <x:v>27.5943</x:v>
+      <x:c r="B8" s="4" t="n">
+        <x:v>27.651</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>27.8595</x:v>
+        <x:v>27.4741</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>27.8493</x:v>
+        <x:v>27.5642</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>27.6293</x:v>
+        <x:v>27.5091</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>27.7881</x:v>
+        <x:v>27.5012</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="B13" s="4" t="n">
-        <x:v>27.61</x:v>
+      <x:c r="B13" s="3" t="n">
+        <x:v>27.4357</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>27.7316</x:v>
+        <x:v>27.4356</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>27.8119</x:v>
+        <x:v>27.5616</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B16" s="5" t="n">
-        <x:v>27.894</x:v>
+      <x:c r="B16" s="3" t="n">
+        <x:v>27.5263</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>27.7656</x:v>
+        <x:v>27.4505</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>27.9427</x:v>
+        <x:v>27.3378</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>28.0655</x:v>
+        <x:v>27.3667</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>28.1777</x:v>
+        <x:v>27.4617</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>28.2068</x:v>
+        <x:v>27.5144</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>28.0385</x:v>
+        <x:v>27.6765</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>27.9261</x:v>
+        <x:v>27.5121</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>28.0189</x:v>
+        <x:v>27.5943</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>28.0787</x:v>
+        <x:v>27.8595</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="B26" s="5" t="n">
-        <x:v>28.152</x:v>
+      <x:c r="B26" s="3" t="n">
+        <x:v>27.8493</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>28.1463</x:v>
+        <x:v>27.6293</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>28.1858</x:v>
+        <x:v>27.7881</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="B29" s="3" t="n">
-        <x:v>28.0655</x:v>
+      <x:c r="B29" s="5" t="n">
+        <x:v>27.61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>28.0823</x:v>
+        <x:v>27.7316</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>27.9688</x:v>
+        <x:v>27.8119</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="B32" s="3" t="n">
-        <x:v>28.0392</x:v>
+      <x:c r="B32" s="4" t="n">
+        <x:v>27.894</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>27.9047</x:v>
+        <x:v>27.7656</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>28.0368</x:v>
+        <x:v>27.9427</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>28.1134</x:v>
+        <x:v>28.0655</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>28.1294</x:v>
+        <x:v>28.1777</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>28.0185</x:v>
+        <x:v>28.2068</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>27.9906</x:v>
+        <x:v>28.0385</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>27.9529</x:v>
+        <x:v>27.9261</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>28.0371</x:v>
+        <x:v>28.0189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>27.8819</x:v>
+        <x:v>28.0787</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="B42" s="3" t="n">
-        <x:v>27.8948</x:v>
+      <x:c r="B42" s="4" t="n">
+        <x:v>28.152</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>27.8907</x:v>
+        <x:v>28.1463</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>27.6733</x:v>
+        <x:v>28.1858</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>27.5436</x:v>
+        <x:v>28.0655</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>27.5709</x:v>
+        <x:v>28.0823</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>27.3043</x:v>
+        <x:v>27.9688</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>27.4529</x:v>
+        <x:v>28.0392</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>27.3891</x:v>
+        <x:v>27.9047</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>27.2799</x:v>
+        <x:v>28.0368</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>27.2206</x:v>
+        <x:v>28.1134</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>27.3619</x:v>
+        <x:v>28.1294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>27.3692</x:v>
+        <x:v>28.0185</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>27.2196</x:v>
+        <x:v>27.9906</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>27.3105</x:v>
+        <x:v>27.9529</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>27.4145</x:v>
+        <x:v>28.0371</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>27.4678</x:v>
+        <x:v>27.8819</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>27.3964</x:v>
+        <x:v>27.8948</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>27.3126</x:v>
+        <x:v>27.8907</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>27.4719</x:v>
+        <x:v>27.6733</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="B61" s="5" t="n">
-        <x:v>27.381</x:v>
+      <x:c r="B61" s="3" t="n">
+        <x:v>27.5436</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>27.2806</x:v>
+        <x:v>27.5709</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>27.4032</x:v>
+        <x:v>27.3043</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>27.5513</x:v>
+        <x:v>27.4529</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>27.4031</x:v>
+        <x:v>27.3891</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="B66" s="4" t="n">
-        <x:v>27.29</x:v>
+      <x:c r="B66" s="3" t="n">
+        <x:v>27.2799</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="2" t="s">
-        <x:v>7</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>27.3535</x:v>
+        <x:v>27.2206</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>27.4826</x:v>
+        <x:v>27.3619</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>27.4086</x:v>
+        <x:v>27.3692</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>27.3881</x:v>
+        <x:v>27.2196</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>27.2909</x:v>
+        <x:v>27.3105</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="2" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>27.241</x:v>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B72" s="3" t="n">
+        <x:v>27.4145</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>27.5054</x:v>
+        <x:v>27.4678</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>27.5475</x:v>
+        <x:v>27.3964</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="2" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>27.401</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B75" s="3" t="n">
+        <x:v>27.3126</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>27.6344</x:v>
+        <x:v>27.4719</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="2" t="s">
-        <x:v>79</x:v>
-[...2 lines deleted...]
-        <x:v>27.6637</x:v>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B77" s="4" t="n">
+        <x:v>27.381</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>27.5123</x:v>
+        <x:v>27.2806</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>27.4422</x:v>
+        <x:v>27.4032</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>27.0439</x:v>
+        <x:v>27.5513</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>27.2471</x:v>
+        <x:v>27.4031</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="2" t="s">
-        <x:v>84</x:v>
-[...2 lines deleted...]
-        <x:v>27.1848</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B82" s="5" t="n">
+        <x:v>27.29</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>27.1319</x:v>
+        <x:v>27.3535</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>27.5862</x:v>
+        <x:v>27.4826</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>27.4815</x:v>
+        <x:v>27.4086</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>27.5975</x:v>
+        <x:v>27.3881</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="B87" s="5" t="n">
-        <x:v>27.527</x:v>
+      <x:c r="B87" s="3" t="n">
+        <x:v>27.2909</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="B88" s="3" t="n">
-        <x:v>27.5375</x:v>
+      <x:c r="B88" s="4" t="n">
+        <x:v>27.241</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>27.5186</x:v>
+        <x:v>27.5054</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>27.4893</x:v>
+        <x:v>27.5475</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="B91" s="5" t="n">
-        <x:v>27.473</x:v>
+      <x:c r="B91" s="4" t="n">
+        <x:v>27.401</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>27.2607</x:v>
+        <x:v>27.6344</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>27.2164</x:v>
+        <x:v>27.6637</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>27.1581</x:v>
+        <x:v>27.5123</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>26.9246</x:v>
+        <x:v>27.4422</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>27.0565</x:v>
+        <x:v>27.0439</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>26.9959</x:v>
+        <x:v>27.2471</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>27.2718</x:v>
+        <x:v>27.1848</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>27.2373</x:v>
+        <x:v>27.1319</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>27.1479</x:v>
+        <x:v>27.5862</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>27.2505</x:v>
+        <x:v>27.4815</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>27.3078</x:v>
+        <x:v>27.5975</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="B103" s="3" t="n">
-        <x:v>27.1719</x:v>
+      <x:c r="B103" s="4" t="n">
+        <x:v>27.527</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>27.3744</x:v>
+        <x:v>27.5375</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>27.0309</x:v>
+        <x:v>27.5186</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>26.8534</x:v>
+        <x:v>27.4893</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="B107" s="3" t="n">
-        <x:v>27.0206</x:v>
+      <x:c r="B107" s="4" t="n">
+        <x:v>27.473</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="B108" s="5" t="n">
-        <x:v>27.055</x:v>
+      <x:c r="B108" s="3" t="n">
+        <x:v>27.2607</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6">
       <x:c r="A109" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>26.7455</x:v>
+        <x:v>27.2164</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6">
       <x:c r="A110" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="B110" s="5" t="n">
-        <x:v>26.853</x:v>
+      <x:c r="B110" s="3" t="n">
+        <x:v>27.1581</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6">
       <x:c r="A111" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="B111" s="5" t="n">
-        <x:v>26.908</x:v>
+      <x:c r="B111" s="3" t="n">
+        <x:v>26.9246</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6">
       <x:c r="A112" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>26.9293</x:v>
+        <x:v>27.0565</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6">
       <x:c r="A113" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>26.8414</x:v>
+        <x:v>26.9959</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6">
       <x:c r="A114" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>26.9216</x:v>
+        <x:v>27.2718</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6">
       <x:c r="A115" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>26.8373</x:v>
+        <x:v>27.2373</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6">
       <x:c r="A116" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>27.0618</x:v>
+        <x:v>27.1479</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6">
       <x:c r="A117" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>27.1345</x:v>
+        <x:v>27.2505</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6">
       <x:c r="A118" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>26.8782</x:v>
+        <x:v>27.3078</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6">
       <x:c r="A119" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>26.8679</x:v>
+        <x:v>27.1719</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6">
       <x:c r="A120" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>26.9005</x:v>
+        <x:v>27.3744</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6">
       <x:c r="A121" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>26.7647</x:v>
+        <x:v>27.0309</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6">
       <x:c r="A122" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>26.6183</x:v>
+        <x:v>26.8534</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6">
       <x:c r="A123" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>26.6685</x:v>
+        <x:v>27.0206</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6">
       <x:c r="A124" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="B124" s="3" t="n">
-        <x:v>26.6513</x:v>
+      <x:c r="B124" s="4" t="n">
+        <x:v>27.055</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6">
       <x:c r="A125" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>26.1451</x:v>
+        <x:v>26.7455</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6">
       <x:c r="A126" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="B126" s="3" t="n">
-        <x:v>26.1345</x:v>
+      <x:c r="B126" s="4" t="n">
+        <x:v>26.853</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6">
       <x:c r="A127" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="B127" s="3" t="n">
-        <x:v>26.0783</x:v>
+      <x:c r="B127" s="4" t="n">
+        <x:v>26.908</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6">
       <x:c r="A128" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>26.1284</x:v>
+        <x:v>26.9293</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6">
       <x:c r="A129" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>25.9837</x:v>
+        <x:v>26.8414</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6">
       <x:c r="A130" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>25.5734</x:v>
+        <x:v>26.9216</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6">
       <x:c r="A131" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>25.5371</x:v>
+        <x:v>26.8373</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6">
       <x:c r="A132" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>25.6739</x:v>
+        <x:v>27.0618</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6">
       <x:c r="A133" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>25.9673</x:v>
+        <x:v>27.1345</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6">
       <x:c r="A134" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>25.7899</x:v>
+        <x:v>26.8782</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6">
       <x:c r="A135" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>25.8664</x:v>
+        <x:v>26.8679</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6">
       <x:c r="A136" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>25.5696</x:v>
+        <x:v>26.9005</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6">
       <x:c r="A137" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>25.9568</x:v>
+        <x:v>26.7647</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6">
       <x:c r="A138" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>25.9742</x:v>
+        <x:v>26.6183</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6">
       <x:c r="A139" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>26.2323</x:v>
+        <x:v>26.6685</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6">
       <x:c r="A140" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>26.1471</x:v>
+        <x:v>26.6513</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6">
       <x:c r="A141" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>25.8883</x:v>
+        <x:v>26.1451</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6">
       <x:c r="A142" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="B142" s="5" t="n">
-        <x:v>26.004</x:v>
+      <x:c r="B142" s="3" t="n">
+        <x:v>26.1345</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6">
       <x:c r="A143" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>26.3231</x:v>
+        <x:v>26.0783</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6">
       <x:c r="A144" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>26.3615</x:v>
+        <x:v>26.1284</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6">
       <x:c r="A145" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>26.3967</x:v>
+        <x:v>25.9837</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6">
       <x:c r="A146" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>26.2801</x:v>
+        <x:v>25.5734</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6">
       <x:c r="A147" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>26.4348</x:v>
+        <x:v>25.5371</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6">
       <x:c r="A148" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>26.7131</x:v>
+        <x:v>25.6739</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6">
       <x:c r="A149" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>26.6151</x:v>
+        <x:v>25.9673</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6">
       <x:c r="A150" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>27.0486</x:v>
+        <x:v>25.7899</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6">
       <x:c r="A151" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>27.2842</x:v>
+        <x:v>25.8664</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6">
       <x:c r="A152" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>27.2697</x:v>
+        <x:v>25.5696</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6">
       <x:c r="A153" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>27.2511</x:v>
+        <x:v>25.9568</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6">
       <x:c r="A154" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>27.1676</x:v>
+        <x:v>25.9742</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6">
       <x:c r="A155" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>27.0813</x:v>
+        <x:v>26.2323</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6">
       <x:c r="A156" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>27.1757</x:v>
+        <x:v>26.1471</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6">
       <x:c r="A157" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>27.0229</x:v>
+        <x:v>25.8883</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6">
       <x:c r="A158" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="B158" s="3" t="n">
-        <x:v>27.0438</x:v>
+      <x:c r="B158" s="4" t="n">
+        <x:v>26.004</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6">
       <x:c r="A159" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>27.0114</x:v>
+        <x:v>26.3231</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6">
       <x:c r="A160" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>27.0613</x:v>
+        <x:v>26.3615</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6">
       <x:c r="A161" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>26.9863</x:v>
+        <x:v>26.3967</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6">
       <x:c r="A162" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>27.1012</x:v>
+        <x:v>26.2801</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6">
       <x:c r="A163" s="2" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>27.0342</x:v>
+        <x:v>26.4348</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6">
       <x:c r="A164" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>26.9649</x:v>
+        <x:v>26.7131</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6">
       <x:c r="A165" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>26.8552</x:v>
+        <x:v>26.6151</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6">
       <x:c r="A166" s="2" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>26.5279</x:v>
+        <x:v>27.0486</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6">
       <x:c r="A167" s="2" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>26.6356</x:v>
+        <x:v>27.2842</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6">
       <x:c r="A168" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>26.5507</x:v>
+        <x:v>27.2697</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6">
       <x:c r="A169" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>26.5051</x:v>
+        <x:v>27.2511</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6">
       <x:c r="A170" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>26.4183</x:v>
+        <x:v>27.1676</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6">
       <x:c r="A171" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>26.5613</x:v>
+        <x:v>27.0813</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6">
       <x:c r="A172" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>26.4611</x:v>
+        <x:v>27.1757</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6">
       <x:c r="A173" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>26.5135</x:v>
+        <x:v>27.0229</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6">
       <x:c r="A174" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>26.3724</x:v>
+        <x:v>27.0438</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6">
       <x:c r="A175" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>26.3031</x:v>
+        <x:v>27.0114</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6">
       <x:c r="A176" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>26.2584</x:v>
+        <x:v>27.0613</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6">
       <x:c r="A177" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>26.1898</x:v>
+        <x:v>26.9863</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6">
       <x:c r="A178" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>25.9744</x:v>
+        <x:v>27.1012</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6">
       <x:c r="A179" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>26.2098</x:v>
+        <x:v>27.0342</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6">
       <x:c r="A180" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>26.2367</x:v>
+        <x:v>26.9649</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6">
       <x:c r="A181" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="B181" s="5" t="n">
-        <x:v>26.208</x:v>
+      <x:c r="B181" s="3" t="n">
+        <x:v>26.8552</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6">
       <x:c r="A182" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>26.1379</x:v>
+        <x:v>26.5279</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6">
       <x:c r="A183" s="2" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>26.2045</x:v>
+        <x:v>26.6356</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6">
       <x:c r="A184" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>26.1484</x:v>
+        <x:v>26.5507</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6">
       <x:c r="A185" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>26.0315</x:v>
+        <x:v>26.5051</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6">
       <x:c r="A186" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>25.9822</x:v>
+        <x:v>26.4183</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6">
       <x:c r="A187" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>26.0722</x:v>
+        <x:v>26.5613</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6">
       <x:c r="A188" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>25.9793</x:v>
+        <x:v>26.4611</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6">
       <x:c r="A189" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="B189" s="5" t="n">
-        <x:v>25.794</x:v>
+      <x:c r="B189" s="3" t="n">
+        <x:v>26.5135</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6">
       <x:c r="A190" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>25.6179</x:v>
+        <x:v>26.3724</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6">
       <x:c r="A191" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>25.7098</x:v>
+        <x:v>26.3031</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6">
       <x:c r="A192" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>25.9477</x:v>
+        <x:v>26.2584</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6">
       <x:c r="A193" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>25.9728</x:v>
+        <x:v>26.1898</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6">
       <x:c r="A194" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>25.9347</x:v>
+        <x:v>25.9744</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6">
       <x:c r="A195" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>25.8856</x:v>
+        <x:v>26.2098</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6">
       <x:c r="A196" s="2" t="s">
-        <x:v>197</x:v>
-[...2 lines deleted...]
-        <x:v>25.83</x:v>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B196" s="3" t="n">
+        <x:v>26.2367</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6">
       <x:c r="A197" s="2" t="s">
-        <x:v>198</x:v>
-[...2 lines deleted...]
-        <x:v>25.7545</x:v>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="B197" s="4" t="n">
+        <x:v>26.208</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6">
       <x:c r="A198" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
-        <x:v>25.6788</x:v>
+        <x:v>26.1379</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6">
       <x:c r="A199" s="2" t="s">
-        <x:v>200</x:v>
-[...2 lines deleted...]
-        <x:v>25.58</x:v>
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B199" s="3" t="n">
+        <x:v>26.2045</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6">
       <x:c r="A200" s="2" t="s">
-        <x:v>201</x:v>
-[...2 lines deleted...]
-        <x:v>25.676</x:v>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B200" s="3" t="n">
+        <x:v>26.1484</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6">
       <x:c r="A201" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>25.7667</x:v>
+        <x:v>26.0315</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6">
       <x:c r="A202" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B202" s="3" t="n">
-        <x:v>25.7057</x:v>
+        <x:v>25.9822</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6">
       <x:c r="A203" s="2" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B203" s="3" t="n">
-        <x:v>25.8114</x:v>
+        <x:v>26.0722</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6">
       <x:c r="A204" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B204" s="3" t="n">
-        <x:v>25.7278</x:v>
+        <x:v>25.9793</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6">
       <x:c r="A205" s="2" t="s">
-        <x:v>206</x:v>
-[...2 lines deleted...]
-        <x:v>25.5088</x:v>
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="B205" s="4" t="n">
+        <x:v>25.794</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6">
       <x:c r="A206" s="2" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B206" s="3" t="n">
-        <x:v>25.5357</x:v>
+        <x:v>25.6179</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6">
       <x:c r="A207" s="2" t="s">
-        <x:v>208</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B207" s="3" t="n">
-        <x:v>25.5905</x:v>
+        <x:v>25.7098</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6">
       <x:c r="A208" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B208" s="3" t="n">
-        <x:v>25.5757</x:v>
+        <x:v>25.9477</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6">
       <x:c r="A209" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B209" s="3" t="n">
-        <x:v>25.5659</x:v>
+        <x:v>25.9728</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6">
       <x:c r="A210" s="2" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B210" s="3" t="n">
-        <x:v>25.4584</x:v>
+        <x:v>25.9347</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6">
       <x:c r="A211" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="B211" s="5" t="n">
-        <x:v>25.417</x:v>
+      <x:c r="B211" s="3" t="n">
+        <x:v>25.8856</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6">
       <x:c r="A212" s="2" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="B212" s="3" t="n">
-        <x:v>25.5191</x:v>
+      <x:c r="B212" s="5" t="n">
+        <x:v>25.83</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6">
       <x:c r="A213" s="2" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B213" s="3" t="n">
-        <x:v>25.4652</x:v>
+        <x:v>25.7545</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6">
       <x:c r="A214" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B214" s="3" t="n">
-        <x:v>25.3396</x:v>
+        <x:v>25.6788</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6">
       <x:c r="A215" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="B215" s="3" t="n">
-        <x:v>25.1382</x:v>
+      <x:c r="B215" s="5" t="n">
+        <x:v>25.58</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6">
       <x:c r="A216" s="2" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="B216" s="3" t="n">
-        <x:v>25.0486</x:v>
+      <x:c r="B216" s="4" t="n">
+        <x:v>25.676</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6">
       <x:c r="A217" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B217" s="3" t="n">
-        <x:v>24.8082</x:v>
+        <x:v>25.7667</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6">
       <x:c r="A218" s="2" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B218" s="3" t="n">
-        <x:v>24.9798</x:v>
+        <x:v>25.7057</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6">
       <x:c r="A219" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B219" s="3" t="n">
-        <x:v>25.0116</x:v>
+        <x:v>25.8114</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6">
       <x:c r="A220" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B220" s="3" t="n">
-        <x:v>25.0822</x:v>
+        <x:v>25.7278</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6">
       <x:c r="A221" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B221" s="3" t="n">
-        <x:v>25.2562</x:v>
+        <x:v>25.5088</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6">
       <x:c r="A222" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B222" s="3" t="n">
-        <x:v>25.2791</x:v>
+        <x:v>25.5357</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6">
       <x:c r="A223" s="2" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B223" s="3" t="n">
-        <x:v>25.4488</x:v>
+        <x:v>25.5905</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6">
       <x:c r="A224" s="2" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B224" s="3" t="n">
-        <x:v>25.3733</x:v>
+        <x:v>25.5757</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6">
       <x:c r="A225" s="2" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B225" s="3" t="n">
-        <x:v>25.2499</x:v>
+        <x:v>25.5659</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6">
       <x:c r="A226" s="2" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B226" s="3" t="n">
-        <x:v>25.1202</x:v>
+        <x:v>25.4584</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6">
       <x:c r="A227" s="2" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="B227" s="3" t="n">
-        <x:v>25.0628</x:v>
+      <x:c r="B227" s="4" t="n">
+        <x:v>25.417</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6">
       <x:c r="A228" s="2" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B228" s="3" t="n">
-        <x:v>25.1091</x:v>
+        <x:v>25.5191</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6">
       <x:c r="A229" s="2" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B229" s="3" t="n">
-        <x:v>25.0448</x:v>
+        <x:v>25.4652</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6">
       <x:c r="A230" s="2" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B230" s="3" t="n">
-        <x:v>25.1829</x:v>
+        <x:v>25.3396</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6">
       <x:c r="A231" s="2" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B231" s="3" t="n">
-        <x:v>25.1897</x:v>
+        <x:v>25.1382</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6">
       <x:c r="A232" s="2" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B232" s="3" t="n">
-        <x:v>25.1823</x:v>
+        <x:v>25.0486</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6">
       <x:c r="A233" s="2" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B233" s="3" t="n">
-        <x:v>25.2925</x:v>
+        <x:v>24.8082</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6">
       <x:c r="A234" s="2" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B234" s="3" t="n">
-        <x:v>25.3916</x:v>
+        <x:v>24.9798</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6">
       <x:c r="A235" s="2" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="B235" s="4" t="n">
-        <x:v>25.42</x:v>
+      <x:c r="B235" s="3" t="n">
+        <x:v>25.0116</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6">
       <x:c r="A236" s="2" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B236" s="3" t="n">
-        <x:v>25.3061</x:v>
+        <x:v>25.0822</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6">
       <x:c r="A237" s="2" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="B237" s="5" t="n">
-        <x:v>25.247</x:v>
+      <x:c r="B237" s="3" t="n">
+        <x:v>25.2562</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6">
       <x:c r="A238" s="2" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B238" s="3" t="n">
-        <x:v>25.2013</x:v>
+        <x:v>25.2791</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6">
       <x:c r="A239" s="2" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B239" s="3" t="n">
-        <x:v>25.2326</x:v>
+        <x:v>25.4488</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6">
       <x:c r="A240" s="2" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B240" s="3" t="n">
-        <x:v>25.2674</x:v>
+        <x:v>25.3733</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6">
       <x:c r="A241" s="2" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B241" s="3" t="n">
-        <x:v>25.1156</x:v>
+        <x:v>25.2499</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6">
       <x:c r="A242" s="2" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="B242" s="5" t="n">
-        <x:v>25.078</x:v>
+      <x:c r="B242" s="3" t="n">
+        <x:v>25.1202</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6">
       <x:c r="A243" s="2" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B243" s="3" t="n">
-        <x:v>25.0394</x:v>
+        <x:v>25.0628</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6">
       <x:c r="A244" s="2" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B244" s="3" t="n">
-        <x:v>24.8998</x:v>
+        <x:v>25.1091</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6">
       <x:c r="A245" s="2" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="B245" s="6" t="n">
-        <x:v>24.842402</x:v>
+      <x:c r="B245" s="3" t="n">
+        <x:v>25.0448</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="246" spans="1:6">
+      <x:c r="A246" s="2" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="B246" s="3" t="n">
+        <x:v>25.1829</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6">
       <x:c r="A247" s="2" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="B247" s="3" t="n">
+        <x:v>25.1897</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6">
       <x:c r="A248" s="2" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="B248" s="3" t="n">
+        <x:v>25.1823</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6">
       <x:c r="A249" s="2" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B249" s="3" t="n">
+        <x:v>25.2925</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6">
       <x:c r="A250" s="2" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B250" s="3" t="n">
+        <x:v>25.3916</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6">
       <x:c r="A251" s="2" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="B251" s="5" t="n">
+        <x:v>25.42</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6">
       <x:c r="A252" s="2" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="B252" s="3" t="n">
+        <x:v>25.3061</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6">
-      <x:c r="A253" s="1" t="s">
-        <x:v>253</x:v>
+      <x:c r="A253" s="2" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="B253" s="4" t="n">
+        <x:v>25.247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="254" spans="1:6">
+      <x:c r="A254" s="2" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="B254" s="3" t="n">
+        <x:v>25.2013</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="255" spans="1:6">
+      <x:c r="A255" s="2" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="B255" s="3" t="n">
+        <x:v>25.2326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="256" spans="1:6">
+      <x:c r="A256" s="2" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="B256" s="3" t="n">
+        <x:v>25.2674</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="257" spans="1:6">
+      <x:c r="A257" s="2" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B257" s="3" t="n">
+        <x:v>25.1156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="258" spans="1:6">
+      <x:c r="A258" s="2" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="B258" s="4" t="n">
+        <x:v>25.078</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="259" spans="1:6">
+      <x:c r="A259" s="2" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="B259" s="3" t="n">
+        <x:v>25.0394</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="260" spans="1:6">
+      <x:c r="A260" s="2" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="B260" s="3" t="n">
+        <x:v>24.8998</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="261" spans="1:6">
+      <x:c r="A261" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B261" s="6" t="n">
+        <x:v>24.842402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="263" spans="1:6">
+      <x:c r="A263" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="264" spans="1:6">
+      <x:c r="A264" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="265" spans="1:6">
+      <x:c r="A265" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="266" spans="1:6">
+      <x:c r="A266" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="267" spans="1:6">
+      <x:c r="A267" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="268" spans="1:6">
+      <x:c r="A268" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="269" spans="1:6">
+      <x:c r="A269" s="1" t="s">
+        <x:v>269</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>