--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,285 +1,285 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2b95416b144ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8939346ad8446a883c4ac3db82087e8.psmdcp" Id="Rec83c3a9b13a4dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1437eafa75774ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dd64f59d1a6491e918dbb6e3010bab9.psmdcp" Id="R1f3f65b77cd64905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Holdings - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/20/2026 (%)</x:t>
+    <x:t>As of 05/12/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VANGUARD FTSE ALL WORLD EX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>922042718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWJV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES MSCI JAPAN VALUE ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46435U374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VXUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VANGUARD TOTAL INTERNATIONAL S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>921909768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES MSCI EMERGING MARKETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46434G764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPTI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STREET SPDR PORTFOLIO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78464A672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES MSCI EAFE SMALL CAP ET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464288273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO INTERNATIONAL VALUE ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90139K407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO US VALUE ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90139K605</x:t>
+  </x:si>
+  <x:si>
     <x:t>QLTY</x:t>
   </x:si>
   <x:si>
     <x:t>GMO US QUALITY ETF</x:t>
   </x:si>
   <x:si>
     <x:t>90139K100</x:t>
   </x:si>
   <x:si>
-    <x:t>Equity</x:t>
-[...17 lines deleted...]
-    <x:t>90139K605</x:t>
+    <x:t>QLTI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO INTERNATIONAL QUALITY ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90139K308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES CORE MSCI EMERGING MAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46434G103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO DOMESTIC RESILIENCE ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90139K860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>IEI</x:t>
   </x:si>
   <x:si>
     <x:t>ISHARES 3 7 YEAR TREASURY BOND</x:t>
   </x:si>
   <x:si>
     <x:t>464288661</x:t>
   </x:si>
   <x:si>
+    <x:t>VWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VANGUARD FTSE EMERGING MARKETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>922042858</x:t>
+  </x:si>
+  <x:si>
     <x:t>SCHR</x:t>
   </x:si>
   <x:si>
     <x:t>SCHWAB INTERMEDIATE TERM U.S.</x:t>
   </x:si>
   <x:si>
     <x:t>808524854</x:t>
   </x:si>
   <x:si>
+    <x:t>IDEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES CORE MSCI INTERNATIONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46435G326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PZA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVESCO NATIONAL AMT FREE MUNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46138E537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VANGUARD SHORT TERM TREASURY E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92206C102</x:t>
+  </x:si>
+  <x:si>
     <x:t>VGIT</x:t>
   </x:si>
   <x:si>
     <x:t>VANGUARD INTERMEDIATE TERM TRE</x:t>
   </x:si>
   <x:si>
     <x:t>92206C706</x:t>
   </x:si>
   <x:si>
-    <x:t>SPTI</x:t>
-[...115 lines deleted...]
-  <x:si>
     <x:t>VPL</x:t>
   </x:si>
   <x:si>
     <x:t>VANGUARD FTSE PACIFIC ETF</x:t>
   </x:si>
   <x:si>
     <x:t>922042866</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -636,591 +636,591 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:G31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="34.420625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="11.420625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="35.020625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="10.960625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s">
+      <x:c r="A6" s="3" t="s"/>
+      <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="s">
+      <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
+      <x:c r="D6" s="4" t="n">
+        <x:v>266268.7</x:v>
+      </x:c>
+      <x:c r="E6" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="n">
+        <x:v>266268.7</x:v>
+      </x:c>
+      <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="s">
+      <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C7" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>94244</x:v>
+        <x:v>3532</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>10.3</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>3567135.4</x:v>
+        <x:v>574585.8</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>117918</x:v>
+        <x:v>32229</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>3461860.2</x:v>
+        <x:v>1433545.9</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>25982</x:v>
+        <x:v>13658</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>3092377.6</x:v>
+        <x:v>1166256.6</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>109389</x:v>
+        <x:v>10979</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>2735818.9</x:v>
+        <x:v>1075283.3</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>44552</x:v>
+        <x:v>88658</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>2662427.5</x:v>
+        <x:v>2522320.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>84059</x:v>
+        <x:v>4512</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>2417536.8</x:v>
+        <x:v>387535.7</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>66451</x:v>
+        <x:v>99396</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1776235.2</x:v>
+        <x:v>3759156.7</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>72052</x:v>
+        <x:v>124365</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1686737.3</x:v>
+        <x:v>3679661.9</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>28147</x:v>
+        <x:v>95900</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>10.5</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1648851.3</x:v>
+        <x:v>3847508</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>30556</x:v>
+        <x:v>70084</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1358519.8</x:v>
+        <x:v>1828491.6</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>12951</x:v>
+        <x:v>12428</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1084646.3</x:v>
+        <x:v>1031151.2</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>35180</x:v>
+        <x:v>37105</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1038605.1</x:v>
+        <x:v>1109068.5</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
-      <x:c r="A19" s="3" t="s">
+      <x:c r="A19" s="3" t="s"/>
+      <x:c r="B19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="B19" s="3" t="s">
+      <x:c r="C19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="C19" s="3" t="s">
+      <x:c r="D19" s="4" t="n">
+        <x:v>2102.5</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>2102.5</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>11784</x:v>
+        <x:v>27403</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>920330.4</x:v>
+        <x:v>3228073.4</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>12160</x:v>
+        <x:v>12825</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>719628.8</x:v>
+        <x:v>774501.8</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>6001</x:v>
+        <x:v>115374</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>539549.9</x:v>
+        <x:v>2852045.3</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>3350</x:v>
+        <x:v>6330</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>536804</x:v>
+        <x:v>567231.3</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>4281</x:v>
+        <x:v>75993</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>364698.4</x:v>
+        <x:v>1772156.8</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>3365</x:v>
+        <x:v>29687</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>361300.1</x:v>
+        <x:v>1730158.4</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
-      <x:c r="A26" s="3" t="s"/>
+      <x:c r="A26" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>213625.6</x:v>
+        <x:v>46988</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>213625.6</x:v>
+        <x:v>2777460.7</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
-      <x:c r="A27" s="3" t="s"/>
+      <x:c r="A27" s="3" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>1784.8</x:v>
+        <x:v>3547</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>1784.8</x:v>
+        <x:v>405883.2</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>