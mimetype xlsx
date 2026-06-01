--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1437eafa75774ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dd64f59d1a6491e918dbb6e3010bab9.psmdcp" Id="R1f3f65b77cd64905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b71edb46290459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3862e38514e6497ea5b97b287314b1fc.psmdcp" Id="Rb068b0bf878c4df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <x:si>
     <x:t>Holdings - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/12/2026 (%)</x:t>
+    <x:t>As of 06/01/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -155,59 +155,50 @@
     <x:t>QLTI</x:t>
   </x:si>
   <x:si>
     <x:t>GMO INTERNATIONAL QUALITY ETF</x:t>
   </x:si>
   <x:si>
     <x:t>90139K308</x:t>
   </x:si>
   <x:si>
     <x:t>IEMG</x:t>
   </x:si>
   <x:si>
     <x:t>ISHARES CORE MSCI EMERGING MAR</x:t>
   </x:si>
   <x:si>
     <x:t>46434G103</x:t>
   </x:si>
   <x:si>
     <x:t>DRES</x:t>
   </x:si>
   <x:si>
     <x:t>GMO DOMESTIC RESILIENCE ETF</x:t>
   </x:si>
   <x:si>
     <x:t>90139K860</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>IEI</x:t>
   </x:si>
   <x:si>
     <x:t>ISHARES 3 7 YEAR TREASURY BOND</x:t>
   </x:si>
   <x:si>
     <x:t>464288661</x:t>
   </x:si>
   <x:si>
     <x:t>VWO</x:t>
   </x:si>
   <x:si>
     <x:t>VANGUARD FTSE EMERGING MARKETS</x:t>
   </x:si>
   <x:si>
     <x:t>922042858</x:t>
   </x:si>
   <x:si>
     <x:t>SCHR</x:t>
   </x:si>
   <x:si>
     <x:t>SCHWAB INTERMEDIATE TERM U.S.</x:t>
   </x:si>
@@ -629,51 +620,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G31"/>
+  <x:dimension ref="A1:G30"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="35.020625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="10.960625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -686,556 +677,535 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>266268.7</x:v>
+        <x:v>284588.3</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>266268.7</x:v>
+        <x:v>284588.3</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>3532</x:v>
+        <x:v>3662</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>574585.8</x:v>
+        <x:v>589582</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>32229</x:v>
+        <x:v>33424</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1433545.9</x:v>
+        <x:v>1521460.5</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>13658</x:v>
+        <x:v>14163</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1166256.6</x:v>
+        <x:v>1218867.8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>10979</x:v>
+        <x:v>11384</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1075283.3</x:v>
+        <x:v>1150239.4</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>88658</x:v>
+        <x:v>91943</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>2522320.1</x:v>
+        <x:v>2614858.9</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>4512</x:v>
+        <x:v>4677</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>387535.7</x:v>
+        <x:v>404513.7</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>99396</x:v>
+        <x:v>103076</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>3759156.7</x:v>
+        <x:v>3941626.2</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>124365</x:v>
+        <x:v>128970</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>3679661.9</x:v>
+        <x:v>3907791</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>95900</x:v>
+        <x:v>99450</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>10.5</x:v>
+        <x:v>10.7</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>3847508</x:v>
+        <x:v>4129164</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>70084</x:v>
+        <x:v>72679</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1828491.6</x:v>
+        <x:v>1925993.5</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>12428</x:v>
+        <x:v>12888</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1031151.2</x:v>
+        <x:v>1075761.4</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>37105</x:v>
+        <x:v>38480</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1109068.5</x:v>
+        <x:v>1163839.1</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
-      <x:c r="A19" s="3" t="s"/>
+      <x:c r="A19" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="B19" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2102.5</x:v>
+        <x:v>28418</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>8.7</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>2102.5</x:v>
+        <x:v>3345935.3</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>27403</x:v>
+        <x:v>13300</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>8.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>3228073.4</x:v>
+        <x:v>796404</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>12825</x:v>
+        <x:v>119649</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>774501.8</x:v>
+        <x:v>2956526.8</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>115374</x:v>
+        <x:v>6565</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>2852045.3</x:v>
+        <x:v>593541.7</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>6330</x:v>
+        <x:v>78808</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>567231.3</x:v>
+        <x:v>1835438.3</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>75993</x:v>
+        <x:v>30787</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>1772156.8</x:v>
+        <x:v>1790741.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>29687</x:v>
+        <x:v>48728</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>1730158.4</x:v>
+        <x:v>2869908.7</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>46988</x:v>
+        <x:v>3677</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>7.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>2777460.7</x:v>
+        <x:v>427046.8</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:7">
-      <x:c r="A27" s="3" t="s">
+    <x:row r="28" spans="1:7">
+      <x:c r="A28" s="3" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
-      <x:c r="A30" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>78</x:v>
+      <x:c r="A30" s="1" t="s">
+        <x:v>75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>