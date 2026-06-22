--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,116 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b71edb46290459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3862e38514e6497ea5b97b287314b1fc.psmdcp" Id="Rb068b0bf878c4df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re33ba2582f414b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89abe5192dcc42af8c48341a43642114.psmdcp" Id="R7eb0451508324aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <x:si>
     <x:t>Holdings - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/01/2026 (%)</x:t>
+    <x:t>As of 06/18/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
-    <x:t>VSS</x:t>
-[...5 lines deleted...]
-    <x:t>922042718</x:t>
+    <x:t>EWJV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES MSCI JAPAN VALUE ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46435U374</x:t>
   </x:si>
   <x:si>
     <x:t>Equity</x:t>
   </x:si>
   <x:si>
-    <x:t>EWJV</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>VXUS</x:t>
   </x:si>
   <x:si>
     <x:t>VANGUARD TOTAL INTERNATIONAL S</x:t>
   </x:si>
   <x:si>
     <x:t>921909768</x:t>
   </x:si>
   <x:si>
     <x:t>EMXC</x:t>
   </x:si>
   <x:si>
     <x:t>ISHARES MSCI EMERGING MARKETS</x:t>
   </x:si>
   <x:si>
     <x:t>46434G764</x:t>
   </x:si>
   <x:si>
     <x:t>SPTI</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STREET SPDR PORTFOLIO IN</x:t>
   </x:si>
   <x:si>
     <x:t>78464A672</x:t>
@@ -139,138 +130,129 @@
   <x:si>
     <x:t>GMO US VALUE ETF</x:t>
   </x:si>
   <x:si>
     <x:t>90139K605</x:t>
   </x:si>
   <x:si>
     <x:t>QLTY</x:t>
   </x:si>
   <x:si>
     <x:t>GMO US QUALITY ETF</x:t>
   </x:si>
   <x:si>
     <x:t>90139K100</x:t>
   </x:si>
   <x:si>
     <x:t>QLTI</x:t>
   </x:si>
   <x:si>
     <x:t>GMO INTERNATIONAL QUALITY ETF</x:t>
   </x:si>
   <x:si>
     <x:t>90139K308</x:t>
   </x:si>
   <x:si>
+    <x:t>SCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHWAB US TIPS ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808524870</x:t>
+  </x:si>
+  <x:si>
     <x:t>IEMG</x:t>
   </x:si>
   <x:si>
     <x:t>ISHARES CORE MSCI EMERGING MAR</x:t>
   </x:si>
   <x:si>
     <x:t>46434G103</x:t>
   </x:si>
   <x:si>
     <x:t>DRES</x:t>
   </x:si>
   <x:si>
     <x:t>GMO DOMESTIC RESILIENCE ETF</x:t>
   </x:si>
   <x:si>
     <x:t>90139K860</x:t>
   </x:si>
   <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
     <x:t>IEI</x:t>
   </x:si>
   <x:si>
     <x:t>ISHARES 3 7 YEAR TREASURY BOND</x:t>
   </x:si>
   <x:si>
     <x:t>464288661</x:t>
   </x:si>
   <x:si>
-    <x:t>VWO</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>SCHR</x:t>
   </x:si>
   <x:si>
     <x:t>SCHWAB INTERMEDIATE TERM U.S.</x:t>
   </x:si>
   <x:si>
     <x:t>808524854</x:t>
   </x:si>
   <x:si>
     <x:t>IDEV</x:t>
   </x:si>
   <x:si>
     <x:t>ISHARES CORE MSCI INTERNATIONA</x:t>
   </x:si>
   <x:si>
     <x:t>46435G326</x:t>
   </x:si>
   <x:si>
-    <x:t>PZA</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>VGSH</x:t>
   </x:si>
   <x:si>
     <x:t>VANGUARD SHORT TERM TREASURY E</x:t>
   </x:si>
   <x:si>
     <x:t>92206C102</x:t>
   </x:si>
   <x:si>
     <x:t>VGIT</x:t>
   </x:si>
   <x:si>
     <x:t>VANGUARD INTERMEDIATE TERM TRE</x:t>
   </x:si>
   <x:si>
     <x:t>92206C706</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>922042866</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -620,592 +602,544 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G30"/>
+  <x:dimension ref="A1:G28"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="35.020625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="33.810625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="10.960625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>284588.3</x:v>
+        <x:v>207622.1</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>284588.3</x:v>
+        <x:v>207622.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>3662</x:v>
+        <x:v>33890</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>589582</x:v>
+        <x:v>1533522.5</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>33424</x:v>
+        <x:v>14360</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1521460.5</x:v>
+        <x:v>1231569.6</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>14163</x:v>
+        <x:v>11542</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1218867.8</x:v>
+        <x:v>1174513.9</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>11384</x:v>
+        <x:v>93226</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1150239.4</x:v>
+        <x:v>2632702.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>91943</x:v>
+        <x:v>9223</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>2614858.9</x:v>
+        <x:v>771780.6</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>4677</x:v>
+        <x:v>104513</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>404513.7</x:v>
+        <x:v>3978809.9</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>103076</x:v>
+        <x:v>127591</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>10.2</x:v>
+        <x:v>9.8</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>3941626.2</x:v>
+        <x:v>3795832.3</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>128970</x:v>
+        <x:v>94752</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>3907791</x:v>
+        <x:v>3864934.1</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>99450</x:v>
+        <x:v>73693</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>10.7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>4129164</x:v>
+        <x:v>1961707.7</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>72679</x:v>
+        <x:v>145497</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1925993.5</x:v>
+        <x:v>3841120.8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>12888</x:v>
+        <x:v>24151</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1075761.4</x:v>
+        <x:v>2005016</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>38480</x:v>
+        <x:v>39017</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1163839.1</x:v>
+        <x:v>1191029</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
-      <x:c r="A19" s="3" t="s">
+      <x:c r="A19" s="3" t="s"/>
+      <x:c r="B19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="B19" s="3" t="s">
+      <x:c r="C19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="C19" s="3" t="s">
+      <x:c r="D19" s="4" t="n">
+        <x:v>67406</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>67406</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>13300</x:v>
+        <x:v>19888</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>796404</x:v>
+        <x:v>2324907.2</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>119649</x:v>
+        <x:v>126183</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>2956526.8</x:v>
+        <x:v>3096530.8</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>6565</x:v>
+        <x:v>13061</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>593541.7</x:v>
+        <x:v>1165694.3</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>78808</x:v>
+        <x:v>16665</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>1835438.3</x:v>
+        <x:v>967403.3</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>30787</x:v>
+        <x:v>52754</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>1790741.2</x:v>
+        <x:v>3095604.7</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>15</x:v>
-[...21 lines deleted...]
-      <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
-        <x:v>70</x:v>
-[...17 lines deleted...]
-        <x:v>15</x:v>
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:7">
+      <x:c r="A27" s="3" t="s">
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
-      <x:c r="A28" s="3" t="s">
-[...10 lines deleted...]
-        <x:v>75</x:v>
+      <x:c r="A28" s="1" t="s">
+        <x:v>69</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>