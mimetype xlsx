--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re33ba2582f414b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89abe5192dcc42af8c48341a43642114.psmdcp" Id="R7eb0451508324aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67b98371fd34fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c45514dfabd4f15911cccedb4004d0f.psmdcp" Id="Rcf30b5a52543409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <x:si>
     <x:t>Holdings - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/18/2026 (%)</x:t>
+    <x:t>As of 07/10/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -659,469 +659,469 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>207622.1</x:v>
+        <x:v>213547</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>207622.1</x:v>
+        <x:v>213547</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>33890</x:v>
+        <x:v>36041</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1533522.5</x:v>
+        <x:v>1634459.4</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>14360</x:v>
+        <x:v>15269</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1231569.6</x:v>
+        <x:v>1296338.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>11542</x:v>
+        <x:v>12271</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1174513.9</x:v>
+        <x:v>1202435.3</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>93226</x:v>
+        <x:v>99139</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>2632702.2</x:v>
+        <x:v>2796711.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>9223</x:v>
+        <x:v>9808</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>771780.6</x:v>
+        <x:v>811808.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>104513</x:v>
+        <x:v>111137</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>3978809.9</x:v>
+        <x:v>4228762.9</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>127591</x:v>
+        <x:v>135682</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>3795832.3</x:v>
+        <x:v>4132873.7</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>94752</x:v>
+        <x:v>100755</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>3864934.1</x:v>
+        <x:v>4220123.2</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>73693</x:v>
+        <x:v>78364</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1961707.7</x:v>
+        <x:v>2098172.6</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>145497</x:v>
+        <x:v>154722</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>9.8</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>3841120.8</x:v>
+        <x:v>4058358.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>24151</x:v>
+        <x:v>25681</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>2005016</x:v>
+        <x:v>2080674.6</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>39017</x:v>
+        <x:v>41492</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1191029</x:v>
+        <x:v>1263016.5</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>67406</x:v>
+        <x:v>1335.2</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>67406</x:v>
+        <x:v>1335.2</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>19888</x:v>
+        <x:v>21148</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>2324907.2</x:v>
+        <x:v>2470932.3</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>126183</x:v>
+        <x:v>134184</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>3096530.8</x:v>
+        <x:v>3290191.7</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>13061</x:v>
+        <x:v>13889</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>1165694.3</x:v>
+        <x:v>1238898.8</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>16665</x:v>
+        <x:v>17718</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>967403.3</x:v>
+        <x:v>1028707.1</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>52754</x:v>
+        <x:v>56102</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>3095604.7</x:v>
+        <x:v>3288138.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>