--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67b98371fd34fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c45514dfabd4f15911cccedb4004d0f.psmdcp" Id="Rcf30b5a52543409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93d3112bf544ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd93c409475449bc942f2785ee5413e2.psmdcp" Id="R40ef973dec914a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <x:si>
     <x:t>Holdings - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/10/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -155,50 +155,59 @@
     <x:t>SCHP</x:t>
   </x:si>
   <x:si>
     <x:t>SCHWAB US TIPS ETF</x:t>
   </x:si>
   <x:si>
     <x:t>808524870</x:t>
   </x:si>
   <x:si>
     <x:t>IEMG</x:t>
   </x:si>
   <x:si>
     <x:t>ISHARES CORE MSCI EMERGING MAR</x:t>
   </x:si>
   <x:si>
     <x:t>46434G103</x:t>
   </x:si>
   <x:si>
     <x:t>DRES</x:t>
   </x:si>
   <x:si>
     <x:t>GMO DOMESTIC RESILIENCE ETF</x:t>
   </x:si>
   <x:si>
     <x:t>90139K860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO POWER INFRASTRUCTURE ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36275C105</x:t>
   </x:si>
   <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>IEI</x:t>
   </x:si>
   <x:si>
     <x:t>ISHARES 3 7 YEAR TREASURY BOND</x:t>
   </x:si>
   <x:si>
     <x:t>464288661</x:t>
   </x:si>
   <x:si>
     <x:t>SCHR</x:t>
   </x:si>
   <x:si>
     <x:t>SCHWAB INTERMEDIATE TERM U.S.</x:t>
   </x:si>
@@ -602,51 +611,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G28"/>
+  <x:dimension ref="A1:G29"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.810625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="10.960625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -659,487 +668,510 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>213547</x:v>
+        <x:v>207400.1</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>213547</x:v>
+        <x:v>207400.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>36041</x:v>
+        <x:v>37460</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1634459.4</x:v>
+        <x:v>1762867.6</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>15269</x:v>
+        <x:v>5907</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1296338.1</x:v>
+        <x:v>500736.4</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>12271</x:v>
+        <x:v>12754</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1202435.3</x:v>
+        <x:v>1162909.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>99139</x:v>
+        <x:v>103039</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>2796711.2</x:v>
+        <x:v>2899517.5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>9808</x:v>
+        <x:v>10195</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>811808.2</x:v>
+        <x:v>860152.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>111137</x:v>
+        <x:v>115511</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>10.2</x:v>
+        <x:v>10.8</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>4228762.9</x:v>
+        <x:v>4696677.3</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>135682</x:v>
+        <x:v>141019</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>4132873.7</x:v>
+        <x:v>4432227.2</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>100755</x:v>
+        <x:v>104718</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>10.2</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>4220123.2</x:v>
+        <x:v>4344749.8</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>78364</x:v>
+        <x:v>81448</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>2098172.6</x:v>
+        <x:v>2221901.4</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>154722</x:v>
+        <x:v>160809</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>9.7</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>4058358.1</x:v>
+        <x:v>4200331.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>25681</x:v>
+        <x:v>26692</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>2080674.6</x:v>
+        <x:v>2056618.6</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>41492</x:v>
+        <x:v>43124</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1263016.5</x:v>
+        <x:v>1332100.4</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
-      <x:c r="A19" s="3" t="s"/>
+      <x:c r="A19" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="B19" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>1335.2</x:v>
+        <x:v>34310</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>845226.9</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:7">
+      <x:c r="A20" s="3" t="s"/>
+      <x:c r="B20" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C20" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="n">
+        <x:v>1271.6</x:v>
+      </x:c>
+      <x:c r="E20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="F19" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="C20" s="3" t="s">
+      <x:c r="F20" s="4" t="n">
+        <x:v>1271.6</x:v>
+      </x:c>
+      <x:c r="G20" s="3" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>134184</x:v>
+        <x:v>21979</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>3290191.7</x:v>
+        <x:v>2563630.6</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>13889</x:v>
+        <x:v>139461</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>1238898.8</x:v>
+        <x:v>3411216.1</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>17718</x:v>
+        <x:v>14435</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>1028707.1</x:v>
+        <x:v>1315750.3</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>56102</x:v>
+        <x:v>18414</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>3288138.2</x:v>
+        <x:v>1070405.8</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:7">
-      <x:c r="A26" s="3" t="s">
+    <x:row r="25" spans="1:7">
+      <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
+      </x:c>
+      <x:c r="B25" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="n">
+        <x:v>58307</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="n">
+        <x:v>7.9</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="n">
+        <x:v>3408044.2</x:v>
+      </x:c>
+      <x:c r="G25" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
-      <x:c r="A28" s="1" t="s">
-        <x:v>69</x:v>
+      <x:c r="A28" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:7">
+      <x:c r="A29" s="1" t="s">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>