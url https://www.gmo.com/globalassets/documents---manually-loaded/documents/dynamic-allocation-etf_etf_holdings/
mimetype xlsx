--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,267 +1,258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93d3112bf544ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd93c409475449bc942f2785ee5413e2.psmdcp" Id="R40ef973dec914a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044a5f6a5be64f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d932a48fb8254090885ba309beb64bfc.psmdcp" Id="Rd45c2b1889404bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <x:si>
     <x:t>Holdings - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/20/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>SCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHWAB US TIPS ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808524870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QLTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO US QUALITY ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90139K100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO US VALUE ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90139K605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO INTERNATIONAL VALUE ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90139K407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHWAB INTERMEDIATE TERM U.S.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808524854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VANGUARD INTERMEDIATE TERM TRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92206C706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPTI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STREET SPDR PORTFOLIO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78464A672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES 3 7 YEAR TREASURY BOND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464288661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QLTI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO INTERNATIONAL QUALITY ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90139K308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES CORE MSCI EMERGING MAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46434G103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWJV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES MSCI JAPAN VALUE ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46435U374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO DOMESTIC RESILIENCE ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90139K860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES CORE MSCI INTERNATIONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46435G326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES MSCI EMERGING MARKETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46434G764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VANGUARD SHORT TERM TREASURY E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92206C102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES MSCI EAFE SMALL CAP ET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464288273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO POWER INFRASTRUCTURE ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36275C105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VXUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VANGUARD TOTAL INTERNATIONAL S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>921909768</x:t>
+  </x:si>
+  <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
-  </x:si>
-[...172 lines deleted...]
-    <x:t>92206C706</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -611,567 +602,546 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G29"/>
+  <x:dimension ref="A1:G28"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="33.810625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="10.960625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="34.420625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="11.400625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s"/>
+      <x:c r="A6" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
       <x:c r="B6" s="3" t="s">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>207400.1</x:v>
+        <x:v>177693</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>207400.1</x:v>
+        <x:v>4630679.6</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>37460</x:v>
+        <x:v>106711</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1762867.6</x:v>
+        <x:v>4590707.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>5907</x:v>
+        <x:v>139204</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>500736.4</x:v>
+        <x:v>4546527.9</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>12754</x:v>
+        <x:v>109366</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1162909.7</x:v>
+        <x:v>4502051.4</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>103039</x:v>
+        <x:v>142114</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>2899517.5</x:v>
+        <x:v>3478950.7</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>10195</x:v>
+        <x:v>59416</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>860152.2</x:v>
+        <x:v>3478212.6</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>115511</x:v>
+        <x:v>104999</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>10.8</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>4696677.3</x:v>
+        <x:v>2958871.8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>141019</x:v>
+        <x:v>22397</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>10.2</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>4432227.2</x:v>
+        <x:v>2614849.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>104718</x:v>
+        <x:v>82998</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>4344749.8</x:v>
+        <x:v>2311079.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>81448</x:v>
+        <x:v>27200</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>2221901.4</x:v>
+        <x:v>2191504</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>160809</x:v>
+        <x:v>38174</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>9.7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>4200331.1</x:v>
+        <x:v>1778908.4</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>26692</x:v>
+        <x:v>43945</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>2056618.6</x:v>
+        <x:v>1367933.1</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>43124</x:v>
+        <x:v>14710</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1332100.4</x:v>
+        <x:v>1364646.7</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>34310</x:v>
+        <x:v>12996</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>845226.9</x:v>
+        <x:v>1249435.4</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
-      <x:c r="A20" s="3" t="s"/>
+      <x:c r="A20" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="B20" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>1271.6</x:v>
+        <x:v>21082</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1271.6</x:v>
+        <x:v>1226129.1</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>21979</x:v>
+        <x:v>10389</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>2563630.6</x:v>
+        <x:v>894596.8</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>139461</x:v>
+        <x:v>34964</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>3411216.1</x:v>
+        <x:v>878054.4</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>14435</x:v>
+        <x:v>6020</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>1315750.3</x:v>
+        <x:v>523559.4</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
-      <x:c r="A24" s="3" t="s">
+      <x:c r="A24" s="3" t="s"/>
+      <x:c r="B24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="B24" s="3" t="s">
+      <x:c r="C24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="C24" s="3" t="s">
+      <x:c r="D24" s="4" t="n">
+        <x:v>280834.8</x:v>
+      </x:c>
+      <x:c r="E24" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F24" s="4" t="n">
+        <x:v>280834.8</x:v>
+      </x:c>
+      <x:c r="G24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D24" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A25" s="3" t="s">
+    </x:row>
+    <x:row r="26" spans="1:7">
+      <x:c r="A26" s="3" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
-      <x:c r="A28" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>72</x:v>
+      <x:c r="A28" s="1" t="s">
+        <x:v>69</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>