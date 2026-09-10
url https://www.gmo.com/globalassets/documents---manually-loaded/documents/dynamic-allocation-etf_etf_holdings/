--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,258 +1,267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044a5f6a5be64f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d932a48fb8254090885ba309beb64bfc.psmdcp" Id="Rd45c2b1889404bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd442c5d76c904eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fdc6c8c3c2545fdafbd7f083a3f67d7.psmdcp" Id="R521ff0c0fdaf4eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <x:si>
     <x:t>Holdings - Dynamic Allocation ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/20/2026 (%)</x:t>
+    <x:t>As of 09/10/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>SCHP</x:t>
   </x:si>
   <x:si>
     <x:t>SCHWAB US TIPS ETF</x:t>
   </x:si>
   <x:si>
     <x:t>808524870</x:t>
   </x:si>
   <x:si>
     <x:t>Equity</x:t>
   </x:si>
   <x:si>
+    <x:t>GMOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO US VALUE ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90139K605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO INTERNATIONAL VALUE ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90139K407</x:t>
+  </x:si>
+  <x:si>
     <x:t>QLTY</x:t>
   </x:si>
   <x:si>
     <x:t>GMO US QUALITY ETF</x:t>
   </x:si>
   <x:si>
     <x:t>90139K100</x:t>
   </x:si>
   <x:si>
-    <x:t>GMOV</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>SCHR</x:t>
   </x:si>
   <x:si>
     <x:t>SCHWAB INTERMEDIATE TERM U.S.</x:t>
   </x:si>
   <x:si>
     <x:t>808524854</x:t>
   </x:si>
   <x:si>
     <x:t>VGIT</x:t>
   </x:si>
   <x:si>
     <x:t>VANGUARD INTERMEDIATE TERM TRE</x:t>
   </x:si>
   <x:si>
     <x:t>92206C706</x:t>
   </x:si>
   <x:si>
     <x:t>SPTI</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STREET SPDR PORTFOLIO IN</x:t>
   </x:si>
   <x:si>
     <x:t>78464A672</x:t>
   </x:si>
   <x:si>
     <x:t>IEI</x:t>
   </x:si>
   <x:si>
     <x:t>ISHARES 3 7 YEAR TREASURY BOND</x:t>
   </x:si>
   <x:si>
     <x:t>464288661</x:t>
   </x:si>
   <x:si>
+    <x:t>IEMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES CORE MSCI EMERGING MAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46434G103</x:t>
+  </x:si>
+  <x:si>
     <x:t>QLTI</x:t>
   </x:si>
   <x:si>
     <x:t>GMO INTERNATIONAL QUALITY ETF</x:t>
   </x:si>
   <x:si>
     <x:t>90139K308</x:t>
   </x:si>
   <x:si>
-    <x:t>IEMG</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>EWJV</x:t>
   </x:si>
   <x:si>
     <x:t>ISHARES MSCI JAPAN VALUE ETF</x:t>
   </x:si>
   <x:si>
     <x:t>46435U374</x:t>
   </x:si>
   <x:si>
+    <x:t>EMXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES MSCI EMERGING MARKETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46434G764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISHARES CORE MSCI INTERNATIONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46435G326</x:t>
+  </x:si>
+  <x:si>
     <x:t>DRES</x:t>
   </x:si>
   <x:si>
     <x:t>GMO DOMESTIC RESILIENCE ETF</x:t>
   </x:si>
   <x:si>
     <x:t>90139K860</x:t>
   </x:si>
   <x:si>
-    <x:t>IDEV</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>VGSH</x:t>
   </x:si>
   <x:si>
     <x:t>VANGUARD SHORT TERM TREASURY E</x:t>
   </x:si>
   <x:si>
     <x:t>92206C102</x:t>
   </x:si>
   <x:si>
     <x:t>SCZ</x:t>
   </x:si>
   <x:si>
     <x:t>ISHARES MSCI EAFE SMALL CAP ET</x:t>
   </x:si>
   <x:si>
     <x:t>464288273</x:t>
   </x:si>
   <x:si>
     <x:t>KWH</x:t>
   </x:si>
   <x:si>
     <x:t>GMO POWER INFRASTRUCTURE ETF</x:t>
   </x:si>
   <x:si>
     <x:t>36275C105</x:t>
   </x:si>
   <x:si>
     <x:t>VXUS</x:t>
   </x:si>
   <x:si>
     <x:t>VANGUARD TOTAL INTERNATIONAL S</x:t>
   </x:si>
   <x:si>
     <x:t>921909768</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -602,51 +611,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G28"/>
+  <x:dimension ref="A1:G29"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="34.420625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.400625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -661,487 +670,508 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>177693</x:v>
+        <x:v>182137</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>4630679.6</x:v>
+        <x:v>4700956</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>106711</x:v>
+        <x:v>142684</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>4590707.2</x:v>
+        <x:v>4661400.7</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>139204</x:v>
+        <x:v>112102</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>10.1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>4546527.9</x:v>
+        <x:v>4632054.6</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>109366</x:v>
+        <x:v>109379</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>4502051.4</x:v>
+        <x:v>4632200.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>142114</x:v>
+        <x:v>145666</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>3478950.7</x:v>
+        <x:v>3520747.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>59416</x:v>
+        <x:v>60900</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>3478212.6</x:v>
+        <x:v>3517584</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>104999</x:v>
+        <x:v>107623</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>2958871.8</x:v>
+        <x:v>2992995.6</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>22397</x:v>
+        <x:v>22957</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>2614849.8</x:v>
+        <x:v>2648549.1</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>82998</x:v>
+        <x:v>27880</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>2311079.3</x:v>
+        <x:v>2321010</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>27200</x:v>
+        <x:v>85074</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>2191504</x:v>
+        <x:v>2280272.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>38174</x:v>
+        <x:v>39130</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1778908.4</x:v>
+        <x:v>1911891.8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>43945</x:v>
+        <x:v>13320</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1367933.1</x:v>
+        <x:v>1353445.2</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>14710</x:v>
+        <x:v>15078</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1364646.7</x:v>
+        <x:v>1384612.7</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>12996</x:v>
+        <x:v>45045</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>1249435.4</x:v>
+        <x:v>1335584.3</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>21082</x:v>
+        <x:v>21610</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1226129.1</x:v>
+        <x:v>1250570.7</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>10389</x:v>
+        <x:v>10649</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>894596.8</x:v>
+        <x:v>916559.4</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>34964</x:v>
+        <x:v>35840</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>878054.4</x:v>
+        <x:v>889011.2</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>6020</x:v>
+        <x:v>6172</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>523559.4</x:v>
+        <x:v>539494.5</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>280834.8</x:v>
+        <x:v>337527.4</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>280834.8</x:v>
+        <x:v>337527.4</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:7">
-      <x:c r="A26" s="3" t="s">
+    <x:row r="25" spans="1:7">
+      <x:c r="A25" s="3" t="s"/>
+      <x:c r="B25" s="3" t="s">
         <x:v>67</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="n">
+        <x:v>1971.5</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="n">
+        <x:v>1971.5</x:v>
+      </x:c>
+      <x:c r="G25" s="3" t="s">
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
-      <x:c r="A28" s="1" t="s">
-        <x:v>69</x:v>
+      <x:c r="A28" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:7">
+      <x:c r="A29" s="1" t="s">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>