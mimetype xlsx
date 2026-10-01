--- v7 (2026-09-10)
+++ v8 (2026-10-01)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1467428dbc4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8339cfdc0b249718b688a4c42323aa0.psmdcp" Id="Rb067f5a234c644a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf670cdf49bf54ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8a9042f9d244d519448d711ad0ed2e8.psmdcp" Id="R80a04e79a5ba4962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Regions" sheetId="2" r:id="rId2"/>
     <x:sheet name="Countries" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Industry Groups" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Regions - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI USA Mid Cap (Gross)</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI USA Mid Cap (Gross) Index is an independently maintained and widely published index comprised of mid cap segments of the US market. MSCI data may not be reproduced or used for any</x:t>
   </x:si>
   <x:si>
     <x:t>other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
@@ -142,168 +142,168 @@
   <x:si>
     <x:t>Industry Groups - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IndustryGroup</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Goods</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial &amp; Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>Software &amp; Services</x:t>
   </x:si>
   <x:si>
     <x:t>Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (157.5 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.1 &amp; Below)</x:t>
+    <x:t>Large (163.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 163.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.7 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 21.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Jacobs Solutions Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>ConocoPhillips</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin Marietta Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fluor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcan Materials Co</x:t>
+  </x:si>
+  <x:si>
     <x:t>Carlisle Cos Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Fluor Corp</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026</x:t>
+    <x:t>As of 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>23.4x</x:t>
-[...2 lines deleted...]
-    <x:t>28.0x</x:t>
+    <x:t>24.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6x</x:t>
+    <x:t>3.3x</x:t>
   </x:si>
   <x:si>
     <x:t>3.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>15.6%</x:t>
   </x:si>
   <x:si>
-    <x:t>14.9%</x:t>
+    <x:t>14.8%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>24.3 USD</x:t>
-[...2 lines deleted...]
-    <x:t>30.4 USD</x:t>
+    <x:t>24.0 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.3 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>1.9x</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5x</x:t>
+    <x:t>1.4x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -688,62 +688,62 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>98</x:v>
+        <x:v>98.1</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -771,62 +771,62 @@
       <x:c r="A1" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>98</x:v>
+        <x:v>98.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
@@ -868,161 +868,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>7.8</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>10.1</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>14.8</x:v>
+        <x:v>14.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>10.9</x:v>
+        <x:v>11.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>71.7</x:v>
+        <x:v>69.4</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>18.4</x:v>
+        <x:v>17.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>17.2</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>15.8</x:v>
+        <x:v>15.9</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>5.6</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>7.3</x:v>
+        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="2" t="s">
         <x:v>8</x:v>
@@ -1067,109 +1067,109 @@
       <x:c r="A1" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>47.9</x:v>
+        <x:v>45.2</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>40.6</x:v>
+        <x:v>38.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>7.3</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>8.6</x:v>
+        <x:v>9.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>10.1</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>9.6</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>15.8</x:v>
+        <x:v>15.9</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>17.3</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>17.7</x:v>
+        <x:v>19.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>16.5</x:v>
+        <x:v>17.7</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1194,297 +1194,297 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.9</x:v>
+        <x:v>19.5</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>13.1</x:v>
+        <x:v>11.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>23.7</x:v>
+        <x:v>28.4</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>64</x:v>
+        <x:v>63.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>43.5</x:v>
+        <x:v>38.8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>22.9</x:v>
+        <x:v>24.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>4.5</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="29.280625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="27.100625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
-        <x:v>7</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1562,51 +1562,51 @@
         <x:v>71</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">