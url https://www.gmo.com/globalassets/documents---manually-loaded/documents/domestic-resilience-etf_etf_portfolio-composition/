--- v8 (2026-10-01)
+++ v9 (2026-10-21)
@@ -1,104 +1,221 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf670cdf49bf54ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8a9042f9d244d519448d711ad0ed2e8.psmdcp" Id="R80a04e79a5ba4962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad83d464b1ed431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd48d89b80ac4e73982f9f66fcde6a59.psmdcp" Id="Re5b7c04b905945eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Regions" sheetId="2" r:id="rId2"/>
-[...5 lines deleted...]
-    <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
+    <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
+    <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
+    <x:sheet name="Sectors" sheetId="5" r:id="rId5"/>
+    <x:sheet name="Industry Groups" sheetId="6" r:id="rId6"/>
+    <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
+    <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
+    <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
+  <x:si>
+    <x:t>Risk Profile - Domestic Resilience ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>From 09/30/2025 to 09/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domestic Resilience ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSCI USA Mid Cap (Gross)</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Alpha (Jensen's)</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="superscript"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>1</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>N/A</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Beta</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="superscript"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>2</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>R Squared</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="superscript"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>3</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sharpe Ratio</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="superscript"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>4</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>[1] Alpha is a measure of risk-adjusted return.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[2] Beta is a measure of a portfolio's sensitivity to the market.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risk profile data is net of fees.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The MSCI USA Mid Cap (Gross) Index is an independently maintained and widely published index comprised of mid cap segments of the US market. MSCI data may not be reproduced or used for any</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
+  </x:si>
   <x:si>
     <x:t>Regions - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026 (%)</x:t>
+    <x:t>As of 09/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
-    <x:t>Domestic Resilience ETF</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
-    <x:t>The MSCI USA Mid Cap (Gross) Index is an independently maintained and widely published index comprised of mid cap segments of the US market. MSCI data may not be reproduced or used for any</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Countries - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
@@ -142,258 +259,266 @@
   <x:si>
     <x:t>Industry Groups - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IndustryGroup</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Goods</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial &amp; Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>Software &amp; Services</x:t>
   </x:si>
   <x:si>
     <x:t>Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (163.8 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Large (161.5 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (51.9 To 161.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.2 To 51.9)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (5.9 To 20.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (5.9 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>Martin Marietta Materials Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jacobs Solutions Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>ConocoPhillips</x:t>
-[...2 lines deleted...]
-    <x:t>Martin Marietta Materials Inc</x:t>
+    <x:t>Allegion plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regal Rexnord Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EQT Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>Fluor Corp</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Vulcan Materials Co</x:t>
   </x:si>
   <x:si>
     <x:t>Carlisle Cos Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026</x:t>
+    <x:t>As of 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>24.4x</x:t>
-[...2 lines deleted...]
-    <x:t>28.3x</x:t>
+    <x:t>22.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.3x</x:t>
-[...2 lines deleted...]
-    <x:t>3.4x</x:t>
+    <x:t>3.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>15.6%</x:t>
-[...2 lines deleted...]
-    <x:t>14.8%</x:t>
+    <x:t>15.9%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.9%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>24.0 USD</x:t>
-[...2 lines deleted...]
-    <x:t>31.3 USD</x:t>
+    <x:t>20.1 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.1 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>1.9x</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4x</x:t>
+    <x:t>1.3x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="2">
+  <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#0.0"/>
+    <x:numFmt numFmtId="165" formatCode="#0.00"/>
+    <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="3">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="4">
+  <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId13" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -640,1033 +765,1166 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C12"/>
+  <x:dimension ref="A1:C19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="16.160625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="16.730625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.690625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.770625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="n">
-[...3 lines deleted...]
-        <x:v>0</x:v>
+      <x:c r="B6" s="2" t="n">
+        <x:v>4.98</x:v>
+      </x:c>
+      <x:c r="C6" s="3" t="s">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
-      <x:c r="A7" s="2" t="s">
+      <x:c r="A7" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B7" s="2" t="n">
+        <x:v>1.18</x:v>
+      </x:c>
+      <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
-      <x:c r="A8" s="2" t="s">
-[...10 lines deleted...]
-      <x:c r="A10" s="2" t="s">
+      <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
+      <x:c r="B8" s="2" t="n">
+        <x:v>0.68</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:3">
+      <x:c r="A9" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="n">
+        <x:v>0.52</x:v>
+      </x:c>
+      <x:c r="C9" s="2" t="n">
+        <x:v>0.29</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
-      <x:c r="A11" s="2" t="s">
-        <x:v>9</x:v>
+      <x:c r="A11" s="3" t="s">
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
-      <x:c r="A12" s="1" t="s">
-        <x:v>10</x:v>
+      <x:c r="A12" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:3">
+      <x:c r="A13" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:3">
+      <x:c r="A14" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:3">
+      <x:c r="A15" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:3">
+      <x:c r="A16" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:3">
+      <x:c r="A17" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:3">
+      <x:c r="A19" s="1" t="s">
+        <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C12"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="13.320625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="16.160625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.690625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.770625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
-      <x:c r="A6" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="C6" s="3" t="n">
+      <x:c r="A6" s="3" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="C6" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
-      <x:c r="A7" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="C7" s="3" t="n">
+      <x:c r="A7" s="3" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:3">
+      <x:c r="A8" s="3" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
+        <x:v>98.7</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:3">
-[...9 lines deleted...]
-    </x:row>
     <x:row r="10" spans="1:3">
-      <x:c r="A10" s="2" t="s">
-        <x:v>8</x:v>
+      <x:c r="A10" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
-      <x:c r="A11" s="2" t="s">
-        <x:v>9</x:v>
+      <x:c r="A11" s="3" t="s">
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:C12"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="13.320625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="22.690625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="24.770625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:3">
+      <x:c r="A1" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:3">
+      <x:c r="A2" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:3">
+      <x:c r="A5" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:3">
+      <x:c r="A6" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B6" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="C6" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:3">
+      <x:c r="A7" s="3" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="n">
+        <x:v>98.7</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:3">
+      <x:c r="A8" s="3" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:3">
+      <x:c r="A10" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:3">
+      <x:c r="A11" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:3">
+      <x:c r="A12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C24"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.750625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.690625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.770625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
-      <x:c r="A6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B6" s="3" t="n">
+      <x:c r="A6" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="n">
-        <x:v>3.4</x:v>
+      <x:c r="C6" s="4" t="n">
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
-      <x:c r="A7" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B7" s="3" t="n">
+      <x:c r="A7" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="C7" s="3" t="n">
-        <x:v>8.1</x:v>
+      <x:c r="C7" s="4" t="n">
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
-      <x:c r="A8" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B8" s="3" t="n">
+      <x:c r="A8" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="n">
+      <x:c r="C8" s="4" t="n">
         <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
-      <x:c r="A9" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>3.3</x:v>
+      <x:c r="A9" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
+        <x:v>10.1</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
-      <x:c r="A10" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B10" s="3" t="n">
+      <x:c r="A10" s="3" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="C10" s="3" t="n">
-        <x:v>14.7</x:v>
+      <x:c r="C10" s="4" t="n">
+        <x:v>14.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
-      <x:c r="A11" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B11" s="3" t="n">
+      <x:c r="A11" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="C11" s="3" t="n">
-        <x:v>11.5</x:v>
+      <x:c r="C11" s="4" t="n">
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
-      <x:c r="A12" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>17.9</x:v>
+      <x:c r="A12" s="3" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B12" s="4" t="n">
+        <x:v>70.8</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
+        <x:v>18.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
-      <x:c r="A13" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="A13" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B13" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="n">
+        <x:v>17.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
-      <x:c r="A14" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>5.7</x:v>
+      <x:c r="A14" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
+        <x:v>16.7</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="n">
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
-      <x:c r="A15" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B15" s="3" t="n">
+      <x:c r="A15" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="C15" s="3" t="n">
+      <x:c r="C15" s="4" t="n">
         <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
-      <x:c r="A16" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B16" s="3" t="n">
+      <x:c r="A16" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="n">
-        <x:v>6.7</x:v>
+      <x:c r="C16" s="4" t="n">
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
-      <x:c r="A18" s="2" t="s">
-        <x:v>28</x:v>
+      <x:c r="A18" s="3" t="s">
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
-      <x:c r="A19" s="2" t="s">
-        <x:v>29</x:v>
+      <x:c r="A19" s="3" t="s">
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
-      <x:c r="A20" s="2" t="s">
-        <x:v>30</x:v>
+      <x:c r="A20" s="3" t="s">
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
-      <x:c r="A21" s="2" t="s">
-        <x:v>31</x:v>
+      <x:c r="A21" s="3" t="s">
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
-      <x:c r="A22" s="2" t="s">
-        <x:v>8</x:v>
+      <x:c r="A22" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
-      <x:c r="A23" s="2" t="s">
-        <x:v>9</x:v>
+      <x:c r="A23" s="3" t="s">
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.200625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.690625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.770625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
-      <x:c r="A6" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>38.3</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B6" s="4" t="n">
+        <x:v>46.8</x:v>
+      </x:c>
+      <x:c r="C6" s="4" t="n">
+        <x:v>42.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
-      <x:c r="A7" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B7" s="3" t="n">
+      <x:c r="A7" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="n">
         <x:v>6.5</x:v>
       </x:c>
-      <x:c r="C7" s="3" t="n">
-        <x:v>9.2</x:v>
+      <x:c r="C7" s="4" t="n">
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
-      <x:c r="A8" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>10</x:v>
+      <x:c r="A8" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
+        <x:v>10.1</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
-      <x:c r="A9" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B9" s="3" t="n">
+      <x:c r="A9" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
+        <x:v>16.7</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
         <x:v>15.9</x:v>
       </x:c>
-      <x:c r="C9" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
-      <x:c r="A10" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>19.6</x:v>
+      <x:c r="A10" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
+        <x:v>17.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
-      <x:c r="A11" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>6</x:v>
+      <x:c r="A11" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B11" s="4" t="n">
+        <x:v>17.5</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="n">
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
-      <x:c r="A13" s="2" t="s">
-        <x:v>8</x:v>
+      <x:c r="A13" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
-      <x:c r="A14" s="2" t="s">
-        <x:v>9</x:v>
+      <x:c r="A14" s="3" t="s">
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.570625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.690625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.770625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
-      <x:c r="A6" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="C6" s="3" t="n">
+      <x:c r="A6" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B6" s="4" t="n">
+        <x:v>6.4</x:v>
+      </x:c>
+      <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
-      <x:c r="A7" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>11.5</x:v>
+      <x:c r="A7" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="n">
+        <x:v>17.5</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
+        <x:v>14.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
-      <x:c r="A8" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>63.8</x:v>
+      <x:c r="A8" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
+        <x:v>25.1</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>63.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
-      <x:c r="A9" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>24.7</x:v>
+      <x:c r="A9" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
+        <x:v>43.4</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
-      <x:c r="A10" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="C10" s="3" t="n">
+      <x:c r="A10" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
+        <x:v>7.5</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
-      <x:c r="A12" s="2" t="s">
-        <x:v>8</x:v>
+      <x:c r="A12" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
-      <x:c r="A13" s="2" t="s">
-        <x:v>9</x:v>
+      <x:c r="A13" s="3" t="s">
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="27.100625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="29.280625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="D6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B6" s="4" t="n">
+        <x:v>6.4</x:v>
+      </x:c>
+      <x:c r="C6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
+      <x:c r="D6" s="3" t="s">
+        <x:v>36</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
-      <x:c r="A7" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="D7" s="2" t="s">
+      <x:c r="A7" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="n">
+        <x:v>4.9</x:v>
+      </x:c>
+      <x:c r="C7" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
+      <x:c r="D7" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
-      <x:c r="A8" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>20</x:v>
+      <x:c r="A8" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
+        <x:v>4.2</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
-      <x:c r="A9" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>25</x:v>
+      <x:c r="A9" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
+        <x:v>3.8</x:v>
+      </x:c>
+      <x:c r="C9" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D9" s="3" t="s">
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
-      <x:c r="A10" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>20</x:v>
+      <x:c r="A10" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
+        <x:v>3.5</x:v>
+      </x:c>
+      <x:c r="C10" s="3" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D10" s="3" t="s">
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
-      <x:c r="A11" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="D11" s="2" t="s">
+      <x:c r="A11" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B11" s="4" t="n">
+        <x:v>3.5</x:v>
+      </x:c>
+      <x:c r="C11" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
+      <x:c r="D11" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
-      <x:c r="A12" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="D12" s="2" t="s">
+      <x:c r="A12" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B12" s="4" t="n">
+        <x:v>3.4</x:v>
+      </x:c>
+      <x:c r="C12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
+      <x:c r="D12" s="3" t="s">
+        <x:v>36</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
-      <x:c r="A13" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="D13" s="2" t="s">
+      <x:c r="A13" s="3" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B13" s="4" t="n">
+        <x:v>3.3</x:v>
+      </x:c>
+      <x:c r="C13" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
+      <x:c r="D13" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
-      <x:c r="A14" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>25</x:v>
+      <x:c r="A14" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
+        <x:v>3.3</x:v>
+      </x:c>
+      <x:c r="C14" s="3" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D14" s="3" t="s">
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
-      <x:c r="A15" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="D15" s="2" t="s">
+      <x:c r="A15" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B15" s="4" t="n">
+        <x:v>3.1</x:v>
+      </x:c>
+      <x:c r="C15" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
+      <x:c r="D15" s="3" t="s">
+        <x:v>36</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
-      <x:c r="A17" s="2" t="s">
-        <x:v>59</x:v>
+      <x:c r="A17" s="3" t="s">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
-      <x:c r="A18" s="2" t="s">
-        <x:v>60</x:v>
+      <x:c r="A18" s="3" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.830625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.690625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.770625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
-      <x:c r="A6" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>66</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C6" s="3" t="s">
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
-      <x:c r="A7" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>69</x:v>
+      <x:c r="A7" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C7" s="3" t="s">
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
-      <x:c r="A8" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>72</x:v>
+      <x:c r="A8" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
-      <x:c r="A9" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>75</x:v>
+      <x:c r="A9" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C9" s="3" t="s">
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
-      <x:c r="A10" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B10" s="2" t="n">
+      <x:c r="A10" s="3" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="2" t="n">
-        <x:v>281</x:v>
+      <x:c r="C10" s="3" t="n">
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
-      <x:c r="A11" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>79</x:v>
+      <x:c r="A11" s="3" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C11" s="3" t="s">
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
-      <x:c r="A13" s="2" t="s">
-        <x:v>8</x:v>
+      <x:c r="A13" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
-      <x:c r="A14" s="2" t="s">
-        <x:v>9</x:v>
+      <x:c r="A14" s="3" t="s">
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="21">
+    <vt:vector baseType="lpstr" size="24">
+      <vt:lpstr>Risk Profile</vt:lpstr>
       <vt:lpstr>Regions</vt:lpstr>
       <vt:lpstr>Countries</vt:lpstr>
       <vt:lpstr>Sectors</vt:lpstr>
       <vt:lpstr>Industry Groups</vt:lpstr>
       <vt:lpstr>Market Cap Ranges</vt:lpstr>
       <vt:lpstr>Top Equity Holdings</vt:lpstr>
       <vt:lpstr>Characteristics</vt:lpstr>
+      <vt:lpstr>Risk Profile!Print_Area</vt:lpstr>
+      <vt:lpstr>Risk Profile!Print_Titles</vt:lpstr>
       <vt:lpstr>Regions!Print_Area</vt:lpstr>
       <vt:lpstr>Regions!Print_Titles</vt:lpstr>
       <vt:lpstr>Countries!Print_Area</vt:lpstr>
       <vt:lpstr>Countries!Print_Titles</vt:lpstr>
       <vt:lpstr>Sectors!Print_Area</vt:lpstr>
       <vt:lpstr>Sectors!Print_Titles</vt:lpstr>
       <vt:lpstr>Industry Groups!Print_Area</vt:lpstr>
       <vt:lpstr>Industry Groups!Print_Titles</vt:lpstr>
       <vt:lpstr>Market Cap Ranges!Print_Area</vt:lpstr>
       <vt:lpstr>Market Cap Ranges!Print_Titles</vt:lpstr>
       <vt:lpstr>Top Equity Holdings!Print_Area</vt:lpstr>
       <vt:lpstr>Top Equity Holdings!Print_Titles</vt:lpstr>
       <vt:lpstr>Characteristics!Print_Area</vt:lpstr>
       <vt:lpstr>Characteristics!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
 </ap:Properties>
 </file>