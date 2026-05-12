--- v0 (2026-04-21)
+++ v1 (2026-05-12)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a17379b55f4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5967ebbfbec44009da6a2d5364177d8.psmdcp" Id="R9f1ed6d8926443cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88d0733caa1442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81a576c24fc14ad59d59983e9a9e20f9.psmdcp" Id="Re9d1cec3615a403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Regions" sheetId="2" r:id="rId2"/>
     <x:sheet name="Countries" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Industry Groups" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Regions - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (%)</x:t>
+    <x:t>As of 04/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI USA Mid Cap (Gross)</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI USA Mid Cap (Gross) Index is an independently maintained and widely published index comprised of mid cap segments of the US market. MSCI data may not be reproduced or used for any</x:t>
   </x:si>
   <x:si>
     <x:t>other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
@@ -142,162 +142,165 @@
   <x:si>
     <x:t>Industry Groups - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IndustryGroup</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Goods</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial &amp; Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>Software &amp; Services</x:t>
   </x:si>
   <x:si>
     <x:t>Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (135.7 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.0 &amp; Below)</x:t>
+    <x:t>Large (149.2 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.7 To 149.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.6 To 53.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 20.6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>Clean Harbors Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>ConocoPhillips</x:t>
   </x:si>
   <x:si>
-    <x:t>Clean Harbors Inc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Vulcan Materials Co</x:t>
   </x:si>
   <x:si>
-    <x:t>Northrop Grumman Corp</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CSX Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>WillScot Holdings Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Carlisle Cos Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Fluor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFI International Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Martin Marietta Materials Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Knight-Swift Transportation Holdings Inc</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026</x:t>
+    <x:t>As of 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.3x</x:t>
-[...2 lines deleted...]
-    <x:t>27.7x</x:t>
+    <x:t>27.8x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
+    <x:t>3.7x</x:t>
+  </x:si>
+  <x:si>
     <x:t>3.4x</x:t>
   </x:si>
   <x:si>
-    <x:t>3.2x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>13.3%</x:t>
+    <x:t>14.7%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.3%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>25.0 USD</x:t>
-[...2 lines deleted...]
-    <x:t>27.8 USD</x:t>
+    <x:t>17.0 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.7 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>1.8x</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5x</x:t>
+    <x:t>1.4x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -671,73 +674,73 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>0.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>96.4</x:v>
+        <x:v>94.7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -765,73 +768,73 @@
       <x:c r="A1" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>96.4</x:v>
+        <x:v>94.7</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>0.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -862,161 +865,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>7.9</x:v>
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>10.2</x:v>
+        <x:v>9.5</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>14.2</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>10.5</x:v>
+        <x:v>9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>73.2</x:v>
+        <x:v>74.2</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>18.7</x:v>
+        <x:v>19.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>14.7</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>14.5</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>6.1</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="2" t="s">
         <x:v>8</x:v>
@@ -1061,106 +1064,106 @@
       <x:c r="A1" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>46.1</x:v>
+        <x:v>47.1</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>45</x:v>
+        <x:v>47.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>10.2</x:v>
+        <x:v>9.5</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>12.1</x:v>
+        <x:v>11.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>14.5</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>18.3</x:v>
+        <x:v>17.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>13.3</x:v>
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.3</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1188,303 +1191,303 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>9.7</x:v>
+        <x:v>9.3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>14.5</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>10.1</x:v>
+        <x:v>14.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>28</x:v>
+        <x:v>26.2</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>64.1</x:v>
+        <x:v>59.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>40.1</x:v>
+        <x:v>41.1</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>25.6</x:v>
+        <x:v>26.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>7.8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="36.240625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="27.100625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
-        <x:v>7</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1534,84 +1537,84 @@
         <x:v>64</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B7" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B8" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>