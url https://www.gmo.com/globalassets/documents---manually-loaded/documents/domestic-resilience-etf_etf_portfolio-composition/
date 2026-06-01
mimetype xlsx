--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88d0733caa1442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81a576c24fc14ad59d59983e9a9e20f9.psmdcp" Id="Re9d1cec3615a403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c58374a35d04aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d16dd1b55a444decab8323ab31827780.psmdcp" Id="Ref2091e7ff1042fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Regions" sheetId="2" r:id="rId2"/>
     <x:sheet name="Countries" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Industry Groups" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>