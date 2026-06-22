--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c58374a35d04aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d16dd1b55a444decab8323ab31827780.psmdcp" Id="Ref2091e7ff1042fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8b94c7443d47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab2e2be256c3410f8cf13b87815d423b.psmdcp" Id="R6f3f44f2c6a54ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Regions" sheetId="2" r:id="rId2"/>
     <x:sheet name="Countries" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Industry Groups" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Regions - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (%)</x:t>
+    <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI USA Mid Cap (Gross)</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI USA Mid Cap (Gross) Index is an independently maintained and widely published index comprised of mid cap segments of the US market. MSCI data may not be reproduced or used for any</x:t>
   </x:si>
   <x:si>
     <x:t>other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
@@ -142,165 +142,165 @@
   <x:si>
     <x:t>Industry Groups - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IndustryGroup</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Goods</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial &amp; Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>Software &amp; Services</x:t>
   </x:si>
   <x:si>
     <x:t>Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (149.2 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Large (151.4 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (55.2 To 151.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.3 To 55.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.6 To 21.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.6 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>WillScot Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlisle Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin Marietta Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcan Materials Co</x:t>
+  </x:si>
+  <x:si>
     <x:t>Clean Harbors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ConocoPhillips</x:t>
   </x:si>
   <x:si>
-    <x:t>Vulcan Materials Co</x:t>
-[...8 lines deleted...]
-    <x:t>Carlisle Cos Inc</x:t>
+    <x:t>Jacobs Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Fluor Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>TFI International Inc</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026</x:t>
+    <x:t>As of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>27.8x</x:t>
-[...2 lines deleted...]
-    <x:t>29.5x</x:t>
+    <x:t>25.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7x</x:t>
-[...2 lines deleted...]
-    <x:t>3.4x</x:t>
+    <x:t>3.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>14.7%</x:t>
+    <x:t>14.8%</x:t>
   </x:si>
   <x:si>
     <x:t>14.3%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>17.0 USD</x:t>
+    <x:t>17.6 USD</x:t>
   </x:si>
   <x:si>
     <x:t>29.7 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8x</x:t>
-[...2 lines deleted...]
-    <x:t>1.4x</x:t>
+    <x:t>1.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -674,73 +674,73 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>3.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>94.7</x:v>
+        <x:v>96.6</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -768,73 +768,73 @@
       <x:c r="A1" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>3.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>94.7</x:v>
+        <x:v>96.6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -865,161 +865,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.7</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>13.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>74.2</x:v>
+        <x:v>74.4</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>19.6</x:v>
+        <x:v>19.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>17</x:v>
+        <x:v>19.9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>7.4</x:v>
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="2" t="s">
         <x:v>8</x:v>
@@ -1064,109 +1064,109 @@
       <x:c r="A1" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>47.1</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>47.9</x:v>
+        <x:v>47.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>6.8</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>6.2</x:v>
+        <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>11.5</x:v>
+        <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>17.5</x:v>
+        <x:v>17.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>12.5</x:v>
+        <x:v>15.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>20.3</x:v>
+        <x:v>18.3</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1191,98 +1191,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>9.3</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>14.5</x:v>
+        <x:v>20.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>14.2</x:v>
+        <x:v>15.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>26.2</x:v>
+        <x:v>21.8</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>59.5</x:v>
+        <x:v>57.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>41.1</x:v>
+        <x:v>46.1</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>26.2</x:v>
+        <x:v>24.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1311,183 +1311,183 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
-        <x:v>13</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1559,51 +1559,51 @@
         <x:v>70</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>297</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">