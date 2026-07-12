--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8b94c7443d47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab2e2be256c3410f8cf13b87815d423b.psmdcp" Id="R6f3f44f2c6a54ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda52808ed1e4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/979d1abda4f2405f8c7aad23785f44f8.psmdcp" Id="R6c930dfa47684bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Regions" sheetId="2" r:id="rId2"/>
     <x:sheet name="Countries" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Industry Groups" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>