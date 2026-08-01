--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda52808ed1e4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/979d1abda4f2405f8c7aad23785f44f8.psmdcp" Id="R6c930dfa47684bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ecd6ca05be4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bbfa9f2617a4df3a13931b0703908b8.psmdcp" Id="Rcb0d6677c4e54db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Regions" sheetId="2" r:id="rId2"/>
     <x:sheet name="Countries" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Industry Groups" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Regions - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (%)</x:t>
+    <x:t>As of 06/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI USA Mid Cap (Gross)</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI USA Mid Cap (Gross) Index is an independently maintained and widely published index comprised of mid cap segments of the US market. MSCI data may not be reproduced or used for any</x:t>
   </x:si>
   <x:si>
     <x:t>other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
@@ -142,153 +142,153 @@
   <x:si>
     <x:t>Industry Groups - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IndustryGroup</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Goods</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial &amp; Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>Software &amp; Services</x:t>
   </x:si>
   <x:si>
     <x:t>Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (151.4 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.6 &amp; Below)</x:t>
+    <x:t>Large (156.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 156.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.3 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.2 To 20.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.2 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WillScot Holdings Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>Fluor Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Carlisle Cos Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Clean Harbors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcan Materials Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jacobs Solutions Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Martin Marietta Materials Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Vulcan Materials Co</x:t>
-[...14 lines deleted...]
-    <x:t>Fluor Corp</x:t>
+    <x:t>Regal Rexnord Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026</x:t>
+    <x:t>As of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.5x</x:t>
-[...2 lines deleted...]
-    <x:t>29.2x</x:t>
+    <x:t>25.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6x</x:t>
-[...2 lines deleted...]
-    <x:t>3.5x</x:t>
+    <x:t>3.7x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>14.8%</x:t>
-[...2 lines deleted...]
-    <x:t>14.3%</x:t>
+    <x:t>15.3%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.6%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>17.6 USD</x:t>
-[...2 lines deleted...]
-    <x:t>29.7 USD</x:t>
+    <x:t>22.2 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.8 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>1.9x</x:t>
   </x:si>
   <x:si>
     <x:t>1.3x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -674,73 +674,73 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>96.6</x:v>
+        <x:v>97.5</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -768,73 +768,73 @@
       <x:c r="A1" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>96.6</x:v>
+        <x:v>97.5</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -865,161 +865,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>9.7</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>13.5</x:v>
+        <x:v>13.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>9.7</x:v>
+        <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>74.4</x:v>
+        <x:v>73.2</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>19.1</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>19.9</x:v>
+        <x:v>18.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>15.8</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="2" t="s">
         <x:v>8</x:v>
@@ -1064,109 +1064,109 @@
       <x:c r="A1" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>49</x:v>
+        <x:v>47.7</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>47.8</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>5.8</x:v>
+        <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>9.7</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>8.6</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>15.8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>17.6</x:v>
+        <x:v>17.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>15.5</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>18.3</x:v>
+        <x:v>18.2</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>4.8</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1191,98 +1191,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>18.8</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>15.9</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.8</x:v>
+        <x:v>26.3</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>57.5</x:v>
+        <x:v>60.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>46.1</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>24.1</x:v>
+        <x:v>22.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>6.7</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1311,177 +1311,177 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1559,51 +1559,51 @@
         <x:v>70</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>295</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">