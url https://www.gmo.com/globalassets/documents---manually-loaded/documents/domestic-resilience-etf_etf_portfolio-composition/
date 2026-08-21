--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ecd6ca05be4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bbfa9f2617a4df3a13931b0703908b8.psmdcp" Id="Rcb0d6677c4e54db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60cfb2969f7b46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5594cda59384195b126fc9a7d00a369.psmdcp" Id="Rb13c6670cdd74de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Regions" sheetId="2" r:id="rId2"/>
     <x:sheet name="Countries" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Industry Groups" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Regions - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI USA Mid Cap (Gross)</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI USA Mid Cap (Gross) Index is an independently maintained and widely published index comprised of mid cap segments of the US market. MSCI data may not be reproduced or used for any</x:t>
   </x:si>
   <x:si>
     <x:t>other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
@@ -142,165 +142,168 @@
   <x:si>
     <x:t>Industry Groups - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IndustryGroup</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Goods</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial &amp; Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>Software &amp; Services</x:t>
   </x:si>
   <x:si>
     <x:t>Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (156.8 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.2 &amp; Below)</x:t>
+    <x:t>Large (157.5 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.3 To 157.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.8 To 53.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.1 To 20.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.1 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>Jacobs Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlisle Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fluor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ConocoPhillips</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin Marietta Materials Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>WillScot Holdings Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>Fluor Corp</x:t>
-[...20 lines deleted...]
-    <x:t>Acuity Inc</x:t>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026</x:t>
+    <x:t>As of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.0x</x:t>
-[...2 lines deleted...]
-    <x:t>29.0x</x:t>
+    <x:t>23.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7x</x:t>
+    <x:t>3.6x</x:t>
   </x:si>
   <x:si>
     <x:t>3.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>15.3%</x:t>
-[...2 lines deleted...]
-    <x:t>14.6%</x:t>
+    <x:t>15.6%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.9%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>22.2 USD</x:t>
-[...2 lines deleted...]
-    <x:t>29.8 USD</x:t>
+    <x:t>24.3 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.4 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>1.9x</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3x</x:t>
+    <x:t>1.5x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -685,62 +688,62 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>97.5</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -768,62 +771,62 @@
       <x:c r="A1" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>97.5</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
@@ -865,161 +868,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>8.9</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>13.7</x:v>
+        <x:v>14.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>10.5</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>73.2</x:v>
+        <x:v>71.7</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>18.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>18.5</x:v>
+        <x:v>17.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>15.8</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="2" t="s">
         <x:v>8</x:v>
@@ -1064,109 +1067,109 @@
       <x:c r="A1" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>47.7</x:v>
+        <x:v>47.9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>43</x:v>
+        <x:v>40.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>7.7</x:v>
+        <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>8.9</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>9.3</x:v>
+        <x:v>9.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>15.8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>17.4</x:v>
+        <x:v>17.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>17.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>18.2</x:v>
+        <x:v>16.5</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1191,430 +1194,430 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>5.8</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>18.8</x:v>
+        <x:v>21.9</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>17</x:v>
+        <x:v>13.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>26.3</x:v>
+        <x:v>23.7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>60.7</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>45</x:v>
+        <x:v>43.5</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>22.2</x:v>
+        <x:v>22.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="27.100625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="29.280625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>5.8</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
-        <x:v>7</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.830625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.690625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.770625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B7" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B8" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>