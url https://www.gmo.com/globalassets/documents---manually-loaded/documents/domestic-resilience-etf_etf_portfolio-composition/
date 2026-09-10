--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60cfb2969f7b46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5594cda59384195b126fc9a7d00a369.psmdcp" Id="Rb13c6670cdd74de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1467428dbc4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8339cfdc0b249718b688a4c42323aa0.psmdcp" Id="Rb067f5a234c644a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Regions" sheetId="2" r:id="rId2"/>
     <x:sheet name="Countries" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Industry Groups" sheetId="5" r:id="rId5"/>
     <x:sheet name="Market Cap Ranges" sheetId="6" r:id="rId6"/>
     <x:sheet name="Top Equity Holdings" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>