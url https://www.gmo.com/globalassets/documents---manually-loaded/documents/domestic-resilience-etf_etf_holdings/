--- v7 (2026-09-10)
+++ v8 (2026-10-01)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba071af3bf74708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f11b2e6440e54bf3a0b2a1849e1fafe9.psmdcp" Id="R42fe6a8c71b74a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd29880e71a2d44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8a05aab6a7b40f08817fc69de86a0f0.psmdcp" Id="Rb7a1727217c84026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
   <x:si>
     <x:t>Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 09/10/2026 (%)</x:t>
+    <x:t>As of 09/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>UNP</x:t>
   </x:si>
@@ -67,363 +67,363 @@
   <x:si>
     <x:t>907818108</x:t>
   </x:si>
   <x:si>
     <x:t>Equity</x:t>
   </x:si>
   <x:si>
     <x:t>MLM</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIN MARIETTA MATERIALS</x:t>
   </x:si>
   <x:si>
     <x:t>573284106</x:t>
   </x:si>
   <x:si>
     <x:t>J</x:t>
   </x:si>
   <x:si>
     <x:t>JACOBS SOLUTIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>46982L108</x:t>
   </x:si>
   <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLEGION PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G0176J109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHROP GRUMMAN CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666807102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGAL REXNORD CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758750103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26884L109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VULCAN MATERIALS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>929160109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARLISLE COS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142339100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNTINGTON INGALLS INDUSTRIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446413106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAGLE MATERIALS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26969P108</x:t>
+  </x:si>
+  <x:si>
     <x:t>FLR</x:t>
   </x:si>
   <x:si>
     <x:t>FLUOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>343412102</x:t>
   </x:si>
   <x:si>
-    <x:t>EQT</x:t>
-[...59 lines deleted...]
-    <x:t>446413106</x:t>
+    <x:t>ROK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKWELL AUTOMATION INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>773903109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED RENTALS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>911363109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACUITY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00508Y102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLSCOT HOLDINGS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>971378104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26875P101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AECOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00766T100</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>CONOCOPHILLIPS</x:t>
   </x:si>
   <x:si>
     <x:t>20825C104</x:t>
   </x:si>
   <x:si>
-    <x:t>WSC</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>ROP</x:t>
   </x:si>
   <x:si>
     <x:t>ROPER TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>776696106</x:t>
   </x:si>
   <x:si>
     <x:t>CSX</x:t>
   </x:si>
   <x:si>
     <x:t>CSX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>126408103</x:t>
   </x:si>
   <x:si>
+    <x:t>AMRZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRIZE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H2927K103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEAN HARBORS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184496107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESCO INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95082P105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C.H. ROBINSON WORLDWIDE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12541W209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIGHT SWIFT TRANSPORTATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499049104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOCKHEED MARTIN CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539830109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERGUSON ENTERPRISES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31488V107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLIED INDUSTRIAL TECH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03820C105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR GROUP INC/DELAWARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55405W104</x:t>
+  </x:si>
+  <x:si>
     <x:t>NUE</x:t>
   </x:si>
   <x:si>
     <x:t>NUCOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>670346105</x:t>
   </x:si>
   <x:si>
-    <x:t>KNX</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>LHX</x:t>
   </x:si>
   <x:si>
     <x:t>L3HARRIS TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>502431109</x:t>
   </x:si>
   <x:si>
+    <x:t>ODFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLD DOMINION FREIGHT LINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679580100</x:t>
+  </x:si>
+  <x:si>
     <x:t>EXE</x:t>
   </x:si>
   <x:si>
     <x:t>EXPAND ENERGY CORP</x:t>
   </x:si>
   <x:si>
     <x:t>165167735</x:t>
   </x:si>
   <x:si>
-    <x:t>ODFL</x:t>
-[...5 lines deleted...]
-    <x:t>679580100</x:t>
+    <x:t>HUBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBBELL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443510607</x:t>
   </x:si>
   <x:si>
     <x:t>TFII</x:t>
   </x:si>
   <x:si>
     <x:t>TFI INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>87241L109</x:t>
   </x:si>
   <x:si>
-    <x:t>MYRG</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>SAIA</x:t>
   </x:si>
   <x:si>
     <x:t>SAIA INC</x:t>
   </x:si>
   <x:si>
     <x:t>78709Y105</x:t>
   </x:si>
   <x:si>
     <x:t>STLD</x:t>
   </x:si>
   <x:si>
     <x:t>STEEL DYNAMICS INC</x:t>
   </x:si>
   <x:si>
     <x:t>858119100</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>443510607</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
@@ -856,944 +856,944 @@
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>7923</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>2255995</x:v>
+        <x:v>2172090.5</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>3082</x:v>
+        <x:v>3434</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1550215.2</x:v>
+        <x:v>1645195.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>10548</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1495179</x:v>
+        <x:v>1439591</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>23637</x:v>
+        <x:v>8255</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1296016.7</x:v>
+        <x:v>1283074.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>24102</x:v>
+        <x:v>2399</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1316692.3</x:v>
+        <x:v>1210559.4</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>8255</x:v>
+        <x:v>7655</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1252531.2</x:v>
+        <x:v>1190658.7</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>2399</x:v>
+        <x:v>24102</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1236852.4</x:v>
+        <x:v>1178105.8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>3441</x:v>
+        <x:v>4582</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1161440.7</x:v>
+        <x:v>1112280.5</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>7189</x:v>
+        <x:v>3441</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1147436.3</x:v>
+        <x:v>1120596.1</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>4582</x:v>
+        <x:v>3867</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1144996</x:v>
+        <x:v>1004027.9</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>3867</x:v>
+        <x:v>5851</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1086047</x:v>
+        <x:v>1015616.6</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>7831</x:v>
+        <x:v>18922</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1069166.4</x:v>
+        <x:v>942883.3</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>53077</x:v>
+        <x:v>2158</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1027570.7</x:v>
+        <x:v>931241.7</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>5266</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>984320.7</x:v>
+        <x:v>902940.6</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>14515</x:v>
+        <x:v>2897</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>929250.3</x:v>
+        <x:v>894564.6</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>2897</x:v>
+        <x:v>50807</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>929357.6</x:v>
+        <x:v>886582.2</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>6328</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>930279.3</x:v>
+        <x:v>883768.5</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>2158</x:v>
+        <x:v>14515</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>919480.6</x:v>
+        <x:v>854207.8</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>890</x:v>
+        <x:v>6522</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>915605.3</x:v>
+        <x:v>818119.7</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
         <x:v>2312</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>902489.2</x:v>
+        <x:v>807928.4</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>17588</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>850731.6</x:v>
+        <x:v>825404.8</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>3198</x:v>
+        <x:v>21871</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>824796.2</x:v>
+        <x:v>824755.4</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>11801</x:v>
+        <x:v>2464</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>811790.8</x:v>
+        <x:v>767979.5</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>20033</x:v>
+        <x:v>2137</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>820752</x:v>
+        <x:v>780133.2</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>2464</x:v>
+        <x:v>4896</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>777884.8</x:v>
+        <x:v>732980.2</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>1388</x:v>
+        <x:v>11801</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>727950.5</x:v>
+        <x:v>757506.2</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>2137</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>759724.9</x:v>
+        <x:v>710947.5</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>4896</x:v>
+        <x:v>3205</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>736603.2</x:v>
+        <x:v>717503.4</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>3205</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>715420.1</x:v>
+        <x:v>707259.6</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>2104</x:v>
+        <x:v>2245</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>683484.4</x:v>
+        <x:v>647256</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>2756</x:v>
+        <x:v>2781</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>690130</x:v>
+        <x:v>655426.1</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>6585</x:v>
+        <x:v>2756</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>636242.7</x:v>
+        <x:v>651711.3</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>3430</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>624122.8</x:v>
+        <x:v>608687.8</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>3705</x:v>
+        <x:v>6585</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>489060</x:v>
+        <x:v>554325.3</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>1627</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>466688.7</x:v>
+        <x:v>450826.4</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>1185</x:v>
+        <x:v>3705</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>410661.8</x:v>
+        <x:v>449675.9</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1651</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>397379.2</x:v>
+        <x:v>398539.2</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>750</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>341227.5</x:v>
+        <x:v>365481.9</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>179023</x:v>
+        <x:v>70464.8</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>179023</x:v>
+        <x:v>70464.8</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>2953.2</x:v>
+        <x:v>19213.1</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>2953.2</x:v>
+        <x:v>19213.1</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>