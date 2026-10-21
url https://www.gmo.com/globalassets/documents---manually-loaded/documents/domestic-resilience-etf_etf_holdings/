--- v8 (2026-10-01)
+++ v9 (2026-10-21)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd29880e71a2d44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8a05aab6a7b40f08817fc69de86a0f0.psmdcp" Id="Rb7a1727217c84026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e3df0ee4c643e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb84c6b9871f4a1cbab929d12099633b.psmdcp" Id="R651e0a5e9f1c40f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
   <x:si>
     <x:t>Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 09/30/2026 (%)</x:t>
+    <x:t>As of 10/20/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>UNP</x:t>
   </x:si>
@@ -67,381 +67,372 @@
   <x:si>
     <x:t>907818108</x:t>
   </x:si>
   <x:si>
     <x:t>Equity</x:t>
   </x:si>
   <x:si>
     <x:t>MLM</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIN MARIETTA MATERIALS</x:t>
   </x:si>
   <x:si>
     <x:t>573284106</x:t>
   </x:si>
   <x:si>
     <x:t>J</x:t>
   </x:si>
   <x:si>
     <x:t>JACOBS SOLUTIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>46982L108</x:t>
   </x:si>
   <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26884L109</x:t>
+  </x:si>
+  <x:si>
     <x:t>ALLE</x:t>
   </x:si>
   <x:si>
     <x:t>ALLEGION PLC</x:t>
   </x:si>
   <x:si>
     <x:t>G0176J109</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>NORTHROP GRUMMAN CORP</x:t>
   </x:si>
   <x:si>
     <x:t>666807102</x:t>
   </x:si>
   <x:si>
     <x:t>RRX</x:t>
   </x:si>
   <x:si>
     <x:t>REGAL REXNORD CORP</x:t>
   </x:si>
   <x:si>
     <x:t>758750103</x:t>
   </x:si>
   <x:si>
-    <x:t>EQT</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>VMC</x:t>
   </x:si>
   <x:si>
     <x:t>VULCAN MATERIALS CO</x:t>
   </x:si>
   <x:si>
     <x:t>929160109</x:t>
   </x:si>
   <x:si>
     <x:t>CSL</x:t>
   </x:si>
   <x:si>
     <x:t>CARLISLE COS INC</x:t>
   </x:si>
   <x:si>
     <x:t>142339100</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>HUNTINGTON INGALLS INDUSTRIE</x:t>
   </x:si>
   <x:si>
     <x:t>446413106</x:t>
   </x:si>
   <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26875P101</x:t>
+  </x:si>
+  <x:si>
     <x:t>EXP</x:t>
   </x:si>
   <x:si>
     <x:t>EAGLE MATERIALS INC</x:t>
   </x:si>
   <x:si>
     <x:t>26969P108</x:t>
   </x:si>
   <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONOCOPHILLIPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20825C104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACUITY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00508Y102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERGUSON ENTERPRISES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31488V107</x:t>
+  </x:si>
+  <x:si>
     <x:t>FLR</x:t>
   </x:si>
   <x:si>
     <x:t>FLUOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>343412102</x:t>
   </x:si>
   <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROPER TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776696106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED RENTALS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>911363109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AECOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00766T100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126408103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRIZE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H2927K103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEAN HARBORS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184496107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOCKHEED MARTIN CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539830109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESCO INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95082P105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLIED INDUSTRIAL TECH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03820C105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUCOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670346105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLSCOT HOLDINGS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>971378104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIGHT SWIFT TRANSPORTATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499049104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPAND ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165167735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C.H. ROBINSON WORLDWIDE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12541W209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR GROUP INC/DELAWARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55405W104</x:t>
+  </x:si>
+  <x:si>
     <x:t>ROK</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKWELL AUTOMATION INC</x:t>
   </x:si>
   <x:si>
     <x:t>773903109</x:t>
   </x:si>
   <x:si>
-    <x:t>URI</x:t>
-[...158 lines deleted...]
-    <x:t>670346105</x:t>
+    <x:t>ODFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLD DOMINION FREIGHT LINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679580100</x:t>
   </x:si>
   <x:si>
     <x:t>LHX</x:t>
   </x:si>
   <x:si>
     <x:t>L3HARRIS TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>502431109</x:t>
   </x:si>
   <x:si>
-    <x:t>ODFL</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>HUBB</x:t>
   </x:si>
   <x:si>
     <x:t>HUBBELL INC</x:t>
   </x:si>
   <x:si>
     <x:t>443510607</x:t>
   </x:si>
   <x:si>
     <x:t>TFII</x:t>
   </x:si>
   <x:si>
     <x:t>TFI INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>87241L109</x:t>
   </x:si>
   <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEEL DYNAMICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119100</x:t>
+  </x:si>
+  <x:si>
     <x:t>SAIA</x:t>
   </x:si>
   <x:si>
     <x:t>SAIA INC</x:t>
   </x:si>
   <x:si>
     <x:t>78709Y105</x:t>
   </x:si>
   <x:si>
-    <x:t>STLD</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -791,51 +782,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G49"/>
+  <x:dimension ref="A1:G48"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.100625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.400625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -850,968 +841,947 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>7923</x:v>
+        <x:v>32211</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>2172090.5</x:v>
+        <x:v>9244879.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>3434</x:v>
+        <x:v>14106</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1645195.1</x:v>
+        <x:v>7076274.9</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>10548</x:v>
+        <x:v>42932</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1439591</x:v>
+        <x:v>5939212.9</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>8255</x:v>
+        <x:v>98070</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1283074.7</x:v>
+        <x:v>5336969.4</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>2399</x:v>
+        <x:v>33647</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1210559.4</x:v>
+        <x:v>5230089.7</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>7655</x:v>
+        <x:v>9759</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1190658.7</x:v>
+        <x:v>4983433.4</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>24102</x:v>
+        <x:v>31207</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1178105.8</x:v>
+        <x:v>4916038.7</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>4582</x:v>
+        <x:v>18566</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1112280.5</x:v>
+        <x:v>4779816.7</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>3441</x:v>
+        <x:v>14113</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1120596.1</x:v>
+        <x:v>4663923.1</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>3867</x:v>
+        <x:v>15643</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1004027.9</x:v>
+        <x:v>4217978.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>5851</x:v>
+        <x:v>25832</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1015616.6</x:v>
+        <x:v>4072414.8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>18922</x:v>
+        <x:v>23883</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>942883.3</x:v>
+        <x:v>4051273.3</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2158</x:v>
+        <x:v>26394</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>931241.7</x:v>
+        <x:v>3833464.6</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>890</x:v>
+        <x:v>11729</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>902940.6</x:v>
+        <x:v>3619334.8</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>2897</x:v>
+        <x:v>16308</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>894564.6</x:v>
+        <x:v>3691478.9</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>50807</x:v>
+        <x:v>77066</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>886582.2</x:v>
+        <x:v>3588963.6</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>6328</x:v>
+        <x:v>9304</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>883768.5</x:v>
+        <x:v>3568084</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>14515</x:v>
+        <x:v>3466</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>854207.8</x:v>
+        <x:v>3552650</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>6522</x:v>
+        <x:v>59043</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>818119.7</x:v>
+        <x:v>3425674.9</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>2312</x:v>
+        <x:v>71684</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>807928.4</x:v>
+        <x:v>3432229.9</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>17588</x:v>
+        <x:v>88847</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>825404.8</x:v>
+        <x:v>3375297.5</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>21871</x:v>
+        <x:v>10192</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>824755.4</x:v>
+        <x:v>3226889.1</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>2464</x:v>
+        <x:v>5804</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>767979.5</x:v>
+        <x:v>3181926.9</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>2137</x:v>
+        <x:v>8761</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>780133.2</x:v>
+        <x:v>2996086.8</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>4896</x:v>
+        <x:v>8728</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>732980.2</x:v>
+        <x:v>2913581</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>11801</x:v>
+        <x:v>11245</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>757506.2</x:v>
+        <x:v>2931908.9</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>1388</x:v>
+        <x:v>190449</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>710947.5</x:v>
+        <x:v>2980526.9</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>3205</x:v>
+        <x:v>47865</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>717503.4</x:v>
+        <x:v>3025546.7</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>2104</x:v>
+        <x:v>30774</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>707259.6</x:v>
+        <x:v>2859520.1</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>2245</x:v>
+        <x:v>19984</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>647256</x:v>
+        <x:v>2774778.4</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>2781</x:v>
+        <x:v>9237</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>655426.1</x:v>
+        <x:v>2631990.8</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>2756</x:v>
+        <x:v>6366</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>651711.3</x:v>
+        <x:v>2702176</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>3430</x:v>
+        <x:v>14102</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>608687.8</x:v>
+        <x:v>2634958.7</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>6585</x:v>
+        <x:v>11220</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>554325.3</x:v>
+        <x:v>2735884.8</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>982</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>450826.4</x:v>
+        <x:v>1825275.9</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>3705</x:v>
+        <x:v>15113</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>449675.9</x:v>
+        <x:v>1686610.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1185</x:v>
+        <x:v>6803</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>398539.2</x:v>
+        <x:v>1667891.5</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>1651</x:v>
+        <x:v>4865</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>365481.9</x:v>
+        <x:v>1610315</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>70464.8</x:v>
+        <x:v>215985.6</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>70464.8</x:v>
+        <x:v>215985.6</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:7">
-[...1 lines deleted...]
-      <x:c r="B45" s="3" t="s">
+    <x:row r="46" spans="1:7">
+      <x:c r="A46" s="3" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
-      <x:c r="A48" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>132</x:v>
+      <x:c r="A48" s="1" t="s">
+        <x:v>129</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>