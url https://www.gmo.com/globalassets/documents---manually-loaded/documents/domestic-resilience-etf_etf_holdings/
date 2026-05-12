--- v0 (2026-04-21)
+++ v1 (2026-05-12)
@@ -1,438 +1,438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re351751b1f4a4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c00d8e6135d4fa8b83cf64cfc2b34ef.psmdcp" Id="Rec363dd23f994638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef5801fefc6470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea42444426884f55b99f25e64fc6f4f2.psmdcp" Id="R883d2d4e49ce43ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
   <x:si>
     <x:t>Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/20/2026 (%)</x:t>
+    <x:t>As of 05/12/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONOCOPHILLIPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20825C104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR GROUP INC/DELAWARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55405W104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBBELL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443510607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEAN HARBORS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184496107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78709Y105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOCKHEED MARTIN CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539830109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLUOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343412102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AECOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00766T100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESCO INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95082P105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN MARIETTA MATERIALS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573284106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACUITY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00508Y102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERGUSON ENTERPRISES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31488V107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLEGION PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G0176J109</x:t>
+  </x:si>
+  <x:si>
     <x:t>UNP</x:t>
   </x:si>
   <x:si>
     <x:t>UNION PACIFIC CORP</x:t>
   </x:si>
   <x:si>
     <x:t>907818108</x:t>
   </x:si>
   <x:si>
-    <x:t>Equity</x:t>
-[...8 lines deleted...]
-    <x:t>184496107</x:t>
+    <x:t>CHRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C.H. ROBINSON WORLDWIDE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12541W209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHROP GRUMMAN CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666807102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROPER TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776696106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGAL REXNORD CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758750103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126408103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNTINGTON INGALLS INDUSTRIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446413106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLIED INDUSTRIAL TECH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03820C105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUCOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670346105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACOBS SOLUTIONS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46982L108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26884L109</x:t>
   </x:si>
   <x:si>
     <x:t>VMC</x:t>
   </x:si>
   <x:si>
     <x:t>VULCAN MATERIALS CO</x:t>
   </x:si>
   <x:si>
     <x:t>929160109</x:t>
   </x:si>
   <x:si>
     <x:t>CSL</x:t>
   </x:si>
   <x:si>
     <x:t>CARLISLE COS INC</x:t>
   </x:si>
   <x:si>
     <x:t>142339100</x:t>
   </x:si>
   <x:si>
-    <x:t>COP</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>WSC</x:t>
   </x:si>
   <x:si>
     <x:t>WILLSCOT HOLDINGS CORP</x:t>
   </x:si>
   <x:si>
     <x:t>971378104</x:t>
   </x:si>
   <x:si>
-    <x:t>MLM</x:t>
-[...23 lines deleted...]
-    <x:t>26884L109</x:t>
+    <x:t>KNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIGHT SWIFT TRANSPORTATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499049104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26875P101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCOSA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>039653100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKWELL AUTOMATION INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>773903109</x:t>
   </x:si>
   <x:si>
     <x:t>TFII</x:t>
   </x:si>
   <x:si>
     <x:t>TFI INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>87241L109</x:t>
   </x:si>
   <x:si>
-    <x:t>KNX</x:t>
-[...14 lines deleted...]
-    <x:t>03820C105</x:t>
+    <x:t>FAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FASTENAL CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311900104</x:t>
   </x:si>
   <x:si>
     <x:t>EXP</x:t>
   </x:si>
   <x:si>
     <x:t>EAGLE MATERIALS INC</x:t>
   </x:si>
   <x:si>
     <x:t>26969P108</x:t>
   </x:si>
   <x:si>
-    <x:t>J</x:t>
-[...59 lines deleted...]
-    <x:t>26875P101</x:t>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEEL DYNAMICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119100</x:t>
   </x:si>
   <x:si>
     <x:t>URI</x:t>
   </x:si>
   <x:si>
     <x:t>UNITED RENTALS INC</x:t>
   </x:si>
   <x:si>
     <x:t>911363109</x:t>
   </x:si>
   <x:si>
-    <x:t>STATE STR INSTL INVT TR</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ODFL</x:t>
   </x:si>
   <x:si>
     <x:t>OLD DOMINION FREIGHT LINE</x:t>
   </x:si>
   <x:si>
     <x:t>679580100</x:t>
   </x:si>
   <x:si>
-    <x:t>NUE</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>LHX</x:t>
   </x:si>
   <x:si>
     <x:t>L3HARRIS TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>502431109</x:t>
-  </x:si>
-[...61 lines deleted...]
-    <x:t>12541W209</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -789,984 +789,984 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:G48"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="30.560625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="11.400625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="30.250625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.200625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s">
+      <x:c r="A6" s="3" t="s"/>
+      <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="s">
+      <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
+      <x:c r="D6" s="4" t="n">
+        <x:v>755959.6</x:v>
+      </x:c>
+      <x:c r="E6" s="4" t="n">
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="n">
+        <x:v>755959.6</x:v>
+      </x:c>
+      <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="s">
+      <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C7" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>4925</x:v>
+        <x:v>11143</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1480947.5</x:v>
+        <x:v>1287573.7</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>4924</x:v>
+        <x:v>2183</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1436380</x:v>
+        <x:v>1000730.9</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>3866</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1398332.2</x:v>
+        <x:v>550939.8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>11980</x:v>
+        <x:v>4583</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1390159.2</x:v>
+        <x:v>1344881.4</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>32059</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1388795.9</x:v>
+        <x:v>696487</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>1949</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1296591.7</x:v>
+        <x:v>391359</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>63720</x:v>
+        <x:v>22979</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1289055.6</x:v>
+        <x:v>1003952.5</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>2062</x:v>
+        <x:v>7940</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1282605.2</x:v>
+        <x:v>631230</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>24707</x:v>
+        <x:v>2984</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1199771.9</x:v>
+        <x:v>1093039.2</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>20332</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1189015.4</x:v>
+        <x:v>1123909.6</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>9022</x:v>
+        <x:v>3268</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1187385.4</x:v>
+        <x:v>946478.2</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>17392</x:v>
+        <x:v>2340</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1120392.6</x:v>
+        <x:v>570913.2</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>3737</x:v>
+        <x:v>4234</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>1087579.1</x:v>
+        <x:v>560369.9</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>5402</x:v>
+        <x:v>7191</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1087314.6</x:v>
+        <x:v>1893749.9</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>8260</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>1064961.8</x:v>
+        <x:v>300354.7</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>3511</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>1027423.9</x:v>
+        <x:v>994452.9</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>3209</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>1023863.5</x:v>
+        <x:v>666477.6</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>8635</x:v>
+        <x:v>4196</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>988534.8</x:v>
+        <x:v>886740.7</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>2320</x:v>
+        <x:v>29818</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>964493.6</x:v>
+        <x:v>1334057.3</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>4511</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>926559.4</x:v>
+        <x:v>533184.5</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>6806</x:v>
+        <x:v>3476</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>874094.6</x:v>
+        <x:v>1079471.8</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>1047</x:v>
+        <x:v>3778</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>833569.1</x:v>
+        <x:v>876496</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
-      <x:c r="A29" s="3" t="s"/>
+      <x:c r="A29" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>813390.5</x:v>
+        <x:v>7684</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>813390.5</x:v>
+        <x:v>899181.7</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>3692</x:v>
+        <x:v>18910</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>803969.9</x:v>
+        <x:v>1067469.5</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>4066</x:v>
+        <x:v>4582</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>796407.4</x:v>
+        <x:v>1295331.4</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>2180</x:v>
+        <x:v>3596</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>790119.2</x:v>
+        <x:v>1285929.6</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>2345</x:v>
+        <x:v>59274</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>772278.9</x:v>
+        <x:v>1583208.5</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>8534</x:v>
+        <x:v>16177</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>739129.7</x:v>
+        <x:v>1001679.8</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>1678</x:v>
+        <x:v>6329</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>728621.2</x:v>
+        <x:v>843719</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>1804</x:v>
+        <x:v>8032</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>712237.2</x:v>
+        <x:v>1040947.2</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>1906</x:v>
+        <x:v>2158</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>667767.1</x:v>
+        <x:v>985472.3</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>4549</x:v>
+        <x:v>8392</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>656511.7</x:v>
+        <x:v>1153312.6</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>2511</x:v>
+        <x:v>7510</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>654090.4</x:v>
+        <x:v>325183</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>1205</x:v>
+        <x:v>5024</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>645361.9</x:v>
+        <x:v>1029568.3</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>3072</x:v>
+        <x:v>2856</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>615383</x:v>
+        <x:v>673930.3</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>818</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>484411.4</x:v>
+        <x:v>914696.3</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>8077</x:v>
+        <x:v>3431</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>369765.1</x:v>
+        <x:v>669456.7</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>1902</x:v>
+        <x:v>1771</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>346620.5</x:v>
+        <x:v>535461.9</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>