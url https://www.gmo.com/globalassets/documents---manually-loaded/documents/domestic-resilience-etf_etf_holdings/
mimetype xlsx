--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef5801fefc6470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea42444426884f55b99f25e64fc6f4f2.psmdcp" Id="R883d2d4e49ce43ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908fa4faffb64c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7718a363694411d8f6a42f4fc26da6d.psmdcp" Id="R6141adb2265b4bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
   <x:si>
     <x:t>Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/12/2026 (%)</x:t>
+    <x:t>As of 06/01/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -103,50 +103,59 @@
   <x:si>
     <x:t>CLEAN HARBORS INC</x:t>
   </x:si>
   <x:si>
     <x:t>184496107</x:t>
   </x:si>
   <x:si>
     <x:t>SAIA</x:t>
   </x:si>
   <x:si>
     <x:t>SAIA INC</x:t>
   </x:si>
   <x:si>
     <x:t>78709Y105</x:t>
   </x:si>
   <x:si>
     <x:t>LMT</x:t>
   </x:si>
   <x:si>
     <x:t>LOCKHEED MARTIN CORP</x:t>
   </x:si>
   <x:si>
     <x:t>539830109</x:t>
   </x:si>
   <x:si>
+    <x:t>EXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPAND ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165167735</x:t>
+  </x:si>
+  <x:si>
     <x:t>FLR</x:t>
   </x:si>
   <x:si>
     <x:t>FLUOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>343412102</x:t>
   </x:si>
   <x:si>
     <x:t>ACM</x:t>
   </x:si>
   <x:si>
     <x:t>AECOM</x:t>
   </x:si>
   <x:si>
     <x:t>00766T100</x:t>
   </x:si>
   <x:si>
     <x:t>WCC</x:t>
   </x:si>
   <x:si>
     <x:t>WESCO INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>95082P105</x:t>
@@ -292,102 +301,102 @@
   <x:si>
     <x:t>VULCAN MATERIALS CO</x:t>
   </x:si>
   <x:si>
     <x:t>929160109</x:t>
   </x:si>
   <x:si>
     <x:t>CSL</x:t>
   </x:si>
   <x:si>
     <x:t>CARLISLE COS INC</x:t>
   </x:si>
   <x:si>
     <x:t>142339100</x:t>
   </x:si>
   <x:si>
     <x:t>WSC</x:t>
   </x:si>
   <x:si>
     <x:t>WILLSCOT HOLDINGS CORP</x:t>
   </x:si>
   <x:si>
     <x:t>971378104</x:t>
   </x:si>
   <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
     <x:t>KNX</x:t>
   </x:si>
   <x:si>
     <x:t>KNIGHT SWIFT TRANSPORTATION</x:t>
   </x:si>
   <x:si>
     <x:t>499049104</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>EOG RESOURCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>26875P101</x:t>
   </x:si>
   <x:si>
     <x:t>ACA</x:t>
   </x:si>
   <x:si>
     <x:t>ARCOSA INC</x:t>
   </x:si>
   <x:si>
     <x:t>039653100</x:t>
   </x:si>
   <x:si>
     <x:t>ROK</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKWELL AUTOMATION INC</x:t>
   </x:si>
   <x:si>
     <x:t>773903109</x:t>
   </x:si>
   <x:si>
     <x:t>TFII</x:t>
   </x:si>
   <x:si>
     <x:t>TFI INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>87241L109</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>311900104</x:t>
   </x:si>
   <x:si>
     <x:t>EXP</x:t>
   </x:si>
   <x:si>
     <x:t>EAGLE MATERIALS INC</x:t>
   </x:si>
   <x:si>
     <x:t>26969P108</x:t>
   </x:si>
   <x:si>
     <x:t>STLD</x:t>
   </x:si>
   <x:si>
     <x:t>STEEL DYNAMICS INC</x:t>
   </x:si>
   <x:si>
     <x:t>858119100</x:t>
   </x:si>
   <x:si>
     <x:t>URI</x:t>
   </x:si>
   <x:si>
     <x:t>UNITED RENTALS INC</x:t>
   </x:si>
@@ -782,51 +791,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G48"/>
+  <x:dimension ref="A1:G49"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.250625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.200625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -839,949 +848,970 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>755959.6</x:v>
+        <x:v>443796.3</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>755959.6</x:v>
+        <x:v>443796.3</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>11143</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1287573.7</x:v>
+        <x:v>1270079.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>2183</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1000730.9</x:v>
+        <x:v>522727.4</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>1124</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>550939.8</x:v>
+        <x:v>355207.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>4583</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1344881.4</x:v>
+        <x:v>1287960.5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1561</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>696487</x:v>
+        <x:v>559758.5</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>764</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>391359</x:v>
+        <x:v>536486</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>22979</x:v>
+        <x:v>3511</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1003952.5</x:v>
+        <x:v>326452.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>7940</x:v>
+        <x:v>26978</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>631230</x:v>
+        <x:v>1234513.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>2984</x:v>
+        <x:v>14517</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1093039.2</x:v>
+        <x:v>1007044.3</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>1918</x:v>
+        <x:v>2137</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1123909.6</x:v>
+        <x:v>771820.3</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>3268</x:v>
+        <x:v>2293</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>946478.2</x:v>
+        <x:v>1331797.3</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2340</x:v>
+        <x:v>3801</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>570913.2</x:v>
+        <x:v>1159723.1</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4234</x:v>
+        <x:v>2803</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>560369.9</x:v>
+        <x:v>633393.9</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>7191</x:v>
+        <x:v>8256</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1893749.9</x:v>
+        <x:v>1073857.9</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>1767</x:v>
+        <x:v>7191</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>300354.7</x:v>
+        <x:v>1888644.2</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>1814</x:v>
+        <x:v>2986</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>994452.9</x:v>
+        <x:v>533448.9</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>2027</x:v>
+        <x:v>2215</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>666477.6</x:v>
+        <x:v>1243080.2</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>4196</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>886740.7</x:v>
+        <x:v>659849.3</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>29818</x:v>
+        <x:v>5196</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>1334057.3</x:v>
+        <x:v>1048345</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>1678</x:v>
+        <x:v>21149</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>533184.5</x:v>
+        <x:v>957203.7</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>3476</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>1079471.8</x:v>
+        <x:v>842228.6</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>3778</x:v>
+        <x:v>2909</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>876496</x:v>
+        <x:v>883783.3</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>7684</x:v>
+        <x:v>3199</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>899181.7</x:v>
+        <x:v>799750</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>18910</x:v>
+        <x:v>10550</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>1067469.5</x:v>
+        <x:v>1264523</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>4582</x:v>
+        <x:v>18910</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>1295331.4</x:v>
+        <x:v>1038726.3</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>3596</x:v>
+        <x:v>4582</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>1285929.6</x:v>
+        <x:v>1296339.4</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>59274</x:v>
+        <x:v>3882</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>1583208.5</x:v>
+        <x:v>1338552.4</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>16177</x:v>
+        <x:v>53084</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>1001679.8</x:v>
+        <x:v>1365851.3</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
-      <x:c r="A35" s="3" t="s">
+      <x:c r="A35" s="3" t="s"/>
+      <x:c r="B35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="B35" s="3" t="s">
+      <x:c r="C35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C35" s="3" t="s">
+      <x:c r="D35" s="4" t="n">
+        <x:v>16435.9</x:v>
+      </x:c>
+      <x:c r="E35" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F35" s="4" t="n">
+        <x:v>16435.9</x:v>
+      </x:c>
+      <x:c r="G35" s="3" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>8032</x:v>
+        <x:v>14208</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>1040947.2</x:v>
+        <x:v>1074551</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>2158</x:v>
+        <x:v>6329</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>985472.3</x:v>
+        <x:v>844162</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>8392</x:v>
+        <x:v>8032</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>1153312.6</x:v>
+        <x:v>1018056</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>7510</x:v>
+        <x:v>2158</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>325183</x:v>
+        <x:v>973387.5</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>5024</x:v>
+        <x:v>4884</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>1029568.3</x:v>
+        <x:v>752722.1</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>2856</x:v>
+        <x:v>5267</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>673930.3</x:v>
+        <x:v>1164955.1</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>975</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>914696.3</x:v>
+        <x:v>429507.7</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>3431</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>669456.7</x:v>
+        <x:v>970778.3</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
+        <x:v>3431</x:v>
+      </x:c>
+      <x:c r="E44" s="4" t="n">
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="F44" s="4" t="n">
+        <x:v>772489.7</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:7">
+      <x:c r="A45" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B45" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="n">
         <x:v>1771</x:v>
       </x:c>
-      <x:c r="E44" s="4" t="n">
+      <x:c r="E45" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
-      <x:c r="F44" s="4" t="n">
-[...8 lines deleted...]
-        <x:v>127</x:v>
+      <x:c r="F45" s="4" t="n">
+        <x:v>558183.8</x:v>
+      </x:c>
+      <x:c r="G45" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
-      <x:c r="A48" s="1" t="s">
-        <x:v>129</x:v>
+      <x:c r="A48" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:7">
+      <x:c r="A49" s="1" t="s">
+        <x:v>132</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>