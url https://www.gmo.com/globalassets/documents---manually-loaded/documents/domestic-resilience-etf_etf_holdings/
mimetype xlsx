--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908fa4faffb64c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7718a363694411d8f6a42f4fc26da6d.psmdcp" Id="R6141adb2265b4bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8ddde192524d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/720c530b9da24caa856f8aa008ca3009.psmdcp" Id="R6c6b5445c6704809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
   <x:si>
     <x:t>Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/01/2026 (%)</x:t>
+    <x:t>As of 06/18/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -299,59 +299,50 @@
     <x:t>VMC</x:t>
   </x:si>
   <x:si>
     <x:t>VULCAN MATERIALS CO</x:t>
   </x:si>
   <x:si>
     <x:t>929160109</x:t>
   </x:si>
   <x:si>
     <x:t>CSL</x:t>
   </x:si>
   <x:si>
     <x:t>CARLISLE COS INC</x:t>
   </x:si>
   <x:si>
     <x:t>142339100</x:t>
   </x:si>
   <x:si>
     <x:t>WSC</x:t>
   </x:si>
   <x:si>
     <x:t>WILLSCOT HOLDINGS CORP</x:t>
   </x:si>
   <x:si>
     <x:t>971378104</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>KNX</x:t>
   </x:si>
   <x:si>
     <x:t>KNIGHT SWIFT TRANSPORTATION</x:t>
   </x:si>
   <x:si>
     <x:t>499049104</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>EOG RESOURCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>26875P101</x:t>
   </x:si>
   <x:si>
     <x:t>ACA</x:t>
   </x:si>
   <x:si>
     <x:t>ARCOSA INC</x:t>
   </x:si>
@@ -791,51 +782,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G49"/>
+  <x:dimension ref="A1:G48"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.250625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.200625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -848,970 +839,949 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>443796.3</x:v>
+        <x:v>460516.6</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>443796.3</x:v>
+        <x:v>460516.6</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>11143</x:v>
+        <x:v>10957</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1270079.1</x:v>
+        <x:v>1218528</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>1124</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>522727.4</x:v>
+        <x:v>491506.4</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>750</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>355207.5</x:v>
+        <x:v>375546.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>4583</x:v>
+        <x:v>4507</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1287960.5</x:v>
+        <x:v>1294635.8</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1185</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>559758.5</x:v>
+        <x:v>496126.9</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>1018</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>536486</x:v>
+        <x:v>533384.6</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>3511</x:v>
+        <x:v>3453</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>326452.8</x:v>
+        <x:v>301999.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>26978</x:v>
+        <x:v>26528</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1234513.3</x:v>
+        <x:v>1377333.8</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>14517</x:v>
+        <x:v>14275</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1007044.3</x:v>
+        <x:v>990970.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2137</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>771820.3</x:v>
+        <x:v>739299.9</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2293</x:v>
+        <x:v>2255</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1331797.3</x:v>
+        <x:v>1332885.4</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>3801</x:v>
+        <x:v>3737</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1159723.1</x:v>
+        <x:v>1142251.4</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2803</x:v>
+        <x:v>2757</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>633393.9</x:v>
+        <x:v>633062.3</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>8256</x:v>
+        <x:v>8118</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1073857.9</x:v>
+        <x:v>1056801.2</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>7191</x:v>
+        <x:v>7071</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>1888644.2</x:v>
+        <x:v>1824671.6</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>2986</x:v>
+        <x:v>2936</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>533448.9</x:v>
+        <x:v>543747.2</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>2215</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>1243080.2</x:v>
+        <x:v>1198776.9</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>2027</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>659849.3</x:v>
+        <x:v>657630.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>5196</x:v>
+        <x:v>5110</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>1048345</x:v>
+        <x:v>1131967.2</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>21149</x:v>
+        <x:v>20797</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>957203.7</x:v>
+        <x:v>947719.3</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>2733</x:v>
+        <x:v>2687</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>842228.6</x:v>
+        <x:v>797743.4</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>2909</x:v>
+        <x:v>2861</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>883783.3</x:v>
+        <x:v>943815.3</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>3199</x:v>
+        <x:v>3145</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>799750</x:v>
+        <x:v>794427</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>10550</x:v>
+        <x:v>10374</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>1264523</x:v>
+        <x:v>1274445.9</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>18910</x:v>
+        <x:v>18594</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>1038726.3</x:v>
+        <x:v>950711.2</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>4582</x:v>
+        <x:v>4506</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>1296339.4</x:v>
+        <x:v>1328458.9</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>3882</x:v>
+        <x:v>3818</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>1338552.4</x:v>
+        <x:v>1306137.8</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>53084</x:v>
+        <x:v>52200</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>1365851.3</x:v>
+        <x:v>1453248</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
-      <x:c r="A35" s="3" t="s"/>
+      <x:c r="A35" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>16435.9</x:v>
+        <x:v>13972</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>16435.9</x:v>
+        <x:v>1020095.7</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>14208</x:v>
+        <x:v>6223</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>1074551</x:v>
+        <x:v>829214.8</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>6329</x:v>
+        <x:v>7898</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>844162</x:v>
+        <x:v>1051460.7</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>8032</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>1018056</x:v>
+        <x:v>973340.2</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>2158</x:v>
+        <x:v>4802</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>973387.5</x:v>
+        <x:v>694273.2</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>4884</x:v>
+        <x:v>5179</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>752722.1</x:v>
+        <x:v>1104370</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>5267</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>1164955.1</x:v>
+        <x:v>438421</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1651</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>429507.7</x:v>
+        <x:v>1005962.2</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>975</x:v>
+        <x:v>3373</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>970778.3</x:v>
+        <x:v>736528.3</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>3431</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>772489.7</x:v>
+        <x:v>545229</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:7">
-      <x:c r="A45" s="3" t="s">
+    <x:row r="46" spans="1:7">
+      <x:c r="A46" s="3" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
-      <x:c r="A48" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>132</x:v>
+      <x:c r="A48" s="1" t="s">
+        <x:v>129</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>