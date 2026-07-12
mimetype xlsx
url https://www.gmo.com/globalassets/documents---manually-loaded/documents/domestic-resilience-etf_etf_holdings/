--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8ddde192524d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/720c530b9da24caa856f8aa008ca3009.psmdcp" Id="R6c6b5445c6704809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c6694cb0854194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57a764aa37a747bf817f2414ed1afe3c.psmdcp" Id="R5732b340278744ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
   <x:si>
     <x:t>Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/18/2026 (%)</x:t>
+    <x:t>As of 07/10/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -301,93 +301,102 @@
   <x:si>
     <x:t>VULCAN MATERIALS CO</x:t>
   </x:si>
   <x:si>
     <x:t>929160109</x:t>
   </x:si>
   <x:si>
     <x:t>CSL</x:t>
   </x:si>
   <x:si>
     <x:t>CARLISLE COS INC</x:t>
   </x:si>
   <x:si>
     <x:t>142339100</x:t>
   </x:si>
   <x:si>
     <x:t>WSC</x:t>
   </x:si>
   <x:si>
     <x:t>WILLSCOT HOLDINGS CORP</x:t>
   </x:si>
   <x:si>
     <x:t>971378104</x:t>
   </x:si>
   <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
     <x:t>KNX</x:t>
   </x:si>
   <x:si>
     <x:t>KNIGHT SWIFT TRANSPORTATION</x:t>
   </x:si>
   <x:si>
     <x:t>499049104</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>EOG RESOURCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>26875P101</x:t>
   </x:si>
   <x:si>
-    <x:t>ACA</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ROK</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKWELL AUTOMATION INC</x:t>
   </x:si>
   <x:si>
     <x:t>773903109</x:t>
   </x:si>
   <x:si>
     <x:t>TFII</x:t>
   </x:si>
   <x:si>
     <x:t>TFI INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>87241L109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRIZE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H2927K103</x:t>
   </x:si>
   <x:si>
     <x:t>EXP</x:t>
   </x:si>
   <x:si>
     <x:t>EAGLE MATERIALS INC</x:t>
   </x:si>
   <x:si>
     <x:t>26969P108</x:t>
   </x:si>
   <x:si>
     <x:t>STLD</x:t>
   </x:si>
   <x:si>
     <x:t>STEEL DYNAMICS INC</x:t>
   </x:si>
   <x:si>
     <x:t>858119100</x:t>
   </x:si>
   <x:si>
     <x:t>URI</x:t>
   </x:si>
   <x:si>
     <x:t>UNITED RENTALS INC</x:t>
   </x:si>
@@ -782,51 +791,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G48"/>
+  <x:dimension ref="A1:G49"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.250625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.200625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -839,949 +848,970 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>460516.6</x:v>
+        <x:v>244356.4</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>460516.6</x:v>
+        <x:v>244356.4</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>10957</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1218528</x:v>
+        <x:v>1183575.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>491506.4</x:v>
+        <x:v>476586.5</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>738</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>375546.1</x:v>
+        <x:v>358232.6</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>4507</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1294635.8</x:v>
+        <x:v>1360708.4</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>496126.9</x:v>
+        <x:v>490802.9</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>1002</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>533384.6</x:v>
+        <x:v>615174.6</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>3453</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>301999.4</x:v>
+        <x:v>307213.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>26528</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1377333.8</x:v>
+        <x:v>1331970.9</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>14275</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>990970.5</x:v>
+        <x:v>971413.8</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>2101</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>739299.9</x:v>
+        <x:v>691039.9</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>2255</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1332885.4</x:v>
+        <x:v>1289634.5</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>3737</x:v>
+        <x:v>3213</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1142251.4</x:v>
+        <x:v>1075198.3</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>2757</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>633062.3</x:v>
+        <x:v>619277.3</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>8118</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1056801.2</x:v>
+        <x:v>1096498.3</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>7071</x:v>
+        <x:v>7792</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>1824671.6</x:v>
+        <x:v>2221031.7</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>2936</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>543747.2</x:v>
+        <x:v>565943.4</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>2179</x:v>
+        <x:v>2359</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>1198776.9</x:v>
+        <x:v>1255530.6</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>1993</x:v>
+        <x:v>2274</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>657630.2</x:v>
+        <x:v>809407.6</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
         <x:v>5110</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>1131967.2</x:v>
+        <x:v>1063186.6</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>20797</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>947719.3</x:v>
+        <x:v>1026332</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
         <x:v>2687</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>797743.4</x:v>
+        <x:v>769046.3</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>2861</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>943815.3</x:v>
+        <x:v>922643.9</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>3145</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>794427</x:v>
+        <x:v>699070.6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>10374</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>1274445.9</x:v>
+        <x:v>1305464.2</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>18594</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>950711.2</x:v>
+        <x:v>932489.1</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>4506</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>1328458.9</x:v>
+        <x:v>1301017.4</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
         <x:v>3818</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>1306137.8</x:v>
+        <x:v>1259940</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
         <x:v>52200</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>1453248</x:v>
+        <x:v>1345716</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
-      <x:c r="A35" s="3" t="s">
+      <x:c r="A35" s="3" t="s"/>
+      <x:c r="B35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="B35" s="3" t="s">
+      <x:c r="C35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C35" s="3" t="s">
+      <x:c r="D35" s="4" t="n">
+        <x:v>860.2</x:v>
+      </x:c>
+      <x:c r="E35" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F35" s="4" t="n">
+        <x:v>860.2</x:v>
+      </x:c>
+      <x:c r="G35" s="3" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>6223</x:v>
+        <x:v>13972</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>829214.8</x:v>
+        <x:v>1078219.2</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>7898</x:v>
+        <x:v>6223</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>1051460.7</x:v>
+        <x:v>831019.4</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>2122</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>973340.2</x:v>
+        <x:v>991992.6</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>4802</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>694273.2</x:v>
+        <x:v>717082.7</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>5179</x:v>
+        <x:v>17030</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>1104370</x:v>
+        <x:v>856268.4</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>1623</x:v>
+        <x:v>5179</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>438421</x:v>
+        <x:v>1064906</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>959</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>1005962.2</x:v>
+        <x:v>360403.4</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>3373</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>736528.3</x:v>
+        <x:v>1044034.5</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>1741</x:v>
+        <x:v>3373</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>545229</x:v>
+        <x:v>761792.1</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:7">
-      <x:c r="A46" s="3" t="s">
+    <x:row r="45" spans="1:7">
+      <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
+      </x:c>
+      <x:c r="B45" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="n">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="E45" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="F45" s="4" t="n">
+        <x:v>597422.1</x:v>
+      </x:c>
+      <x:c r="G45" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
-      <x:c r="A48" s="1" t="s">
-        <x:v>129</x:v>
+      <x:c r="A48" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:7">
+      <x:c r="A49" s="1" t="s">
+        <x:v>132</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>