--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c6694cb0854194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57a764aa37a747bf817f2414ed1afe3c.psmdcp" Id="R5732b340278744ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ccf174096d4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b67f0f4c4e79425a83c3cd5bcaf1d19c.psmdcp" Id="Rddfa0cc5890344d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
   <x:si>
     <x:t>Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/10/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -848,952 +848,952 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>244356.4</x:v>
+        <x:v>233703</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>244356.4</x:v>
+        <x:v>233703</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>10957</x:v>
+        <x:v>11048</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1183575.1</x:v>
+        <x:v>1315043.4</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>1106</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>476586.5</x:v>
+        <x:v>368886.6</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>738</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>358232.6</x:v>
+        <x:v>352425.4</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>4507</x:v>
+        <x:v>3973</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1360708.4</x:v>
+        <x:v>1260037</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1165</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>490802.9</x:v>
+        <x:v>411990.3</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>1187</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>615174.6</x:v>
+        <x:v>789975.4</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>3453</x:v>
+        <x:v>3482</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>307213.4</x:v>
+        <x:v>321806.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>26528</x:v>
+        <x:v>26749</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1331970.9</x:v>
+        <x:v>1339322.4</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>14275</x:v>
+        <x:v>14394</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>971413.8</x:v>
+        <x:v>1032913.4</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2101</x:v>
+        <x:v>2119</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>691039.9</x:v>
+        <x:v>726117.7</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2255</x:v>
+        <x:v>2435</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1289634.5</x:v>
+        <x:v>1314900</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>3213</x:v>
+        <x:v>3240</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1075198.3</x:v>
+        <x:v>1094634</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2757</x:v>
+        <x:v>3178</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>619277.3</x:v>
+        <x:v>719372.1</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>8118</x:v>
+        <x:v>8186</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1096498.3</x:v>
+        <x:v>1285693.2</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>7792</x:v>
+        <x:v>7857</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>2221031.7</x:v>
+        <x:v>2274287.2</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>2936</x:v>
+        <x:v>2960</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>565943.4</x:v>
+        <x:v>434883.2</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>2359</x:v>
+        <x:v>2379</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>1255530.6</x:v>
+        <x:v>1272408.2</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>2274</x:v>
+        <x:v>2293</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>809407.6</x:v>
+        <x:v>892550.3</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>5110</x:v>
+        <x:v>5153</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>1063186.6</x:v>
+        <x:v>1043946.3</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>20797</x:v>
+        <x:v>17441</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>1026332</x:v>
+        <x:v>875363.8</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>2687</x:v>
+        <x:v>3835</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>769046.3</x:v>
+        <x:v>1226816.5</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>2861</x:v>
+        <x:v>2610</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>922643.9</x:v>
+        <x:v>887008.5</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>3145</x:v>
+        <x:v>3171</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>699070.6</x:v>
+        <x:v>815073.8</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>10374</x:v>
+        <x:v>10460</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>1305464.2</x:v>
+        <x:v>1388565</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>18594</x:v>
+        <x:v>20617</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>932489.1</x:v>
+        <x:v>1086722.1</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>4506</x:v>
+        <x:v>4544</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>1301017.4</x:v>
+        <x:v>1232514.6</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>3818</x:v>
+        <x:v>3850</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>1259940</x:v>
+        <x:v>1424038</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>52200</x:v>
+        <x:v>52635</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>1345716</x:v>
+        <x:v>1264819.1</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>860.2</x:v>
+        <x:v>6347.5</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>860.2</x:v>
+        <x:v>6347.5</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>13972</x:v>
+        <x:v>11703</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>1078219.2</x:v>
+        <x:v>816869.4</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>6223</x:v>
+        <x:v>6275</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>831019.4</x:v>
+        <x:v>913075.3</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>2122</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>991992.6</x:v>
+        <x:v>1007961.4</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>4802</x:v>
+        <x:v>3674</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>717082.7</x:v>
+        <x:v>493381.5</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>17030</x:v>
+        <x:v>19866</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>856268.4</x:v>
+        <x:v>985353.6</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>5179</x:v>
+        <x:v>5222</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>1064906</x:v>
+        <x:v>1073016.6</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1623</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>360403.4</x:v>
+        <x:v>413342.5</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>959</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>1044034.5</x:v>
+        <x:v>943600.3</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>3373</x:v>
+        <x:v>3401</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>761792.1</x:v>
+        <x:v>722610.5</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>2061</x:v>
+        <x:v>2404</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>597422.1</x:v>
+        <x:v>653647.6</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>