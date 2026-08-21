--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,447 +1,447 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ccf174096d4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b67f0f4c4e79425a83c3cd5bcaf1d19c.psmdcp" Id="Rddfa0cc5890344d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1973e3d67dbb4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f75f3a0ed944ecc84afcdfce2408fdc.psmdcp" Id="R534eb362e9334781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
   <x:si>
     <x:t>Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/20/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>UNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNION PACIFIC CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>907818108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACOBS SOLUTIONS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46982L108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN MARIETTA MATERIALS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573284106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONOCOPHILLIPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20825C104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHROP GRUMMAN CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666807102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLEGION PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G0176J109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26884L109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLUOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343412102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VULCAN MATERIALS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>929160109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARLISLE COS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142339100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNTINGTON INGALLS INDUSTRIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446413106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLSCOT HOLDINGS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>971378104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAGLE MATERIALS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26969P108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGAL REXNORD CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758750103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACUITY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00508Y102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED RENTALS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>911363109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AECOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00766T100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROPER TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776696106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26875P101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKWELL AUTOMATION INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>773903109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126408103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRIZE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H2927K103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOCKHEED MARTIN CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539830109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIGHT SWIFT TRANSPORTATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499049104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEAN HARBORS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184496107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERGUSON ENTERPRISES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31488V107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUCOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670346105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESCO INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95082P105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLIED INDUSTRIAL TECH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03820C105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L3HARRIS TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502431109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C.H. ROBINSON WORLDWIDE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12541W209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLD DOMINION FREIGHT LINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679580100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPAND ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165167735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFI INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87241L109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78709Y105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR GROUP INC/DELAWARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55405W104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBBELL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443510607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEEL DYNAMICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119100</x:t>
+  </x:si>
+  <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
-    <x:t>COP</x:t>
-[...253 lines deleted...]
-  <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
-  </x:si>
-[...88 lines deleted...]
-    <x:t>502431109</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -798,1005 +798,1005 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:G49"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="30.250625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="12.200625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="31.100625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="11.400625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s"/>
+      <x:c r="A6" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
       <x:c r="B6" s="3" t="s">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>233703</x:v>
+        <x:v>7923</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>233703</x:v>
+        <x:v>2391161.4</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>11048</x:v>
+        <x:v>10548</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1315043.4</x:v>
+        <x:v>1554458.8</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>1115</x:v>
+        <x:v>2802</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>368886.6</x:v>
+        <x:v>1500555.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>744</x:v>
+        <x:v>11141</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>352425.4</x:v>
+        <x:v>1454791.8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>3973</x:v>
+        <x:v>2399</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1260037</x:v>
+        <x:v>1398233.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1175</x:v>
+        <x:v>8255</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>411990.3</x:v>
+        <x:v>1343583.8</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>1376</x:v>
+        <x:v>24102</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>789975.4</x:v>
+        <x:v>1292831.3</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>3482</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>321806.4</x:v>
+        <x:v>1277816.2</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>26749</x:v>
+        <x:v>4582</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1339322.4</x:v>
+        <x:v>1266006.6</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>14394</x:v>
+        <x:v>3441</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1032913.4</x:v>
+        <x:v>1258132.8</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2119</x:v>
+        <x:v>3867</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>726117.7</x:v>
+        <x:v>1205575.9</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2435</x:v>
+        <x:v>53077</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1314900</x:v>
+        <x:v>1200071</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>3240</x:v>
+        <x:v>5266</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1094634</x:v>
+        <x:v>1086797.1</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>3178</x:v>
+        <x:v>6265</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>719372.1</x:v>
+        <x:v>1061854.9</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>8186</x:v>
+        <x:v>2897</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1285693.2</x:v>
+        <x:v>1010560.5</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>7857</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>2274287.2</x:v>
+        <x:v>994165.6</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>2960</x:v>
+        <x:v>14515</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>434883.2</x:v>
+        <x:v>944055.6</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>2379</x:v>
+        <x:v>2312</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>1272408.2</x:v>
+        <x:v>941723.8</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>2293</x:v>
+        <x:v>6328</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>892550.3</x:v>
+        <x:v>945909.4</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>5153</x:v>
+        <x:v>2158</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>1043946.3</x:v>
+        <x:v>934996.7</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>17441</x:v>
+        <x:v>17588</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>875363.8</x:v>
+        <x:v>891359.8</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>3835</x:v>
+        <x:v>20033</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>1226816.5</x:v>
+        <x:v>906693.6</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>2610</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>887008.5</x:v>
+        <x:v>817740.2</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>3171</x:v>
+        <x:v>11801</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>815073.8</x:v>
+        <x:v>823001.7</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>10460</x:v>
+        <x:v>2464</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>1388565</x:v>
+        <x:v>801342.1</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>20617</x:v>
+        <x:v>3205</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>1086722.1</x:v>
+        <x:v>779424</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>4544</x:v>
+        <x:v>3198</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>1232514.6</x:v>
+        <x:v>795470.5</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>3850</x:v>
+        <x:v>2137</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>1424038</x:v>
+        <x:v>734807.5</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>52635</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>1264819.1</x:v>
+        <x:v>728383.8</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
-      <x:c r="A35" s="3" t="s"/>
+      <x:c r="A35" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>6347.5</x:v>
+        <x:v>2756</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>6347.5</x:v>
+        <x:v>763715.2</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>11703</x:v>
+        <x:v>4896</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>816869.4</x:v>
+        <x:v>707569.9</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>6275</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>913075.3</x:v>
+        <x:v>703424.4</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>2140</x:v>
+        <x:v>6585</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>1007961.4</x:v>
+        <x:v>632357.6</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>3674</x:v>
+        <x:v>3705</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>493381.5</x:v>
+        <x:v>513179.6</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>19866</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>985353.6</x:v>
+        <x:v>425640.2</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>5222</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>1073016.6</x:v>
+        <x:v>366412.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1637</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>413342.5</x:v>
+        <x:v>356730</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>883</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>943600.3</x:v>
+        <x:v>381397.5</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
-      <x:c r="A44" s="3" t="s">
+      <x:c r="A44" s="3" t="s"/>
+      <x:c r="B44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="B44" s="3" t="s">
+      <x:c r="C44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C44" s="3" t="s">
+      <x:c r="D44" s="4" t="n">
+        <x:v>151702.9</x:v>
+      </x:c>
+      <x:c r="E44" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F44" s="4" t="n">
+        <x:v>151702.9</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D44" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
-      <x:c r="A45" s="3" t="s">
+      <x:c r="A45" s="3" t="s"/>
+      <x:c r="B45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="B45" s="3" t="s">
+      <x:c r="C45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C45" s="3" t="s">
+      <x:c r="D45" s="4" t="n">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="E45" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F45" s="4" t="n">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="G45" s="3" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>