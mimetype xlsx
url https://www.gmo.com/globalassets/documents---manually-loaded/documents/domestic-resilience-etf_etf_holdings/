--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,429 +1,429 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1973e3d67dbb4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f75f3a0ed944ecc84afcdfce2408fdc.psmdcp" Id="R534eb362e9334781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba071af3bf74708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f11b2e6440e54bf3a0b2a1849e1fafe9.psmdcp" Id="R42fe6a8c71b74a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
   <x:si>
     <x:t>Holdings - Domestic Resilience ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/20/2026 (%)</x:t>
+    <x:t>As of 09/10/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>UNP</x:t>
   </x:si>
   <x:si>
     <x:t>UNION PACIFIC CORP</x:t>
   </x:si>
   <x:si>
     <x:t>907818108</x:t>
   </x:si>
   <x:si>
     <x:t>Equity</x:t>
   </x:si>
   <x:si>
+    <x:t>MLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN MARIETTA MATERIALS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573284106</x:t>
+  </x:si>
+  <x:si>
     <x:t>J</x:t>
   </x:si>
   <x:si>
     <x:t>JACOBS SOLUTIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>46982L108</x:t>
   </x:si>
   <x:si>
-    <x:t>MLM</x:t>
-[...5 lines deleted...]
-    <x:t>573284106</x:t>
+    <x:t>FLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLUOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343412102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26884L109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLEGION PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G0176J109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHROP GRUMMAN CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666807102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARLISLE COS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142339100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGAL REXNORD CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758750103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VULCAN MATERIALS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>929160109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNTINGTON INGALLS INDUSTRIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446413106</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>CONOCOPHILLIPS</x:t>
   </x:si>
   <x:si>
     <x:t>20825C104</x:t>
   </x:si>
   <x:si>
-    <x:t>NOC</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>WSC</x:t>
   </x:si>
   <x:si>
     <x:t>WILLSCOT HOLDINGS CORP</x:t>
   </x:si>
   <x:si>
     <x:t>971378104</x:t>
   </x:si>
   <x:si>
     <x:t>EXP</x:t>
   </x:si>
   <x:si>
     <x:t>EAGLE MATERIALS INC</x:t>
   </x:si>
   <x:si>
     <x:t>26969P108</x:t>
   </x:si>
   <x:si>
-    <x:t>RRX</x:t>
-[...5 lines deleted...]
-    <x:t>758750103</x:t>
+    <x:t>ACM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AECOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00766T100</x:t>
   </x:si>
   <x:si>
     <x:t>AYI</x:t>
   </x:si>
   <x:si>
     <x:t>ACUITY INC</x:t>
   </x:si>
   <x:si>
     <x:t>00508Y102</x:t>
   </x:si>
   <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26875P101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKWELL AUTOMATION INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>773903109</x:t>
+  </x:si>
+  <x:si>
     <x:t>URI</x:t>
   </x:si>
   <x:si>
     <x:t>UNITED RENTALS INC</x:t>
   </x:si>
   <x:si>
     <x:t>911363109</x:t>
   </x:si>
   <x:si>
-    <x:t>ACM</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ROP</x:t>
   </x:si>
   <x:si>
     <x:t>ROPER TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>776696106</x:t>
   </x:si>
   <x:si>
-    <x:t>EOG</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CSX</x:t>
   </x:si>
   <x:si>
     <x:t>CSX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>126408103</x:t>
   </x:si>
   <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUCOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670346105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIGHT SWIFT TRANSPORTATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499049104</x:t>
+  </x:si>
+  <x:si>
     <x:t>AMRZ</x:t>
   </x:si>
   <x:si>
     <x:t>AMRIZE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>H2927K103</x:t>
   </x:si>
   <x:si>
+    <x:t>CLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEAN HARBORS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184496107</x:t>
+  </x:si>
+  <x:si>
     <x:t>LMT</x:t>
   </x:si>
   <x:si>
     <x:t>LOCKHEED MARTIN CORP</x:t>
   </x:si>
   <x:si>
     <x:t>539830109</x:t>
   </x:si>
   <x:si>
-    <x:t>KNX</x:t>
-[...14 lines deleted...]
-    <x:t>184496107</x:t>
+    <x:t>WCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESCO INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95082P105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C.H. ROBINSON WORLDWIDE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12541W209</x:t>
   </x:si>
   <x:si>
     <x:t>FERG</x:t>
   </x:si>
   <x:si>
     <x:t>FERGUSON ENTERPRISES INC</x:t>
   </x:si>
   <x:si>
     <x:t>31488V107</x:t>
   </x:si>
   <x:si>
-    <x:t>NUE</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>AIT</x:t>
   </x:si>
   <x:si>
     <x:t>APPLIED INDUSTRIAL TECH INC</x:t>
   </x:si>
   <x:si>
     <x:t>03820C105</x:t>
   </x:si>
   <x:si>
     <x:t>LHX</x:t>
   </x:si>
   <x:si>
     <x:t>L3HARRIS TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>502431109</x:t>
   </x:si>
   <x:si>
-    <x:t>CHRW</x:t>
-[...5 lines deleted...]
-    <x:t>12541W209</x:t>
+    <x:t>EXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPAND ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165167735</x:t>
   </x:si>
   <x:si>
     <x:t>ODFL</x:t>
   </x:si>
   <x:si>
     <x:t>OLD DOMINION FREIGHT LINE</x:t>
   </x:si>
   <x:si>
     <x:t>679580100</x:t>
   </x:si>
   <x:si>
-    <x:t>EXE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>TFII</x:t>
   </x:si>
   <x:si>
     <x:t>TFI INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>87241L109</x:t>
   </x:si>
   <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR GROUP INC/DELAWARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55405W104</x:t>
+  </x:si>
+  <x:si>
     <x:t>SAIA</x:t>
   </x:si>
   <x:si>
     <x:t>SAIA INC</x:t>
   </x:si>
   <x:si>
     <x:t>78709Y105</x:t>
   </x:si>
   <x:si>
-    <x:t>MYRG</x:t>
-[...5 lines deleted...]
-    <x:t>55405W104</x:t>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEEL DYNAMICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119100</x:t>
   </x:si>
   <x:si>
     <x:t>HUBB</x:t>
   </x:si>
   <x:si>
     <x:t>HUBBELL INC</x:t>
   </x:si>
   <x:si>
     <x:t>443510607</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>858119100</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
@@ -856,944 +856,944 @@
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>7923</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>2391161.4</x:v>
+        <x:v>2255995</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>10548</x:v>
+        <x:v>3082</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1554458.8</x:v>
+        <x:v>1550215.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>2802</x:v>
+        <x:v>10548</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1500555.1</x:v>
+        <x:v>1495179</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>11141</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1454791.8</x:v>
+        <x:v>1296016.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>2399</x:v>
+        <x:v>24102</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1398233.2</x:v>
+        <x:v>1316692.3</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>8255</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1343583.8</x:v>
+        <x:v>1252531.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>24102</x:v>
+        <x:v>2399</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1292831.3</x:v>
+        <x:v>1236852.4</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>23637</x:v>
+        <x:v>3441</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1277816.2</x:v>
+        <x:v>1161440.7</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>4582</x:v>
+        <x:v>7189</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1266006.6</x:v>
+        <x:v>1147436.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>3441</x:v>
+        <x:v>4582</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1258132.8</x:v>
+        <x:v>1144996</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>3867</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1205575.9</x:v>
+        <x:v>1086047</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>53077</x:v>
+        <x:v>7831</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1200071</x:v>
+        <x:v>1069166.4</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>5266</x:v>
+        <x:v>53077</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1086797.1</x:v>
+        <x:v>1027570.7</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>6265</x:v>
+        <x:v>5266</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>1061854.9</x:v>
+        <x:v>984320.7</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>2897</x:v>
+        <x:v>14515</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1010560.5</x:v>
+        <x:v>929250.3</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>890</x:v>
+        <x:v>2897</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>994165.6</x:v>
+        <x:v>929357.6</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>14515</x:v>
+        <x:v>6328</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>944055.6</x:v>
+        <x:v>930279.3</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>2312</x:v>
+        <x:v>2158</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>941723.8</x:v>
+        <x:v>919480.6</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>6328</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>945909.4</x:v>
+        <x:v>915605.3</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>2158</x:v>
+        <x:v>2312</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>934996.7</x:v>
+        <x:v>902489.2</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>17588</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>891359.8</x:v>
+        <x:v>850731.6</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>20033</x:v>
+        <x:v>3198</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>906693.6</x:v>
+        <x:v>824796.2</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>1388</x:v>
+        <x:v>11801</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>817740.2</x:v>
+        <x:v>811790.8</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>11801</x:v>
+        <x:v>20033</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>823001.7</x:v>
+        <x:v>820752</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>2464</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>801342.1</x:v>
+        <x:v>777884.8</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>3205</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>779424</x:v>
+        <x:v>727950.5</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>3198</x:v>
+        <x:v>2137</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>795470.5</x:v>
+        <x:v>759724.9</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>2137</x:v>
+        <x:v>4896</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>734807.5</x:v>
+        <x:v>736603.2</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>2104</x:v>
+        <x:v>3205</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>728383.8</x:v>
+        <x:v>715420.1</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>2756</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>763715.2</x:v>
+        <x:v>683484.4</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>4896</x:v>
+        <x:v>2756</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>707569.9</x:v>
+        <x:v>690130</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>3430</x:v>
+        <x:v>6585</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>703424.4</x:v>
+        <x:v>636242.7</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>6585</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>632357.6</x:v>
+        <x:v>624122.8</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>3705</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>513179.6</x:v>
+        <x:v>489060</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>1185</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>425640.2</x:v>
+        <x:v>466688.7</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>1124</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>366412.8</x:v>
+        <x:v>410661.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>750</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>356730</x:v>
+        <x:v>397379.2</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>1651</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>381397.5</x:v>
+        <x:v>341227.5</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>151702.9</x:v>
+        <x:v>179023</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>151702.9</x:v>
+        <x:v>179023</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>1353</x:v>
+        <x:v>2953.2</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>1353</x:v>
+        <x:v>2953.2</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>