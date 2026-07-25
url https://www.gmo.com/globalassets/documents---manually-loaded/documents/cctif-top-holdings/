--- v0 (2026-06-15)
+++ v1 (2026-07-25)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{56F50E6E-DFBF-4721-A9B7-7BB91BF2F58D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CAE6BC54-570C-4173-BA93-1527734448BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{36A77EB8-E4F1-4762-B4D7-8B5071105A81}"/>
   </bookViews>
   <sheets>
     <sheet name="Climate Change" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D16" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="28">
   <si>
     <t>Top Equity Holdings</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>% of
 Equity</t>
   </si>
   <si>
     <t>Darling Ingredients Inc</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Biofuels</t>
   </si>
@@ -107,63 +107,69 @@
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Sunrun Inc</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>SolarEdge Technologies Inc</t>
   </si>
   <si>
     <t>Array Technologies Inc</t>
   </si>
   <si>
     <t>Portfolio holdings are percent of equity. They are subject to change and should not be considered a recommendation to buy individual securities.</t>
   </si>
   <si>
     <t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</t>
   </si>
   <si>
     <t>Climate Change Transition Investment Fund</t>
   </si>
   <si>
-    <t>Ameresco Inc</t>
-[...1 lines deleted...]
-  <si>
     <t>Contemporary Amperex Technology Co Ltd</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Itron Inc</t>
   </si>
   <si>
     <t>Electric Grid</t>
+  </si>
+  <si>
+    <t>Vestas Wind Systems A/S</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>Other Clean Energy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -616,267 +622,267 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E53D913-74D9-4D33-A62F-ED393D249DE5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.85546875" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" customWidth="1"/>
     <col min="3" max="3" width="27.28515625" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46173</v>
+        <v>46203</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="12">
-        <v>4.9809922769805102</v>
+        <v>4.60537481568808</v>
       </c>
       <c r="E6" s="7"/>
     </row>
     <row r="7" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D7" s="12">
-        <v>4.1540001695749096</v>
+        <v>3.9290071610092201</v>
       </c>
       <c r="E7" s="7"/>
     </row>
     <row r="8" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="12">
-        <v>3.94043469298094</v>
+        <v>3.7334793870954299</v>
       </c>
       <c r="E8" s="7"/>
     </row>
     <row r="9" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D9" s="12">
-        <v>3.9135206598703398</v>
+        <v>3.3621046111234101</v>
       </c>
       <c r="E9" s="7"/>
     </row>
     <row r="10" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="12">
-        <v>3.8974482422239798</v>
+        <v>3.29237663790565</v>
       </c>
       <c r="E10" s="7"/>
     </row>
     <row r="11" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B11" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="12">
-        <v>3.6009774080221799</v>
+        <v>3.0153308455493399</v>
       </c>
       <c r="E11" s="7"/>
     </row>
     <row r="12" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="12">
-        <v>3.24400404853851</v>
+        <v>2.9874856992676802</v>
       </c>
       <c r="E12" s="7"/>
     </row>
     <row r="13" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B13" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D13" s="12">
-        <v>2.7421589313220398</v>
+        <v>2.8652088872104202</v>
       </c>
       <c r="E13" s="7"/>
     </row>
     <row r="14" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D14" s="12">
-        <v>2.6026342288942699</v>
+        <v>2.8383810580581699</v>
       </c>
       <c r="E14" s="7"/>
     </row>
     <row r="15" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B15" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D15" s="12">
-        <v>2.4717509628563001</v>
+        <v>2.6305009401370101</v>
       </c>
       <c r="E15" s="7"/>
     </row>
     <row r="16" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8"/>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9">
         <f>SUM(D6:D15)</f>
-        <v>35.547921621263974</v>
+        <v>33.25925004304441</v>
       </c>
       <c r="E16" s="7"/>
     </row>
     <row r="17" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="10"/>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="11"/>
     </row>
     <row r="19" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>