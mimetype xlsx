--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CAE6BC54-570C-4173-BA93-1527734448BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1710B2A9-96E7-46A9-8347-4F5EB3D3B053}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{36A77EB8-E4F1-4762-B4D7-8B5071105A81}"/>
   </bookViews>
   <sheets>
     <sheet name="Climate Change" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -92,84 +92,84 @@
   <si>
     <t>LG Chem Ltd</t>
   </si>
   <si>
     <t>Korea</t>
   </si>
   <si>
     <t>Batteries &amp; Storage</t>
   </si>
   <si>
     <t>Albemarle Corp</t>
   </si>
   <si>
     <t>Sociedad Quimica y Minera de Chile SA</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Sunrun Inc</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
-    <t>SolarEdge Technologies Inc</t>
-[...1 lines deleted...]
-  <si>
     <t>Array Technologies Inc</t>
   </si>
   <si>
     <t>Portfolio holdings are percent of equity. They are subject to change and should not be considered a recommendation to buy individual securities.</t>
   </si>
   <si>
     <t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</t>
   </si>
   <si>
     <t>Climate Change Transition Investment Fund</t>
   </si>
   <si>
     <t>Contemporary Amperex Technology Co Ltd</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Itron Inc</t>
   </si>
   <si>
     <t>Electric Grid</t>
   </si>
   <si>
     <t>Vestas Wind Systems A/S</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>Other Clean Energy</t>
+  </si>
+  <si>
+    <t>Green Plains Inc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -622,296 +622,296 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E53D913-74D9-4D33-A62F-ED393D249DE5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.85546875" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" customWidth="1"/>
     <col min="3" max="3" width="27.28515625" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D6" s="12">
-        <v>4.60537481568808</v>
+        <v>4.4446078631427897</v>
       </c>
       <c r="E6" s="7"/>
     </row>
     <row r="7" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D7" s="12">
-        <v>3.9290071610092201</v>
+        <v>4.0917321738622299</v>
       </c>
       <c r="E7" s="7"/>
     </row>
     <row r="8" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="12">
-        <v>3.7334793870954299</v>
+        <v>4.0136525255549298</v>
       </c>
       <c r="E8" s="7"/>
     </row>
     <row r="9" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D9" s="12">
-        <v>3.3621046111234101</v>
+        <v>3.4749171370405199</v>
       </c>
       <c r="E9" s="7"/>
     </row>
     <row r="10" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B10" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D10" s="12">
-        <v>3.29237663790565</v>
+        <v>3.2305444723621202</v>
       </c>
       <c r="E10" s="7"/>
     </row>
     <row r="11" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D11" s="12">
-        <v>3.0153308455493399</v>
+        <v>2.9593403138472301</v>
       </c>
       <c r="E11" s="7"/>
     </row>
     <row r="12" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B12" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="12">
-        <v>2.9874856992676802</v>
+        <v>2.9064738616111798</v>
       </c>
       <c r="E12" s="7"/>
     </row>
     <row r="13" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="D13" s="12">
-        <v>2.8652088872104202</v>
+        <v>2.7704784073767699</v>
       </c>
       <c r="E13" s="7"/>
     </row>
     <row r="14" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D14" s="12">
-        <v>2.8383810580581699</v>
+        <v>2.59034860500631</v>
       </c>
       <c r="E14" s="7"/>
     </row>
     <row r="15" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B15" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D15" s="12">
-        <v>2.6305009401370101</v>
+        <v>2.52518343878792</v>
       </c>
       <c r="E15" s="7"/>
     </row>
     <row r="16" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8"/>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9">
         <f>SUM(D6:D15)</f>
-        <v>33.25925004304441</v>
+        <v>33.007278798591997</v>
       </c>
       <c r="E16" s="7"/>
     </row>
     <row r="17" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="10"/>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="11"/>
     </row>
     <row r="19" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
     </row>
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A18:D18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>