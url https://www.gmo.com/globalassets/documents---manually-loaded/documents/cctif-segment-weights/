--- v4 (2026-08-14)
+++ v5 (2026-09-25)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B15BB66-1755-40B5-B1C9-5E43E537B1A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20EE543C-5AF5-4FBC-8900-CE55C09F4B5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Climate Change" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
@@ -582,244 +582,244 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46234</v>
+        <v>46265</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="15">
-        <v>51.6429586563223</v>
+        <v>52.761239412970099</v>
       </c>
       <c r="C6" s="1"/>
     </row>
     <row r="7" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
-        <v>12.482934692814499</v>
+        <v>11.2886151339336</v>
       </c>
       <c r="C7" s="1"/>
     </row>
     <row r="8" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="13">
-        <v>11.8833513955583</v>
+        <v>11.3000891471968</v>
       </c>
       <c r="C8" s="4"/>
     </row>
     <row r="9" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13">
-        <v>7.4679953499835703</v>
+        <v>8.2236060285431503</v>
       </c>
       <c r="C9" s="1"/>
     </row>
     <row r="10" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="13">
-        <v>3.0036822132368699</v>
+        <v>2.8359018659345501</v>
       </c>
       <c r="C10" s="1"/>
     </row>
     <row r="11" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="13">
-        <v>16.804995004729001</v>
+        <v>19.113027219407801</v>
       </c>
       <c r="C11" s="1"/>
     </row>
     <row r="12" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="15">
-        <v>11.552410508211199</v>
+        <v>10.935466476595201</v>
       </c>
       <c r="C12" s="1"/>
     </row>
     <row r="13" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
-        <v>3.1594276655959201</v>
+        <v>3.1853958077334301</v>
       </c>
       <c r="C13" s="1"/>
     </row>
     <row r="14" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
-        <v>18.7141591475498</v>
+        <v>17.601177531320801</v>
       </c>
       <c r="C14" s="1"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="13">
-        <v>5.74934333490509</v>
+        <v>4.8411270804345801</v>
       </c>
       <c r="C15" s="5"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="13">
-        <v>5.7150131172039904</v>
+        <v>5.7523473970874903</v>
       </c>
       <c r="C16" s="5"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="13">
-        <v>4.9814576819639802</v>
+        <v>4.9197205989971504</v>
       </c>
       <c r="C17" s="5"/>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="13">
-        <v>2.2683450134767602</v>
+        <v>2.08798245480155</v>
       </c>
       <c r="C18" s="5"/>
     </row>
     <row r="19" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="11">
-        <v>6.08117075398245</v>
+        <v>6.5649002164367598</v>
       </c>
       <c r="C19" s="4"/>
     </row>
     <row r="20" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="11">
-        <v>3.3433829340999601</v>
+        <v>3.3900027952729301</v>
       </c>
       <c r="C20" s="4"/>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="15">
-        <v>3.7864419939115699</v>
+        <v>3.73348509009399</v>
       </c>
       <c r="C21" s="5"/>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="15">
-        <v>1.7200483403267699</v>
+        <v>1.82833266957686</v>
       </c>
       <c r="C22" s="5"/>
     </row>
     <row r="23" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="6"/>
       <c r="B23" s="7"/>
       <c r="C23" s="4"/>
     </row>
     <row r="24" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>