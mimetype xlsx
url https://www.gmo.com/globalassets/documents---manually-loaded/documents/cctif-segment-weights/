--- v5 (2026-09-25)
+++ v6 (2026-10-17)
@@ -7,53 +7,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20EE543C-5AF5-4FBC-8900-CE55C09F4B5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B2700EEB-B2C5-4460-9DC7-FBFD3EE7F48A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Climate Change" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
@@ -582,244 +582,244 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46265</v>
+        <v>46295</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="15">
-        <v>52.761239412970099</v>
+        <v>51.758419780254499</v>
       </c>
       <c r="C6" s="1"/>
     </row>
     <row r="7" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
-        <v>11.2886151339336</v>
+        <v>11.933917455941</v>
       </c>
       <c r="C7" s="1"/>
     </row>
     <row r="8" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="13">
-        <v>11.3000891471968</v>
+        <v>10.513161403056699</v>
       </c>
       <c r="C8" s="4"/>
     </row>
     <row r="9" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13">
-        <v>8.2236060285431503</v>
+        <v>7.4610985252090902</v>
       </c>
       <c r="C9" s="1"/>
     </row>
     <row r="10" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="13">
-        <v>2.8359018659345501</v>
+        <v>3.7707472035693201</v>
       </c>
       <c r="C10" s="1"/>
     </row>
     <row r="11" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="13">
-        <v>19.113027219407801</v>
+        <v>18.079495192478401</v>
       </c>
       <c r="C11" s="1"/>
     </row>
     <row r="12" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="15">
-        <v>10.935466476595201</v>
+        <v>11.935662870193401</v>
       </c>
       <c r="C12" s="1"/>
     </row>
     <row r="13" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
-        <v>3.1853958077334301</v>
+        <v>3.0878767271897001</v>
       </c>
       <c r="C13" s="1"/>
     </row>
     <row r="14" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
-        <v>17.601177531320801</v>
+        <v>17.656018883616898</v>
       </c>
       <c r="C14" s="1"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="13">
-        <v>4.8411270804345801</v>
+        <v>4.7355787565549701</v>
       </c>
       <c r="C15" s="5"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="13">
-        <v>5.7523473970874903</v>
+        <v>5.9286935573820898</v>
       </c>
       <c r="C16" s="5"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="13">
-        <v>4.9197205989971504</v>
+        <v>4.8763658204802898</v>
       </c>
       <c r="C17" s="5"/>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="13">
-        <v>2.08798245480155</v>
+        <v>2.1153807491994998</v>
       </c>
       <c r="C18" s="5"/>
     </row>
     <row r="19" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="11">
-        <v>6.5649002164367598</v>
+        <v>5.7470970511689403</v>
       </c>
       <c r="C19" s="4"/>
     </row>
     <row r="20" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="11">
-        <v>3.3900027952729301</v>
+        <v>3.6924799533409902</v>
       </c>
       <c r="C20" s="4"/>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="15">
-        <v>3.73348509009399</v>
+        <v>4.1422367492315901</v>
       </c>
       <c r="C21" s="5"/>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="15">
-        <v>1.82833266957686</v>
+        <v>1.9802079850040499</v>
       </c>
       <c r="C22" s="5"/>
     </row>
     <row r="23" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="6"/>
       <c r="B23" s="7"/>
       <c r="C23" s="4"/>
     </row>
     <row r="24" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>