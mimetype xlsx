--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0B9339E-9B20-49FC-9621-5B8E9EDC1F97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7422516D-C8B5-46DB-B871-B0C6376860D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Climate Change" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
@@ -613,276 +613,276 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="15">
-        <v>57.153380438305803</v>
+        <v>55.436890002748598</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="16"/>
       <c r="E6" s="17"/>
     </row>
     <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
-        <v>15.1149250797738</v>
+        <v>13.2860651843308</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="17"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
-        <v>14.4508308411149</v>
+        <v>13.3107855552951</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="18"/>
       <c r="E8" s="17"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="13">
-        <v>7.6648202327282098</v>
+        <v>7.1898341501383998</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="18"/>
       <c r="E9" s="17"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="13">
-        <v>3.6408739417573002</v>
+        <v>3.3958389162110598</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="18"/>
       <c r="E10" s="17"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="13">
-        <v>16.281930335822199</v>
+        <v>18.254366196773201</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="18"/>
       <c r="E11" s="17"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="15">
-        <v>8.7249211698863203</v>
+        <v>9.34020136122626</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="16"/>
       <c r="E12" s="17"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
-        <v>2.7247391908061598</v>
+        <v>2.5975631998767401</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="16"/>
       <c r="E13" s="17"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
-        <v>16.744761699790999</v>
+        <v>19.182945568509101</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="16"/>
       <c r="E14" s="17"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="13">
-        <v>5.5810411978585099</v>
+        <v>5.1198789842175296</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="13">
-        <v>3.0834699827446501</v>
+        <v>3.34288428630295</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="18"/>
       <c r="E16" s="17"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="13">
-        <v>2.8721805839450201</v>
+        <v>3.5211029064364401</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="18"/>
       <c r="E17" s="17"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="13">
-        <v>5.2080699352428503</v>
+        <v>7.1990793915522202</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="18"/>
       <c r="E18" s="17"/>
     </row>
     <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="11">
-        <v>5.0236677495643596</v>
+        <v>4.9395493471501597</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="16"/>
       <c r="E19" s="17"/>
     </row>
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="11">
-        <v>2.2681037887534399</v>
+        <v>1.9985197516611</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="16"/>
       <c r="E20" s="17"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="15">
-        <v>4.1768179522584896</v>
+        <v>4.3346403398208002</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="16"/>
       <c r="E21" s="17"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="15">
-        <v>3.1836080106343401</v>
+        <v>2.1696904290072498</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="16"/>
       <c r="E22" s="17"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="6"/>
       <c r="B23" s="7"/>
       <c r="C23" s="4"/>
     </row>
     <row r="24" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>