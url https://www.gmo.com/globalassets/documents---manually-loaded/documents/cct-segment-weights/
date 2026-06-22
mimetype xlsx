--- v1 (2026-05-30)
+++ v2 (2026-06-22)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7422516D-C8B5-46DB-B871-B0C6376860D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0E6BD9BB-306D-46CC-99EF-8A82E703241C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Climate Change" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
@@ -613,276 +613,276 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G4" sqref="G4"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46142</v>
+        <v>46173</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="15">
-        <v>55.436890002748598</v>
+        <v>56.420928997629403</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="16"/>
       <c r="E6" s="17"/>
     </row>
     <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
-        <v>13.2860651843308</v>
+        <v>16.904093640892398</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="17"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
-        <v>13.3107855552951</v>
+        <v>12.0212637183749</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="18"/>
       <c r="E8" s="17"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="13">
-        <v>7.1898341501383998</v>
+        <v>6.7003760832537402</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="18"/>
       <c r="E9" s="17"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="13">
-        <v>3.3958389162110598</v>
+        <v>3.3604361279877</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="18"/>
       <c r="E10" s="17"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="13">
-        <v>18.254366196773201</v>
+        <v>17.4347594271206</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="18"/>
       <c r="E11" s="17"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="15">
-        <v>9.34020136122626</v>
+        <v>9.1207634098615795</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="16"/>
       <c r="E12" s="17"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
-        <v>2.5975631998767401</v>
+        <v>2.9004151639622702</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="16"/>
       <c r="E13" s="17"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
-        <v>19.182945568509101</v>
+        <v>18.540120567743202</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="16"/>
       <c r="E14" s="17"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="13">
-        <v>5.1198789842175296</v>
+        <v>5.8748075073582502</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="13">
-        <v>3.34288428630295</v>
+        <v>4.61637907941794</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="18"/>
       <c r="E16" s="17"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="13">
-        <v>3.5211029064364401</v>
+        <v>4.0536580885269897</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="18"/>
       <c r="E17" s="17"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="13">
-        <v>7.1990793915522202</v>
+        <v>3.99527589244002</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="18"/>
       <c r="E18" s="17"/>
     </row>
     <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="11">
-        <v>4.9395493471501597</v>
+        <v>5.0638719468508198</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="16"/>
       <c r="E19" s="17"/>
     </row>
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="11">
-        <v>1.9985197516611</v>
+        <v>2.7051209899942399</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="16"/>
       <c r="E20" s="17"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="15">
-        <v>4.3346403398208002</v>
+        <v>3.8025388961786502</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="16"/>
       <c r="E21" s="17"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="15">
-        <v>2.1696904290072498</v>
+        <v>1.4462400277798599</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="16"/>
       <c r="E22" s="17"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="6"/>
       <c r="B23" s="7"/>
       <c r="C23" s="4"/>
     </row>
     <row r="24" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>