--- v2 (2026-06-22)
+++ v3 (2026-07-12)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0E6BD9BB-306D-46CC-99EF-8A82E703241C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF0225F7-CACF-4483-B1A1-11294F1DFD2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Climate Change" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -613,276 +613,276 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46173</v>
+        <v>46203</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="15">
-        <v>56.420928997629403</v>
+        <v>53.680870037026502</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="16"/>
       <c r="E6" s="17"/>
     </row>
     <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
-        <v>16.904093640892398</v>
+        <v>15.4016917242297</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="17"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
-        <v>12.0212637183749</v>
+        <v>11.6970491708453</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="18"/>
       <c r="E8" s="17"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="13">
-        <v>6.7003760832537402</v>
+        <v>7.2167508460537304</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="18"/>
       <c r="E9" s="17"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="13">
-        <v>3.3604361279877</v>
+        <v>3.5952412483998901</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="18"/>
       <c r="E10" s="17"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="13">
-        <v>17.4347594271206</v>
+        <v>15.770137047497901</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="18"/>
       <c r="E11" s="17"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="15">
-        <v>9.1207634098615795</v>
+        <v>10.499734563237199</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="16"/>
       <c r="E12" s="17"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
-        <v>2.9004151639622702</v>
+        <v>2.90377176901023</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="16"/>
       <c r="E13" s="17"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
-        <v>18.540120567743202</v>
+        <v>18.623109092941299</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="16"/>
       <c r="E14" s="17"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="13">
-        <v>5.8748075073582502</v>
+        <v>5.6210001543824104</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="13">
-        <v>4.61637907941794</v>
+        <v>6.2345790638172502</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="18"/>
       <c r="E16" s="17"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="13">
-        <v>4.0536580885269897</v>
+        <v>4.6241669869766904</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="18"/>
       <c r="E17" s="17"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="13">
-        <v>3.99527589244002</v>
+        <v>2.14336288776494</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="18"/>
       <c r="E18" s="17"/>
     </row>
     <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="11">
-        <v>5.0638719468508198</v>
+        <v>5.8716562885868102</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="16"/>
       <c r="E19" s="17"/>
     </row>
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="11">
-        <v>2.7051209899942399</v>
+        <v>2.9063548285643099</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="16"/>
       <c r="E20" s="17"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="15">
-        <v>3.8025388961786502</v>
+        <v>4.7660395562257802</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="16"/>
       <c r="E21" s="17"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="15">
-        <v>1.4462400277798599</v>
+        <v>0.74846386440786505</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="16"/>
       <c r="E22" s="17"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="6"/>
       <c r="B23" s="7"/>
       <c r="C23" s="4"/>
     </row>
     <row r="24" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>