--- v3 (2026-07-12)
+++ v4 (2026-08-24)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF0225F7-CACF-4483-B1A1-11294F1DFD2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{243A3B10-D0BE-46E9-8A43-00656301C868}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Climate Change" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -613,276 +613,276 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="15">
-        <v>53.680870037026502</v>
+        <v>51.973388240636297</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="16"/>
       <c r="E6" s="17"/>
     </row>
     <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
-        <v>15.4016917242297</v>
+        <v>12.7537054753129</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="17"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
-        <v>11.6970491708453</v>
+        <v>12.030930020323099</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="18"/>
       <c r="E8" s="17"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="13">
-        <v>7.2167508460537304</v>
+        <v>7.5379929534340997</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="18"/>
       <c r="E9" s="17"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="13">
-        <v>3.5952412483998901</v>
+        <v>2.9384135188770601</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="18"/>
       <c r="E10" s="17"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="13">
-        <v>15.770137047497901</v>
+        <v>16.7123462726891</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="18"/>
       <c r="E11" s="17"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="15">
-        <v>10.499734563237199</v>
+        <v>11.6197177955002</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="16"/>
       <c r="E12" s="17"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
-        <v>2.90377176901023</v>
+        <v>3.09916138024826</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="16"/>
       <c r="E13" s="17"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
-        <v>18.623109092941299</v>
+        <v>19.0255827070111</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="16"/>
       <c r="E14" s="17"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="13">
-        <v>5.6210001543824104</v>
+        <v>5.9622116418859399</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="13">
-        <v>6.2345790638172502</v>
+        <v>5.7710442270775397</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="18"/>
       <c r="E16" s="17"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="13">
-        <v>4.6241669869766904</v>
+        <v>5.02238107352506</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="18"/>
       <c r="E17" s="17"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="13">
-        <v>2.14336288776494</v>
+        <v>2.2699457645225198</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="18"/>
       <c r="E18" s="17"/>
     </row>
     <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="11">
-        <v>5.8716562885868102</v>
+        <v>6.1516135553560201</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="16"/>
       <c r="E19" s="17"/>
     </row>
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="11">
-        <v>2.9063548285643099</v>
+        <v>3.3978479290990502</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="16"/>
       <c r="E20" s="17"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="15">
-        <v>4.7660395562257802</v>
+        <v>3.7897510675284498</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="16"/>
       <c r="E21" s="17"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="15">
-        <v>0.74846386440786505</v>
+        <v>0.94293732462070901</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="16"/>
       <c r="E22" s="17"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="6"/>
       <c r="B23" s="7"/>
       <c r="C23" s="4"/>
     </row>
     <row r="24" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>