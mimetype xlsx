--- v4 (2026-08-24)
+++ v5 (2026-09-13)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{243A3B10-D0BE-46E9-8A43-00656301C868}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24347418-F7A8-44A2-B13F-5F09114BB3C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Climate Change" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Segment Exposures</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Clean Energy</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>Batteries &amp; Storage</t>
   </si>
   <si>
     <t>Electric Grid</t>
   </si>
   <si>
     <t>Copper</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
@@ -99,50 +99,53 @@
     <t>Timber</t>
   </si>
   <si>
     <t>Water</t>
   </si>
   <si>
     <t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</t>
   </si>
   <si>
     <t>Climate Change Trust</t>
   </si>
   <si>
     <t>Power Generation</t>
   </si>
   <si>
     <t>Exposure (%)</t>
   </si>
   <si>
     <t>[Cash]</t>
   </si>
   <si>
     <t>Biofuels</t>
   </si>
   <si>
     <t>Other Clean Energy</t>
+  </si>
+  <si>
+    <t>8/31/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
@@ -613,276 +616,276 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E8" sqref="E8"/>
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="3">
-        <v>46234</v>
+      <c r="A3" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="15">
-        <v>51.973388240636297</v>
+        <v>52.206310302598801</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="16"/>
       <c r="E6" s="17"/>
     </row>
     <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
-        <v>12.7537054753129</v>
+        <v>11.3096580478121</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="17"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
-        <v>12.030930020323099</v>
+        <v>11.1985864555246</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="18"/>
       <c r="E8" s="17"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="13">
-        <v>7.5379929534340997</v>
+        <v>8.1248244509265906</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="18"/>
       <c r="E9" s="17"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="13">
-        <v>2.9384135188770601</v>
+        <v>2.8581864013467801</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="18"/>
       <c r="E10" s="17"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="13">
-        <v>16.7123462726891</v>
+        <v>18.7150549394972</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="18"/>
       <c r="E11" s="17"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="15">
-        <v>11.6197177955002</v>
+        <v>10.837935115245701</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="16"/>
       <c r="E12" s="17"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
-        <v>3.09916138024826</v>
+        <v>3.1211100907040401</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="16"/>
       <c r="E13" s="17"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
-        <v>19.0255827070111</v>
+        <v>17.488027272595001</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="16"/>
       <c r="E14" s="17"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="13">
-        <v>5.9622116418859399</v>
+        <v>4.8787659280214601</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="13">
-        <v>5.7710442270775397</v>
+        <v>5.6553750814153103</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="18"/>
       <c r="E16" s="17"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="13">
-        <v>5.02238107352506</v>
+        <v>4.8742311210179396</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="18"/>
       <c r="E17" s="17"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="13">
-        <v>2.2699457645225198</v>
+        <v>2.07965514214033</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="18"/>
       <c r="E18" s="17"/>
     </row>
     <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="11">
-        <v>6.1516135553560201</v>
+        <v>6.4917171052114098</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="16"/>
       <c r="E19" s="17"/>
     </row>
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="11">
-        <v>3.3978479290990502</v>
+        <v>3.3128608977023202</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="16"/>
       <c r="E20" s="17"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="15">
-        <v>3.7897510675284498</v>
+        <v>3.5947441018044599</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="16"/>
       <c r="E21" s="17"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="15">
-        <v>0.94293732462070901</v>
+        <v>2.9472951141382402</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="16"/>
       <c r="E22" s="17"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="6"/>
       <c r="B23" s="7"/>
       <c r="C23" s="4"/>
     </row>
     <row r="24" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>