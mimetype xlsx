--- v0 (2026-04-14)
+++ v1 (2026-05-25)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74406D10-F2B8-47F9-BC02-A4E9A9042698}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1EC71FEC-5896-4EEB-9972-01C1B2CAB85C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Climate Change Select" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -636,251 +636,251 @@
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
-        <v>58.398497905381497</v>
+        <v>56.3964839976326</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
     </row>
     <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="12">
-        <v>15.272570003106599</v>
+        <v>13.446488094064801</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="17"/>
       <c r="E7" s="16"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="12">
-        <v>14.512351786307701</v>
+        <v>13.2761892078221</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="17"/>
       <c r="E8" s="16"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="12">
-        <v>7.8657037200646203</v>
+        <v>7.0702732731867597</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="17"/>
       <c r="E9" s="16"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="12">
-        <v>3.6777249308553501</v>
+        <v>3.4608564734342102</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="17"/>
       <c r="E10" s="16"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="12">
-        <v>17.070147465047299</v>
+        <v>19.142676949124699</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="17"/>
       <c r="E11" s="16"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="14">
-        <v>8.8555982180598001</v>
+        <v>9.6076548831072799</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="15"/>
       <c r="E12" s="16"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="14">
-        <v>2.1761012838853699</v>
+        <v>2.1310545078140901</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="15"/>
       <c r="E13" s="16"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="14">
-        <v>16.995343954717299</v>
+        <v>19.533992040604002</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="15"/>
       <c r="E14" s="16"/>
     </row>
     <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="12">
-        <v>5.6442936849346204</v>
+        <v>5.2056768470080597</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="17"/>
       <c r="E15" s="16"/>
     </row>
     <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="12">
-        <v>3.1095968822556999</v>
+        <v>3.39874684166191</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="17"/>
       <c r="E16" s="16"/>
     </row>
     <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="12">
-        <v>2.9038858360990099</v>
+        <v>3.5848922442763</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="17"/>
       <c r="E17" s="16"/>
     </row>
     <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="12">
-        <v>5.3375675514280001</v>
+        <v>7.3446761076577198</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="17"/>
       <c r="E18" s="16"/>
     </row>
     <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10">
-        <v>5.0827695681368104</v>
+        <v>4.8845522624267002</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="15"/>
       <c r="E19" s="16"/>
     </row>
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
-        <v>2.3142847544288601</v>
+        <v>2.0162828840818401</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="15"/>
       <c r="E20" s="16"/>
     </row>
     <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="14">
-        <v>4.2327852026673396</v>
+        <v>4.3848935576399004</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="15"/>
       <c r="E21" s="16"/>
     </row>
     <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="14">
-        <v>1.94461911272296</v>
+        <v>1.0450858666935801</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="15"/>
       <c r="E22" s="16"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="5"/>
       <c r="B23" s="6"/>
       <c r="C23" s="4"/>
     </row>
     <row r="24" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>