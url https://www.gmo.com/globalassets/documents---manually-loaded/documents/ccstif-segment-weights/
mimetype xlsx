--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1EC71FEC-5896-4EEB-9972-01C1B2CAB85C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3CDE7B9-1F07-4511-A4FB-961914305F1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Climate Change Select" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
@@ -636,251 +636,251 @@
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46142</v>
+        <v>46173</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
-        <v>56.3964839976326</v>
+        <v>55.808020134515402</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
     </row>
     <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="12">
-        <v>13.446488094064801</v>
+        <v>16.290772323270101</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="17"/>
       <c r="E7" s="16"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="12">
-        <v>13.2761892078221</v>
+        <v>11.8161638078347</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="17"/>
       <c r="E8" s="16"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="12">
-        <v>7.0702732731867597</v>
+        <v>6.5779988610519</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="17"/>
       <c r="E9" s="16"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="12">
-        <v>3.4608564734342102</v>
+        <v>3.25626032733101</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="17"/>
       <c r="E10" s="16"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="12">
-        <v>19.142676949124699</v>
+        <v>17.866824815027702</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="17"/>
       <c r="E11" s="16"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="14">
-        <v>9.6076548831072799</v>
+        <v>8.8427348188146198</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="15"/>
       <c r="E12" s="16"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="14">
-        <v>2.1310545078140901</v>
+        <v>2.38390530395976</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="15"/>
       <c r="E13" s="16"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="14">
-        <v>19.533992040604002</v>
+        <v>18.500787265732299</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="15"/>
       <c r="E14" s="16"/>
     </row>
     <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="12">
-        <v>5.2056768470080597</v>
+        <v>5.8141526161108699</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="17"/>
       <c r="E15" s="16"/>
     </row>
     <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="12">
-        <v>3.39874684166191</v>
+        <v>4.5619811777822097</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="17"/>
       <c r="E16" s="16"/>
     </row>
     <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="12">
-        <v>3.5848922442763</v>
+        <v>3.9637092640838101</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="17"/>
       <c r="E17" s="16"/>
     </row>
     <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="12">
-        <v>7.3446761076577198</v>
+        <v>4.1609442077553904</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="17"/>
       <c r="E18" s="16"/>
     </row>
     <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10">
-        <v>4.8845522624267002</v>
+        <v>4.9296048320931503</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="15"/>
       <c r="E19" s="16"/>
     </row>
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
-        <v>2.0162828840818401</v>
+        <v>2.6638815655719101</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="15"/>
       <c r="E20" s="16"/>
     </row>
     <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="14">
-        <v>4.3848935576399004</v>
+        <v>3.7574859121017301</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="15"/>
       <c r="E21" s="16"/>
     </row>
     <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="14">
-        <v>1.0450858666935801</v>
+        <v>3.1135801672111998</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="15"/>
       <c r="E22" s="16"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="5"/>
       <c r="B23" s="6"/>
       <c r="C23" s="4"/>
     </row>
     <row r="24" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>