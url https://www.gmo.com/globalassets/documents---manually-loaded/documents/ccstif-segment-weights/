--- v2 (2026-06-15)
+++ v3 (2026-07-27)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3CDE7B9-1F07-4511-A4FB-961914305F1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E17DC6ED-9035-46D5-B7DB-4036F4B4D094}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Climate Change Select" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -611,276 +611,276 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46173</v>
+        <v>46203</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
-        <v>55.808020134515402</v>
+        <v>54.016882102964097</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
     </row>
     <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="12">
-        <v>16.290772323270101</v>
+        <v>15.234388936954</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="17"/>
       <c r="E7" s="16"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="12">
-        <v>11.8161638078347</v>
+        <v>11.6298335450981</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="17"/>
       <c r="E8" s="16"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="12">
-        <v>6.5779988610519</v>
+        <v>7.05678995082455</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="17"/>
       <c r="E9" s="16"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="12">
-        <v>3.25626032733101</v>
+        <v>3.74337162567583</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="17"/>
       <c r="E10" s="16"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="12">
-        <v>17.866824815027702</v>
+        <v>16.3524980444116</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="17"/>
       <c r="E11" s="16"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="14">
-        <v>8.8427348188146198</v>
+        <v>10.331554770059901</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="15"/>
       <c r="E12" s="16"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="14">
-        <v>2.38390530395976</v>
+        <v>2.3255369142420199</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="15"/>
       <c r="E13" s="16"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="14">
-        <v>18.500787265732299</v>
+        <v>18.3888440231662</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="15"/>
       <c r="E14" s="16"/>
     </row>
     <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="12">
-        <v>5.8141526161108699</v>
+        <v>5.5519547063809203</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="17"/>
       <c r="E15" s="16"/>
     </row>
     <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="12">
-        <v>4.5619811777822097</v>
+        <v>6.1504521851529699</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="17"/>
       <c r="E16" s="16"/>
     </row>
     <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="12">
-        <v>3.9637092640838101</v>
+        <v>4.5800933967303203</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="17"/>
       <c r="E17" s="16"/>
     </row>
     <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="12">
-        <v>4.1609442077553904</v>
+        <v>2.1063437349019898</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="17"/>
       <c r="E18" s="16"/>
     </row>
     <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10">
-        <v>4.9296048320931503</v>
+        <v>5.5743012294748002</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="15"/>
       <c r="E19" s="16"/>
     </row>
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
-        <v>2.6638815655719101</v>
+        <v>2.8447448984325798</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="15"/>
       <c r="E20" s="16"/>
     </row>
     <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="14">
-        <v>3.7574859121017301</v>
+        <v>4.7529295047814504</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="15"/>
       <c r="E21" s="16"/>
     </row>
     <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="14">
-        <v>3.1135801672111998</v>
+        <v>1.7652065568789399</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="15"/>
       <c r="E22" s="16"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="5"/>
       <c r="B23" s="6"/>
       <c r="C23" s="4"/>
     </row>
     <row r="24" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>