--- v3 (2026-07-27)
+++ v4 (2026-08-17)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E17DC6ED-9035-46D5-B7DB-4036F4B4D094}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9313FE2-40D5-47B2-A758-EF52F7C2C64C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Climate Change Select" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
@@ -611,276 +611,276 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
-        <v>54.016882102964097</v>
+        <v>52.467039803336903</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
     </row>
     <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="12">
-        <v>15.234388936954</v>
+        <v>12.6937896763701</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="17"/>
       <c r="E7" s="16"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="12">
-        <v>11.6298335450981</v>
+        <v>11.960227662750601</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="17"/>
       <c r="E8" s="16"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="12">
-        <v>7.05678995082455</v>
+        <v>7.5420644672910404</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="17"/>
       <c r="E9" s="16"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="12">
-        <v>3.74337162567583</v>
+        <v>2.9868685002167301</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="17"/>
       <c r="E10" s="16"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="12">
-        <v>16.3524980444116</v>
+        <v>17.2840894967084</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="17"/>
       <c r="E11" s="16"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="14">
-        <v>10.331554770059901</v>
+        <v>11.485084777804101</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="15"/>
       <c r="E12" s="16"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="14">
-        <v>2.3255369142420199</v>
+        <v>2.4664798519077298</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="15"/>
       <c r="E13" s="16"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="14">
-        <v>18.3888440231662</v>
+        <v>18.9284465714859</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="15"/>
       <c r="E14" s="16"/>
     </row>
     <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="12">
-        <v>5.5519547063809203</v>
+        <v>5.9444154048262003</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="17"/>
       <c r="E15" s="16"/>
     </row>
     <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="12">
-        <v>6.1504521851529699</v>
+        <v>5.7493677046146798</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="17"/>
       <c r="E16" s="16"/>
     </row>
     <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="12">
-        <v>4.5800933967303203</v>
+        <v>5.0188280393292901</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="17"/>
       <c r="E17" s="16"/>
     </row>
     <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="12">
-        <v>2.1063437349019898</v>
+        <v>2.21583542271574</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="17"/>
       <c r="E18" s="16"/>
     </row>
     <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10">
-        <v>5.5743012294748002</v>
+        <v>5.98821308382115</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="15"/>
       <c r="E19" s="16"/>
     </row>
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
-        <v>2.8447448984325798</v>
+        <v>3.3058603616094802</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="15"/>
       <c r="E20" s="16"/>
     </row>
     <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="14">
-        <v>4.7529295047814504</v>
+        <v>3.7604681761401499</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="15"/>
       <c r="E21" s="16"/>
     </row>
     <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="14">
-        <v>1.7652065568789399</v>
+        <v>1.5984073738945701</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="15"/>
       <c r="E22" s="16"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="5"/>
       <c r="B23" s="6"/>
       <c r="C23" s="4"/>
     </row>
     <row r="24" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:C24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>