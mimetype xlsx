--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9216a2ad06f4379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7abc13b77d3e4281b17f591ffa7c725c.psmdcp" Id="R23ab48fe5356445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ceceab2d3e4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d8a643acb014fe1bb66284778094fbd.psmdcp" Id="Rba4c203877454067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <x:si>
     <x:t>Risk Profile - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>From 02/28/2025 to 03/31/2026</x:t>
+    <x:t>From 02/28/2025 to 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI Emerging Markets ex-China</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,104 +182,104 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI Emerging Markets ex China Index is an independently maintained and widely published index which captures large and mid cap representation within Emerging Markets (EM) countries,</x:t>
   </x:si>
   <x:si>
     <x:t>excluding China. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (%)</x:t>
+    <x:t>As of 04/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>East Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Latin/South America (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Mideast/Africa (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>South Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
-    <x:t>Brazil</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>India</x:t>
   </x:si>
   <x:si>
     <x:t>Indonesia</x:t>
   </x:si>
   <x:si>
     <x:t>Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Poland</x:t>
   </x:si>
   <x:si>
     <x:t>South Korea</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan</x:t>
   </x:si>
   <x:si>
     <x:t>Thailand</x:t>
   </x:si>
   <x:si>
+    <x:t>Turkey</x:t>
+  </x:si>
+  <x:si>
     <x:t>United Arab Emirates</x:t>
   </x:si>
   <x:si>
     <x:t>Viet Nam</x:t>
   </x:si>
   <x:si>
     <x:t>Currencies - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>AED</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
     <x:t>CLP</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
@@ -380,186 +380,183 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (135.7 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.0 &amp; Below)</x:t>
+    <x:t>Large (149.2 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.7 To 149.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.6 To 53.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 20.6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
+    <x:t>Samsung Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>Samsung Electronics Co Ltd</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Delta Electronics Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>MediaTek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bizlink Holding Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cemex SAB de CV</x:t>
+  </x:si>
+  <x:si>
     <x:t>Krung Thai Bank PCL</x:t>
   </x:si>
   <x:si>
-    <x:t>Cemex SAB de CV</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Mobile World Investment Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>Bizlink Holding Inc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Hero MotoCorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Eicher Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026</x:t>
+    <x:t>As of 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>15.2x</x:t>
-[...2 lines deleted...]
-    <x:t>15.4x</x:t>
+    <x:t>17.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>22.0x</x:t>
-[...2 lines deleted...]
-    <x:t>23.5x</x:t>
+    <x:t>21.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3x</x:t>
-[...2 lines deleted...]
-    <x:t>2.4x</x:t>
+    <x:t>2.7x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>13.4x</x:t>
-[...2 lines deleted...]
-    <x:t>12.9x</x:t>
+    <x:t>16.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.6%</x:t>
-[...2 lines deleted...]
-    <x:t>19.3%</x:t>
+    <x:t>19.8%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.4%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.3x</x:t>
   </x:si>
   <x:si>
+    <x:t>0.2x</x:t>
+  </x:si>
+  <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>10.4 USD</x:t>
-[...2 lines deleted...]
-    <x:t>23.9 USD</x:t>
+    <x:t>15.1 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.0 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>71.5%</x:t>
+    <x:t>69.7%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -941,98 +938,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-0.79</x:v>
+        <x:v>-1.25</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.79</x:v>
+        <x:v>0.86</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.93</x:v>
+        <x:v>0.95</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>1.43</x:v>
+        <x:v>1.92</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1.52</x:v>
+        <x:v>2.03</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>18.03</x:v>
+        <x:v>22.47</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>21.93</x:v>
+        <x:v>25.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1087,109 +1084,109 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>39.9</x:v>
+        <x:v>46.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>51.5</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>9.1</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>11.2</x:v>
+        <x:v>9.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>12.6</x:v>
+        <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>41.2</x:v>
+        <x:v>35.7</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>21.3</x:v>
+        <x:v>19.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1214,150 +1211,150 @@
       <x:c r="A1" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>20.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>15.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>21.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>16.9</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>15.5</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>24.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>12.2</x:v>
+        <x:v>30.7</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>20.8</x:v>
+        <x:v>32.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>27.7</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>30.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1385,318 +1382,318 @@
       <x:c r="A1" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>21.7</x:v>
+        <x:v>20.8</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>16.9</x:v>
+        <x:v>15.5</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>12.2</x:v>
+        <x:v>15.5</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>20.8</x:v>
+        <x:v>24.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>27.7</x:v>
+        <x:v>30.7</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>30.2</x:v>
+        <x:v>32.3</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1724,161 +1721,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>11.3</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>20.8</x:v>
+        <x:v>16.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>22.3</x:v>
+        <x:v>19.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>13.4</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>36</x:v>
+        <x:v>41.1</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>39.7</x:v>
+        <x:v>44.9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>10.8</x:v>
+        <x:v>11.2</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1923,98 +1920,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>20.4</x:v>
+        <x:v>22.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>29.2</x:v>
+        <x:v>32.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>10.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>29.4</x:v>
+        <x:v>28.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>26</x:v>
+        <x:v>24.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>33.3</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16.1</x:v>
+        <x:v>14.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -2043,180 +2040,180 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>11.2</x:v>
+        <x:v>11.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -2258,125 +2255,125 @@
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="B8" s="3" t="s">
+      <x:c r="C8" s="3" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="B9" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C10" s="3" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C11" s="3" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="B12" s="3" t="s">
+      <x:c r="C12" s="3" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>