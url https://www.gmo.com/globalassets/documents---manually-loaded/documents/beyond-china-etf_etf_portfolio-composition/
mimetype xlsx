--- v1 (2026-05-20)
+++ v2 (2026-06-09)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ceceab2d3e4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d8a643acb014fe1bb66284778094fbd.psmdcp" Id="Rba4c203877454067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9ea2c1c99b42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b529b771eed046798e7afcfc5e7c41a8.psmdcp" Id="R8b0df5fb27764688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <x:si>
     <x:t>Risk Profile - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>From 02/28/2025 to 04/30/2026</x:t>
+    <x:t>From 02/28/2025 to 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>MSCI Emerging Markets ex-China</x:t>
+    <x:t>MSCI Emerging Markets ex China</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>1</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>N/A</x:t>
@@ -909,127 +909,127 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C21"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="19.360625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.310625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="30.700625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="30.530625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-1.25</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.86</x:v>
+        <x:v>0.85</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.95</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>1.92</x:v>
+        <x:v>2.28</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>2.03</x:v>
+        <x:v>2.44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>22.47</x:v>
+        <x:v>22.56</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>25.3</x:v>
+        <x:v>25.78</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1055,51 +1055,51 @@
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="29.060625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.310625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="30.700625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="30.530625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
@@ -1182,51 +1182,51 @@
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.080625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.310625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="30.700625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="30.530625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
@@ -1353,51 +1353,51 @@
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.310625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="30.700625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="30.530625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
@@ -1689,51 +1689,51 @@
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C24"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.750625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.310625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="30.700625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="30.530625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
@@ -1891,51 +1891,51 @@
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.570625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.310625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="30.700625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="30.530625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
@@ -2212,51 +2212,51 @@
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C18"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.320625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.310625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="30.700625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="30.530625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">