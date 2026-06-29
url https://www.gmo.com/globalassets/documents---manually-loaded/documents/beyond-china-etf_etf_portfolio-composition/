--- v2 (2026-06-09)
+++ v3 (2026-06-29)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9ea2c1c99b42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b529b771eed046798e7afcfc5e7c41a8.psmdcp" Id="R8b0df5fb27764688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54d024343564762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4a7c3e1cafc4d2f8211a8ba25bd37d3.psmdcp" Id="Rd1555fc1c6ce4c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
   <x:si>
     <x:t>Risk Profile - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>From 02/28/2025 to 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI Emerging Markets ex China</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
@@ -182,104 +182,104 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI Emerging Markets ex China Index is an independently maintained and widely published index which captures large and mid cap representation within Emerging Markets (EM) countries,</x:t>
   </x:si>
   <x:si>
     <x:t>excluding China. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (%)</x:t>
+    <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>East Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Latin/South America (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Mideast/Africa (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>South Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
+    <x:t>Brazil</x:t>
+  </x:si>
+  <x:si>
     <x:t>India</x:t>
   </x:si>
   <x:si>
     <x:t>Indonesia</x:t>
   </x:si>
   <x:si>
     <x:t>Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Poland</x:t>
   </x:si>
   <x:si>
     <x:t>South Korea</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan</x:t>
   </x:si>
   <x:si>
     <x:t>Thailand</x:t>
   </x:si>
   <x:si>
-    <x:t>Turkey</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>United Arab Emirates</x:t>
   </x:si>
   <x:si>
     <x:t>Viet Nam</x:t>
   </x:si>
   <x:si>
     <x:t>Currencies - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>AED</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
     <x:t>CLP</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
@@ -380,183 +380,186 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (149.2 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Large (151.4 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (55.2 To 151.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.3 To 55.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.6 To 21.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.6 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>MediaTek Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Delta Electronics Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>MediaTek Inc</x:t>
+    <x:t>Cemex SAB de CV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krung Thai Bank PCL</x:t>
   </x:si>
   <x:si>
     <x:t>Bizlink Holding Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Cemex SAB de CV</x:t>
-[...2 lines deleted...]
-    <x:t>Krung Thai Bank PCL</x:t>
+    <x:t>Hero MotoCorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Mobile World Investment Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>Hero MotoCorp Ltd</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Eicher Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026</x:t>
+    <x:t>As of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>17.3x</x:t>
-[...2 lines deleted...]
-    <x:t>15.9x</x:t>
+    <x:t>16.8x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>21.4x</x:t>
+    <x:t>24.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2.9x</x:t>
   </x:si>
   <x:si>
+    <x:t>3.2x</x:t>
+  </x:si>
+  <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>16.6x</x:t>
+    <x:t>18.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>19.8%</x:t>
-[...2 lines deleted...]
-    <x:t>19.4%</x:t>
+    <x:t>21.2%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.3%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>15.1 USD</x:t>
-[...2 lines deleted...]
-    <x:t>32.0 USD</x:t>
+    <x:t>14.7 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48.8 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>69.7%</x:t>
+    <x:t>67.7%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1084,109 +1087,109 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>46.2</x:v>
+        <x:v>49.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>57</x:v>
+        <x:v>62.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>9.1</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>10.8</x:v>
+        <x:v>9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>35.7</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>19.2</x:v>
+        <x:v>16.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1211,150 +1214,150 @@
       <x:c r="A1" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>20.8</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>19.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>13.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>24.3</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>30.7</x:v>
+        <x:v>18.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>32.3</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>30.5</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>33.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1382,318 +1385,318 @@
       <x:c r="A1" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>20.8</x:v>
+        <x:v>19.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>13.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>18.6</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>24.3</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>30.7</x:v>
+        <x:v>30.5</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>32.3</x:v>
+        <x:v>33.2</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1721,161 +1724,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>16.3</x:v>
+        <x:v>14.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>19.8</x:v>
+        <x:v>17.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>14.6</x:v>
+        <x:v>12.7</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>41.1</x:v>
+        <x:v>44.7</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>44.9</x:v>
+        <x:v>51.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>11.2</x:v>
+        <x:v>11.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1920,98 +1923,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>22.6</x:v>
+        <x:v>34.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>32.5</x:v>
+        <x:v>40.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>10.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>21.6</x:v>
+        <x:v>17.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>28.4</x:v>
+        <x:v>24.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>24.4</x:v>
+        <x:v>22.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>31</x:v>
+        <x:v>32.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>14.2</x:v>
+        <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -2040,180 +2043,180 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>11.6</x:v>
+        <x:v>14.1</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -2255,125 +2258,125 @@
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>