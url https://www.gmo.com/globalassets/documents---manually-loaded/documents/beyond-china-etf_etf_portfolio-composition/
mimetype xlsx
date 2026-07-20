--- v3 (2026-06-29)
+++ v4 (2026-07-20)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54d024343564762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4a7c3e1cafc4d2f8211a8ba25bd37d3.psmdcp" Id="Rd1555fc1c6ce4c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4666972e6434549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/910b66e552ef40d0accd7f3d0ba411f9.psmdcp" Id="Rd419b10640a34c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <x:si>
     <x:t>Risk Profile - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>From 02/28/2025 to 05/31/2026</x:t>
+    <x:t>From 02/28/2025 to 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI Emerging Markets ex China</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI Emerging Markets ex China Index is an independently maintained and widely published index which captures large and mid cap representation within Emerging Markets (EM) countries,</x:t>
   </x:si>
   <x:si>
     <x:t>excluding China. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (%)</x:t>
+    <x:t>As of 06/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>East Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Latin/South America (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Mideast/Africa (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>South Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - Beyond China ETF</x:t>
   </x:si>
@@ -380,186 +380,183 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (151.4 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.6 &amp; Below)</x:t>
+    <x:t>Large (156.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 156.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.3 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.2 To 20.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.2 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MediaTek Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Delta Electronics Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Krung Thai Bank PCL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cemex SAB de CV</x:t>
   </x:si>
   <x:si>
-    <x:t>Krung Thai Bank PCL</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bizlink Holding Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Hero MotoCorp Ltd</x:t>
+    <x:t>Kia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Mobile World Investment Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>Eicher Motors Ltd</x:t>
+    <x:t>Cummins India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026</x:t>
+    <x:t>As of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>16.8x</x:t>
-[...2 lines deleted...]
-    <x:t>15.6x</x:t>
+    <x:t>16.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>24.1x</x:t>
-[...2 lines deleted...]
-    <x:t>23.9x</x:t>
+    <x:t>24.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>2.9x</x:t>
-[...2 lines deleted...]
-    <x:t>3.2x</x:t>
+    <x:t>2.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>18.4x</x:t>
-[...2 lines deleted...]
-    <x:t>22.2x</x:t>
+    <x:t>18.8x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>21.2%</x:t>
   </x:si>
   <x:si>
-    <x:t>20.3%</x:t>
+    <x:t>20.6%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>14.7 USD</x:t>
-[...2 lines deleted...]
-    <x:t>48.8 USD</x:t>
+    <x:t>13.7 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53.6 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>67.7%</x:t>
+    <x:t>66.9%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -941,98 +938,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-2.24</x:v>
+        <x:v>-4.82</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.85</x:v>
+        <x:v>0.86</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.95</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>2.28</x:v>
+        <x:v>2.01</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>2.44</x:v>
+        <x:v>2.29</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>22.56</x:v>
+        <x:v>22.4</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>25.78</x:v>
+        <x:v>25.26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1087,109 +1084,109 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>49.1</x:v>
+        <x:v>49.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>62.5</x:v>
+        <x:v>63.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>9.3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>34</x:v>
+        <x:v>34.5</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>16.9</x:v>
+        <x:v>16.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1214,150 +1211,150 @@
       <x:c r="A1" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>19.1</x:v>
+        <x:v>18.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>13.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>18.6</x:v>
+        <x:v>18.8</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>29</x:v>
+        <x:v>29.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>30.5</x:v>
+        <x:v>30.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>33.2</x:v>
+        <x:v>33.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1385,76 +1382,76 @@
       <x:c r="A1" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
@@ -1462,241 +1459,241 @@
         <x:v>48</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>19.1</x:v>
+        <x:v>18.9</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>13.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>18.6</x:v>
+        <x:v>18.8</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>29</x:v>
+        <x:v>29.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>30.5</x:v>
+        <x:v>30.7</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>33.2</x:v>
+        <x:v>33.8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1724,150 +1721,150 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>10.3</x:v>
+        <x:v>11.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>14.7</x:v>
+        <x:v>14.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>17.4</x:v>
+        <x:v>18.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>12.7</x:v>
+        <x:v>12.8</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>44.7</x:v>
+        <x:v>43.5</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>51.3</x:v>
+        <x:v>52.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>11.7</x:v>
+        <x:v>11.6</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
@@ -1923,98 +1920,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>34.9</x:v>
+        <x:v>30.2</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>40.8</x:v>
+        <x:v>41.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>17.7</x:v>
+        <x:v>16.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>24.9</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>22.1</x:v>
+        <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>32.7</x:v>
+        <x:v>33.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>12.4</x:v>
+        <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -2043,183 +2040,183 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>14.1</x:v>
+        <x:v>13.1</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>11</x:v>
+        <x:v>12.7</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -2258,125 +2255,125 @@
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="B8" s="3" t="s">
+      <x:c r="C8" s="3" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="B9" s="3" t="s">
+      <x:c r="C9" s="3" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="B10" s="3" t="s">
+      <x:c r="C10" s="3" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="B11" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="B12" s="3" t="s">
+      <x:c r="C12" s="3" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>595</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>