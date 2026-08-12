--- v4 (2026-07-20)
+++ v5 (2026-08-12)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4666972e6434549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/910b66e552ef40d0accd7f3d0ba411f9.psmdcp" Id="Rd419b10640a34c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d079cd3aaf432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42ed534a4d5f4baa94003351f6a4445f.psmdcp" Id="R6464355d5f80432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
   <x:si>
     <x:t>Risk Profile - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>From 02/28/2025 to 06/30/2026</x:t>
+    <x:t>From 02/28/2025 to 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI Emerging Markets ex China</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI Emerging Markets ex China Index is an independently maintained and widely published index which captures large and mid cap representation within Emerging Markets (EM) countries,</x:t>
   </x:si>
   <x:si>
     <x:t>excluding China. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>East Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Latin/South America (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Mideast/Africa (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>South Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - Beyond China ETF</x:t>
   </x:si>
@@ -236,56 +236,56 @@
   <x:si>
     <x:t>Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>India</x:t>
   </x:si>
   <x:si>
     <x:t>Indonesia</x:t>
   </x:si>
   <x:si>
     <x:t>Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Poland</x:t>
   </x:si>
   <x:si>
     <x:t>South Korea</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan</x:t>
   </x:si>
   <x:si>
     <x:t>Thailand</x:t>
   </x:si>
   <x:si>
-    <x:t>United Arab Emirates</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Viet Nam</x:t>
   </x:si>
   <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
     <x:t>Currencies - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>AED</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
     <x:t>CLP</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
   </x:si>
   <x:si>
     <x:t>EGP</x:t>
   </x:si>
   <x:si>
     <x:t>EUR</x:t>
@@ -380,183 +380,186 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (156.8 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.2 &amp; Below)</x:t>
+    <x:t>Large (157.5 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.3 To 157.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.8 To 53.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.1 To 20.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.1 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MediaTek Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Delta Electronics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Krung Thai Bank PCL</x:t>
   </x:si>
   <x:si>
+    <x:t>Bizlink Holding Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cemex SAB de CV</x:t>
   </x:si>
   <x:si>
-    <x:t>Bizlink Holding Inc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Kia Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>Mobile World Investment Corp</x:t>
-[...2 lines deleted...]
-    <x:t>Cummins India Ltd</x:t>
+    <x:t>Hero MotoCorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026</x:t>
+    <x:t>As of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>16.4x</x:t>
+    <x:t>16.5x</x:t>
   </x:si>
   <x:si>
     <x:t>15.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>24.5x</x:t>
+    <x:t>17.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6x</x:t>
-[...2 lines deleted...]
-    <x:t>3.3x</x:t>
+    <x:t>2.7x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>18.8x</x:t>
-[...2 lines deleted...]
-    <x:t>24.2x</x:t>
+    <x:t>16.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>21.2%</x:t>
-[...2 lines deleted...]
-    <x:t>20.6%</x:t>
+    <x:t>21.8%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.5%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2x</x:t>
+    <x:t>0.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>13.7 USD</x:t>
-[...2 lines deleted...]
-    <x:t>53.6 USD</x:t>
+    <x:t>13.2 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40.1 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>66.9%</x:t>
+    <x:t>68.0%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -938,98 +941,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-4.82</x:v>
+        <x:v>-4.9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.86</x:v>
+        <x:v>0.87</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.95</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>2.01</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>2.29</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>22.4</x:v>
+        <x:v>23.03</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>25.26</x:v>
+        <x:v>25.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1084,277 +1087,277 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>49.4</x:v>
+        <x:v>46.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>63.4</x:v>
+        <x:v>60.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>9.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>34.5</x:v>
+        <x:v>35.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>16.5</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="20.080625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="12.250625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.310625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.530625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>18.9</x:v>
+        <x:v>19.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>13.7</x:v>
+        <x:v>14.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>18.8</x:v>
+        <x:v>17.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>29.3</x:v>
+        <x:v>25.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>30.6</x:v>
+        <x:v>28.9</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>33.8</x:v>
+        <x:v>33.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1382,318 +1385,318 @@
       <x:c r="A1" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>18.9</x:v>
+        <x:v>19.9</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>13.7</x:v>
+        <x:v>14.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>18.8</x:v>
+        <x:v>17.6</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>29.3</x:v>
+        <x:v>25.8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>10.6</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>30.7</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>33.8</x:v>
+        <x:v>33.9</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1721,161 +1724,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>11.9</x:v>
+        <x:v>13.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>14.4</x:v>
+        <x:v>15.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>18.2</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>12.8</x:v>
+        <x:v>13.7</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>43.5</x:v>
+        <x:v>39.9</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>52.7</x:v>
+        <x:v>49.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>11.6</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1920,98 +1923,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>30.2</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>41.2</x:v>
+        <x:v>38.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>8.3</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>16.9</x:v>
+        <x:v>18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>24</x:v>
+        <x:v>27.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>21.8</x:v>
+        <x:v>23.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>33.4</x:v>
+        <x:v>32.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>11.7</x:v>
+        <x:v>12.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -2040,183 +2043,183 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>13.1</x:v>
+        <x:v>12.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>12.7</x:v>
+        <x:v>11.7</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -2255,125 +2258,125 @@
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>