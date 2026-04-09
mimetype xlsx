--- v7 (2026-03-20)
+++ v8 (2026-04-09)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf80cd7a281994614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f80f75611cc54994bf3f57530e90d59e.psmdcp" Id="R00ebfc6a20764186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R733664060b244cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/543e55a9d3b6412daae74ae726697ac9.psmdcp" Id="R33c5597775224cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
   <x:si>
     <x:t>Risk Profile - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>From 02/28/2025 to 02/28/2026</x:t>
+    <x:t>From 02/28/2025 to 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Beyond China ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI Emerging Markets ex-China</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -935,98 +935,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>8.51</x:v>
+        <x:v>-0.79</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.65</x:v>
+        <x:v>0.79</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.81</x:v>
+        <x:v>0.93</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>4.97</x:v>
+        <x:v>1.43</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>4.55</x:v>
+        <x:v>1.52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>9.76</x:v>
+        <x:v>18.03</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>13.54</x:v>
+        <x:v>21.93</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>