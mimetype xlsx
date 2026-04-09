--- v8 (2026-04-09)
+++ v9 (2026-04-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R733664060b244cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/543e55a9d3b6412daae74ae726697ac9.psmdcp" Id="R33c5597775224cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7878c211ac4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee6eeee3f52446088f56cd334cac7a11.psmdcp" Id="Rdfc64e9d8b0e40b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">