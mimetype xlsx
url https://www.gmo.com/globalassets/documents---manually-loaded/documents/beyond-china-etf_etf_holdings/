--- v0 (2026-04-01)
+++ v1 (2026-04-22)
@@ -1,1014 +1,1038 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d77038457de44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2449ed087c8141e7bdfa8768f3a644bd.psmdcp" Id="R6fe6ad9635264b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ec3117a9f24523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6dd619461124aa9b2a26ca8368b87f7.psmdcp" Id="R7b9d66f740a14bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="322">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Holdings - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/01/2026 (%)</x:t>
+    <x:t>As of 04/22/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>A005930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMSUNG ELECTRONICS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677172009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>TAIWAN SEMICONDUCTOR SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>874039100</x:t>
   </x:si>
   <x:si>
-    <x:t>Equity</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>2308</x:t>
   </x:si>
   <x:si>
     <x:t>DELTA ELECTRONICS INC</x:t>
   </x:si>
   <x:si>
     <x:t>626073902</x:t>
   </x:si>
   <x:si>
+    <x:t>2454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDIATEK INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637248907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIZLINK HOLDING INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B5SG8Y901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEMEX SAB SPONS ADR PART CER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151290889</x:t>
+  </x:si>
+  <x:si>
     <x:t>KTB</x:t>
   </x:si>
   <x:si>
     <x:t>KRUNG THAI BANK   NVDR</x:t>
   </x:si>
   <x:si>
     <x:t>636146904</x:t>
   </x:si>
   <x:si>
-    <x:t>CX</x:t>
-[...14 lines deleted...]
-    <x:t>637248907</x:t>
+    <x:t>HMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HERO MOTOCORP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>632732905</x:t>
   </x:si>
   <x:si>
     <x:t>MWG</x:t>
   </x:si>
   <x:si>
     <x:t>MOBILE WORLD INVESTMENT CORP</x:t>
   </x:si>
   <x:si>
     <x:t>ACI088LX4</x:t>
   </x:si>
   <x:si>
-    <x:t>3665</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>EIM</x:t>
   </x:si>
   <x:si>
     <x:t>EICHER MOTORS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>ACI1QHVP8</x:t>
   </x:si>
   <x:si>
+    <x:t>KKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUMMINS INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629486903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HINDALCO INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0GWF4908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A086280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYUNDAI GLOVIS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0V3XR904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR PROPERTIES PJSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B01RM2901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEGE3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEG SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294542907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASIAN PAINTS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI06HHK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHRIRAM FINANCE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BS4DBX902</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAF</x:t>
   </x:si>
   <x:si>
     <x:t>BAJAJ FINANCE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>BTFGH1905</x:t>
   </x:si>
   <x:si>
+    <x:t>PZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWSZECHNY ZAKLAD UBEZPIECZE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B63DG2904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFNORTE O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUPO FINANCIERO BANORTE O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242104909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KASIKORNBANK PCL NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636476905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHISON ELECTRONICS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672846904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK PEKAO SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>547311902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A000990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB HITEK CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>640775003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTA ELECTRONICS THAI NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641893904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATIONAL ALUMINIUM CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>613944909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A010120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LS ELECTRIC CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637821901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENTERA *</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENTERA SAB DE CV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHWQZW902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REALTEK SEMICONDUCTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605142900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHROMA ATE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>621210905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICO B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUPO MEXICO SAB DE CV SER B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264367905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALDAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALDAR PROPERTIES PJSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0LX3Y907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GELEX GROUP JSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYV0WY902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAVI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAVI GIYIM SANAYI VE TICA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF5M48902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTP BANK PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>732015904</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBCA</x:t>
   </x:si>
   <x:si>
     <x:t>BANK CENTRAL ASIA TBK PT</x:t>
   </x:si>
   <x:si>
     <x:t>B01C1P906</x:t>
   </x:si>
   <x:si>
-    <x:t>WEGE3</x:t>
-[...167 lines deleted...]
-    <x:t>BYV0WY902</x:t>
+    <x:t>VNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIETNAM DAIRY PRODUCTS JSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B16GLK909</x:t>
   </x:si>
   <x:si>
     <x:t>IBN</x:t>
   </x:si>
   <x:si>
     <x:t>ICICI BANK LTD SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>45104G104</x:t>
   </x:si>
   <x:si>
-    <x:t>2379</x:t>
-[...5 lines deleted...]
-    <x:t>605142900</x:t>
+    <x:t>AUBANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU SMALL FINANCE BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0W0Q01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE ON TECHNOLOGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>651948903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1Y9QS902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAT LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>634548903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASE TECHNOLOGY HOLDING CO LT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI126S98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARADE TECHNOLOGIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B6RV67908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIPPON LIFE INDIA ASSET MANA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0YJ394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMADEPT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B16GK9905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRF LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637494907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGHM POLSKA MIEDZ SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>526325907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANEKA TAMBANG TBK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605385905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RADIANT OPTO ELECTRONICS COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>652027905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP THAILAND PCL   NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661267906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVANTECH CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>620267906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAVIN FLUORINE INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0WB914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SINBON ELECTRONICS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>634935902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOMENTO ECONOMICO MEX SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344419106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBL ENGINEERING LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B03D00908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPRTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTPORTS HOLDINGS BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDFM1K902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAARDEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR DEVELOPMENT PJSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF557N903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTRA INTERNATIONAL TBK PT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B800MQ901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAMUDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAMUDA BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635988009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINH BAC CITY DEVELOPMENT HO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2B3VJ902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCB X PCL NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPH072905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VESTA *</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORP INMOBILIARIA VESTA SAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI028NY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONETA MONEY BANK AS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD3CQ1902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON TECHNOLOGIES INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI1WH5K1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUMBO SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>724353909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALMEX *</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALMART DE MEXICO SAB DE CV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BW1YVH903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COROMANDEL INTERNATIONAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0VDZN909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEEPAK FERTILISERS + PETRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637475906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOGUS OTOMOTIV SERVIS VE TIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B03MRJ908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHAMBAL FERTILISERS + CHEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609993902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRSTSOURCE SOLUTIONS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1KKXG900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALKRISHNA INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>638878900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBAJIO O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO DEL BAJIO SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0VM9Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANAPPURAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANAPPURAM FINANCE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657040903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSTRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CASTROL INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKS8B7901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETROVIETNAM GAS JSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B83C9P909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPALI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPALAI PCL NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655474906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUMA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUMA S.A.B. B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239254907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMATA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMATA CORP PUBLIC COLTD NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659296909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHA CORP PCL NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B83043909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK NEGARA INDONESIA PERSER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672712908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEI INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1L9PJ907</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI</x:t>
   </x:si>
   <x:si>
     <x:t>BANK MANDIRI PERSERO TBK PT</x:t>
   </x:si>
   <x:si>
     <x:t>665104907</x:t>
   </x:si>
   <x:si>
-    <x:t>ANTM</x:t>
-[...428 lines deleted...]
-    <x:t>B83043909</x:t>
+    <x:t>ASTOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTOR TRANSFORMATOR ENERJI T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMHB9P905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GREATEK ELECTRONICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629398900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRCON INTERNATIONAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI1LFSX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARUTI SUZUKI INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>663371904</x:t>
   </x:si>
   <x:si>
     <x:t>BBL</x:t>
   </x:si>
   <x:si>
     <x:t>BANGKOK BANK PUBLIC CO NVDR</x:t>
   </x:si>
   <x:si>
     <x:t>636836900</x:t>
   </x:si>
   <x:si>
-    <x:t>2441</x:t>
-[...50 lines deleted...]
-    <x:t>ACI1LFSX4</x:t>
+    <x:t>RHBBANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHB BANK BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>624467908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCBL CHEMICAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI24T8N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUTHOOT FINANCE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B40MFF904</x:t>
   </x:si>
   <x:si>
     <x:t>VPB</x:t>
   </x:si>
   <x:si>
     <x:t>VIETNAM PROSPERITY JSC BANK</x:t>
   </x:si>
   <x:si>
     <x:t>BF4704909</x:t>
   </x:si>
   <x:si>
-    <x:t>PCBL</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>KKB</x:t>
   </x:si>
   <x:si>
     <x:t>KIRLOSKAR BROTHERS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>B0F4S3909</x:t>
   </x:si>
   <x:si>
     <x:t>FNXC</x:t>
   </x:si>
   <x:si>
     <x:t>FINOLEX CABLES LTD</x:t>
   </x:si>
   <x:si>
     <x:t>B1LDTB901</x:t>
   </x:si>
   <x:si>
+    <x:t>ARENM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMARA RAJA ENERGY + MOBILITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B8BGVX909</x:t>
+  </x:si>
+  <x:si>
     <x:t>ARCLK</x:t>
   </x:si>
   <x:si>
     <x:t>ARCELIK AS</x:t>
   </x:si>
   <x:si>
     <x:t>B03MP1909</x:t>
   </x:si>
   <x:si>
-    <x:t>ARENM</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>JM</x:t>
   </x:si>
   <x:si>
     <x:t>JM FINANCIAL LTD</x:t>
   </x:si>
   <x:si>
     <x:t>633063904</x:t>
   </x:si>
   <x:si>
     <x:t>PARADEEP</x:t>
   </x:si>
   <x:si>
     <x:t>PARADEEP PHOSPHATES LTD</x:t>
   </x:si>
   <x:si>
     <x:t>ACI25R6J9</x:t>
   </x:si>
   <x:si>
     <x:t>MEXICAN PESO (NEW)</x:t>
   </x:si>
   <x:si>
     <x:t>999MXNZ92</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
+    <x:t>TURKISH LIRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999TRYZ90</x:t>
+  </x:si>
+  <x:si>
     <x:t>EURO CURRENCY</x:t>
   </x:si>
   <x:si>
     <x:t>999EURZ94</x:t>
   </x:si>
   <x:si>
     <x:t>CZECH KORUNA</x:t>
   </x:si>
   <x:si>
     <x:t>999CZKZ98</x:t>
   </x:si>
   <x:si>
     <x:t>NEW TAIWAN DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999TWDZ90</x:t>
   </x:si>
   <x:si>
     <x:t>HUNGARIAN FORINT</x:t>
   </x:si>
   <x:si>
     <x:t>999HUFZ93</x:t>
   </x:si>
   <x:si>
     <x:t>MALAYSIAN RINGGIT</x:t>
   </x:si>
   <x:si>
     <x:t>999MYRZ92</x:t>
   </x:si>
   <x:si>
-    <x:t>SOUTH KOREAN WON</x:t>
-[...2 lines deleted...]
-    <x:t>999KRWZ93</x:t>
+    <x:t>POLISH ZLOTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999PLNZ98</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1358,51 +1382,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G114"/>
+  <x:dimension ref="A1:G117"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.060625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.340625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.590625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -1417,2451 +1441,2518 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>4876</x:v>
+        <x:v>13599</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>11.1</x:v>
+        <x:v>11.7</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>1647844.2</x:v>
+        <x:v>2026869.7</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>12411</x:v>
+        <x:v>4876</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>9.1</x:v>
+        <x:v>10.4</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1354826</x:v>
+        <x:v>1794758.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>16202</x:v>
+        <x:v>13198</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>699366.9</x:v>
+        <x:v>845380.2</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>518000</x:v>
+        <x:v>9756</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>549727.1</x:v>
+        <x:v>648167.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>40883</x:v>
+        <x:v>7696</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>467701.5</x:v>
+        <x:v>593260.9</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>9756</x:v>
+        <x:v>43850</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>454690</x:v>
+        <x:v>516991.5</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>137640</x:v>
+        <x:v>450600</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>427406.4</x:v>
+        <x:v>459724.3</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>7696</x:v>
+        <x:v>7960</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>418862.7</x:v>
+        <x:v>448502.3</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>7379</x:v>
+        <x:v>137640</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>393655.6</x:v>
+        <x:v>447473.8</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>5125</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>356728.5</x:v>
+        <x:v>395764.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>33247</x:v>
+        <x:v>5099</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>281122.3</x:v>
+        <x:v>279049.2</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>690800</x:v>
+        <x:v>25511</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>262182.5</x:v>
+        <x:v>278667.7</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>24860</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>244815.7</x:v>
+        <x:v>247746.6</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>25511</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>238841</x:v>
+        <x:v>242757</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>70322</x:v>
+        <x:v>24860</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>223985.9</x:v>
+        <x:v>242714.9</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>1559</x:v>
+        <x:v>8709</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>211205.2</x:v>
+        <x:v>237062</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>35900</x:v>
+        <x:v>20857</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>207910.9</x:v>
+        <x:v>233117</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>12037</x:v>
+        <x:v>22873</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>207717.9</x:v>
+        <x:v>229656.6</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>8709</x:v>
+        <x:v>12037</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>199083.8</x:v>
+        <x:v>228414.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>3288</x:v>
+        <x:v>19366</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>192645.9</x:v>
+        <x:v>218856.5</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>20857</x:v>
+        <x:v>35900</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>191156.9</x:v>
+        <x:v>205222.7</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>3956</x:v>
+        <x:v>3601</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>181280.6</x:v>
+        <x:v>202039.7</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>3817</x:v>
+        <x:v>2868</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>179318.9</x:v>
+        <x:v>196475.3</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>61236</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>173700.7</x:v>
+        <x:v>179676.7</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>21900</x:v>
+        <x:v>18300</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>171986.1</x:v>
+        <x:v>173878.5</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>3601</x:v>
+        <x:v>38110</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>168955.3</x:v>
+        <x:v>172826.6</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>324</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>151883.3</x:v>
+        <x:v>162909.6</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>13410</x:v>
+        <x:v>61236</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>148487.9</x:v>
+        <x:v>162481.4</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>62331</x:v>
+        <x:v>8401</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>132185.9</x:v>
+        <x:v>147147</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>138408</x:v>
+        <x:v>2280</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>131118.6</x:v>
+        <x:v>146767.1</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>92015</x:v>
+        <x:v>12348</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>129241.9</x:v>
+        <x:v>142076.8</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>4972</x:v>
+        <x:v>62331</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>128774.8</x:v>
+        <x:v>142033.5</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>8401</x:v>
+        <x:v>92015</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>125607.7</x:v>
+        <x:v>140835.7</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>376000</x:v>
+        <x:v>138408</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>104429.1</x:v>
+        <x:v>135189.5</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>493100</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>101553.4</x:v>
+        <x:v>122938.1</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>33200</x:v>
+        <x:v>319800</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>100195.5</x:v>
+        <x:v>121249.4</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>24061</x:v>
+        <x:v>51100</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>98160.5</x:v>
+        <x:v>119550.3</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>20901</x:v>
+        <x:v>4022</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>91854.6</x:v>
+        <x:v>115310.7</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
         <x:v>10317</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>91549</x:v>
+        <x:v>114539.9</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>8350</x:v>
+        <x:v>20901</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>89314.2</x:v>
+        <x:v>113946.3</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>1729</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>88614.6</x:v>
+        <x:v>105642.9</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>30578</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>87420.4</x:v>
+        <x:v>98560.1</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>1359</x:v>
+        <x:v>6359</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>85610.3</x:v>
+        <x:v>95411.3</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>57126</x:v>
+        <x:v>5519</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>83664.4</x:v>
+        <x:v>94211.4</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>2425</x:v>
+        <x:v>8343</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>83092.8</x:v>
+        <x:v>94159.2</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>35500</x:v>
+        <x:v>33200</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>81531.8</x:v>
+        <x:v>93308</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>1251</x:v>
+        <x:v>3416</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>81326</x:v>
+        <x:v>90028.9</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>730</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>81073.8</x:v>
+        <x:v>89061.4</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>316800</x:v>
+        <x:v>374800</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>80688.9</x:v>
+        <x:v>88103.4</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>18000</x:v>
+        <x:v>30578</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>78593.1</x:v>
+        <x:v>88065.6</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>209700</x:v>
+        <x:v>316800</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>77120.5</x:v>
+        <x:v>87342.1</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>342200</x:v>
+        <x:v>7452</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>75711.1</x:v>
+        <x:v>86345.4</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>9495</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>74546.3</x:v>
+        <x:v>85305.6</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>7452</x:v>
+        <x:v>9495</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>74240.3</x:v>
+        <x:v>85267.3</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>58400</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>70720.7</x:v>
+        <x:v>83527.2</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>21182</x:v>
+        <x:v>9856</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>70697.3</x:v>
+        <x:v>82509.1</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>21608</x:v>
+        <x:v>57126</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>70455.4</x:v>
+        <x:v>80968.3</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>8343</x:v>
+        <x:v>18477</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>70280.9</x:v>
+        <x:v>77466.4</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>18477</x:v>
+        <x:v>209700</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>67906.1</x:v>
+        <x:v>77365.4</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
-      <x:c r="A65" s="3" t="s"/>
+      <x:c r="A65" s="3" t="s">
+        <x:v>187</x:v>
+      </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>67515.6</x:v>
+        <x:v>68681</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>67515.6</x:v>
+        <x:v>77355.2</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>7740</x:v>
+        <x:v>58400</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>67290.7</x:v>
+        <x:v>75744.8</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>14711</x:v>
+        <x:v>18000</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>63855.1</x:v>
+        <x:v>75700.9</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>9856</x:v>
+        <x:v>21182</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>63833.6</x:v>
+        <x:v>75085</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>68681</x:v>
+        <x:v>7740</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>63270</x:v>
+        <x:v>74403.2</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>2448</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>62192.9</x:v>
+        <x:v>69316.4</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>2988</x:v>
+        <x:v>2448</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>60390.8</x:v>
+        <x:v>69170.8</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>575</x:v>
+        <x:v>21608</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>58428.3</x:v>
+        <x:v>68893.3</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
-      <x:c r="A73" s="3" t="s">
+      <x:c r="A73" s="3" t="s"/>
+      <x:c r="B73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="B73" s="3" t="s">
+      <x:c r="C73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C73" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>3733</x:v>
+        <x:v>67325.9</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>55580.5</x:v>
+        <x:v>67325.9</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>12290</x:v>
+        <x:v>2988</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>55334.9</x:v>
+        <x:v>65537.3</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>2124</x:v>
+        <x:v>4536</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>54640.3</x:v>
+        <x:v>61461.6</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>16700</x:v>
+        <x:v>14711</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>51610.4</x:v>
+        <x:v>60761.3</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>2810</x:v>
+        <x:v>12290</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>51440.1</x:v>
+        <x:v>59388.7</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>17014</x:v>
+        <x:v>23280</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>50572.1</x:v>
+        <x:v>57766.6</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>23280</x:v>
+        <x:v>2268</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>49861.8</x:v>
+        <x:v>55780.5</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>2268</x:v>
+        <x:v>16700</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>49616.9</x:v>
+        <x:v>55072.1</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>26053</x:v>
+        <x:v>17271</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>47700.8</x:v>
+        <x:v>52258.4</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>94800</x:v>
+        <x:v>26053</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>46853.9</x:v>
+        <x:v>50921</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>17271</x:v>
+        <x:v>17014</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>45759.2</x:v>
+        <x:v>50854.6</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>4536</x:v>
+        <x:v>94800</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>43615</x:v>
+        <x:v>49615</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>385</x:v>
+        <x:v>2810</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>41004.1</x:v>
+        <x:v>48632.3</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
         <x:v>70400</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>40557.9</x:v>
+        <x:v>46275.4</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
         <x:v>314800</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>40089.8</x:v>
+        <x:v>44130.8</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>6700</x:v>
+        <x:v>200200</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>33825.1</x:v>
+        <x:v>43557.3</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>12722</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>33625.6</x:v>
+        <x:v>40424.5</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>783</x:v>
+        <x:v>144100</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>33190.2</x:v>
+        <x:v>39504.8</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>232</x:v>
+        <x:v>8117</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>29963.5</x:v>
+        <x:v>38809</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>381</x:v>
+        <x:v>12722</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>27495.8</x:v>
+        <x:v>38136.1</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>2375</x:v>
+        <x:v>20845</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>27357</x:v>
+        <x:v>34202.8</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>20845</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>25315.4</x:v>
+        <x:v>33387</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>23880</x:v>
+        <x:v>6700</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>24204.1</x:v>
+        <x:v>33291.3</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>9315</x:v>
+        <x:v>14500</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>23697.8</x:v>
+        <x:v>30313.8</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>701</x:v>
+        <x:v>9315</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>23576.4</x:v>
+        <x:v>28494.1</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>1307</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>18454</x:v>
+        <x:v>27052.9</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>2148</x:v>
+        <x:v>23880</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>17528.5</x:v>
+        <x:v>24986.5</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>6800</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>16617.3</x:v>
+        <x:v>24572.6</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>2171</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>15436.4</x:v>
+        <x:v>21825.5</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>12071</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>14479</x:v>
+        <x:v>17999.1</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>11253</x:v>
+        <x:v>6800</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>12727.9</x:v>
+        <x:v>17673.3</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
-      <x:c r="A104" s="3" t="s"/>
+      <x:c r="A104" s="3" t="s">
+        <x:v>304</x:v>
+      </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>152951.8</x:v>
+        <x:v>12071</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>8533.8</x:v>
+        <x:v>17238.3</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
-      <x:c r="A105" s="3" t="s"/>
+      <x:c r="A105" s="3" t="s">
+        <x:v>307</x:v>
+      </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>2876.7</x:v>
+        <x:v>11253</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>3325</x:v>
+        <x:v>15905.3</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s"/>
       <x:c r="B106" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>21930</x:v>
+        <x:v>165742.1</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>1032.8</x:v>
+        <x:v>9543.8</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s"/>
       <x:c r="B107" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>10732</x:v>
+        <x:v>187565.3</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>335.7</x:v>
+        <x:v>4180.8</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s"/>
       <x:c r="B108" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2876.7</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>3372.8</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s"/>
       <x:c r="B109" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>21917.3</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1056.1</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s"/>
       <x:c r="B110" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>17</x:v>
+        <x:v>10732</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
+        <x:v>341.2</x:v>
+      </x:c>
+      <x:c r="G110" s="3" t="s">
+        <x:v>312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:7">
+      <x:c r="A111" s="3" t="s"/>
+      <x:c r="B111" s="3" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D111" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="E111" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="G110" s="3" t="s">
-        <x:v>306</x:v>
+      <x:c r="F111" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G111" s="3" t="s">
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
-      <x:c r="A112" s="3" t="s">
-        <x:v>319</x:v>
+      <x:c r="A112" s="3" t="s"/>
+      <x:c r="B112" s="3" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C112" s="3" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D112" s="4" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="E112" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F112" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="G112" s="3" t="s">
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
-      <x:c r="A113" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>321</x:v>
+      <x:c r="A113" s="3" t="s"/>
+      <x:c r="B113" s="3" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D113" s="4" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E113" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F113" s="4" t="n">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="G113" s="3" t="s">
+        <x:v>312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:7">
+      <x:c r="A115" s="3" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:7">
+      <x:c r="A116" s="3" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:7">
+      <x:c r="A117" s="1" t="s">
+        <x:v>329</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>