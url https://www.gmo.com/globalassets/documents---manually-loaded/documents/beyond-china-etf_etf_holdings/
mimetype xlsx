--- v1 (2026-04-22)
+++ v2 (2026-05-19)
@@ -1,1038 +1,1050 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ec3117a9f24523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6dd619461124aa9b2a26ca8368b87f7.psmdcp" Id="R7b9d66f740a14bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d577d4d91c14fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3b5fb16c23849e8a91e75eefdb58280.psmdcp" Id="R72e7c41cf2f046b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="334">
   <x:si>
     <x:t>Holdings - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/22/2026 (%)</x:t>
+    <x:t>As of 05/18/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPALI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPALAI PCL NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655474906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENTERA *</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENTERA SAB DE CV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHWQZW902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALDAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALDAR PROPERTIES PJSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0LX3Y907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANGKOK BANK PUBLIC CO NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636836900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMATA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMATA CORP PUBLIC COLTD NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659296909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEXICAN PESO (NEW)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999MXNZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHRIRAM FINANCE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BS4DBX902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEEPAK FERTILISERS + PETRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637475906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRSTSOURCE SOLUTIONS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1KKXG900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLISH ZLOTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999PLNZ98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIRLOSKAR BROTHERS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0F4S3909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TURKISH LIRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRY260520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forward</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MXN999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REALTEK SEMICONDUCTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605142900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARENM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMARA RAJA ENERGY + MOBILITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B8BGVX909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTP BANK PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>732015904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINH BAC CITY DEVELOPMENT HO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2B3VJ902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHISON ELECTRONICS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672846904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHAMBAL FERTILISERS + CHEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609993902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIZLINK HOLDING INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B5SG8Y901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAMUDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAMUDA BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635988009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM FINANCIAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>633063904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FINOLEX CABLES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1LDTB901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEGE3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEG SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294542907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBL ENGINEERING LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B03D00908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAVI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAVI GIYIM SANAYI VE TICA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF5M48902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUMA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUMA S.A.B. B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239254907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COROMANDEL INTERNATIONAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0VDZN909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONETA MONEY BANK AS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD3CQ1902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KASIKORNBANK PCL NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636476905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HERO MOTOCORP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>632732905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIPPON LIFE INDIA ASSET MANA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0YJ394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEI INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1L9PJ907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUMMINS INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629486903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNGARIAN FORINT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999HUFZ93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VESTA *</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORP INMOBILIARIA VESTA SAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI028NY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A086280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYUNDAI GLOVIS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0V3XR904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GELEX GROUP JSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYV0WY902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRF LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637494907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAIWAN SEMICONDUCTOR SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874039100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEW TAIWAN DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999TWDZ90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK CENTRAL ASIA TBK PT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B01C1P906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HINDALCO INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0GWF4908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK PEKAO SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>547311902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE ON TECHNOLOGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>651948903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALMEX *</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALMART DE MEXICO SAB DE CV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BW1YVH903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHROMA ATE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>621210905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWSZECHNY ZAKLAD UBEZPIECZE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B63DG2904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIETNAM DAIRY PRODUCTS JSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B16GLK909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANEKA TAMBANG TBK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605385905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSTRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CASTROL INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKS8B7901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRCON INTERNATIONAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI1LFSX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999EURZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASIAN PAINTS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI06HHK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTRA INTERNATIONAL TBK PT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B800MQ901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON TECHNOLOGIES INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI1WH5K1</x:t>
+  </x:si>
+  <x:si>
     <x:t>A005930</x:t>
   </x:si>
   <x:si>
     <x:t>SAMSUNG ELECTRONICS CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>677172009</x:t>
   </x:si>
   <x:si>
-    <x:t>Equity</x:t>
-[...8 lines deleted...]
-    <x:t>874039100</x:t>
+    <x:t>BBAJIO O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO DEL BAJIO SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0VM9Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTOR TRANSFORMATOR ENERJI T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMHB9P905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRUNG THAI BANK   NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636146904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPRTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTPORTS HOLDINGS BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDFM1K902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK MANDIRI PERSERO TBK PT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665104907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A000990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB HITEK CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>640775003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999TRYZ90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU SMALL FINANCE BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0W0Q01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MALAYSIAN RINGGIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999MYRZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHBBANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHB BANK BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>624467908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUTHOOT FINANCE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B40MFF904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARUTI SUZUKI INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>663371904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDIATEK INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637248907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVANTECH CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>620267906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAT LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>634548903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EICHER MOTORS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI1QHVP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGHM POLSKA MIEDZ SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>526325907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RADIANT OPTO ELECTRONICS COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>652027905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR PROPERTIES PJSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B01RM2901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATIONAL ALUMINIUM CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>613944909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETROVIETNAM GAS JSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B83C9P909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GREATEK ELECTRONICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629398900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1Y9QS902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHA CORP PCL NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B83043909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOMENTO ECONOMICO MEX SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344419106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP THAILAND PCL   NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661267906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANAPPURAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANAPPURAM FINANCE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657040903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK NEGARA INDONESIA PERSER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672712908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMADEPT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B16GK9905</x:t>
   </x:si>
   <x:si>
     <x:t>2308</x:t>
   </x:si>
   <x:si>
     <x:t>DELTA ELECTRONICS INC</x:t>
   </x:si>
   <x:si>
     <x:t>626073902</x:t>
   </x:si>
   <x:si>
-    <x:t>2454</x:t>
-[...14 lines deleted...]
-    <x:t>B5SG8Y901</x:t>
+    <x:t>CZECH KORUNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999CZKZ98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICO B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUPO MEXICO SAB DE CV SER B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264367905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIETNAM PROSPERITY JSC BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF4704909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUMBO SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>724353909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTA ELECTRONICS THAI NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641893904</x:t>
   </x:si>
   <x:si>
     <x:t>CX</x:t>
   </x:si>
   <x:si>
     <x:t>CEMEX SAB SPONS ADR PART CER</x:t>
   </x:si>
   <x:si>
     <x:t>151290889</x:t>
   </x:si>
   <x:si>
-    <x:t>KTB</x:t>
-[...14 lines deleted...]
-    <x:t>632732905</x:t>
+    <x:t>EMAARDEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR DEVELOPMENT PJSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF557N903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAJAJ FINANCE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTFGH1905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARADE TECHNOLOGIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B6RV67908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SINBON ELECTRONICS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>634935902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A010120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LS ELECTRIC CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637821901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARADEEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARADEEP PHOSPHATES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI25R6J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASE TECHNOLOGY HOLDING CO LT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI126S98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAVIN FLUORINE INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0WB914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALKRISHNA INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>638878900</x:t>
   </x:si>
   <x:si>
     <x:t>MWG</x:t>
   </x:si>
   <x:si>
     <x:t>MOBILE WORLD INVESTMENT CORP</x:t>
   </x:si>
   <x:si>
     <x:t>ACI088LX4</x:t>
   </x:si>
   <x:si>
-    <x:t>EIM</x:t>
-[...86 lines deleted...]
-    <x:t>B63DG2904</x:t>
+    <x:t>PCBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCBL CHEMICAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI24T8N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOGUS OTOMOTIV SERVIS VE TIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B03MRJ908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAZILIAN REAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRL999999</x:t>
   </x:si>
   <x:si>
     <x:t>GFNORTE O</x:t>
   </x:si>
   <x:si>
     <x:t>GRUPO FINANCIERO BANORTE O</x:t>
   </x:si>
   <x:si>
     <x:t>242104909</x:t>
   </x:si>
   <x:si>
-    <x:t>KBANK-R</x:t>
-[...367 lines deleted...]
-  <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>SCB X PCL NVDR</x:t>
   </x:si>
   <x:si>
     <x:t>BPH072905</x:t>
-  </x:si>
-[...391 lines deleted...]
-    <x:t>999PLNZ98</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1382,2577 +1394,2657 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G117"/>
+  <x:dimension ref="A1:G121"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.060625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="33.340625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="32.570625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.590625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s">
+      <x:c r="A6" s="3" t="s"/>
+      <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="s">
+      <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
+      <x:c r="D6" s="4" t="n">
+        <x:v>151617</x:v>
+      </x:c>
+      <x:c r="E6" s="4" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="n">
+        <x:v>151617</x:v>
+      </x:c>
+      <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="s">
+      <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C7" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>4876</x:v>
+        <x:v>94800</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>10.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1794758.1</x:v>
+        <x:v>44707.4</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>13198</x:v>
+        <x:v>61236</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>845380.2</x:v>
+        <x:v>155318.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>9756</x:v>
+        <x:v>62331</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>648167.1</x:v>
+        <x:v>131176.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>7696</x:v>
+        <x:v>6700</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>593260.9</x:v>
+        <x:v>33853.9</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>43850</x:v>
+        <x:v>70400</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>516991.5</x:v>
+        <x:v>46135.7</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
-      <x:c r="A12" s="3" t="s">
+      <x:c r="A12" s="3" t="s"/>
+      <x:c r="B12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B12" s="3" t="s">
+      <x:c r="C12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C12" s="3" t="s">
+      <x:c r="D12" s="4" t="n">
+        <x:v>35942.2</x:v>
+      </x:c>
+      <x:c r="E12" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F12" s="4" t="n">
+        <x:v>2072.4</x:v>
+      </x:c>
+      <x:c r="G12" s="3" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>7960</x:v>
+        <x:v>20857</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>448502.3</x:v>
+        <x:v>203435.2</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>137640</x:v>
+        <x:v>4536</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>447473.8</x:v>
+        <x:v>62205.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>5125</x:v>
+        <x:v>23280</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>395764.5</x:v>
+        <x:v>58222.7</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
-      <x:c r="A16" s="3" t="s">
+      <x:c r="A16" s="3" t="s"/>
+      <x:c r="B16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="B16" s="3" t="s">
+      <x:c r="C16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>5099</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>279049.2</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="B17" s="3" t="s">
+      <x:c r="C17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="C17" s="3" t="s">
+      <x:c r="D17" s="4" t="n">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>21873.6</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:7">
+      <x:c r="A18" s="3" t="s"/>
+      <x:c r="B18" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="D17" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A18" s="3" t="s">
+      <x:c r="C18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="B18" s="3" t="s">
+      <x:c r="D18" s="4" t="n">
+        <x:v>-753742.9</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="C18" s="3" t="s">
+    </x:row>
+    <x:row r="19" spans="1:7">
+      <x:c r="A19" s="3" t="s"/>
+      <x:c r="B19" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D18" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A19" s="3" t="s">
+      <x:c r="D19" s="4" t="n">
+        <x:v>1004583.1</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>15.8</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B20" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="B20" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>24860</x:v>
+        <x:v>8401</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>242714.9</x:v>
+        <x:v>142791.7</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B21" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="B21" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>8709</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>237062</x:v>
+        <x:v>18596.5</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B22" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B22" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>20857</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>233117</x:v>
+        <x:v>117920.2</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B23" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="B23" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>22873</x:v>
+        <x:v>58400</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>229656.6</x:v>
+        <x:v>71033</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="B24" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>12037</x:v>
+        <x:v>3601</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>228414.2</x:v>
+        <x:v>302605</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B25" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="B25" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>19366</x:v>
+        <x:v>12290</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>218856.5</x:v>
+        <x:v>57920.1</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B26" s="3" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="B26" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>35900</x:v>
+        <x:v>7696</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>205222.7</x:v>
+        <x:v>511277</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B27" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="B27" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>3601</x:v>
+        <x:v>68681</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>202039.7</x:v>
+        <x:v>78224.4</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B28" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="B28" s="3" t="s">
+      <x:c r="D28" s="4" t="n">
+        <x:v>12071</x:v>
+      </x:c>
+      <x:c r="E28" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F28" s="4" t="n">
+        <x:v>16748.8</x:v>
+      </x:c>
+      <x:c r="G28" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:7">
+      <x:c r="A29" s="3" t="s"/>
+      <x:c r="B29" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C28" s="3" t="s">
+      <x:c r="C29" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D28" s="4" t="n">
-[...21 lines deleted...]
-      </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>2164</x:v>
+        <x:v>31622.1</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>179676.7</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>18300</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>173878.5</x:v>
+        <x:v>23442.5</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>38110</x:v>
+        <x:v>30265</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>172826.6</x:v>
+        <x:v>257598.6</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>1296</x:v>
+        <x:v>9856</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>162909.6</x:v>
+        <x:v>79443.7</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>61236</x:v>
+        <x:v>138408</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>162481.4</x:v>
+        <x:v>129923</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>8401</x:v>
+        <x:v>2810</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>147147</x:v>
+        <x:v>48319.3</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>2280</x:v>
+        <x:v>2988</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>146767.1</x:v>
+        <x:v>58133.1</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>12348</x:v>
+        <x:v>7740</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>142076.8</x:v>
+        <x:v>68120</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>62331</x:v>
+        <x:v>35900</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>142033.5</x:v>
+        <x:v>216026.6</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>92015</x:v>
+        <x:v>7960</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>140835.7</x:v>
+        <x:v>418644</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>138408</x:v>
+        <x:v>8343</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>135189.5</x:v>
+        <x:v>95634.2</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>893</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>122938.1</x:v>
+        <x:v>41547.9</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B41" s="3" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D41" s="4" t="n">
+        <x:v>5099</x:v>
+      </x:c>
+      <x:c r="E41" s="4" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="F41" s="4" t="n">
+        <x:v>285868.1</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:7">
+      <x:c r="A42" s="3" t="s"/>
+      <x:c r="B42" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="B41" s="3" t="s">
+      <x:c r="C42" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C41" s="3" t="s">
-[...24 lines deleted...]
-      </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>51100</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>119550.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>4022</x:v>
+        <x:v>21182</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>115310.7</x:v>
+        <x:v>72338.9</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>10317</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>114539.9</x:v>
+        <x:v>251259</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>20901</x:v>
+        <x:v>133421</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>113946.3</x:v>
+        <x:v>176713.2</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>1359</x:v>
+        <x:v>3416</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>105642.9</x:v>
+        <x:v>95756.6</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B47" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D47" s="4" t="n">
+        <x:v>5097</x:v>
+      </x:c>
+      <x:c r="E47" s="4" t="n">
+        <x:v>11.1</x:v>
+      </x:c>
+      <x:c r="F47" s="4" t="n">
+        <x:v>2060972</x:v>
+      </x:c>
+      <x:c r="G47" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:7">
+      <x:c r="A48" s="3" t="s"/>
+      <x:c r="B48" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C48" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="B47" s="3" t="s">
-[...27 lines deleted...]
-      </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>6359</x:v>
+        <x:v>10732</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>95411.3</x:v>
+        <x:v>340.3</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>5519</x:v>
+        <x:v>319800</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>94211.4</x:v>
+        <x:v>111696.5</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>8343</x:v>
+        <x:v>25511</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>94159.2</x:v>
+        <x:v>283123.3</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>33200</x:v>
+        <x:v>2197</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>93308</x:v>
+        <x:v>139308.9</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>3416</x:v>
+        <x:v>20901</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>90028.9</x:v>
+        <x:v>135540</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>1005</x:v>
+        <x:v>21608</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>89061.4</x:v>
+        <x:v>68299.4</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>374800</x:v>
+        <x:v>2280</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>88103.4</x:v>
+        <x:v>161953.4</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>30578</x:v>
+        <x:v>12037</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>88065.6</x:v>
+        <x:v>205596.9</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>316800</x:v>
+        <x:v>51100</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>87342.1</x:v>
+        <x:v>115968.9</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>7452</x:v>
+        <x:v>374800</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>86345.4</x:v>
+        <x:v>75110.2</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>1251</x:v>
+        <x:v>26053</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>85305.6</x:v>
+        <x:v>49248.6</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>9495</x:v>
+        <x:v>20845</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>85267.3</x:v>
+        <x:v>30890.9</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
-      <x:c r="A60" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>730</x:v>
+        <x:v>2876.7</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>83527.2</x:v>
+        <x:v>3343</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>9856</x:v>
+        <x:v>8709</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>82509.1</x:v>
+        <x:v>236777.7</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>57126</x:v>
+        <x:v>209700</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>80968.3</x:v>
+        <x:v>69039.5</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>18477</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>77466.4</x:v>
+        <x:v>65755.4</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>209700</x:v>
+        <x:v>13599</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>13.2</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>77365.4</x:v>
+        <x:v>2449821.5</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>68681</x:v>
+        <x:v>16700</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>77355.2</x:v>
+        <x:v>52670.5</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>58400</x:v>
+        <x:v>8117</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>75744.8</x:v>
+        <x:v>57404</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>18000</x:v>
+        <x:v>450600</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>75700.9</x:v>
+        <x:v>472609.1</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>21182</x:v>
+        <x:v>57126</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>75085</x:v>
+        <x:v>84004.6</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
-      <x:c r="A69" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>7740</x:v>
+        <x:v>-155428.9</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>74403.2</x:v>
+        <x:v>26.8</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>575</x:v>
+        <x:v>144100</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>69316.4</x:v>
+        <x:v>34653.3</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>2448</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="F71" s="4" t="n">
+        <x:v>235632.5</x:v>
+      </x:c>
+      <x:c r="G71" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:7">
+      <x:c r="A72" s="3" t="s"/>
+      <x:c r="B72" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C72" s="3" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D72" s="4" t="n">
+        <x:v>384393.3</x:v>
+      </x:c>
+      <x:c r="E72" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F72" s="4" t="n">
+        <x:v>8442.4</x:v>
+      </x:c>
+      <x:c r="G72" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:7">
+      <x:c r="A73" s="3" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B73" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C73" s="3" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D73" s="4" t="n">
+        <x:v>10317</x:v>
+      </x:c>
+      <x:c r="E73" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F73" s="4" t="n">
+        <x:v>106446.4</x:v>
+      </x:c>
+      <x:c r="G73" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:7">
+      <x:c r="A74" s="3" t="s"/>
+      <x:c r="B74" s="3" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C74" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D74" s="4" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="E74" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F74" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
-      <x:c r="F71" s="4" t="n">
-[...68 lines deleted...]
-      </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>4536</x:v>
+        <x:v>14500</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>61461.6</x:v>
+        <x:v>30350.5</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>14711</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>60761.3</x:v>
+        <x:v>24172</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>12290</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>59388.7</x:v>
+        <x:v>31985</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>23280</x:v>
+        <x:v>9756</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>57766.6</x:v>
+        <x:v>1008548</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>2268</x:v>
+        <x:v>7452</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>55780.5</x:v>
+        <x:v>108583.9</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>16700</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>55072.1</x:v>
+        <x:v>81155.5</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>17271</x:v>
+        <x:v>5125</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>52258.4</x:v>
+        <x:v>375980.2</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>26053</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>50921</x:v>
+        <x:v>92413.3</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>17014</x:v>
+        <x:v>30578</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>50854.6</x:v>
+        <x:v>96577.4</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>94800</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>49615</x:v>
+        <x:v>223235.3</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>2810</x:v>
+        <x:v>38110</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>48632.3</x:v>
+        <x:v>159866.4</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
-      <x:c r="A86" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A86" s="3" t="s"/>
       <x:c r="B86" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>70400</x:v>
+        <x:v>-68537.4</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>46275.4</x:v>
+        <x:v>-68537.4</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>314800</x:v>
+        <x:v>17014</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>44130.8</x:v>
+        <x:v>57724.9</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>200200</x:v>
+        <x:v>12722</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>43557.3</x:v>
+        <x:v>42964.7</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>783</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>40424.5</x:v>
+        <x:v>90210.6</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>144100</x:v>
+        <x:v>314800</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>39504.8</x:v>
+        <x:v>45116</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>8117</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>38809</x:v>
+        <x:v>88607.4</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>12722</x:v>
+        <x:v>316800</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>38136.1</x:v>
+        <x:v>72760.7</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>20845</x:v>
+        <x:v>17271</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>34202.8</x:v>
+        <x:v>55396.8</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>232</x:v>
+        <x:v>200200</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>33387</x:v>
+        <x:v>44361.5</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>6700</x:v>
+        <x:v>33200</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>33291.3</x:v>
+        <x:v>100671</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>14500</x:v>
+        <x:v>13198</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>30313.8</x:v>
+        <x:v>868427.1</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
-      <x:c r="A97" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A97" s="3" t="s"/>
       <x:c r="B97" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>9315</x:v>
+        <x:v>21917.3</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>28494.1</x:v>
+        <x:v>1047.2</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>701</x:v>
+        <x:v>17315</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>27052.9</x:v>
+        <x:v>201767.9</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
         <x:v>23880</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>24986.5</x:v>
+        <x:v>24967.5</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>1307</x:v>
+        <x:v>3915</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>24572.6</x:v>
+        <x:v>97998.9</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>2148</x:v>
+        <x:v>18300</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>21825.5</x:v>
+        <x:v>178769</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>2171</x:v>
+        <x:v>45922</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>17999.1</x:v>
+        <x:v>576780.3</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>6800</x:v>
+        <x:v>18477</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>17673.3</x:v>
+        <x:v>70023.5</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>12071</x:v>
+        <x:v>22873</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>17238.3</x:v>
+        <x:v>216901.7</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="B105" s="3" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C105" s="3" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D105" s="4" t="n">
+        <x:v>5519</x:v>
+      </x:c>
+      <x:c r="E105" s="4" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="F105" s="4" t="n">
+        <x:v>140009.5</x:v>
+      </x:c>
+      <x:c r="G105" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:7">
+      <x:c r="A106" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="B106" s="3" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C106" s="3" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D106" s="4" t="n">
+        <x:v>9495</x:v>
+      </x:c>
+      <x:c r="E106" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="F106" s="4" t="n">
+        <x:v>84607.4</x:v>
+      </x:c>
+      <x:c r="G106" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:7">
+      <x:c r="A107" s="3" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="B107" s="3" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C107" s="3" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D107" s="4" t="n">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="E107" s="4" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="F107" s="4" t="n">
+        <x:v>223545</x:v>
+      </x:c>
+      <x:c r="G107" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:7">
+      <x:c r="A108" s="3" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="B108" s="3" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C108" s="3" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D108" s="4" t="n">
+        <x:v>11253</x:v>
+      </x:c>
+      <x:c r="E108" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F108" s="4" t="n">
+        <x:v>14130.4</x:v>
+      </x:c>
+      <x:c r="G108" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:7">
+      <x:c r="A109" s="3" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="B109" s="3" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C109" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="B105" s="3" t="s">
+      <x:c r="D109" s="4" t="n">
+        <x:v>6359</x:v>
+      </x:c>
+      <x:c r="E109" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F109" s="4" t="n">
+        <x:v>110302</x:v>
+      </x:c>
+      <x:c r="G109" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:7">
+      <x:c r="A110" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C105" s="3" t="s">
+      <x:c r="B110" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D105" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="E105" s="4" t="n">
+      <x:c r="C110" s="3" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D110" s="4" t="n">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="E110" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="F110" s="4" t="n">
+        <x:v>91365.2</x:v>
+      </x:c>
+      <x:c r="G110" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:7">
+      <x:c r="A111" s="3" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="B111" s="3" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D111" s="4" t="n">
+        <x:v>2268</x:v>
+      </x:c>
+      <x:c r="E111" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F111" s="4" t="n">
+        <x:v>50676.5</x:v>
+      </x:c>
+      <x:c r="G111" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:7">
+      <x:c r="A112" s="3" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="B112" s="3" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C112" s="3" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D112" s="4" t="n">
+        <x:v>137640</x:v>
+      </x:c>
+      <x:c r="E112" s="4" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c r="F112" s="4" t="n">
+        <x:v>428329.4</x:v>
+      </x:c>
+      <x:c r="G112" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:7">
+      <x:c r="A113" s="3" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="B113" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D113" s="4" t="n">
+        <x:v>9315</x:v>
+      </x:c>
+      <x:c r="E113" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
-      <x:c r="F105" s="4" t="n">
-[...38 lines deleted...]
-      <x:c r="E107" s="4" t="n">
+      <x:c r="F113" s="4" t="n">
+        <x:v>26567.8</x:v>
+      </x:c>
+      <x:c r="G113" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:7">
+      <x:c r="A114" s="3" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="B114" s="3" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C114" s="3" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D114" s="4" t="n">
+        <x:v>14711</x:v>
+      </x:c>
+      <x:c r="E114" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F114" s="4" t="n">
+        <x:v>58771.3</x:v>
+      </x:c>
+      <x:c r="G114" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:7">
+      <x:c r="A115" s="3" t="s"/>
+      <x:c r="B115" s="3" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D115" s="4" t="n">
+        <x:v>233328</x:v>
+      </x:c>
+      <x:c r="E115" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="F107" s="4" t="n">
-[...134 lines deleted...]
-        <x:v>327</x:v>
+      <x:c r="F115" s="4" t="n">
+        <x:v>-34.6</x:v>
+      </x:c>
+      <x:c r="G115" s="3" t="s">
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="B116" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C116" s="3" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D116" s="4" t="n">
+        <x:v>19366</x:v>
+      </x:c>
+      <x:c r="E116" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="F116" s="4" t="n">
+        <x:v>205501.7</x:v>
+      </x:c>
+      <x:c r="G116" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:7">
+      <x:c r="A117" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A117" s="1" t="s">
+      <x:c r="B117" s="3" t="s">
         <x:v>329</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D117" s="4" t="n">
+        <x:v>18000</x:v>
+      </x:c>
+      <x:c r="E117" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F117" s="4" t="n">
+        <x:v>73311.9</x:v>
+      </x:c>
+      <x:c r="G117" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:7">
+      <x:c r="A119" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:7">
+      <x:c r="A120" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:7">
+      <x:c r="A121" s="1" t="s">
+        <x:v>333</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>