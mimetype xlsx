--- v2 (2026-05-19)
+++ v3 (2026-06-09)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d577d4d91c14fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3b5fb16c23849e8a91e75eefdb58280.psmdcp" Id="R72e7c41cf2f046b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867cfcddd24c47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3fe41e49ca24499b5d3d99185756ff8.psmdcp" Id="R0f88372f2d8f4add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="334">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
   <x:si>
     <x:t>Holdings - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/18/2026 (%)</x:t>
+    <x:t>As of 06/08/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -130,599 +130,593 @@
   <x:si>
     <x:t>SHRIRAM FINANCE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>BS4DBX902</x:t>
   </x:si>
   <x:si>
     <x:t>DFPC</x:t>
   </x:si>
   <x:si>
     <x:t>DEEPAK FERTILISERS + PETRO</x:t>
   </x:si>
   <x:si>
     <x:t>637475906</x:t>
   </x:si>
   <x:si>
     <x:t>FSOL</x:t>
   </x:si>
   <x:si>
     <x:t>FIRSTSOURCE SOLUTIONS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>B1KKXG900</x:t>
   </x:si>
   <x:si>
+    <x:t>BRAZILIAN REAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999BRLZ97</x:t>
+  </x:si>
+  <x:si>
     <x:t>POLISH ZLOTY</x:t>
   </x:si>
   <x:si>
     <x:t>999PLNZ98</x:t>
   </x:si>
   <x:si>
     <x:t>KKB</x:t>
   </x:si>
   <x:si>
     <x:t>KIRLOSKAR BROTHERS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>B0F4S3909</x:t>
   </x:si>
   <x:si>
+    <x:t>2379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REALTEK SEMICONDUCTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605142900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARENM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMARA RAJA ENERGY + MOBILITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B8BGVX909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTP BANK PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>732015904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINH BAC CITY DEVELOPMENT HO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2B3VJ902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHISON ELECTRONICS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672846904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHAMBAL FERTILISERS + CHEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609993902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIZLINK HOLDING INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B5SG8Y901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAMUDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAMUDA BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635988009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM FINANCIAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>633063904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNGARIAN FORINT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUF999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FINOLEX CABLES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1LDTB901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEGE3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEG SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294542907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBL ENGINEERING LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B03D00908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAVI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAVI GIYIM SANAYI VE TICA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF5M48902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUMA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUMA S.A.B. B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239254907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COROMANDEL INTERNATIONAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0VDZN909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONETA MONEY BANK AS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD3CQ1902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KASIKORNBANK PCL NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636476905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HERO MOTOCORP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>632732905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIPPON LIFE INDIA ASSET MANA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0YJ394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEI INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1L9PJ907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUMMINS INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629486903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999HUFZ93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VESTA *</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORP INMOBILIARIA VESTA SAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI028NY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A086280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYUNDAI GLOVIS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0V3XR904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GELEX GROUP JSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYV0WY902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRF LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637494907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAIWAN SEMICONDUCTOR SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874039100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEW TAIWAN DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999TWDZ90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK CENTRAL ASIA TBK PT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B01C1P906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HINDALCO INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0GWF4908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK PEKAO SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>547311902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE ON TECHNOLOGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>651948903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALMEX *</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALMART DE MEXICO SAB DE CV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BW1YVH903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHROMA ATE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>621210905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWSZECHNY ZAKLAD UBEZPIECZE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B63DG2904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIETNAM DAIRY PRODUCTS JSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B16GLK909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANEKA TAMBANG TBK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605385905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSTRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CASTROL INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKS8B7901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRCON INTERNATIONAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI1LFSX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999EURZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASIAN PAINTS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI06HHK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTRA INTERNATIONAL TBK PT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B800MQ901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON TECHNOLOGIES INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI1WH5K1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A005930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMSUNG ELECTRONICS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677172009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBAJIO O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO DEL BAJIO SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0VM9Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTOR TRANSFORMATOR ENERJI T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMHB9P905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRUNG THAI BANK   NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636146904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPRTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTPORTS HOLDINGS BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDFM1K902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK MANDIRI PERSERO TBK PT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665104907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A000990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB HITEK CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>640775003</x:t>
+  </x:si>
+  <x:si>
     <x:t>TURKISH LIRA</x:t>
   </x:si>
   <x:si>
-    <x:t>TRY260520</x:t>
-[...457 lines deleted...]
-  <x:si>
     <x:t>999TRYZ90</x:t>
   </x:si>
   <x:si>
     <x:t>AUBANK</x:t>
   </x:si>
   <x:si>
     <x:t>AU SMALL FINANCE BANK LTD</x:t>
   </x:si>
   <x:si>
     <x:t>ACI0W0Q01</x:t>
   </x:si>
   <x:si>
     <x:t>MALAYSIAN RINGGIT</x:t>
   </x:si>
   <x:si>
     <x:t>999MYRZ92</x:t>
   </x:si>
   <x:si>
     <x:t>RHBBANK</x:t>
   </x:si>
   <x:si>
     <x:t>RHB BANK BHD</x:t>
   </x:si>
   <x:si>
     <x:t>624467908</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH</x:t>
   </x:si>
   <x:si>
     <x:t>MUTHOOT FINANCE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>B40MFF904</x:t>
   </x:si>
   <x:si>
-    <x:t>MSIL</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>2454</x:t>
   </x:si>
   <x:si>
     <x:t>MEDIATEK INC</x:t>
   </x:si>
   <x:si>
     <x:t>637248907</x:t>
   </x:si>
   <x:si>
     <x:t>2395</x:t>
   </x:si>
   <x:si>
     <x:t>ADVANTECH CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>620267906</x:t>
   </x:si>
   <x:si>
     <x:t>CEAT</x:t>
   </x:si>
   <x:si>
     <x:t>CEAT LTD</x:t>
   </x:si>
   <x:si>
     <x:t>634548903</x:t>
   </x:si>
   <x:si>
+    <x:t>A012330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYUNDAI MOBIS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644954000</x:t>
+  </x:si>
+  <x:si>
     <x:t>EIM</x:t>
   </x:si>
   <x:si>
     <x:t>EICHER MOTORS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>ACI1QHVP8</x:t>
   </x:si>
   <x:si>
     <x:t>KGH</x:t>
   </x:si>
   <x:si>
     <x:t>KGHM POLSKA MIEDZ SA</x:t>
   </x:si>
   <x:si>
     <x:t>526325907</x:t>
   </x:si>
   <x:si>
     <x:t>6176</x:t>
   </x:si>
   <x:si>
     <x:t>RADIANT OPTO ELECTRONICS COR</x:t>
   </x:si>
   <x:si>
     <x:t>652027905</x:t>
@@ -805,51 +799,51 @@
   <x:si>
     <x:t>661267906</x:t>
   </x:si>
   <x:si>
     <x:t>MANAPPURAM</x:t>
   </x:si>
   <x:si>
     <x:t>MANAPPURAM FINANCE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>657040903</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI</x:t>
   </x:si>
   <x:si>
     <x:t>BANK NEGARA INDONESIA PERSER</x:t>
   </x:si>
   <x:si>
     <x:t>672712908</x:t>
   </x:si>
   <x:si>
     <x:t>GMD</x:t>
   </x:si>
   <x:si>
-    <x:t>GEMADEPT CORP</x:t>
+    <x:t>GEMADEPT GROUP CORP</x:t>
   </x:si>
   <x:si>
     <x:t>B16GK9905</x:t>
   </x:si>
   <x:si>
     <x:t>2308</x:t>
   </x:si>
   <x:si>
     <x:t>DELTA ELECTRONICS INC</x:t>
   </x:si>
   <x:si>
     <x:t>626073902</x:t>
   </x:si>
   <x:si>
     <x:t>CZECH KORUNA</x:t>
   </x:si>
   <x:si>
     <x:t>999CZKZ98</x:t>
   </x:si>
   <x:si>
     <x:t>GMEXICO B</x:t>
   </x:si>
   <x:si>
     <x:t>GRUPO MEXICO SAB DE CV SER B</x:t>
   </x:si>
@@ -889,144 +883,144 @@
   <x:si>
     <x:t>CEMEX SAB SPONS ADR PART CER</x:t>
   </x:si>
   <x:si>
     <x:t>151290889</x:t>
   </x:si>
   <x:si>
     <x:t>EMAARDEV</x:t>
   </x:si>
   <x:si>
     <x:t>EMAAR DEVELOPMENT PJSC</x:t>
   </x:si>
   <x:si>
     <x:t>BF557N903</x:t>
   </x:si>
   <x:si>
     <x:t>BAF</x:t>
   </x:si>
   <x:si>
     <x:t>BAJAJ FINANCE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>BTFGH1905</x:t>
   </x:si>
   <x:si>
+    <x:t>A000270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649092905</x:t>
+  </x:si>
+  <x:si>
     <x:t>4966</x:t>
   </x:si>
   <x:si>
     <x:t>PARADE TECHNOLOGIES LTD</x:t>
   </x:si>
   <x:si>
     <x:t>B6RV67908</x:t>
   </x:si>
   <x:si>
     <x:t>3023</x:t>
   </x:si>
   <x:si>
     <x:t>SINBON ELECTRONICS CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>634935902</x:t>
   </x:si>
   <x:si>
     <x:t>A010120</x:t>
   </x:si>
   <x:si>
     <x:t>LS ELECTRIC CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>637821901</x:t>
   </x:si>
   <x:si>
-    <x:t>PARADEEP</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>3711</x:t>
   </x:si>
   <x:si>
     <x:t>ASE TECHNOLOGY HOLDING CO LT</x:t>
   </x:si>
   <x:si>
     <x:t>ACI126S98</x:t>
   </x:si>
   <x:si>
     <x:t>NFIL</x:t>
   </x:si>
   <x:si>
     <x:t>NAVIN FLUORINE INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>ACI0WB914</x:t>
   </x:si>
   <x:si>
+    <x:t>INDONESIAN RUPIAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999IDRZ94</x:t>
+  </x:si>
+  <x:si>
     <x:t>BIL</x:t>
   </x:si>
   <x:si>
     <x:t>BALKRISHNA INDUSTRIES LTD</x:t>
   </x:si>
   <x:si>
     <x:t>638878900</x:t>
   </x:si>
   <x:si>
     <x:t>MWG</x:t>
   </x:si>
   <x:si>
     <x:t>MOBILE WORLD INVESTMENT CORP</x:t>
   </x:si>
   <x:si>
     <x:t>ACI088LX4</x:t>
   </x:si>
   <x:si>
     <x:t>PCBL</x:t>
   </x:si>
   <x:si>
     <x:t>PCBL CHEMICAL LTD</x:t>
   </x:si>
   <x:si>
     <x:t>ACI24T8N5</x:t>
   </x:si>
   <x:si>
     <x:t>DOAS</x:t>
   </x:si>
   <x:si>
     <x:t>DOGUS OTOMOTIV SERVIS VE TIC</x:t>
   </x:si>
   <x:si>
     <x:t>B03MRJ908</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>BRL999999</x:t>
   </x:si>
   <x:si>
     <x:t>GFNORTE O</x:t>
   </x:si>
   <x:si>
     <x:t>GRUPO FINANCIERO BANORTE O</x:t>
   </x:si>
   <x:si>
     <x:t>242104909</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>SCB X PCL NVDR</x:t>
   </x:si>
   <x:si>
     <x:t>BPH072905</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
@@ -1394,51 +1388,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G121"/>
+  <x:dimension ref="A1:G119"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.060625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.570625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.590625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -1451,2600 +1445,2558 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>151617</x:v>
+        <x:v>168596.3</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>151617</x:v>
+        <x:v>168596.3</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>94800</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>44707.4</x:v>
+        <x:v>45322.7</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>61236</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>155318.8</x:v>
+        <x:v>142751.5</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>62331</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>131176.7</x:v>
+        <x:v>68142</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>6700</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>33853.9</x:v>
+        <x:v>35830.5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>70400</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>46135.7</x:v>
+        <x:v>56095.6</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>35942.2</x:v>
+        <x:v>-182116.8</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>2072.4</x:v>
+        <x:v>-10418.3</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>20857</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>203435.2</x:v>
+        <x:v>202690.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>4536</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>62205.3</x:v>
+        <x:v>68085.7</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>23280</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>58222.7</x:v>
+        <x:v>65718.2</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
-      <x:c r="A17" s="3" t="s">
+      <x:c r="A17" s="3" t="s"/>
+      <x:c r="B17" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="B17" s="3" t="s">
+      <x:c r="C17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C17" s="3" t="s">
+      <x:c r="D17" s="4" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>5.2</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:7">
+      <x:c r="A18" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D17" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-753742.9</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>23445.4</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:7">
+      <x:c r="A19" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>1004583.1</x:v>
+        <x:v>8401</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>15.8</x:v>
+        <x:v>171381</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>8401</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>142791.7</x:v>
+        <x:v>19483.5</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>2171</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>18596.5</x:v>
+        <x:v>118035.4</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>893</x:v>
+        <x:v>58400</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>117920.2</x:v>
+        <x:v>65431.1</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>58400</x:v>
+        <x:v>3601</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>71033</x:v>
+        <x:v>279904.5</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>3601</x:v>
+        <x:v>12290</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>302605</x:v>
+        <x:v>60578.6</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>12290</x:v>
+        <x:v>7696</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>57920.1</x:v>
+        <x:v>537165.9</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>7696</x:v>
+        <x:v>90381</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>511277</x:v>
+        <x:v>96933</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>68681</x:v>
+        <x:v>12071</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>78224.4</x:v>
+        <x:v>15421.8</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
-      <x:c r="A28" s="3" t="s">
+      <x:c r="A28" s="3" t="s"/>
+      <x:c r="B28" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="B28" s="3" t="s">
+      <x:c r="C28" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="C28" s="3" t="s">
+      <x:c r="D28" s="4" t="n">
+        <x:v>-1008273.3</x:v>
+      </x:c>
+      <x:c r="E28" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F28" s="4" t="n">
+        <x:v>43.1</x:v>
+      </x:c>
+      <x:c r="G28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="D28" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="E28" s="4" t="n">
+    </x:row>
+    <x:row r="29" spans="1:7">
+      <x:c r="A29" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B29" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="n">
+        <x:v>2148</x:v>
+      </x:c>
+      <x:c r="E29" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
-      <x:c r="F28" s="4" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>-6</x:v>
+        <x:v>23872.4</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>2148</x:v>
+        <x:v>30265</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>23442.5</x:v>
+        <x:v>249260.9</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>30265</x:v>
+        <x:v>9856</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>257598.6</x:v>
+        <x:v>82384</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>9856</x:v>
+        <x:v>138408</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>79443.7</x:v>
+        <x:v>130965.4</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>138408</x:v>
+        <x:v>2810</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>129923</x:v>
+        <x:v>46297.8</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>2810</x:v>
+        <x:v>2988</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>48319.3</x:v>
+        <x:v>56589.8</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>2988</x:v>
+        <x:v>7740</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>58133.1</x:v>
+        <x:v>70355.1</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>7740</x:v>
+        <x:v>49000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>68120</x:v>
+        <x:v>301838.8</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>35900</x:v>
+        <x:v>7960</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>216026.6</x:v>
+        <x:v>404555.7</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>7960</x:v>
+        <x:v>8343</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>418644</x:v>
+        <x:v>97634.7</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>8343</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>95634.2</x:v>
+        <x:v>44009.4</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>783</x:v>
+        <x:v>6100</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>41547.9</x:v>
+        <x:v>371129.1</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
-      <x:c r="A41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C41" s="3" t="s">
+      <x:c r="D41" s="4" t="n">
+        <x:v>1008273.3</x:v>
+      </x:c>
+      <x:c r="E41" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F41" s="4" t="n">
+        <x:v>3268.9</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:7">
+      <x:c r="A42" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D41" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
+        <x:v>21182</x:v>
+      </x:c>
+      <x:c r="E42" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
-      <x:c r="E42" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>71675</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>21182</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>72338.9</x:v>
+        <x:v>211974.6</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>1559</x:v>
+        <x:v>133421</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>251259</x:v>
+        <x:v>162152.4</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>133421</x:v>
+        <x:v>3416</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>176713.2</x:v>
+        <x:v>97227.1</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>3416</x:v>
+        <x:v>5097</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>95756.6</x:v>
+        <x:v>2116121.5</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
-      <x:c r="A47" s="3" t="s">
+      <x:c r="A47" s="3" t="s"/>
+      <x:c r="B47" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="B47" s="3" t="s">
+      <x:c r="C47" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C47" s="3" t="s">
+      <x:c r="D47" s="4" t="n">
+        <x:v>10732</x:v>
+      </x:c>
+      <x:c r="E47" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F47" s="4" t="n">
+        <x:v>340.5</x:v>
+      </x:c>
+      <x:c r="G47" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:7">
+      <x:c r="A48" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D47" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>10732</x:v>
+        <x:v>319800</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>340.3</x:v>
+        <x:v>90090.8</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>319800</x:v>
+        <x:v>29179</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>111696.5</x:v>
+        <x:v>335630.2</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>25511</x:v>
+        <x:v>2197</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>283123.3</x:v>
+        <x:v>137679.7</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>2197</x:v>
+        <x:v>20901</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>139308.9</x:v>
+        <x:v>152516.1</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>20901</x:v>
+        <x:v>21608</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>135540</x:v>
+        <x:v>63178.1</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>21608</x:v>
+        <x:v>2280</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>68299.4</x:v>
+        <x:v>185542.3</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>2280</x:v>
+        <x:v>12037</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>161953.4</x:v>
+        <x:v>203353.9</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>12037</x:v>
+        <x:v>67500</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>205596.9</x:v>
+        <x:v>149715.2</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>51100</x:v>
+        <x:v>569000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>115968.9</x:v>
+        <x:v>86858.2</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>374800</x:v>
+        <x:v>26053</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>75110.2</x:v>
+        <x:v>50412.1</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>26053</x:v>
+        <x:v>20845</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>49248.6</x:v>
+        <x:v>30023.8</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
-      <x:c r="A59" s="3" t="s">
+      <x:c r="A59" s="3" t="s"/>
+      <x:c r="B59" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="B59" s="3" t="s">
+      <x:c r="C59" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C59" s="3" t="s">
+      <x:c r="D59" s="4" t="n">
+        <x:v>2876.7</x:v>
+      </x:c>
+      <x:c r="E59" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F59" s="4" t="n">
+        <x:v>3315.5</x:v>
+      </x:c>
+      <x:c r="G59" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:7">
+      <x:c r="A60" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D59" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>2876.7</x:v>
+        <x:v>8709</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>3343</x:v>
+        <x:v>245575.3</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>8709</x:v>
+        <x:v>209700</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>236777.7</x:v>
+        <x:v>53196.2</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>209700</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>69039.5</x:v>
+        <x:v>106737.4</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>575</x:v>
+        <x:v>12990</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>14.5</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>65755.4</x:v>
+        <x:v>2773695.5</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>13599</x:v>
+        <x:v>16700</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>13.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>2449821.5</x:v>
+        <x:v>52544.3</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>16700</x:v>
+        <x:v>8117</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>52670.5</x:v>
+        <x:v>55842.3</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>8117</x:v>
+        <x:v>540700</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>57404</x:v>
+        <x:v>584115.1</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>450600</x:v>
+        <x:v>57126</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>472609.1</x:v>
+        <x:v>85802.5</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>57126</x:v>
+        <x:v>144100</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>84004.6</x:v>
+        <x:v>30715.7</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
-      <x:c r="A69" s="3" t="s"/>
+      <x:c r="A69" s="3" t="s">
+        <x:v>193</x:v>
+      </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>-155428.9</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="F69" s="4" t="n">
+        <x:v>244096.1</x:v>
+      </x:c>
+      <x:c r="G69" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:7">
+      <x:c r="A70" s="3" t="s"/>
+      <x:c r="B70" s="3" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C70" s="3" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D70" s="4" t="n">
+        <x:v>384393.3</x:v>
+      </x:c>
+      <x:c r="E70" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="F69" s="4" t="n">
-[...21 lines deleted...]
-      </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>34653.3</x:v>
+        <x:v>8342.3</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>2164</x:v>
+        <x:v>10317</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>235632.5</x:v>
+        <x:v>105304.1</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s"/>
       <x:c r="B72" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>384393.3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>8442.4</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>10317</x:v>
+        <x:v>14500</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>106446.4</x:v>
+        <x:v>30526.3</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
-      <x:c r="A74" s="3" t="s"/>
+      <x:c r="A74" s="3" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>23288.8</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>14500</x:v>
+        <x:v>6824</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>30350.5</x:v>
+        <x:v>930953.9</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>701</x:v>
+        <x:v>7452</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>24172</x:v>
+        <x:v>117266.8</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>232</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>31985</x:v>
+        <x:v>81458.1</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>9756</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>1008548</x:v>
+        <x:v>76449.3</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>7452</x:v>
+        <x:v>5125</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>108583.9</x:v>
+        <x:v>380584.3</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>2425</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>81155.5</x:v>
+        <x:v>94266.1</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>5125</x:v>
+        <x:v>30578</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>375980.2</x:v>
+        <x:v>97983.1</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>1005</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>92413.3</x:v>
+        <x:v>217114.7</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>30578</x:v>
+        <x:v>47169</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>96577.4</x:v>
+        <x:v>196553.5</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
-      <x:c r="A84" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A84" s="3" t="s"/>
       <x:c r="B84" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>70322</x:v>
+        <x:v>3312</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>223235.3</x:v>
+        <x:v>3312</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>38110</x:v>
+        <x:v>17014</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>159866.4</x:v>
+        <x:v>54925.6</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
-      <x:c r="A86" s="3" t="s"/>
+      <x:c r="A86" s="3" t="s">
+        <x:v>241</x:v>
+      </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>-68537.4</x:v>
+        <x:v>12722</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>-68537.4</x:v>
+        <x:v>53076.4</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>17014</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>57724.9</x:v>
+        <x:v>102494.5</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>12722</x:v>
+        <x:v>314800</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>42964.7</x:v>
+        <x:v>48720.2</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>1359</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>90210.6</x:v>
+        <x:v>89702.4</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>314800</x:v>
+        <x:v>316800</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>45116</x:v>
+        <x:v>69903.8</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>730</x:v>
+        <x:v>17271</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>88607.4</x:v>
+        <x:v>56123</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>316800</x:v>
+        <x:v>200200</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>72760.7</x:v>
+        <x:v>35672.6</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>17271</x:v>
+        <x:v>33200</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>55396.8</x:v>
+        <x:v>96082</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>200200</x:v>
+        <x:v>11972</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>44361.5</x:v>
+        <x:v>873605.2</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
-      <x:c r="A95" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A95" s="3" t="s"/>
       <x:c r="B95" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>33200</x:v>
+        <x:v>97575.8</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>100671</x:v>
+        <x:v>4643.7</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>13198</x:v>
+        <x:v>17315</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>868427.1</x:v>
+        <x:v>200335.2</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
-      <x:c r="A97" s="3" t="s"/>
+      <x:c r="A97" s="3" t="s">
+        <x:v>273</x:v>
+      </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>21917.3</x:v>
+        <x:v>23880</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>1047.2</x:v>
+        <x:v>23988.8</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>17315</x:v>
+        <x:v>3915</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>201767.9</x:v>
+        <x:v>103781.4</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>23880</x:v>
+        <x:v>18300</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>24967.5</x:v>
+        <x:v>192365.9</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>3915</x:v>
+        <x:v>45922</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>97998.9</x:v>
+        <x:v>572647.3</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>18300</x:v>
+        <x:v>18477</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>178769</x:v>
+        <x:v>70226.6</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>45922</x:v>
+        <x:v>15354</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>576780.3</x:v>
+        <x:v>143866.6</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>18477</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>70023.5</x:v>
+        <x:v>164362.2</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>22873</x:v>
+        <x:v>5519</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>216901.7</x:v>
+        <x:v>128872.1</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>5519</x:v>
+        <x:v>9495</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>140009.5</x:v>
+        <x:v>99108.7</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>9495</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>84607.4</x:v>
+        <x:v>98708.5</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>1296</x:v>
+        <x:v>6359</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>223545</x:v>
+        <x:v>116408.7</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>11253</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>14130.4</x:v>
+        <x:v>92702.1</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
-      <x:c r="A109" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A109" s="3" t="s"/>
       <x:c r="B109" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>6359</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>110302</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>1251</x:v>
+        <x:v>2268</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>91365.2</x:v>
+        <x:v>51145.5</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>2268</x:v>
+        <x:v>137640</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>50676.5</x:v>
+        <x:v>407744.8</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>137640</x:v>
+        <x:v>9315</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>428329.4</x:v>
+        <x:v>28405.3</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>9315</x:v>
+        <x:v>14711</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>26567.8</x:v>
+        <x:v>58457.4</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>14711</x:v>
+        <x:v>19366</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>58771.3</x:v>
+        <x:v>196180.4</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
-      <x:c r="A115" s="3" t="s"/>
+      <x:c r="A115" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>233328</x:v>
+        <x:v>18000</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>-34.6</x:v>
+        <x:v>77781.2</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>49</x:v>
-[...21 lines deleted...]
-      <x:c r="G116" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
-        <x:v>328</x:v>
-[...1 lines deleted...]
-      <x:c r="B117" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C117" s="3" t="s">
+    </x:row>
+    <x:row r="118" spans="1:7">
+      <x:c r="A118" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D117" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
-      <x:c r="A119" s="3" t="s">
+      <x:c r="A119" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>