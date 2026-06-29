--- v3 (2026-06-09)
+++ v4 (2026-06-29)
@@ -1,1044 +1,1032 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867cfcddd24c47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3fe41e49ca24499b5d3d99185756ff8.psmdcp" Id="R0f88372f2d8f4add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d9e96a373246a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71c1ef94c3164133b934271f2c863564.psmdcp" Id="R4aa94e0f41504e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="328" uniqueCount="328">
   <x:si>
     <x:t>Holdings - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/08/2026 (%)</x:t>
+    <x:t>As of 06/29/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
-    <x:t>STATE STR INSTL INVT TR</x:t>
-[...2 lines deleted...]
-    <x:t>85799J9Y2</x:t>
+    <x:t>APNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asian Paints Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBCRWL656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coromandel International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB0VDZN51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VESTA*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corp Inmobiliaria Vesta Sab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB8F6ZF89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Gas Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB83C9P60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBMW4CV81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSTRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Castrol India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBKS8B795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Date Cash (USD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XUSD00000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S61394474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Date Cash (INR)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XINR00001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Date Cash (IDR)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XIDR00002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixon Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBNC54127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFNORTEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Financiero Banorte-O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S24210411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Date Cash (VND)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XVND00003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parade Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB6RV6764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shriram Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBS4DBX04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirloskar Brothers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB0F4S354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW/USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMO5X1QK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAVI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mavi Giyim Sanayi Ve Tica-B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRTATCHY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S64909286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambal Fertilisers &amp; Chem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S60999380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Srf Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S63749477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENTERA*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentera Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBHWQZW16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powszechny Zaklad Ubezpiecze</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB63DG211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Properties Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB01RM254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinh Bac City Development Ho</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB2B3VJ74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bizlink Holding Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB5SG8Y41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radiant Opto-Electronics Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S65202780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile World Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBP3RNW58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jumbo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S72435308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S62607346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Au Small Finance Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBF1YBK21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Date Cash (TWD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XTWD00008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor-Sp Adr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874039100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMATA-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amata Corp Public Coltd-Nvdr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S65929655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPRTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westports Holdings Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBDFM1K84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Life India Asset Mana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBF29PR11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstsource Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB1KKXG34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otp Bank Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S73201543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deepak Fertilisers &amp; Petro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S63747547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Mobis Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S64495443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK/USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMO5X3T42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamuda Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S63598817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Db Hitek Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S64077571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finolex Cables Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB1LDTB83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dogus Otomotiv Servis Ve Tic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB03MRJ07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Central Asia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB01C1P69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ircon International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM7SZX87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCB-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scb X Pcl-Nvdr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBPH07288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manappuram Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S65704009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediatek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S63724801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S60538592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALMEX*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart De Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBW1YVH89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cummins India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S62948633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPALI-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supalai Pcl-Nvdr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S65547499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ap Thailand Pcl - Nvdr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S66126707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBAJIOO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Del Bajio Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBYSX0F30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Date Cash (EUR)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEUR00002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinbon Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S63493548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Balkrishna Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S63887889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kasikornbank Pcl-Nvdr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S63647663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRIXX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Str Instl Invt Tr Treas Mmkt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSYEKQM0</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
-    <x:t>SPALI</x:t>
-[...101 lines deleted...]
-    <x:t>B0F4S3909</x:t>
+    <x:t>EMAARDEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Development Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBDG19775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kghm Polska Miedz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S52632510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUMAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gruma S.a.b.-B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S23925456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACCRUED EXPENSES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRWA0JXZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTB-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krung Thai Bank - Nvdr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S63614663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Date Cash (PLN)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPLN00006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEGE3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weg Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S29454220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHBBANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rhb Bank Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S62446752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muthoot Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB40MFF33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Date Cash (CZK)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XCZK00006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbl Engineering Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB03D0055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Mandiri Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S66510488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moneta Money Bank As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRT19HQW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTA-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Electronics Thai-Nvdr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S64189319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S63273270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fomento Economico Mex-Sp Adr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344419106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHA-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wha Corp Pcl-Nvdr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB8304335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Pekao Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S54731138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindalco Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB0GWF482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astra International Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB800MQ51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Dairy Products Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB16GLK56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatek Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S62939897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARENM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amara Raja Energy &amp; Mobility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSFU7AU1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chroma Ate Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S62121009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S62026737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cemex Sab-Spons Adr Part Cer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151290889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv-Ser B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S26436741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB1Y9QS96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Date Cash (MYR)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XMYR00000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWD/USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMO5X1QS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Prosperity Jsc Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBF470450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ceat Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S63454821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ase Technology Holding Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBFXZDY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S67717207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Glovis Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB0V3XR53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gs Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB01RJV34</x:t>
   </x:si>
   <x:si>
     <x:t>2379</x:t>
   </x:si>
   <x:si>
-    <x:t>REALTEK SEMICONDUCTOR CORP</x:t>
-[...29 lines deleted...]
-    <x:t>B2B3VJ902</x:t>
+    <x:t>Realtek Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S60514221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pcbl Chemical Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBNHWKG57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Negara Indonesia Perser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S67271213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navin Fluorine International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBF1BKG21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemadept Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB16GK977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gelex Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBYV0WY46</x:t>
   </x:si>
   <x:si>
     <x:t>8299</x:t>
   </x:si>
   <x:si>
-    <x:t>PHISON ELECTRONICS CORP</x:t>
-[...137 lines deleted...]
-    <x:t>ACI0YJ394</x:t>
+    <x:t>Phison Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S67284695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lite-On Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S65194813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Date Cash (BRL)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBRL00005</x:t>
   </x:si>
   <x:si>
     <x:t>KEII</x:t>
   </x:si>
   <x:si>
-    <x:t>KEI INDUSTRIES LTD</x:t>
-[...659 lines deleted...]
-    <x:t>BPH072905</x:t>
+    <x:t>Kei Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB1L9PJ62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBL-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bangkok Bank Public Co-Nvdr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S63683601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Date Cash (KRW)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XKRW00001</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1388,2615 +1376,2588 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G119"/>
+  <x:dimension ref="A1:G118"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="15.060625" style="0" customWidth="1"/>
-[...2 lines deleted...]
-    <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="11.430625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="29.880625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="13.490625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="13.630625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s"/>
+      <x:c r="A6" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
       <x:c r="B6" s="3" t="s">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>168596.3</x:v>
+        <x:v>8709</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>168596.3</x:v>
+        <x:v>243572.9</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>94800</x:v>
+        <x:v>2988</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>45322.7</x:v>
+        <x:v>63309.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>61236</x:v>
+        <x:v>21182</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>142751.5</x:v>
+        <x:v>71580.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>34052</x:v>
+        <x:v>17014</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>68142</x:v>
+        <x:v>49812.9</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>6700</x:v>
+        <x:v>5125</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>35830.5</x:v>
+        <x:v>412633.3</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>70400</x:v>
+        <x:v>26053</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>56095.6</x:v>
+        <x:v>51143.4</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>-182116.8</x:v>
+        <x:v>14660.1</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>-10418.3</x:v>
+        <x:v>14660.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>20857</x:v>
+        <x:v>47169</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>202690.4</x:v>
+        <x:v>166401.7</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
-      <x:c r="A14" s="3" t="s">
+      <x:c r="A14" s="3" t="s"/>
+      <x:c r="B14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="B14" s="3" t="s">
+      <x:c r="C14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C14" s="3" t="s">
+      <x:c r="D14" s="4" t="n">
+        <x:v>265817.1</x:v>
+      </x:c>
+      <x:c r="E14" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F14" s="4" t="n">
+        <x:v>2816</x:v>
+      </x:c>
+      <x:c r="G14" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:7">
+      <x:c r="A15" s="3" t="s"/>
+      <x:c r="B15" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D14" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A15" s="3" t="s">
+      <x:c r="C15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="B15" s="3" t="s">
+      <x:c r="D15" s="4" t="n">
+        <x:v>106997620.9</x:v>
+      </x:c>
+      <x:c r="E15" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F15" s="4" t="n">
+        <x:v>5974.2</x:v>
+      </x:c>
+      <x:c r="G15" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:7">
+      <x:c r="A16" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C15" s="3" t="s">
+      <x:c r="B16" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D15" s="4" t="n">
-[...14 lines deleted...]
-      <x:c r="B16" s="3" t="s">
+      <x:c r="C16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="D16" s="4" t="n">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="E16" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F16" s="4" t="n">
+        <x:v>112788.7</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:7">
+      <x:c r="A17" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D16" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>19</x:v>
+        <x:v>19366</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>202807.4</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:7">
+      <x:c r="A18" s="3" t="s"/>
+      <x:c r="B18" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C18" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>124875000</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="F17" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="G17" s="3" t="s">
+      <x:c r="F18" s="4" t="n">
+        <x:v>4748.1</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...21 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B19" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="B19" s="3" t="s">
+      <x:c r="C19" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C19" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>8401</x:v>
+        <x:v>5519</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>171381</x:v>
+        <x:v>105132</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B20" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="B20" s="3" t="s">
+      <x:c r="C20" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="C20" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>2171</x:v>
+        <x:v>20857</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>19483.5</x:v>
+        <x:v>227762.9</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B21" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="B21" s="3" t="s">
+      <x:c r="C21" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C21" s="3" t="s">
+      <x:c r="D21" s="4" t="n">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="E21" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F21" s="4" t="n">
+        <x:v>27969.4</x:v>
+      </x:c>
+      <x:c r="G21" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:7">
+      <x:c r="A22" s="3" t="s"/>
+      <x:c r="B22" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D21" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A22" s="3" t="s">
+      <x:c r="C22" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="B22" s="3" t="s">
+      <x:c r="D22" s="4" t="n">
+        <x:v>-114399534</x:v>
+      </x:c>
+      <x:c r="E22" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F22" s="4" t="n">
+        <x:v>-417</x:v>
+      </x:c>
+      <x:c r="G22" s="3" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B23" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="B23" s="3" t="s">
+      <x:c r="C23" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="C23" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>3601</x:v>
+        <x:v>138408</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>279904.5</x:v>
+        <x:v>118386.5</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="B24" s="3" t="s">
+      <x:c r="C24" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C24" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>12290</x:v>
+        <x:v>5088</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>60578.6</x:v>
+        <x:v>448590.1</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B25" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="B25" s="3" t="s">
+      <x:c r="C25" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="C25" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>7696</x:v>
+        <x:v>12290</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>537165.9</x:v>
+        <x:v>61083</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B26" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="B26" s="3" t="s">
+      <x:c r="C26" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C26" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>90381</x:v>
+        <x:v>3416</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>96933</x:v>
+        <x:v>98867.9</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B27" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="B27" s="3" t="s">
+      <x:c r="C27" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C27" s="3" t="s">
+      <x:c r="D27" s="4" t="n">
+        <x:v>61236</x:v>
+      </x:c>
+      <x:c r="E27" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="F27" s="4" t="n">
+        <x:v>134077.2</x:v>
+      </x:c>
+      <x:c r="G27" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:7">
+      <x:c r="A28" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D27" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-1008273.3</x:v>
+        <x:v>10659</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>43.1</x:v>
+        <x:v>185361.6</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B29" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="B29" s="3" t="s">
+      <x:c r="C29" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C29" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>2148</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>23872.4</x:v>
+        <x:v>233592.9</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B30" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="B30" s="3" t="s">
+      <x:c r="C30" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C30" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>30265</x:v>
+        <x:v>83900</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>249260.9</x:v>
+        <x:v>93789.4</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B31" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="B31" s="3" t="s">
+      <x:c r="C31" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C31" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>9856</x:v>
+        <x:v>7696</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>82384</x:v>
+        <x:v>447280.6</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B32" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B32" s="3" t="s">
+      <x:c r="C32" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C32" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>138408</x:v>
+        <x:v>30578</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>130965.4</x:v>
+        <x:v>84019.4</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B33" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="B33" s="3" t="s">
+      <x:c r="C33" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C33" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>2810</x:v>
+        <x:v>137640</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>46297.8</x:v>
+        <x:v>410826.6</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B34" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="B34" s="3" t="s">
+      <x:c r="C34" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>2988</x:v>
+        <x:v>3915</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>56589.8</x:v>
+        <x:v>99929.6</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B35" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="B35" s="3" t="s">
+      <x:c r="C35" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C35" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>7740</x:v>
+        <x:v>11972</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>70355.1</x:v>
+        <x:v>678916.6</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B36" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="B36" s="3" t="s">
+      <x:c r="C36" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C36" s="3" t="s">
+      <x:c r="D36" s="4" t="n">
+        <x:v>10317</x:v>
+      </x:c>
+      <x:c r="E36" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F36" s="4" t="n">
+        <x:v>113538.2</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:7">
+      <x:c r="A37" s="3" t="s"/>
+      <x:c r="B37" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D36" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A37" s="3" t="s">
+      <x:c r="C37" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="B37" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>7960</x:v>
+        <x:v>2966063.2</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>404555.7</x:v>
+        <x:v>92929.1</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B38" s="3" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="B38" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>8343</x:v>
+        <x:v>4979</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>11.5</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>97634.7</x:v>
+        <x:v>2152670.7</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B39" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="B39" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>783</x:v>
+        <x:v>70400</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>44009.4</x:v>
+        <x:v>55919.1</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B40" s="3" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C40" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="B40" s="3" t="s">
+      <x:c r="D40" s="4" t="n">
+        <x:v>57126</x:v>
+      </x:c>
+      <x:c r="E40" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F40" s="4" t="n">
+        <x:v>83155.9</x:v>
+      </x:c>
+      <x:c r="G40" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:7">
+      <x:c r="A41" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C40" s="3" t="s">
+      <x:c r="B41" s="3" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>1008273.3</x:v>
+        <x:v>8343</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>3268.9</x:v>
+        <x:v>100759</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>21182</x:v>
+        <x:v>23280</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>71675</x:v>
+        <x:v>59683.6</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>1559</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>211974.6</x:v>
+        <x:v>131755.4</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>133421</x:v>
+        <x:v>4536</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>162152.4</x:v>
+        <x:v>75444.8</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>3416</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>97227.1</x:v>
+        <x:v>53576.5</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
-      <x:c r="A46" s="3" t="s">
+      <x:c r="A46" s="3" t="s"/>
+      <x:c r="B46" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="B46" s="3" t="s">
+      <x:c r="C46" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C46" s="3" t="s">
+      <x:c r="D46" s="4" t="n">
+        <x:v>-97575.8</x:v>
+      </x:c>
+      <x:c r="E46" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F46" s="4" t="n">
+        <x:v>-9.7</x:v>
+      </x:c>
+      <x:c r="G46" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:7">
+      <x:c r="A47" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D46" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>10732</x:v>
+        <x:v>90381</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>340.5</x:v>
+        <x:v>93974.1</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>319800</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>90090.8</x:v>
+        <x:v>223225.1</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>29179</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>335630.2</x:v>
+        <x:v>25418.2</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>2197</x:v>
+        <x:v>14711</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>137679.7</x:v>
+        <x:v>58024.3</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>20901</x:v>
+        <x:v>319800</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>152516.1</x:v>
+        <x:v>110260.5</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>21608</x:v>
+        <x:v>20845</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>63178.1</x:v>
+        <x:v>29547.1</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>2280</x:v>
+        <x:v>18000</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>185542.3</x:v>
+        <x:v>78231.5</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>12037</x:v>
+        <x:v>17271</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>203353.9</x:v>
+        <x:v>58311.8</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>67500</x:v>
+        <x:v>6081</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>149715.2</x:v>
+        <x:v>739227.1</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
         <x:v>569000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>86858.2</x:v>
+        <x:v>86096.6</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>26053</x:v>
+        <x:v>21608</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>50412.1</x:v>
+        <x:v>62924.7</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>20845</x:v>
+        <x:v>6804</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="F58" s="4" t="n">
+        <x:v>407257.9</x:v>
+      </x:c>
+      <x:c r="G58" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:7">
+      <x:c r="A59" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B59" s="3" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D59" s="4" t="n">
+        <x:v>94800</x:v>
+      </x:c>
+      <x:c r="E59" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
-      <x:c r="F58" s="4" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>3315.5</x:v>
+        <x:v>44327.6</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>8709</x:v>
+        <x:v>316800</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>245575.3</x:v>
+        <x:v>68369</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>209700</x:v>
+        <x:v>16700</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>53196.2</x:v>
+        <x:v>53413.1</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
-      <x:c r="A62" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>885</x:v>
+        <x:v>2876.7</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>106737.4</x:v>
+        <x:v>3278</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>12990</x:v>
+        <x:v>9495</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>14.5</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>2773695.5</x:v>
+        <x:v>91179.4</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>16700</x:v>
+        <x:v>2268</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>52544.3</x:v>
+        <x:v>53712.4</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>8117</x:v>
+        <x:v>49000</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>55842.3</x:v>
+        <x:v>315773.7</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>540700</x:v>
+        <x:v>203421.2</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>584115.1</x:v>
+        <x:v>203421.2</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>57126</x:v>
+        <x:v>18477</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>85802.5</x:v>
+        <x:v>70934.8</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>144100</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>30715.7</x:v>
+        <x:v>87532.4</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>2164</x:v>
+        <x:v>2810</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>244096.1</x:v>
+        <x:v>45622.7</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>384393.3</x:v>
+        <x:v>-8611.8</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>8342.3</x:v>
+        <x:v>-8611.8</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>10317</x:v>
+        <x:v>540700</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>105304.1</x:v>
+        <x:v>591548.9</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s"/>
       <x:c r="B72" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>36441.3</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>9684</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>14500</x:v>
+        <x:v>30265</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>30526.3</x:v>
+        <x:v>274479.3</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>701</x:v>
+        <x:v>14500</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>23288.8</x:v>
+        <x:v>29159.6</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>6824</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>930953.9</x:v>
+        <x:v>22455</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
-      <x:c r="A76" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A76" s="3" t="s"/>
       <x:c r="B76" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>7452</x:v>
+        <x:v>97575.8</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>117266.8</x:v>
+        <x:v>4582.9</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>2425</x:v>
+        <x:v>9856</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>81458.1</x:v>
+        <x:v>86235.3</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>169</x:v>
+        <x:v>144100</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>76449.3</x:v>
+        <x:v>32102.7</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>5125</x:v>
+        <x:v>7740</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>380584.3</x:v>
+        <x:v>69215.6</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>1005</x:v>
+        <x:v>18300</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>94266.1</x:v>
+        <x:v>166750.1</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>30578</x:v>
+        <x:v>7960</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>97983.1</x:v>
+        <x:v>413939</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>70322</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>217114.7</x:v>
+        <x:v>94075.1</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>47169</x:v>
+        <x:v>314800</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>196553.5</x:v>
+        <x:v>47650.5</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
-      <x:c r="A84" s="3" t="s"/>
+      <x:c r="A84" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>3312</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>3312</x:v>
+        <x:v>115097.7</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>17014</x:v>
+        <x:v>29179</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>54925.6</x:v>
+        <x:v>294282.3</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>12722</x:v>
+        <x:v>209700</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>53076.4</x:v>
+        <x:v>55732.7</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>1359</x:v>
+        <x:v>67500</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>102494.5</x:v>
+        <x:v>144496.2</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>314800</x:v>
+        <x:v>12722</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>48720.2</x:v>
+        <x:v>53610.4</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>730</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>89702.4</x:v>
+        <x:v>19204.5</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>316800</x:v>
+        <x:v>2280</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>69903.8</x:v>
+        <x:v>145368.5</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>17271</x:v>
+        <x:v>7452</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>56123</x:v>
+        <x:v>106348.7</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>200200</x:v>
+        <x:v>49029</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>35672.6</x:v>
+        <x:v>602076.1</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>33200</x:v>
+        <x:v>20174</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>96082</x:v>
+        <x:v>231021.4</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>11972</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>873605.2</x:v>
+        <x:v>100448.8</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s"/>
       <x:c r="B95" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>97575.8</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>4643.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
-      <x:c r="A96" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A96" s="3" t="s"/>
       <x:c r="B96" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>17315</x:v>
+        <x:v>-2725948</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>200335.2</x:v>
+        <x:v>336.4</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
         <x:v>23880</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>23988.8</x:v>
+        <x:v>24288.6</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>3915</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>103781.4</x:v>
+        <x:v>89402.1</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>18300</x:v>
+        <x:v>6359</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>192365.9</x:v>
+        <x:v>125914.9</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>45922</x:v>
+        <x:v>11376</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>13.4</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>572647.3</x:v>
+        <x:v>2516715.8</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>18477</x:v>
+        <x:v>2688</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>70226.6</x:v>
+        <x:v>315988</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>15354</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>143866.6</x:v>
+        <x:v>46184.7</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>1572</x:v>
+        <x:v>8401</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>164362.2</x:v>
+        <x:v>194775.3</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>5519</x:v>
+        <x:v>9315</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>128872.1</x:v>
+        <x:v>31267.5</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>9495</x:v>
+        <x:v>200200</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>99108.7</x:v>
+        <x:v>37111.3</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>670</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>98708.5</x:v>
+        <x:v>102048.1</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>6359</x:v>
+        <x:v>33200</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>116408.7</x:v>
+        <x:v>92152.1</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>1251</x:v>
+        <x:v>133421</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>92702.1</x:v>
+        <x:v>152952.2</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
-      <x:c r="A109" s="3" t="s"/>
+      <x:c r="A109" s="3" t="s">
+        <x:v>309</x:v>
+      </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>3601</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>260619.1</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>2268</x:v>
+        <x:v>20901</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>51145.5</x:v>
+        <x:v>131951.2</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
-      <x:c r="A111" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A111" s="3" t="s"/>
       <x:c r="B111" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>137640</x:v>
+        <x:v>31236.8</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>407744.8</x:v>
+        <x:v>6040.3</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>9315</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>28405.3</x:v>
+        <x:v>43640.2</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>14711</x:v>
+        <x:v>6700</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>58457.4</x:v>
+        <x:v>35345.1</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
-      <x:c r="A114" s="3" t="s">
+      <x:c r="A114" s="3" t="s"/>
+      <x:c r="B114" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="B114" s="3" t="s">
+      <x:c r="C114" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C114" s="3" t="s">
+      <x:c r="D114" s="4" t="n">
+        <x:v>114399534</x:v>
+      </x:c>
+      <x:c r="E114" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F114" s="4" t="n">
+        <x:v>74546.8</x:v>
+      </x:c>
+      <x:c r="G114" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:7">
+      <x:c r="A116" s="3" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...33 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
-      <x:c r="A118" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>331</x:v>
+      <x:c r="A118" s="1" t="s">
+        <x:v>327</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>