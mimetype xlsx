--- v4 (2026-06-29)
+++ v5 (2026-07-20)
@@ -1,1032 +1,951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d9e96a373246a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71c1ef94c3164133b934271f2c863564.psmdcp" Id="R4aa94e0f41504e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255f159a1c314081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dd8ad5264ef42688fa0067d53cb5f32.psmdcp" Id="R22435db064a5496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="328" uniqueCount="328">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="301">
   <x:si>
     <x:t>Holdings - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/29/2026 (%)</x:t>
+    <x:t>As of 07/17/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPALI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPALAI PCL NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655474906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENTERA *</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENTERA SAB DE CV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHWQZW902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANGKOK BANK PUBLIC CO NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636836900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMATA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMATA CORP PUBLIC COLTD NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659296909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEXICAN PESO (NEW)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999MXNZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHRIRAM FINANCE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BS4DBX902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEEPAK FERTILISERS + PETRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637475906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRSTSOURCE SOLUTIONS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1KKXG900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAZILIAN REAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999BRLZ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLISH ZLOTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999PLNZ98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A078930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GS HOLDINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B01RJV901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REALTEK SEMICONDUCTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605142900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTP BANK PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>732015904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINH BAC CITY DEVELOPMENT HO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2B3VJ902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHISON ELECTRONICS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672846904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHAMBAL FERTILISERS + CHEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609993902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIZLINK HOLDING INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B5SG8Y901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAMUDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAMUDA BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635988009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEGE3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEG SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294542907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBL ENGINEERING LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B03D00908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAVI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAVI GIYIM SANAYI VE TICA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF5M48902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUMA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUMA S.A.B. B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239254907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COROMANDEL INTERNATIONAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0VDZN909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONETA MONEY BANK AS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD3CQ1902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KASIKORNBANK PCL NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636476905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HERO MOTOCORP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>632732905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIPPON LIFE INDIA ASSET MANA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0YJ394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEI INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1L9PJ907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUMMINS INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629486903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VESTA *</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORP INMOBILIARIA VESTA SAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI028NY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A086280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYUNDAI GLOVIS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0V3XR904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GELEX GROUP JSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYV0WY902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRF LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637494907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAIWAN SEMICONDUCTOR SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874039100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEW TAIWAN DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999TWDZ90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK CENTRAL ASIA TBK PT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B01C1P906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HINDALCO INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0GWF4908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK PEKAO SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>547311902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE ON TECHNOLOGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>651948903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALMEX *</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALMART DE MEXICO SAB DE CV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BW1YVH903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHROMA ATE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>621210905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWSZECHNY ZAKLAD UBEZPIECZE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B63DG2904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIETNAM DAIRY PRODUCTS JSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B16GLK909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH KOREAN WON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999KRWZ93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTAM PERSERO TBK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605385905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSTRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CASTROL INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKS8B7901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRCON INTERNATIONAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI1LFSX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999EURZ94</x:t>
+  </x:si>
+  <x:si>
     <x:t>APNT</x:t>
   </x:si>
   <x:si>
-    <x:t>Asian Paints Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>SB8F6ZF89</x:t>
+    <x:t>ASIAN PAINTS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI06HHK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTRA INTERNATIONAL TBK PT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B800MQ901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON TECHNOLOGIES INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI1WH5K1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A005930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMSUNG ELECTRONICS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677172009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBAJIO O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO DEL BAJIO SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0VM9Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRUNG THAI BANK   NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636146904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPRTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTPORTS HOLDINGS BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDFM1K902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK MANDIRI PERSERO TBK PT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665104907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A000990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB HITEK CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>640775003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU SMALL FINANCE BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0W0Q01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MALAYSIAN RINGGIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999MYRZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHBBANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHB BANK BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>624467908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDIATEK INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637248907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVANTECH CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>620267906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAT LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>634548903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A012330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYUNDAI MOBIS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644954000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EICHER MOTORS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI1QHVP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGHM POLSKA MIEDZ SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>526325907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RADIANT OPTO ELECTRONICS COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>652027905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR PROPERTIES PJSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B01RM2901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATIONAL ALUMINIUM CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>613944909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
     <x:t>GAS</x:t>
   </x:si>
   <x:si>
-    <x:t>Petrovietnam Gas Jsc</x:t>
-[...74 lines deleted...]
-    <x:t>XVND00003</x:t>
+    <x:t>PETROVIETNAM GAS JSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B83C9P909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GREATEK ELECTRONICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629398900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB INDIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1Y9QS902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHA CORP PCL NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B83043909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOMENTO ECONOMICO MEX SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344419106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP THAILAND PCL   NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661267906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWD999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANAPPURAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANAPPURAM FINANCE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657040903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK NEGARA INDONESIA PERSER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672712908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMADEPT GROUP CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B16GK9905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTA ELECTRONICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>626073902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICO B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUPO MEXICO SAB DE CV SER B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264367905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUMBO SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>724353909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTA ELECTRONICS THAI NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641893904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEMEX SAB SPONS ADR PART CER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151290889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAARDEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR DEVELOPMENT PJSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF557N903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A000270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649092905</x:t>
   </x:si>
   <x:si>
     <x:t>4966</x:t>
   </x:si>
   <x:si>
-    <x:t>Parade Technologies Ltd</x:t>
-[...119 lines deleted...]
-    <x:t>S65202780</x:t>
+    <x:t>PARADE TECHNOLOGIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B6RV67908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SINBON ELECTRONICS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>634935902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASE TECHNOLOGY HOLDING CO LT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI126S98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAVIN FLUORINE INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0WB914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDONESIAN RUPIAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999IDRZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALKRISHNA INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>638878900</x:t>
   </x:si>
   <x:si>
     <x:t>MWG</x:t>
   </x:si>
   <x:si>
-    <x:t>Mobile World Investment Corp</x:t>
-[...140 lines deleted...]
-    <x:t>SB1LDTB83</x:t>
+    <x:t>MOBILE WORLD INVESTMENT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI088LX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCBL CHEMICAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI24T8N5</x:t>
   </x:si>
   <x:si>
     <x:t>DOAS</x:t>
   </x:si>
   <x:si>
-    <x:t>Dogus Otomotiv Servis Ve Tic</x:t>
-[...557 lines deleted...]
-    <x:t>XKRW00001</x:t>
+    <x:t>DOGUS OTOMOTIV SERVIS VE TIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B03MRJ908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFNORTE O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRUPO FINANCIERO BANORTE O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242104909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCB X PCL NVDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPH072905</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1376,2588 +1295,2366 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G118"/>
+  <x:dimension ref="A1:G108"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="11.430625" style="0" customWidth="1"/>
-[...2 lines deleted...]
-    <x:col min="4" max="4" width="13.630625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="15.060625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="32.570625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="13.590625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s">
+      <x:c r="A6" s="3" t="s"/>
+      <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="s">
+      <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
+      <x:c r="D6" s="4" t="n">
+        <x:v>189977.2</x:v>
+      </x:c>
+      <x:c r="E6" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="n">
+        <x:v>189977.2</x:v>
+      </x:c>
+      <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="s">
+      <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C7" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>2988</x:v>
+        <x:v>94800</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>63309.3</x:v>
+        <x:v>44900.8</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>21182</x:v>
+        <x:v>61236</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>71580.8</x:v>
+        <x:v>135779.3</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>17014</x:v>
+        <x:v>6700</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>49812.9</x:v>
+        <x:v>40515.3</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>5125</x:v>
+        <x:v>70400</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>412633.3</x:v>
+        <x:v>58194.8</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
-      <x:c r="A11" s="3" t="s">
+      <x:c r="A11" s="3" t="s"/>
+      <x:c r="B11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="B11" s="3" t="s">
+      <x:c r="C11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C11" s="3" t="s">
+      <x:c r="D11" s="4" t="n">
+        <x:v>3641.8</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="D11" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
-      <x:c r="A12" s="3" t="s"/>
+      <x:c r="A12" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>14660.1</x:v>
+        <x:v>20857</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>14660.1</x:v>
+        <x:v>221849.8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>47169</x:v>
+        <x:v>4536</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>166401.7</x:v>
+        <x:v>74944.9</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
-      <x:c r="A14" s="3" t="s"/>
+      <x:c r="A14" s="3" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>265817.1</x:v>
+        <x:v>23280</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>2816</x:v>
+        <x:v>64223.9</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>106997620.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>5974.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
-      <x:c r="A16" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>885</x:v>
+        <x:v>36441.3</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>112788.7</x:v>
+        <x:v>9627.9</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>19366</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>202807.4</x:v>
+        <x:v>63427.7</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
-      <x:c r="A18" s="3" t="s"/>
+      <x:c r="A18" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="B18" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>124875000</x:v>
+        <x:v>8401</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>4748.1</x:v>
+        <x:v>185306.6</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>5519</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>105132</x:v>
+        <x:v>127573.7</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>20857</x:v>
+        <x:v>83900</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>227762.9</x:v>
+        <x:v>90759.7</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>1307</x:v>
+        <x:v>3601</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>27969.4</x:v>
+        <x:v>220886</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
-      <x:c r="A22" s="3" t="s"/>
+      <x:c r="A22" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>-114399534</x:v>
+        <x:v>12290</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>-417</x:v>
+        <x:v>58277.2</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>138408</x:v>
+        <x:v>7696</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>118386.5</x:v>
+        <x:v>466113.6</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>5088</x:v>
+        <x:v>90381</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>448590.1</x:v>
+        <x:v>94098.3</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>12290</x:v>
+        <x:v>30265</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>61083</x:v>
+        <x:v>258151.6</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>3416</x:v>
+        <x:v>9856</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>98867.9</x:v>
+        <x:v>75846.9</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>61236</x:v>
+        <x:v>138408</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>134077.2</x:v>
+        <x:v>120607.4</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>10659</x:v>
+        <x:v>2810</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>185361.6</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>70322</x:v>
+        <x:v>2988</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>233592.9</x:v>
+        <x:v>62640.9</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>83900</x:v>
+        <x:v>7740</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>93789.4</x:v>
+        <x:v>67062.7</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>7696</x:v>
+        <x:v>49000</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>447280.6</x:v>
+        <x:v>343014.6</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>30578</x:v>
+        <x:v>7960</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>84019.4</x:v>
+        <x:v>403968.7</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>137640</x:v>
+        <x:v>8343</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>410826.6</x:v>
+        <x:v>100006.9</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>3915</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>99929.6</x:v>
+        <x:v>41159.2</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>11972</x:v>
+        <x:v>6804</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>678916.6</x:v>
+        <x:v>392189.5</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>10317</x:v>
+        <x:v>21182</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>113538.2</x:v>
+        <x:v>74189.3</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
-      <x:c r="A37" s="3" t="s"/>
+      <x:c r="A37" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>2966063.2</x:v>
+        <x:v>2688</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>92929.1</x:v>
+        <x:v>342457.4</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>4979</x:v>
+        <x:v>133421</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>11.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>2152670.7</x:v>
+        <x:v>128829.4</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>70400</x:v>
+        <x:v>3416</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>55919.1</x:v>
+        <x:v>102457</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>57126</x:v>
+        <x:v>4979</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>11.4</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>83155.9</x:v>
+        <x:v>2040095.5</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
-      <x:c r="A41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>8343</x:v>
+        <x:v>45847</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>100759</x:v>
+        <x:v>1420.3</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>23280</x:v>
+        <x:v>319800</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>59683.6</x:v>
+        <x:v>110689.7</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>893</x:v>
+        <x:v>29179</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>131755.4</x:v>
+        <x:v>290775.5</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>4536</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>75444.8</x:v>
+        <x:v>116682.4</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>169</x:v>
+        <x:v>20901</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="F45" s="4" t="n">
+        <x:v>141157.4</x:v>
+      </x:c>
+      <x:c r="G45" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:7">
+      <x:c r="A46" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B46" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C46" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D46" s="4" t="n">
+        <x:v>21608</x:v>
+      </x:c>
+      <x:c r="E46" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
-      <x:c r="F45" s="4" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>-9.7</x:v>
+        <x:v>61505</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>90381</x:v>
+        <x:v>2280</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>93974.1</x:v>
+        <x:v>140562</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>2164</x:v>
+        <x:v>10659</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>223225.1</x:v>
+        <x:v>195103.1</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>2148</x:v>
+        <x:v>67500</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>25418.2</x:v>
+        <x:v>144495</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
-      <x:c r="A50" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>14711</x:v>
+        <x:v>7705</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>58024.3</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>319800</x:v>
+        <x:v>569000</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>110260.5</x:v>
+        <x:v>97443.4</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>20845</x:v>
+        <x:v>26053</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>29547.1</x:v>
+        <x:v>50007.8</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>18000</x:v>
+        <x:v>20845</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>78231.5</x:v>
+        <x:v>28156.1</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
-      <x:c r="A54" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>17271</x:v>
+        <x:v>2903.2</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>58311.8</x:v>
+        <x:v>3321.3</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>6081</x:v>
+        <x:v>8709</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>739227.1</x:v>
+        <x:v>241145.9</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>569000</x:v>
+        <x:v>209700</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>86096.6</x:v>
+        <x:v>59464.6</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>21608</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>62924.7</x:v>
+        <x:v>133170.2</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>6804</x:v>
+        <x:v>11376</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>407257.9</x:v>
+        <x:v>1959590.6</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>94800</x:v>
+        <x:v>16700</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>44327.6</x:v>
+        <x:v>54743.3</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>316800</x:v>
+        <x:v>540700</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>68369</x:v>
+        <x:v>664399</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>16700</x:v>
+        <x:v>57126</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>53413.1</x:v>
+        <x:v>86548.2</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
-      <x:c r="A62" s="3" t="s"/>
+      <x:c r="A62" s="3" t="s">
+        <x:v>173</x:v>
+      </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>2876.7</x:v>
+        <x:v>144100</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>3278</x:v>
+        <x:v>34532.7</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>9495</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>91179.4</x:v>
+        <x:v>160215.1</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>2268</x:v>
+        <x:v>10317</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>53712.4</x:v>
+        <x:v>110713.3</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
-      <x:c r="A65" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>49000</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>315773.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>203421.2</x:v>
+        <x:v>14500</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>203421.2</x:v>
+        <x:v>30157.2</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="B67" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="B67" s="3" t="s">
+      <x:c r="C67" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C67" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>18477</x:v>
+        <x:v>6081</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>70934.8</x:v>
+        <x:v>697038.3</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B68" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="B68" s="3" t="s">
+      <x:c r="C68" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C68" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>1005</x:v>
+        <x:v>7452</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>87532.4</x:v>
+        <x:v>119780.9</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B69" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="B69" s="3" t="s">
+      <x:c r="C69" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C69" s="3" t="s">
+      <x:c r="D69" s="4" t="n">
+        <x:v>2425</x:v>
+      </x:c>
+      <x:c r="E69" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="F69" s="4" t="n">
+        <x:v>96491.6</x:v>
+      </x:c>
+      <x:c r="G69" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:7">
+      <x:c r="A70" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D69" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>-8611.8</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>-8611.8</x:v>
+        <x:v>55026.2</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>540700</x:v>
+        <x:v>5125</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>591548.9</x:v>
+        <x:v>394846.5</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
-      <x:c r="A72" s="3" t="s"/>
+      <x:c r="A72" s="3" t="s">
+        <x:v>202</x:v>
+      </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>36441.3</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>9684</x:v>
+        <x:v>80454.2</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>30265</x:v>
+        <x:v>30578</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>274479.3</x:v>
+        <x:v>83931.1</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>14500</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>29159.6</x:v>
+        <x:v>221320.8</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>701</x:v>
+        <x:v>47169</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>22455</x:v>
+        <x:v>173784.4</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s"/>
       <x:c r="B76" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>97575.8</x:v>
+        <x:v>1086.3</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>4582.9</x:v>
+        <x:v>1086.3</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>9856</x:v>
+        <x:v>17014</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>86235.3</x:v>
+        <x:v>50160.3</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>144100</x:v>
+        <x:v>12722</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>32102.7</x:v>
+        <x:v>54783.5</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>7740</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>69215.6</x:v>
+        <x:v>107973.9</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>18300</x:v>
+        <x:v>314800</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>166750.1</x:v>
+        <x:v>50638.1</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>7960</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>413939</x:v>
+        <x:v>94527.7</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>730</x:v>
+        <x:v>316800</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>94075.1</x:v>
+        <x:v>77383.4</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
-      <x:c r="A83" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A83" s="3" t="s"/>
       <x:c r="B83" s="3" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C83" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C83" s="3" t="s">
+      <x:c r="D83" s="4" t="n">
+        <x:v>-35114</x:v>
+      </x:c>
+      <x:c r="E83" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F83" s="4" t="n">
+        <x:v>-1.6</x:v>
+      </x:c>
+      <x:c r="G83" s="3" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>1893</x:v>
+        <x:v>17271</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>115097.7</x:v>
+        <x:v>58352.7</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>29179</x:v>
+        <x:v>200200</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>294282.3</x:v>
+        <x:v>38960.2</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>209700</x:v>
+        <x:v>33200</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>55732.7</x:v>
+        <x:v>99902.9</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>67500</x:v>
+        <x:v>11972</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>144496.2</x:v>
+        <x:v>706547.9</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>12722</x:v>
+        <x:v>20174</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>53610.4</x:v>
+        <x:v>230260.6</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>2171</x:v>
+        <x:v>3915</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>19204.5</x:v>
+        <x:v>102115.7</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>2280</x:v>
+        <x:v>18300</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>145368.5</x:v>
+        <x:v>165719.4</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>7452</x:v>
+        <x:v>49029</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>106348.7</x:v>
+        <x:v>642279.9</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>49029</x:v>
+        <x:v>18477</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>602076.1</x:v>
+        <x:v>68011.3</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>20174</x:v>
+        <x:v>5088</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>231021.4</x:v>
+        <x:v>514522.7</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>1359</x:v>
+        <x:v>5519</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F94" s="4" t="n">
+        <x:v>107887.1</x:v>
+      </x:c>
+      <x:c r="G94" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:7">
+      <x:c r="A95" s="3" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="B95" s="3" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C95" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D95" s="4" t="n">
+        <x:v>9495</x:v>
+      </x:c>
+      <x:c r="E95" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
-      <x:c r="F94" s="4" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>92658.5</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
-      <x:c r="A96" s="3" t="s"/>
+      <x:c r="A96" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>-2725948</x:v>
+        <x:v>6359</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>336.4</x:v>
+        <x:v>134354.8</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>23880</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>24288.6</x:v>
+        <x:v>99646.4</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
-      <x:c r="A98" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A98" s="3" t="s"/>
       <x:c r="B98" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>2425</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>89402.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>6359</x:v>
+        <x:v>2268</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>125914.9</x:v>
+        <x:v>50618.4</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>11376</x:v>
+        <x:v>137640</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>13.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>2516715.8</x:v>
+        <x:v>402117.4</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>2688</x:v>
+        <x:v>9315</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>315988</x:v>
+        <x:v>31496.3</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>1134</x:v>
+        <x:v>14711</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>46184.7</x:v>
+        <x:v>58342.2</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>8401</x:v>
+        <x:v>19366</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>194775.3</x:v>
+        <x:v>201052</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>9315</x:v>
+        <x:v>18000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>31267.5</x:v>
+        <x:v>84718.5</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>12</x:v>
-[...22 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
-        <x:v>300</x:v>
-[...17 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
-        <x:v>303</x:v>
-[...17 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
-      <x:c r="A108" s="3" t="s">
-[...167 lines deleted...]
-        <x:v>327</x:v>
+      <x:c r="A108" s="1" t="s">
+        <x:v>300</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>