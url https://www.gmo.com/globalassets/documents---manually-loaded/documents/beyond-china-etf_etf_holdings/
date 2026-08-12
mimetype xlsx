--- v5 (2026-07-20)
+++ v6 (2026-08-12)
@@ -1,951 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255f159a1c314081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dd8ad5264ef42688fa0067d53cb5f32.psmdcp" Id="R22435db064a5496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c32d0c2e5c47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1c8a0152001418d9f07320dc1a0b265.psmdcp" Id="R9951e2f70b354ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="301">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Holdings - Beyond China ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/17/2026 (%)</x:t>
+    <x:t>As of 08/12/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
-    <x:t>SPALI</x:t>
-[...35 lines deleted...]
-    <x:t>659296909</x:t>
+    <x:t>POLISH ZLOTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999PLNZ98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
     <x:t>MEXICAN PESO (NEW)</x:t>
   </x:si>
   <x:si>
     <x:t>999MXNZ92</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>BRAZILIAN REAL</x:t>
   </x:si>
   <x:si>
     <x:t>999BRLZ97</x:t>
   </x:si>
   <x:si>
-    <x:t>POLISH ZLOTY</x:t>
-[...218 lines deleted...]
-    <x:t>874039100</x:t>
+    <x:t>MXN999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNGARIAN FORINT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999HUFZ93</x:t>
   </x:si>
   <x:si>
     <x:t>NEW TAIWAN DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999TWDZ90</x:t>
   </x:si>
   <x:si>
-    <x:t>BBCA</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>SOUTH KOREAN WON</x:t>
   </x:si>
   <x:si>
     <x:t>999KRWZ93</x:t>
   </x:si>
   <x:si>
-    <x:t>ANTM</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>999EURZ94</x:t>
   </x:si>
   <x:si>
-    <x:t>APNT</x:t>
-[...86 lines deleted...]
-    <x:t>ACI0W0Q01</x:t>
+    <x:t>PLN999999</x:t>
   </x:si>
   <x:si>
     <x:t>MALAYSIAN RINGGIT</x:t>
   </x:si>
   <x:si>
     <x:t>999MYRZ92</x:t>
   </x:si>
   <x:si>
-    <x:t>RHBBANK</x:t>
-[...278 lines deleted...]
-    <x:t>ACI0WB914</x:t>
+    <x:t>VIET NAM DONG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999VNDZ95</x:t>
   </x:si>
   <x:si>
     <x:t>INDONESIAN RUPIAH</x:t>
   </x:si>
   <x:si>
     <x:t>999IDRZ94</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>BPH072905</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1295,2366 +518,426 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G108"/>
+  <x:dimension ref="A1:G24"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="15.060625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="3" width="13.590625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="23.090625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.360625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>189977.2</x:v>
+        <x:v>14610428.7</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>99.8</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>189977.2</x:v>
+        <x:v>14610428.7</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
-      <x:c r="A7" s="3" t="s">
+      <x:c r="A7" s="3" t="s"/>
+      <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="s">
+      <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="C7" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>94800</x:v>
+        <x:v>36441.3</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>44900.8</x:v>
+        <x:v>9780</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:7">
+      <x:c r="A8" s="3" t="s"/>
+      <x:c r="B8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A8" s="3" t="s">
+      <x:c r="C8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="B8" s="3" t="s">
+      <x:c r="D8" s="4" t="n">
+        <x:v>16714.1</x:v>
+      </x:c>
+      <x:c r="E8" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F8" s="4" t="n">
+        <x:v>16714.1</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:7">
+      <x:c r="A9" s="3" t="s"/>
+      <x:c r="B9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="C9" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D8" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A9" s="3" t="s">
+      <x:c r="D9" s="4" t="n">
+        <x:v>10312.3</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>603.4</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:7">
+      <x:c r="A10" s="3" t="s"/>
+      <x:c r="B10" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B9" s="3" t="s">
+      <x:c r="C10" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C9" s="3" t="s">
-[...24 lines deleted...]
-      </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>70400</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>58194.8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C11" s="3" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-10312.3</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>-1.9</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:7">
+      <x:c r="A12" s="3" t="s"/>
+      <x:c r="B12" s="3" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C12" s="3" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="n">
+        <x:v>-5480.2</x:v>
+      </x:c>
+      <x:c r="E12" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F12" s="4" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="G12" s="3" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:7">
+      <x:c r="A13" s="3" t="s"/>
+      <x:c r="B13" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="C11" s="3" t="s">
+      <x:c r="C13" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D11" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="G11" s="3" t="s">
+      <x:c r="D13" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="E13" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F13" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G13" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:7">
+      <x:c r="A14" s="3" t="s"/>
+      <x:c r="B14" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A12" s="3" t="s">
+      <x:c r="C14" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B12" s="3" t="s">
-[...50 lines deleted...]
-      </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>23280</x:v>
+        <x:v>-43218</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>64223.9</x:v>
+        <x:v>-1338.6</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-36</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>36441.3</x:v>
+        <x:v>5480.2</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>9627.9</x:v>
+        <x:v>6325.7</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
-      <x:c r="A17" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>1134</x:v>
+        <x:v>-36441.3</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>4.7</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:7">
+      <x:c r="A18" s="3" t="s"/>
+      <x:c r="B18" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C18" s="3" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
-      <x:c r="F17" s="4" t="n">
-[...19 lines deleted...]
-      <x:c r="E18" s="4" t="n">
+      <x:c r="G18" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:7">
+      <x:c r="A19" s="3" t="s"/>
+      <x:c r="B19" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F18" s="4" t="n">
-[...18 lines deleted...]
-      </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>127573.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
-      <x:c r="A20" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>83900</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>90759.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>15</x:v>
-[...22 lines deleted...]
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
-        <x:v>56</x:v>
-[...17 lines deleted...]
-        <x:v>15</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
-        <x:v>59</x:v>
-[...17 lines deleted...]
-        <x:v>15</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
-      <x:c r="A24" s="3" t="s">
-[...1859 lines deleted...]
-        <x:v>300</x:v>
+      <x:c r="A24" s="1" t="s">
+        <x:v>41</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>